--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -130,1299 +130,1299 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
+    <t>XS3294949774</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+  </si>
+  <si>
     <t>FR0129367936</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3047943058</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>70 472.89</t>
+    <t>83 101.33</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129111094</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2026</t>
   </si>
   <si>
-    <t>117 942.60</t>
+    <t>125 493.70</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>173 848.89</t>
+    <t>205 012.50</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
-    <t>XS3068724866</t>
-[...10 lines deleted...]
-  <si>
     <t>BE6370069799</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 27/02/2026</t>
   </si>
   <si>
+    <t>DE000CZ459C2</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 03/02/2027</t>
+  </si>
+  <si>
     <t>DE000CZ452E3</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 10/03/2026</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129544344</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
-    <t>ES05306747A7</t>
-[...8 lines deleted...]
-    <t>EURO ENDESA SA 23/02/2026</t>
+    <t>ES05306747D1</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 27/02/2026</t>
   </si>
   <si>
     <t>XS3285461243</t>
   </si>
   <si>
     <t>EURO ENEL FINANCE INTERNATIONAL NV 26/02/2026</t>
   </si>
   <si>
     <t>FR0129537892</t>
   </si>
   <si>
     <t>EURO ENGIE SA 09/03/2026</t>
   </si>
   <si>
-    <t>85 932.64</t>
-[...14 lines deleted...]
-    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/02/2026</t>
+    <t>115 624.17</t>
+  </si>
+  <si>
+    <t>XS3305307236</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/03/2026</t>
   </si>
   <si>
     <t>XS3286650778</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 26/03/2026</t>
   </si>
   <si>
-    <t>XS3282876922</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3268844308</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
   </si>
   <si>
     <t>XS3281144298</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>605 934.00</t>
+    <t>656 068.11</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>193 700.00</t>
+    <t>231 074.00</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>7 465.67</t>
+    <t>32 378.67</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
+    <t>XS3297678768</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
+  </si>
+  <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>FR0129488021</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>93 396.00</t>
+    <t>99 821.94</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3029361378</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 13/03/2026</t>
   </si>
   <si>
+    <t>XS3298382857</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/03/2026</t>
+  </si>
+  <si>
     <t>XS3252222123</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
   </si>
   <si>
-    <t>XS3233504185</t>
-[...8 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/02/2026</t>
+    <t>XS3305112065</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
+  </si>
+  <si>
+    <t>XS3303516838</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129547933</t>
-[...2 lines deleted...]
-    <t>EURO SAFRAN SA 06/02/2026</t>
+    <t>XS3299470412</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3219325175</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 24/04/2026</t>
   </si>
   <si>
+    <t>XS3298732184</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
+  </si>
+  <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
-    <t>BE6366321170</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
-    <t>FR0129447423</t>
-[...2 lines deleted...]
-    <t>EURO UNION FINANCES GRAINS 06/02/2026</t>
+    <t>FR0129581445</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 10/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129581460</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 11/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129628154</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>XS3290508822</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
-    <t>XS3227845115</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129355121</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 16/03/2026</t>
   </si>
   <si>
-    <t>249 769.75</t>
+    <t>285 385.92</t>
   </si>
   <si>
     <t>FR0129449379</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 27/02/2026</t>
   </si>
   <si>
-    <t>177 058.33</t>
+    <t>212 600.00</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>703 969.44</t>
+    <t>754 872.22</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>848 318.33</t>
+    <t>911 903.06</t>
   </si>
   <si>
     <t>FR0129155679</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 17/04/2026</t>
   </si>
   <si>
-    <t>373 265.72</t>
+    <t>398 396.83</t>
   </si>
   <si>
     <t>FR0129514099</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 21/04/2026</t>
   </si>
   <si>
-    <t>111 645.83</t>
+    <t>141 497.22</t>
   </si>
   <si>
     <t>FR0129573392</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/03/2026</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>538 255.50</t>
+    <t>576 289.58</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>393 142.00</t>
+    <t>418 312.33</t>
   </si>
   <si>
     <t>FR0129105583</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/03/2026</t>
   </si>
   <si>
-    <t>450 475.20</t>
+    <t>477 156.81</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>52 200.08</t>
+    <t>64 812.75</t>
   </si>
   <si>
     <t>FR0129107498</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/03/2026</t>
   </si>
   <si>
-    <t>208 213.33</t>
+    <t>220 858.33</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>128 916.53</t>
+    <t>160 451.67</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>260 878.22</t>
+    <t>286 140.00</t>
+  </si>
+  <si>
+    <t>FR0129621944</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
+  </si>
+  <si>
+    <t>13 943.72</t>
   </si>
   <si>
     <t>FR0129199370</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/03/2026</t>
   </si>
   <si>
-    <t>FR0129382141</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129387306</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 04/03/2026</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129543940</t>
-[...8 lines deleted...]
-    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 13/02/2026</t>
+    <t>BE6372032050</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 20/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129621878</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129105617</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 13/03/2026</t>
   </si>
   <si>
-    <t>857 975.33</t>
+    <t>908 793.00</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>50 904.00</t>
+    <t>88 645.92</t>
   </si>
   <si>
     <t>FR0129100386</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/03/2026</t>
   </si>
   <si>
-    <t>715 658.67</t>
+    <t>756 350.58</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>544 654.25</t>
+    <t>589 116.11</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>216 001.50</t>
+    <t>253 061.83</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>254 880.00</t>
+    <t>292 807.92</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129060457</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129062271</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 18/03/2026</t>
   </si>
   <si>
-    <t>FR0129439669</t>
-[...2 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 16/02/2026</t>
+    <t>FR0129622520</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129515294</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>491 919.75</t>
-[...5 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 12/02/2026</t>
+    <t>529 567.92</t>
+  </si>
+  <si>
+    <t>FR0129497519</t>
+  </si>
+  <si>
+    <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>53 959.33</t>
+    <t>91 201.25</t>
   </si>
   <si>
     <t>FR0129081271</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 20/03/2026</t>
   </si>
   <si>
-    <t>620 198.75</t>
+    <t>657 732.17</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>363 984.00</t>
+    <t>389 021.11</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>4 633.13</t>
+    <t>23 192.71</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>2 977.64</t>
+    <t>14 906.25</t>
   </si>
   <si>
     <t>FR0129548006</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/04/2026</t>
   </si>
   <si>
-    <t>FR0129548337</t>
-[...8 lines deleted...]
-    <t>NEUCP SAVENCIA SA 16/02/2026</t>
+    <t>FR0129633139</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 18/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129599272</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129622504</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/03/2026</t>
   </si>
   <si>
     <t>FR0129572550</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129575561</t>
   </si>
   <si>
     <t>NEUCP SEB SA 22/04/2026</t>
   </si>
   <si>
     <t>FR0129594380</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/03/2026</t>
   </si>
   <si>
-    <t>FR0129417319</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129519809</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 06/02/2026</t>
+    <t>FR0129581189</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 09/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129634376</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
+  </si>
+  <si>
+    <t>5 049.11</t>
   </si>
   <si>
     <t>XS2451372499</t>
   </si>
   <si>
     <t>ALD SA 1.25 02/03/2026</t>
   </si>
   <si>
-    <t>115 753.42</t>
+    <t>122 602.74</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>1 095.89</t>
+    <t>2 191.78</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>133 090.41</t>
+    <t>144 816.44</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>98 630.14</t>
+    <t>106 849.32</t>
+  </si>
+  <si>
+    <t>XS2625968693</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 22/11/2026</t>
+  </si>
+  <si>
+    <t>248 424.66</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>7 808.22</t>
+    <t>8 835.62</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>759 800.00</t>
+    <t>811 841.10</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>48 236.30</t>
+    <t>51 318.49</t>
   </si>
   <si>
     <t>XS2050404636</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE II SARL 0.2 18/03/2026</t>
   </si>
   <si>
-    <t>17 643.84</t>
+    <t>18 739.73</t>
+  </si>
+  <si>
+    <t>XS1401174633</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV 1 04/05/2026</t>
+  </si>
+  <si>
+    <t>84 863.01</t>
+  </si>
+  <si>
+    <t>XS1945110606</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
+  </si>
+  <si>
+    <t>2 674.66</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 324 903.01</t>
+    <t>1 426 818.63</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>12 416.44</t>
+    <t>13 621.92</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>16 900.68</t>
+    <t>20 119.86</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>610 993.15</t>
+    <t>651 726.03</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>7 158.36</t>
+    <t>7 780.82</t>
   </si>
   <si>
     <t>FR0014002G44</t>
   </si>
   <si>
     <t>SAFRAN SA 0.125 16/03/2026</t>
   </si>
   <si>
-    <t>22 191.78</t>
-[...8 lines deleted...]
-    <t>165 875.34</t>
+    <t>23 561.64</t>
   </si>
   <si>
     <t>FR0013486701</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.125 24/02/2026</t>
   </si>
   <si>
-    <t>18 849.32</t>
+    <t>19 945.21</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>21 328.42</t>
+    <t>23 294.18</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>351 123.29</t>
+    <t>10 849.32</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>116 252.05</t>
+    <t>134 416.44</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>143 630.14</t>
+    <t>181 432.19</t>
   </si>
   <si>
     <t>SWAP04647059</t>
   </si>
   <si>
-    <t>-18 387.45</t>
+    <t>-20 068.00</t>
   </si>
   <si>
     <t>SWAP04652485</t>
   </si>
   <si>
-    <t>-22 575.50</t>
+    <t>-24 810.33</t>
   </si>
   <si>
     <t>SWAP04657303</t>
   </si>
   <si>
-    <t>-19 964.00</t>
+    <t>-21 978.50</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>10 266.66</t>
+    <t>10 848.75</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>19 366.92</t>
-[...5 lines deleted...]
-    <t>15 618.00</t>
+    <t>20 482.00</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>18 397.78</t>
+    <t>19 499.48</t>
   </si>
   <si>
     <t>SWAP04694973</t>
   </si>
   <si>
-    <t>23 970.00</t>
+    <t>25 395.87</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>22 451.39</t>
+    <t>23 829.00</t>
   </si>
   <si>
     <t>SWAP04702866</t>
   </si>
   <si>
-    <t>11 124.98</t>
+    <t>11 887.50</t>
   </si>
   <si>
     <t>SWAP04702865</t>
   </si>
   <si>
-    <t>6 019.29</t>
+    <t>6 431.25</t>
   </si>
   <si>
     <t>SWAP04703173</t>
   </si>
   <si>
-    <t>33 885.00</t>
+    <t>36 235.83</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>63 633.33</t>
+    <t>68 096.00</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>52 281.84</t>
+    <t>56 022.65</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>32 677.15</t>
+    <t>35 095.52</t>
   </si>
   <si>
     <t>SWAP04714381</t>
   </si>
   <si>
-    <t>8 254.02</t>
+    <t>8 870.10</t>
   </si>
   <si>
     <t>SWAP04714380</t>
   </si>
   <si>
-    <t>12 395.78</t>
+    <t>13 324.11</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>20 203.12</t>
+    <t>21 850.59</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>13 875.00</t>
+    <t>15 044.34</t>
   </si>
   <si>
     <t>SWAP04761502</t>
   </si>
   <si>
-    <t>4 704.50</t>
-[...5 lines deleted...]
-    <t>3 799.00</t>
+    <t>5 158.95</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>5 934.86</t>
+    <t>6 597.23</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>15 026.92</t>
+    <t>16 724.50</t>
   </si>
   <si>
     <t>SWAP04780462</t>
   </si>
   <si>
-    <t>8 365.00</t>
+    <t>9 365.63</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>6 423.33</t>
+    <t>7 303.11</t>
   </si>
   <si>
     <t>SWAP04806154</t>
   </si>
   <si>
-    <t>1 238.45</t>
+    <t>1 420.42</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>3 464.28</t>
+    <t>4 016.00</t>
   </si>
   <si>
     <t>SWAP04827611</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>1 380.86</t>
+    <t>1 619.58</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>1 802.20</t>
+    <t>2 112.79</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>2 910.66</t>
+    <t>3 395.56</t>
   </si>
   <si>
     <t>SWAP04845362</t>
   </si>
   <si>
-    <t>1 653.17</t>
+    <t>1 988.00</t>
   </si>
   <si>
     <t>SWAP04865040</t>
   </si>
   <si>
-    <t>6 814.17</t>
+    <t>8 115.14</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>8 636.00</t>
+    <t>10 174.50</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>1 663.75</t>
+    <t>1 981.67</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
+    <t>1 719.77</t>
+  </si>
+  <si>
+    <t>SWAP04879695</t>
+  </si>
+  <si>
+    <t>1 668.34</t>
+  </si>
+  <si>
+    <t>SWAP04881701</t>
+  </si>
+  <si>
+    <t>SWAP04884340</t>
+  </si>
+  <si>
+    <t>SWAP04892722</t>
+  </si>
+  <si>
+    <t>3 517.23</t>
+  </si>
+  <si>
+    <t>SWAP04892725</t>
+  </si>
+  <si>
     <t>1 400.45</t>
   </si>
   <si>
-    <t>SWAP04879695</t>
-[...22 lines deleted...]
-  <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
-    <t>SWAP04692501</t>
-[...5 lines deleted...]
-    <t>-1 460.25</t>
+    <t>SWAP04987017</t>
+  </si>
+  <si>
+    <t>SWAP04987122</t>
+  </si>
+  <si>
+    <t>SWAP04987234</t>
+  </si>
+  <si>
+    <t>SWAP04987354</t>
+  </si>
+  <si>
+    <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP04692497</t>
   </si>
   <si>
     <t>LCH00142072496</t>
   </si>
   <si>
-    <t>7 665.30</t>
+    <t>8 064.44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1786,212 +1786,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1076870.3658</v>
+        <v>1148659.884</v>
       </c>
       <c r="D2">
-        <v>2437.43</v>
+        <v>2440.22</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2624796732.89</v>
+        <v>2802983048.16</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2624796732.89</v>
+        <v>2802983048.16</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10106.56</v>
+        <v>10118.13</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>418002.48</v>
+        <v>418480.95</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>418002.48</v>
+        <v>418480.95</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>110536.3562</v>
+        <v>109997.0079</v>
       </c>
       <c r="D4">
-        <v>3385.27</v>
+        <v>3389.2</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>374196245.81</v>
+        <v>372802805.62</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>374196245.81</v>
+        <v>372802805.62</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9743.7254</v>
+        <v>9681.4945</v>
       </c>
       <c r="D5">
-        <v>1111.38</v>
+        <v>1112.63</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10829034.72</v>
+        <v>10772012.54</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10829034.72</v>
+        <v>10772012.54</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1811939.3202</v>
+        <v>1837959.1674</v>
       </c>
       <c r="D6">
-        <v>110.49</v>
+        <v>110.62</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>200211281.32</v>
+        <v>203319594.32</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>200211281.32</v>
+        <v>203319594.32</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P191"/>
+  <dimension ref="A1:P193"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O191" sqref="O191"/>
+      <selection activeCell="O193" sqref="O193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2010,9539 +2010,9639 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>7731.0</v>
+        <v>11441.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10774.92</v>
+        <v>10786.97</v>
       </c>
       <c r="E2" s="1">
-        <v>10757.589028586</v>
+        <v>10775.45819771</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>83166920.78</v>
+        <v>123282017.24</v>
       </c>
       <c r="I2" s="1">
-        <v>133985.74</v>
+        <v>131706.53</v>
       </c>
       <c r="J2" s="1">
-        <v>0.16110460594595</v>
+        <v>0.10683352929211</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>83300906.52</v>
+        <v>123413723.77</v>
       </c>
       <c r="N2" s="1">
-        <v>83300906.52</v>
+        <v>123413723.77</v>
       </c>
       <c r="O2" s="1">
-        <v>2.59</v>
+        <v>3.64</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>311.0</v>
+        <v>509.0</v>
       </c>
       <c r="D3" s="1">
-        <v>260675.66</v>
+        <v>260970.34</v>
       </c>
       <c r="E3" s="1">
-        <v>260306.36315113</v>
+        <v>260541.53455796</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>80955278.94</v>
+        <v>132615641.09</v>
       </c>
       <c r="I3" s="1">
-        <v>114851.32</v>
+        <v>218261.97</v>
       </c>
       <c r="J3" s="1">
-        <v>0.1418700812397</v>
+        <v>0.16458237369744</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>81070130.26</v>
+        <v>132833903.06</v>
       </c>
       <c r="N3" s="1">
-        <v>81070130.26</v>
+        <v>132833903.06</v>
       </c>
       <c r="O3" s="1">
-        <v>2.53</v>
+        <v>3.92</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.5193</v>
+        <v>99.6332</v>
       </c>
       <c r="E4" s="1">
         <v>97.8974084</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9789740.84</v>
       </c>
       <c r="I4" s="1">
-        <v>162189.16</v>
+        <v>173579.16</v>
       </c>
       <c r="J4" s="1">
-        <v>1.6567257770227</v>
+        <v>1.7730720642856</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9951930.0</v>
+        <v>9963320.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9951930.0</v>
+        <v>9963320.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.75</v>
+        <v>99.5778</v>
       </c>
       <c r="E5" s="1">
-        <v>98.75546172</v>
+        <v>99.4822914</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>24688865.43</v>
+        <v>14922343.71</v>
       </c>
       <c r="I5" s="1">
-        <v>248634.57</v>
+        <v>14326.29</v>
       </c>
       <c r="J5" s="1">
-        <v>1.0070716724709</v>
+        <v>0.096005629399887</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>24937500.0</v>
+        <v>14936670.0</v>
       </c>
       <c r="N5" s="1">
-        <v>24937500.0</v>
+        <v>14936670.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.78</v>
+        <v>0.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.2547</v>
+        <v>99.8638</v>
       </c>
       <c r="E6" s="1">
-        <v>97.78527223</v>
+        <v>98.75546172</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>39114108.89</v>
+        <v>24688865.43</v>
       </c>
       <c r="I6" s="1">
-        <v>187771.11</v>
+        <v>277084.57</v>
       </c>
       <c r="J6" s="1">
-        <v>0.48005979256249</v>
+        <v>1.1223058053664</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>39301880.0</v>
+        <v>24965950.0</v>
       </c>
       <c r="N6" s="1">
-        <v>39301880.0</v>
+        <v>24965950.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.22</v>
+        <v>0.74</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.8177</v>
+        <v>98.3819</v>
       </c>
       <c r="E7" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="I7" s="1">
-        <v>90997.66</v>
+        <v>238651.11</v>
       </c>
       <c r="J7" s="1">
-        <v>0.46256176973616</v>
+        <v>0.61014073124139</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>19763540.0</v>
+        <v>39352760.0</v>
       </c>
       <c r="N7" s="1">
-        <v>19763540.0</v>
+        <v>39352760.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.62</v>
+        <v>1.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.6738</v>
+        <v>98.9406</v>
       </c>
       <c r="E8" s="1">
-        <v>99.6222656</v>
+        <v>98.3627117</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>24905566.4</v>
+        <v>19672542.34</v>
       </c>
       <c r="I8" s="1">
-        <v>12883.6</v>
+        <v>115577.66</v>
       </c>
       <c r="J8" s="1">
-        <v>0.051729801254389</v>
+        <v>0.58750749141862</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>24918450.0</v>
+        <v>19788120.0</v>
       </c>
       <c r="N8" s="1">
-        <v>24918450.0</v>
+        <v>19788120.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.78</v>
+        <v>0.58</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0209</v>
+        <v>99.7896</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>99.6222656</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>10000000.0</v>
+        <v>24905566.4</v>
       </c>
       <c r="I9" s="1">
-        <v>2090.0</v>
+        <v>41833.6</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0209</v>
+        <v>0.1679688762268</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="L9" t="s">
-        <v>48</v>
+      <c r="L9">
+        <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>10002090.0</v>
+        <v>24947400.0</v>
       </c>
       <c r="N9" s="1">
-        <v>10072562.89</v>
+        <v>24947400.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.31</v>
+        <v>0.74</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.6226</v>
+        <v>100.0163</v>
       </c>
       <c r="E10" s="1">
-        <v>98.942062</v>
+        <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>9894206.2</v>
+        <v>10000000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>68053.8</v>
+        <v>1630.0</v>
       </c>
       <c r="J10" s="1">
-        <v>0.6878146525792</v>
+        <v>0.0163</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10">
-        <v>0.0</v>
+      <c r="L10" t="s">
+        <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>9962260.0</v>
+        <v>10001630.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9962260.0</v>
+        <v>10084731.33</v>
       </c>
       <c r="O10" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.0308</v>
+        <v>99.743</v>
       </c>
       <c r="E11" s="1">
-        <v>99.9813</v>
+        <v>98.942062</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>5998878.0</v>
+        <v>9894206.2</v>
       </c>
       <c r="I11" s="1">
-        <v>2970.0</v>
+        <v>80093.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.049509258231289</v>
+        <v>0.80950202958172</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>53</v>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>6001848.0</v>
+        <v>9974300.0</v>
       </c>
       <c r="N11" s="1">
-        <v>6119790.6</v>
+        <v>9974300.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.0232</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.9813</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>5998878.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>2514.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>0.041907836765475</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" t="s">
         <v>55</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>25004950.0</v>
+        <v>6001392.0</v>
       </c>
       <c r="N12" s="1">
-        <v>25178798.89</v>
+        <v>6126885.7</v>
       </c>
       <c r="O12" s="1">
-        <v>0.78</v>
+        <v>0.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.0315</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>7875.0</v>
+      </c>
+      <c r="J13" s="1">
+        <v>0.0315</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" t="s">
         <v>58</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>19753720.0</v>
+        <v>25007875.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19753720.0</v>
+        <v>25212887.5</v>
       </c>
       <c r="O13" s="1">
-        <v>0.62</v>
+        <v>0.74</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.912</v>
+        <v>98.9022</v>
       </c>
       <c r="E14" s="1">
-        <v>97.79494141</v>
+        <v>98.0238394</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>8312570.02</v>
+        <v>19604767.88</v>
       </c>
       <c r="I14" s="1">
-        <v>9949.98</v>
+        <v>175672.12</v>
       </c>
       <c r="J14" s="1">
-        <v>0.11969799924765</v>
+        <v>0.89606834967535</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>8322520.0</v>
+        <v>19780440.0</v>
       </c>
       <c r="N14" s="1">
-        <v>8322520.0</v>
+        <v>19780440.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.26</v>
+        <v>0.58</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.9883</v>
+        <v>98.0407</v>
       </c>
       <c r="E15" s="1">
-        <v>98.3895274</v>
+        <v>97.79494141</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>9838952.74</v>
+        <v>8312570.02</v>
       </c>
       <c r="I15" s="1">
-        <v>159877.26</v>
+        <v>20889.48</v>
       </c>
       <c r="J15" s="1">
-        <v>1.6249418431499</v>
+        <v>0.25129989822329</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>9998830.0</v>
+        <v>8333459.5</v>
       </c>
       <c r="N15" s="1">
-        <v>9998830.0</v>
+        <v>8333459.5</v>
       </c>
       <c r="O15" s="1">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>48000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.8998</v>
+        <v>99.977</v>
       </c>
       <c r="E16" s="1">
-        <v>99.81368113</v>
+        <v>99.81949308</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>47910566.94</v>
+        <v>24954873.27</v>
       </c>
       <c r="I16" s="1">
-        <v>41337.06</v>
+        <v>39376.73</v>
       </c>
       <c r="J16" s="1">
-        <v>0.086279630236411</v>
+        <v>0.15779174501895</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>47951904.0</v>
+        <v>24994250.0</v>
       </c>
       <c r="N16" s="1">
-        <v>47951904.0</v>
+        <v>24994250.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.49</v>
+        <v>0.74</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.8587</v>
+        <v>97.8604</v>
       </c>
       <c r="E17" s="1">
-        <v>99.81949308</v>
+        <v>97.7514452</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>24954873.27</v>
+        <v>9775144.52</v>
       </c>
       <c r="I17" s="1">
-        <v>9801.73</v>
+        <v>10895.48</v>
       </c>
       <c r="J17" s="1">
-        <v>0.039277819181648</v>
+        <v>0.11146106308411</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>24964675.0</v>
+        <v>9786040.0</v>
       </c>
       <c r="N17" s="1">
-        <v>24964675.0</v>
+        <v>9786040.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.78</v>
+        <v>0.29</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.7986</v>
+        <v>99.9137</v>
       </c>
       <c r="E18" s="1">
         <v>97.5153099</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>19503061.98</v>
       </c>
       <c r="I18" s="1">
-        <v>456658.02</v>
+        <v>479678.02</v>
       </c>
       <c r="J18" s="1">
-        <v>2.3414683318358</v>
+        <v>2.4595010798402</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>19959720.0</v>
+        <v>19982740.0</v>
       </c>
       <c r="N18" s="1">
-        <v>19959720.0</v>
+        <v>19982740.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.254</v>
+        <v>98.3909</v>
       </c>
       <c r="E19" s="1">
         <v>98.14746655</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>19629493.31</v>
       </c>
       <c r="I19" s="1">
-        <v>21306.69</v>
+        <v>48686.69</v>
       </c>
       <c r="J19" s="1">
-        <v>0.10854426888923</v>
+        <v>0.24802825641555</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19650800.0</v>
+        <v>19678180.0</v>
       </c>
       <c r="N19" s="1">
-        <v>19650800.0</v>
+        <v>19678180.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.6539</v>
+        <v>98.7908</v>
       </c>
       <c r="E20" s="1">
         <v>97.87236355</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>19574472.71</v>
       </c>
       <c r="I20" s="1">
-        <v>156307.29</v>
+        <v>183687.29</v>
       </c>
       <c r="J20" s="1">
-        <v>0.79852618415692</v>
+        <v>0.93840223806468</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19730780.0</v>
+        <v>19758160.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19730780.0</v>
+        <v>19758160.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.8308</v>
+        <v>97.9639</v>
       </c>
       <c r="E21" s="1">
         <v>97.7562762</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>19551255.24</v>
       </c>
       <c r="I21" s="1">
-        <v>14904.76</v>
+        <v>41524.76</v>
       </c>
       <c r="J21" s="1">
-        <v>0.076234286837534</v>
+        <v>0.21238922764941</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19566160.0</v>
+        <v>19592780.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19566160.0</v>
+        <v>19592780.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.1853</v>
+        <v>99.3095</v>
       </c>
       <c r="E22" s="1">
         <v>97.86752107</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>14680128.16</v>
       </c>
       <c r="I22" s="1">
-        <v>197666.84</v>
+        <v>216296.84</v>
       </c>
       <c r="J22" s="1">
-        <v>1.3464926044624</v>
+        <v>1.4733988534879</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>14877795.0</v>
+        <v>14896425.0</v>
       </c>
       <c r="N22" s="1">
-        <v>14877795.0</v>
+        <v>14896425.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.5802</v>
+        <v>99.6975</v>
       </c>
       <c r="E23" s="1">
         <v>99.48021585</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>19896043.17</v>
       </c>
       <c r="I23" s="1">
-        <v>19996.83</v>
+        <v>43456.83</v>
       </c>
       <c r="J23" s="1">
-        <v>0.10050656720605</v>
+        <v>0.2184194597322</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>19916040.0</v>
+        <v>19939500.0</v>
       </c>
       <c r="N23" s="1">
-        <v>19916040.0</v>
+        <v>19939500.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
         <v>24000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.5574</v>
+        <v>99.6812</v>
       </c>
       <c r="E24" s="1">
         <v>99.4492995</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>23867831.88</v>
       </c>
       <c r="I24" s="1">
-        <v>25944.12</v>
+        <v>55656.12</v>
       </c>
       <c r="J24" s="1">
-        <v>0.10869910652312</v>
+        <v>0.23318464902812</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>23893776.0</v>
+        <v>23923488.0</v>
       </c>
       <c r="N24" s="1">
-        <v>23893776.0</v>
+        <v>23923488.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>17500000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.9828</v>
+        <v>99.9768</v>
       </c>
       <c r="E25" s="1">
-        <v>99.90919366</v>
+        <v>99.87997756</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>17484108.89</v>
+        <v>17978395.96</v>
       </c>
       <c r="I25" s="1">
-        <v>12881.11</v>
+        <v>17428.04</v>
       </c>
       <c r="J25" s="1">
-        <v>0.073673242834625</v>
+        <v>0.096938792753122</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>17496990.0</v>
+        <v>17995824.0</v>
       </c>
       <c r="N25" s="1">
-        <v>17496990.0</v>
+        <v>17995824.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
-        <v>10500000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.8842</v>
+        <v>99.9822</v>
       </c>
       <c r="E26" s="1">
-        <v>99.81323829</v>
+        <v>99.82951338</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>10480390.02</v>
+        <v>44923281.02</v>
       </c>
       <c r="I26" s="1">
-        <v>7450.98</v>
+        <v>68708.98</v>
       </c>
       <c r="J26" s="1">
-        <v>0.071094491576946</v>
+        <v>0.15294737703911</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>10487841.0</v>
+        <v>44991990.0</v>
       </c>
       <c r="N26" s="1">
-        <v>10487841.0</v>
+        <v>44991990.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.33</v>
+        <v>1.33</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
-        <v>45000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.8621</v>
+        <v>100.0028</v>
       </c>
       <c r="E27" s="1">
-        <v>99.82951338</v>
+        <v>100.30777164</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>44923281.02</v>
+        <v>25076942.91</v>
       </c>
       <c r="I27" s="1">
-        <v>14663.98</v>
+        <v>-76242.91</v>
       </c>
       <c r="J27" s="1">
-        <v>0.032642272930758</v>
+        <v>-0.30403590371295</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>0.0</v>
+      <c r="L27" t="s">
+        <v>87</v>
       </c>
       <c r="M27" s="1">
-        <v>44937945.0</v>
+        <v>25000700.0</v>
       </c>
       <c r="N27" s="1">
-        <v>44937945.0</v>
+        <v>25116324.17</v>
       </c>
       <c r="O27" s="1">
-        <v>1.4</v>
+        <v>0.74</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>25000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.0042</v>
+        <v>99.8339</v>
       </c>
       <c r="E28" s="1">
-        <v>100.30777164</v>
+        <v>99.83538256</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>25076942.91</v>
+        <v>35940737.72</v>
       </c>
       <c r="I28" s="1">
-        <v>-75892.91</v>
+        <v>-533.72</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.30264019929533</v>
+        <v>-0.001485000124811</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>89</v>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>25001050.0</v>
+        <v>35940204.0</v>
       </c>
       <c r="N28" s="1">
-        <v>25086982.64</v>
+        <v>35940204.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.78</v>
+        <v>1.06</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>35000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.0003</v>
+        <v>99.8205</v>
       </c>
       <c r="E29" s="1">
-        <v>100.0</v>
+        <v>99.6790335</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>35000000.0</v>
+        <v>9967903.35</v>
       </c>
       <c r="I29" s="1">
-        <v>105.0</v>
+        <v>14146.65</v>
       </c>
       <c r="J29" s="1">
-        <v>0.0003</v>
+        <v>0.14192202214722</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>92</v>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>35000105.0</v>
+        <v>9982050.0</v>
       </c>
       <c r="N29" s="1">
-        <v>35167035.36</v>
+        <v>9982050.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.1</v>
+        <v>0.29</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" t="s">
         <v>93</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>35000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.8811</v>
+        <v>99.9189</v>
       </c>
       <c r="E30" s="1">
-        <v>99.81191</v>
+        <v>99.64711084</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>34934168.5</v>
+        <v>15445302.18</v>
       </c>
       <c r="I30" s="1">
-        <v>24216.5</v>
+        <v>42127.32</v>
       </c>
       <c r="J30" s="1">
-        <v>0.069320384711604</v>
+        <v>0.27275167237939</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>34958385.0</v>
+        <v>15487429.5</v>
       </c>
       <c r="N30" s="1">
-        <v>34958385.0</v>
+        <v>15487429.5</v>
       </c>
       <c r="O30" s="1">
-        <v>1.09</v>
+        <v>0.46</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
         <v>95</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.7047</v>
+        <v>99.855</v>
       </c>
       <c r="E31" s="1">
-        <v>99.6790335</v>
+        <v>99.66600813</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>9967903.35</v>
+        <v>29899802.44</v>
       </c>
       <c r="I31" s="1">
-        <v>2566.65</v>
+        <v>56697.56</v>
       </c>
       <c r="J31" s="1">
-        <v>0.025749146133123</v>
+        <v>0.18962519940985</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>9970470.0</v>
+        <v>29956500.0</v>
       </c>
       <c r="N31" s="1">
-        <v>9970470.0</v>
+        <v>29956500.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.31</v>
+        <v>0.88</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" t="s">
         <v>97</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>100.0416</v>
+      </c>
+      <c r="E32" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>16640.0</v>
+      </c>
+      <c r="J32" s="1">
+        <v>0.0416</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" t="s">
         <v>98</v>
       </c>
-      <c r="C32" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>9998250.0</v>
+        <v>40016640.0</v>
       </c>
       <c r="N32" s="1">
-        <v>9998250.0</v>
+        <v>40672708.11</v>
       </c>
       <c r="O32" s="1">
-        <v>0.31</v>
+        <v>1.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>15500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.8039</v>
+        <v>100.0136</v>
       </c>
       <c r="E33" s="1">
-        <v>99.64711084</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>15445302.18</v>
+        <v>30000000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>24302.32</v>
+        <v>4080.0</v>
       </c>
       <c r="J33" s="1">
-        <v>0.15734441266853</v>
+        <v>0.0136</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33">
-        <v>0.0</v>
+      <c r="L33" t="s">
+        <v>101</v>
       </c>
       <c r="M33" s="1">
-        <v>15469604.5</v>
+        <v>30004080.0</v>
       </c>
       <c r="N33" s="1">
-        <v>15469604.5</v>
+        <v>30235154.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.48</v>
+        <v>0.89</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.7402</v>
+        <v>99.9956</v>
       </c>
       <c r="E34" s="1">
-        <v>99.66600813</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>29899802.44</v>
+        <v>20000000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>22257.56</v>
+        <v>-880.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.074440491854969</v>
+        <v>-0.0044</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34">
-        <v>0.0</v>
+      <c r="L34" t="s">
+        <v>104</v>
       </c>
       <c r="M34" s="1">
-        <v>29922060.0</v>
+        <v>19999120.0</v>
       </c>
       <c r="N34" s="1">
-        <v>29922060.0</v>
+        <v>20031498.67</v>
       </c>
       <c r="O34" s="1">
-        <v>0.93</v>
+        <v>0.59</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C35" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.0426</v>
+        <v>99.6793</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>97.8753</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>40000000.0</v>
+        <v>4893765.0</v>
       </c>
       <c r="I35" s="1">
-        <v>17040.0</v>
+        <v>90200.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0426</v>
+        <v>1.8431616556986</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>105</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>40017040.0</v>
+        <v>4983965.0</v>
       </c>
       <c r="N35" s="1">
-        <v>40622974.0</v>
+        <v>4983965.0</v>
       </c>
       <c r="O35" s="1">
-        <v>1.27</v>
+        <v>0.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.0051</v>
+        <v>99.5886</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>97.9450583</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>30000000.0</v>
+        <v>9794505.83</v>
       </c>
       <c r="I36" s="1">
-        <v>1530.0</v>
+        <v>164354.17</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0051</v>
+        <v>1.6780241173229</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36" t="s">
-        <v>108</v>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>30001530.0</v>
+        <v>9958860.0</v>
       </c>
       <c r="N36" s="1">
-        <v>30195230.0</v>
+        <v>9958860.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.94</v>
+        <v>0.29</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>109</v>
       </c>
       <c r="B37" t="s">
         <v>110</v>
       </c>
       <c r="C37" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.9875</v>
+        <v>98.055</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>97.78527225</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>20000000.0</v>
+        <v>19557054.45</v>
       </c>
       <c r="I37" s="1">
-        <v>-2500.0</v>
+        <v>53945.55</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.0125</v>
+        <v>0.27583678379542</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>111</v>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19997500.0</v>
+        <v>19611000.0</v>
       </c>
       <c r="N37" s="1">
-        <v>20004965.67</v>
+        <v>19611000.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" t="s">
         <v>112</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.5572</v>
+        <v>97.8509</v>
       </c>
       <c r="E38" s="1">
-        <v>97.8753</v>
+        <v>97.7901066</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>4893765.0</v>
+        <v>9779010.66</v>
       </c>
       <c r="I38" s="1">
-        <v>84095.0</v>
+        <v>6079.34</v>
       </c>
       <c r="J38" s="1">
-        <v>1.7184110802215</v>
+        <v>0.062167229501721</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>4977860.0</v>
+        <v>9785090.0</v>
       </c>
       <c r="N38" s="1">
-        <v>4977860.0</v>
+        <v>9785090.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" t="s">
         <v>114</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.4623</v>
+        <v>98.9741</v>
       </c>
       <c r="E39" s="1">
-        <v>97.9450583</v>
+        <v>97.85057616</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>9794505.83</v>
+        <v>12231322.02</v>
       </c>
       <c r="I39" s="1">
-        <v>151724.17</v>
+        <v>140440.48</v>
       </c>
       <c r="J39" s="1">
-        <v>1.549074273204</v>
+        <v>1.1482036019521</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>9946230.0</v>
+        <v>12371762.5</v>
       </c>
       <c r="N39" s="1">
-        <v>9946230.0</v>
+        <v>12371762.5</v>
       </c>
       <c r="O39" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" t="s">
         <v>116</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.9259</v>
+        <v>98.9487</v>
       </c>
       <c r="E40" s="1">
-        <v>97.78527225</v>
+        <v>97.85299653</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>19557054.45</v>
+        <v>29355898.96</v>
       </c>
       <c r="I40" s="1">
-        <v>28125.55</v>
+        <v>328711.04</v>
       </c>
       <c r="J40" s="1">
-        <v>0.1438128122612</v>
+        <v>1.119744418142</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>19585180.0</v>
+        <v>29684610.0</v>
       </c>
       <c r="N40" s="1">
-        <v>19585180.0</v>
+        <v>29684610.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.61</v>
+        <v>0.88</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
         <v>118</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>12500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.8539</v>
+        <v>99.4443</v>
       </c>
       <c r="E41" s="1">
-        <v>97.85057616</v>
+        <v>97.94990843</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>12231322.02</v>
+        <v>39179963.37</v>
       </c>
       <c r="I41" s="1">
-        <v>125415.48</v>
+        <v>597756.63</v>
       </c>
       <c r="J41" s="1">
-        <v>1.0253632419695</v>
+        <v>1.5256691905376</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>12356737.5</v>
+        <v>39777720.0</v>
       </c>
       <c r="N41" s="1">
-        <v>12356737.5</v>
+        <v>39777720.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.38</v>
+        <v>1.17</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" t="s">
         <v>120</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1">
-        <v>30000000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.8291</v>
+        <v>99.7836</v>
       </c>
       <c r="E42" s="1">
-        <v>97.85299653</v>
+        <v>99.507892</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>29355898.96</v>
+        <v>19404038.94</v>
       </c>
       <c r="I42" s="1">
-        <v>292831.04</v>
+        <v>53763.06</v>
       </c>
       <c r="J42" s="1">
-        <v>0.99752026125655</v>
+        <v>0.2770714909728</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29648730.0</v>
+        <v>19457802.0</v>
       </c>
       <c r="N42" s="1">
-        <v>29648730.0</v>
+        <v>19457802.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.92</v>
+        <v>0.57</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" t="s">
         <v>122</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.3234</v>
+        <v>99.3017</v>
       </c>
       <c r="E43" s="1">
-        <v>97.94990843</v>
+        <v>98.33703873</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>39179963.37</v>
+        <v>29501111.62</v>
       </c>
       <c r="I43" s="1">
-        <v>549396.63</v>
+        <v>289398.38</v>
       </c>
       <c r="J43" s="1">
-        <v>1.4022387535479</v>
+        <v>0.98097449251304</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>39729360.0</v>
+        <v>29790510.0</v>
       </c>
       <c r="N43" s="1">
-        <v>39729360.0</v>
+        <v>29790510.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.24</v>
+        <v>0.88</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" t="s">
         <v>124</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>19500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.6638</v>
+        <v>99.2509</v>
       </c>
       <c r="E44" s="1">
-        <v>99.507892</v>
+        <v>98.503513</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>19404038.94</v>
+        <v>9850351.3</v>
       </c>
       <c r="I44" s="1">
-        <v>30402.06</v>
+        <v>74738.7</v>
       </c>
       <c r="J44" s="1">
-        <v>0.15667903004115</v>
+        <v>0.7587414674236</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>19434441.0</v>
+        <v>9925090.0</v>
       </c>
       <c r="N44" s="1">
-        <v>19434441.0</v>
+        <v>9925090.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" t="s">
         <v>126</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0381</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.0518</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>5002590.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-685.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-0.013692907074136</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>29752260.0</v>
+        <v>5001905.0</v>
       </c>
       <c r="N45" s="1">
-        <v>29752260.0</v>
+        <v>5101726.94</v>
       </c>
       <c r="O45" s="1">
-        <v>0.93</v>
+        <v>0.15</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>128</v>
       </c>
       <c r="B46" t="s">
         <v>129</v>
       </c>
       <c r="C46" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.1229</v>
+        <v>99.561</v>
       </c>
       <c r="E46" s="1">
-        <v>98.503513</v>
+        <v>97.8035629</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>9850351.3</v>
+        <v>19560712.58</v>
       </c>
       <c r="I46" s="1">
-        <v>61938.7</v>
+        <v>351487.42</v>
       </c>
       <c r="J46" s="1">
-        <v>0.62879686331593</v>
+        <v>1.7969049878039</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>9912290.0</v>
+        <v>19912200.0</v>
       </c>
       <c r="N46" s="1">
-        <v>9912290.0</v>
+        <v>19912200.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.31</v>
+        <v>0.59</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>130</v>
       </c>
       <c r="B47" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.9537</v>
+        <v>98.6295</v>
       </c>
       <c r="E47" s="1">
-        <v>99.4706504</v>
+        <v>97.862679</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9947065.04</v>
+        <v>9786267.9</v>
       </c>
       <c r="I47" s="1">
-        <v>48304.96</v>
+        <v>76682.1</v>
       </c>
       <c r="J47" s="1">
-        <v>0.48562022873835</v>
+        <v>0.78356837135023</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>9995370.0</v>
+        <v>9862950.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9995370.0</v>
+        <v>9862950.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.9479</v>
+        <v>99.4452</v>
       </c>
       <c r="E48" s="1">
-        <v>99.919953</v>
+        <v>97.96931383</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>9991995.3</v>
+        <v>34289259.84</v>
       </c>
       <c r="I48" s="1">
-        <v>2794.7</v>
+        <v>516560.16</v>
       </c>
       <c r="J48" s="1">
-        <v>0.027969388656538</v>
+        <v>1.5064780120958</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9994790.0</v>
+        <v>34805820.0</v>
       </c>
       <c r="N48" s="1">
-        <v>9994790.0</v>
+        <v>34805820.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.31</v>
+        <v>1.03</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.0472</v>
+        <v>98.067</v>
       </c>
       <c r="E49" s="1">
-        <v>100.0518</v>
+        <v>97.775605</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5002590.0</v>
+        <v>14666340.75</v>
       </c>
       <c r="I49" s="1">
-        <v>-230.0</v>
+        <v>43709.25</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.0045976184336514</v>
+        <v>0.29802423620902</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49" t="s">
-        <v>136</v>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5002360.0</v>
+        <v>14710050.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5095756.0</v>
+        <v>14710050.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.16</v>
+        <v>0.43</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" t="s">
         <v>137</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.4382</v>
+        <v>99.8995</v>
       </c>
       <c r="E50" s="1">
-        <v>97.8035629</v>
+        <v>97.6019208</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>19560712.58</v>
+        <v>29280576.24</v>
       </c>
       <c r="I50" s="1">
-        <v>326927.42</v>
+        <v>689273.76</v>
       </c>
       <c r="J50" s="1">
-        <v>1.6713471897454</v>
+        <v>2.3540307210839</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>19887640.0</v>
+        <v>29969850.0</v>
       </c>
       <c r="N50" s="1">
-        <v>19887640.0</v>
+        <v>29969850.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.5034</v>
+        <v>99.9359</v>
       </c>
       <c r="E51" s="1">
-        <v>97.862679</v>
+        <v>99.8788137</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>9786267.9</v>
+        <v>9987881.37</v>
       </c>
       <c r="I51" s="1">
-        <v>64072.1</v>
+        <v>5708.63</v>
       </c>
       <c r="J51" s="1">
-        <v>0.65471434723343</v>
+        <v>0.057155564714121</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>9850340.0</v>
+        <v>9993590.0</v>
       </c>
       <c r="N51" s="1">
-        <v>9850340.0</v>
+        <v>9993590.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" t="s">
         <v>141</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>35000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.312</v>
+        <v>99.9067</v>
       </c>
       <c r="E52" s="1">
-        <v>97.96931383</v>
+        <v>99.45300846</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>34289259.84</v>
+        <v>23868722.03</v>
       </c>
       <c r="I52" s="1">
-        <v>469940.16</v>
+        <v>108885.97</v>
       </c>
       <c r="J52" s="1">
-        <v>1.3705170720885</v>
+        <v>0.45618684512369</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>34759200.0</v>
+        <v>23977608.0</v>
       </c>
       <c r="N52" s="1">
-        <v>34759200.0</v>
+        <v>23977608.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.08</v>
+        <v>0.71</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" t="s">
         <v>143</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>15000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.906</v>
+        <v>99.5013</v>
       </c>
       <c r="E53" s="1">
-        <v>97.775605</v>
+        <v>99.48788611</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>14666340.75</v>
+        <v>54718337.36</v>
       </c>
       <c r="I53" s="1">
-        <v>19559.25</v>
+        <v>7377.64</v>
       </c>
       <c r="J53" s="1">
-        <v>0.13336148623166</v>
+        <v>0.013482938912163</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>14685900.0</v>
+        <v>54725715.0</v>
       </c>
       <c r="N53" s="1">
-        <v>14685900.0</v>
+        <v>54725715.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>1.61</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C54" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.7831</v>
+        <v>99.4891</v>
       </c>
       <c r="E54" s="1">
-        <v>97.6019208</v>
+        <v>99.46446673</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>29280576.24</v>
+        <v>29839340.02</v>
       </c>
       <c r="I54" s="1">
-        <v>654353.76</v>
+        <v>7389.98</v>
       </c>
       <c r="J54" s="1">
-        <v>2.2347707730768</v>
+        <v>0.024765896280034</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>29934930.0</v>
+        <v>29846730.0</v>
       </c>
       <c r="N54" s="1">
-        <v>29934930.0</v>
+        <v>29846730.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.93</v>
+        <v>0.88</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" t="s">
         <v>147</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>24000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.78</v>
+        <v>98.5579</v>
       </c>
       <c r="E55" s="1">
-        <v>99.45300846</v>
+        <v>97.9014285</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>23868722.03</v>
+        <v>29370428.55</v>
       </c>
       <c r="I55" s="1">
-        <v>78477.97</v>
+        <v>196941.45</v>
       </c>
       <c r="J55" s="1">
-        <v>0.32878999512987</v>
+        <v>0.67054333124465</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>23947200.0</v>
+        <v>29567370.0</v>
       </c>
       <c r="N55" s="1">
-        <v>23947200.0</v>
+        <v>29567370.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.75</v>
+        <v>0.87</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" t="s">
         <v>149</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.9388</v>
+        <v>98.241</v>
       </c>
       <c r="E56" s="1">
-        <v>99.4796111</v>
+        <v>98.20184247</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>9947961.11</v>
+        <v>14730276.37</v>
       </c>
       <c r="I56" s="1">
-        <v>45918.89</v>
+        <v>5873.63</v>
       </c>
       <c r="J56" s="1">
-        <v>0.46159096816172</v>
+        <v>0.039874540385151</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>9993880.0</v>
+        <v>14736150.0</v>
       </c>
       <c r="N56" s="1">
-        <v>9993880.0</v>
+        <v>14736150.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" t="s">
         <v>151</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>32000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.896</v>
+        <v>99.6502</v>
       </c>
       <c r="E57" s="1">
-        <v>99.48901334</v>
+        <v>98.93958748</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>31836484.27</v>
+        <v>49469793.74</v>
       </c>
       <c r="I57" s="1">
-        <v>130235.73</v>
+        <v>355306.26</v>
       </c>
       <c r="J57" s="1">
-        <v>0.40907698505743</v>
+        <v>0.71822870713267</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>31966720.0</v>
+        <v>49825100.0</v>
       </c>
       <c r="N57" s="1">
-        <v>31966720.0</v>
+        <v>49825100.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.0</v>
+        <v>1.47</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" t="s">
         <v>153</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.4365</v>
+        <v>97.8651</v>
       </c>
       <c r="E58" s="1">
-        <v>97.9014285</v>
+        <v>97.80461245</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>29370428.55</v>
+        <v>19560922.49</v>
       </c>
       <c r="I58" s="1">
-        <v>160521.45</v>
+        <v>12097.51</v>
       </c>
       <c r="J58" s="1">
-        <v>0.54654105481209</v>
+        <v>0.06184529388215</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29530950.0</v>
+        <v>19573020.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29530950.0</v>
+        <v>19573020.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.92</v>
+        <v>0.58</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" t="s">
         <v>155</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.9824</v>
+        <v>99.6934</v>
       </c>
       <c r="E59" s="1">
-        <v>99.83111905</v>
+        <v>99.4735982</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>19966223.81</v>
+        <v>9947359.82</v>
       </c>
       <c r="I59" s="1">
-        <v>30256.19</v>
+        <v>21980.18</v>
       </c>
       <c r="J59" s="1">
-        <v>0.15153686690042</v>
+        <v>0.22096496354547</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19996480.0</v>
+        <v>9969340.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19996480.0</v>
+        <v>9969340.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60" t="s">
         <v>157</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.5299</v>
+        <v>99.5651</v>
       </c>
       <c r="E60" s="1">
-        <v>98.93958748</v>
+        <v>99.28333975</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>49469793.74</v>
+        <v>19856667.95</v>
       </c>
       <c r="I60" s="1">
-        <v>295156.26</v>
+        <v>56352.05</v>
       </c>
       <c r="J60" s="1">
-        <v>0.59663935845632</v>
+        <v>0.2837940894308</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>49764950.0</v>
+        <v>19913020.0</v>
       </c>
       <c r="N60" s="1">
-        <v>49764950.0</v>
+        <v>19913020.0</v>
       </c>
       <c r="O60" s="1">
-        <v>1.55</v>
+        <v>0.59</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>158</v>
+      </c>
+      <c r="B61" t="s">
         <v>159</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.5727</v>
+        <v>97.9591</v>
       </c>
       <c r="E61" s="1">
-        <v>99.4735982</v>
+        <v>97.81428547</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>9947359.82</v>
+        <v>14672142.82</v>
       </c>
       <c r="I61" s="1">
-        <v>9910.18</v>
+        <v>21722.18</v>
       </c>
       <c r="J61" s="1">
-        <v>0.099626234290578</v>
+        <v>0.14805049450848</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>9957270.0</v>
+        <v>14693865.0</v>
       </c>
       <c r="N61" s="1">
-        <v>9957270.0</v>
+        <v>14693865.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>160</v>
+      </c>
+      <c r="B62" t="s">
         <v>161</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.9885</v>
+        <v>99.6279</v>
       </c>
       <c r="E62" s="1">
-        <v>99.48137047</v>
+        <v>97.9881802</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>29844411.14</v>
+        <v>4899409.01</v>
       </c>
       <c r="I62" s="1">
-        <v>152138.86</v>
+        <v>81985.99</v>
       </c>
       <c r="J62" s="1">
-        <v>0.50977336857584</v>
+        <v>1.6733852967299</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>29996550.0</v>
+        <v>4981395.0</v>
       </c>
       <c r="N62" s="1">
-        <v>29996550.0</v>
+        <v>4981395.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.93</v>
+        <v>0.15</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>162</v>
+      </c>
+      <c r="B63" t="s">
         <v>163</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>20000000.0</v>
+        <v>23800000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.4237</v>
+        <v>99.9119</v>
       </c>
       <c r="E63" s="1">
-        <v>99.28333975</v>
+        <v>99.88346929</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>19856667.95</v>
+        <v>23772265.69</v>
       </c>
       <c r="I63" s="1">
-        <v>28072.05</v>
+        <v>6766.51</v>
       </c>
       <c r="J63" s="1">
-        <v>0.14137341708431</v>
+        <v>0.028463883452415</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>19884740.0</v>
+        <v>23779032.2</v>
       </c>
       <c r="N63" s="1">
-        <v>19884740.0</v>
+        <v>23779032.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.62</v>
+        <v>0.7</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64" t="s">
         <v>165</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>15000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.8273</v>
+        <v>99.906</v>
       </c>
       <c r="E64" s="1">
-        <v>97.81428547</v>
+        <v>99.877359</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>14672142.82</v>
+        <v>6991415.13</v>
       </c>
       <c r="I64" s="1">
-        <v>1952.18</v>
+        <v>2004.87</v>
       </c>
       <c r="J64" s="1">
-        <v>0.013305350308742</v>
+        <v>0.028676168740105</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>14674095.0</v>
+        <v>6993420.0</v>
       </c>
       <c r="N64" s="1">
-        <v>14674095.0</v>
+        <v>6993420.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.46</v>
+        <v>0.21</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>166</v>
+      </c>
+      <c r="B65" t="s">
         <v>167</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.5049</v>
+        <v>99.6602</v>
       </c>
       <c r="E65" s="1">
-        <v>97.9881802</v>
+        <v>99.6413465</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4899409.01</v>
+        <v>9964134.65</v>
       </c>
       <c r="I65" s="1">
-        <v>75835.99</v>
+        <v>1885.35</v>
       </c>
       <c r="J65" s="1">
-        <v>1.5478599530109</v>
+        <v>0.018921362127518</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>4975245.0</v>
+        <v>9966020.0</v>
       </c>
       <c r="N65" s="1">
-        <v>4975245.0</v>
+        <v>9966020.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>168</v>
+      </c>
+      <c r="B66" t="s">
         <v>169</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>3500000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.9824</v>
+        <v>98.0846</v>
       </c>
       <c r="E66" s="1">
-        <v>99.56509429</v>
+        <v>97.75025084</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3484778.3</v>
+        <v>9286273.83</v>
       </c>
       <c r="I66" s="1">
-        <v>14605.7</v>
+        <v>31763.17</v>
       </c>
       <c r="J66" s="1">
-        <v>0.41912852820508</v>
+        <v>0.3420442965766</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3499384.0</v>
+        <v>9318037.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3499384.0</v>
+        <v>9318037.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.11</v>
+        <v>0.27</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>170</v>
+      </c>
+      <c r="B67" t="s">
         <v>171</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.919</v>
+        <v>99.5895</v>
       </c>
       <c r="E67" s="1">
-        <v>97.75025084</v>
+        <v>99.47774185</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>9286273.83</v>
+        <v>19895548.37</v>
       </c>
       <c r="I67" s="1">
-        <v>16031.17</v>
+        <v>22351.63</v>
       </c>
       <c r="J67" s="1">
-        <v>0.17263296660723</v>
+        <v>0.11234488029344</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>9302305.0</v>
+        <v>19917900.0</v>
       </c>
       <c r="N67" s="1">
-        <v>9302305.0</v>
+        <v>19917900.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.29</v>
+        <v>0.59</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>172</v>
+      </c>
+      <c r="B68" t="s">
         <v>173</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.0079</v>
+      </c>
+      <c r="E68" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>2370.0</v>
+      </c>
+      <c r="J68" s="1">
+        <v>0.0079</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" t="s">
         <v>174</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>19894860.0</v>
+        <v>30002370.0</v>
       </c>
       <c r="N68" s="1">
-        <v>19894860.0</v>
+        <v>30287755.92</v>
       </c>
       <c r="O68" s="1">
-        <v>0.62</v>
+        <v>0.89</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.9836</v>
+        <v>100.0016</v>
       </c>
       <c r="E69" s="1">
-        <v>99.4732202</v>
+        <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>14920983.03</v>
+        <v>30000000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>76556.97</v>
+        <v>480.0</v>
       </c>
       <c r="J69" s="1">
-        <v>0.51308261557617</v>
+        <v>0.0016</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" t="s">
+        <v>177</v>
       </c>
       <c r="M69" s="1">
-        <v>14997540.0</v>
+        <v>30000480.0</v>
       </c>
       <c r="N69" s="1">
-        <v>14997540.0</v>
+        <v>30213080.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.47</v>
+        <v>0.89</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B70" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.0126</v>
+        <v>100.0361</v>
       </c>
       <c r="E70" s="1">
         <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>3780.0</v>
+        <v>14440.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0126</v>
+        <v>0.0361</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M70" s="1">
-        <v>30003780.0</v>
+        <v>40014440.0</v>
       </c>
       <c r="N70" s="1">
-        <v>30253549.75</v>
+        <v>40769312.22</v>
       </c>
       <c r="O70" s="1">
-        <v>0.94</v>
+        <v>1.2</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B71" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C71" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.0092</v>
+        <v>100.038</v>
       </c>
       <c r="E71" s="1">
         <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>2760.0</v>
+        <v>19000.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.0092</v>
+        <v>0.038</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M71" s="1">
-        <v>30002760.0</v>
+        <v>50019000.0</v>
       </c>
       <c r="N71" s="1">
-        <v>30179818.33</v>
+        <v>50930903.06</v>
       </c>
       <c r="O71" s="1">
-        <v>0.94</v>
+        <v>1.5</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B72" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C72" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.0322</v>
+        <v>100.0262</v>
       </c>
       <c r="E72" s="1">
         <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>12880.0</v>
+        <v>5240.0</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0322</v>
+        <v>0.0262</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M72" s="1">
-        <v>40012880.0</v>
+        <v>20005240.0</v>
       </c>
       <c r="N72" s="1">
-        <v>40716849.44</v>
+        <v>20403636.83</v>
       </c>
       <c r="O72" s="1">
-        <v>1.27</v>
+        <v>0.6</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B73" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C73" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0344</v>
+        <v>100.014</v>
       </c>
       <c r="E73" s="1">
         <v>100.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>17200.0</v>
+        <v>3500.0</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0344</v>
+        <v>0.014</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M73" s="1">
-        <v>50017200.0</v>
+        <v>25003500.0</v>
       </c>
       <c r="N73" s="1">
-        <v>50865518.33</v>
+        <v>25144997.22</v>
       </c>
       <c r="O73" s="1">
-        <v>1.58</v>
+        <v>0.74</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B74" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C74" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.0257</v>
+        <v>99.8433</v>
       </c>
       <c r="E74" s="1">
-        <v>100.0</v>
+        <v>99.65384132</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>20000000.0</v>
+        <v>24913460.33</v>
       </c>
       <c r="I74" s="1">
-        <v>5140.0</v>
+        <v>47364.67</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0257</v>
+        <v>0.19011678575603</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>191</v>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>20005140.0</v>
+        <v>24960825.0</v>
       </c>
       <c r="N74" s="1">
-        <v>20378405.72</v>
+        <v>24960825.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.63</v>
+        <v>0.74</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>192</v>
       </c>
       <c r="B75" t="s">
         <v>193</v>
       </c>
       <c r="C75" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.0078</v>
+        <v>100.0197</v>
       </c>
       <c r="E75" s="1">
         <v>100.0</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I75" s="1">
-        <v>1950.0</v>
+        <v>5910.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.0078</v>
+        <v>0.0197</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" t="s">
         <v>194</v>
       </c>
       <c r="M75" s="1">
-        <v>25001950.0</v>
+        <v>30005910.0</v>
       </c>
       <c r="N75" s="1">
-        <v>25113595.83</v>
+        <v>30582199.58</v>
       </c>
       <c r="O75" s="1">
-        <v>0.78</v>
+        <v>0.9</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>195</v>
       </c>
       <c r="B76" t="s">
         <v>196</v>
       </c>
       <c r="C76" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.7266</v>
+        <v>100.018</v>
       </c>
       <c r="E76" s="1">
-        <v>99.65384132</v>
+        <v>100.0</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>24913460.33</v>
+        <v>20000000.0</v>
       </c>
       <c r="I76" s="1">
-        <v>18189.67</v>
+        <v>3600.0</v>
       </c>
       <c r="J76" s="1">
-        <v>0.073011415351631</v>
+        <v>0.018</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>0.0</v>
+      <c r="L76" t="s">
+        <v>197</v>
       </c>
       <c r="M76" s="1">
-        <v>24931650.0</v>
+        <v>20003600.0</v>
       </c>
       <c r="N76" s="1">
-        <v>24931650.0</v>
+        <v>20421912.33</v>
       </c>
       <c r="O76" s="1">
-        <v>0.78</v>
+        <v>0.6</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B77" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C77" s="1">
-        <v>30000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0272</v>
+        <v>100.0104</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>100.00013333</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>30000000.0</v>
+        <v>21000028.0</v>
       </c>
       <c r="I77" s="1">
-        <v>8160.0</v>
+        <v>2156.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0272</v>
+        <v>0.010266652977796</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M77" s="1">
-        <v>30008160.0</v>
+        <v>21002184.0</v>
       </c>
       <c r="N77" s="1">
-        <v>30546415.5</v>
+        <v>21479340.81</v>
       </c>
       <c r="O77" s="1">
-        <v>0.95</v>
+        <v>0.63</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B78" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C78" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0242</v>
+        <v>100.0034</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>4840.0</v>
+        <v>340.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0242</v>
+        <v>0.0034</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M78" s="1">
-        <v>20004840.0</v>
+        <v>10000340.0</v>
       </c>
       <c r="N78" s="1">
-        <v>20397982.0</v>
+        <v>10065152.75</v>
       </c>
       <c r="O78" s="1">
-        <v>0.64</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B79" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C79" s="1">
-        <v>21000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.02</v>
+        <v>100.0134</v>
       </c>
       <c r="E79" s="1">
-        <v>100.00013333</v>
+        <v>99.9897</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>21000028.0</v>
+        <v>9998970.0</v>
       </c>
       <c r="I79" s="1">
-        <v>4172.0</v>
+        <v>2370.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.019866640177813</v>
+        <v>0.023702441351459</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M79" s="1">
-        <v>21004200.0</v>
+        <v>10001340.0</v>
       </c>
       <c r="N79" s="1">
-        <v>21454675.2</v>
+        <v>10222198.33</v>
       </c>
       <c r="O79" s="1">
-        <v>0.67</v>
+        <v>0.3</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C80" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9972</v>
+        <v>100.004</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-280.0</v>
+        <v>1000.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.0028</v>
+        <v>0.004</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="M80" s="1">
-        <v>9999720.0</v>
+        <v>25001000.0</v>
       </c>
       <c r="N80" s="1">
-        <v>10051920.08</v>
+        <v>25161451.67</v>
       </c>
       <c r="O80" s="1">
-        <v>0.31</v>
+        <v>0.74</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B81" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C81" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0216</v>
+        <v>100.0506</v>
       </c>
       <c r="E81" s="1">
-        <v>99.9897</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>9998970.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>3190.0</v>
+        <v>10120.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.031903286038462</v>
+        <v>0.0506</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M81" s="1">
-        <v>10002160.0</v>
+        <v>20010120.0</v>
       </c>
       <c r="N81" s="1">
-        <v>10210373.33</v>
+        <v>20296260.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.32</v>
+        <v>0.6</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B82" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C82" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0105</v>
+        <v>99.9884</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>2625.0</v>
+        <v>-2320.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0105</v>
+        <v>-0.0116</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M82" s="1">
-        <v>25002625.0</v>
+        <v>19997680.0</v>
       </c>
       <c r="N82" s="1">
-        <v>25131541.53</v>
+        <v>20011623.72</v>
       </c>
       <c r="O82" s="1">
-        <v>0.78</v>
+        <v>0.59</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B83" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C83" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0511</v>
+        <v>99.9395</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>98.27945433</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>20000000.0</v>
+        <v>14741918.15</v>
       </c>
       <c r="I83" s="1">
-        <v>10220.0</v>
+        <v>249006.85</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0511</v>
+        <v>1.6891075331333</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>217</v>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>20010220.0</v>
+        <v>14990925.0</v>
       </c>
       <c r="N83" s="1">
-        <v>20271098.22</v>
+        <v>14990925.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.63</v>
+        <v>0.44</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>218</v>
       </c>
       <c r="B84" t="s">
         <v>219</v>
       </c>
       <c r="C84" s="1">
-        <v>15000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.8268</v>
+        <v>99.9477</v>
       </c>
       <c r="E84" s="1">
-        <v>98.27945433</v>
+        <v>99.12450762</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>14741918.15</v>
+        <v>28746107.21</v>
       </c>
       <c r="I84" s="1">
-        <v>232101.85</v>
+        <v>238725.79</v>
       </c>
       <c r="J84" s="1">
-        <v>1.5744345317777</v>
+        <v>0.83046301976135</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>14974020.0</v>
+        <v>28984833.0</v>
       </c>
       <c r="N84" s="1">
-        <v>14974020.0</v>
+        <v>28984833.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.47</v>
+        <v>0.85</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>220</v>
       </c>
       <c r="B85" t="s">
         <v>221</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0046</v>
+        <v>99.6996</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>99.467847</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>20000000.0</v>
+        <v>14920177.05</v>
       </c>
       <c r="I85" s="1">
-        <v>920.0</v>
+        <v>34762.95</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0046</v>
+        <v>0.23299287859322</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>222</v>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>20000920.0</v>
+        <v>14954940.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20199778.78</v>
+        <v>14954940.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.63</v>
+        <v>0.44</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>222</v>
+      </c>
+      <c r="B86" t="s">
         <v>223</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>29000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.8296</v>
+        <v>99.8538</v>
       </c>
       <c r="E86" s="1">
-        <v>99.12450762</v>
+        <v>99.83693302</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>28746107.21</v>
+        <v>47921727.85</v>
       </c>
       <c r="I86" s="1">
-        <v>204476.79</v>
+        <v>8096.15</v>
       </c>
       <c r="J86" s="1">
-        <v>0.71131993109964</v>
+        <v>0.01689452856404</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>28950584.0</v>
+        <v>47929824.0</v>
       </c>
       <c r="N86" s="1">
-        <v>28950584.0</v>
+        <v>47929824.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.9</v>
+        <v>1.41</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>224</v>
+      </c>
+      <c r="B87" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C87" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.5776</v>
+        <v>97.7554</v>
       </c>
       <c r="E87" s="1">
-        <v>99.467847</v>
+        <v>97.7176416</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14920177.05</v>
+        <v>14657646.24</v>
       </c>
       <c r="I87" s="1">
-        <v>16462.95</v>
+        <v>5663.76</v>
       </c>
       <c r="J87" s="1">
-        <v>0.11034017857047</v>
+        <v>0.038640310369504</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>14936640.0</v>
+        <v>14663310.0</v>
       </c>
       <c r="N87" s="1">
-        <v>14936640.0</v>
+        <v>14663310.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>226</v>
+      </c>
+      <c r="B88" t="s">
         <v>227</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.0119</v>
+      </c>
+      <c r="E88" s="1">
+        <v>99.996575</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>39998630.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>6130.0</v>
+      </c>
+      <c r="J88" s="1">
+        <v>0.015325524899228</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" t="s">
         <v>228</v>
       </c>
-      <c r="C88" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>14992275.0</v>
+        <v>40004760.0</v>
       </c>
       <c r="N88" s="1">
-        <v>14992275.0</v>
+        <v>40913553.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.47</v>
+        <v>1.21</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>229</v>
       </c>
       <c r="B89" t="s">
         <v>230</v>
       </c>
       <c r="C89" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.9395</v>
+        <v>100.0004</v>
       </c>
       <c r="E89" s="1">
-        <v>98.92055693</v>
+        <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>14838083.54</v>
+        <v>30000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>152841.46</v>
+        <v>120.0</v>
       </c>
       <c r="J89" s="1">
-        <v>1.0300619995027</v>
+        <v>0.0004</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89">
-        <v>0.0</v>
+      <c r="L89" t="s">
+        <v>231</v>
       </c>
       <c r="M89" s="1">
-        <v>14990925.0</v>
+        <v>30000120.0</v>
       </c>
       <c r="N89" s="1">
-        <v>14990925.0</v>
+        <v>30088765.92</v>
       </c>
       <c r="O89" s="1">
-        <v>0.47</v>
+        <v>0.89</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B90" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C90" s="1">
-        <v>40000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0232</v>
+        <v>100.0044</v>
       </c>
       <c r="E90" s="1">
-        <v>99.996575</v>
+        <v>100.00105</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>39998630.0</v>
+        <v>32000336.0</v>
       </c>
       <c r="I90" s="1">
-        <v>10650.0</v>
+        <v>1072.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.026625911937484</v>
+        <v>0.0033499648253693</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M90" s="1">
-        <v>40009280.0</v>
+        <v>32001408.0</v>
       </c>
       <c r="N90" s="1">
-        <v>40867255.33</v>
+        <v>32757758.58</v>
       </c>
       <c r="O90" s="1">
-        <v>1.27</v>
+        <v>0.97</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B91" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C91" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9885</v>
+        <v>100.0374</v>
       </c>
       <c r="E91" s="1">
         <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-3450.0</v>
+        <v>13090.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.0115</v>
+        <v>0.0374</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="M91" s="1">
-        <v>29996550.0</v>
+        <v>35013090.0</v>
       </c>
       <c r="N91" s="1">
-        <v>30047454.0</v>
+        <v>35602206.11</v>
       </c>
       <c r="O91" s="1">
-        <v>0.94</v>
+        <v>1.05</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B92" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C92" s="1">
-        <v>32000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0172</v>
+        <v>100.0204</v>
       </c>
       <c r="E92" s="1">
-        <v>100.00105</v>
+        <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>32000336.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>5168.0</v>
+        <v>6120.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.016149830426781</v>
+        <v>0.0204</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="M92" s="1">
-        <v>32005504.0</v>
+        <v>30006120.0</v>
       </c>
       <c r="N92" s="1">
-        <v>32721162.67</v>
+        <v>30259181.83</v>
       </c>
       <c r="O92" s="1">
-        <v>1.02</v>
+        <v>0.89</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B93" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C93" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0494</v>
+        <v>100.0253</v>
       </c>
       <c r="E93" s="1">
         <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>17290.0</v>
+        <v>7590.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0494</v>
+        <v>0.0253</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="M93" s="1">
-        <v>35017290.0</v>
+        <v>30007590.0</v>
       </c>
       <c r="N93" s="1">
-        <v>35561944.25</v>
+        <v>30300397.92</v>
       </c>
       <c r="O93" s="1">
-        <v>1.11</v>
+        <v>0.89</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B94" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C94" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0241</v>
+        <v>99.7317</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>99.47526793</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>30000000.0</v>
+        <v>14921290.19</v>
       </c>
       <c r="I94" s="1">
-        <v>7230.0</v>
+        <v>38464.81</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0241</v>
+        <v>0.25778474589133</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>245</v>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>30007230.0</v>
+        <v>14959755.0</v>
       </c>
       <c r="N94" s="1">
-        <v>30223231.5</v>
+        <v>14959755.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.94</v>
+        <v>0.44</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>246</v>
       </c>
       <c r="B95" t="s">
         <v>247</v>
       </c>
       <c r="C95" s="1">
-        <v>30000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0294</v>
+        <v>99.8672</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>98.9818405</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>30000000.0</v>
+        <v>79185472.4</v>
       </c>
       <c r="I95" s="1">
-        <v>8820.0</v>
+        <v>708287.6</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0294</v>
+        <v>0.89446659662789</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95" t="s">
-        <v>248</v>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>30008820.0</v>
+        <v>79893760.0</v>
       </c>
       <c r="N95" s="1">
-        <v>30263700.0</v>
+        <v>79893760.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.94</v>
+        <v>2.36</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>248</v>
+      </c>
+      <c r="B96" t="s">
         <v>249</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.6192</v>
+        <v>99.5191</v>
       </c>
       <c r="E96" s="1">
-        <v>99.47526793</v>
+        <v>99.48082066</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>14921290.19</v>
+        <v>34818287.23</v>
       </c>
       <c r="I96" s="1">
-        <v>21589.81</v>
+        <v>13397.77</v>
       </c>
       <c r="J96" s="1">
-        <v>0.14469130835931</v>
+        <v>0.038479118491665</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>14942880.0</v>
+        <v>34831685.0</v>
       </c>
       <c r="N96" s="1">
-        <v>14942880.0</v>
+        <v>34831685.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>1.03</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>250</v>
+      </c>
+      <c r="B97" t="s">
         <v>251</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.9431</v>
+        <v>99.825</v>
       </c>
       <c r="E97" s="1">
-        <v>98.2467</v>
+        <v>99.2884329</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>4912335.0</v>
+        <v>19857686.58</v>
       </c>
       <c r="I97" s="1">
-        <v>84820.0</v>
+        <v>107313.42</v>
       </c>
       <c r="J97" s="1">
-        <v>1.726673771231</v>
+        <v>0.54041249753676</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>4997155.0</v>
+        <v>19965000.0</v>
       </c>
       <c r="N97" s="1">
-        <v>4997155.0</v>
+        <v>19965000.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.16</v>
+        <v>0.59</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>252</v>
+      </c>
+      <c r="B98" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="C98" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.7541</v>
+        <v>100.0388</v>
       </c>
       <c r="E98" s="1">
-        <v>97.61480927</v>
+        <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>29284442.78</v>
+        <v>30000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>641787.22</v>
+        <v>11640.0</v>
       </c>
       <c r="J98" s="1">
-        <v>2.191563707807</v>
+        <v>0.0388</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98">
-        <v>0.0</v>
+      <c r="L98" t="s">
+        <v>254</v>
       </c>
       <c r="M98" s="1">
-        <v>29926230.0</v>
+        <v>30011640.0</v>
       </c>
       <c r="N98" s="1">
-        <v>29926230.0</v>
+        <v>30541207.92</v>
       </c>
       <c r="O98" s="1">
-        <v>0.93</v>
+        <v>0.9</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>255</v>
       </c>
       <c r="B99" t="s">
         <v>256</v>
       </c>
       <c r="C99" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.9245</v>
+        <v>99.5465</v>
       </c>
       <c r="E99" s="1">
-        <v>99.28424334</v>
+        <v>99.48840848</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>34749485.17</v>
+        <v>24872102.12</v>
       </c>
       <c r="I99" s="1">
-        <v>224089.83</v>
+        <v>14522.88</v>
       </c>
       <c r="J99" s="1">
-        <v>0.64487237409048</v>
+        <v>0.058390239513861</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>34973575.0</v>
+        <v>24886625.0</v>
       </c>
       <c r="N99" s="1">
-        <v>34973575.0</v>
+        <v>24886625.0</v>
       </c>
       <c r="O99" s="1">
-        <v>1.09</v>
+        <v>0.73</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>257</v>
       </c>
       <c r="B100" t="s">
         <v>258</v>
       </c>
       <c r="C100" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.7082</v>
+        <v>100.0204</v>
       </c>
       <c r="E100" s="1">
-        <v>99.2884329</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>19857686.58</v>
+        <v>30000000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>83953.42</v>
+        <v>6120.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.42277543087298</v>
+        <v>0.0204</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100">
-        <v>0.0</v>
+      <c r="L100" t="s">
+        <v>259</v>
       </c>
       <c r="M100" s="1">
-        <v>19941640.0</v>
+        <v>30006120.0</v>
       </c>
       <c r="N100" s="1">
-        <v>19941640.0</v>
+        <v>30097321.25</v>
       </c>
       <c r="O100" s="1">
-        <v>0.62</v>
+        <v>0.89</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B101" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0419</v>
+        <v>100.0138</v>
       </c>
       <c r="E101" s="1">
         <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>12570.0</v>
+        <v>4140.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0419</v>
+        <v>0.0138</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M101" s="1">
-        <v>30012570.0</v>
+        <v>30004140.0</v>
       </c>
       <c r="N101" s="1">
-        <v>30504489.75</v>
+        <v>30661872.17</v>
       </c>
       <c r="O101" s="1">
-        <v>0.95</v>
+        <v>0.9</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B102" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C102" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.9479</v>
+        <v>100.027</v>
       </c>
       <c r="E102" s="1">
-        <v>99.47378368</v>
+        <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>24868445.92</v>
+        <v>20000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>118529.08</v>
+        <v>5400.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.47662439535345</v>
+        <v>0.027</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102">
-        <v>0.0</v>
+      <c r="L102" t="s">
+        <v>265</v>
       </c>
       <c r="M102" s="1">
-        <v>24986975.0</v>
+        <v>20005400.0</v>
       </c>
       <c r="N102" s="1">
-        <v>24986975.0</v>
+        <v>20394421.11</v>
       </c>
       <c r="O102" s="1">
-        <v>0.78</v>
+        <v>0.6</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B103" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C103" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0142</v>
+        <v>99.9962</v>
       </c>
       <c r="E103" s="1">
         <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>4260.0</v>
+        <v>-570.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0142</v>
+        <v>-0.0038</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="M103" s="1">
-        <v>30004260.0</v>
+        <v>14999430.0</v>
       </c>
       <c r="N103" s="1">
-        <v>30058219.33</v>
+        <v>15022622.71</v>
       </c>
       <c r="O103" s="1">
-        <v>0.94</v>
+        <v>0.44</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B104" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0217</v>
+        <v>100.0091</v>
       </c>
       <c r="E104" s="1">
         <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>6510.0</v>
+        <v>910.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0217</v>
+        <v>0.0091</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M104" s="1">
-        <v>30006510.0</v>
+        <v>10000910.0</v>
       </c>
       <c r="N104" s="1">
-        <v>30626708.75</v>
+        <v>10015816.25</v>
       </c>
       <c r="O104" s="1">
-        <v>0.95</v>
+        <v>0.3</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B105" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C105" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0325</v>
+        <v>99.7459</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>99.47403105</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>20000000.0</v>
+        <v>19894806.21</v>
       </c>
       <c r="I105" s="1">
-        <v>6500.0</v>
+        <v>54373.79</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0325</v>
+        <v>0.27330645710271</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>272</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>20006500.0</v>
+        <v>19949180.0</v>
       </c>
       <c r="N105" s="1">
-        <v>20370484.0</v>
+        <v>19949180.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B106" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C106" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.9881</v>
+        <v>99.8648</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>99.8365454</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>15000000.0</v>
+        <v>9983654.54</v>
       </c>
       <c r="I106" s="1">
-        <v>-1785.0</v>
+        <v>2825.46</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.0119</v>
+        <v>0.028300859055966</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>275</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>14998215.0</v>
+        <v>9986480.0</v>
       </c>
       <c r="N106" s="1">
-        <v>15002848.13</v>
+        <v>9986480.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>276</v>
       </c>
       <c r="B107" t="s">
         <v>277</v>
       </c>
       <c r="C107" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.9975</v>
+        <v>99.9149</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>99.829956</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>10000000.0</v>
+        <v>9982995.6</v>
       </c>
       <c r="I107" s="1">
-        <v>-250.0</v>
+        <v>8494.4</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.0025</v>
+        <v>0.085088688208978</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>278</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>9999750.0</v>
+        <v>9991490.0</v>
       </c>
       <c r="N107" s="1">
-        <v>10002727.64</v>
+        <v>9991490.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>278</v>
+      </c>
+      <c r="B108" t="s">
         <v>279</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.6271</v>
+        <v>99.8717</v>
       </c>
       <c r="E108" s="1">
-        <v>99.47403105</v>
+        <v>99.82918118</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>19894806.21</v>
+        <v>39931672.47</v>
       </c>
       <c r="I108" s="1">
-        <v>30613.79</v>
+        <v>17007.53</v>
       </c>
       <c r="J108" s="1">
-        <v>0.15387830208978</v>
+        <v>0.042591579435541</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>19925420.0</v>
+        <v>39948680.0</v>
       </c>
       <c r="N108" s="1">
-        <v>19925420.0</v>
+        <v>39948680.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.62</v>
+        <v>1.18</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>280</v>
+      </c>
+      <c r="B109" t="s">
         <v>281</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.9634</v>
+        <v>99.8529</v>
       </c>
       <c r="E109" s="1">
-        <v>99.806597</v>
+        <v>99.6399262</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>9980659.7</v>
+        <v>19927985.24</v>
       </c>
       <c r="I109" s="1">
-        <v>15680.3</v>
+        <v>42594.76</v>
       </c>
       <c r="J109" s="1">
-        <v>0.15710684935987</v>
+        <v>0.21374343410543</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>9996340.0</v>
+        <v>19970580.0</v>
       </c>
       <c r="N109" s="1">
-        <v>9996340.0</v>
+        <v>19970580.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.31</v>
+        <v>0.59</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>282</v>
+      </c>
+      <c r="B110" t="s">
         <v>283</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.9207</v>
+        <v>99.6565</v>
       </c>
       <c r="E110" s="1">
-        <v>99.81091378</v>
+        <v>99.47155735</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>39924365.51</v>
+        <v>19894311.47</v>
       </c>
       <c r="I110" s="1">
-        <v>43914.49</v>
+        <v>36988.53</v>
       </c>
       <c r="J110" s="1">
-        <v>0.10999420889732</v>
+        <v>0.18592515783106</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>39968280.0</v>
+        <v>19931300.0</v>
       </c>
       <c r="N110" s="1">
-        <v>39968280.0</v>
+        <v>19931300.0</v>
       </c>
       <c r="O110" s="1">
-        <v>1.24</v>
+        <v>0.59</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>284</v>
+      </c>
+      <c r="B111" t="s">
         <v>285</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.7352</v>
+        <v>99.9527</v>
       </c>
       <c r="E111" s="1">
-        <v>99.6399262</v>
+        <v>99.836158</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>19927985.24</v>
+        <v>29950847.4</v>
       </c>
       <c r="I111" s="1">
-        <v>19054.76</v>
+        <v>34962.6</v>
       </c>
       <c r="J111" s="1">
-        <v>0.095618095710713</v>
+        <v>0.11673325810474</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>19947040.0</v>
+        <v>29985810.0</v>
       </c>
       <c r="N111" s="1">
-        <v>19947040.0</v>
+        <v>29985810.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>286</v>
+      </c>
+      <c r="B112" t="s">
         <v>287</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.5371</v>
+        <v>98.4655</v>
       </c>
       <c r="E112" s="1">
-        <v>99.47155735</v>
+        <v>97.8384763</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>19894311.47</v>
+        <v>9783847.63</v>
       </c>
       <c r="I112" s="1">
-        <v>13108.53</v>
+        <v>62702.37</v>
       </c>
       <c r="J112" s="1">
-        <v>0.065890845329165</v>
+        <v>0.64087639516929</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>19907420.0</v>
+        <v>9846550.0</v>
       </c>
       <c r="N112" s="1">
-        <v>19907420.0</v>
+        <v>9846550.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>288</v>
+      </c>
+      <c r="B113" t="s">
         <v>289</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>30000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.8344</v>
+        <v>99.9178</v>
       </c>
       <c r="E113" s="1">
-        <v>99.836158</v>
+        <v>99.81992211</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>29950847.4</v>
+        <v>17967585.98</v>
       </c>
       <c r="I113" s="1">
-        <v>-527.4</v>
+        <v>17618.02</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.0017608850693153</v>
+        <v>0.098054463296354</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>29950320.0</v>
+        <v>17985204.0</v>
       </c>
       <c r="N113" s="1">
-        <v>29950320.0</v>
+        <v>17985204.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.93</v>
+        <v>0.53</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>290</v>
+      </c>
+      <c r="B114" t="s">
         <v>291</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.0128</v>
+      </c>
+      <c r="E114" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>2560.0</v>
+      </c>
+      <c r="J114" s="1">
+        <v>0.0128</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" t="s">
         <v>292</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>24989625.0</v>
+        <v>20002560.0</v>
       </c>
       <c r="N114" s="1">
-        <v>24989625.0</v>
+        <v>20007609.11</v>
       </c>
       <c r="O114" s="1">
-        <v>0.78</v>
+        <v>0.59</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>293</v>
       </c>
       <c r="B115" t="s">
         <v>294</v>
       </c>
       <c r="C115" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.3374</v>
+        <v>99.987</v>
       </c>
       <c r="E115" s="1">
-        <v>97.8384763</v>
+        <v>99.24</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>9783847.63</v>
+        <v>9924000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>49892.37</v>
+        <v>74700.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.50994631035561</v>
+        <v>0.75272067714631</v>
       </c>
       <c r="K115">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.23</v>
+      </c>
+      <c r="L115" t="s">
+        <v>295</v>
       </c>
       <c r="M115" s="1">
-        <v>9833740.0</v>
+        <v>9998700.0</v>
       </c>
       <c r="N115" s="1">
-        <v>9833740.0</v>
+        <v>10121302.74</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B116" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C116" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.9824</v>
+        <v>98.474</v>
       </c>
       <c r="E116" s="1">
-        <v>99.83192187</v>
+        <v>98.33</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>14974788.28</v>
+        <v>3933200.0</v>
       </c>
       <c r="I116" s="1">
-        <v>22571.72</v>
+        <v>5760.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.15073147999125</v>
+        <v>0.14644564222516</v>
       </c>
       <c r="K116">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.05</v>
+      </c>
+      <c r="L116" t="s">
+        <v>298</v>
       </c>
       <c r="M116" s="1">
-        <v>14997360.0</v>
+        <v>3938960.0</v>
       </c>
       <c r="N116" s="1">
-        <v>14997360.0</v>
+        <v>3941151.78</v>
       </c>
       <c r="O116" s="1">
-        <v>0.47</v>
+        <v>0.12</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B117" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C117" s="1">
-        <v>10000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.935</v>
+        <v>99.622</v>
       </c>
       <c r="E117" s="1">
-        <v>99.24</v>
+        <v>98.97545327</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>9924000.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I117" s="1">
-        <v>69500.0</v>
+        <v>138361.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.70032245062475</v>
+        <v>0.65323947262106</v>
       </c>
       <c r="K117">
-        <v>1.16</v>
+        <v>0.68</v>
       </c>
       <c r="L117" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="M117" s="1">
-        <v>9993500.0</v>
+        <v>21319108.0</v>
       </c>
       <c r="N117" s="1">
-        <v>10109253.42</v>
+        <v>21463924.44</v>
       </c>
       <c r="O117" s="1">
-        <v>0.31</v>
+        <v>0.63</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B118" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C118" s="1">
-        <v>4000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.368</v>
+        <v>99.575</v>
       </c>
       <c r="E118" s="1">
-        <v>98.33</v>
+        <v>99.163675</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3933200.0</v>
+        <v>19832735.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1520.0</v>
+        <v>82265.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.038645377809417</v>
+        <v>0.41479402613911</v>
       </c>
       <c r="K118">
-        <v>0.03</v>
+        <v>0.53</v>
       </c>
       <c r="L118" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="M118" s="1">
-        <v>3934720.0</v>
+        <v>19915000.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3935815.89</v>
+        <v>20021849.32</v>
       </c>
       <c r="O118" s="1">
-        <v>0.12</v>
+        <v>0.59</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B119" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C119" s="1">
-        <v>21400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.552</v>
+        <v>100.746</v>
       </c>
       <c r="E119" s="1">
-        <v>98.97545327</v>
+        <v>100.747</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>21180747.0</v>
+        <v>30224100.0</v>
       </c>
       <c r="I119" s="1">
-        <v>123381.0</v>
+        <v>-300.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.58251486597711</v>
+        <v>-0.00099258538715793</v>
       </c>
       <c r="K119">
-        <v>0.62</v>
+        <v>0.83</v>
       </c>
       <c r="L119" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="M119" s="1">
-        <v>21304128.0</v>
+        <v>30223800.0</v>
       </c>
       <c r="N119" s="1">
-        <v>21437218.41</v>
+        <v>30472224.66</v>
       </c>
       <c r="O119" s="1">
-        <v>0.67</v>
+        <v>0.9</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B120" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.512</v>
+        <v>98.912</v>
       </c>
       <c r="E120" s="1">
-        <v>99.163675</v>
+        <v>98.63892667</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>19832735.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I120" s="1">
-        <v>69665.0</v>
+        <v>40961.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.35126269775702</v>
+        <v>0.27684134708414</v>
       </c>
       <c r="K120">
-        <v>0.49</v>
+        <v>0.06</v>
       </c>
       <c r="L120" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M120" s="1">
-        <v>19902400.0</v>
+        <v>14836800.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20001030.14</v>
+        <v>14845635.62</v>
       </c>
       <c r="O120" s="1">
-        <v>0.62</v>
+        <v>0.44</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B121" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C121" s="1">
-        <v>15000000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.818</v>
+        <v>100.205</v>
       </c>
       <c r="E121" s="1">
-        <v>98.63892667</v>
+        <v>100.64458779</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>14795839.0</v>
+        <v>26368882.0</v>
       </c>
       <c r="I121" s="1">
-        <v>26861.0</v>
+        <v>-115172.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.18154428417341</v>
+        <v>-0.43677240468519</v>
       </c>
       <c r="K121">
-        <v>0.05</v>
+        <v>3.1</v>
       </c>
       <c r="L121" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M121" s="1">
-        <v>14822700.0</v>
+        <v>26253710.0</v>
       </c>
       <c r="N121" s="1">
-        <v>14830508.22</v>
+        <v>27065551.1</v>
       </c>
       <c r="O121" s="1">
-        <v>0.46</v>
+        <v>0.8</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B122" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C122" s="1">
-        <v>26200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.279</v>
+        <v>99.915</v>
       </c>
       <c r="E122" s="1">
-        <v>100.64458779</v>
+        <v>99.14</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>26368882.0</v>
+        <v>4957000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-95784.0</v>
+        <v>38750.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.36324634468765</v>
+        <v>0.78172281621949</v>
       </c>
       <c r="K122">
-        <v>2.9</v>
+        <v>1.03</v>
       </c>
       <c r="L122" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="M122" s="1">
-        <v>26273098.0</v>
+        <v>4995750.0</v>
       </c>
       <c r="N122" s="1">
-        <v>27032898.0</v>
+        <v>5047068.49</v>
       </c>
       <c r="O122" s="1">
-        <v>0.84</v>
+        <v>0.15</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B123" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C123" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.849</v>
+        <v>99.871</v>
       </c>
       <c r="E123" s="1">
-        <v>99.14</v>
+        <v>98.3985</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>4957000.0</v>
+        <v>9839850.0</v>
       </c>
       <c r="I123" s="1">
-        <v>35450.0</v>
+        <v>147250.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.71515029251563</v>
+        <v>1.4964659014111</v>
       </c>
       <c r="K123">
-        <v>0.96</v>
+        <v>0.19</v>
       </c>
       <c r="L123" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="M123" s="1">
-        <v>4992450.0</v>
+        <v>9987100.0</v>
       </c>
       <c r="N123" s="1">
-        <v>5040686.3</v>
+        <v>10005839.73</v>
       </c>
       <c r="O123" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B124" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C124" s="1">
-        <v>10000000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D124" s="1">
         <v>99.762</v>
       </c>
       <c r="E124" s="1">
-        <v>98.3985</v>
+        <v>99.75</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9839850.0</v>
+        <v>10473750.0</v>
       </c>
       <c r="I124" s="1">
-        <v>136350.0</v>
+        <v>1260.0</v>
       </c>
       <c r="J124" s="1">
-        <v>1.3856918550588</v>
+        <v>0.01203007518797</v>
       </c>
       <c r="K124">
-        <v>0.18</v>
+        <v>0.81</v>
       </c>
       <c r="L124" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="M124" s="1">
-        <v>9976200.0</v>
+        <v>10475010.0</v>
       </c>
       <c r="N124" s="1">
-        <v>9993843.84</v>
+        <v>10559873.01</v>
       </c>
       <c r="O124" s="1">
         <v>0.31</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B125" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C125" s="1">
-        <v>46499000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.487</v>
+        <v>99.074</v>
       </c>
       <c r="E125" s="1">
-        <v>101.14901439</v>
+        <v>99.04783611</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>47033280.2</v>
+        <v>3094254.4</v>
       </c>
       <c r="I125" s="1">
-        <v>-307830.07</v>
+        <v>817.36</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.65449415539595</v>
+        <v>0.02641541044589</v>
       </c>
       <c r="K125">
-        <v>2.85</v>
+        <v>0.09</v>
       </c>
       <c r="L125" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M125" s="1">
-        <v>46725450.13</v>
+        <v>3095071.76</v>
       </c>
       <c r="N125" s="1">
-        <v>48050353.14</v>
+        <v>3097746.42</v>
       </c>
       <c r="O125" s="1">
-        <v>1.5</v>
+        <v>0.09</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B126" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C126" s="1">
-        <v>8800000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.142</v>
+        <v>100.391</v>
       </c>
       <c r="E126" s="1">
-        <v>98.743125</v>
+        <v>101.14901439</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>8689395.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I126" s="1">
-        <v>35101.0</v>
+        <v>-352469.11</v>
       </c>
       <c r="J126" s="1">
-        <v>0.40395217388552</v>
+        <v>-0.74940363185641</v>
       </c>
       <c r="K126">
-        <v>0.14</v>
+        <v>3.07</v>
       </c>
       <c r="L126" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="M126" s="1">
-        <v>8724496.0</v>
+        <v>46680811.09</v>
       </c>
       <c r="N126" s="1">
-        <v>8736912.44</v>
+        <v>48107629.72</v>
       </c>
       <c r="O126" s="1">
-        <v>0.27</v>
+        <v>1.42</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B127" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C127" s="1">
-        <v>9400000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.904</v>
+        <v>99.245</v>
       </c>
       <c r="E127" s="1">
-        <v>98.855</v>
+        <v>98.743125</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>9292370.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I127" s="1">
-        <v>4606.0</v>
+        <v>44165.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.049567548429518</v>
+        <v>0.50826323351626</v>
       </c>
       <c r="K127">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="L127" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="M127" s="1">
-        <v>9296976.0</v>
+        <v>8733560.0</v>
       </c>
       <c r="N127" s="1">
-        <v>9313876.68</v>
+        <v>8747181.92</v>
       </c>
       <c r="O127" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B128" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C128" s="1">
-        <v>31300000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.021</v>
+        <v>99.062</v>
       </c>
       <c r="E128" s="1">
-        <v>100.17175712</v>
+        <v>98.855</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>31353759.98</v>
+        <v>9292370.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-47186.98</v>
+        <v>19458.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.15049863247693</v>
+        <v>0.20939760254919</v>
       </c>
       <c r="K128">
-        <v>1.95</v>
+        <v>0.21</v>
       </c>
       <c r="L128" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="M128" s="1">
-        <v>31306573.0</v>
+        <v>9311828.0</v>
       </c>
       <c r="N128" s="1">
-        <v>31917566.15</v>
+        <v>9331947.86</v>
       </c>
       <c r="O128" s="1">
-        <v>0.99</v>
+        <v>0.28</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B129" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C129" s="1">
-        <v>1000000.0</v>
+        <v>31300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.271</v>
+        <v>100.023</v>
       </c>
       <c r="E129" s="1">
-        <v>98.02</v>
+        <v>100.17175712</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>980200.0</v>
+        <v>31353759.98</v>
       </c>
       <c r="I129" s="1">
-        <v>12510.0</v>
+        <v>-46560.98</v>
       </c>
       <c r="J129" s="1">
-        <v>1.2762701489492</v>
+        <v>-0.14850206172944</v>
       </c>
       <c r="K129">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>787.67</v>
+        <v>2.08</v>
+      </c>
+      <c r="L129" t="s">
+        <v>337</v>
       </c>
       <c r="M129" s="1">
-        <v>992710.0</v>
+        <v>31307199.0</v>
       </c>
       <c r="N129" s="1">
-        <v>993497.67</v>
+        <v>31958925.03</v>
       </c>
       <c r="O129" s="1">
-        <v>0.03</v>
+        <v>0.94</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B130" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C130" s="1">
-        <v>9088000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.242</v>
+        <v>99.375</v>
       </c>
       <c r="E130" s="1">
-        <v>98.65440383</v>
+        <v>98.02</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>8965712.22</v>
+        <v>980200.0</v>
       </c>
       <c r="I130" s="1">
-        <v>53400.74</v>
+        <v>13550.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.59561068534943</v>
+        <v>1.3823709447052</v>
       </c>
       <c r="K130">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.09</v>
+      </c>
+      <c r="L130">
+        <v>856.16</v>
       </c>
       <c r="M130" s="1">
-        <v>9019112.96</v>
+        <v>993750.0</v>
       </c>
       <c r="N130" s="1">
-        <v>9026271.32</v>
+        <v>994606.16</v>
       </c>
       <c r="O130" s="1">
-        <v>0.28</v>
+        <v>0.03</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B131" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C131" s="1">
-        <v>20000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.774</v>
+        <v>99.352</v>
       </c>
       <c r="E131" s="1">
-        <v>99.174455</v>
+        <v>98.65440383</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>19834891.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I131" s="1">
-        <v>119909.0</v>
+        <v>63397.54</v>
       </c>
       <c r="J131" s="1">
-        <v>0.60453571436314</v>
+        <v>0.7071110297136</v>
       </c>
       <c r="K131">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="L131" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="M131" s="1">
-        <v>19954800.0</v>
+        <v>9029109.76</v>
       </c>
       <c r="N131" s="1">
-        <v>19976991.78</v>
+        <v>9036890.58</v>
       </c>
       <c r="O131" s="1">
-        <v>0.62</v>
+        <v>0.27</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B132" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C132" s="1">
-        <v>22300000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.992</v>
+        <v>99.882</v>
       </c>
       <c r="E132" s="1">
-        <v>99.565</v>
+        <v>99.174455</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>22202995.0</v>
+        <v>19834891.0</v>
       </c>
       <c r="I132" s="1">
-        <v>95221.0</v>
+        <v>141509.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.42886556520866</v>
+        <v>0.71343472469801</v>
       </c>
       <c r="K132">
-        <v>0.74</v>
+        <v>0.12</v>
       </c>
       <c r="L132" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="M132" s="1">
-        <v>22298216.0</v>
+        <v>19976400.0</v>
       </c>
       <c r="N132" s="1">
-        <v>22464091.34</v>
+        <v>19999961.64</v>
       </c>
       <c r="O132" s="1">
-        <v>0.7</v>
+        <v>0.59</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B133" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C133" s="1">
         <v>16000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.886</v>
+        <v>100.0</v>
       </c>
       <c r="E133" s="1">
         <v>99.24125</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>15878600.0</v>
       </c>
       <c r="I133" s="1">
-        <v>103160.0</v>
+        <v>121400.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.64967944277203</v>
+        <v>0.76455103094731</v>
       </c>
       <c r="K133">
         <v>0.12</v>
       </c>
       <c r="L133" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="M133" s="1">
-        <v>15981760.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="N133" s="1">
-        <v>16000609.32</v>
+        <v>16019945.21</v>
       </c>
       <c r="O133" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B134" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C134" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.467</v>
+        <v>99.521</v>
       </c>
       <c r="E134" s="1">
         <v>99.37609756</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>4074420.0</v>
       </c>
       <c r="I134" s="1">
-        <v>3727.0</v>
+        <v>5941.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.091473142189563</v>
+        <v>0.1458121646762</v>
       </c>
       <c r="K134">
-        <v>0.52</v>
+        <v>0.57</v>
       </c>
       <c r="L134" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="M134" s="1">
-        <v>4078147.0</v>
+        <v>4080361.0</v>
       </c>
       <c r="N134" s="1">
-        <v>4099475.42</v>
+        <v>4103655.18</v>
       </c>
       <c r="O134" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B135" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C135" s="1">
         <v>12000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.676</v>
+        <v>100.647</v>
       </c>
       <c r="E135" s="1">
         <v>100.68475</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>12082170.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-1050.0</v>
+        <v>-4530.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.0086904918570091</v>
+        <v>-0.037493264868811</v>
       </c>
       <c r="K135">
-        <v>2.93</v>
+        <v>0.09</v>
       </c>
       <c r="L135" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="M135" s="1">
-        <v>12081120.0</v>
+        <v>12077640.0</v>
       </c>
       <c r="N135" s="1">
-        <v>12432243.29</v>
+        <v>12088489.32</v>
       </c>
       <c r="O135" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B136" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C136" s="1">
         <v>7800000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>101.292</v>
+        <v>101.19</v>
       </c>
       <c r="E136" s="1">
         <v>101.89661538</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>7947936.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-47160.0</v>
+        <v>-55116.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.59336159727507</v>
+        <v>-0.69346305757872</v>
       </c>
       <c r="K136">
-        <v>1.49</v>
+        <v>1.72</v>
       </c>
       <c r="L136" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="M136" s="1">
-        <v>7900776.0</v>
+        <v>7892820.0</v>
       </c>
       <c r="N136" s="1">
-        <v>8017028.05</v>
+        <v>8027236.44</v>
       </c>
       <c r="O136" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B137" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C137" s="1">
-        <v>15000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.727</v>
+        <v>99.761</v>
       </c>
       <c r="E137" s="1">
-        <v>99.71</v>
+        <v>99.71702006</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>14956500.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I137" s="1">
-        <v>2550.0</v>
+        <v>7674.5</v>
       </c>
       <c r="J137" s="1">
-        <v>0.017049443385819</v>
+        <v>0.044104750290507</v>
       </c>
       <c r="K137">
-        <v>0.96</v>
+        <v>1.04</v>
       </c>
       <c r="L137" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="M137" s="1">
-        <v>14959050.0</v>
+        <v>17408294.5</v>
       </c>
       <c r="N137" s="1">
-        <v>15102680.14</v>
+        <v>17589726.69</v>
       </c>
       <c r="O137" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B138">
         <v>2706544712</v>
       </c>
       <c r="C138" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.98284635</v>
+        <v>99.99130625</v>
       </c>
       <c r="E138" s="1">
         <v>0.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>0.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-3430.73</v>
+        <v>-1738.75</v>
       </c>
       <c r="J138" s="1">
         <v>0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="M138" s="1">
-        <v>-3430.73</v>
+        <v>-1738.75</v>
       </c>
       <c r="N138" s="1">
-        <v>-21818.18</v>
+        <v>-21806.75</v>
       </c>
       <c r="O138" s="1">
         <v>0.0</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B139">
         <v>2711869102</v>
       </c>
       <c r="C139" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.983556</v>
+        <v>99.99114027</v>
       </c>
       <c r="E139" s="1">
         <v>0.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>0.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-4933.2</v>
+        <v>-2657.92</v>
       </c>
       <c r="J139" s="1">
         <v>0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="M139" s="1">
-        <v>-4933.2</v>
+        <v>-2657.92</v>
       </c>
       <c r="N139" s="1">
-        <v>-27508.7</v>
+        <v>-27468.25</v>
       </c>
       <c r="O139" s="1">
         <v>0.0</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B140">
         <v>2715297022</v>
       </c>
       <c r="C140" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.9830446</v>
+        <v>99.9899882</v>
       </c>
       <c r="E140" s="1">
         <v>0.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>0.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-5086.62</v>
+        <v>-3003.54</v>
       </c>
       <c r="J140" s="1">
         <v>0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="M140" s="1">
-        <v>-5086.62</v>
+        <v>-3003.54</v>
       </c>
       <c r="N140" s="1">
-        <v>-25050.62</v>
+        <v>-24982.04</v>
       </c>
       <c r="O140" s="1">
         <v>0.0</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B141">
         <v>2760392012</v>
       </c>
       <c r="C141" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.05699</v>
+        <v>100.0462696</v>
       </c>
       <c r="E141" s="1">
         <v>0.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>0.0</v>
       </c>
       <c r="I141" s="1">
-        <v>2849.5</v>
+        <v>2313.48</v>
       </c>
       <c r="J141" s="1">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="M141" s="1">
-        <v>2849.5</v>
+        <v>2313.48</v>
       </c>
       <c r="N141" s="1">
-        <v>13116.16</v>
+        <v>13162.23</v>
       </c>
       <c r="O141" s="1">
         <v>0.0</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B142">
         <v>2763112602</v>
       </c>
       <c r="C142" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0551913</v>
+        <v>100.0449627</v>
       </c>
       <c r="E142" s="1">
         <v>0.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>0.0</v>
       </c>
       <c r="I142" s="1">
-        <v>5519.13</v>
+        <v>4496.27</v>
       </c>
       <c r="J142" s="1">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="M142" s="1">
-        <v>5519.13</v>
+        <v>4496.27</v>
       </c>
       <c r="N142" s="1">
-        <v>24886.05</v>
+        <v>24978.27</v>
       </c>
       <c r="O142" s="1">
         <v>0.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B143">
-        <v>2764514792</v>
+        <v>2767186152</v>
       </c>
       <c r="C143" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.001011</v>
+        <v>100.0479539</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>101.1</v>
+        <v>4795.39</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="M143" s="1">
-        <v>101.1</v>
+        <v>4795.39</v>
       </c>
       <c r="N143" s="1">
-        <v>15719.1</v>
+        <v>24294.87</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B144">
-        <v>2767186152</v>
+        <v>2767187812</v>
       </c>
       <c r="C144" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0579536</v>
+        <v>100.00767513</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>5795.36</v>
+        <v>1151.27</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="M144" s="1">
-        <v>5795.36</v>
+        <v>1151.27</v>
       </c>
       <c r="N144" s="1">
-        <v>24193.14</v>
+        <v>26547.14</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B145">
-        <v>2767187812</v>
+        <v>2773749642</v>
       </c>
       <c r="C145" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.01692393</v>
+        <v>100.03369335</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>2538.59</v>
+        <v>6738.67</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="M145" s="1">
-        <v>2538.59</v>
+        <v>6738.67</v>
       </c>
       <c r="N145" s="1">
-        <v>26508.59</v>
+        <v>30567.67</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B146">
-        <v>2773749642</v>
+        <v>2786857582</v>
       </c>
       <c r="C146" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0394654</v>
+        <v>100.0045111</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>7893.08</v>
+        <v>451.11</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="M146" s="1">
-        <v>7893.08</v>
+        <v>451.11</v>
       </c>
       <c r="N146" s="1">
-        <v>30344.47</v>
+        <v>12338.61</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B147">
-        <v>2786857582</v>
+        <v>2786869692</v>
       </c>
       <c r="C147" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0119865</v>
+        <v>100.0170748</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>1198.65</v>
+        <v>853.74</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="M147" s="1">
-        <v>1198.65</v>
+        <v>853.74</v>
       </c>
       <c r="N147" s="1">
-        <v>12323.63</v>
+        <v>7284.99</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B148">
-        <v>2786869692</v>
+        <v>2789264662</v>
       </c>
       <c r="C148" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.0247816</v>
+        <v>100.02661156</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>1239.08</v>
+        <v>6652.89</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="M148" s="1">
-        <v>1239.08</v>
+        <v>6652.89</v>
       </c>
       <c r="N148" s="1">
-        <v>7258.37</v>
+        <v>42888.72</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B149">
-        <v>2789264662</v>
+        <v>2789797962</v>
       </c>
       <c r="C149" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.03535904</v>
+        <v>100.06391913</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>8839.76</v>
+        <v>25567.65</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="M149" s="1">
-        <v>8839.76</v>
+        <v>25567.65</v>
       </c>
       <c r="N149" s="1">
-        <v>42724.76</v>
+        <v>93663.65</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B150">
-        <v>2789797962</v>
+        <v>2792185442</v>
       </c>
       <c r="C150" s="1">
-        <v>40000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0734504</v>
+        <v>100.06350689</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>29380.16</v>
+        <v>22227.41</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="M150" s="1">
-        <v>29380.16</v>
+        <v>22227.41</v>
       </c>
       <c r="N150" s="1">
-        <v>93013.49</v>
+        <v>78250.06</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B151">
-        <v>2792185442</v>
+        <v>2796875442</v>
       </c>
       <c r="C151" s="1">
-        <v>35000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.072491</v>
+        <v>100.05437419</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>25371.85</v>
+        <v>12451.69</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="M151" s="1">
-        <v>25371.85</v>
+        <v>12451.69</v>
       </c>
       <c r="N151" s="1">
-        <v>77653.69</v>
+        <v>47547.21</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B152">
-        <v>2796875442</v>
+        <v>2798428082</v>
       </c>
       <c r="C152" s="1">
-        <v>22900000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.06363127</v>
+        <v>100.02775238</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>14571.56</v>
+        <v>1748.4</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M152" s="1">
-        <v>14571.56</v>
+        <v>1748.4</v>
       </c>
       <c r="N152" s="1">
-        <v>47248.71</v>
+        <v>10618.5</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B153">
-        <v>2798428082</v>
+        <v>2798445762</v>
       </c>
       <c r="C153" s="1">
-        <v>6300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.03687889</v>
+        <v>100.0143328</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>2323.37</v>
+        <v>1433.28</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="M153" s="1">
-        <v>2323.37</v>
+        <v>1433.28</v>
       </c>
       <c r="N153" s="1">
-        <v>10577.39</v>
+        <v>14757.39</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B154">
-        <v>2798445762</v>
+        <v>2798594412</v>
       </c>
       <c r="C154" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.023167</v>
+        <v>100.07803927</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>2316.7</v>
+        <v>11705.89</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="M154" s="1">
-        <v>2316.7</v>
+        <v>11705.89</v>
       </c>
       <c r="N154" s="1">
-        <v>14712.48</v>
+        <v>33556.48</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B155">
-        <v>2798594412</v>
+        <v>2813842972</v>
       </c>
       <c r="C155" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0868508</v>
+        <v>100.05561187</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>13027.62</v>
+        <v>8341.78</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="M155" s="1">
-        <v>13027.62</v>
+        <v>8341.78</v>
       </c>
       <c r="N155" s="1">
-        <v>33230.74</v>
+        <v>23386.12</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B156">
-        <v>2813842972</v>
+        <v>2843423492</v>
       </c>
       <c r="C156" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.06129993</v>
+        <v>100.00176467</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>9194.99</v>
+        <v>105.88</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="M156" s="1">
-        <v>9194.99</v>
+        <v>105.88</v>
       </c>
       <c r="N156" s="1">
-        <v>23069.99</v>
+        <v>5264.83</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B157">
-        <v>2843423492</v>
+        <v>2862709242</v>
       </c>
       <c r="C157" s="1">
-        <v>6000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0092615</v>
+        <v>100.05225656</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>555.69</v>
+        <v>6532.07</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="M157" s="1">
-        <v>555.69</v>
+        <v>6532.07</v>
       </c>
       <c r="N157" s="1">
-        <v>5260.19</v>
+        <v>13129.3</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B158">
-        <v>2861772482</v>
+        <v>2863881832</v>
       </c>
       <c r="C158" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.00180533</v>
+        <v>100.0569731</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>270.8</v>
+        <v>17091.93</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="M158" s="1">
-        <v>270.8</v>
+        <v>17091.93</v>
       </c>
       <c r="N158" s="1">
-        <v>4069.8</v>
+        <v>33816.43</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B159">
-        <v>2862709242</v>
+        <v>2863985832</v>
       </c>
       <c r="C159" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0550876</v>
+        <v>100.00655016</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>6885.95</v>
+        <v>1637.54</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="M159" s="1">
-        <v>6885.95</v>
+        <v>1637.54</v>
       </c>
       <c r="N159" s="1">
-        <v>12820.81</v>
+        <v>11003.17</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B160">
-        <v>2863881832</v>
+        <v>2892744252</v>
       </c>
       <c r="C160" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.06016023</v>
+        <v>100.04994675</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>18048.07</v>
+        <v>9989.35</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="M160" s="1">
-        <v>18048.07</v>
+        <v>9989.35</v>
       </c>
       <c r="N160" s="1">
-        <v>33074.99</v>
+        <v>17292.46</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B161">
-        <v>2863985832</v>
+        <v>2892982772</v>
       </c>
       <c r="C161" s="1">
-        <v>25000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.010192</v>
+        <v>100.01002516</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>2548.0</v>
+        <v>621.56</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="M161" s="1">
-        <v>2548.0</v>
+        <v>621.56</v>
       </c>
       <c r="N161" s="1">
-        <v>10913.0</v>
+        <v>2041.98</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B162">
-        <v>2892744252</v>
+        <v>2905161052</v>
       </c>
       <c r="C162" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0517681</v>
+        <v>100.0292153</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>10353.62</v>
+        <v>5843.06</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="M162" s="1">
-        <v>10353.62</v>
+        <v>5843.06</v>
       </c>
       <c r="N162" s="1">
-        <v>16776.95</v>
+        <v>9859.06</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B163">
-        <v>2892982772</v>
+        <v>2922922502</v>
       </c>
       <c r="C163" s="1">
-        <v>6200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.01238419</v>
+        <v>100.0048854</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>767.82</v>
+        <v>488.54</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
-      <c r="L163" t="s">
-        <v>410</v>
+      <c r="L163">
+        <v>927.31</v>
       </c>
       <c r="M163" s="1">
-        <v>767.82</v>
+        <v>488.54</v>
       </c>
       <c r="N163" s="1">
-        <v>2006.27</v>
+        <v>1415.85</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B164">
-        <v>2905161052</v>
+        <v>2923119492</v>
       </c>
       <c r="C164" s="1">
-        <v>20000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.0295282</v>
+        <v>100.03609551</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>5905.64</v>
+        <v>2815.45</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="M164" s="1">
-        <v>5905.64</v>
+        <v>2815.45</v>
       </c>
       <c r="N164" s="1">
-        <v>9369.92</v>
+        <v>4435.03</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B165">
-        <v>2922922502</v>
+        <v>2926581072</v>
       </c>
       <c r="C165" s="1">
-        <v>10000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0059172</v>
+        <v>100.02439965</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>591.72</v>
+        <v>2217.44</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165">
-        <v>773.33</v>
+      <c r="L165" t="s">
+        <v>415</v>
       </c>
       <c r="M165" s="1">
-        <v>591.72</v>
+        <v>2217.44</v>
       </c>
       <c r="N165" s="1">
-        <v>1365.05</v>
+        <v>4330.23</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B166">
-        <v>2923119492</v>
+        <v>2926627552</v>
       </c>
       <c r="C166" s="1">
-        <v>7800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.03663115</v>
+        <v>100.0620075</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>2857.23</v>
+        <v>6200.75</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="M166" s="1">
-        <v>2857.23</v>
+        <v>6200.75</v>
       </c>
       <c r="N166" s="1">
-        <v>4238.09</v>
+        <v>9596.31</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B167">
-        <v>2926581072</v>
+        <v>2928710612</v>
       </c>
       <c r="C167" s="1">
-        <v>9088000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.0258914</v>
+        <v>100.00260055</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>2353.01</v>
+        <v>520.11</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="M167" s="1">
-        <v>2353.01</v>
+        <v>520.11</v>
       </c>
       <c r="N167" s="1">
-        <v>4155.21</v>
+        <v>2508.11</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B168">
-        <v>2926627552</v>
+        <v>2935596102</v>
       </c>
       <c r="C168" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.0645801</v>
+        <v>100.01025708</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>6458.01</v>
+        <v>5128.54</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="M168" s="1">
-        <v>6458.01</v>
+        <v>5128.54</v>
       </c>
       <c r="N168" s="1">
-        <v>9368.67</v>
+        <v>13243.68</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B169">
-        <v>2928710612</v>
+        <v>2935657812</v>
       </c>
       <c r="C169" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.00398745</v>
+        <v>100.06813863</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>797.49</v>
+        <v>20441.59</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="M169" s="1">
-        <v>797.49</v>
+        <v>20441.59</v>
       </c>
       <c r="N169" s="1">
-        <v>2450.66</v>
+        <v>30616.09</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B170">
-        <v>2935596102</v>
+        <v>2937267372</v>
       </c>
       <c r="C170" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.01222916</v>
+        <v>100.0241305</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>6114.58</v>
+        <v>2413.05</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="M170" s="1">
-        <v>6114.58</v>
+        <v>2413.05</v>
       </c>
       <c r="N170" s="1">
-        <v>12928.75</v>
+        <v>4394.72</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B171">
-        <v>2935657812</v>
+        <v>2943810772</v>
       </c>
       <c r="C171" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.07126107</v>
+        <v>100.0109185</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>21378.32</v>
+        <v>2183.7</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="M171" s="1">
-        <v>21378.32</v>
+        <v>2183.7</v>
       </c>
       <c r="N171" s="1">
-        <v>30014.32</v>
+        <v>3903.47</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B172">
-        <v>2937267372</v>
+        <v>2949187952</v>
       </c>
       <c r="C172" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0252639</v>
+        <v>100.0381966</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>2526.39</v>
+        <v>3819.66</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="M172" s="1">
-        <v>2526.39</v>
+        <v>3819.66</v>
       </c>
       <c r="N172" s="1">
-        <v>4190.14</v>
+        <v>5488.0</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B173">
-        <v>2943810772</v>
+        <v>2952571562</v>
       </c>
       <c r="C173" s="1">
-        <v>20000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.01082995</v>
+        <v>100.01271563</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>2165.99</v>
+        <v>813.8</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
-      <c r="L173" t="s">
-        <v>429</v>
+      <c r="L173">
+        <v>545.85</v>
       </c>
       <c r="M173" s="1">
-        <v>2165.99</v>
+        <v>813.8</v>
       </c>
       <c r="N173" s="1">
-        <v>3566.44</v>
+        <v>1359.65</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B174">
-        <v>2949187952</v>
+        <v>2957753962</v>
       </c>
       <c r="C174" s="1">
-        <v>10000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.0398361</v>
+        <v>100.01154091</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>3983.61</v>
+        <v>1015.6</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
-      <c r="L174" t="s">
-        <v>431</v>
+      <c r="L174">
+        <v>545.72</v>
       </c>
       <c r="M174" s="1">
-        <v>3983.61</v>
+        <v>1015.6</v>
       </c>
       <c r="N174" s="1">
-        <v>5354.94</v>
+        <v>1561.32</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>432</v>
       </c>
       <c r="B175">
-        <v>2952571562</v>
+        <v>2962625832</v>
       </c>
       <c r="C175" s="1">
-        <v>6400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.01244234</v>
+        <v>100.02290293</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>796.31</v>
+        <v>9161.17</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
-      <c r="L175">
-        <v>437.55</v>
+      <c r="L175" t="s">
+        <v>433</v>
       </c>
       <c r="M175" s="1">
-        <v>796.31</v>
+        <v>9161.17</v>
       </c>
       <c r="N175" s="1">
-        <v>1233.86</v>
+        <v>12678.4</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B176">
-        <v>2957753962</v>
+        <v>2962647772</v>
       </c>
       <c r="C176" s="1">
-        <v>8800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.0106525</v>
+        <v>100.0148488</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>937.42</v>
+        <v>2969.76</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
-      <c r="L176">
-        <v>429.0</v>
+      <c r="L176" t="s">
+        <v>435</v>
       </c>
       <c r="M176" s="1">
-        <v>937.42</v>
+        <v>2969.76</v>
       </c>
       <c r="N176" s="1">
-        <v>1366.42</v>
+        <v>4370.21</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B177">
-        <v>2962625832</v>
+        <v>3009856922</v>
       </c>
       <c r="C177" s="1">
-        <v>40000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.02373435</v>
+        <v>99.99241158</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>9493.74</v>
+        <v>-720.9</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
-      <c r="L177" t="s">
-        <v>435</v>
+      <c r="L177">
+        <v>26.56</v>
       </c>
       <c r="M177" s="1">
-        <v>9493.74</v>
+        <v>-720.9</v>
       </c>
       <c r="N177" s="1">
-        <v>12232.31</v>
+        <v>-694.34</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B178">
-        <v>2962647772</v>
+        <v>3009858932</v>
       </c>
       <c r="C178" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.01399795</v>
+        <v>100.00337873</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>2799.59</v>
+        <v>506.81</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178" t="s">
-        <v>437</v>
+      <c r="L178">
+        <v>113.59</v>
       </c>
       <c r="M178" s="1">
-        <v>2799.59</v>
+        <v>506.81</v>
       </c>
       <c r="N178" s="1">
-        <v>3895.42</v>
+        <v>620.4</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>438</v>
       </c>
       <c r="B179">
-        <v>3009856922</v>
+        <v>3013661662</v>
       </c>
       <c r="C179" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.99588716</v>
+        <v>99.99363705</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-390.72</v>
+        <v>-1272.59</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
-        <v>10.64</v>
+        <v>87.2</v>
       </c>
       <c r="M179" s="1">
-        <v>-390.72</v>
+        <v>-1272.59</v>
       </c>
       <c r="N179" s="1">
-        <v>-380.08</v>
+        <v>-1185.39</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>439</v>
       </c>
       <c r="B180">
-        <v>3009858932</v>
+        <v>3015607942</v>
       </c>
       <c r="C180" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.00046947</v>
+        <v>99.99204413</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>70.42</v>
+        <v>-1193.38</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
-        <v>58.48</v>
+        <v>38.62</v>
       </c>
       <c r="M180" s="1">
-        <v>70.42</v>
+        <v>-1193.38</v>
       </c>
       <c r="N180" s="1">
-        <v>128.9</v>
+        <v>-1154.76</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>440</v>
       </c>
       <c r="B181">
-        <v>3013661662</v>
+        <v>3017270942</v>
       </c>
       <c r="C181" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.9971808</v>
+        <v>99.99576305</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-563.84</v>
+        <v>-847.39</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
-        <v>39.75</v>
+        <v>16.96</v>
       </c>
       <c r="M181" s="1">
-        <v>-563.84</v>
+        <v>-847.39</v>
       </c>
       <c r="N181" s="1">
-        <v>-524.09</v>
+        <v>-830.43</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>441</v>
       </c>
       <c r="B182">
-        <v>3015607942</v>
+        <v>3021967322</v>
       </c>
       <c r="C182" s="1">
-        <v>15000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.99598867</v>
+        <v>99.99141835</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-601.7</v>
+        <v>-729.44</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
-        <v>13.65</v>
+        <v>20.71</v>
       </c>
       <c r="M182" s="1">
-        <v>-601.7</v>
+        <v>-729.44</v>
       </c>
       <c r="N182" s="1">
-        <v>-588.05</v>
+        <v>-708.73</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>442</v>
       </c>
       <c r="B183">
-        <v>3017270942</v>
+        <v>3022014132</v>
       </c>
       <c r="C183" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.9943933</v>
+        <v>99.9923228</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-1121.34</v>
+        <v>-1535.44</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
-        <v>0.73</v>
+        <v>66.53</v>
       </c>
       <c r="M183" s="1">
-        <v>-1121.34</v>
+        <v>-1535.44</v>
       </c>
       <c r="N183" s="1">
-        <v>-1120.61</v>
+        <v>-1468.91</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>443</v>
       </c>
       <c r="B184">
-        <v>3021967322</v>
+        <v>3032560652</v>
       </c>
       <c r="C184" s="1">
-        <v>8500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.99608694</v>
+        <v>99.97405067</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-332.61</v>
+        <v>-3113.92</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
-        <v>7.09</v>
+        <v>-32.67</v>
       </c>
       <c r="M184" s="1">
-        <v>-332.61</v>
+        <v>-3113.92</v>
       </c>
       <c r="N184" s="1">
-        <v>-325.52</v>
+        <v>-3146.59</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>444</v>
       </c>
       <c r="B185">
-        <v>3022014132</v>
+        <v>3033105672</v>
       </c>
       <c r="C185" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.99704055</v>
+        <v>99.98297925</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-591.89</v>
+        <v>-680.83</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>24.45</v>
+        <v>-19.13</v>
       </c>
       <c r="M185" s="1">
-        <v>-591.89</v>
+        <v>-680.83</v>
       </c>
       <c r="N185" s="1">
-        <v>-567.44</v>
+        <v>-699.96</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>445</v>
       </c>
       <c r="B186">
-        <v>3032560652</v>
+        <v>3037280862</v>
       </c>
       <c r="C186" s="1">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.98126308</v>
+        <v>100.00676187</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2248.43</v>
+        <v>1014.28</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>-26.65</v>
+        <v>172.75</v>
       </c>
       <c r="M186" s="1">
-        <v>-2248.43</v>
+        <v>1014.28</v>
       </c>
       <c r="N186" s="1">
-        <v>-2275.08</v>
+        <v>1187.03</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>446</v>
       </c>
       <c r="B187">
-        <v>3033105672</v>
+        <v>3042209452</v>
       </c>
       <c r="C187" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.98667375</v>
+        <v>100.0004592</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-533.05</v>
+        <v>45.92</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
-        <v>-5.89</v>
+        <v>62.11</v>
       </c>
       <c r="M187" s="1">
-        <v>-533.05</v>
+        <v>45.92</v>
       </c>
       <c r="N187" s="1">
-        <v>-538.94</v>
+        <v>108.03</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>447</v>
       </c>
       <c r="B188">
-        <v>3037280862</v>
+        <v>3047030172</v>
       </c>
       <c r="C188" s="1">
-        <v>15000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.01367907</v>
+        <v>99.99973239</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>2051.86</v>
+        <v>-8.36</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
-        <v>18.5</v>
+        <v>12.56</v>
       </c>
       <c r="M188" s="1">
-        <v>2051.86</v>
+        <v>-8.36</v>
       </c>
       <c r="N188" s="1">
-        <v>2070.36</v>
+        <v>4.2</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>448</v>
       </c>
       <c r="B189">
-        <v>3042209452</v>
+        <v>3050153122</v>
       </c>
       <c r="C189" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.0076625</v>
+        <v>100.0004739</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>766.25</v>
+        <v>47.39</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
-        <v>0.0</v>
+        <v>36.84</v>
       </c>
       <c r="M189" s="1">
-        <v>766.25</v>
+        <v>47.39</v>
       </c>
       <c r="N189" s="1">
-        <v>766.25</v>
+        <v>84.23</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>449</v>
       </c>
-      <c r="B190" t="s">
-        <v>450</v>
+      <c r="B190">
+        <v>3051781772</v>
       </c>
       <c r="C190" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.9957964</v>
+        <v>99.9998577</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-210.18</v>
+        <v>-28.46</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
-      <c r="L190" t="s">
-        <v>451</v>
+      <c r="L190">
+        <v>63.32</v>
       </c>
       <c r="M190" s="1">
-        <v>-210.18</v>
+        <v>-28.46</v>
       </c>
       <c r="N190" s="1">
-        <v>-1670.43</v>
+        <v>34.86</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>450</v>
+      </c>
+      <c r="B191">
+        <v>3053286692</v>
       </c>
       <c r="C191" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.035462</v>
+        <v>100.0058856</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>1773.1</v>
+        <v>882.84</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191" t="s">
+      <c r="L191">
+        <v>51.44</v>
+      </c>
+      <c r="M191" s="1">
+        <v>882.84</v>
+      </c>
+      <c r="N191" s="1">
+        <v>934.28</v>
+      </c>
+      <c r="O191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P191">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16">
+      <c r="A192" t="s">
+        <v>451</v>
+      </c>
+      <c r="B192">
+        <v>3053302732</v>
+      </c>
+      <c r="C192" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>100.00604793</v>
+      </c>
+      <c r="E192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>907.19</v>
+      </c>
+      <c r="J192" s="1">
+        <v>0</v>
+      </c>
+      <c r="K192">
+        <v>0.0</v>
+      </c>
+      <c r="L192">
+        <v>60.19</v>
+      </c>
+      <c r="M192" s="1">
+        <v>907.19</v>
+      </c>
+      <c r="N192" s="1">
+        <v>967.38</v>
+      </c>
+      <c r="O192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P192">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16">
+      <c r="A193" t="s">
+        <v>452</v>
+      </c>
+      <c r="B193" t="s">
+        <v>453</v>
+      </c>
+      <c r="C193" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.028243</v>
+      </c>
+      <c r="E193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>1412.15</v>
+      </c>
+      <c r="J193" s="1">
+        <v>0</v>
+      </c>
+      <c r="K193">
+        <v>0.0</v>
+      </c>
+      <c r="L193" t="s">
         <v>454</v>
       </c>
-      <c r="M191" s="1">
-[...8 lines deleted...]
-      <c r="P191">
+      <c r="M193" s="1">
+        <v>1412.15</v>
+      </c>
+      <c r="N193" s="1">
+        <v>9476.59</v>
+      </c>
+      <c r="O193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P193">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>