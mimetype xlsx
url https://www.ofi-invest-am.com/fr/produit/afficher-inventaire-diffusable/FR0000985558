--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="445">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -166,213 +166,198 @@
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3047943058</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>83 101.33</t>
+    <t>93 853.44</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129111094</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2026</t>
   </si>
   <si>
-    <t>125 493.70</t>
+    <t>131 917.80</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>205 012.50</t>
+    <t>231 539.79</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
-    <t>BE6370069799</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 27/02/2026</t>
+    <t>BE6372064376</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 24/03/2026</t>
+  </si>
+  <si>
+    <t>BE6372104776</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 26/03/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
-    <t>DE000CZ452E3</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129544344</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
-    <t>ES05306747D1</t>
-[...17 lines deleted...]
-    <t>115 624.17</t>
+    <t>XS3307922990</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 27/03/2026</t>
   </si>
   <si>
     <t>XS3305307236</t>
   </si>
   <si>
     <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/03/2026</t>
   </si>
   <si>
     <t>XS3286650778</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 26/03/2026</t>
   </si>
   <si>
-    <t>XS3268844308</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
+    <t>XS3315890395</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
     <t>XS3281144298</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>656 068.11</t>
+    <t>698 786.67</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>231 074.00</t>
+    <t>262 894.50</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>32 378.67</t>
+    <t>53 589.94</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
@@ -397,93 +382,87 @@
   <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>99 821.94</t>
+    <t>105 290.97</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3029361378</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 13/03/2026</t>
   </si>
   <si>
-    <t>XS3298382857</t>
-[...8 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
+    <t>XS3317639261</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
@@ -502,927 +481,918 @@
   <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
-    <t>FR0129581445</t>
-[...8 lines deleted...]
-    <t>EURO UNION FINANCES GRAINS 11/03/2026</t>
+    <t>FR0129655124</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 09/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129628394</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
     <t>FR0129628154</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>XS3290508822</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129355121</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 16/03/2026</t>
   </si>
   <si>
-    <t>285 385.92</t>
-[...8 lines deleted...]
-    <t>212 600.00</t>
+    <t>315 697.83</t>
+  </si>
+  <si>
+    <t>FR0129582542</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
+  </si>
+  <si>
+    <t>24 768.33</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>754 872.22</t>
+    <t>798 234.67</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>911 903.06</t>
+    <t>966 065.00</t>
   </si>
   <si>
     <t>FR0129155679</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 17/04/2026</t>
   </si>
   <si>
-    <t>398 396.83</t>
+    <t>419 815.00</t>
   </si>
   <si>
     <t>FR0129514099</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 21/04/2026</t>
   </si>
   <si>
-    <t>141 497.22</t>
+    <t>166 918.89</t>
   </si>
   <si>
     <t>FR0129573392</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/03/2026</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>576 289.58</t>
+    <t>608 652.00</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>418 312.33</t>
+    <t>439 726.00</t>
   </si>
   <si>
     <t>FR0129105583</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/03/2026</t>
   </si>
   <si>
-    <t>477 156.81</t>
+    <t>499 875.13</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>64 812.75</t>
+    <t>75 550.00</t>
   </si>
   <si>
     <t>FR0129107498</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/03/2026</t>
   </si>
   <si>
-    <t>220 858.33</t>
+    <t>231 623.58</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>160 451.67</t>
+    <t>187 292.78</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>286 140.00</t>
+    <t>307 638.33</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>13 943.72</t>
-[...11 lines deleted...]
-    <t>NEUCP COFACE SA 04/03/2026</t>
+    <t>35 518.00</t>
+  </si>
+  <si>
+    <t>FR0129654705</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
+  </si>
+  <si>
+    <t>8 410.50</t>
+  </si>
+  <si>
+    <t>FR0129653814</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
     <t>BE6372032050</t>
   </si>
   <si>
     <t>NEUCP COFINIMMO SA 20/03/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129105617</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 13/03/2026</t>
   </si>
   <si>
-    <t>908 793.00</t>
+    <t>952 062.22</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>88 645.92</t>
-[...8 lines deleted...]
-    <t>756 350.58</t>
+    <t>120 778.67</t>
+  </si>
+  <si>
+    <t>FR0129653319</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
+  </si>
+  <si>
+    <t>6 093.06</t>
+  </si>
+  <si>
+    <t>FR0129653343</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
+  </si>
+  <si>
+    <t>12 519.44</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>589 116.11</t>
+    <t>626 986.50</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>253 061.83</t>
+    <t>284 617.67</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>292 807.92</t>
+    <t>325 094.33</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
     <t>FR0129062271</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 18/03/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129515294</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>529 567.92</t>
+    <t>561 630.67</t>
   </si>
   <si>
     <t>FR0129497519</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>91 201.25</t>
+    <t>122 914.00</t>
   </si>
   <si>
     <t>FR0129081271</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 20/03/2026</t>
   </si>
   <si>
-    <t>657 732.17</t>
+    <t>689 687.00</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>389 021.11</t>
+    <t>410 330.56</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>23 192.71</t>
+    <t>38 993.50</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>14 906.25</t>
+    <t>25 062.33</t>
   </si>
   <si>
     <t>FR0129548006</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/04/2026</t>
   </si>
   <si>
     <t>FR0129633139</t>
   </si>
   <si>
     <t>NEUCP SAFRAN SA 18/03/2026</t>
   </si>
   <si>
-    <t>FR0129599272</t>
-[...2 lines deleted...]
-    <t>NEUCP SAVENCIA SA 09/03/2026</t>
+    <t>FR0129655405</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/04/2026</t>
   </si>
   <si>
     <t>FR0129622504</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 16/03/2026</t>
   </si>
   <si>
     <t>FR0129572550</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129575561</t>
   </si>
   <si>
     <t>NEUCP SEB SA 22/04/2026</t>
   </si>
   <si>
-    <t>FR0129594380</t>
-[...2 lines deleted...]
-    <t>NEUCP SONEPAR SA 03/03/2026</t>
+    <t>FR0129653376</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129582765</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129581189</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 09/03/2026</t>
+    <t>FR0129655710</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 10/04/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>5 049.11</t>
-[...8 lines deleted...]
-    <t>122 602.74</t>
+    <t>26 523.00</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>2 191.78</t>
+    <t>3 123.29</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>144 816.44</t>
+    <t>154 783.56</t>
+  </si>
+  <si>
+    <t>XS2322289385</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 24/03/2027</t>
+  </si>
+  <si>
+    <t>18 133.56</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>106 849.32</t>
+    <t>113 835.62</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>248 424.66</t>
+    <t>293 835.62</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>8 835.62</t>
+    <t>9 708.90</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>811 841.10</t>
+    <t>856 076.03</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>51 318.49</t>
+    <t>53 938.36</t>
   </si>
   <si>
     <t>XS2050404636</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE II SARL 0.2 18/03/2026</t>
   </si>
   <si>
-    <t>18 739.73</t>
+    <t>19 671.23</t>
   </si>
   <si>
     <t>XS1401174633</t>
   </si>
   <si>
     <t>HEINEKEN NV 1 04/05/2026</t>
   </si>
   <si>
-    <t>84 863.01</t>
+    <t>89 753.42</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>2 674.66</t>
+    <t>4 493.42</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 426 818.63</t>
+    <t>1 513 446.90</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>13 621.92</t>
+    <t>14 646.58</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>20 119.86</t>
+    <t>22 856.16</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>651 726.03</t>
+    <t>686 348.97</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>7 780.82</t>
+    <t>8 309.92</t>
   </si>
   <si>
     <t>FR0014002G44</t>
   </si>
   <si>
     <t>SAFRAN SA 0.125 16/03/2026</t>
   </si>
   <si>
-    <t>23 561.64</t>
-[...8 lines deleted...]
-    <t>19 945.21</t>
+    <t>24 726.03</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>23 294.18</t>
+    <t>24 965.07</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>10 849.32</t>
+    <t>27 616.44</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>134 416.44</t>
+    <t>149 856.16</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>181 432.19</t>
-[...5 lines deleted...]
-    <t>-20 068.00</t>
+    <t>193 623.29</t>
   </si>
   <si>
     <t>SWAP04652485</t>
   </si>
   <si>
-    <t>-24 810.33</t>
+    <t>-27 376.25</t>
   </si>
   <si>
     <t>SWAP04657303</t>
   </si>
   <si>
-    <t>-21 978.50</t>
+    <t>-24 322.25</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>10 848.75</t>
+    <t>11 544.08</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>20 482.00</t>
+    <t>21 814.27</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>19 499.48</t>
-[...5 lines deleted...]
-    <t>25 395.87</t>
+    <t>20 806.00</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>23 829.00</t>
-[...5 lines deleted...]
-    <t>11 887.50</t>
+    <t>25 485.44</t>
   </si>
   <si>
     <t>SWAP04702865</t>
   </si>
   <si>
-    <t>6 431.25</t>
+    <t>6 927.78</t>
   </si>
   <si>
     <t>SWAP04703173</t>
   </si>
   <si>
-    <t>36 235.83</t>
+    <t>39 060.00</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>68 096.00</t>
+    <t>73 438.45</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>56 022.65</t>
+    <t>60 530.55</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>35 095.52</t>
+    <t>37 991.10</t>
   </si>
   <si>
     <t>SWAP04714381</t>
   </si>
   <si>
-    <t>8 870.10</t>
+    <t>9 608.76</t>
   </si>
   <si>
     <t>SWAP04714380</t>
   </si>
   <si>
-    <t>13 324.11</t>
+    <t>14 438.25</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>21 850.59</t>
+    <t>23 820.16</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>15 044.34</t>
-[...5 lines deleted...]
-    <t>5 158.95</t>
+    <t>16 451.41</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>6 597.23</t>
+    <t>7 401.04</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>16 724.50</t>
+    <t>18 780.33</t>
   </si>
   <si>
     <t>SWAP04780462</t>
   </si>
   <si>
-    <t>9 365.63</t>
+    <t>10 577.43</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>7 303.11</t>
+    <t>8 366.00</t>
   </si>
   <si>
     <t>SWAP04806154</t>
   </si>
   <si>
-    <t>1 420.42</t>
+    <t>1 643.13</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>4 016.00</t>
+    <t>4 710.44</t>
   </si>
   <si>
     <t>SWAP04827611</t>
   </si>
   <si>
+    <t>1 126.25</t>
+  </si>
+  <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>1 619.58</t>
+    <t>1 917.50</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>2 112.79</t>
+    <t>2 501.16</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>3 395.56</t>
+    <t>3 983.67</t>
   </si>
   <si>
     <t>SWAP04845362</t>
   </si>
   <si>
-    <t>1 988.00</t>
+    <t>2 417.11</t>
   </si>
   <si>
     <t>SWAP04865040</t>
   </si>
   <si>
-    <t>8 115.14</t>
+    <t>9 768.61</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>10 174.50</t>
+    <t>12 058.25</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>1 981.67</t>
+    <t>2 380.00</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>1 719.77</t>
+    <t>2 135.66</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>1 668.34</t>
+    <t>2 034.72</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>3 517.23</t>
+    <t>4 420.16</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>1 400.45</t>
+    <t>1 798.22</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
+    <t>SWAP05010383</t>
+  </si>
+  <si>
     <t>SWAP04692497</t>
   </si>
   <si>
     <t>LCH00142072496</t>
   </si>
   <si>
-    <t>8 064.44</t>
+    <t>8 545.50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1742,256 +1712,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1148659.884</v>
+        <v>1149745.0678</v>
       </c>
       <c r="D2">
-        <v>2440.22</v>
+        <v>2442.64</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2802983048.16</v>
+        <v>2808423111.4</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2802983048.16</v>
+        <v>2808423111.4</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10118.13</v>
+        <v>10128.2</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>418480.95</v>
+        <v>418897.33</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>418480.95</v>
+        <v>418897.33</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>109997.0079</v>
+        <v>109862.4569</v>
       </c>
       <c r="D4">
-        <v>3389.2</v>
+        <v>3392.62</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>372802805.62</v>
+        <v>372722481.41</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>372802805.62</v>
+        <v>372722481.41</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9681.4945</v>
+        <v>9668.9686</v>
       </c>
       <c r="D5">
-        <v>1112.63</v>
+        <v>1113.73</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10772012.54</v>
+        <v>10768629.58</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10772012.54</v>
+        <v>10768629.58</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1837959.1674</v>
+        <v>1917758.0372</v>
       </c>
       <c r="D6">
-        <v>110.62</v>
+        <v>110.73</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>203319594.32</v>
+        <v>212356062.96</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>203319594.32</v>
+        <v>212356062.96</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P193"/>
+  <dimension ref="A1:P188"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O193" sqref="O193"/>
+      <selection activeCell="O188" sqref="O188"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2010,9639 +1980,9389 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>11441.0</v>
+        <v>15381.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10786.97</v>
+        <v>10797.47</v>
       </c>
       <c r="E2" s="1">
-        <v>10775.45819771</v>
+        <v>10790.8563845</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>123282017.24</v>
+        <v>165974162.05</v>
       </c>
       <c r="I2" s="1">
-        <v>131706.53</v>
+        <v>101724.02</v>
       </c>
       <c r="J2" s="1">
-        <v>0.10683352929211</v>
+        <v>0.061289069782654</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>123413723.77</v>
+        <v>166075886.07</v>
       </c>
       <c r="N2" s="1">
-        <v>123413723.77</v>
+        <v>166075886.07</v>
       </c>
       <c r="O2" s="1">
-        <v>3.64</v>
+        <v>4.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>509.0</v>
+        <v>602.0</v>
       </c>
       <c r="D3" s="1">
-        <v>260970.34</v>
+        <v>261219.52</v>
       </c>
       <c r="E3" s="1">
-        <v>260541.53455796</v>
+        <v>261045.90498339</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>132615641.09</v>
+        <v>157149634.8</v>
       </c>
       <c r="I3" s="1">
-        <v>218261.97</v>
+        <v>104516.24</v>
       </c>
       <c r="J3" s="1">
-        <v>0.16458237369744</v>
+        <v>0.066507466042167</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>132833903.06</v>
+        <v>157254151.04</v>
       </c>
       <c r="N3" s="1">
-        <v>132833903.06</v>
+        <v>157254151.04</v>
       </c>
       <c r="O3" s="1">
-        <v>3.92</v>
+        <v>4.62</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.6332</v>
+        <v>99.7119</v>
       </c>
       <c r="E4" s="1">
         <v>97.8974084</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9789740.84</v>
       </c>
       <c r="I4" s="1">
-        <v>173579.16</v>
+        <v>181449.16</v>
       </c>
       <c r="J4" s="1">
-        <v>1.7730720642856</v>
+        <v>1.8534623435445</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9963320.0</v>
+        <v>9971190.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9963320.0</v>
+        <v>9971190.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.5778</v>
+        <v>99.6788</v>
       </c>
       <c r="E5" s="1">
         <v>99.4822914</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>14922343.71</v>
       </c>
       <c r="I5" s="1">
-        <v>14326.29</v>
+        <v>29476.29</v>
       </c>
       <c r="J5" s="1">
-        <v>0.096005629399887</v>
+        <v>0.19753123619748</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>14936670.0</v>
+        <v>14951820.0</v>
       </c>
       <c r="N5" s="1">
-        <v>14936670.0</v>
+        <v>14951820.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.8638</v>
+        <v>99.9598</v>
       </c>
       <c r="E6" s="1">
         <v>98.75546172</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>24688865.43</v>
       </c>
       <c r="I6" s="1">
-        <v>277084.57</v>
+        <v>301084.57</v>
       </c>
       <c r="J6" s="1">
-        <v>1.1223058053664</v>
+        <v>1.2195156187054</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>24965950.0</v>
+        <v>24989950.0</v>
       </c>
       <c r="N6" s="1">
-        <v>24965950.0</v>
+        <v>24989950.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.3819</v>
+        <v>98.445</v>
       </c>
       <c r="E7" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I7" s="1">
-        <v>238651.11</v>
+        <v>263891.11</v>
       </c>
       <c r="J7" s="1">
-        <v>0.61014073124139</v>
+        <v>0.67466987613635</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39352760.0</v>
+        <v>39378000.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39352760.0</v>
+        <v>39378000.0</v>
       </c>
       <c r="O7" s="1">
         <v>1.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.9406</v>
+        <v>99.0537</v>
       </c>
       <c r="E8" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I8" s="1">
-        <v>115577.66</v>
+        <v>138197.66</v>
       </c>
       <c r="J8" s="1">
-        <v>0.58750749141862</v>
+        <v>0.70249008801981</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19788120.0</v>
+        <v>19810740.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19788120.0</v>
+        <v>19810740.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.58</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.7896</v>
+        <v>99.884</v>
       </c>
       <c r="E9" s="1">
         <v>99.6222656</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>24905566.4</v>
       </c>
       <c r="I9" s="1">
-        <v>41833.6</v>
+        <v>65433.6</v>
       </c>
       <c r="J9" s="1">
-        <v>0.1679688762268</v>
+        <v>0.26272680953765</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24947400.0</v>
+        <v>24971000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24947400.0</v>
+        <v>24971000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0163</v>
+        <v>100.0226</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>1630.0</v>
+        <v>2260.0</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0163</v>
+        <v>0.0226</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>10001630.0</v>
+        <v>10002260.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10084731.33</v>
+        <v>10096113.44</v>
       </c>
       <c r="O10" s="1">
         <v>0.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.743</v>
+        <v>99.8399</v>
       </c>
       <c r="E11" s="1">
         <v>98.942062</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>9894206.2</v>
       </c>
       <c r="I11" s="1">
-        <v>80093.8</v>
+        <v>89783.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.80950202958172</v>
+        <v>0.90743813283374</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9974300.0</v>
+        <v>9983990.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9974300.0</v>
+        <v>9983990.0</v>
       </c>
       <c r="O11" s="1">
         <v>0.29</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0232</v>
+        <v>100.014</v>
       </c>
       <c r="E12" s="1">
         <v>99.9813</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5998878.0</v>
       </c>
       <c r="I12" s="1">
-        <v>2514.0</v>
+        <v>1962.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.041907836765475</v>
+        <v>0.0327061160437</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>6001392.0</v>
+        <v>6000840.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6126885.7</v>
+        <v>6132757.8</v>
       </c>
       <c r="O12" s="1">
         <v>0.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0315</v>
+        <v>100.0342</v>
       </c>
       <c r="E13" s="1">
         <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>7875.0</v>
+        <v>8550.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0315</v>
+        <v>0.0342</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>25007875.0</v>
+        <v>25008550.0</v>
       </c>
       <c r="N13" s="1">
-        <v>25212887.5</v>
+        <v>25240089.79</v>
       </c>
       <c r="O13" s="1">
         <v>0.74</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.9022</v>
+        <v>98.9572</v>
       </c>
       <c r="E14" s="1">
         <v>98.0238394</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>19604767.88</v>
       </c>
       <c r="I14" s="1">
-        <v>175672.12</v>
+        <v>186672.12</v>
       </c>
       <c r="J14" s="1">
-        <v>0.89606834967535</v>
+        <v>0.95217714967406</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>19780440.0</v>
+        <v>19791440.0</v>
       </c>
       <c r="N14" s="1">
-        <v>19780440.0</v>
+        <v>19791440.0</v>
       </c>
       <c r="O14" s="1">
         <v>0.58</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
         <v>8500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.0407</v>
+        <v>98.02</v>
       </c>
       <c r="E15" s="1">
         <v>97.79494141</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>8312570.02</v>
       </c>
       <c r="I15" s="1">
-        <v>20889.48</v>
+        <v>19129.98</v>
       </c>
       <c r="J15" s="1">
-        <v>0.25129989822329</v>
+        <v>0.23013315922721</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>8333459.5</v>
+        <v>8331700.0</v>
       </c>
       <c r="N15" s="1">
-        <v>8333459.5</v>
+        <v>8331700.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.977</v>
+        <v>99.9308</v>
       </c>
       <c r="E16" s="1">
-        <v>99.81949308</v>
+        <v>99.836933</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>24954873.27</v>
+        <v>4991846.65</v>
       </c>
       <c r="I16" s="1">
-        <v>39376.73</v>
+        <v>4693.35</v>
       </c>
       <c r="J16" s="1">
-        <v>0.15779174501895</v>
+        <v>0.094020316108869</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>24994250.0</v>
+        <v>4996540.0</v>
       </c>
       <c r="N16" s="1">
-        <v>24994250.0</v>
+        <v>4996540.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.74</v>
+        <v>0.15</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.8604</v>
+        <v>99.9193</v>
       </c>
       <c r="E17" s="1">
-        <v>97.7514452</v>
+        <v>99.84274768</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>9775144.52</v>
+        <v>24960686.92</v>
       </c>
       <c r="I17" s="1">
-        <v>10895.48</v>
+        <v>19138.08</v>
       </c>
       <c r="J17" s="1">
-        <v>0.11146106308411</v>
+        <v>0.076672889898176</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9786040.0</v>
+        <v>24979825.0</v>
       </c>
       <c r="N17" s="1">
-        <v>9786040.0</v>
+        <v>24979825.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.29</v>
+        <v>0.73</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.9137</v>
+        <v>97.7743</v>
       </c>
       <c r="E18" s="1">
-        <v>97.5153099</v>
+        <v>97.7514452</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>19503061.98</v>
+        <v>9775144.52</v>
       </c>
       <c r="I18" s="1">
-        <v>479678.02</v>
+        <v>2285.48</v>
       </c>
       <c r="J18" s="1">
-        <v>2.4595010798402</v>
+        <v>0.023380523892244</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>19982740.0</v>
+        <v>9777430.0</v>
       </c>
       <c r="N18" s="1">
-        <v>19982740.0</v>
+        <v>9777430.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.59</v>
+        <v>0.29</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.3909</v>
+        <v>98.3903</v>
       </c>
       <c r="E19" s="1">
         <v>98.14746655</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>19629493.31</v>
       </c>
       <c r="I19" s="1">
-        <v>48686.69</v>
+        <v>48566.69</v>
       </c>
       <c r="J19" s="1">
-        <v>0.24802825641555</v>
+        <v>0.24741693141543</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19678180.0</v>
+        <v>19678060.0</v>
       </c>
       <c r="N19" s="1">
-        <v>19678180.0</v>
+        <v>19678060.0</v>
       </c>
       <c r="O19" s="1">
         <v>0.58</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.7908</v>
+        <v>98.8364</v>
       </c>
       <c r="E20" s="1">
         <v>97.87236355</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>19574472.71</v>
       </c>
       <c r="I20" s="1">
-        <v>183687.29</v>
+        <v>192807.29</v>
       </c>
       <c r="J20" s="1">
-        <v>0.93840223806468</v>
+        <v>0.9849935314043</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19758160.0</v>
+        <v>19767280.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19758160.0</v>
+        <v>19767280.0</v>
       </c>
       <c r="O20" s="1">
         <v>0.58</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.9639</v>
+        <v>97.8934</v>
       </c>
       <c r="E21" s="1">
         <v>97.7562762</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>19551255.24</v>
       </c>
       <c r="I21" s="1">
-        <v>41524.76</v>
+        <v>27424.76</v>
       </c>
       <c r="J21" s="1">
-        <v>0.21238922764941</v>
+        <v>0.14027109596468</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19592780.0</v>
+        <v>19578680.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19592780.0</v>
+        <v>19578680.0</v>
       </c>
       <c r="O21" s="1">
         <v>0.58</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.3095</v>
+        <v>99.3888</v>
       </c>
       <c r="E22" s="1">
         <v>97.86752107</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>14680128.16</v>
       </c>
       <c r="I22" s="1">
-        <v>216296.84</v>
+        <v>228191.84</v>
       </c>
       <c r="J22" s="1">
-        <v>1.4733988534879</v>
+        <v>1.5544267564487</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>14896425.0</v>
+        <v>14908320.0</v>
       </c>
       <c r="N22" s="1">
-        <v>14896425.0</v>
+        <v>14908320.0</v>
       </c>
       <c r="O22" s="1">
         <v>0.44</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.6975</v>
+        <v>99.793</v>
       </c>
       <c r="E23" s="1">
         <v>99.48021585</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>19896043.17</v>
       </c>
       <c r="I23" s="1">
-        <v>43456.83</v>
+        <v>62556.83</v>
       </c>
       <c r="J23" s="1">
-        <v>0.2184194597322</v>
+        <v>0.3144184472535</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>19939500.0</v>
+        <v>19958600.0</v>
       </c>
       <c r="N23" s="1">
-        <v>19939500.0</v>
+        <v>19958600.0</v>
       </c>
       <c r="O23" s="1">
         <v>0.59</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
         <v>24000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.6812</v>
+        <v>99.787</v>
       </c>
       <c r="E24" s="1">
         <v>99.4492995</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>23867831.88</v>
       </c>
       <c r="I24" s="1">
-        <v>55656.12</v>
+        <v>81048.12</v>
       </c>
       <c r="J24" s="1">
-        <v>0.23318464902812</v>
+        <v>0.3395705165324</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>23923488.0</v>
+        <v>23948880.0</v>
       </c>
       <c r="N24" s="1">
-        <v>23923488.0</v>
+        <v>23948880.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>18000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.9768</v>
+        <v>99.9133</v>
       </c>
       <c r="E25" s="1">
-        <v>99.87997756</v>
+        <v>99.82630224</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>17978395.96</v>
+        <v>44921836.01</v>
       </c>
       <c r="I25" s="1">
-        <v>17428.04</v>
+        <v>39148.99</v>
       </c>
       <c r="J25" s="1">
-        <v>0.096938792753122</v>
+        <v>0.087149131641202</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>17995824.0</v>
+        <v>44960985.0</v>
       </c>
       <c r="N25" s="1">
-        <v>17995824.0</v>
+        <v>44960985.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.53</v>
+        <v>1.32</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
-        <v>45000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.9822</v>
+        <v>99.9354</v>
       </c>
       <c r="E26" s="1">
-        <v>99.82951338</v>
+        <v>99.83538256</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>44923281.02</v>
+        <v>35940737.72</v>
       </c>
       <c r="I26" s="1">
-        <v>68708.98</v>
+        <v>36006.28</v>
       </c>
       <c r="J26" s="1">
-        <v>0.15294737703911</v>
+        <v>0.1001823620887</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>44991990.0</v>
+        <v>35976744.0</v>
       </c>
       <c r="N26" s="1">
-        <v>44991990.0</v>
+        <v>35976744.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.33</v>
+        <v>1.06</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.0028</v>
+        <v>99.9195</v>
       </c>
       <c r="E27" s="1">
-        <v>100.30777164</v>
+        <v>99.6790335</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>25076942.91</v>
+        <v>9967903.35</v>
       </c>
       <c r="I27" s="1">
-        <v>-76242.91</v>
+        <v>24046.65</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.30403590371295</v>
+        <v>0.24124080215926</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27" t="s">
-        <v>87</v>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>25000700.0</v>
+        <v>9991950.0</v>
       </c>
       <c r="N27" s="1">
-        <v>25116324.17</v>
+        <v>9991950.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.74</v>
+        <v>0.29</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" t="s">
         <v>88</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>36000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.8339</v>
+        <v>99.6605</v>
       </c>
       <c r="E28" s="1">
-        <v>99.83538256</v>
+        <v>99.6462558</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>35940737.72</v>
+        <v>14946938.37</v>
       </c>
       <c r="I28" s="1">
-        <v>-533.72</v>
+        <v>2136.63</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.001485000124811</v>
+        <v>0.014294766908844</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>35940204.0</v>
+        <v>14949075.0</v>
       </c>
       <c r="N28" s="1">
-        <v>35940204.0</v>
+        <v>14949075.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.06</v>
+        <v>0.44</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" t="s">
         <v>90</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.8205</v>
+        <v>99.9532</v>
       </c>
       <c r="E29" s="1">
-        <v>99.6790335</v>
+        <v>99.66600813</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>9967903.35</v>
+        <v>29899802.44</v>
       </c>
       <c r="I29" s="1">
-        <v>14146.65</v>
+        <v>86157.56</v>
       </c>
       <c r="J29" s="1">
-        <v>0.14192202214722</v>
+        <v>0.28815427852038</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>9982050.0</v>
+        <v>29985960.0</v>
       </c>
       <c r="N29" s="1">
-        <v>9982050.0</v>
+        <v>29985960.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.29</v>
+        <v>0.88</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" t="s">
         <v>92</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.0385</v>
+      </c>
+      <c r="E30" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>15400.0</v>
+      </c>
+      <c r="J30" s="1">
+        <v>0.0385</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" t="s">
         <v>93</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>15487429.5</v>
+        <v>40015400.0</v>
       </c>
       <c r="N30" s="1">
-        <v>15487429.5</v>
+        <v>40714186.67</v>
       </c>
       <c r="O30" s="1">
-        <v>0.46</v>
+        <v>1.2</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.855</v>
+        <v>100.0206</v>
       </c>
       <c r="E31" s="1">
-        <v>99.66600813</v>
+        <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>29899802.44</v>
+        <v>30000000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>56697.56</v>
+        <v>6180.0</v>
       </c>
       <c r="J31" s="1">
-        <v>0.18962519940985</v>
+        <v>0.0206</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31">
-        <v>0.0</v>
+      <c r="L31" t="s">
+        <v>96</v>
       </c>
       <c r="M31" s="1">
-        <v>29956500.0</v>
+        <v>30006180.0</v>
       </c>
       <c r="N31" s="1">
-        <v>29956500.0</v>
+        <v>30269074.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B32" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.0416</v>
+        <v>100.0027</v>
       </c>
       <c r="E32" s="1">
         <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>16640.0</v>
+        <v>540.0</v>
       </c>
       <c r="J32" s="1">
-        <v>0.0416</v>
+        <v>0.0027</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M32" s="1">
-        <v>40016640.0</v>
+        <v>20000540.0</v>
       </c>
       <c r="N32" s="1">
-        <v>40672708.11</v>
+        <v>20054129.94</v>
       </c>
       <c r="O32" s="1">
-        <v>1.2</v>
+        <v>0.59</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B33" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C33" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.0136</v>
+        <v>99.776</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>97.8753</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>30000000.0</v>
+        <v>4893765.0</v>
       </c>
       <c r="I33" s="1">
-        <v>4080.0</v>
+        <v>95035.0</v>
       </c>
       <c r="J33" s="1">
-        <v>0.0136</v>
+        <v>1.9419608420102</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>101</v>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>30004080.0</v>
+        <v>4988800.0</v>
       </c>
       <c r="N33" s="1">
-        <v>30235154.0</v>
+        <v>4988800.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.89</v>
+        <v>0.15</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9956</v>
+        <v>99.6894</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>97.9450583</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>20000000.0</v>
+        <v>9794505.83</v>
       </c>
       <c r="I34" s="1">
-        <v>-880.0</v>
+        <v>174434.17</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.0044</v>
+        <v>1.7809389572848</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>104</v>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>19999120.0</v>
+        <v>9968940.0</v>
       </c>
       <c r="N34" s="1">
-        <v>20031498.67</v>
+        <v>9968940.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.59</v>
+        <v>0.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" t="s">
         <v>105</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.6793</v>
+        <v>98.0094</v>
       </c>
       <c r="E35" s="1">
-        <v>97.8753</v>
+        <v>97.78527225</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>4893765.0</v>
+        <v>19557054.45</v>
       </c>
       <c r="I35" s="1">
-        <v>90200.0</v>
+        <v>44825.55</v>
       </c>
       <c r="J35" s="1">
-        <v>1.8431616556986</v>
+        <v>0.22920399446963</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4983965.0</v>
+        <v>19601880.0</v>
       </c>
       <c r="N35" s="1">
-        <v>4983965.0</v>
+        <v>19601880.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.15</v>
+        <v>0.58</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C36" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.5886</v>
+        <v>97.7695</v>
       </c>
       <c r="E36" s="1">
-        <v>97.9450583</v>
+        <v>97.7901066</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>9794505.83</v>
+        <v>9779010.66</v>
       </c>
       <c r="I36" s="1">
-        <v>164354.17</v>
+        <v>-2060.66</v>
       </c>
       <c r="J36" s="1">
-        <v>1.6780241173229</v>
+        <v>-0.021072274810262</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>9958860.0</v>
+        <v>9776950.0</v>
       </c>
       <c r="N36" s="1">
-        <v>9958860.0</v>
+        <v>9776950.0</v>
       </c>
       <c r="O36" s="1">
         <v>0.29</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" t="s">
         <v>109</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.055</v>
+        <v>99.0431</v>
       </c>
       <c r="E37" s="1">
-        <v>97.78527225</v>
+        <v>97.85057616</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>19557054.45</v>
+        <v>12231322.02</v>
       </c>
       <c r="I37" s="1">
-        <v>53945.55</v>
+        <v>149065.48</v>
       </c>
       <c r="J37" s="1">
-        <v>0.27583678379542</v>
+        <v>1.2187192828073</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19611000.0</v>
+        <v>12380387.5</v>
       </c>
       <c r="N37" s="1">
-        <v>19611000.0</v>
+        <v>12380387.5</v>
       </c>
       <c r="O37" s="1">
-        <v>0.58</v>
+        <v>0.36</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" t="s">
         <v>111</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.8509</v>
+        <v>99.0154</v>
       </c>
       <c r="E38" s="1">
-        <v>97.7901066</v>
+        <v>97.85299653</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>9779010.66</v>
+        <v>29355898.96</v>
       </c>
       <c r="I38" s="1">
-        <v>6079.34</v>
+        <v>348721.04</v>
       </c>
       <c r="J38" s="1">
-        <v>0.062167229501721</v>
+        <v>1.1879078902512</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>9785090.0</v>
+        <v>29704620.0</v>
       </c>
       <c r="N38" s="1">
-        <v>9785090.0</v>
+        <v>29704620.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.29</v>
+        <v>0.87</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" t="s">
         <v>113</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>12500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.9741</v>
+        <v>99.5455</v>
       </c>
       <c r="E39" s="1">
-        <v>97.85057616</v>
+        <v>97.94990843</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>12231322.02</v>
+        <v>39179963.37</v>
       </c>
       <c r="I39" s="1">
-        <v>140440.48</v>
+        <v>638236.63</v>
       </c>
       <c r="J39" s="1">
-        <v>1.1482036019521</v>
+        <v>1.628987306529</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>12371762.5</v>
+        <v>39818200.0</v>
       </c>
       <c r="N39" s="1">
-        <v>12371762.5</v>
+        <v>39818200.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.36</v>
+        <v>1.17</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" t="s">
         <v>115</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>30000000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.9487</v>
+        <v>99.8875</v>
       </c>
       <c r="E40" s="1">
-        <v>97.85299653</v>
+        <v>99.507892</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>29355898.96</v>
+        <v>19404038.94</v>
       </c>
       <c r="I40" s="1">
-        <v>328711.04</v>
+        <v>74023.56</v>
       </c>
       <c r="J40" s="1">
-        <v>1.119744418142</v>
+        <v>0.38148531977745</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29684610.0</v>
+        <v>19478062.5</v>
       </c>
       <c r="N40" s="1">
-        <v>29684610.0</v>
+        <v>19478062.5</v>
       </c>
       <c r="O40" s="1">
-        <v>0.88</v>
+        <v>0.57</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" t="s">
         <v>117</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.4443</v>
+        <v>99.4102</v>
       </c>
       <c r="E41" s="1">
-        <v>97.94990843</v>
+        <v>98.33703873</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>39179963.37</v>
+        <v>29501111.62</v>
       </c>
       <c r="I41" s="1">
-        <v>597756.63</v>
+        <v>321948.38</v>
       </c>
       <c r="J41" s="1">
-        <v>1.5256691905376</v>
+        <v>1.0913093179233</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>39777720.0</v>
+        <v>29823060.0</v>
       </c>
       <c r="N41" s="1">
-        <v>39777720.0</v>
+        <v>29823060.0</v>
       </c>
       <c r="O41" s="1">
-        <v>1.17</v>
+        <v>0.88</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" t="s">
         <v>119</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1">
-        <v>19500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.7836</v>
+        <v>99.3597</v>
       </c>
       <c r="E42" s="1">
-        <v>99.507892</v>
+        <v>98.503513</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>19404038.94</v>
+        <v>9850351.3</v>
       </c>
       <c r="I42" s="1">
-        <v>53763.06</v>
+        <v>85618.7</v>
       </c>
       <c r="J42" s="1">
-        <v>0.2770714909728</v>
+        <v>0.86919438091513</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>19457802.0</v>
+        <v>9935970.0</v>
       </c>
       <c r="N42" s="1">
-        <v>19457802.0</v>
+        <v>9935970.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.57</v>
+        <v>0.29</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" t="s">
         <v>121</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.0286</v>
+      </c>
+      <c r="E43" s="1">
+        <v>100.0518</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>5002590.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-1160.0</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-0.023187988621894</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" t="s">
         <v>122</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>29790510.0</v>
+        <v>5001430.0</v>
       </c>
       <c r="N43" s="1">
-        <v>29790510.0</v>
+        <v>5106720.97</v>
       </c>
       <c r="O43" s="1">
-        <v>0.88</v>
+        <v>0.15</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.2509</v>
+        <v>99.6605</v>
       </c>
       <c r="E44" s="1">
-        <v>98.503513</v>
+        <v>97.8035629</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>9850351.3</v>
+        <v>19560712.58</v>
       </c>
       <c r="I44" s="1">
-        <v>74738.7</v>
+        <v>371387.42</v>
       </c>
       <c r="J44" s="1">
-        <v>0.7587414674236</v>
+        <v>1.8986395228757</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>9925090.0</v>
+        <v>19932100.0</v>
       </c>
       <c r="N44" s="1">
-        <v>9925090.0</v>
+        <v>19932100.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.29</v>
+        <v>0.59</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0381</v>
+        <v>98.6159</v>
       </c>
       <c r="E45" s="1">
-        <v>100.0518</v>
+        <v>97.862679</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>5002590.0</v>
+        <v>9786267.9</v>
       </c>
       <c r="I45" s="1">
-        <v>-685.0</v>
+        <v>75322.1</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.013692907074136</v>
+        <v>0.76967134733763</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45" t="s">
-        <v>127</v>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>5001905.0</v>
+        <v>9861590.0</v>
       </c>
       <c r="N45" s="1">
-        <v>5101726.94</v>
+        <v>9861590.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" t="s">
         <v>128</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.561</v>
+        <v>99.5344</v>
       </c>
       <c r="E46" s="1">
-        <v>97.8035629</v>
+        <v>97.96931383</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>19560712.58</v>
+        <v>34289259.84</v>
       </c>
       <c r="I46" s="1">
-        <v>351487.42</v>
+        <v>547780.16</v>
       </c>
       <c r="J46" s="1">
-        <v>1.7969049878039</v>
+        <v>1.5975269298785</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>19912200.0</v>
+        <v>34837040.0</v>
       </c>
       <c r="N46" s="1">
-        <v>19912200.0</v>
+        <v>34837040.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.59</v>
+        <v>1.02</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" t="s">
         <v>130</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.6295</v>
+        <v>98.0052</v>
       </c>
       <c r="E47" s="1">
-        <v>97.862679</v>
+        <v>97.775605</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9786267.9</v>
+        <v>14666340.75</v>
       </c>
       <c r="I47" s="1">
-        <v>76682.1</v>
+        <v>34439.25</v>
       </c>
       <c r="J47" s="1">
-        <v>0.78356837135023</v>
+        <v>0.23481828621771</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>9862950.0</v>
+        <v>14700780.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9862950.0</v>
+        <v>14700780.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" t="s">
         <v>132</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.4452</v>
+        <v>99.9944</v>
       </c>
       <c r="E48" s="1">
-        <v>97.96931383</v>
+        <v>97.6019208</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>34289259.84</v>
+        <v>29280576.24</v>
       </c>
       <c r="I48" s="1">
-        <v>516560.16</v>
+        <v>717743.76</v>
       </c>
       <c r="J48" s="1">
-        <v>1.5064780120958</v>
+        <v>2.4512624140897</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>34805820.0</v>
+        <v>29998320.0</v>
       </c>
       <c r="N48" s="1">
-        <v>34805820.0</v>
+        <v>29998320.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" t="s">
         <v>134</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>15000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.067</v>
+        <v>99.7906</v>
       </c>
       <c r="E49" s="1">
-        <v>97.775605</v>
+        <v>99.78753571</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>14666340.75</v>
+        <v>23949008.57</v>
       </c>
       <c r="I49" s="1">
-        <v>43709.25</v>
+        <v>735.43</v>
       </c>
       <c r="J49" s="1">
-        <v>0.29802423620902</v>
+        <v>0.0030708160542447</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>14710050.0</v>
+        <v>23949744.0</v>
       </c>
       <c r="N49" s="1">
-        <v>14710050.0</v>
+        <v>23949744.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.43</v>
+        <v>0.7</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" t="s">
         <v>136</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>30000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.8995</v>
+        <v>99.5862</v>
       </c>
       <c r="E50" s="1">
-        <v>97.6019208</v>
+        <v>99.48788611</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>29280576.24</v>
+        <v>54718337.36</v>
       </c>
       <c r="I50" s="1">
-        <v>689273.76</v>
+        <v>54072.64</v>
       </c>
       <c r="J50" s="1">
-        <v>2.3540307210839</v>
+        <v>0.098819961659741</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>29969850.0</v>
+        <v>54772410.0</v>
       </c>
       <c r="N50" s="1">
-        <v>29969850.0</v>
+        <v>54772410.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.88</v>
+        <v>1.61</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" t="s">
         <v>138</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.9359</v>
+        <v>99.5738</v>
       </c>
       <c r="E51" s="1">
-        <v>99.8788137</v>
+        <v>99.46446673</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>9987881.37</v>
+        <v>29839340.02</v>
       </c>
       <c r="I51" s="1">
-        <v>5708.63</v>
+        <v>32799.98</v>
       </c>
       <c r="J51" s="1">
-        <v>0.057155564714121</v>
+        <v>0.10992193519701</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>9993590.0</v>
+        <v>29872140.0</v>
       </c>
       <c r="N51" s="1">
-        <v>9993590.0</v>
+        <v>29872140.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.29</v>
+        <v>0.88</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>139</v>
+      </c>
+      <c r="B52" t="s">
         <v>140</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>24000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.9067</v>
+        <v>98.6164</v>
       </c>
       <c r="E52" s="1">
-        <v>99.45300846</v>
+        <v>97.9014285</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>23868722.03</v>
+        <v>29370428.55</v>
       </c>
       <c r="I52" s="1">
-        <v>108885.97</v>
+        <v>214491.45</v>
       </c>
       <c r="J52" s="1">
-        <v>0.45618684512369</v>
+        <v>0.73029731123893</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>23977608.0</v>
+        <v>29584920.0</v>
       </c>
       <c r="N52" s="1">
-        <v>23977608.0</v>
+        <v>29584920.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.71</v>
+        <v>0.87</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B53" t="s">
         <v>142</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>55000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.5013</v>
+        <v>98.1484</v>
       </c>
       <c r="E53" s="1">
-        <v>99.48788611</v>
+        <v>98.20184247</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>54718337.36</v>
+        <v>14730276.37</v>
       </c>
       <c r="I53" s="1">
-        <v>7377.64</v>
+        <v>-8016.37</v>
       </c>
       <c r="J53" s="1">
-        <v>0.013482938912163</v>
+        <v>-0.054421042746532</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>54725715.0</v>
+        <v>14722260.0</v>
       </c>
       <c r="N53" s="1">
-        <v>54725715.0</v>
+        <v>14722260.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.61</v>
+        <v>0.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" t="s">
         <v>144</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.4891</v>
+        <v>99.7473</v>
       </c>
       <c r="E54" s="1">
-        <v>99.46446673</v>
+        <v>98.93958748</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>29839340.02</v>
+        <v>49469793.74</v>
       </c>
       <c r="I54" s="1">
-        <v>7389.98</v>
+        <v>403856.26</v>
       </c>
       <c r="J54" s="1">
-        <v>0.024765896280034</v>
+        <v>0.81636940336271</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>29846730.0</v>
+        <v>49873650.0</v>
       </c>
       <c r="N54" s="1">
-        <v>29846730.0</v>
+        <v>49873650.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.88</v>
+        <v>1.46</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>145</v>
+      </c>
+      <c r="B55" t="s">
         <v>146</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.5579</v>
+        <v>97.7837</v>
       </c>
       <c r="E55" s="1">
-        <v>97.9014285</v>
+        <v>97.80461245</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>29370428.55</v>
+        <v>19560922.49</v>
       </c>
       <c r="I55" s="1">
-        <v>196941.45</v>
+        <v>-4182.49</v>
       </c>
       <c r="J55" s="1">
-        <v>0.67054333124465</v>
+        <v>-0.021381864797727</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>29567370.0</v>
+        <v>19556740.0</v>
       </c>
       <c r="N55" s="1">
-        <v>29567370.0</v>
+        <v>19556740.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.87</v>
+        <v>0.57</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>147</v>
+      </c>
+      <c r="B56" t="s">
         <v>148</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.241</v>
+        <v>99.7962</v>
       </c>
       <c r="E56" s="1">
-        <v>98.20184247</v>
+        <v>99.4735982</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>14730276.37</v>
+        <v>9947359.82</v>
       </c>
       <c r="I56" s="1">
-        <v>5873.63</v>
+        <v>32260.18</v>
       </c>
       <c r="J56" s="1">
-        <v>0.039874540385151</v>
+        <v>0.32430896824641</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14736150.0</v>
+        <v>9979620.0</v>
       </c>
       <c r="N56" s="1">
-        <v>14736150.0</v>
+        <v>9979620.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.43</v>
+        <v>0.29</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>149</v>
+      </c>
+      <c r="B57" t="s">
         <v>150</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.6502</v>
+        <v>99.6575</v>
       </c>
       <c r="E57" s="1">
-        <v>98.93958748</v>
+        <v>99.28333975</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>49469793.74</v>
+        <v>19856667.95</v>
       </c>
       <c r="I57" s="1">
-        <v>355306.26</v>
+        <v>74832.05</v>
       </c>
       <c r="J57" s="1">
-        <v>0.71822870713267</v>
+        <v>0.3768610634394</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>49825100.0</v>
+        <v>19931500.0</v>
       </c>
       <c r="N57" s="1">
-        <v>49825100.0</v>
+        <v>19931500.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.47</v>
+        <v>0.59</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>151</v>
+      </c>
+      <c r="B58" t="s">
         <v>152</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>97.8651</v>
+        <v>97.8523</v>
       </c>
       <c r="E58" s="1">
-        <v>97.80461245</v>
+        <v>97.81428547</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>19560922.49</v>
+        <v>14672142.82</v>
       </c>
       <c r="I58" s="1">
-        <v>12097.51</v>
+        <v>5702.18</v>
       </c>
       <c r="J58" s="1">
-        <v>0.06184529388215</v>
+        <v>0.038863989193366</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>19573020.0</v>
+        <v>14677845.0</v>
       </c>
       <c r="N58" s="1">
-        <v>19573020.0</v>
+        <v>14677845.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.58</v>
+        <v>0.43</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>153</v>
+      </c>
+      <c r="B59" t="s">
         <v>154</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.6934</v>
+        <v>99.7261</v>
       </c>
       <c r="E59" s="1">
-        <v>99.4735982</v>
+        <v>97.9881802</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>9947359.82</v>
+        <v>4899409.01</v>
       </c>
       <c r="I59" s="1">
-        <v>21980.18</v>
+        <v>86895.99</v>
       </c>
       <c r="J59" s="1">
-        <v>0.22096496354547</v>
+        <v>1.7736014654551</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>9969340.0</v>
+        <v>4986305.0</v>
       </c>
       <c r="N59" s="1">
-        <v>9969340.0</v>
+        <v>4986305.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>155</v>
+      </c>
+      <c r="B60" t="s">
         <v>156</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.5651</v>
+        <v>99.8353</v>
       </c>
       <c r="E60" s="1">
-        <v>99.28333975</v>
+        <v>99.8248905</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>19856667.95</v>
+        <v>9982489.05</v>
       </c>
       <c r="I60" s="1">
-        <v>56352.05</v>
+        <v>1040.95</v>
       </c>
       <c r="J60" s="1">
-        <v>0.2837940894308</v>
+        <v>0.010427759998394</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>19913020.0</v>
+        <v>9983530.0</v>
       </c>
       <c r="N60" s="1">
-        <v>19913020.0</v>
+        <v>9983530.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.59</v>
+        <v>0.29</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>157</v>
+      </c>
+      <c r="B61" t="s">
         <v>158</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>97.9591</v>
+        <v>99.6206</v>
       </c>
       <c r="E61" s="1">
-        <v>97.81428547</v>
+        <v>99.57189615</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>14672142.82</v>
+        <v>19914379.23</v>
       </c>
       <c r="I61" s="1">
-        <v>21722.18</v>
+        <v>9740.77</v>
       </c>
       <c r="J61" s="1">
-        <v>0.14805049450848</v>
+        <v>0.048913249504288</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>14693865.0</v>
+        <v>19924120.0</v>
       </c>
       <c r="N61" s="1">
-        <v>14693865.0</v>
+        <v>19924120.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.43</v>
+        <v>0.59</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>159</v>
+      </c>
+      <c r="B62" t="s">
         <v>160</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.6279</v>
+        <v>99.7523</v>
       </c>
       <c r="E62" s="1">
-        <v>97.9881802</v>
+        <v>99.6413465</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>4899409.01</v>
+        <v>9964134.65</v>
       </c>
       <c r="I62" s="1">
-        <v>81985.99</v>
+        <v>11095.35</v>
       </c>
       <c r="J62" s="1">
-        <v>1.6733852967299</v>
+        <v>0.11135287096908</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>4981395.0</v>
+        <v>9975230.0</v>
       </c>
       <c r="N62" s="1">
-        <v>4981395.0</v>
+        <v>9975230.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>161</v>
+      </c>
+      <c r="B63" t="s">
         <v>162</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>23800000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.9119</v>
+        <v>97.9402</v>
       </c>
       <c r="E63" s="1">
-        <v>99.88346929</v>
+        <v>97.75025084</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>23772265.69</v>
+        <v>9286273.83</v>
       </c>
       <c r="I63" s="1">
-        <v>6766.51</v>
+        <v>18045.17</v>
       </c>
       <c r="J63" s="1">
-        <v>0.028463883452415</v>
+        <v>0.1943208904922</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>23779032.2</v>
+        <v>9304319.0</v>
       </c>
       <c r="N63" s="1">
-        <v>23779032.2</v>
+        <v>9304319.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.7</v>
+        <v>0.27</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>163</v>
+      </c>
+      <c r="B64" t="s">
         <v>164</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.906</v>
+        <v>99.6918</v>
       </c>
       <c r="E64" s="1">
-        <v>99.877359</v>
+        <v>99.47774185</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>6991415.13</v>
+        <v>19895548.37</v>
       </c>
       <c r="I64" s="1">
-        <v>2004.87</v>
+        <v>42811.63</v>
       </c>
       <c r="J64" s="1">
-        <v>0.028676168740105</v>
+        <v>0.21518195529888</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>6993420.0</v>
+        <v>19938360.0</v>
       </c>
       <c r="N64" s="1">
-        <v>6993420.0</v>
+        <v>19938360.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.21</v>
+        <v>0.59</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>165</v>
+      </c>
+      <c r="B65" t="s">
         <v>166</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.0018</v>
+      </c>
+      <c r="E65" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>540.0</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0.0018</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" t="s">
         <v>167</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>9966020.0</v>
+        <v>30000540.0</v>
       </c>
       <c r="N65" s="1">
-        <v>9966020.0</v>
+        <v>30316237.83</v>
       </c>
       <c r="O65" s="1">
-        <v>0.29</v>
+        <v>0.89</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>168</v>
       </c>
       <c r="B66" t="s">
         <v>169</v>
       </c>
       <c r="C66" s="1">
-        <v>9500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.0846</v>
+        <v>99.9989</v>
       </c>
       <c r="E66" s="1">
-        <v>97.75025084</v>
+        <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>9286273.83</v>
+        <v>30000000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>31763.17</v>
+        <v>-330.0</v>
       </c>
       <c r="J66" s="1">
-        <v>0.3420442965766</v>
+        <v>-0.0011</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>0.0</v>
+      <c r="L66" t="s">
+        <v>170</v>
       </c>
       <c r="M66" s="1">
-        <v>9318037.0</v>
+        <v>29999670.0</v>
       </c>
       <c r="N66" s="1">
-        <v>9318037.0</v>
+        <v>30024438.33</v>
       </c>
       <c r="O66" s="1">
-        <v>0.27</v>
+        <v>0.88</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B67" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C67" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.5895</v>
+        <v>100.0272</v>
       </c>
       <c r="E67" s="1">
-        <v>99.47774185</v>
+        <v>100.0</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>19895548.37</v>
+        <v>40000000.0</v>
       </c>
       <c r="I67" s="1">
-        <v>22351.63</v>
+        <v>10880.0</v>
       </c>
       <c r="J67" s="1">
-        <v>0.11234488029344</v>
+        <v>0.0272</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>0.0</v>
+      <c r="L67" t="s">
+        <v>173</v>
       </c>
       <c r="M67" s="1">
-        <v>19917900.0</v>
+        <v>40010880.0</v>
       </c>
       <c r="N67" s="1">
-        <v>19917900.0</v>
+        <v>40809114.67</v>
       </c>
       <c r="O67" s="1">
-        <v>0.59</v>
+        <v>1.2</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B68" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C68" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.0079</v>
+        <v>100.0292</v>
       </c>
       <c r="E68" s="1">
         <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>2370.0</v>
+        <v>14600.0</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0079</v>
+        <v>0.0292</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="M68" s="1">
-        <v>30002370.0</v>
+        <v>50014600.0</v>
       </c>
       <c r="N68" s="1">
-        <v>30287755.92</v>
+        <v>50980665.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.89</v>
+        <v>1.5</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B69" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C69" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0016</v>
+        <v>100.0194</v>
       </c>
       <c r="E69" s="1">
         <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>480.0</v>
+        <v>3880.0</v>
       </c>
       <c r="J69" s="1">
-        <v>0.0016</v>
+        <v>0.0194</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="M69" s="1">
-        <v>30000480.0</v>
+        <v>20003880.0</v>
       </c>
       <c r="N69" s="1">
-        <v>30213080.0</v>
+        <v>20423695.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.89</v>
+        <v>0.6</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B70" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C70" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.0361</v>
+        <v>100.0112</v>
       </c>
       <c r="E70" s="1">
         <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>14440.0</v>
+        <v>2800.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0361</v>
+        <v>0.0112</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M70" s="1">
-        <v>40014440.0</v>
+        <v>25002800.0</v>
       </c>
       <c r="N70" s="1">
-        <v>40769312.22</v>
+        <v>25169718.89</v>
       </c>
       <c r="O70" s="1">
-        <v>1.2</v>
+        <v>0.74</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B71" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C71" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.038</v>
+        <v>99.9383</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>99.65384132</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>50000000.0</v>
+        <v>24913460.33</v>
       </c>
       <c r="I71" s="1">
-        <v>19000.0</v>
+        <v>71114.67</v>
       </c>
       <c r="J71" s="1">
-        <v>0.038</v>
+        <v>0.2854467788016</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71" t="s">
-        <v>183</v>
+      <c r="L71">
+        <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>50019000.0</v>
+        <v>24984575.0</v>
       </c>
       <c r="N71" s="1">
-        <v>50930903.06</v>
+        <v>24984575.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.5</v>
+        <v>0.73</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B72" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C72" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.0262</v>
+        <v>100.0117</v>
       </c>
       <c r="E72" s="1">
         <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>5240.0</v>
+        <v>3510.0</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0262</v>
+        <v>0.0117</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="M72" s="1">
-        <v>20005240.0</v>
+        <v>30003510.0</v>
       </c>
       <c r="N72" s="1">
-        <v>20403636.83</v>
+        <v>30612162.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B73" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C73" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.014</v>
+        <v>100.0111</v>
       </c>
       <c r="E73" s="1">
         <v>100.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>3500.0</v>
+        <v>2220.0</v>
       </c>
       <c r="J73" s="1">
-        <v>0.014</v>
+        <v>0.0111</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M73" s="1">
-        <v>25003500.0</v>
+        <v>20002220.0</v>
       </c>
       <c r="N73" s="1">
-        <v>25144997.22</v>
+        <v>20441946.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.74</v>
+        <v>0.6</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B74" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C74" s="1">
-        <v>25000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.8433</v>
+        <v>100.0006</v>
       </c>
       <c r="E74" s="1">
-        <v>99.65384132</v>
+        <v>100.00013333</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>24913460.33</v>
+        <v>21000028.0</v>
       </c>
       <c r="I74" s="1">
-        <v>47364.67</v>
+        <v>98.0</v>
       </c>
       <c r="J74" s="1">
-        <v>0.19011678575603</v>
+        <v>0.00046666604444527</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74">
-        <v>0.0</v>
+      <c r="L74" t="s">
+        <v>193</v>
       </c>
       <c r="M74" s="1">
-        <v>24960825.0</v>
+        <v>21000126.0</v>
       </c>
       <c r="N74" s="1">
-        <v>24960825.0</v>
+        <v>21500001.13</v>
       </c>
       <c r="O74" s="1">
-        <v>0.74</v>
+        <v>0.63</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B75" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C75" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.0197</v>
+        <v>100.012</v>
       </c>
       <c r="E75" s="1">
         <v>100.0</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I75" s="1">
-        <v>5910.0</v>
+        <v>1200.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.0197</v>
+        <v>0.012</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="M75" s="1">
-        <v>30005910.0</v>
+        <v>10001200.0</v>
       </c>
       <c r="N75" s="1">
-        <v>30582199.58</v>
+        <v>10076750.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B76" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C76" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.018</v>
+        <v>100.0046</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>99.9897</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>20000000.0</v>
+        <v>9998970.0</v>
       </c>
       <c r="I76" s="1">
-        <v>3600.0</v>
+        <v>1490.0</v>
       </c>
       <c r="J76" s="1">
-        <v>0.018</v>
+        <v>0.01490153485809</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="M76" s="1">
-        <v>20003600.0</v>
+        <v>10000460.0</v>
       </c>
       <c r="N76" s="1">
-        <v>20421912.33</v>
+        <v>10232083.58</v>
       </c>
       <c r="O76" s="1">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B77" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C77" s="1">
-        <v>21000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0104</v>
+        <v>100.0121</v>
       </c>
       <c r="E77" s="1">
-        <v>100.00013333</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>21000028.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>2156.0</v>
+        <v>3025.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.010266652977796</v>
+        <v>0.0121</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="M77" s="1">
-        <v>21002184.0</v>
+        <v>25003025.0</v>
       </c>
       <c r="N77" s="1">
-        <v>21479340.81</v>
+        <v>25190317.78</v>
       </c>
       <c r="O77" s="1">
-        <v>0.63</v>
+        <v>0.74</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B78" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C78" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0034</v>
+        <v>100.046</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>340.0</v>
+        <v>9200.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0034</v>
+        <v>0.046</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="M78" s="1">
-        <v>10000340.0</v>
+        <v>20009200.0</v>
       </c>
       <c r="N78" s="1">
-        <v>10065152.75</v>
+        <v>20316838.33</v>
       </c>
       <c r="O78" s="1">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B79" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C79" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0134</v>
+        <v>99.9981</v>
       </c>
       <c r="E79" s="1">
-        <v>99.9897</v>
+        <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>9998970.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>2370.0</v>
+        <v>-380.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.023702441351459</v>
+        <v>-0.0019</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="M79" s="1">
-        <v>10001340.0</v>
+        <v>19999620.0</v>
       </c>
       <c r="N79" s="1">
-        <v>10222198.33</v>
+        <v>20035138.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B80" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C80" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.004</v>
+        <v>99.9922</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>1000.0</v>
+        <v>-1560.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.004</v>
+        <v>-0.0078</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="M80" s="1">
-        <v>25001000.0</v>
+        <v>19998440.0</v>
       </c>
       <c r="N80" s="1">
-        <v>25161451.67</v>
+        <v>20006850.5</v>
       </c>
       <c r="O80" s="1">
-        <v>0.74</v>
+        <v>0.59</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B81" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C81" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0506</v>
+        <v>99.8768</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>99.8295134</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>20000000.0</v>
+        <v>29948854.02</v>
       </c>
       <c r="I81" s="1">
-        <v>10120.0</v>
+        <v>14185.98</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0506</v>
+        <v>0.047367354993038</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>212</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>20010120.0</v>
+        <v>29963040.0</v>
       </c>
       <c r="N81" s="1">
-        <v>20296260.0</v>
+        <v>29963040.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.6</v>
+        <v>0.88</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B82" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C82" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.9884</v>
+        <v>99.7983</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>99.467847</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>20000000.0</v>
+        <v>14920177.05</v>
       </c>
       <c r="I82" s="1">
-        <v>-2320.0</v>
+        <v>49567.95</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.0116</v>
+        <v>0.33222092361163</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>215</v>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>19997680.0</v>
+        <v>14969745.0</v>
       </c>
       <c r="N82" s="1">
-        <v>20011623.72</v>
+        <v>14969745.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.59</v>
+        <v>0.44</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>216</v>
       </c>
       <c r="B83" t="s">
         <v>217</v>
       </c>
       <c r="C83" s="1">
-        <v>15000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9395</v>
+        <v>99.9539</v>
       </c>
       <c r="E83" s="1">
-        <v>98.27945433</v>
+        <v>99.83693302</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>14741918.15</v>
+        <v>47921727.85</v>
       </c>
       <c r="I83" s="1">
-        <v>249006.85</v>
+        <v>56144.15</v>
       </c>
       <c r="J83" s="1">
-        <v>1.6891075331333</v>
+        <v>0.11715802521924</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>14990925.0</v>
+        <v>47977872.0</v>
       </c>
       <c r="N83" s="1">
-        <v>14990925.0</v>
+        <v>47977872.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.44</v>
+        <v>1.41</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>218</v>
       </c>
       <c r="B84" t="s">
         <v>219</v>
       </c>
       <c r="C84" s="1">
-        <v>29000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.9477</v>
+        <v>97.8787</v>
       </c>
       <c r="E84" s="1">
-        <v>99.12450762</v>
+        <v>97.7176416</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>28746107.21</v>
+        <v>14657646.24</v>
       </c>
       <c r="I84" s="1">
-        <v>238725.79</v>
+        <v>24158.76</v>
       </c>
       <c r="J84" s="1">
-        <v>0.83046301976135</v>
+        <v>0.16482018739183</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>28984833.0</v>
+        <v>14681805.0</v>
       </c>
       <c r="N84" s="1">
-        <v>28984833.0</v>
+        <v>14681805.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.85</v>
+        <v>0.43</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>220</v>
       </c>
       <c r="B85" t="s">
         <v>221</v>
       </c>
       <c r="C85" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.6996</v>
+        <v>100.0007</v>
       </c>
       <c r="E85" s="1">
-        <v>99.467847</v>
+        <v>99.996575</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>14920177.05</v>
+        <v>39998630.0</v>
       </c>
       <c r="I85" s="1">
-        <v>34762.95</v>
+        <v>1650.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.23299287859322</v>
+        <v>0.004125141286089</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>0.0</v>
+      <c r="L85" t="s">
+        <v>222</v>
       </c>
       <c r="M85" s="1">
-        <v>14954940.0</v>
+        <v>40000280.0</v>
       </c>
       <c r="N85" s="1">
-        <v>14954940.0</v>
+        <v>40952342.22</v>
       </c>
       <c r="O85" s="1">
-        <v>0.44</v>
+        <v>1.2</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B86" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C86" s="1">
-        <v>48000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.8538</v>
+        <v>100.0061</v>
       </c>
       <c r="E86" s="1">
-        <v>99.83693302</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>47921727.85</v>
+        <v>30000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>8096.15</v>
+        <v>1830.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.01689452856404</v>
+        <v>0.0061</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86">
-        <v>0.0</v>
+      <c r="L86" t="s">
+        <v>225</v>
       </c>
       <c r="M86" s="1">
-        <v>47929824.0</v>
+        <v>30001830.0</v>
       </c>
       <c r="N86" s="1">
-        <v>47929824.0</v>
+        <v>30122608.67</v>
       </c>
       <c r="O86" s="1">
-        <v>1.41</v>
+        <v>0.88</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B87" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C87" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.7554</v>
+        <v>99.9895</v>
       </c>
       <c r="E87" s="1">
-        <v>97.7176416</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14657646.24</v>
+        <v>10000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>5663.76</v>
+        <v>-1050.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.038640310369504</v>
+        <v>-0.0105</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87">
-        <v>0.0</v>
+      <c r="L87" t="s">
+        <v>228</v>
       </c>
       <c r="M87" s="1">
-        <v>14663310.0</v>
+        <v>9998950.0</v>
       </c>
       <c r="N87" s="1">
-        <v>14663310.0</v>
+        <v>10005043.06</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.29</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B88" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C88" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.0119</v>
+        <v>99.9786</v>
       </c>
       <c r="E88" s="1">
-        <v>99.996575</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>39998630.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>6130.0</v>
+        <v>-4280.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.015325524899228</v>
+        <v>-0.0214</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="M88" s="1">
-        <v>40004760.0</v>
+        <v>19995720.0</v>
       </c>
       <c r="N88" s="1">
-        <v>40913553.0</v>
+        <v>20008239.44</v>
       </c>
       <c r="O88" s="1">
-        <v>1.21</v>
+        <v>0.59</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B89" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C89" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.0004</v>
+        <v>100.0343</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>120.0</v>
+        <v>12005.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.0004</v>
+        <v>0.0343</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="M89" s="1">
-        <v>30000120.0</v>
+        <v>35012005.0</v>
       </c>
       <c r="N89" s="1">
-        <v>30088765.92</v>
+        <v>35638991.5</v>
       </c>
       <c r="O89" s="1">
-        <v>0.89</v>
+        <v>1.05</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B90" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C90" s="1">
-        <v>32000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0044</v>
+        <v>100.0271</v>
       </c>
       <c r="E90" s="1">
-        <v>100.00105</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>32000336.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>1072.0</v>
+        <v>8130.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0033499648253693</v>
+        <v>0.0271</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="M90" s="1">
-        <v>32001408.0</v>
+        <v>30008130.0</v>
       </c>
       <c r="N90" s="1">
-        <v>32757758.58</v>
+        <v>30292747.67</v>
       </c>
       <c r="O90" s="1">
-        <v>0.97</v>
+        <v>0.89</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B91" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C91" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0374</v>
+        <v>100.0281</v>
       </c>
       <c r="E91" s="1">
         <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>13090.0</v>
+        <v>8430.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.0374</v>
+        <v>0.0281</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="M91" s="1">
-        <v>35013090.0</v>
+        <v>30008430.0</v>
       </c>
       <c r="N91" s="1">
-        <v>35602206.11</v>
+        <v>30333524.33</v>
       </c>
       <c r="O91" s="1">
-        <v>1.05</v>
+        <v>0.89</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B92" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C92" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0204</v>
+        <v>99.8335</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>99.47526793</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>30000000.0</v>
+        <v>14921290.19</v>
       </c>
       <c r="I92" s="1">
-        <v>6120.0</v>
+        <v>53734.81</v>
       </c>
       <c r="J92" s="1">
-        <v>0.0204</v>
+        <v>0.36012174092031</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>240</v>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>30006120.0</v>
+        <v>14975025.0</v>
       </c>
       <c r="N92" s="1">
-        <v>30259181.83</v>
+        <v>14975025.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.89</v>
+        <v>0.44</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B93" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C93" s="1">
-        <v>30000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0253</v>
+        <v>99.9654</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>98.9818405</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>30000000.0</v>
+        <v>79185472.4</v>
       </c>
       <c r="I93" s="1">
-        <v>7590.0</v>
+        <v>786847.6</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0253</v>
+        <v>0.99367671386147</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>243</v>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>30007590.0</v>
+        <v>79972320.0</v>
       </c>
       <c r="N93" s="1">
-        <v>30300397.92</v>
+        <v>79972320.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.89</v>
+        <v>2.35</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B94" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C94" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.7317</v>
+        <v>99.6219</v>
       </c>
       <c r="E94" s="1">
-        <v>99.47526793</v>
+        <v>99.48082066</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>14921290.19</v>
+        <v>34818287.23</v>
       </c>
       <c r="I94" s="1">
-        <v>38464.81</v>
+        <v>49377.77</v>
       </c>
       <c r="J94" s="1">
-        <v>0.25778474589133</v>
+        <v>0.14181562026249</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>14959755.0</v>
+        <v>34867665.0</v>
       </c>
       <c r="N94" s="1">
-        <v>14959755.0</v>
+        <v>34867665.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.44</v>
+        <v>1.02</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B95" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C95" s="1">
-        <v>80000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.8672</v>
+        <v>99.9245</v>
       </c>
       <c r="E95" s="1">
-        <v>98.9818405</v>
+        <v>99.2884329</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>79185472.4</v>
+        <v>19857686.58</v>
       </c>
       <c r="I95" s="1">
-        <v>708287.6</v>
+        <v>127213.42</v>
       </c>
       <c r="J95" s="1">
-        <v>0.89446659662789</v>
+        <v>0.64062558086764</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>79893760.0</v>
+        <v>19984900.0</v>
       </c>
       <c r="N95" s="1">
-        <v>79893760.0</v>
+        <v>19984900.0</v>
       </c>
       <c r="O95" s="1">
-        <v>2.36</v>
+        <v>0.59</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B96" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C96" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.5191</v>
+        <v>100.0338</v>
       </c>
       <c r="E96" s="1">
-        <v>99.48082066</v>
+        <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>34818287.23</v>
+        <v>30000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>13397.77</v>
+        <v>10140.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.038479118491665</v>
+        <v>0.0338</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>0.0</v>
+      <c r="L96" t="s">
+        <v>251</v>
       </c>
       <c r="M96" s="1">
-        <v>34831685.0</v>
+        <v>30010140.0</v>
       </c>
       <c r="N96" s="1">
-        <v>34831685.0</v>
+        <v>30571770.67</v>
       </c>
       <c r="O96" s="1">
-        <v>1.03</v>
+        <v>0.9</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B97" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C97" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.825</v>
+        <v>99.6423</v>
       </c>
       <c r="E97" s="1">
-        <v>99.2884329</v>
+        <v>99.48840848</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>19857686.58</v>
+        <v>24872102.12</v>
       </c>
       <c r="I97" s="1">
-        <v>107313.42</v>
+        <v>38472.88</v>
       </c>
       <c r="J97" s="1">
-        <v>0.54041249753676</v>
+        <v>0.15468286441725</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>19965000.0</v>
+        <v>24910575.0</v>
       </c>
       <c r="N97" s="1">
-        <v>19965000.0</v>
+        <v>24910575.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.59</v>
+        <v>0.73</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B98" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C98" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.0388</v>
+        <v>100.0244</v>
       </c>
       <c r="E98" s="1">
         <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>11640.0</v>
+        <v>7320.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.0388</v>
+        <v>0.0244</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M98" s="1">
-        <v>30011640.0</v>
+        <v>30007320.0</v>
       </c>
       <c r="N98" s="1">
-        <v>30541207.92</v>
+        <v>30130234.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.9</v>
+        <v>0.88</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B99" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C99" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.5465</v>
+        <v>100.0051</v>
       </c>
       <c r="E99" s="1">
-        <v>99.48840848</v>
+        <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>24872102.12</v>
+        <v>30000000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>14522.88</v>
+        <v>1530.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.058390239513861</v>
+        <v>0.0051</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99">
-        <v>0.0</v>
+      <c r="L99" t="s">
+        <v>259</v>
       </c>
       <c r="M99" s="1">
-        <v>24886625.0</v>
+        <v>30001530.0</v>
       </c>
       <c r="N99" s="1">
-        <v>24886625.0</v>
+        <v>30691217.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.73</v>
+        <v>0.9</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B100" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C100" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0204</v>
+        <v>100.0202</v>
       </c>
       <c r="E100" s="1">
         <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>6120.0</v>
+        <v>4040.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0204</v>
+        <v>0.0202</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="M100" s="1">
-        <v>30006120.0</v>
+        <v>20004040.0</v>
       </c>
       <c r="N100" s="1">
-        <v>30097321.25</v>
+        <v>20414370.56</v>
       </c>
       <c r="O100" s="1">
-        <v>0.89</v>
+        <v>0.6</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B101" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C101" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0138</v>
+        <v>100.0052</v>
       </c>
       <c r="E101" s="1">
         <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>4140.0</v>
+        <v>780.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0138</v>
+        <v>0.0052</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="M101" s="1">
-        <v>30004140.0</v>
+        <v>15000780.0</v>
       </c>
       <c r="N101" s="1">
-        <v>30661872.17</v>
+        <v>15039773.5</v>
       </c>
       <c r="O101" s="1">
-        <v>0.9</v>
+        <v>0.44</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B102" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C102" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.027</v>
+        <v>100.0141</v>
       </c>
       <c r="E102" s="1">
         <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>5400.0</v>
+        <v>1410.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.027</v>
+        <v>0.0141</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="M102" s="1">
-        <v>20005400.0</v>
+        <v>10001410.0</v>
       </c>
       <c r="N102" s="1">
-        <v>20394421.11</v>
+        <v>10026472.33</v>
       </c>
       <c r="O102" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B103" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C103" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.9962</v>
+        <v>99.8436</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>99.47403105</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>15000000.0</v>
+        <v>19894806.21</v>
       </c>
       <c r="I103" s="1">
-        <v>-570.0</v>
+        <v>73913.79</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.0038</v>
+        <v>0.37152304586334</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>268</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>14999430.0</v>
+        <v>19968720.0</v>
       </c>
       <c r="N103" s="1">
-        <v>15022622.71</v>
+        <v>19968720.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.44</v>
+        <v>0.59</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B104" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C104" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0091</v>
+        <v>99.9643</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>99.8365454</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>10000000.0</v>
+        <v>9983654.54</v>
       </c>
       <c r="I104" s="1">
-        <v>910.0</v>
+        <v>12775.46</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0091</v>
+        <v>0.12796376265639</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>271</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>10000910.0</v>
+        <v>9996430.0</v>
       </c>
       <c r="N104" s="1">
-        <v>10015816.25</v>
+        <v>9996430.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B105" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C105" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.7459</v>
+        <v>99.8277</v>
       </c>
       <c r="E105" s="1">
-        <v>99.47403105</v>
+        <v>99.810914</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>19894806.21</v>
+        <v>9981091.4</v>
       </c>
       <c r="I105" s="1">
-        <v>54373.79</v>
+        <v>1678.6</v>
       </c>
       <c r="J105" s="1">
-        <v>0.27330645710271</v>
+        <v>0.016817800105507</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>19949180.0</v>
+        <v>9982770.0</v>
       </c>
       <c r="N105" s="1">
-        <v>19949180.0</v>
+        <v>9982770.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.59</v>
+        <v>0.29</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B106" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C106" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.8648</v>
+        <v>99.9755</v>
       </c>
       <c r="E106" s="1">
-        <v>99.8365454</v>
+        <v>99.82918118</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>9983654.54</v>
+        <v>39931672.47</v>
       </c>
       <c r="I106" s="1">
-        <v>2825.46</v>
+        <v>58527.53</v>
       </c>
       <c r="J106" s="1">
-        <v>0.028300859055966</v>
+        <v>0.14656919277291</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>9986480.0</v>
+        <v>39990200.0</v>
       </c>
       <c r="N106" s="1">
-        <v>9986480.0</v>
+        <v>39990200.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.29</v>
+        <v>1.17</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B107" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C107" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.9149</v>
+        <v>99.9571</v>
       </c>
       <c r="E107" s="1">
-        <v>99.829956</v>
+        <v>99.6399262</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>9982995.6</v>
+        <v>19927985.24</v>
       </c>
       <c r="I107" s="1">
-        <v>8494.4</v>
+        <v>63434.76</v>
       </c>
       <c r="J107" s="1">
-        <v>0.085088688208978</v>
+        <v>0.31831998687289</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>9991490.0</v>
+        <v>19991420.0</v>
       </c>
       <c r="N107" s="1">
-        <v>9991490.0</v>
+        <v>19991420.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.29</v>
+        <v>0.59</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B108" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C108" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.8717</v>
+        <v>99.7602</v>
       </c>
       <c r="E108" s="1">
-        <v>99.82918118</v>
+        <v>99.47155735</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>39931672.47</v>
+        <v>19894311.47</v>
       </c>
       <c r="I108" s="1">
-        <v>17007.53</v>
+        <v>57728.53</v>
       </c>
       <c r="J108" s="1">
-        <v>0.042591579435541</v>
+        <v>0.2901760640827</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>39948680.0</v>
+        <v>19952040.0</v>
       </c>
       <c r="N108" s="1">
-        <v>39948680.0</v>
+        <v>19952040.0</v>
       </c>
       <c r="O108" s="1">
-        <v>1.18</v>
+        <v>0.59</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B109" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C109" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.8529</v>
+        <v>99.5038</v>
       </c>
       <c r="E109" s="1">
-        <v>99.6399262</v>
+        <v>99.458614</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>19927985.24</v>
+        <v>29837584.2</v>
       </c>
       <c r="I109" s="1">
-        <v>42594.76</v>
+        <v>13555.8</v>
       </c>
       <c r="J109" s="1">
-        <v>0.21374343410543</v>
+        <v>0.045431962283327</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>19970580.0</v>
+        <v>29851140.0</v>
       </c>
       <c r="N109" s="1">
-        <v>19970580.0</v>
+        <v>29851140.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.59</v>
+        <v>0.88</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B110" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C110" s="1">
-        <v>20000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.6565</v>
+        <v>99.6805</v>
       </c>
       <c r="E110" s="1">
-        <v>99.47155735</v>
+        <v>99.63533473</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>19894311.47</v>
+        <v>7373014.77</v>
       </c>
       <c r="I110" s="1">
-        <v>36988.53</v>
+        <v>3342.23</v>
       </c>
       <c r="J110" s="1">
-        <v>0.18592515783106</v>
+        <v>0.0453305751346</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>19931300.0</v>
+        <v>7376357.0</v>
       </c>
       <c r="N110" s="1">
-        <v>19931300.0</v>
+        <v>7376357.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.59</v>
+        <v>0.22</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B111" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C111" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9527</v>
+        <v>98.465</v>
       </c>
       <c r="E111" s="1">
-        <v>99.836158</v>
+        <v>97.8384763</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>29950847.4</v>
+        <v>9783847.63</v>
       </c>
       <c r="I111" s="1">
-        <v>34962.6</v>
+        <v>62652.37</v>
       </c>
       <c r="J111" s="1">
-        <v>0.11673325810474</v>
+        <v>0.64036534878048</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>29985810.0</v>
+        <v>9846500.0</v>
       </c>
       <c r="N111" s="1">
-        <v>29985810.0</v>
+        <v>9846500.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.88</v>
+        <v>0.29</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B112" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C112" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.4655</v>
+        <v>99.8294</v>
       </c>
       <c r="E112" s="1">
-        <v>97.8384763</v>
+        <v>99.8186351</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>9783847.63</v>
+        <v>9981863.51</v>
       </c>
       <c r="I112" s="1">
-        <v>62702.37</v>
+        <v>1076.49</v>
       </c>
       <c r="J112" s="1">
-        <v>0.64087639516929</v>
+        <v>0.010784459223687</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>9846550.0</v>
+        <v>9982940.0</v>
       </c>
       <c r="N112" s="1">
-        <v>9846550.0</v>
+        <v>9982940.0</v>
       </c>
       <c r="O112" s="1">
         <v>0.29</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B113" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C113" s="1">
-        <v>18000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.9178</v>
+        <v>100.0005</v>
       </c>
       <c r="E113" s="1">
-        <v>99.81992211</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>17967585.98</v>
+        <v>20000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>17618.02</v>
+        <v>100.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.098054463296354</v>
+        <v>0.0005</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>0.0</v>
+      <c r="L113" t="s">
+        <v>291</v>
       </c>
       <c r="M113" s="1">
-        <v>17985204.0</v>
+        <v>20000100.0</v>
       </c>
       <c r="N113" s="1">
-        <v>17985204.0</v>
+        <v>20026623.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.53</v>
+        <v>0.59</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B114" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C114" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.0128</v>
+        <v>98.388</v>
       </c>
       <c r="E114" s="1">
-        <v>100.0</v>
+        <v>98.33</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>20000000.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I114" s="1">
-        <v>2560.0</v>
+        <v>2320.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0128</v>
+        <v>0.05898505034069</v>
       </c>
       <c r="K114">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L114" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="M114" s="1">
-        <v>20002560.0</v>
+        <v>3935520.0</v>
       </c>
       <c r="N114" s="1">
-        <v>20007609.11</v>
+        <v>3938643.29</v>
       </c>
       <c r="O114" s="1">
-        <v>0.59</v>
+        <v>0.12</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B115" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C115" s="1">
-        <v>10000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.987</v>
+        <v>99.637</v>
       </c>
       <c r="E115" s="1">
-        <v>99.24</v>
+        <v>98.97545327</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>9924000.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I115" s="1">
-        <v>74700.0</v>
+        <v>141571.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.75272067714631</v>
+        <v>0.66839474547333</v>
       </c>
       <c r="K115">
-        <v>1.23</v>
+        <v>0.72</v>
       </c>
       <c r="L115" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="M115" s="1">
-        <v>9998700.0</v>
+        <v>21322318.0</v>
       </c>
       <c r="N115" s="1">
-        <v>10121302.74</v>
+        <v>21477101.56</v>
       </c>
       <c r="O115" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B116" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C116" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.474</v>
+        <v>99.937</v>
       </c>
       <c r="E116" s="1">
-        <v>98.33</v>
+        <v>99.87633333</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3933200.0</v>
+        <v>14981450.0</v>
       </c>
       <c r="I116" s="1">
-        <v>5760.0</v>
+        <v>9100.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.14644564222516</v>
+        <v>0.060741784006221</v>
       </c>
       <c r="K116">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="L116" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="M116" s="1">
-        <v>3938960.0</v>
+        <v>14990550.0</v>
       </c>
       <c r="N116" s="1">
-        <v>3941151.78</v>
+        <v>15008683.56</v>
       </c>
       <c r="O116" s="1">
-        <v>0.12</v>
+        <v>0.44</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B117" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C117" s="1">
-        <v>21400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.622</v>
+        <v>99.631</v>
       </c>
       <c r="E117" s="1">
-        <v>98.97545327</v>
+        <v>99.163675</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>21180747.0</v>
+        <v>19832735.0</v>
       </c>
       <c r="I117" s="1">
-        <v>138361.0</v>
+        <v>93465.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.65323947262106</v>
+        <v>0.4712663180343</v>
       </c>
       <c r="K117">
-        <v>0.68</v>
+        <v>0.57</v>
       </c>
       <c r="L117" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="M117" s="1">
-        <v>21319108.0</v>
+        <v>19926200.0</v>
       </c>
       <c r="N117" s="1">
-        <v>21463924.44</v>
+        <v>20040035.62</v>
       </c>
       <c r="O117" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B118" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C118" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.575</v>
+        <v>100.54</v>
       </c>
       <c r="E118" s="1">
-        <v>99.163675</v>
+        <v>100.747</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>19832735.0</v>
+        <v>30224100.0</v>
       </c>
       <c r="I118" s="1">
-        <v>82265.0</v>
+        <v>-62100.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.41479402613911</v>
+        <v>-0.20546517514169</v>
       </c>
       <c r="K118">
-        <v>0.53</v>
+        <v>0.98</v>
       </c>
       <c r="L118" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="M118" s="1">
-        <v>19915000.0</v>
+        <v>30162000.0</v>
       </c>
       <c r="N118" s="1">
-        <v>20021849.32</v>
+        <v>30455835.62</v>
       </c>
       <c r="O118" s="1">
-        <v>0.59</v>
+        <v>0.89</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B119" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C119" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.746</v>
+        <v>98.926</v>
       </c>
       <c r="E119" s="1">
-        <v>100.747</v>
+        <v>98.63892667</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>30224100.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-300.0</v>
+        <v>43061.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.00099258538715793</v>
+        <v>0.29103452666659</v>
       </c>
       <c r="K119">
-        <v>0.83</v>
+        <v>0.06</v>
       </c>
       <c r="L119" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="M119" s="1">
-        <v>30223800.0</v>
+        <v>14838900.0</v>
       </c>
       <c r="N119" s="1">
-        <v>30472224.66</v>
+        <v>14848608.9</v>
       </c>
       <c r="O119" s="1">
-        <v>0.9</v>
+        <v>0.44</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B120" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C120" s="1">
-        <v>15000000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.912</v>
+        <v>100.129</v>
       </c>
       <c r="E120" s="1">
-        <v>98.63892667</v>
+        <v>100.64458779</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>14795839.0</v>
+        <v>26368882.0</v>
       </c>
       <c r="I120" s="1">
-        <v>40961.0</v>
+        <v>-135084.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.27684134708414</v>
+        <v>-0.51228565549347</v>
       </c>
       <c r="K120">
-        <v>0.06</v>
+        <v>3.27</v>
       </c>
       <c r="L120" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="M120" s="1">
-        <v>14836800.0</v>
+        <v>26233798.0</v>
       </c>
       <c r="N120" s="1">
-        <v>14845635.62</v>
+        <v>27089874.03</v>
       </c>
       <c r="O120" s="1">
-        <v>0.44</v>
+        <v>0.8</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B121" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C121" s="1">
-        <v>26200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.205</v>
+        <v>99.953</v>
       </c>
       <c r="E121" s="1">
-        <v>100.64458779</v>
+        <v>99.14</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>26368882.0</v>
+        <v>4957000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-115172.0</v>
+        <v>40650.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.43677240468519</v>
+        <v>0.82005245107928</v>
       </c>
       <c r="K121">
-        <v>3.1</v>
+        <v>1.08</v>
       </c>
       <c r="L121" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="M121" s="1">
-        <v>26253710.0</v>
+        <v>4997650.0</v>
       </c>
       <c r="N121" s="1">
-        <v>27065551.1</v>
+        <v>5051588.36</v>
       </c>
       <c r="O121" s="1">
-        <v>0.8</v>
+        <v>0.15</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B122" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C122" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.915</v>
+        <v>99.971</v>
       </c>
       <c r="E122" s="1">
-        <v>99.14</v>
+        <v>98.3985</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>4957000.0</v>
+        <v>9839850.0</v>
       </c>
       <c r="I122" s="1">
-        <v>38750.0</v>
+        <v>157250.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.78172281621949</v>
+        <v>1.598093466872</v>
       </c>
       <c r="K122">
-        <v>1.03</v>
+        <v>0.2</v>
       </c>
       <c r="L122" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="M122" s="1">
-        <v>4995750.0</v>
+        <v>9997100.0</v>
       </c>
       <c r="N122" s="1">
-        <v>5047068.49</v>
+        <v>10016771.23</v>
       </c>
       <c r="O122" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B123" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C123" s="1">
-        <v>10000000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.871</v>
+        <v>99.804</v>
       </c>
       <c r="E123" s="1">
-        <v>98.3985</v>
+        <v>99.75</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>9839850.0</v>
+        <v>10473750.0</v>
       </c>
       <c r="I123" s="1">
-        <v>147250.0</v>
+        <v>5670.0</v>
       </c>
       <c r="J123" s="1">
-        <v>1.4964659014111</v>
+        <v>0.054135338345865</v>
       </c>
       <c r="K123">
-        <v>0.19</v>
+        <v>0.85</v>
       </c>
       <c r="L123" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="M123" s="1">
-        <v>9987100.0</v>
+        <v>10479420.0</v>
       </c>
       <c r="N123" s="1">
-        <v>10005839.73</v>
+        <v>10569173.42</v>
       </c>
       <c r="O123" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B124" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C124" s="1">
-        <v>10500000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.762</v>
+        <v>98.965</v>
       </c>
       <c r="E124" s="1">
-        <v>99.75</v>
+        <v>99.04783611</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>10473750.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I124" s="1">
-        <v>1260.0</v>
+        <v>-2587.8</v>
       </c>
       <c r="J124" s="1">
-        <v>0.01203007518797</v>
+        <v>-0.083632425310601</v>
       </c>
       <c r="K124">
-        <v>0.81</v>
+        <v>0.14</v>
       </c>
       <c r="L124" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="M124" s="1">
-        <v>10475010.0</v>
+        <v>3091666.6</v>
       </c>
       <c r="N124" s="1">
-        <v>10559873.01</v>
+        <v>3096160.02</v>
       </c>
       <c r="O124" s="1">
-        <v>0.31</v>
+        <v>0.09</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B125" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C125" s="1">
-        <v>3124000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.074</v>
+        <v>100.291</v>
       </c>
       <c r="E125" s="1">
-        <v>99.04783611</v>
+        <v>101.14901439</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3094254.4</v>
+        <v>47033280.2</v>
       </c>
       <c r="I125" s="1">
-        <v>817.36</v>
+        <v>-398968.11</v>
       </c>
       <c r="J125" s="1">
-        <v>0.02641541044589</v>
+        <v>-0.84826766983605</v>
       </c>
       <c r="K125">
-        <v>0.09</v>
+        <v>3.25</v>
       </c>
       <c r="L125" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="M125" s="1">
-        <v>3095071.76</v>
+        <v>46634312.09</v>
       </c>
       <c r="N125" s="1">
-        <v>3097746.42</v>
+        <v>48147758.99</v>
       </c>
       <c r="O125" s="1">
-        <v>0.09</v>
+        <v>1.41</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B126" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C126" s="1">
-        <v>46499000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.391</v>
+        <v>99.31</v>
       </c>
       <c r="E126" s="1">
-        <v>101.14901439</v>
+        <v>98.743125</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>47033280.2</v>
+        <v>8689395.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-352469.11</v>
+        <v>49885.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.74940363185641</v>
+        <v>0.57409060124439</v>
       </c>
       <c r="K126">
-        <v>3.07</v>
+        <v>0.17</v>
       </c>
       <c r="L126" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M126" s="1">
-        <v>46680811.09</v>
+        <v>8739280.0</v>
       </c>
       <c r="N126" s="1">
-        <v>48107629.72</v>
+        <v>8753926.58</v>
       </c>
       <c r="O126" s="1">
-        <v>1.42</v>
+        <v>0.26</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B127" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C127" s="1">
-        <v>8800000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.245</v>
+        <v>98.99</v>
       </c>
       <c r="E127" s="1">
-        <v>98.743125</v>
+        <v>98.855</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>8689395.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I127" s="1">
-        <v>44165.0</v>
+        <v>12690.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.50826323351626</v>
+        <v>0.13656365383643</v>
       </c>
       <c r="K127">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="L127" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="M127" s="1">
-        <v>8733560.0</v>
+        <v>9305060.0</v>
       </c>
       <c r="N127" s="1">
-        <v>8747181.92</v>
+        <v>9327916.16</v>
       </c>
       <c r="O127" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B128" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C128" s="1">
-        <v>9400000.0</v>
+        <v>31300000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.062</v>
+        <v>100.014</v>
       </c>
       <c r="E128" s="1">
-        <v>98.855</v>
+        <v>100.17175712</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>9292370.0</v>
+        <v>31353759.98</v>
       </c>
       <c r="I128" s="1">
-        <v>19458.0</v>
+        <v>-49377.98</v>
       </c>
       <c r="J128" s="1">
-        <v>0.20939760254919</v>
+        <v>-0.15748663009316</v>
       </c>
       <c r="K128">
-        <v>0.21</v>
+        <v>2.19</v>
       </c>
       <c r="L128" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="M128" s="1">
-        <v>9311828.0</v>
+        <v>31304382.0</v>
       </c>
       <c r="N128" s="1">
-        <v>9331947.86</v>
+        <v>31990730.97</v>
       </c>
       <c r="O128" s="1">
-        <v>0.28</v>
+        <v>0.94</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B129" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C129" s="1">
-        <v>31300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.023</v>
+        <v>99.457</v>
       </c>
       <c r="E129" s="1">
-        <v>100.17175712</v>
+        <v>98.02</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>31353759.98</v>
+        <v>980200.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-46560.98</v>
+        <v>14370.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.14850206172944</v>
+        <v>1.4660273413589</v>
       </c>
       <c r="K129">
-        <v>2.08</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.09</v>
+      </c>
+      <c r="L129">
+        <v>914.38</v>
       </c>
       <c r="M129" s="1">
-        <v>31307199.0</v>
+        <v>994570.0</v>
       </c>
       <c r="N129" s="1">
-        <v>31958925.03</v>
+        <v>995484.38</v>
       </c>
       <c r="O129" s="1">
-        <v>0.94</v>
+        <v>0.03</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B130" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C130" s="1">
-        <v>1000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.375</v>
+        <v>99.42</v>
       </c>
       <c r="E130" s="1">
-        <v>98.02</v>
+        <v>98.65440383</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>980200.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I130" s="1">
-        <v>13550.0</v>
+        <v>69577.38</v>
       </c>
       <c r="J130" s="1">
-        <v>1.3823709447052</v>
+        <v>0.77603851532054</v>
       </c>
       <c r="K130">
         <v>0.09</v>
       </c>
-      <c r="L130">
-        <v>856.16</v>
+      <c r="L130" t="s">
+        <v>341</v>
       </c>
       <c r="M130" s="1">
-        <v>993750.0</v>
+        <v>9035289.6</v>
       </c>
       <c r="N130" s="1">
-        <v>994606.16</v>
+        <v>9043599.52</v>
       </c>
       <c r="O130" s="1">
-        <v>0.03</v>
+        <v>0.27</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B131" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C131" s="1">
-        <v>9088000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.352</v>
+        <v>100.0</v>
       </c>
       <c r="E131" s="1">
-        <v>98.65440383</v>
+        <v>99.174455</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>8965712.22</v>
+        <v>19834891.0</v>
       </c>
       <c r="I131" s="1">
-        <v>63397.54</v>
+        <v>165109.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.7071110297136</v>
+        <v>0.83241697673055</v>
       </c>
       <c r="K131">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="L131" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="M131" s="1">
-        <v>9029109.76</v>
+        <v>20000000.0</v>
       </c>
       <c r="N131" s="1">
-        <v>9036890.58</v>
+        <v>20024726.03</v>
       </c>
       <c r="O131" s="1">
-        <v>0.27</v>
+        <v>0.59</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B132" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C132" s="1">
-        <v>20000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.882</v>
+        <v>99.547</v>
       </c>
       <c r="E132" s="1">
-        <v>99.174455</v>
+        <v>99.37609756</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>19834891.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I132" s="1">
-        <v>141509.0</v>
+        <v>7007.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.71343472469801</v>
+        <v>0.17197539772532</v>
       </c>
       <c r="K132">
+        <v>0.61</v>
+      </c>
+      <c r="L132" t="s">
+        <v>347</v>
+      </c>
+      <c r="M132" s="1">
+        <v>4081427.0</v>
+      </c>
+      <c r="N132" s="1">
+        <v>4106392.07</v>
+      </c>
+      <c r="O132" s="1">
         <v>0.12</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.59</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B133" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C133" s="1">
-        <v>16000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0</v>
+        <v>100.373</v>
       </c>
       <c r="E133" s="1">
-        <v>99.24125</v>
+        <v>100.68475</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>15878600.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I133" s="1">
-        <v>121400.0</v>
+        <v>-37410.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.76455103094731</v>
+        <v>-0.30962980987687</v>
       </c>
       <c r="K133">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="L133" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="M133" s="1">
-        <v>16000000.0</v>
+        <v>12044760.0</v>
       </c>
       <c r="N133" s="1">
-        <v>16019945.21</v>
+        <v>12072376.44</v>
       </c>
       <c r="O133" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B134" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C134" s="1">
-        <v>4100000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.521</v>
+        <v>100.987</v>
       </c>
       <c r="E134" s="1">
-        <v>99.37609756</v>
+        <v>101.89661538</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>4074420.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I134" s="1">
-        <v>5941.0</v>
+        <v>-70950.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.1458121646762</v>
+        <v>-0.89268459132031</v>
       </c>
       <c r="K134">
-        <v>0.57</v>
+        <v>1.92</v>
       </c>
       <c r="L134" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="M134" s="1">
-        <v>4080361.0</v>
+        <v>7876986.0</v>
       </c>
       <c r="N134" s="1">
-        <v>4103655.18</v>
+        <v>8026842.16</v>
       </c>
       <c r="O134" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B135" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C135" s="1">
-        <v>12000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.647</v>
+        <v>99.772</v>
       </c>
       <c r="E135" s="1">
-        <v>100.68475</v>
+        <v>99.71702006</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>12082170.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-4530.0</v>
+        <v>9594.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.037493264868811</v>
+        <v>0.055135966419587</v>
       </c>
       <c r="K135">
-        <v>0.09</v>
+        <v>1.11</v>
       </c>
       <c r="L135" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="M135" s="1">
-        <v>12077640.0</v>
+        <v>17410214.0</v>
       </c>
       <c r="N135" s="1">
-        <v>12088489.32</v>
+        <v>17603837.29</v>
       </c>
       <c r="O135" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>357</v>
+      </c>
+      <c r="B136">
+        <v>2711869102</v>
       </c>
       <c r="C136" s="1">
-        <v>7800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>101.19</v>
+        <v>99.99959663</v>
       </c>
       <c r="E136" s="1">
-        <v>101.89661538</v>
+        <v>0.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>7947936.0</v>
+        <v>0.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-55116.0</v>
+        <v>-121.01</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.69346305757872</v>
+        <v>0</v>
       </c>
       <c r="K136">
-        <v>1.72</v>
+        <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="M136" s="1">
-        <v>7892820.0</v>
+        <v>-121.01</v>
       </c>
       <c r="N136" s="1">
-        <v>8027236.44</v>
+        <v>-27497.26</v>
       </c>
       <c r="O136" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="B137" t="s">
         <v>359</v>
       </c>
+      <c r="B137">
+        <v>2715297022</v>
+      </c>
       <c r="C137" s="1">
-        <v>17450000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.761</v>
+        <v>99.9977333</v>
       </c>
       <c r="E137" s="1">
-        <v>99.71702006</v>
+        <v>0.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>17400620.0</v>
+        <v>0.0</v>
       </c>
       <c r="I137" s="1">
-        <v>7674.5</v>
+        <v>-680.01</v>
       </c>
       <c r="J137" s="1">
-        <v>0.044104750290507</v>
+        <v>0</v>
       </c>
       <c r="K137">
-        <v>1.04</v>
+        <v>0.0</v>
       </c>
       <c r="L137" t="s">
         <v>360</v>
       </c>
       <c r="M137" s="1">
-        <v>17408294.5</v>
+        <v>-680.01</v>
       </c>
       <c r="N137" s="1">
-        <v>17589726.69</v>
+        <v>-25002.26</v>
       </c>
       <c r="O137" s="1">
-        <v>0.52</v>
+        <v>0.0</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>361</v>
       </c>
       <c r="B138">
-        <v>2706544712</v>
+        <v>2760392012</v>
       </c>
       <c r="C138" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.99130625</v>
+        <v>100.0345404</v>
       </c>
       <c r="E138" s="1">
         <v>0.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>0.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-1738.75</v>
+        <v>1727.02</v>
       </c>
       <c r="J138" s="1">
         <v>0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
         <v>362</v>
       </c>
       <c r="M138" s="1">
-        <v>-1738.75</v>
+        <v>1727.02</v>
       </c>
       <c r="N138" s="1">
-        <v>-21806.75</v>
+        <v>13271.1</v>
       </c>
       <c r="O138" s="1">
         <v>0.0</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>363</v>
       </c>
       <c r="B139">
-        <v>2711869102</v>
+        <v>2763112602</v>
       </c>
       <c r="C139" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.99114027</v>
+        <v>100.0338912</v>
       </c>
       <c r="E139" s="1">
         <v>0.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>0.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-2657.92</v>
+        <v>3389.12</v>
       </c>
       <c r="J139" s="1">
         <v>0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
         <v>364</v>
       </c>
       <c r="M139" s="1">
-        <v>-2657.92</v>
+        <v>3389.12</v>
       </c>
       <c r="N139" s="1">
-        <v>-27468.25</v>
+        <v>25203.39</v>
       </c>
       <c r="O139" s="1">
         <v>0.0</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>365</v>
       </c>
       <c r="B140">
-        <v>2715297022</v>
+        <v>2767186152</v>
       </c>
       <c r="C140" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.9899882</v>
+        <v>100.0377157</v>
       </c>
       <c r="E140" s="1">
         <v>0.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>0.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-3003.54</v>
+        <v>3771.57</v>
       </c>
       <c r="J140" s="1">
         <v>0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
         <v>366</v>
       </c>
       <c r="M140" s="1">
-        <v>-3003.54</v>
+        <v>3771.57</v>
       </c>
       <c r="N140" s="1">
-        <v>-24982.04</v>
+        <v>24577.57</v>
       </c>
       <c r="O140" s="1">
         <v>0.0</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>367</v>
       </c>
       <c r="B141">
-        <v>2760392012</v>
+        <v>2773749642</v>
       </c>
       <c r="C141" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0462696</v>
+        <v>100.02904655</v>
       </c>
       <c r="E141" s="1">
         <v>0.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>0.0</v>
       </c>
       <c r="I141" s="1">
-        <v>2313.48</v>
+        <v>5809.31</v>
       </c>
       <c r="J141" s="1">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
         <v>368</v>
       </c>
       <c r="M141" s="1">
-        <v>2313.48</v>
+        <v>5809.31</v>
       </c>
       <c r="N141" s="1">
-        <v>13162.23</v>
+        <v>31294.75</v>
       </c>
       <c r="O141" s="1">
         <v>0.0</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>369</v>
       </c>
       <c r="B142">
-        <v>2763112602</v>
+        <v>2786869692</v>
       </c>
       <c r="C142" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0449627</v>
+        <v>100.0075058</v>
       </c>
       <c r="E142" s="1">
         <v>0.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>0.0</v>
       </c>
       <c r="I142" s="1">
-        <v>4496.27</v>
+        <v>375.29</v>
       </c>
       <c r="J142" s="1">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
         <v>370</v>
       </c>
       <c r="M142" s="1">
-        <v>4496.27</v>
+        <v>375.29</v>
       </c>
       <c r="N142" s="1">
-        <v>24978.27</v>
+        <v>7303.07</v>
       </c>
       <c r="O142" s="1">
         <v>0.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>371</v>
       </c>
       <c r="B143">
-        <v>2767186152</v>
+        <v>2789264662</v>
       </c>
       <c r="C143" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0479539</v>
+        <v>100.0161762</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>4795.39</v>
+        <v>4044.05</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
         <v>372</v>
       </c>
       <c r="M143" s="1">
-        <v>4795.39</v>
+        <v>4044.05</v>
       </c>
       <c r="N143" s="1">
-        <v>24294.87</v>
+        <v>43104.05</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>373</v>
       </c>
       <c r="B144">
-        <v>2767187812</v>
+        <v>2789797962</v>
       </c>
       <c r="C144" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.00767513</v>
+        <v>100.05655328</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>1151.27</v>
+        <v>22621.31</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
         <v>374</v>
       </c>
       <c r="M144" s="1">
-        <v>1151.27</v>
+        <v>22621.31</v>
       </c>
       <c r="N144" s="1">
-        <v>26547.14</v>
+        <v>96059.76</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>375</v>
       </c>
       <c r="B145">
-        <v>2773749642</v>
+        <v>2792185442</v>
       </c>
       <c r="C145" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.03369335</v>
+        <v>100.05723997</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>6738.67</v>
+        <v>20033.99</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
         <v>376</v>
       </c>
       <c r="M145" s="1">
-        <v>6738.67</v>
+        <v>20033.99</v>
       </c>
       <c r="N145" s="1">
-        <v>30567.67</v>
+        <v>80564.54</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>377</v>
       </c>
       <c r="B146">
-        <v>2786857582</v>
+        <v>2796875442</v>
       </c>
       <c r="C146" s="1">
-        <v>10000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0045111</v>
+        <v>100.04605341</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>451.11</v>
+        <v>10546.23</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
         <v>378</v>
       </c>
       <c r="M146" s="1">
-        <v>451.11</v>
+        <v>10546.23</v>
       </c>
       <c r="N146" s="1">
-        <v>12338.61</v>
+        <v>48537.33</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>379</v>
       </c>
       <c r="B147">
-        <v>2786869692</v>
+        <v>2798428082</v>
       </c>
       <c r="C147" s="1">
-        <v>5000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0170748</v>
+        <v>100.01688556</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>853.74</v>
+        <v>1063.79</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
         <v>380</v>
       </c>
       <c r="M147" s="1">
-        <v>853.74</v>
+        <v>1063.79</v>
       </c>
       <c r="N147" s="1">
-        <v>7284.99</v>
+        <v>10672.55</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>381</v>
       </c>
       <c r="B148">
-        <v>2789264662</v>
+        <v>2798445762</v>
       </c>
       <c r="C148" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.02661156</v>
+        <v>100.0033594</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>6652.89</v>
+        <v>335.94</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
         <v>382</v>
       </c>
       <c r="M148" s="1">
-        <v>6652.89</v>
+        <v>335.94</v>
       </c>
       <c r="N148" s="1">
-        <v>42888.72</v>
+        <v>14774.19</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>383</v>
       </c>
       <c r="B149">
-        <v>2789797962</v>
+        <v>2798594412</v>
       </c>
       <c r="C149" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.06391913</v>
+        <v>100.07887413</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>25567.65</v>
+        <v>11831.12</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
         <v>384</v>
       </c>
       <c r="M149" s="1">
-        <v>25567.65</v>
+        <v>11831.12</v>
       </c>
       <c r="N149" s="1">
-        <v>93663.65</v>
+        <v>35651.28</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>385</v>
       </c>
       <c r="B150">
-        <v>2792185442</v>
+        <v>2813842972</v>
       </c>
       <c r="C150" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.06350689</v>
+        <v>100.06013707</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>22227.41</v>
+        <v>9020.56</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
         <v>386</v>
       </c>
       <c r="M150" s="1">
-        <v>22227.41</v>
+        <v>9020.56</v>
       </c>
       <c r="N150" s="1">
-        <v>78250.06</v>
+        <v>25471.97</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>387</v>
       </c>
       <c r="B151">
-        <v>2796875442</v>
+        <v>2862709242</v>
       </c>
       <c r="C151" s="1">
-        <v>22900000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.05437419</v>
+        <v>100.09391392</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>12451.69</v>
+        <v>11739.24</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
         <v>388</v>
       </c>
       <c r="M151" s="1">
-        <v>12451.69</v>
+        <v>11739.24</v>
       </c>
       <c r="N151" s="1">
-        <v>47547.21</v>
+        <v>19140.28</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>389</v>
       </c>
       <c r="B152">
-        <v>2798428082</v>
+        <v>2863881832</v>
       </c>
       <c r="C152" s="1">
-        <v>6300000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.02775238</v>
+        <v>100.101192</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>1748.4</v>
+        <v>30357.6</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
         <v>390</v>
       </c>
       <c r="M152" s="1">
-        <v>1748.4</v>
+        <v>30357.6</v>
       </c>
       <c r="N152" s="1">
-        <v>10618.5</v>
+        <v>49137.93</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>391</v>
       </c>
       <c r="B153">
-        <v>2798445762</v>
+        <v>2863985832</v>
       </c>
       <c r="C153" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0143328</v>
+        <v>100.00177812</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>1433.28</v>
+        <v>444.53</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
         <v>392</v>
       </c>
       <c r="M153" s="1">
-        <v>1433.28</v>
+        <v>444.53</v>
       </c>
       <c r="N153" s="1">
-        <v>14757.39</v>
+        <v>11021.96</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>393</v>
       </c>
       <c r="B154">
-        <v>2798594412</v>
+        <v>2892744252</v>
       </c>
       <c r="C154" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.07803927</v>
+        <v>100.1185108</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>11705.89</v>
+        <v>23702.16</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
         <v>394</v>
       </c>
       <c r="M154" s="1">
-        <v>11705.89</v>
+        <v>23702.16</v>
       </c>
       <c r="N154" s="1">
-        <v>33556.48</v>
+        <v>32068.16</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>395</v>
       </c>
       <c r="B155">
-        <v>2813842972</v>
+        <v>2892982772</v>
       </c>
       <c r="C155" s="1">
-        <v>15000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.05561187</v>
+        <v>100.0075071</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>8341.78</v>
+        <v>465.44</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
         <v>396</v>
       </c>
       <c r="M155" s="1">
-        <v>8341.78</v>
+        <v>465.44</v>
       </c>
       <c r="N155" s="1">
-        <v>23386.12</v>
+        <v>2108.57</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>397</v>
       </c>
       <c r="B156">
-        <v>2843423492</v>
+        <v>2905161052</v>
       </c>
       <c r="C156" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.00176467</v>
+        <v>100.08753025</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>105.88</v>
+        <v>17506.05</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
         <v>398</v>
       </c>
       <c r="M156" s="1">
-        <v>105.88</v>
+        <v>17506.05</v>
       </c>
       <c r="N156" s="1">
-        <v>5264.83</v>
+        <v>22216.49</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>399</v>
       </c>
       <c r="B157">
-        <v>2862709242</v>
+        <v>2922922502</v>
       </c>
       <c r="C157" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.05225656</v>
+        <v>100.0036301</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>6532.07</v>
+        <v>363.01</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
         <v>400</v>
       </c>
       <c r="M157" s="1">
-        <v>6532.07</v>
+        <v>363.01</v>
       </c>
       <c r="N157" s="1">
-        <v>13129.3</v>
+        <v>1489.26</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>401</v>
       </c>
       <c r="B158">
-        <v>2863881832</v>
+        <v>2923119492</v>
       </c>
       <c r="C158" s="1">
-        <v>30000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0569731</v>
+        <v>100.1197541</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>17091.93</v>
+        <v>9340.82</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
         <v>402</v>
       </c>
       <c r="M158" s="1">
-        <v>17091.93</v>
+        <v>9340.82</v>
       </c>
       <c r="N158" s="1">
-        <v>33816.43</v>
+        <v>11258.32</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>403</v>
       </c>
       <c r="B159">
-        <v>2863985832</v>
+        <v>2926581072</v>
       </c>
       <c r="C159" s="1">
-        <v>25000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.00655016</v>
+        <v>100.03199494</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>1637.54</v>
+        <v>2907.7</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
         <v>404</v>
       </c>
       <c r="M159" s="1">
-        <v>1637.54</v>
+        <v>2907.7</v>
       </c>
       <c r="N159" s="1">
-        <v>11003.17</v>
+        <v>5408.86</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>405</v>
       </c>
       <c r="B160">
-        <v>2892744252</v>
+        <v>2926627552</v>
       </c>
       <c r="C160" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.04994675</v>
+        <v>100.1606378</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>9989.35</v>
+        <v>16063.78</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
         <v>406</v>
       </c>
       <c r="M160" s="1">
-        <v>9989.35</v>
+        <v>16063.78</v>
       </c>
       <c r="N160" s="1">
-        <v>17292.46</v>
+        <v>20047.45</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>407</v>
       </c>
       <c r="B161">
-        <v>2892982772</v>
+        <v>2928710612</v>
       </c>
       <c r="C161" s="1">
-        <v>6200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.01002516</v>
+        <v>100.00046845</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>621.56</v>
+        <v>93.69</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
         <v>408</v>
       </c>
       <c r="M161" s="1">
-        <v>621.56</v>
+        <v>93.69</v>
       </c>
       <c r="N161" s="1">
-        <v>2041.98</v>
+        <v>2510.8</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>409</v>
       </c>
       <c r="B162">
-        <v>2905161052</v>
+        <v>2935596102</v>
       </c>
       <c r="C162" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0292153</v>
+        <v>100.00846864</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>5843.06</v>
+        <v>4234.32</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162" t="s">
         <v>410</v>
       </c>
       <c r="M162" s="1">
-        <v>5843.06</v>
+        <v>4234.32</v>
       </c>
       <c r="N162" s="1">
-        <v>9859.06</v>
+        <v>14002.93</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>411</v>
       </c>
       <c r="B163">
-        <v>2922922502</v>
+        <v>2935657812</v>
       </c>
       <c r="C163" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0048854</v>
+        <v>100.17607733</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>488.54</v>
+        <v>52823.2</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
-      <c r="L163">
-        <v>927.31</v>
+      <c r="L163" t="s">
+        <v>412</v>
       </c>
       <c r="M163" s="1">
-        <v>488.54</v>
+        <v>52823.2</v>
       </c>
       <c r="N163" s="1">
-        <v>1415.85</v>
+        <v>64881.45</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B164">
-        <v>2923119492</v>
+        <v>2937267372</v>
       </c>
       <c r="C164" s="1">
-        <v>7800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.03609551</v>
+        <v>100.0359147</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>2815.45</v>
+        <v>3591.47</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="M164" s="1">
-        <v>2815.45</v>
+        <v>3591.47</v>
       </c>
       <c r="N164" s="1">
-        <v>4435.03</v>
+        <v>5971.47</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B165">
-        <v>2926581072</v>
+        <v>2943810772</v>
       </c>
       <c r="C165" s="1">
-        <v>9088000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.02439965</v>
+        <v>100.01701515</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>2217.44</v>
+        <v>3403.03</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="M165" s="1">
-        <v>2217.44</v>
+        <v>3403.03</v>
       </c>
       <c r="N165" s="1">
-        <v>4330.23</v>
+        <v>5538.69</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B166">
-        <v>2926627552</v>
+        <v>2949187952</v>
       </c>
       <c r="C166" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0620075</v>
+        <v>100.1641085</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>6200.75</v>
+        <v>16410.85</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="M166" s="1">
-        <v>6200.75</v>
+        <v>16410.85</v>
       </c>
       <c r="N166" s="1">
-        <v>9596.31</v>
+        <v>18445.57</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B167">
-        <v>2928710612</v>
+        <v>2952571562</v>
       </c>
       <c r="C167" s="1">
-        <v>20000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.00260055</v>
+        <v>100.02420641</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>520.11</v>
+        <v>1549.21</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
-      <c r="L167" t="s">
-        <v>419</v>
+      <c r="L167">
+        <v>686.21</v>
       </c>
       <c r="M167" s="1">
-        <v>520.11</v>
+        <v>1549.21</v>
       </c>
       <c r="N167" s="1">
-        <v>2508.11</v>
+        <v>2235.42</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>420</v>
       </c>
       <c r="B168">
-        <v>2935596102</v>
+        <v>2957753962</v>
       </c>
       <c r="C168" s="1">
-        <v>50000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.01025708</v>
+        <v>100.03579614</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>5128.54</v>
+        <v>3150.06</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
-      <c r="L168" t="s">
-        <v>421</v>
+      <c r="L168">
+        <v>702.77</v>
       </c>
       <c r="M168" s="1">
-        <v>5128.54</v>
+        <v>3150.06</v>
       </c>
       <c r="N168" s="1">
-        <v>13243.68</v>
+        <v>3852.83</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B169">
-        <v>2935657812</v>
+        <v>2962625832</v>
       </c>
       <c r="C169" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.06813863</v>
+        <v>100.16364398</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>20441.59</v>
+        <v>65457.59</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="M169" s="1">
-        <v>20441.59</v>
+        <v>65457.59</v>
       </c>
       <c r="N169" s="1">
-        <v>30616.09</v>
+        <v>69877.75</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B170">
-        <v>2937267372</v>
+        <v>2962647772</v>
       </c>
       <c r="C170" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.0241305</v>
+        <v>100.0658899</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>2413.05</v>
+        <v>13177.98</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="M170" s="1">
-        <v>2413.05</v>
+        <v>13177.98</v>
       </c>
       <c r="N170" s="1">
-        <v>4394.72</v>
+        <v>14976.2</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B171">
-        <v>2943810772</v>
+        <v>3009856922</v>
       </c>
       <c r="C171" s="1">
-        <v>20000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0109185</v>
+        <v>100.19439211</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>2183.7</v>
+        <v>18467.25</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
-      <c r="L171" t="s">
-        <v>427</v>
+      <c r="L171">
+        <v>62.53</v>
       </c>
       <c r="M171" s="1">
-        <v>2183.7</v>
+        <v>18467.25</v>
       </c>
       <c r="N171" s="1">
-        <v>3903.47</v>
+        <v>18529.78</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="B172">
-        <v>2949187952</v>
+        <v>3009858932</v>
       </c>
       <c r="C172" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0381966</v>
+        <v>100.06764313</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>3819.66</v>
+        <v>10146.47</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172" t="s">
-        <v>429</v>
+      <c r="L172">
+        <v>202.07</v>
       </c>
       <c r="M172" s="1">
-        <v>3819.66</v>
+        <v>10146.47</v>
       </c>
       <c r="N172" s="1">
-        <v>5488.0</v>
+        <v>10348.54</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="B173">
-        <v>2952571562</v>
+        <v>3013661662</v>
       </c>
       <c r="C173" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.01271563</v>
+        <v>100.1955315</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>813.8</v>
+        <v>39106.3</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
-        <v>545.85</v>
+        <v>177.68</v>
       </c>
       <c r="M173" s="1">
-        <v>813.8</v>
+        <v>39106.3</v>
       </c>
       <c r="N173" s="1">
-        <v>1359.65</v>
+        <v>39283.98</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="B174">
-        <v>2957753962</v>
+        <v>3015607942</v>
       </c>
       <c r="C174" s="1">
-        <v>8800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.01154091</v>
+        <v>100.199028</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>1015.6</v>
+        <v>29854.2</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>545.72</v>
+        <v>95.27</v>
       </c>
       <c r="M174" s="1">
-        <v>1015.6</v>
+        <v>29854.2</v>
       </c>
       <c r="N174" s="1">
-        <v>1561.32</v>
+        <v>29949.47</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B175">
-        <v>2962625832</v>
+        <v>3017270942</v>
       </c>
       <c r="C175" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.02290293</v>
+        <v>100.1313492</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>9161.17</v>
+        <v>26269.84</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
-      <c r="L175" t="s">
-        <v>433</v>
+      <c r="L175">
+        <v>74.46</v>
       </c>
       <c r="M175" s="1">
-        <v>9161.17</v>
+        <v>26269.84</v>
       </c>
       <c r="N175" s="1">
-        <v>12678.4</v>
+        <v>26344.3</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="B176">
-        <v>2962647772</v>
+        <v>3021967322</v>
       </c>
       <c r="C176" s="1">
-        <v>20000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.0148488</v>
+        <v>100.20592012</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>2969.76</v>
+        <v>17503.21</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
-      <c r="L176" t="s">
-        <v>435</v>
+      <c r="L176">
+        <v>52.27</v>
       </c>
       <c r="M176" s="1">
-        <v>2969.76</v>
+        <v>17503.21</v>
       </c>
       <c r="N176" s="1">
-        <v>4370.21</v>
+        <v>17555.48</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="B177">
-        <v>3009856922</v>
+        <v>3022014132</v>
       </c>
       <c r="C177" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.99241158</v>
+        <v>100.20677075</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-720.9</v>
+        <v>41354.15</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>26.56</v>
+        <v>151.31</v>
       </c>
       <c r="M177" s="1">
-        <v>-720.9</v>
+        <v>41354.15</v>
       </c>
       <c r="N177" s="1">
-        <v>-694.34</v>
+        <v>41505.46</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="B178">
-        <v>3009858932</v>
+        <v>3032560652</v>
       </c>
       <c r="C178" s="1">
-        <v>15000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.00337873</v>
+        <v>100.22080858</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>506.81</v>
+        <v>26497.03</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
-        <v>113.59</v>
+        <v>-89.41</v>
       </c>
       <c r="M178" s="1">
-        <v>506.81</v>
+        <v>26497.03</v>
       </c>
       <c r="N178" s="1">
-        <v>620.4</v>
+        <v>26407.62</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="B179">
-        <v>3013661662</v>
+        <v>3033105672</v>
       </c>
       <c r="C179" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.99363705</v>
+        <v>100.19286425</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-1272.59</v>
+        <v>7714.57</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
-        <v>87.2</v>
+        <v>-25.04</v>
       </c>
       <c r="M179" s="1">
-        <v>-1272.59</v>
+        <v>7714.57</v>
       </c>
       <c r="N179" s="1">
-        <v>-1185.39</v>
+        <v>7689.53</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="B180">
-        <v>3015607942</v>
+        <v>3037280862</v>
       </c>
       <c r="C180" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.99204413</v>
+        <v>100.23411353</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-1193.38</v>
+        <v>35117.03</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
-        <v>38.62</v>
+        <v>365.83</v>
       </c>
       <c r="M180" s="1">
-        <v>-1193.38</v>
+        <v>35117.03</v>
       </c>
       <c r="N180" s="1">
-        <v>-1154.76</v>
+        <v>35482.86</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="B181">
-        <v>3017270942</v>
+        <v>3042209452</v>
       </c>
       <c r="C181" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.99576305</v>
+        <v>100.2344767</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-847.39</v>
+        <v>23447.67</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
-        <v>16.96</v>
+        <v>156.43</v>
       </c>
       <c r="M181" s="1">
-        <v>-847.39</v>
+        <v>23447.67</v>
       </c>
       <c r="N181" s="1">
-        <v>-830.43</v>
+        <v>23604.1</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="B182">
-        <v>3021967322</v>
+        <v>3047030172</v>
       </c>
       <c r="C182" s="1">
-        <v>8500000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.99141835</v>
+        <v>100.22736972</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-729.44</v>
+        <v>7103.03</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
-        <v>20.71</v>
+        <v>40.34</v>
       </c>
       <c r="M182" s="1">
-        <v>-729.44</v>
+        <v>7103.03</v>
       </c>
       <c r="N182" s="1">
-        <v>-708.73</v>
+        <v>7143.37</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="B183">
-        <v>3022014132</v>
+        <v>3050153122</v>
       </c>
       <c r="C183" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.9923228</v>
+        <v>100.2432697</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-1535.44</v>
+        <v>24326.97</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
-        <v>66.53</v>
+        <v>132.6</v>
       </c>
       <c r="M183" s="1">
-        <v>-1535.44</v>
+        <v>24326.97</v>
       </c>
       <c r="N183" s="1">
-        <v>-1468.91</v>
+        <v>24459.57</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="B184">
-        <v>3032560652</v>
+        <v>3051781772</v>
       </c>
       <c r="C184" s="1">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.97405067</v>
+        <v>100.2439416</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-3113.92</v>
+        <v>48788.32</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
-        <v>-32.67</v>
+        <v>248.48</v>
       </c>
       <c r="M184" s="1">
-        <v>-3113.92</v>
+        <v>48788.32</v>
       </c>
       <c r="N184" s="1">
-        <v>-3146.59</v>
+        <v>49036.8</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="B185">
-        <v>3033105672</v>
+        <v>3053286692</v>
       </c>
       <c r="C185" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.98297925</v>
+        <v>100.172523</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-680.83</v>
+        <v>25878.45</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>-19.13</v>
+        <v>217.2</v>
       </c>
       <c r="M185" s="1">
-        <v>-680.83</v>
+        <v>25878.45</v>
       </c>
       <c r="N185" s="1">
-        <v>-699.96</v>
+        <v>26095.65</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="B186">
-        <v>3037280862</v>
+        <v>3053302732</v>
       </c>
       <c r="C186" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.00676187</v>
+        <v>100.25100807</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>1014.28</v>
+        <v>37651.21</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>172.75</v>
+        <v>249.7</v>
       </c>
       <c r="M186" s="1">
-        <v>1014.28</v>
+        <v>37651.21</v>
       </c>
       <c r="N186" s="1">
-        <v>1187.03</v>
+        <v>37900.91</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="B187">
-        <v>3042209452</v>
+        <v>3089978672</v>
       </c>
       <c r="C187" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.0004592</v>
+        <v>100.03048945</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>45.92</v>
+        <v>6097.89</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
-        <v>62.11</v>
+        <v>0.0</v>
       </c>
       <c r="M187" s="1">
-        <v>45.92</v>
+        <v>6097.89</v>
       </c>
       <c r="N187" s="1">
-        <v>108.03</v>
+        <v>6097.89</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>3047030172</v>
+        <v>442</v>
+      </c>
+      <c r="B188" t="s">
+        <v>443</v>
       </c>
       <c r="C188" s="1">
-        <v>3124000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.99973239</v>
+        <v>100.0201072</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-8.36</v>
+        <v>1005.36</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
-      <c r="L188">
-        <v>12.56</v>
+      <c r="L188" t="s">
+        <v>444</v>
       </c>
       <c r="M188" s="1">
-        <v>-8.36</v>
+        <v>1005.36</v>
       </c>
       <c r="N188" s="1">
-        <v>4.2</v>
+        <v>9550.86</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
-        <v>1</v>
-[...248 lines deleted...]
-      <c r="P193">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>