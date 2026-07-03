--- v2 (2026-06-12)
+++ v3 (2026-07-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="445">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -124,1215 +124,1164 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
+    <t>XS3325326695</t>
+  </si>
+  <si>
+    <t>EURO ABN AMRO BANK NV 17/07/2026</t>
+  </si>
+  <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
-    <t>FR0129367936</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3047943058</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>93 853.44</t>
+    <t>106 507.56</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129111094</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2026</t>
   </si>
   <si>
-    <t>131 917.80</t>
+    <t>139 482.75</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>231 539.79</t>
+    <t>262 748.06</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
-    <t>BE6372064376</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 26/03/2026</t>
+    <t>XS3324629974</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
+  </si>
+  <si>
+    <t>XS3325957507</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
+  </si>
+  <si>
+    <t>BE6373027307</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 27/04/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AH6</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 12/03/2027</t>
+  </si>
+  <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46AL8</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 17/12/2026</t>
+  </si>
+  <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129544344</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 16/04/2026</t>
   </si>
   <si>
+    <t>FR0129671964</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
+  </si>
+  <si>
+    <t>18 683.33</t>
+  </si>
+  <si>
+    <t>FR0129671907</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
+  </si>
+  <si>
+    <t>18 266.67</t>
+  </si>
+  <si>
+    <t>FR0129671923</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
+  </si>
+  <si>
+    <t>18 350.00</t>
+  </si>
+  <si>
+    <t>FR0129673069</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 17/04/2026</t>
+  </si>
+  <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
-    <t>XS3307922990</t>
-[...14 lines deleted...]
-    <t>EURO HEINEKEN NV 26/03/2026</t>
+    <t>XS3326554428</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/04/2026</t>
   </si>
   <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
-    <t>XS3281144298</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
+    <t>XS3326341511</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>698 786.67</t>
+    <t>749 033.33</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>262 894.50</t>
+    <t>300 332.08</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>53 589.94</t>
+    <t>78 550.50</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
-    <t>XS3268837351</t>
-[...2 lines deleted...]
-    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
+    <t>XS3325290560</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>105 290.97</t>
+    <t>111 722.50</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3029361378</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3317639261</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
+    <t>XS3320683777</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 24/04/2026</t>
+  </si>
+  <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3219325175</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 24/04/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
+    <t>FR0129673572</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 14/04/2026</t>
+  </si>
+  <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
+    <t>FR0129354819</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 13/04/2026</t>
+  </si>
+  <si>
     <t>FR0129655124</t>
   </si>
   <si>
     <t>EURO UNION FINANCES GRAINS 09/04/2026</t>
   </si>
   <si>
+    <t>FR0129628071</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
+  </si>
+  <si>
     <t>FR0129628394</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
     <t>FR0129628154</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
   </si>
   <si>
+    <t>FR0129672830</t>
+  </si>
+  <si>
+    <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
+  </si>
+  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
+    <t>FR0129672715</t>
+  </si>
+  <si>
+    <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
+  </si>
+  <si>
     <t>XS3290508822</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
-    <t>FR0129355121</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>24 768.33</t>
+    <t>60 160.17</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>798 234.67</t>
+    <t>849 219.11</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>966 065.00</t>
+    <t>1 029 786.81</t>
   </si>
   <si>
     <t>FR0129155679</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 17/04/2026</t>
   </si>
   <si>
-    <t>419 815.00</t>
+    <t>444 986.11</t>
   </si>
   <si>
     <t>FR0129514099</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 21/04/2026</t>
   </si>
   <si>
-    <t>166 918.89</t>
-[...14 lines deleted...]
-    <t>608 652.00</t>
+    <t>196 835.83</t>
+  </si>
+  <si>
+    <t>FR0129676880</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>439 726.00</t>
-[...8 lines deleted...]
-    <t>499 875.13</t>
+    <t>464 942.50</t>
+  </si>
+  <si>
+    <t>FR0129672038</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
+  </si>
+  <si>
+    <t>24 800.00</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>75 550.00</t>
-[...8 lines deleted...]
-    <t>231 623.58</t>
+    <t>88 184.44</t>
+  </si>
+  <si>
+    <t>FR0129673788</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
+  </si>
+  <si>
+    <t>8 201.92</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>187 292.78</t>
+    <t>218 886.39</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>307 638.33</t>
+    <t>332 957.78</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>35 518.00</t>
+    <t>60 906.67</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>8 410.50</t>
+    <t>32 440.50</t>
   </si>
   <si>
     <t>FR0129653814</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
-    <t>BE6372032050</t>
-[...2 lines deleted...]
-    <t>NEUCP COFINIMMO SA 20/03/2026</t>
+    <t>BE6372774685</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 22/04/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
-    <t>FR0129105617</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>120 778.67</t>
+    <t>158 592.00</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>6 093.06</t>
+    <t>18 276.67</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>12 519.44</t>
+    <t>37 553.33</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>626 986.50</t>
+    <t>671 561.63</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>284 617.67</t>
+    <t>321 755.00</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>325 094.33</t>
+    <t>363 104.00</t>
+  </si>
+  <si>
+    <t>FR0129649531</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 16/04/2026</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129062271</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
-    <t>FR0129515294</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>561 630.67</t>
+    <t>599 350.50</t>
   </si>
   <si>
     <t>FR0129497519</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>122 914.00</t>
-[...8 lines deleted...]
-    <t>689 687.00</t>
+    <t>160 225.17</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>410 330.56</t>
+    <t>435 390.00</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>38 993.50</t>
+    <t>57 590.25</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>25 062.33</t>
+    <t>37 015.72</t>
   </si>
   <si>
     <t>FR0129548006</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/04/2026</t>
   </si>
   <si>
-    <t>FR0129633139</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129655405</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129622504</t>
-[...8 lines deleted...]
-    <t>NEUCP SAVENCIA SA 19/03/2026</t>
+    <t>FR0129672517</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129575561</t>
   </si>
   <si>
     <t>NEUCP SEB SA 22/04/2026</t>
   </si>
   <si>
     <t>FR0129653376</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/06/2026</t>
   </si>
   <si>
     <t>FR0129582765</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129655710</t>
   </si>
   <si>
     <t>NEUCP UNION FINANCES GRAINS 10/04/2026</t>
   </si>
   <si>
+    <t>FR0129673499</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
+  </si>
+  <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>26 523.00</t>
+    <t>12 615.56</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>3 123.29</t>
+    <t>4 219.18</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>154 783.56</t>
-[...8 lines deleted...]
-    <t>18 133.56</t>
+    <t>166 509.59</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>113 835.62</t>
+    <t>122 054.79</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>293 835.62</t>
+    <t>347 260.27</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>9 708.90</t>
+    <t>10 736.30</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>856 076.03</t>
-[...17 lines deleted...]
-    <t>19 671.23</t>
+    <t>908 117.12</t>
   </si>
   <si>
     <t>XS1401174633</t>
   </si>
   <si>
     <t>HEINEKEN NV 1 04/05/2026</t>
   </si>
   <si>
-    <t>89 753.42</t>
+    <t>95 506.85</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>4 493.42</t>
+    <t>6 633.15</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 513 446.90</t>
+    <t>1 615 362.52</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>14 646.58</t>
+    <t>15 852.05</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>22 856.16</t>
+    <t>26 075.34</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>686 348.97</t>
+    <t>727 081.85</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>8 309.92</t>
-[...8 lines deleted...]
-    <t>24 726.03</t>
+    <t>8 932.38</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>24 965.07</t>
+    <t>26 930.82</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>27 616.44</t>
+    <t>47 342.47</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>149 856.16</t>
+    <t>168 020.55</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>193 623.29</t>
-[...11 lines deleted...]
-    <t>-24 322.25</t>
+    <t>207 965.75</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>11 544.08</t>
+    <t>12 239.65</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>21 814.27</t>
+    <t>23 148.06</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>20 806.00</t>
+    <t>22 116.11</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>25 485.44</t>
-[...5 lines deleted...]
-    <t>6 927.78</t>
+    <t>27 155.33</t>
   </si>
   <si>
     <t>SWAP04703173</t>
   </si>
   <si>
-    <t>39 060.00</t>
+    <t>41 879.44</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>73 438.45</t>
+    <t>78 778.00</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>60 530.55</t>
+    <t>65 044.00</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>37 991.10</t>
+    <t>40 876.50</t>
   </si>
   <si>
     <t>SWAP04714381</t>
   </si>
   <si>
-    <t>9 608.76</t>
-[...5 lines deleted...]
-    <t>14 438.25</t>
+    <t>10 355.12</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>23 820.16</t>
+    <t>25 791.25</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>16 451.41</t>
+    <t>17 860.00</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>7 401.04</t>
+    <t>8 209.73</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>18 780.33</t>
-[...5 lines deleted...]
-    <t>10 577.43</t>
+    <t>20 848.50</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>8 366.00</t>
+    <t>9 449.00</t>
   </si>
   <si>
     <t>SWAP04806154</t>
   </si>
   <si>
-    <t>1 643.13</t>
+    <t>1 872.09</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>4 710.44</t>
+    <t>5 407.55</t>
   </si>
   <si>
     <t>SWAP04827611</t>
   </si>
   <si>
-    <t>1 126.25</t>
+    <t>1 331.14</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>1 917.50</t>
+    <t>2 217.37</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>2 501.16</t>
+    <t>2 892.05</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>3 983.67</t>
-[...5 lines deleted...]
-    <t>2 417.11</t>
+    <t>4 578.00</t>
   </si>
   <si>
     <t>SWAP04865040</t>
   </si>
   <si>
-    <t>9 768.61</t>
+    <t>11 439.17</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>12 058.25</t>
+    <t>13 952.25</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>2 380.00</t>
+    <t>2 777.67</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>2 135.66</t>
+    <t>2 566.11</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>2 034.72</t>
+    <t>2 408.61</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>4 420.16</t>
+    <t>5 388.43</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>1 798.22</t>
+    <t>2 207.34</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
@@ -1342,57 +1291,96 @@
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
+    <t>-2 335.93</t>
+  </si>
+  <si>
+    <t>SWAP05011031</t>
+  </si>
+  <si>
+    <t>-1 336.25</t>
+  </si>
+  <si>
+    <t>SWAP05011029</t>
+  </si>
+  <si>
+    <t>-1 657.08</t>
+  </si>
+  <si>
+    <t>SWAP05011030</t>
+  </si>
+  <si>
+    <t>-1 590.00</t>
+  </si>
+  <si>
+    <t>SWAP05011166</t>
+  </si>
+  <si>
+    <t>SWAP05011167</t>
+  </si>
+  <si>
+    <t>SWAP05011283</t>
+  </si>
+  <si>
+    <t>SWAP05011324</t>
+  </si>
+  <si>
+    <t>SWAP05016334</t>
+  </si>
+  <si>
+    <t>SWAP05016335</t>
+  </si>
+  <si>
     <t>SWAP04692497</t>
   </si>
   <si>
     <t>LCH00142072496</t>
   </si>
   <si>
-    <t>8 545.50</t>
+    <t>9 030.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1712,256 +1700,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1149745.0678</v>
+        <v>1092386.6877</v>
       </c>
       <c r="D2">
-        <v>2442.64</v>
+        <v>2445.3</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2808423111.4</v>
+        <v>2671216373.31</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2808423111.4</v>
+        <v>2671216373.31</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10128.2</v>
+        <v>10139.18</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>418897.33</v>
+        <v>419351.55</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>418897.33</v>
+        <v>419351.55</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>109862.4569</v>
+        <v>109179.4344</v>
       </c>
       <c r="D4">
-        <v>3392.62</v>
+        <v>3396.36</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>372722481.41</v>
+        <v>370812993.79</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>372722481.41</v>
+        <v>370812993.79</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9668.9686</v>
+        <v>9799.3871</v>
       </c>
       <c r="D5">
-        <v>1113.73</v>
+        <v>1114.92</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10768629.58</v>
+        <v>10925535.15</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10768629.58</v>
+        <v>10925535.15</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1917758.0372</v>
+        <v>1728893.1087</v>
       </c>
       <c r="D6">
-        <v>110.73</v>
+        <v>110.85</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>212356062.96</v>
+        <v>191650585.5</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>212356062.96</v>
+        <v>191650585.5</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P188"/>
+  <dimension ref="A1:P191"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O188" sqref="O188"/>
+      <selection activeCell="O191" sqref="O191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1980,9389 +1968,9539 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>15381.0</v>
+        <v>14650.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10797.47</v>
+        <v>10809.44</v>
       </c>
       <c r="E2" s="1">
-        <v>10790.8563845</v>
+        <v>10800.812519454</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>165974162.05</v>
+        <v>158231903.41</v>
       </c>
       <c r="I2" s="1">
-        <v>101724.02</v>
+        <v>126392.59</v>
       </c>
       <c r="J2" s="1">
-        <v>0.061289069782654</v>
+        <v>0.079878069640924</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>166075886.07</v>
+        <v>158358296.0</v>
       </c>
       <c r="N2" s="1">
-        <v>166075886.07</v>
+        <v>158358296.0</v>
       </c>
       <c r="O2" s="1">
         <v>4.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>602.0</v>
+        <v>603.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261219.52</v>
+        <v>261498.71</v>
       </c>
       <c r="E3" s="1">
-        <v>261045.90498339</v>
+        <v>261188.25618574</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>157149634.8</v>
+        <v>157496518.48</v>
       </c>
       <c r="I3" s="1">
-        <v>104516.24</v>
+        <v>187203.65</v>
       </c>
       <c r="J3" s="1">
-        <v>0.066507466042167</v>
+        <v>0.1188620877507</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>157254151.04</v>
+        <v>157683722.13</v>
       </c>
       <c r="N3" s="1">
-        <v>157254151.04</v>
+        <v>157683722.13</v>
       </c>
       <c r="O3" s="1">
-        <v>4.62</v>
+        <v>4.86</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.7119</v>
+        <v>99.3155</v>
       </c>
       <c r="E4" s="1">
-        <v>97.8974084</v>
+        <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>9789740.84</v>
+        <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>181449.16</v>
+        <v>5170.65</v>
       </c>
       <c r="J4" s="1">
-        <v>1.8534623435445</v>
+        <v>0.05208998989143</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9971190.0</v>
+        <v>9931550.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9971190.0</v>
+        <v>9931550.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.6788</v>
+        <v>99.8316</v>
       </c>
       <c r="E5" s="1">
-        <v>99.4822914</v>
+        <v>97.8974084</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>14922343.71</v>
+        <v>9789740.84</v>
       </c>
       <c r="I5" s="1">
-        <v>29476.29</v>
+        <v>193419.16</v>
       </c>
       <c r="J5" s="1">
-        <v>0.19753123619748</v>
+        <v>1.9757332003081</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>14951820.0</v>
+        <v>9983160.0</v>
       </c>
       <c r="N5" s="1">
-        <v>14951820.0</v>
+        <v>9983160.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.9598</v>
+        <v>99.8018</v>
       </c>
       <c r="E6" s="1">
-        <v>98.75546172</v>
+        <v>99.4822914</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>24688865.43</v>
+        <v>14922343.71</v>
       </c>
       <c r="I6" s="1">
-        <v>301084.57</v>
+        <v>47926.29</v>
       </c>
       <c r="J6" s="1">
-        <v>1.2195156187054</v>
+        <v>0.32117133160445</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>24989950.0</v>
+        <v>14970270.0</v>
       </c>
       <c r="N6" s="1">
-        <v>24989950.0</v>
+        <v>14970270.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.73</v>
+        <v>0.46</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.445</v>
+        <v>98.3643</v>
       </c>
       <c r="E7" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I7" s="1">
-        <v>263891.11</v>
+        <v>231611.11</v>
       </c>
       <c r="J7" s="1">
-        <v>0.67466987613635</v>
+        <v>0.59214211079525</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39378000.0</v>
+        <v>39345720.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39378000.0</v>
+        <v>39345720.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.16</v>
+        <v>1.21</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.0537</v>
+        <v>99.0842</v>
       </c>
       <c r="E8" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I8" s="1">
-        <v>138197.66</v>
+        <v>144297.66</v>
       </c>
       <c r="J8" s="1">
-        <v>0.70249008801981</v>
+        <v>0.73349777322172</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19810740.0</v>
+        <v>19816840.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19810740.0</v>
+        <v>19816840.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.884</v>
+        <v>99.9945</v>
       </c>
       <c r="E9" s="1">
         <v>99.6222656</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>24905566.4</v>
       </c>
       <c r="I9" s="1">
-        <v>65433.6</v>
+        <v>93058.6</v>
       </c>
       <c r="J9" s="1">
-        <v>0.26272680953765</v>
+        <v>0.37364578867799</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24971000.0</v>
+        <v>24998625.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24971000.0</v>
+        <v>24998625.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.77</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0226</v>
+        <v>100.0274</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>2260.0</v>
+        <v>2740.0</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0226</v>
+        <v>0.0274</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>10002260.0</v>
+        <v>10002740.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10096113.44</v>
+        <v>10109247.56</v>
       </c>
       <c r="O10" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.8399</v>
+        <v>99.9509</v>
       </c>
       <c r="E11" s="1">
         <v>98.942062</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>9894206.2</v>
       </c>
       <c r="I11" s="1">
-        <v>89783.8</v>
+        <v>100883.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.90743813283374</v>
+        <v>1.0196250003361</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9983990.0</v>
+        <v>9995090.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9983990.0</v>
+        <v>9995090.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.014</v>
+        <v>100.0007</v>
       </c>
       <c r="E12" s="1">
         <v>99.9813</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5998878.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1962.0</v>
+        <v>1164.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0327061160437</v>
+        <v>0.019403628478525</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>6000840.0</v>
+        <v>6000042.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6132757.8</v>
+        <v>6139524.75</v>
       </c>
       <c r="O12" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0342</v>
+        <v>100.0402</v>
       </c>
       <c r="E13" s="1">
         <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>8550.0</v>
+        <v>10050.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0342</v>
+        <v>0.0402</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>25008550.0</v>
+        <v>25010050.0</v>
       </c>
       <c r="N13" s="1">
-        <v>25240089.79</v>
+        <v>25272798.06</v>
       </c>
       <c r="O13" s="1">
-        <v>0.74</v>
+        <v>0.78</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.9572</v>
+        <v>99.0187</v>
       </c>
       <c r="E14" s="1">
         <v>98.0238394</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>19604767.88</v>
       </c>
       <c r="I14" s="1">
-        <v>186672.12</v>
+        <v>198972.12</v>
       </c>
       <c r="J14" s="1">
-        <v>0.95217714967406</v>
+        <v>1.0149169896726</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>19791440.0</v>
+        <v>19803740.0</v>
       </c>
       <c r="N14" s="1">
-        <v>19791440.0</v>
+        <v>19803740.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
         <v>8500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.02</v>
+        <v>97.9029</v>
       </c>
       <c r="E15" s="1">
         <v>97.79494141</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>8312570.02</v>
       </c>
       <c r="I15" s="1">
-        <v>19129.98</v>
+        <v>9176.48</v>
       </c>
       <c r="J15" s="1">
-        <v>0.23013315922721</v>
+        <v>0.11039281447159</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>8331700.0</v>
+        <v>8321746.5</v>
       </c>
       <c r="N15" s="1">
-        <v>8331700.0</v>
+        <v>8321746.5</v>
       </c>
       <c r="O15" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.9308</v>
+        <v>99.6453</v>
       </c>
       <c r="E16" s="1">
-        <v>99.836933</v>
+        <v>99.5611428</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4991846.65</v>
+        <v>9956114.28</v>
       </c>
       <c r="I16" s="1">
-        <v>4693.35</v>
+        <v>8415.72</v>
       </c>
       <c r="J16" s="1">
-        <v>0.094020316108869</v>
+        <v>0.084528157907002</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4996540.0</v>
+        <v>9964530.0</v>
       </c>
       <c r="N16" s="1">
-        <v>4996540.0</v>
+        <v>9964530.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.15</v>
+        <v>0.31</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.9193</v>
+        <v>97.1926</v>
       </c>
       <c r="E17" s="1">
-        <v>99.84274768</v>
+        <v>97.4432515</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>24960686.92</v>
+        <v>9744325.15</v>
       </c>
       <c r="I17" s="1">
-        <v>19138.08</v>
+        <v>-25065.15</v>
       </c>
       <c r="J17" s="1">
-        <v>0.076672889898176</v>
+        <v>-0.25722817757164</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>24979825.0</v>
+        <v>9719260.0</v>
       </c>
       <c r="N17" s="1">
-        <v>24979825.0</v>
+        <v>9719260.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.73</v>
+        <v>0.3</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.7743</v>
+        <v>99.8397</v>
       </c>
       <c r="E18" s="1">
-        <v>97.7514452</v>
+        <v>99.803498</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>9775144.52</v>
+        <v>19960699.6</v>
       </c>
       <c r="I18" s="1">
-        <v>2285.48</v>
+        <v>7240.4</v>
       </c>
       <c r="J18" s="1">
-        <v>0.023380523892244</v>
+        <v>0.036273277716178</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>9777430.0</v>
+        <v>19967940.0</v>
       </c>
       <c r="N18" s="1">
-        <v>9777430.0</v>
+        <v>19967940.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.3903</v>
+        <v>97.7378</v>
       </c>
       <c r="E19" s="1">
-        <v>98.14746655</v>
+        <v>97.7514452</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>19629493.31</v>
+        <v>9775144.52</v>
       </c>
       <c r="I19" s="1">
-        <v>48566.69</v>
+        <v>-1364.52</v>
       </c>
       <c r="J19" s="1">
-        <v>0.24741693141543</v>
+        <v>-0.013959077507327</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19678060.0</v>
+        <v>9773780.0</v>
       </c>
       <c r="N19" s="1">
-        <v>19678060.0</v>
+        <v>9773780.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.58</v>
+        <v>0.3</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.8364</v>
+        <v>97.4197</v>
       </c>
       <c r="E20" s="1">
-        <v>97.87236355</v>
+        <v>97.52492575</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19574472.71</v>
+        <v>19504985.15</v>
       </c>
       <c r="I20" s="1">
-        <v>192807.29</v>
+        <v>-21045.15</v>
       </c>
       <c r="J20" s="1">
-        <v>0.9849935314043</v>
+        <v>-0.10789626261264</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19767280.0</v>
+        <v>19483940.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19767280.0</v>
+        <v>19483940.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.8934</v>
+        <v>98.4385</v>
       </c>
       <c r="E21" s="1">
-        <v>97.7562762</v>
+        <v>98.14746655</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>19551255.24</v>
+        <v>19629493.31</v>
       </c>
       <c r="I21" s="1">
-        <v>27424.76</v>
+        <v>58206.69</v>
       </c>
       <c r="J21" s="1">
-        <v>0.14027109596468</v>
+        <v>0.2965267064247</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19578680.0</v>
+        <v>19687700.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19578680.0</v>
+        <v>19687700.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.3888</v>
+        <v>98.9251</v>
       </c>
       <c r="E22" s="1">
-        <v>97.86752107</v>
+        <v>97.87236355</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>14680128.16</v>
+        <v>19574472.71</v>
       </c>
       <c r="I22" s="1">
-        <v>228191.84</v>
+        <v>210547.29</v>
       </c>
       <c r="J22" s="1">
-        <v>1.5544267564487</v>
+        <v>1.075621770861</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>14908320.0</v>
+        <v>19785020.0</v>
       </c>
       <c r="N22" s="1">
-        <v>14908320.0</v>
+        <v>19785020.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.44</v>
+        <v>0.61</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.793</v>
+        <v>98.1434</v>
       </c>
       <c r="E23" s="1">
-        <v>99.48021585</v>
+        <v>98.15181493</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>19896043.17</v>
+        <v>14722772.24</v>
       </c>
       <c r="I23" s="1">
-        <v>62556.83</v>
+        <v>-1262.24</v>
       </c>
       <c r="J23" s="1">
-        <v>0.3144184472535</v>
+        <v>-0.0085733853612885</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>19958600.0</v>
+        <v>14721510.0</v>
       </c>
       <c r="N23" s="1">
-        <v>19958600.0</v>
+        <v>14721510.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.59</v>
+        <v>0.45</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.787</v>
+        <v>97.8722</v>
       </c>
       <c r="E24" s="1">
-        <v>99.4492995</v>
+        <v>97.7562762</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>23867831.88</v>
+        <v>19551255.24</v>
       </c>
       <c r="I24" s="1">
-        <v>81048.12</v>
+        <v>23184.76</v>
       </c>
       <c r="J24" s="1">
-        <v>0.3395705165324</v>
+        <v>0.11858450884814</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>23948880.0</v>
+        <v>19574440.0</v>
       </c>
       <c r="N24" s="1">
-        <v>23948880.0</v>
+        <v>19574440.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>45000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.9133</v>
+        <v>99.5231</v>
       </c>
       <c r="E25" s="1">
-        <v>99.82630224</v>
+        <v>97.86752107</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>44921836.01</v>
+        <v>14680128.16</v>
       </c>
       <c r="I25" s="1">
-        <v>39148.99</v>
+        <v>248336.84</v>
       </c>
       <c r="J25" s="1">
-        <v>0.087149131641202</v>
+        <v>1.6916530788652</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>44960985.0</v>
+        <v>14928465.0</v>
       </c>
       <c r="N25" s="1">
-        <v>44960985.0</v>
+        <v>14928465.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.32</v>
+        <v>0.46</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
-        <v>36000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.9354</v>
+        <v>99.9118</v>
       </c>
       <c r="E26" s="1">
-        <v>99.83538256</v>
+        <v>99.48021585</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>35940737.72</v>
+        <v>19896043.17</v>
       </c>
       <c r="I26" s="1">
-        <v>36006.28</v>
+        <v>86316.83</v>
       </c>
       <c r="J26" s="1">
-        <v>0.1001823620887</v>
+        <v>0.43383917727999</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>35976744.0</v>
+        <v>19982360.0</v>
       </c>
       <c r="N26" s="1">
-        <v>35976744.0</v>
+        <v>19982360.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.06</v>
+        <v>0.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.9195</v>
+        <v>99.9896</v>
       </c>
       <c r="E27" s="1">
-        <v>99.6790335</v>
+        <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>9967903.35</v>
+        <v>15000000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>24046.65</v>
+        <v>-1560.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.24124080215926</v>
+        <v>-0.0104</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>0.0</v>
+      <c r="L27" t="s">
+        <v>87</v>
       </c>
       <c r="M27" s="1">
-        <v>9991950.0</v>
+        <v>14998440.0</v>
       </c>
       <c r="N27" s="1">
-        <v>9991950.0</v>
+        <v>15017123.33</v>
       </c>
       <c r="O27" s="1">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.6605</v>
+        <v>99.9941</v>
       </c>
       <c r="E28" s="1">
-        <v>99.6462558</v>
+        <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>14946938.37</v>
+        <v>15000000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>2136.63</v>
+        <v>-885.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0.014294766908844</v>
+        <v>-0.0059</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>0.0</v>
+      <c r="L28" t="s">
+        <v>90</v>
       </c>
       <c r="M28" s="1">
-        <v>14949075.0</v>
+        <v>14999115.0</v>
       </c>
       <c r="N28" s="1">
-        <v>14949075.0</v>
+        <v>15017381.67</v>
       </c>
       <c r="O28" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C29" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.9532</v>
+        <v>99.9896</v>
       </c>
       <c r="E29" s="1">
-        <v>99.66600813</v>
+        <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>29899802.44</v>
+        <v>15000000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>86157.56</v>
+        <v>-1560.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.28815427852038</v>
+        <v>-0.0104</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29">
-        <v>0.0</v>
+      <c r="L29" t="s">
+        <v>93</v>
       </c>
       <c r="M29" s="1">
-        <v>29985960.0</v>
+        <v>14998440.0</v>
       </c>
       <c r="N29" s="1">
-        <v>29985960.0</v>
+        <v>15016790.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.88</v>
+        <v>0.46</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0385</v>
+        <v>99.9076</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>99.82530573</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>40000000.0</v>
+        <v>39930122.29</v>
       </c>
       <c r="I30" s="1">
-        <v>15400.0</v>
+        <v>32917.71</v>
       </c>
       <c r="J30" s="1">
-        <v>0.0385</v>
+        <v>0.082438289972991</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>93</v>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>40015400.0</v>
+        <v>39963040.0</v>
       </c>
       <c r="N30" s="1">
-        <v>40714186.67</v>
+        <v>39963040.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C31" s="1">
-        <v>30000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.0206</v>
+        <v>99.9087</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>99.4492995</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>30000000.0</v>
+        <v>23867831.88</v>
       </c>
       <c r="I31" s="1">
-        <v>6180.0</v>
+        <v>110256.12</v>
       </c>
       <c r="J31" s="1">
-        <v>0.0206</v>
+        <v>0.46194443028731</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31" t="s">
-        <v>96</v>
+      <c r="L31">
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>30006180.0</v>
+        <v>23978088.0</v>
       </c>
       <c r="N31" s="1">
-        <v>30269074.5</v>
+        <v>23978088.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.89</v>
+        <v>0.74</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B32" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C32" s="1">
-        <v>20000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.0027</v>
+        <v>99.8691</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>114.92223425</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>20000000.0</v>
+        <v>35933473.17</v>
       </c>
       <c r="I32" s="1">
-        <v>540.0</v>
+        <v>19402.83</v>
       </c>
       <c r="J32" s="1">
-        <v>0.0027</v>
+        <v>0.053996533839648</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32" t="s">
-        <v>99</v>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>20000540.0</v>
+        <v>35952876.0</v>
       </c>
       <c r="N32" s="1">
-        <v>20054129.94</v>
+        <v>35952876.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.59</v>
+        <v>1.11</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.776</v>
+        <v>99.7771</v>
       </c>
       <c r="E33" s="1">
-        <v>97.8753</v>
+        <v>99.6462558</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>4893765.0</v>
+        <v>14946938.37</v>
       </c>
       <c r="I33" s="1">
-        <v>95035.0</v>
+        <v>19626.63</v>
       </c>
       <c r="J33" s="1">
-        <v>1.9419608420102</v>
+        <v>0.13130869689938</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4988800.0</v>
+        <v>14966565.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4988800.0</v>
+        <v>14966565.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.15</v>
+        <v>0.46</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.6894</v>
+        <v>99.701</v>
       </c>
       <c r="E34" s="1">
-        <v>97.9450583</v>
+        <v>99.63197057</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>9794505.83</v>
+        <v>29889591.17</v>
       </c>
       <c r="I34" s="1">
-        <v>174434.17</v>
+        <v>20708.83</v>
       </c>
       <c r="J34" s="1">
-        <v>1.7809389572848</v>
+        <v>0.069284420393094</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>9968940.0</v>
+        <v>29910300.0</v>
       </c>
       <c r="N34" s="1">
-        <v>9968940.0</v>
+        <v>29910300.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.29</v>
+        <v>0.92</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.0094</v>
+        <v>100.032</v>
       </c>
       <c r="E35" s="1">
-        <v>97.78527225</v>
+        <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>19557054.45</v>
+        <v>40000000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>44825.55</v>
+        <v>12800.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.22920399446963</v>
+        <v>0.032</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35">
-        <v>0.0</v>
+      <c r="L35" t="s">
+        <v>106</v>
       </c>
       <c r="M35" s="1">
-        <v>19601880.0</v>
+        <v>40012800.0</v>
       </c>
       <c r="N35" s="1">
-        <v>19601880.0</v>
+        <v>40761833.33</v>
       </c>
       <c r="O35" s="1">
-        <v>0.58</v>
+        <v>1.26</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.7695</v>
+        <v>100.0267</v>
       </c>
       <c r="E36" s="1">
-        <v>97.7901066</v>
+        <v>100.0</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>9779010.66</v>
+        <v>30000000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-2060.66</v>
+        <v>8010.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.021072274810262</v>
+        <v>0.0267</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36">
-        <v>0.0</v>
+      <c r="L36" t="s">
+        <v>109</v>
       </c>
       <c r="M36" s="1">
-        <v>9776950.0</v>
+        <v>30008010.0</v>
       </c>
       <c r="N36" s="1">
-        <v>9776950.0</v>
+        <v>30308342.08</v>
       </c>
       <c r="O36" s="1">
-        <v>0.29</v>
+        <v>0.93</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C37" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.0431</v>
+        <v>100.0078</v>
       </c>
       <c r="E37" s="1">
-        <v>97.85057616</v>
+        <v>100.0</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>12231322.02</v>
+        <v>20000000.0</v>
       </c>
       <c r="I37" s="1">
-        <v>149065.48</v>
+        <v>1560.0</v>
       </c>
       <c r="J37" s="1">
-        <v>1.2187192828073</v>
+        <v>0.0078</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37">
-        <v>0.0</v>
+      <c r="L37" t="s">
+        <v>112</v>
       </c>
       <c r="M37" s="1">
-        <v>12380387.5</v>
+        <v>20001560.0</v>
       </c>
       <c r="N37" s="1">
-        <v>12380387.5</v>
+        <v>20080110.5</v>
       </c>
       <c r="O37" s="1">
-        <v>0.36</v>
+        <v>0.62</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C38" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.0154</v>
+        <v>99.8871</v>
       </c>
       <c r="E38" s="1">
-        <v>97.85299653</v>
+        <v>97.8753</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>29355898.96</v>
+        <v>4893765.0</v>
       </c>
       <c r="I38" s="1">
-        <v>348721.04</v>
+        <v>100590.0</v>
       </c>
       <c r="J38" s="1">
-        <v>1.1879078902512</v>
+        <v>2.0554726269038</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29704620.0</v>
+        <v>4994355.0</v>
       </c>
       <c r="N38" s="1">
-        <v>29704620.0</v>
+        <v>4994355.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.87</v>
+        <v>0.15</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C39" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.5455</v>
+        <v>99.8053</v>
       </c>
       <c r="E39" s="1">
-        <v>97.94990843</v>
+        <v>97.9450583</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>39179963.37</v>
+        <v>9794505.83</v>
       </c>
       <c r="I39" s="1">
-        <v>638236.63</v>
+        <v>186024.17</v>
       </c>
       <c r="J39" s="1">
-        <v>1.628987306529</v>
+        <v>1.8992706036298</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>39818200.0</v>
+        <v>9980530.0</v>
       </c>
       <c r="N39" s="1">
-        <v>39818200.0</v>
+        <v>9980530.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.17</v>
+        <v>0.31</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C40" s="1">
-        <v>19500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.8875</v>
+        <v>97.9601</v>
       </c>
       <c r="E40" s="1">
-        <v>99.507892</v>
+        <v>97.78527225</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>19404038.94</v>
+        <v>19557054.45</v>
       </c>
       <c r="I40" s="1">
-        <v>74023.56</v>
+        <v>34965.55</v>
       </c>
       <c r="J40" s="1">
-        <v>0.38148531977745</v>
+        <v>0.17878740425555</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>19478062.5</v>
+        <v>19592020.0</v>
       </c>
       <c r="N40" s="1">
-        <v>19478062.5</v>
+        <v>19592020.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B41" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C41" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.4102</v>
+        <v>97.6753</v>
       </c>
       <c r="E41" s="1">
-        <v>98.33703873</v>
+        <v>97.7901066</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>29501111.62</v>
+        <v>9779010.66</v>
       </c>
       <c r="I41" s="1">
-        <v>321948.38</v>
+        <v>-11480.66</v>
       </c>
       <c r="J41" s="1">
-        <v>1.0913093179233</v>
+        <v>-0.11740103778555</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>29823060.0</v>
+        <v>9767530.0</v>
       </c>
       <c r="N41" s="1">
-        <v>29823060.0</v>
+        <v>9767530.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.88</v>
+        <v>0.3</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B42" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C42" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.3597</v>
+        <v>99.1367</v>
       </c>
       <c r="E42" s="1">
-        <v>98.503513</v>
+        <v>97.85057616</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>9850351.3</v>
+        <v>12231322.02</v>
       </c>
       <c r="I42" s="1">
-        <v>85618.7</v>
+        <v>160765.48</v>
       </c>
       <c r="J42" s="1">
-        <v>0.86919438091513</v>
+        <v>1.3143753368371</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>9935970.0</v>
+        <v>12392087.5</v>
       </c>
       <c r="N42" s="1">
-        <v>9935970.0</v>
+        <v>12392087.5</v>
       </c>
       <c r="O42" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C43" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.0286</v>
+        <v>99.1064</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0518</v>
+        <v>97.85299653</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>5002590.0</v>
+        <v>29355898.96</v>
       </c>
       <c r="I43" s="1">
-        <v>-1160.0</v>
+        <v>376021.04</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.023187988621894</v>
+        <v>1.2809045313596</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>122</v>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>5001430.0</v>
+        <v>29731920.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5106720.97</v>
+        <v>29731920.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.15</v>
+        <v>0.92</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C44" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.6605</v>
+        <v>99.6679</v>
       </c>
       <c r="E44" s="1">
-        <v>97.8035629</v>
+        <v>97.94990843</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>19560712.58</v>
+        <v>39179963.37</v>
       </c>
       <c r="I44" s="1">
-        <v>371387.42</v>
+        <v>687196.63</v>
       </c>
       <c r="J44" s="1">
-        <v>1.8986395228757</v>
+        <v>1.7539491385186</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>19932100.0</v>
+        <v>39867160.0</v>
       </c>
       <c r="N44" s="1">
-        <v>19932100.0</v>
+        <v>39867160.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.59</v>
+        <v>1.23</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B45" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C45" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.6159</v>
+        <v>99.4952</v>
       </c>
       <c r="E45" s="1">
-        <v>97.862679</v>
+        <v>99.42955055</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>9786267.9</v>
+        <v>19885910.11</v>
       </c>
       <c r="I45" s="1">
-        <v>75322.1</v>
+        <v>13129.89</v>
       </c>
       <c r="J45" s="1">
-        <v>0.76967134733763</v>
+        <v>0.066026095498628</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>9861590.0</v>
+        <v>19899040.0</v>
       </c>
       <c r="N45" s="1">
-        <v>9861590.0</v>
+        <v>19899040.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B46" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C46" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.5344</v>
+        <v>99.5333</v>
       </c>
       <c r="E46" s="1">
-        <v>97.96931383</v>
+        <v>98.33703873</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>34289259.84</v>
+        <v>29501111.62</v>
       </c>
       <c r="I46" s="1">
-        <v>547780.16</v>
+        <v>358878.38</v>
       </c>
       <c r="J46" s="1">
-        <v>1.5975269298785</v>
+        <v>1.2164910414993</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>34837040.0</v>
+        <v>29859990.0</v>
       </c>
       <c r="N46" s="1">
-        <v>34837040.0</v>
+        <v>29859990.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.02</v>
+        <v>0.92</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B47" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C47" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.0052</v>
+        <v>99.4845</v>
       </c>
       <c r="E47" s="1">
-        <v>97.775605</v>
+        <v>98.503513</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>14666340.75</v>
+        <v>9850351.3</v>
       </c>
       <c r="I47" s="1">
-        <v>34439.25</v>
+        <v>98098.7</v>
       </c>
       <c r="J47" s="1">
-        <v>0.23481828621771</v>
+        <v>0.99589036992011</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>14700780.0</v>
+        <v>9948450.0</v>
       </c>
       <c r="N47" s="1">
-        <v>14700780.0</v>
+        <v>9948450.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.43</v>
+        <v>0.31</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.9944</v>
+        <v>100.0149</v>
       </c>
       <c r="E48" s="1">
-        <v>97.6019208</v>
+        <v>100.0518</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>29280576.24</v>
+        <v>5002590.0</v>
       </c>
       <c r="I48" s="1">
-        <v>717743.76</v>
+        <v>-1845.0</v>
       </c>
       <c r="J48" s="1">
-        <v>2.4512624140897</v>
+        <v>-0.036880895696029</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48">
-        <v>0.0</v>
+      <c r="L48" t="s">
+        <v>135</v>
       </c>
       <c r="M48" s="1">
-        <v>29998320.0</v>
+        <v>5000745.0</v>
       </c>
       <c r="N48" s="1">
-        <v>29998320.0</v>
+        <v>5112467.5</v>
       </c>
       <c r="O48" s="1">
-        <v>0.88</v>
+        <v>0.16</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B49" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C49" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.7906</v>
+        <v>99.7714</v>
       </c>
       <c r="E49" s="1">
-        <v>99.78753571</v>
+        <v>97.8035629</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>23949008.57</v>
+        <v>19560712.58</v>
       </c>
       <c r="I49" s="1">
-        <v>735.43</v>
+        <v>393567.42</v>
       </c>
       <c r="J49" s="1">
-        <v>0.0030708160542447</v>
+        <v>2.0120300750311</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>23949744.0</v>
+        <v>19954280.0</v>
       </c>
       <c r="N49" s="1">
-        <v>23949744.0</v>
+        <v>19954280.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.7</v>
+        <v>0.61</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B50" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C50" s="1">
-        <v>55000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.5862</v>
+        <v>98.6822</v>
       </c>
       <c r="E50" s="1">
-        <v>99.48788611</v>
+        <v>97.862679</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>54718337.36</v>
+        <v>9786267.9</v>
       </c>
       <c r="I50" s="1">
-        <v>54072.64</v>
+        <v>81952.1</v>
       </c>
       <c r="J50" s="1">
-        <v>0.098819961659741</v>
+        <v>0.83741933939904</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>54772410.0</v>
+        <v>9868220.0</v>
       </c>
       <c r="N50" s="1">
-        <v>54772410.0</v>
+        <v>9868220.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.61</v>
+        <v>0.3</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B51" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C51" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.5738</v>
+        <v>99.644</v>
       </c>
       <c r="E51" s="1">
-        <v>99.46446673</v>
+        <v>97.96931383</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>29839340.02</v>
+        <v>34289259.84</v>
       </c>
       <c r="I51" s="1">
-        <v>32799.98</v>
+        <v>586140.16</v>
       </c>
       <c r="J51" s="1">
-        <v>0.10992193519701</v>
+        <v>1.7093986943289</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>29872140.0</v>
+        <v>34875400.0</v>
       </c>
       <c r="N51" s="1">
-        <v>29872140.0</v>
+        <v>34875400.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B52" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C52" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.6164</v>
+        <v>97.9438</v>
       </c>
       <c r="E52" s="1">
-        <v>97.9014285</v>
+        <v>97.775605</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>29370428.55</v>
+        <v>14666340.75</v>
       </c>
       <c r="I52" s="1">
-        <v>214491.45</v>
+        <v>25229.25</v>
       </c>
       <c r="J52" s="1">
-        <v>0.73029731123893</v>
+        <v>0.17202143622635</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>29584920.0</v>
+        <v>14691570.0</v>
       </c>
       <c r="N52" s="1">
-        <v>29584920.0</v>
+        <v>14691570.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.87</v>
+        <v>0.45</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>15000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.1484</v>
+        <v>99.9161</v>
       </c>
       <c r="E53" s="1">
-        <v>98.20184247</v>
+        <v>99.78753571</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>14730276.37</v>
+        <v>23949008.57</v>
       </c>
       <c r="I53" s="1">
-        <v>-8016.37</v>
+        <v>30855.43</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.054421042746532</v>
+        <v>0.128838026467</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>14722260.0</v>
+        <v>23979864.0</v>
       </c>
       <c r="N53" s="1">
-        <v>14722260.0</v>
+        <v>23979864.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.74</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>50000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.7473</v>
+        <v>99.7091</v>
       </c>
       <c r="E54" s="1">
-        <v>98.93958748</v>
+        <v>99.48788611</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>49469793.74</v>
+        <v>54718337.36</v>
       </c>
       <c r="I54" s="1">
-        <v>403856.26</v>
+        <v>121667.64</v>
       </c>
       <c r="J54" s="1">
-        <v>0.81636940336271</v>
+        <v>0.22235258940624</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>49873650.0</v>
+        <v>54840005.0</v>
       </c>
       <c r="N54" s="1">
-        <v>49873650.0</v>
+        <v>54840005.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.46</v>
+        <v>1.69</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.7837</v>
+        <v>99.6967</v>
       </c>
       <c r="E55" s="1">
-        <v>97.80461245</v>
+        <v>99.46446673</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>19560922.49</v>
+        <v>29839340.02</v>
       </c>
       <c r="I55" s="1">
-        <v>-4182.49</v>
+        <v>69669.98</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.021381864797727</v>
+        <v>0.23348364928079</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>19556740.0</v>
+        <v>29909010.0</v>
       </c>
       <c r="N55" s="1">
-        <v>19556740.0</v>
+        <v>29909010.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.57</v>
+        <v>0.92</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>10000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.7962</v>
+        <v>99.8597</v>
       </c>
       <c r="E56" s="1">
-        <v>99.4735982</v>
+        <v>99.74282978</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>9947359.82</v>
+        <v>8976854.68</v>
       </c>
       <c r="I56" s="1">
-        <v>32260.18</v>
+        <v>10518.32</v>
       </c>
       <c r="J56" s="1">
-        <v>0.32430896824641</v>
+        <v>0.11717155256433</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>9979620.0</v>
+        <v>8987373.0</v>
       </c>
       <c r="N56" s="1">
-        <v>9979620.0</v>
+        <v>8987373.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B57" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.6575</v>
+        <v>98.6381</v>
       </c>
       <c r="E57" s="1">
-        <v>99.28333975</v>
+        <v>97.9014285</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>19856667.95</v>
+        <v>29370428.55</v>
       </c>
       <c r="I57" s="1">
-        <v>74832.05</v>
+        <v>221001.45</v>
       </c>
       <c r="J57" s="1">
-        <v>0.3768610634394</v>
+        <v>0.75246246279236</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>19931500.0</v>
+        <v>29591430.0</v>
       </c>
       <c r="N57" s="1">
-        <v>19931500.0</v>
+        <v>29591430.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.59</v>
+        <v>0.91</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B58" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C58" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>97.8523</v>
+        <v>98.1538</v>
       </c>
       <c r="E58" s="1">
-        <v>97.81428547</v>
+        <v>98.20184247</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>14672142.82</v>
+        <v>14730276.37</v>
       </c>
       <c r="I58" s="1">
-        <v>5702.18</v>
+        <v>-7206.37</v>
       </c>
       <c r="J58" s="1">
-        <v>0.038863989193366</v>
+        <v>-0.048922164248572</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>14677845.0</v>
+        <v>14723070.0</v>
       </c>
       <c r="N58" s="1">
-        <v>14677845.0</v>
+        <v>14723070.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B59" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>5000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.7261</v>
+        <v>99.8685</v>
       </c>
       <c r="E59" s="1">
-        <v>97.9881802</v>
+        <v>98.93958748</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>4899409.01</v>
+        <v>49469793.74</v>
       </c>
       <c r="I59" s="1">
-        <v>86895.99</v>
+        <v>464456.26</v>
       </c>
       <c r="J59" s="1">
-        <v>1.7736014654551</v>
+        <v>0.93886839803913</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>4986305.0</v>
+        <v>49934250.0</v>
       </c>
       <c r="N59" s="1">
-        <v>4986305.0</v>
+        <v>49934250.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.15</v>
+        <v>1.54</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B60" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C60" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.8353</v>
+        <v>97.6878</v>
       </c>
       <c r="E60" s="1">
-        <v>99.8248905</v>
+        <v>97.80461245</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>9982489.05</v>
+        <v>19560922.49</v>
       </c>
       <c r="I60" s="1">
-        <v>1040.95</v>
+        <v>-23362.49</v>
       </c>
       <c r="J60" s="1">
-        <v>0.010427759998394</v>
+        <v>-0.11943450014662</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>9983530.0</v>
+        <v>19537560.0</v>
       </c>
       <c r="N60" s="1">
-        <v>9983530.0</v>
+        <v>19537560.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.29</v>
+        <v>0.6</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B61" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C61" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.6206</v>
+        <v>99.9191</v>
       </c>
       <c r="E61" s="1">
-        <v>99.57189615</v>
+        <v>99.8399233</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>19914379.23</v>
+        <v>19967984.66</v>
       </c>
       <c r="I61" s="1">
-        <v>9740.77</v>
+        <v>15835.34</v>
       </c>
       <c r="J61" s="1">
-        <v>0.048913249504288</v>
+        <v>0.079303646660554</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>19924120.0</v>
+        <v>19983820.0</v>
       </c>
       <c r="N61" s="1">
-        <v>19924120.0</v>
+        <v>19983820.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B62" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C62" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.7523</v>
+        <v>99.91</v>
       </c>
       <c r="E62" s="1">
-        <v>99.6413465</v>
+        <v>99.4735982</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>9964134.65</v>
+        <v>9947359.82</v>
       </c>
       <c r="I62" s="1">
-        <v>11095.35</v>
+        <v>43640.18</v>
       </c>
       <c r="J62" s="1">
-        <v>0.11135287096908</v>
+        <v>0.4387111835671</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>9975230.0</v>
+        <v>9991000.0</v>
       </c>
       <c r="N62" s="1">
-        <v>9975230.0</v>
+        <v>9991000.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>97.9402</v>
+        <v>99.7728</v>
       </c>
       <c r="E63" s="1">
-        <v>97.75025084</v>
+        <v>99.28333975</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>9286273.83</v>
+        <v>19856667.95</v>
       </c>
       <c r="I63" s="1">
-        <v>18045.17</v>
+        <v>97892.05</v>
       </c>
       <c r="J63" s="1">
-        <v>0.1943208904922</v>
+        <v>0.49299333728346</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>9304319.0</v>
+        <v>19954560.0</v>
       </c>
       <c r="N63" s="1">
-        <v>9304319.0</v>
+        <v>19954560.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.27</v>
+        <v>0.61</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.6918</v>
+        <v>97.7861</v>
       </c>
       <c r="E64" s="1">
-        <v>99.47774185</v>
+        <v>97.81428547</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>19895548.37</v>
+        <v>14672142.82</v>
       </c>
       <c r="I64" s="1">
-        <v>42811.63</v>
+        <v>-4227.82</v>
       </c>
       <c r="J64" s="1">
-        <v>0.21518195529888</v>
+        <v>-0.028815286573117</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>19938360.0</v>
+        <v>14667915.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19938360.0</v>
+        <v>14667915.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.59</v>
+        <v>0.45</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B65" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.0018</v>
+        <v>99.84</v>
       </c>
       <c r="E65" s="1">
-        <v>100.0</v>
+        <v>97.9881802</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>30000000.0</v>
+        <v>4899409.01</v>
       </c>
       <c r="I65" s="1">
-        <v>540.0</v>
+        <v>92590.99</v>
       </c>
       <c r="J65" s="1">
-        <v>0.0018</v>
+        <v>1.8898399748014</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65" t="s">
-        <v>167</v>
+      <c r="L65">
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>30000540.0</v>
+        <v>4992000.0</v>
       </c>
       <c r="N65" s="1">
-        <v>30316237.83</v>
+        <v>4992000.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.89</v>
+        <v>0.15</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B66" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>30000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.9989</v>
+        <v>99.9257</v>
       </c>
       <c r="E66" s="1">
-        <v>100.0</v>
+        <v>99.84676293</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>30000000.0</v>
+        <v>7488507.22</v>
       </c>
       <c r="I66" s="1">
-        <v>-330.0</v>
+        <v>5920.28</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.0011</v>
+        <v>0.079058213153462</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66" t="s">
-        <v>170</v>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>29999670.0</v>
+        <v>7494427.5</v>
       </c>
       <c r="N66" s="1">
-        <v>30024438.33</v>
+        <v>7494427.5</v>
       </c>
       <c r="O66" s="1">
-        <v>0.88</v>
+        <v>0.23</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B67" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C67" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0272</v>
+        <v>99.9531</v>
       </c>
       <c r="E67" s="1">
-        <v>100.0</v>
+        <v>99.8248905</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>40000000.0</v>
+        <v>9982489.05</v>
       </c>
       <c r="I67" s="1">
-        <v>10880.0</v>
+        <v>12820.95</v>
       </c>
       <c r="J67" s="1">
-        <v>0.0272</v>
+        <v>0.12843440083713</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67" t="s">
-        <v>173</v>
+      <c r="L67">
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>40010880.0</v>
+        <v>9995310.0</v>
       </c>
       <c r="N67" s="1">
-        <v>40809114.67</v>
+        <v>9995310.0</v>
       </c>
       <c r="O67" s="1">
-        <v>1.2</v>
+        <v>0.31</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>174</v>
       </c>
       <c r="B68" t="s">
         <v>175</v>
       </c>
       <c r="C68" s="1">
-        <v>50000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.0292</v>
+        <v>99.5684</v>
       </c>
       <c r="E68" s="1">
-        <v>100.0</v>
+        <v>99.508676</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>50000000.0</v>
+        <v>4975433.8</v>
       </c>
       <c r="I68" s="1">
-        <v>14600.0</v>
+        <v>2986.2</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0292</v>
+        <v>0.060018887197333</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68" t="s">
-        <v>176</v>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>50014600.0</v>
+        <v>4978420.0</v>
       </c>
       <c r="N68" s="1">
-        <v>50980665.0</v>
+        <v>4978420.0</v>
       </c>
       <c r="O68" s="1">
-        <v>1.5</v>
+        <v>0.15</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>176</v>
+      </c>
+      <c r="B69" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C69" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0194</v>
+        <v>99.7461</v>
       </c>
       <c r="E69" s="1">
-        <v>100.0</v>
+        <v>99.57189615</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>20000000.0</v>
+        <v>19914379.23</v>
       </c>
       <c r="I69" s="1">
-        <v>3880.0</v>
+        <v>34840.77</v>
       </c>
       <c r="J69" s="1">
-        <v>0.0194</v>
+        <v>0.17495282980006</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>179</v>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>20003880.0</v>
+        <v>19949220.0</v>
       </c>
       <c r="N69" s="1">
-        <v>20423695.0</v>
+        <v>19949220.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B70" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.0112</v>
+        <v>99.874</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>99.6413465</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>25000000.0</v>
+        <v>9964134.65</v>
       </c>
       <c r="I70" s="1">
-        <v>2800.0</v>
+        <v>23265.35</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0112</v>
+        <v>0.23349092336884</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>182</v>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>25002800.0</v>
+        <v>9987400.0</v>
       </c>
       <c r="N70" s="1">
-        <v>25169718.89</v>
+        <v>9987400.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.74</v>
+        <v>0.31</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B71" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C71" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.9383</v>
+        <v>97.3331</v>
       </c>
       <c r="E71" s="1">
-        <v>99.65384132</v>
+        <v>97.46047773</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>24913460.33</v>
+        <v>14619071.66</v>
       </c>
       <c r="I71" s="1">
-        <v>71114.67</v>
+        <v>-19106.66</v>
       </c>
       <c r="J71" s="1">
-        <v>0.2854467788016</v>
+        <v>-0.13069680787104</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>24984575.0</v>
+        <v>14599965.0</v>
       </c>
       <c r="N71" s="1">
-        <v>24984575.0</v>
+        <v>14599965.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.73</v>
+        <v>0.45</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B72" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C72" s="1">
-        <v>30000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.0117</v>
+        <v>97.8926</v>
       </c>
       <c r="E72" s="1">
-        <v>100.0</v>
+        <v>97.75025084</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>30000000.0</v>
+        <v>9286273.83</v>
       </c>
       <c r="I72" s="1">
-        <v>3510.0</v>
+        <v>13523.17</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0117</v>
+        <v>0.14562536327878</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72" t="s">
-        <v>187</v>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>30003510.0</v>
+        <v>9299797.0</v>
       </c>
       <c r="N72" s="1">
-        <v>30612162.0</v>
+        <v>9299797.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B73" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C73" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0111</v>
+        <v>97.3186</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>97.42790333</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>20000000.0</v>
+        <v>14614185.5</v>
       </c>
       <c r="I73" s="1">
-        <v>2220.0</v>
+        <v>-16395.5</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0111</v>
+        <v>-0.11218894135428</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>190</v>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>20002220.0</v>
+        <v>14597790.0</v>
       </c>
       <c r="N73" s="1">
-        <v>20441946.0</v>
+        <v>14597790.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.6</v>
+        <v>0.45</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="B74" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="C74" s="1">
-        <v>21000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.0006</v>
+        <v>99.814</v>
       </c>
       <c r="E74" s="1">
-        <v>100.00013333</v>
+        <v>99.47774185</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>21000028.0</v>
+        <v>19895548.37</v>
       </c>
       <c r="I74" s="1">
-        <v>98.0</v>
+        <v>67251.63</v>
       </c>
       <c r="J74" s="1">
-        <v>0.00046666604444527</v>
+        <v>0.33802350530537</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>193</v>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>21000126.0</v>
+        <v>19962800.0</v>
       </c>
       <c r="N74" s="1">
-        <v>21500001.13</v>
+        <v>19962800.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B75" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C75" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.012</v>
+        <v>99.9959</v>
       </c>
       <c r="E75" s="1">
         <v>100.0</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I75" s="1">
-        <v>1200.0</v>
+        <v>-1230.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.012</v>
+        <v>-0.0041</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="M75" s="1">
-        <v>10001200.0</v>
+        <v>29998770.0</v>
       </c>
       <c r="N75" s="1">
-        <v>10076750.0</v>
+        <v>30058930.17</v>
       </c>
       <c r="O75" s="1">
-        <v>0.3</v>
+        <v>0.93</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B76" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="C76" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.0046</v>
+        <v>100.0216</v>
       </c>
       <c r="E76" s="1">
-        <v>99.9897</v>
+        <v>100.0</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>9998970.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I76" s="1">
-        <v>1490.0</v>
+        <v>8640.0</v>
       </c>
       <c r="J76" s="1">
-        <v>0.01490153485809</v>
+        <v>0.0216</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="M76" s="1">
-        <v>10000460.0</v>
+        <v>40008640.0</v>
       </c>
       <c r="N76" s="1">
-        <v>10232083.58</v>
+        <v>40857859.11</v>
       </c>
       <c r="O76" s="1">
-        <v>0.3</v>
+        <v>1.26</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B77" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C77" s="1">
-        <v>25000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0121</v>
+        <v>100.0248</v>
       </c>
       <c r="E77" s="1">
         <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>25000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>3025.0</v>
+        <v>12400.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0121</v>
+        <v>0.0248</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="M77" s="1">
-        <v>25003025.0</v>
+        <v>50012400.0</v>
       </c>
       <c r="N77" s="1">
-        <v>25190317.78</v>
+        <v>51042186.81</v>
       </c>
       <c r="O77" s="1">
-        <v>0.74</v>
+        <v>1.57</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="B78" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="C78" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.046</v>
+        <v>100.0093</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>9200.0</v>
+        <v>1860.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.046</v>
+        <v>0.0093</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="M78" s="1">
-        <v>20009200.0</v>
+        <v>20001860.0</v>
       </c>
       <c r="N78" s="1">
-        <v>20316838.33</v>
+        <v>20446846.11</v>
       </c>
       <c r="O78" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B79" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="C79" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.9981</v>
+        <v>100.0069</v>
       </c>
       <c r="E79" s="1">
         <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-380.0</v>
+        <v>1725.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.0019</v>
+        <v>0.0069</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="M79" s="1">
-        <v>19999620.0</v>
+        <v>25001725.0</v>
       </c>
       <c r="N79" s="1">
-        <v>20035138.0</v>
+        <v>25198560.83</v>
       </c>
       <c r="O79" s="1">
-        <v>0.59</v>
+        <v>0.78</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B80" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C80" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9922</v>
+        <v>99.9706</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-1560.0</v>
+        <v>-4410.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.0078</v>
+        <v>-0.0294</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>211</v>
+      <c r="L80">
+        <v>949.58</v>
       </c>
       <c r="M80" s="1">
-        <v>19998440.0</v>
+        <v>14995590.0</v>
       </c>
       <c r="N80" s="1">
-        <v>20006850.5</v>
+        <v>14996539.58</v>
       </c>
       <c r="O80" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="B81" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="C81" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.8768</v>
+        <v>100.0005</v>
       </c>
       <c r="E81" s="1">
-        <v>99.8295134</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>29948854.02</v>
+        <v>20000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>14185.98</v>
+        <v>100.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.047367354993038</v>
+        <v>0.0005</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>0.0</v>
+      <c r="L81" t="s">
+        <v>207</v>
       </c>
       <c r="M81" s="1">
-        <v>29963040.0</v>
+        <v>20000100.0</v>
       </c>
       <c r="N81" s="1">
-        <v>29963040.0</v>
+        <v>20465042.5</v>
       </c>
       <c r="O81" s="1">
-        <v>0.88</v>
+        <v>0.63</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B82" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="C82" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.7983</v>
+        <v>99.9822</v>
       </c>
       <c r="E82" s="1">
-        <v>99.467847</v>
+        <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>14920177.05</v>
+        <v>20000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>49567.95</v>
+        <v>-3560.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.33222092361163</v>
+        <v>-0.0178</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>0.0</v>
+      <c r="L82" t="s">
+        <v>210</v>
       </c>
       <c r="M82" s="1">
-        <v>14969745.0</v>
+        <v>19996440.0</v>
       </c>
       <c r="N82" s="1">
-        <v>14969745.0</v>
+        <v>20021240.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.44</v>
+        <v>0.62</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B83" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="C83" s="1">
-        <v>48000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9539</v>
+        <v>100.0112</v>
       </c>
       <c r="E83" s="1">
-        <v>99.83693302</v>
+        <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>47921727.85</v>
+        <v>10000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>56144.15</v>
+        <v>1120.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.11715802521924</v>
+        <v>0.0112</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83">
-        <v>0.0</v>
+      <c r="L83" t="s">
+        <v>213</v>
       </c>
       <c r="M83" s="1">
-        <v>47977872.0</v>
+        <v>10001120.0</v>
       </c>
       <c r="N83" s="1">
-        <v>47977872.0</v>
+        <v>10089304.44</v>
       </c>
       <c r="O83" s="1">
-        <v>1.41</v>
+        <v>0.31</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="B84" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C84" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.8787</v>
+        <v>99.9954</v>
       </c>
       <c r="E84" s="1">
-        <v>97.7176416</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>14657646.24</v>
+        <v>10000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>24158.76</v>
+        <v>-460.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.16482018739183</v>
+        <v>-0.0046</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>0.0</v>
+      <c r="L84" t="s">
+        <v>216</v>
       </c>
       <c r="M84" s="1">
-        <v>14681805.0</v>
+        <v>9999540.0</v>
       </c>
       <c r="N84" s="1">
-        <v>14681805.0</v>
+        <v>10007741.92</v>
       </c>
       <c r="O84" s="1">
-        <v>0.43</v>
+        <v>0.31</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C85" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0007</v>
+        <v>100.0206</v>
       </c>
       <c r="E85" s="1">
-        <v>99.996575</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>39998630.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>1650.0</v>
+        <v>5150.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.004125141286089</v>
+        <v>0.0206</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="M85" s="1">
-        <v>40000280.0</v>
+        <v>25005150.0</v>
       </c>
       <c r="N85" s="1">
-        <v>40952342.22</v>
+        <v>25224036.39</v>
       </c>
       <c r="O85" s="1">
-        <v>1.2</v>
+        <v>0.78</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B86" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C86" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0061</v>
+        <v>100.042</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>1830.0</v>
+        <v>8400.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0061</v>
+        <v>0.042</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="M86" s="1">
-        <v>30001830.0</v>
+        <v>20008400.0</v>
       </c>
       <c r="N86" s="1">
-        <v>30122608.67</v>
+        <v>20341357.78</v>
       </c>
       <c r="O86" s="1">
-        <v>0.88</v>
+        <v>0.63</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B87" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C87" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.9895</v>
+        <v>100.0049</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-1050.0</v>
+        <v>980.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.0105</v>
+        <v>0.0049</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="M87" s="1">
-        <v>9998950.0</v>
+        <v>20000980.0</v>
       </c>
       <c r="N87" s="1">
-        <v>10005043.06</v>
+        <v>20061886.67</v>
       </c>
       <c r="O87" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="B88" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="C88" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.9786</v>
+        <v>100.0049</v>
       </c>
       <c r="E88" s="1">
         <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-4280.0</v>
+        <v>980.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.0214</v>
+        <v>0.0049</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="M88" s="1">
-        <v>19995720.0</v>
+        <v>20000980.0</v>
       </c>
       <c r="N88" s="1">
-        <v>20008239.44</v>
+        <v>20033420.5</v>
       </c>
       <c r="O88" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B89" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C89" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.0343</v>
+        <v>99.994</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>99.8295134</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>35000000.0</v>
+        <v>29948854.02</v>
       </c>
       <c r="I89" s="1">
-        <v>12005.0</v>
+        <v>49345.98</v>
       </c>
       <c r="J89" s="1">
-        <v>0.0343</v>
+        <v>0.16476750651977</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89" t="s">
-        <v>234</v>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>35012005.0</v>
+        <v>29998200.0</v>
       </c>
       <c r="N89" s="1">
-        <v>35638991.5</v>
+        <v>29998200.0</v>
       </c>
       <c r="O89" s="1">
-        <v>1.05</v>
+        <v>0.92</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="B90" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C90" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0271</v>
+        <v>99.9161</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>99.467847</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>30000000.0</v>
+        <v>14920177.05</v>
       </c>
       <c r="I90" s="1">
-        <v>8130.0</v>
+        <v>67237.95</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0271</v>
+        <v>0.4506511536336</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>237</v>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>30008130.0</v>
+        <v>14987415.0</v>
       </c>
       <c r="N90" s="1">
-        <v>30292747.67</v>
+        <v>14987415.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.89</v>
+        <v>0.46</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B91" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="C91" s="1">
-        <v>30000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0281</v>
+        <v>99.8705</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>99.79965221</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>30000000.0</v>
+        <v>47903833.06</v>
       </c>
       <c r="I91" s="1">
-        <v>8430.0</v>
+        <v>34006.94</v>
       </c>
       <c r="J91" s="1">
-        <v>0.0281</v>
+        <v>0.070990018601238</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>240</v>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>30008430.0</v>
+        <v>47937840.0</v>
       </c>
       <c r="N91" s="1">
-        <v>30333524.33</v>
+        <v>47937840.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.89</v>
+        <v>1.48</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B92" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C92" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.8335</v>
+        <v>97.5847</v>
       </c>
       <c r="E92" s="1">
-        <v>99.47526793</v>
+        <v>97.7176416</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>14921290.19</v>
+        <v>14657646.24</v>
       </c>
       <c r="I92" s="1">
-        <v>53734.81</v>
+        <v>-19941.24</v>
       </c>
       <c r="J92" s="1">
-        <v>0.36012174092031</v>
+        <v>-0.13604667266141</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>14975025.0</v>
+        <v>14637705.0</v>
       </c>
       <c r="N92" s="1">
-        <v>14975025.0</v>
+        <v>14637705.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="B93" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="C93" s="1">
-        <v>80000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.9654</v>
+        <v>100.0133</v>
       </c>
       <c r="E93" s="1">
-        <v>98.9818405</v>
+        <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>79185472.4</v>
+        <v>30000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>786847.6</v>
+        <v>3990.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.99367671386147</v>
+        <v>0.0133</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93">
-        <v>0.0</v>
+      <c r="L93" t="s">
+        <v>239</v>
       </c>
       <c r="M93" s="1">
-        <v>79972320.0</v>
+        <v>30003990.0</v>
       </c>
       <c r="N93" s="1">
-        <v>79972320.0</v>
+        <v>30162582.0</v>
       </c>
       <c r="O93" s="1">
-        <v>2.35</v>
+        <v>0.93</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B94" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C94" s="1">
-        <v>35000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.6219</v>
+        <v>99.9863</v>
       </c>
       <c r="E94" s="1">
-        <v>99.48082066</v>
+        <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>34818287.23</v>
+        <v>10000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>49377.77</v>
+        <v>-1370.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.14181562026249</v>
+        <v>-0.0137</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>0.0</v>
+      <c r="L94" t="s">
+        <v>242</v>
       </c>
       <c r="M94" s="1">
-        <v>34867665.0</v>
+        <v>9998630.0</v>
       </c>
       <c r="N94" s="1">
-        <v>34867665.0</v>
+        <v>10016906.67</v>
       </c>
       <c r="O94" s="1">
-        <v>1.02</v>
+        <v>0.31</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B95" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C95" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.9245</v>
+        <v>99.9728</v>
       </c>
       <c r="E95" s="1">
-        <v>99.2884329</v>
+        <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>19857686.58</v>
+        <v>20000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>127213.42</v>
+        <v>-5440.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.64062558086764</v>
+        <v>-0.0272</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>0.0</v>
+      <c r="L95" t="s">
+        <v>245</v>
       </c>
       <c r="M95" s="1">
-        <v>19984900.0</v>
+        <v>19994560.0</v>
       </c>
       <c r="N95" s="1">
-        <v>19984900.0</v>
+        <v>20032113.33</v>
       </c>
       <c r="O95" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B96" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C96" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0338</v>
+        <v>100.0308</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>10140.0</v>
+        <v>10780.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0338</v>
+        <v>0.0308</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="M96" s="1">
-        <v>30010140.0</v>
+        <v>35010780.0</v>
       </c>
       <c r="N96" s="1">
-        <v>30571770.67</v>
+        <v>35682341.63</v>
       </c>
       <c r="O96" s="1">
-        <v>0.9</v>
+        <v>1.1</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B97" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C97" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.6423</v>
+        <v>100.0244</v>
       </c>
       <c r="E97" s="1">
-        <v>99.48840848</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>24872102.12</v>
+        <v>30000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>38472.88</v>
+        <v>7320.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.15468286441725</v>
+        <v>0.0244</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>0.0</v>
+      <c r="L97" t="s">
+        <v>251</v>
       </c>
       <c r="M97" s="1">
-        <v>24910575.0</v>
+        <v>30007320.0</v>
       </c>
       <c r="N97" s="1">
-        <v>24910575.0</v>
+        <v>30329075.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.73</v>
+        <v>0.93</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B98" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C98" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.0244</v>
+        <v>100.0299</v>
       </c>
       <c r="E98" s="1">
         <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>7320.0</v>
+        <v>8970.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.0244</v>
+        <v>0.0299</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="M98" s="1">
-        <v>30007320.0</v>
+        <v>30008970.0</v>
       </c>
       <c r="N98" s="1">
-        <v>30130234.0</v>
+        <v>30372074.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.88</v>
+        <v>0.94</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B99" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C99" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.0051</v>
+        <v>99.9118</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>99.8194931</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>30000000.0</v>
+        <v>19963898.62</v>
       </c>
       <c r="I99" s="1">
-        <v>1530.0</v>
+        <v>18461.38</v>
       </c>
       <c r="J99" s="1">
-        <v>0.0051</v>
+        <v>0.092473821628734</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>259</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>30001530.0</v>
+        <v>19982360.0</v>
       </c>
       <c r="N99" s="1">
-        <v>30691217.0</v>
+        <v>19982360.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.9</v>
+        <v>0.62</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B100" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C100" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0202</v>
+        <v>99.9533</v>
       </c>
       <c r="E100" s="1">
-        <v>100.0</v>
+        <v>99.47526793</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>20000000.0</v>
+        <v>14921290.19</v>
       </c>
       <c r="I100" s="1">
-        <v>4040.0</v>
+        <v>71704.81</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0202</v>
+        <v>0.48055368595442</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>262</v>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>20004040.0</v>
+        <v>14992995.0</v>
       </c>
       <c r="N100" s="1">
-        <v>20414370.56</v>
+        <v>14992995.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.6</v>
+        <v>0.46</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B101" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C101" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0052</v>
+        <v>99.7361</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>99.48082066</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>15000000.0</v>
+        <v>34818287.23</v>
       </c>
       <c r="I101" s="1">
-        <v>780.0</v>
+        <v>89347.77</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0052</v>
+        <v>0.25661161736588</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101" t="s">
-        <v>265</v>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>15000780.0</v>
+        <v>34907635.0</v>
       </c>
       <c r="N101" s="1">
-        <v>15039773.5</v>
+        <v>34907635.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.44</v>
+        <v>1.08</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B102" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="C102" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0141</v>
+        <v>100.0253</v>
       </c>
       <c r="E102" s="1">
         <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>1410.0</v>
+        <v>7590.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0141</v>
+        <v>0.0253</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="M102" s="1">
-        <v>10001410.0</v>
+        <v>30007590.0</v>
       </c>
       <c r="N102" s="1">
-        <v>10026472.33</v>
+        <v>30606940.5</v>
       </c>
       <c r="O102" s="1">
-        <v>0.29</v>
+        <v>0.94</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="B103" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="C103" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.8436</v>
+        <v>99.7575</v>
       </c>
       <c r="E103" s="1">
-        <v>99.47403105</v>
+        <v>99.48840848</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>19894806.21</v>
+        <v>24872102.12</v>
       </c>
       <c r="I103" s="1">
-        <v>73913.79</v>
+        <v>67272.88</v>
       </c>
       <c r="J103" s="1">
-        <v>0.37152304586334</v>
+        <v>0.27047524843469</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>19968720.0</v>
+        <v>24939375.0</v>
       </c>
       <c r="N103" s="1">
-        <v>19968720.0</v>
+        <v>24939375.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.59</v>
+        <v>0.77</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B104" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="C104" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.9643</v>
+        <v>100.0303</v>
       </c>
       <c r="E104" s="1">
-        <v>99.8365454</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>9983654.54</v>
+        <v>30000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>12775.46</v>
+        <v>9090.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.12796376265639</v>
+        <v>0.0303</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>268</v>
       </c>
       <c r="M104" s="1">
-        <v>9996430.0</v>
+        <v>30009090.0</v>
       </c>
       <c r="N104" s="1">
-        <v>9996430.0</v>
+        <v>30169315.17</v>
       </c>
       <c r="O104" s="1">
-        <v>0.29</v>
+        <v>0.93</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B105" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C105" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.8277</v>
+        <v>100.0121</v>
       </c>
       <c r="E105" s="1">
-        <v>99.810914</v>
+        <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>9981091.4</v>
+        <v>20000000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>1678.6</v>
+        <v>2420.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.016817800105507</v>
+        <v>0.0121</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105">
-        <v>0.0</v>
+      <c r="L105" t="s">
+        <v>271</v>
       </c>
       <c r="M105" s="1">
-        <v>9982770.0</v>
+        <v>20002420.0</v>
       </c>
       <c r="N105" s="1">
-        <v>9982770.0</v>
+        <v>20437810.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B106" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C106" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.9755</v>
+        <v>100.012</v>
       </c>
       <c r="E106" s="1">
-        <v>99.82918118</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>39931672.47</v>
+        <v>15000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>58527.53</v>
+        <v>1800.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.14656919277291</v>
+        <v>0.012</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>0.0</v>
+      <c r="L106" t="s">
+        <v>274</v>
       </c>
       <c r="M106" s="1">
-        <v>39990200.0</v>
+        <v>15001800.0</v>
       </c>
       <c r="N106" s="1">
-        <v>39990200.0</v>
+        <v>15059390.25</v>
       </c>
       <c r="O106" s="1">
-        <v>1.17</v>
+        <v>0.46</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>275</v>
+      </c>
+      <c r="B107" t="s">
+        <v>276</v>
+      </c>
+      <c r="C107" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.0164</v>
+      </c>
+      <c r="E107" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>1640.0</v>
+      </c>
+      <c r="J107" s="1">
+        <v>0.0164</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" t="s">
         <v>277</v>
       </c>
-      <c r="B107" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>19991420.0</v>
+        <v>10001640.0</v>
       </c>
       <c r="N107" s="1">
-        <v>19991420.0</v>
+        <v>10038655.72</v>
       </c>
       <c r="O107" s="1">
-        <v>0.59</v>
+        <v>0.31</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>278</v>
+      </c>
+      <c r="B108" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="C108" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.7602</v>
+        <v>99.9596</v>
       </c>
       <c r="E108" s="1">
-        <v>99.47155735</v>
+        <v>99.47403105</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>19894311.47</v>
+        <v>19894806.21</v>
       </c>
       <c r="I108" s="1">
-        <v>57728.53</v>
+        <v>97113.79</v>
       </c>
       <c r="J108" s="1">
-        <v>0.2901760640827</v>
+        <v>0.48813639587596</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>19952040.0</v>
+        <v>19991920.0</v>
       </c>
       <c r="N108" s="1">
-        <v>19952040.0</v>
+        <v>19991920.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>280</v>
+      </c>
+      <c r="B109" t="s">
         <v>281</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.5038</v>
+        <v>99.9502</v>
       </c>
       <c r="E109" s="1">
-        <v>99.458614</v>
+        <v>99.810914</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>29837584.2</v>
+        <v>9981091.4</v>
       </c>
       <c r="I109" s="1">
-        <v>13555.8</v>
+        <v>13928.6</v>
       </c>
       <c r="J109" s="1">
-        <v>0.045431962283327</v>
+        <v>0.1395498692658</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>29851140.0</v>
+        <v>9995020.0</v>
       </c>
       <c r="N109" s="1">
-        <v>29851140.0</v>
+        <v>9995020.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.88</v>
+        <v>0.31</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>282</v>
+      </c>
+      <c r="B110" t="s">
         <v>283</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1">
-        <v>7400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.6805</v>
+        <v>99.9066</v>
       </c>
       <c r="E110" s="1">
-        <v>99.63533473</v>
+        <v>99.80919808</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>7373014.77</v>
+        <v>39923679.23</v>
       </c>
       <c r="I110" s="1">
-        <v>3342.23</v>
+        <v>38960.77</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0453305751346</v>
+        <v>0.097588125021112</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>7376357.0</v>
+        <v>39962640.0</v>
       </c>
       <c r="N110" s="1">
-        <v>7376357.0</v>
+        <v>39962640.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.22</v>
+        <v>1.23</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>284</v>
+      </c>
+      <c r="B111" t="s">
         <v>285</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.465</v>
+        <v>99.874</v>
       </c>
       <c r="E111" s="1">
-        <v>97.8384763</v>
+        <v>99.47155735</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>9783847.63</v>
+        <v>19894311.47</v>
       </c>
       <c r="I111" s="1">
-        <v>62652.37</v>
+        <v>80488.53</v>
       </c>
       <c r="J111" s="1">
-        <v>0.64036534878048</v>
+        <v>0.40458062658451</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>9846500.0</v>
+        <v>19974800.0</v>
       </c>
       <c r="N111" s="1">
-        <v>9846500.0</v>
+        <v>19974800.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>286</v>
+      </c>
+      <c r="B112" t="s">
         <v>287</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.8294</v>
+        <v>99.6199</v>
       </c>
       <c r="E112" s="1">
-        <v>99.8186351</v>
+        <v>99.458614</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>9981863.51</v>
+        <v>29837584.2</v>
       </c>
       <c r="I112" s="1">
-        <v>1076.49</v>
+        <v>48385.8</v>
       </c>
       <c r="J112" s="1">
-        <v>0.010784459223687</v>
+        <v>0.16216393282939</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>9982940.0</v>
+        <v>29885970.0</v>
       </c>
       <c r="N112" s="1">
-        <v>9982940.0</v>
+        <v>29885970.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.29</v>
+        <v>0.92</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>288</v>
+      </c>
+      <c r="B113" t="s">
         <v>289</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>20000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.0005</v>
+        <v>99.7959</v>
       </c>
       <c r="E113" s="1">
-        <v>100.0</v>
+        <v>99.63533473</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>20000000.0</v>
+        <v>7373014.77</v>
       </c>
       <c r="I113" s="1">
-        <v>100.0</v>
+        <v>11881.83</v>
       </c>
       <c r="J113" s="1">
-        <v>0.0005</v>
+        <v>0.16115293907108</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>291</v>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>20000100.0</v>
+        <v>7384896.6</v>
       </c>
       <c r="N113" s="1">
-        <v>20026623.0</v>
+        <v>7384896.6</v>
       </c>
       <c r="O113" s="1">
-        <v>0.59</v>
+        <v>0.23</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B114" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C114" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.388</v>
+        <v>98.4927</v>
       </c>
       <c r="E114" s="1">
-        <v>98.33</v>
+        <v>97.8384763</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>3933200.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I114" s="1">
-        <v>2320.0</v>
+        <v>65422.37</v>
       </c>
       <c r="J114" s="1">
-        <v>0.05898505034069</v>
+        <v>0.66867731872067</v>
       </c>
       <c r="K114">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>3935520.0</v>
+        <v>9849270.0</v>
       </c>
       <c r="N114" s="1">
-        <v>3938643.29</v>
+        <v>9849270.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B115" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="C115" s="1">
-        <v>21400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.637</v>
+        <v>99.9472</v>
       </c>
       <c r="E115" s="1">
-        <v>98.97545327</v>
+        <v>99.8186351</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>21180747.0</v>
+        <v>9981863.51</v>
       </c>
       <c r="I115" s="1">
-        <v>141571.0</v>
+        <v>12856.49</v>
       </c>
       <c r="J115" s="1">
-        <v>0.66839474547333</v>
+        <v>0.12879849526213</v>
       </c>
       <c r="K115">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>21322318.0</v>
+        <v>9994720.0</v>
       </c>
       <c r="N115" s="1">
-        <v>21477101.56</v>
+        <v>9994720.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.63</v>
+        <v>0.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B116" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="C116" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.937</v>
+        <v>99.6293</v>
       </c>
       <c r="E116" s="1">
-        <v>99.87633333</v>
+        <v>99.5457396</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>14981450.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I116" s="1">
-        <v>9100.0</v>
+        <v>16712.08</v>
       </c>
       <c r="J116" s="1">
-        <v>0.060741784006221</v>
+        <v>0.083941713965627</v>
       </c>
       <c r="K116">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>14990550.0</v>
+        <v>19925860.0</v>
       </c>
       <c r="N116" s="1">
-        <v>15008683.56</v>
+        <v>19925860.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.44</v>
+        <v>0.61</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B117" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="C117" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.631</v>
+        <v>99.9835</v>
       </c>
       <c r="E117" s="1">
-        <v>99.163675</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>19832735.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>93465.0</v>
+        <v>-3300.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.4712663180343</v>
+        <v>-0.0165</v>
       </c>
       <c r="K117">
-        <v>0.57</v>
+        <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="M117" s="1">
-        <v>19926200.0</v>
+        <v>19996700.0</v>
       </c>
       <c r="N117" s="1">
-        <v>20040035.62</v>
+        <v>20009315.56</v>
       </c>
       <c r="O117" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="B118" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="C118" s="1">
-        <v>30000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.54</v>
+        <v>98.143</v>
       </c>
       <c r="E118" s="1">
-        <v>100.747</v>
+        <v>98.33</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>30224100.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-62100.0</v>
+        <v>-7480.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.20546517514169</v>
+        <v>-0.1901759381674</v>
       </c>
       <c r="K118">
-        <v>0.98</v>
+        <v>0.11</v>
       </c>
       <c r="L118" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="M118" s="1">
-        <v>30162000.0</v>
+        <v>3925720.0</v>
       </c>
       <c r="N118" s="1">
-        <v>30455835.62</v>
+        <v>3929939.18</v>
       </c>
       <c r="O118" s="1">
-        <v>0.89</v>
+        <v>0.12</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B119" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C119" s="1">
-        <v>15000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.926</v>
+        <v>99.681</v>
       </c>
       <c r="E119" s="1">
-        <v>98.63892667</v>
+        <v>98.97545327</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>14795839.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I119" s="1">
-        <v>43061.0</v>
+        <v>150987.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.29103452666659</v>
+        <v>0.71285021250667</v>
       </c>
       <c r="K119">
-        <v>0.06</v>
+        <v>0.78</v>
       </c>
       <c r="L119" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="M119" s="1">
-        <v>14838900.0</v>
+        <v>21331734.0</v>
       </c>
       <c r="N119" s="1">
-        <v>14848608.9</v>
+        <v>21498243.59</v>
       </c>
       <c r="O119" s="1">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="B120" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="C120" s="1">
-        <v>26200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.129</v>
+        <v>99.687</v>
       </c>
       <c r="E120" s="1">
-        <v>100.64458779</v>
+        <v>99.163675</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>26368882.0</v>
+        <v>19832735.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-135084.0</v>
+        <v>104665.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.51228565549347</v>
+        <v>0.52773860992949</v>
       </c>
       <c r="K120">
-        <v>3.27</v>
+        <v>0.61</v>
       </c>
       <c r="L120" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="M120" s="1">
-        <v>26233798.0</v>
+        <v>19937400.0</v>
       </c>
       <c r="N120" s="1">
-        <v>27089874.03</v>
+        <v>20059454.79</v>
       </c>
       <c r="O120" s="1">
-        <v>0.8</v>
+        <v>0.62</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="B121" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="C121" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.953</v>
+        <v>100.313</v>
       </c>
       <c r="E121" s="1">
-        <v>99.14</v>
+        <v>100.747</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>4957000.0</v>
+        <v>30224100.0</v>
       </c>
       <c r="I121" s="1">
-        <v>40650.0</v>
+        <v>-130200.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.82005245107928</v>
+        <v>-0.43078205802654</v>
       </c>
       <c r="K121">
-        <v>1.08</v>
+        <v>1.16</v>
       </c>
       <c r="L121" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="M121" s="1">
-        <v>4997650.0</v>
+        <v>30093900.0</v>
       </c>
       <c r="N121" s="1">
-        <v>5051588.36</v>
+        <v>30441160.27</v>
       </c>
       <c r="O121" s="1">
-        <v>0.15</v>
+        <v>0.94</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="B122" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="C122" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.971</v>
+        <v>98.99</v>
       </c>
       <c r="E122" s="1">
-        <v>98.3985</v>
+        <v>98.63892667</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>9839850.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I122" s="1">
-        <v>157250.0</v>
+        <v>52661.0</v>
       </c>
       <c r="J122" s="1">
-        <v>1.598093466872</v>
+        <v>0.35591763332921</v>
       </c>
       <c r="K122">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="L122" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="M122" s="1">
-        <v>9997100.0</v>
+        <v>14848500.0</v>
       </c>
       <c r="N122" s="1">
-        <v>10016771.23</v>
+        <v>14859236.3</v>
       </c>
       <c r="O122" s="1">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B123" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="C123" s="1">
-        <v>10500000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.804</v>
+        <v>100.049</v>
       </c>
       <c r="E123" s="1">
-        <v>99.75</v>
+        <v>100.64458779</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>10473750.0</v>
+        <v>26368882.0</v>
       </c>
       <c r="I123" s="1">
-        <v>5670.0</v>
+        <v>-156044.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.054135338345865</v>
+        <v>-0.59177328792324</v>
       </c>
       <c r="K123">
-        <v>0.85</v>
+        <v>3.47</v>
       </c>
       <c r="L123" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="M123" s="1">
-        <v>10479420.0</v>
+        <v>26212838.0</v>
       </c>
       <c r="N123" s="1">
-        <v>10569173.42</v>
+        <v>27120955.12</v>
       </c>
       <c r="O123" s="1">
-        <v>0.31</v>
+        <v>0.84</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B124" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="C124" s="1">
-        <v>3124000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.965</v>
+        <v>99.863</v>
       </c>
       <c r="E124" s="1">
-        <v>99.04783611</v>
+        <v>99.75</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>3094254.4</v>
+        <v>10473750.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-2587.8</v>
+        <v>11865.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.083632425310601</v>
+        <v>0.11328320802005</v>
       </c>
       <c r="K124">
-        <v>0.14</v>
+        <v>0.91</v>
       </c>
       <c r="L124" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="M124" s="1">
-        <v>3091666.6</v>
+        <v>10485615.0</v>
       </c>
       <c r="N124" s="1">
-        <v>3096160.02</v>
+        <v>10581121.85</v>
       </c>
       <c r="O124" s="1">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B125" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="C125" s="1">
-        <v>46499000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.291</v>
+        <v>98.872</v>
       </c>
       <c r="E125" s="1">
-        <v>101.14901439</v>
+        <v>99.04783611</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>47033280.2</v>
+        <v>3094254.4</v>
       </c>
       <c r="I125" s="1">
-        <v>-398968.11</v>
+        <v>-5493.12</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.84826766983605</v>
+        <v>-0.17752645031385</v>
       </c>
       <c r="K125">
-        <v>3.25</v>
+        <v>0.21</v>
       </c>
       <c r="L125" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="M125" s="1">
-        <v>46634312.09</v>
+        <v>3088761.28</v>
       </c>
       <c r="N125" s="1">
-        <v>48147758.99</v>
+        <v>3095394.43</v>
       </c>
       <c r="O125" s="1">
-        <v>1.41</v>
+        <v>0.1</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B126" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C126" s="1">
-        <v>8800000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.31</v>
+        <v>100.18</v>
       </c>
       <c r="E126" s="1">
-        <v>98.743125</v>
+        <v>101.14901439</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>8689395.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I126" s="1">
-        <v>49885.0</v>
+        <v>-450582.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.57409060124439</v>
+        <v>-0.95800675199345</v>
       </c>
       <c r="K126">
-        <v>0.17</v>
+        <v>3.47</v>
       </c>
       <c r="L126" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="M126" s="1">
-        <v>8739280.0</v>
+        <v>46582698.2</v>
       </c>
       <c r="N126" s="1">
-        <v>8753926.58</v>
+        <v>48198060.72</v>
       </c>
       <c r="O126" s="1">
-        <v>0.26</v>
+        <v>1.49</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B127" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="C127" s="1">
-        <v>9400000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.99</v>
+        <v>99.396</v>
       </c>
       <c r="E127" s="1">
-        <v>98.855</v>
+        <v>98.743125</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>9292370.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I127" s="1">
-        <v>12690.0</v>
+        <v>57453.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.13656365383643</v>
+        <v>0.66118527239238</v>
       </c>
       <c r="K127">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="L127" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="M127" s="1">
-        <v>9305060.0</v>
+        <v>8746848.0</v>
       </c>
       <c r="N127" s="1">
-        <v>9327916.16</v>
+        <v>8762700.05</v>
       </c>
       <c r="O127" s="1">
         <v>0.27</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B128" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="C128" s="1">
-        <v>31300000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.014</v>
+        <v>98.988</v>
       </c>
       <c r="E128" s="1">
-        <v>100.17175712</v>
+        <v>98.855</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>31353759.98</v>
+        <v>9292370.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-49377.98</v>
+        <v>12502.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.15748663009316</v>
+        <v>0.13454048859441</v>
       </c>
       <c r="K128">
-        <v>2.19</v>
+        <v>0.28</v>
       </c>
       <c r="L128" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="M128" s="1">
-        <v>31304382.0</v>
+        <v>9304872.0</v>
       </c>
       <c r="N128" s="1">
-        <v>31990730.97</v>
+        <v>9330947.34</v>
       </c>
       <c r="O128" s="1">
-        <v>0.94</v>
+        <v>0.29</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="B129" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="C129" s="1">
-        <v>1000000.0</v>
+        <v>31300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.457</v>
+        <v>100.005</v>
       </c>
       <c r="E129" s="1">
-        <v>98.02</v>
+        <v>100.17175712</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>980200.0</v>
+        <v>31353759.98</v>
       </c>
       <c r="I129" s="1">
-        <v>14370.0</v>
+        <v>-52194.98</v>
       </c>
       <c r="J129" s="1">
-        <v>1.4660273413589</v>
+        <v>-0.16647119845688</v>
       </c>
       <c r="K129">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>914.38</v>
+        <v>2.32</v>
+      </c>
+      <c r="L129" t="s">
+        <v>334</v>
       </c>
       <c r="M129" s="1">
-        <v>994570.0</v>
+        <v>31301565.0</v>
       </c>
       <c r="N129" s="1">
-        <v>995484.38</v>
+        <v>32028646.85</v>
       </c>
       <c r="O129" s="1">
-        <v>0.03</v>
+        <v>0.99</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B130" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C130" s="1">
-        <v>9088000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.42</v>
+        <v>99.565</v>
       </c>
       <c r="E130" s="1">
-        <v>98.65440383</v>
+        <v>98.02</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>8965712.22</v>
+        <v>980200.0</v>
       </c>
       <c r="I130" s="1">
-        <v>69577.38</v>
+        <v>15450.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.77603851532054</v>
+        <v>1.5762089369516</v>
       </c>
       <c r="K130">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>0.1</v>
+      </c>
+      <c r="L130">
+        <v>982.88</v>
       </c>
       <c r="M130" s="1">
-        <v>9035289.6</v>
+        <v>995650.0</v>
       </c>
       <c r="N130" s="1">
-        <v>9043599.52</v>
+        <v>996632.88</v>
       </c>
       <c r="O130" s="1">
-        <v>0.27</v>
+        <v>0.03</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B131" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="C131" s="1">
-        <v>20000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0</v>
+        <v>99.533</v>
       </c>
       <c r="E131" s="1">
-        <v>99.174455</v>
+        <v>98.65440383</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>19834891.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I131" s="1">
-        <v>165109.0</v>
+        <v>79846.82</v>
       </c>
       <c r="J131" s="1">
-        <v>0.83241697673055</v>
+        <v>0.89057977816736</v>
       </c>
       <c r="K131">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="L131" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="M131" s="1">
-        <v>20000000.0</v>
+        <v>9045559.04</v>
       </c>
       <c r="N131" s="1">
-        <v>20024726.03</v>
+        <v>9054491.42</v>
       </c>
       <c r="O131" s="1">
-        <v>0.59</v>
+        <v>0.28</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B132" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C132" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.547</v>
+        <v>99.591</v>
       </c>
       <c r="E132" s="1">
         <v>99.37609756</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>4074420.0</v>
       </c>
       <c r="I132" s="1">
-        <v>7007.0</v>
+        <v>8811.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.17197539772532</v>
+        <v>0.21625163826999</v>
       </c>
       <c r="K132">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="L132" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="M132" s="1">
-        <v>4081427.0</v>
+        <v>4083231.0</v>
       </c>
       <c r="N132" s="1">
-        <v>4106392.07</v>
+        <v>4110161.82</v>
       </c>
       <c r="O132" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="B133" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="C133" s="1">
         <v>12000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.373</v>
+        <v>100.112</v>
       </c>
       <c r="E133" s="1">
         <v>100.68475</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>12082170.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-37410.0</v>
+        <v>-68730.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.30962980987687</v>
+        <v>-0.56885476698308</v>
       </c>
       <c r="K133">
-        <v>0.23</v>
+        <v>0.39</v>
       </c>
       <c r="L133" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="M133" s="1">
-        <v>12044760.0</v>
+        <v>12013440.0</v>
       </c>
       <c r="N133" s="1">
-        <v>12072376.44</v>
+        <v>12060782.47</v>
       </c>
       <c r="O133" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B134" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="C134" s="1">
         <v>7800000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.987</v>
+        <v>100.798</v>
       </c>
       <c r="E134" s="1">
         <v>101.89661538</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>7947936.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-70950.0</v>
+        <v>-85692.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.89268459132031</v>
+        <v>-1.0781667089418</v>
       </c>
       <c r="K134">
-        <v>1.92</v>
+        <v>2.15</v>
       </c>
       <c r="L134" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="M134" s="1">
-        <v>7876986.0</v>
+        <v>7862244.0</v>
       </c>
       <c r="N134" s="1">
-        <v>8026842.16</v>
+        <v>8030264.55</v>
       </c>
       <c r="O134" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="B135" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="C135" s="1">
         <v>17450000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.772</v>
+        <v>99.811</v>
       </c>
       <c r="E135" s="1">
         <v>99.71702006</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>17400620.0</v>
       </c>
       <c r="I135" s="1">
-        <v>9594.0</v>
+        <v>16399.5</v>
       </c>
       <c r="J135" s="1">
-        <v>0.055135966419587</v>
+        <v>0.094246641786327</v>
       </c>
       <c r="K135">
-        <v>1.11</v>
+        <v>1.19</v>
       </c>
       <c r="L135" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="M135" s="1">
-        <v>17410214.0</v>
+        <v>17417019.5</v>
       </c>
       <c r="N135" s="1">
-        <v>17603837.29</v>
+        <v>17624985.25</v>
       </c>
       <c r="O135" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="B136">
-        <v>2711869102</v>
+        <v>2760392012</v>
       </c>
       <c r="C136" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.99959663</v>
+        <v>100.0193908</v>
       </c>
       <c r="E136" s="1">
         <v>0.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>0.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-121.01</v>
+        <v>969.54</v>
       </c>
       <c r="J136" s="1">
         <v>0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="M136" s="1">
-        <v>-121.01</v>
+        <v>969.54</v>
       </c>
       <c r="N136" s="1">
-        <v>-27497.26</v>
+        <v>13209.19</v>
       </c>
       <c r="O136" s="1">
         <v>0.0</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="B137">
-        <v>2715297022</v>
+        <v>2763112602</v>
       </c>
       <c r="C137" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.9977333</v>
+        <v>100.0192342</v>
       </c>
       <c r="E137" s="1">
         <v>0.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>0.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-680.01</v>
+        <v>1923.42</v>
       </c>
       <c r="J137" s="1">
         <v>0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="M137" s="1">
-        <v>-680.01</v>
+        <v>1923.42</v>
       </c>
       <c r="N137" s="1">
-        <v>-25002.26</v>
+        <v>25071.48</v>
       </c>
       <c r="O137" s="1">
         <v>0.0</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B138">
-        <v>2760392012</v>
+        <v>2767186152</v>
       </c>
       <c r="C138" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0345404</v>
+        <v>100.0232356</v>
       </c>
       <c r="E138" s="1">
         <v>0.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>0.0</v>
       </c>
       <c r="I138" s="1">
-        <v>1727.02</v>
+        <v>2323.56</v>
       </c>
       <c r="J138" s="1">
         <v>0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="M138" s="1">
-        <v>1727.02</v>
+        <v>2323.56</v>
       </c>
       <c r="N138" s="1">
-        <v>13271.1</v>
+        <v>24439.67</v>
       </c>
       <c r="O138" s="1">
         <v>0.0</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B139">
-        <v>2763112602</v>
+        <v>2773749642</v>
       </c>
       <c r="C139" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.0338912</v>
+        <v>100.0203524</v>
       </c>
       <c r="E139" s="1">
         <v>0.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>0.0</v>
       </c>
       <c r="I139" s="1">
-        <v>3389.12</v>
+        <v>4070.48</v>
       </c>
       <c r="J139" s="1">
         <v>0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="M139" s="1">
-        <v>3389.12</v>
+        <v>4070.48</v>
       </c>
       <c r="N139" s="1">
-        <v>25203.39</v>
+        <v>31225.81</v>
       </c>
       <c r="O139" s="1">
         <v>0.0</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="B140">
-        <v>2767186152</v>
+        <v>2789264662</v>
       </c>
       <c r="C140" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0377157</v>
+        <v>100.00454</v>
       </c>
       <c r="E140" s="1">
         <v>0.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>0.0</v>
       </c>
       <c r="I140" s="1">
-        <v>3771.57</v>
+        <v>1135.0</v>
       </c>
       <c r="J140" s="1">
         <v>0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="M140" s="1">
-        <v>3771.57</v>
+        <v>1135.0</v>
       </c>
       <c r="N140" s="1">
-        <v>24577.57</v>
+        <v>43014.44</v>
       </c>
       <c r="O140" s="1">
         <v>0.0</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="B141">
-        <v>2773749642</v>
+        <v>2789797962</v>
       </c>
       <c r="C141" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.02904655</v>
+        <v>100.04757803</v>
       </c>
       <c r="E141" s="1">
         <v>0.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>0.0</v>
       </c>
       <c r="I141" s="1">
-        <v>5809.31</v>
+        <v>19031.21</v>
       </c>
       <c r="J141" s="1">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="M141" s="1">
-        <v>5809.31</v>
+        <v>19031.21</v>
       </c>
       <c r="N141" s="1">
-        <v>31294.75</v>
+        <v>97809.21</v>
       </c>
       <c r="O141" s="1">
         <v>0.0</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="B142">
-        <v>2786869692</v>
+        <v>2792185442</v>
       </c>
       <c r="C142" s="1">
-        <v>5000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0075058</v>
+        <v>100.04978949</v>
       </c>
       <c r="E142" s="1">
         <v>0.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>0.0</v>
       </c>
       <c r="I142" s="1">
-        <v>375.29</v>
+        <v>17426.32</v>
       </c>
       <c r="J142" s="1">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="M142" s="1">
-        <v>375.29</v>
+        <v>17426.32</v>
       </c>
       <c r="N142" s="1">
-        <v>7303.07</v>
+        <v>82470.32</v>
       </c>
       <c r="O142" s="1">
         <v>0.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="B143">
-        <v>2789264662</v>
+        <v>2796875442</v>
       </c>
       <c r="C143" s="1">
-        <v>25000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0161762</v>
+        <v>100.03445555</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>4044.05</v>
+        <v>7890.32</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="M143" s="1">
-        <v>4044.05</v>
+        <v>7890.32</v>
       </c>
       <c r="N143" s="1">
-        <v>43104.05</v>
+        <v>48766.82</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="B144">
-        <v>2789797962</v>
+        <v>2798428082</v>
       </c>
       <c r="C144" s="1">
-        <v>40000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.05655328</v>
+        <v>100.00467714</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>22621.31</v>
+        <v>294.66</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="M144" s="1">
-        <v>22621.31</v>
+        <v>294.66</v>
       </c>
       <c r="N144" s="1">
-        <v>96059.76</v>
+        <v>10649.78</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="B145">
-        <v>2792185442</v>
+        <v>2798594412</v>
       </c>
       <c r="C145" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.05723997</v>
+        <v>100.07794153</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>20033.99</v>
+        <v>11691.23</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="M145" s="1">
-        <v>20033.99</v>
+        <v>11691.23</v>
       </c>
       <c r="N145" s="1">
-        <v>80564.54</v>
+        <v>37482.48</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="B146">
-        <v>2796875442</v>
+        <v>2813842972</v>
       </c>
       <c r="C146" s="1">
-        <v>22900000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.04605341</v>
+        <v>100.06288987</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>10546.23</v>
+        <v>9433.48</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="M146" s="1">
-        <v>10546.23</v>
+        <v>9433.48</v>
       </c>
       <c r="N146" s="1">
-        <v>48537.33</v>
+        <v>27293.48</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="B147">
-        <v>2798428082</v>
+        <v>2862709242</v>
       </c>
       <c r="C147" s="1">
-        <v>6300000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.01688556</v>
+        <v>100.1237036</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>1063.79</v>
+        <v>15462.95</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="M147" s="1">
-        <v>1063.79</v>
+        <v>15462.95</v>
       </c>
       <c r="N147" s="1">
-        <v>10672.55</v>
+        <v>23672.68</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B148">
-        <v>2798445762</v>
+        <v>2863881832</v>
       </c>
       <c r="C148" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.0033594</v>
+        <v>100.13348817</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>335.94</v>
+        <v>40046.45</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="M148" s="1">
-        <v>335.94</v>
+        <v>40046.45</v>
       </c>
       <c r="N148" s="1">
-        <v>14774.19</v>
+        <v>60894.95</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B149">
-        <v>2798594412</v>
+        <v>2892744252</v>
       </c>
       <c r="C149" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.07887413</v>
+        <v>100.1743893</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>11831.12</v>
+        <v>34877.86</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="M149" s="1">
-        <v>11831.12</v>
+        <v>34877.86</v>
       </c>
       <c r="N149" s="1">
-        <v>35651.28</v>
+        <v>44326.86</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="B150">
-        <v>2813842972</v>
+        <v>2892982772</v>
       </c>
       <c r="C150" s="1">
-        <v>15000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.06013707</v>
+        <v>100.00308145</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>9020.56</v>
+        <v>191.05</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="M150" s="1">
-        <v>9020.56</v>
+        <v>191.05</v>
       </c>
       <c r="N150" s="1">
-        <v>25471.97</v>
+        <v>2063.14</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="B151">
-        <v>2862709242</v>
+        <v>2905161052</v>
       </c>
       <c r="C151" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.09391392</v>
+        <v>100.13406205</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>11739.24</v>
+        <v>26812.41</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="M151" s="1">
-        <v>11739.24</v>
+        <v>26812.41</v>
       </c>
       <c r="N151" s="1">
-        <v>19140.28</v>
+        <v>32219.96</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="B152">
-        <v>2863881832</v>
+        <v>2922922502</v>
       </c>
       <c r="C152" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.101192</v>
+        <v>100.0010344</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>30357.6</v>
+        <v>103.44</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="M152" s="1">
-        <v>30357.6</v>
+        <v>103.44</v>
       </c>
       <c r="N152" s="1">
-        <v>49137.93</v>
+        <v>1434.58</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="B153">
-        <v>2863985832</v>
+        <v>2923119492</v>
       </c>
       <c r="C153" s="1">
-        <v>25000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.00177812</v>
+        <v>100.18791423</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>444.53</v>
+        <v>14657.31</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="M153" s="1">
-        <v>444.53</v>
+        <v>14657.31</v>
       </c>
       <c r="N153" s="1">
-        <v>11021.96</v>
+        <v>16874.68</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="B154">
-        <v>2892744252</v>
+        <v>2926581072</v>
       </c>
       <c r="C154" s="1">
-        <v>20000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.1185108</v>
+        <v>100.03850407</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>23702.16</v>
+        <v>3499.25</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="M154" s="1">
-        <v>23702.16</v>
+        <v>3499.25</v>
       </c>
       <c r="N154" s="1">
-        <v>32068.16</v>
+        <v>6391.3</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="B155">
-        <v>2892982772</v>
+        <v>2926627552</v>
       </c>
       <c r="C155" s="1">
-        <v>6200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0075071</v>
+        <v>100.2391945</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>465.44</v>
+        <v>23919.45</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="M155" s="1">
-        <v>465.44</v>
+        <v>23919.45</v>
       </c>
       <c r="N155" s="1">
-        <v>2108.57</v>
+        <v>28497.45</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="B156">
-        <v>2905161052</v>
+        <v>2935596102</v>
       </c>
       <c r="C156" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.08753025</v>
+        <v>100.00404478</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>17506.05</v>
+        <v>2022.39</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="M156" s="1">
-        <v>17506.05</v>
+        <v>2022.39</v>
       </c>
       <c r="N156" s="1">
-        <v>22216.49</v>
+        <v>13461.56</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="B157">
-        <v>2922922502</v>
+        <v>2935657812</v>
       </c>
       <c r="C157" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0036301</v>
+        <v>100.2617293</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>363.01</v>
+        <v>78518.79</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="M157" s="1">
-        <v>363.01</v>
+        <v>78518.79</v>
       </c>
       <c r="N157" s="1">
-        <v>1489.26</v>
+        <v>92471.04</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="B158">
-        <v>2923119492</v>
+        <v>2937267372</v>
       </c>
       <c r="C158" s="1">
-        <v>7800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.1197541</v>
+        <v>100.0450381</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>9340.82</v>
+        <v>4503.81</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="M158" s="1">
-        <v>9340.82</v>
+        <v>4503.81</v>
       </c>
       <c r="N158" s="1">
-        <v>11258.32</v>
+        <v>7281.48</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="B159">
-        <v>2926581072</v>
+        <v>2943810772</v>
       </c>
       <c r="C159" s="1">
-        <v>9088000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.03199494</v>
+        <v>100.0224889</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>2907.7</v>
+        <v>4497.78</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="M159" s="1">
-        <v>2907.7</v>
+        <v>4497.78</v>
       </c>
       <c r="N159" s="1">
-        <v>5408.86</v>
+        <v>7063.89</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="B160">
-        <v>2926627552</v>
+        <v>2949187952</v>
       </c>
       <c r="C160" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.1606378</v>
+        <v>100.2647989</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>16063.78</v>
+        <v>26479.89</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="M160" s="1">
-        <v>16063.78</v>
+        <v>26479.89</v>
       </c>
       <c r="N160" s="1">
-        <v>20047.45</v>
+        <v>28888.5</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="B161">
-        <v>2928710612</v>
+        <v>2952571562</v>
       </c>
       <c r="C161" s="1">
-        <v>20000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.00046845</v>
+        <v>100.03392828</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>93.69</v>
+        <v>2171.41</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161" t="s">
-        <v>408</v>
+      <c r="L161">
+        <v>827.2</v>
       </c>
       <c r="M161" s="1">
-        <v>93.69</v>
+        <v>2171.41</v>
       </c>
       <c r="N161" s="1">
-        <v>2510.8</v>
+        <v>2998.61</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="B162">
-        <v>2935596102</v>
+        <v>2957753962</v>
       </c>
       <c r="C162" s="1">
-        <v>50000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.00846864</v>
+        <v>100.05265557</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>4234.32</v>
+        <v>4633.69</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162" t="s">
-        <v>410</v>
+      <c r="L162">
+        <v>864.6</v>
       </c>
       <c r="M162" s="1">
-        <v>4234.32</v>
+        <v>4633.69</v>
       </c>
       <c r="N162" s="1">
-        <v>14002.93</v>
+        <v>5498.29</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="B163">
-        <v>2935657812</v>
+        <v>2962625832</v>
       </c>
       <c r="C163" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.17607733</v>
+        <v>100.27808203</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>52823.2</v>
+        <v>111232.81</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="M163" s="1">
-        <v>52823.2</v>
+        <v>111232.81</v>
       </c>
       <c r="N163" s="1">
-        <v>64881.45</v>
+        <v>116621.24</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="B164">
-        <v>2937267372</v>
+        <v>2962647772</v>
       </c>
       <c r="C164" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.0359147</v>
+        <v>100.10504235</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>3591.47</v>
+        <v>21008.47</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="M164" s="1">
-        <v>3591.47</v>
+        <v>21008.47</v>
       </c>
       <c r="N164" s="1">
-        <v>5971.47</v>
+        <v>23215.81</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="B165">
-        <v>2943810772</v>
+        <v>3009856922</v>
       </c>
       <c r="C165" s="1">
-        <v>20000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.01701515</v>
+        <v>100.35780063</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>3403.03</v>
+        <v>33991.06</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165" t="s">
-        <v>416</v>
+      <c r="L165">
+        <v>104.62</v>
       </c>
       <c r="M165" s="1">
-        <v>3403.03</v>
+        <v>33991.06</v>
       </c>
       <c r="N165" s="1">
-        <v>5538.69</v>
+        <v>34095.68</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="B166">
-        <v>2949187952</v>
+        <v>3009858932</v>
       </c>
       <c r="C166" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.1641085</v>
+        <v>100.1190058</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>16410.85</v>
+        <v>17850.87</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
-      <c r="L166" t="s">
-        <v>418</v>
+      <c r="L166">
+        <v>301.86</v>
       </c>
       <c r="M166" s="1">
-        <v>16410.85</v>
+        <v>17850.87</v>
       </c>
       <c r="N166" s="1">
-        <v>18445.57</v>
+        <v>18152.73</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="B167">
-        <v>2952571562</v>
+        <v>3013661662</v>
       </c>
       <c r="C167" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.02420641</v>
+        <v>100.35885295</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1549.21</v>
+        <v>71770.59</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
-        <v>686.21</v>
+        <v>281.8</v>
       </c>
       <c r="M167" s="1">
-        <v>1549.21</v>
+        <v>71770.59</v>
       </c>
       <c r="N167" s="1">
-        <v>2235.42</v>
+        <v>72052.39</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="B168">
-        <v>2957753962</v>
+        <v>3015607942</v>
       </c>
       <c r="C168" s="1">
-        <v>8800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.03579614</v>
+        <v>100.3661574</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>3150.06</v>
+        <v>54923.61</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
-        <v>702.77</v>
+        <v>161.56</v>
       </c>
       <c r="M168" s="1">
-        <v>3150.06</v>
+        <v>54923.61</v>
       </c>
       <c r="N168" s="1">
-        <v>3852.83</v>
+        <v>55085.17</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="B169">
-        <v>2962625832</v>
+        <v>3017270942</v>
       </c>
       <c r="C169" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.16364398</v>
+        <v>100.24162705</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>65457.59</v>
+        <v>48325.41</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
-      <c r="L169" t="s">
-        <v>422</v>
+      <c r="L169">
+        <v>143.88</v>
       </c>
       <c r="M169" s="1">
-        <v>65457.59</v>
+        <v>48325.41</v>
       </c>
       <c r="N169" s="1">
-        <v>69877.75</v>
+        <v>48469.29</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="B170">
-        <v>2962647772</v>
+        <v>3021967322</v>
       </c>
       <c r="C170" s="1">
-        <v>20000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.0658899</v>
+        <v>100.37863012</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>13177.98</v>
+        <v>32183.56</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
-      <c r="L170" t="s">
-        <v>424</v>
+      <c r="L170">
+        <v>89.25</v>
       </c>
       <c r="M170" s="1">
-        <v>13177.98</v>
+        <v>32183.56</v>
       </c>
       <c r="N170" s="1">
-        <v>14976.2</v>
+        <v>32272.81</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="B171">
-        <v>3009856922</v>
+        <v>3022014132</v>
       </c>
       <c r="C171" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.19439211</v>
+        <v>100.3794245</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>18467.25</v>
+        <v>75884.9</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
-        <v>62.53</v>
+        <v>249.45</v>
       </c>
       <c r="M171" s="1">
-        <v>18467.25</v>
+        <v>75884.9</v>
       </c>
       <c r="N171" s="1">
-        <v>18529.78</v>
+        <v>76134.35</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="B172">
-        <v>3009858932</v>
+        <v>3032560652</v>
       </c>
       <c r="C172" s="1">
-        <v>15000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.06764313</v>
+        <v>100.41777442</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>10146.47</v>
+        <v>50132.93</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
-        <v>202.07</v>
+        <v>-143.82</v>
       </c>
       <c r="M172" s="1">
-        <v>10146.47</v>
+        <v>50132.93</v>
       </c>
       <c r="N172" s="1">
-        <v>10348.54</v>
+        <v>49989.11</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B173">
-        <v>3013661662</v>
+        <v>3033105672</v>
       </c>
       <c r="C173" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.1955315</v>
+        <v>100.36229875</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>39106.3</v>
+        <v>14491.95</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
-        <v>177.68</v>
+        <v>-29.48</v>
       </c>
       <c r="M173" s="1">
-        <v>39106.3</v>
+        <v>14491.95</v>
       </c>
       <c r="N173" s="1">
-        <v>39283.98</v>
+        <v>14462.47</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="B174">
-        <v>3015607942</v>
+        <v>3037280862</v>
       </c>
       <c r="C174" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.199028</v>
+        <v>100.41608273</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>29854.2</v>
+        <v>62412.41</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>95.27</v>
+        <v>575.73</v>
       </c>
       <c r="M174" s="1">
-        <v>29854.2</v>
+        <v>62412.41</v>
       </c>
       <c r="N174" s="1">
-        <v>29949.47</v>
+        <v>62988.14</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="B175">
-        <v>3017270942</v>
+        <v>3042209452</v>
       </c>
       <c r="C175" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.1313492</v>
+        <v>100.4215228</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>26269.84</v>
+        <v>42152.28</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>74.46</v>
+        <v>260.15</v>
       </c>
       <c r="M175" s="1">
-        <v>26269.84</v>
+        <v>42152.28</v>
       </c>
       <c r="N175" s="1">
-        <v>26344.3</v>
+        <v>42412.43</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
       <c r="B176">
-        <v>3021967322</v>
+        <v>3047030172</v>
       </c>
       <c r="C176" s="1">
-        <v>8500000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.20592012</v>
+        <v>100.40966549</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>17503.21</v>
+        <v>12797.95</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>52.27</v>
+        <v>70.97</v>
       </c>
       <c r="M176" s="1">
-        <v>17503.21</v>
+        <v>12797.95</v>
       </c>
       <c r="N176" s="1">
-        <v>17555.48</v>
+        <v>12868.92</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="B177">
-        <v>3022014132</v>
+        <v>3050153122</v>
       </c>
       <c r="C177" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.20677075</v>
+        <v>100.4368543</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>41354.15</v>
+        <v>43685.43</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>151.31</v>
+        <v>237.84</v>
       </c>
       <c r="M177" s="1">
-        <v>41354.15</v>
+        <v>43685.43</v>
       </c>
       <c r="N177" s="1">
-        <v>41505.46</v>
+        <v>43923.27</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="B178">
-        <v>3032560652</v>
+        <v>3051781772</v>
       </c>
       <c r="C178" s="1">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.22080858</v>
+        <v>100.4384971</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>26497.03</v>
+        <v>87699.42</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
-        <v>-89.41</v>
+        <v>452.25</v>
       </c>
       <c r="M178" s="1">
-        <v>26497.03</v>
+        <v>87699.42</v>
       </c>
       <c r="N178" s="1">
-        <v>26407.62</v>
+        <v>88151.67</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="B179">
-        <v>3033105672</v>
+        <v>3053286692</v>
       </c>
       <c r="C179" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.19286425</v>
+        <v>100.30885787</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>7714.57</v>
+        <v>46328.68</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
-        <v>-25.04</v>
+        <v>398.32</v>
       </c>
       <c r="M179" s="1">
-        <v>7714.57</v>
+        <v>46328.68</v>
       </c>
       <c r="N179" s="1">
-        <v>7689.53</v>
+        <v>46727.0</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>434</v>
+        <v>423</v>
       </c>
       <c r="B180">
-        <v>3037280862</v>
+        <v>3053302732</v>
       </c>
       <c r="C180" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.23411353</v>
+        <v>100.4461058</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>35117.03</v>
+        <v>66915.87</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
-        <v>365.83</v>
+        <v>455.82</v>
       </c>
       <c r="M180" s="1">
-        <v>35117.03</v>
+        <v>66915.87</v>
       </c>
       <c r="N180" s="1">
-        <v>35482.86</v>
+        <v>67371.69</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="B181">
-        <v>3042209452</v>
+        <v>3089978672</v>
       </c>
       <c r="C181" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.2344767</v>
+        <v>100.2652388</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>23447.67</v>
+        <v>53047.76</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
-      <c r="L181">
-        <v>156.43</v>
+      <c r="L181" t="s">
+        <v>425</v>
       </c>
       <c r="M181" s="1">
-        <v>23447.67</v>
+        <v>53047.76</v>
       </c>
       <c r="N181" s="1">
-        <v>23604.1</v>
+        <v>50711.83</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="B182">
-        <v>3047030172</v>
+        <v>3094522902</v>
       </c>
       <c r="C182" s="1">
-        <v>3124000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.22736972</v>
+        <v>100.14196127</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>7103.03</v>
+        <v>21294.19</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
-      <c r="L182">
-        <v>40.34</v>
+      <c r="L182" t="s">
+        <v>427</v>
       </c>
       <c r="M182" s="1">
-        <v>7103.03</v>
+        <v>21294.19</v>
       </c>
       <c r="N182" s="1">
-        <v>7143.37</v>
+        <v>19957.94</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
       <c r="B183">
-        <v>3050153122</v>
+        <v>3094554102</v>
       </c>
       <c r="C183" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.2432697</v>
+        <v>100.2173204</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>24326.97</v>
+        <v>32598.06</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L183">
-        <v>132.6</v>
+      <c r="L183" t="s">
+        <v>429</v>
       </c>
       <c r="M183" s="1">
-        <v>24326.97</v>
+        <v>32598.06</v>
       </c>
       <c r="N183" s="1">
-        <v>24459.57</v>
+        <v>30940.98</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="B184">
-        <v>3051781772</v>
+        <v>3095024362</v>
       </c>
       <c r="C184" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.2439416</v>
+        <v>100.2353914</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>48788.32</v>
+        <v>35308.71</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
-      <c r="L184">
-        <v>248.48</v>
+      <c r="L184" t="s">
+        <v>431</v>
       </c>
       <c r="M184" s="1">
-        <v>48788.32</v>
+        <v>35308.71</v>
       </c>
       <c r="N184" s="1">
-        <v>49036.8</v>
+        <v>33718.71</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="B185">
-        <v>3053286692</v>
+        <v>3099290162</v>
       </c>
       <c r="C185" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.172523</v>
+        <v>100.01250655</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>25878.45</v>
+        <v>2501.31</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>217.2</v>
+        <v>-292.32</v>
       </c>
       <c r="M185" s="1">
-        <v>25878.45</v>
+        <v>2501.31</v>
       </c>
       <c r="N185" s="1">
-        <v>26095.65</v>
+        <v>2208.99</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="B186">
-        <v>3053302732</v>
+        <v>3099338312</v>
       </c>
       <c r="C186" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.25100807</v>
+        <v>100.023854</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>37651.21</v>
+        <v>2385.4</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>249.7</v>
+        <v>-252.83</v>
       </c>
       <c r="M186" s="1">
-        <v>37651.21</v>
+        <v>2385.4</v>
       </c>
       <c r="N186" s="1">
-        <v>37900.91</v>
+        <v>2132.57</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="B187">
-        <v>3089978672</v>
+        <v>3101407942</v>
       </c>
       <c r="C187" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.03048945</v>
+        <v>100.2488368</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>6097.89</v>
+        <v>24883.68</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
-        <v>0.0</v>
+        <v>-799.47</v>
       </c>
       <c r="M187" s="1">
-        <v>6097.89</v>
+        <v>24883.68</v>
       </c>
       <c r="N187" s="1">
-        <v>6097.89</v>
+        <v>24084.21</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>435</v>
+      </c>
+      <c r="B188">
+        <v>3103291672</v>
       </c>
       <c r="C188" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.0201072</v>
+        <v>100.0042222</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>1005.36</v>
+        <v>211.11</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
-      <c r="L188" t="s">
-        <v>444</v>
+      <c r="L188">
+        <v>-67.92</v>
       </c>
       <c r="M188" s="1">
-        <v>1005.36</v>
+        <v>211.11</v>
       </c>
       <c r="N188" s="1">
-        <v>9550.86</v>
+        <v>143.19</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:16">
+      <c r="A189" t="s">
+        <v>436</v>
+      </c>
+      <c r="B189">
+        <v>3119675662</v>
+      </c>
+      <c r="C189" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>100.0050248</v>
+      </c>
+      <c r="E189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>1256.2</v>
+      </c>
+      <c r="J189" s="1">
+        <v>0</v>
+      </c>
+      <c r="K189">
+        <v>0.0</v>
+      </c>
+      <c r="L189">
+        <v>0.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1256.2</v>
+      </c>
+      <c r="N189" s="1">
+        <v>1256.2</v>
+      </c>
+      <c r="O189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P189">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:16">
+      <c r="A190" t="s">
+        <v>437</v>
+      </c>
+      <c r="B190">
+        <v>3119812902</v>
+      </c>
+      <c r="C190" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>100.0016256</v>
+      </c>
+      <c r="E190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>487.68</v>
+      </c>
+      <c r="J190" s="1">
+        <v>0</v>
+      </c>
+      <c r="K190">
+        <v>0.0</v>
+      </c>
+      <c r="L190">
+        <v>0.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>487.68</v>
+      </c>
+      <c r="N190" s="1">
+        <v>487.68</v>
+      </c>
+      <c r="O190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P190">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:16">
+      <c r="A191" t="s">
+        <v>438</v>
+      </c>
+      <c r="B191" t="s">
+        <v>439</v>
+      </c>
+      <c r="C191" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>100.0096888</v>
+      </c>
+      <c r="E191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>484.44</v>
+      </c>
+      <c r="J191" s="1">
+        <v>0</v>
+      </c>
+      <c r="K191">
+        <v>0.0</v>
+      </c>
+      <c r="L191" t="s">
+        <v>440</v>
+      </c>
+      <c r="M191" s="1">
+        <v>484.44</v>
+      </c>
+      <c r="N191" s="1">
+        <v>9514.44</v>
+      </c>
+      <c r="O191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P191">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>