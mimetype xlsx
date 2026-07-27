--- v3 (2026-07-03)
+++ v4 (2026-07-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="448">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -130,279 +130,312 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
+    <t>FR0129677722</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 06/04/2027</t>
+  </si>
+  <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
-    <t>XS3047943058</t>
-[...2 lines deleted...]
-    <t>EURO BANCO SANTANDER SA 02/04/2026</t>
+    <t>XS3336921476</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129677102</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
+  </si>
+  <si>
+    <t>16 127.22</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>106 507.56</t>
-[...14 lines deleted...]
-    <t>139 482.75</t>
+    <t>122 980.00</t>
+  </si>
+  <si>
+    <t>BE6373373859</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>262 748.06</t>
+    <t>303 387.50</t>
+  </si>
+  <si>
+    <t>FR0129705952</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 23/03/2027</t>
+  </si>
+  <si>
+    <t>4 714.79</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
+  </si>
+  <si>
     <t>XS3324629974</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
   </si>
   <si>
+    <t>XS3336911915</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+  </si>
+  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>BE6373027307</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 27/04/2026</t>
+    <t>BE6373663846</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AQ7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 20/04/2027</t>
+  </si>
+  <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>FR0129544344</t>
-[...2 lines deleted...]
-    <t>EURO COVIVIO SA 16/04/2026</t>
+    <t>FR0129679702</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>18 683.33</t>
+    <t>43 006.17</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>18 266.67</t>
+    <t>42 047.83</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>18 350.00</t>
-[...17 lines deleted...]
-    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/04/2026</t>
+    <t>42 239.50</t>
+  </si>
+  <si>
+    <t>XS3350924224</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129705275</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+  </si>
+  <si>
+    <t>XS3358227067</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
   </si>
   <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
+    <t>XS3345827870</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 13/05/2026</t>
+  </si>
+  <si>
     <t>XS3326341511</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>749 033.33</t>
+    <t>814 456.67</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>300 332.08</t>
+    <t>349 082.25</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>78 550.50</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
+    <t>111 047.28</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
@@ -415,873 +448,822 @@
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
     <t>XS3325290560</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>XS3059595531</t>
-[...5 lines deleted...]
-    <t>111 722.50</t>
+    <t>XS3355988224</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3317639261</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
+    <t>XS3348765788</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
-    <t>XS3320683777</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 24/04/2026</t>
+    <t>XS3358335118</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
+  </si>
+  <si>
+    <t>XS3351072502</t>
+  </si>
+  <si>
+    <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
-    <t>XS3219325175</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
-    <t>FR0129673572</t>
-[...8 lines deleted...]
-    <t>EURO SEB SA 16/04/2026</t>
+    <t>FR0129677953</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129598530</t>
+  </si>
+  <si>
+    <t>EURO SEB SA 06/05/2026</t>
   </si>
   <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
-    <t>FR0129354819</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129628071</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
     <t>FR0129628394</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129628154</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>XS3290508822</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>60 160.17</t>
+    <t>106 235.00</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>849 219.11</t>
+    <t>915 604.89</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>1 029 786.81</t>
-[...17 lines deleted...]
-    <t>196 835.83</t>
+    <t>1 112 728.33</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>FR0129111193</t>
-[...5 lines deleted...]
-    <t>464 942.50</t>
+    <t>25 683.75</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>24 800.00</t>
+    <t>57 086.00</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>88 184.44</t>
+    <t>104 635.33</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>8 201.92</t>
+    <t>24 628.50</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>218 886.39</t>
+    <t>260 012.50</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>332 957.78</t>
+    <t>365 900.17</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>60 906.67</t>
+    <t>93 955.33</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>32 440.50</t>
-[...17 lines deleted...]
-    <t>NEUCP COFINIMMO SA 22/04/2026</t>
+    <t>63 726.61</t>
+  </si>
+  <si>
+    <t>FR0129682870</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129677144</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373705290</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 27/05/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>158 592.00</t>
+    <t>207 817.50</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>18 276.67</t>
+    <t>34 138.22</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>37 553.33</t>
+    <t>70 143.11</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>671 561.63</t>
+    <t>729 571.21</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>321 755.00</t>
+    <t>370 100.00</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>363 104.00</t>
-[...11 lines deleted...]
-    <t>NEUCP EIFFAGE SA 09/04/2026</t>
+    <t>412 565.00</t>
+  </si>
+  <si>
+    <t>FR0129679686</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129683761</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683175</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129681963</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>599 350.50</t>
+    <t>648 468.67</t>
   </si>
   <si>
     <t>FR0129497519</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>160 225.17</t>
-[...8 lines deleted...]
-    <t>435 390.00</t>
+    <t>208 805.33</t>
+  </si>
+  <si>
+    <t>FR0129651875</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
+  </si>
+  <si>
+    <t>14 918.67</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>57 590.25</t>
+    <t>81 796.00</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>37 015.72</t>
-[...23 lines deleted...]
-    <t>NEUCP SEB SA 22/04/2026</t>
+    <t>52 575.11</t>
+  </si>
+  <si>
+    <t>FR0129631067</t>
+  </si>
+  <si>
+    <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
+  </si>
+  <si>
+    <t>8 062.89</t>
+  </si>
+  <si>
+    <t>FR0129630416</t>
+  </si>
+  <si>
+    <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129682540</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 14/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683399</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683191</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129653376</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/06/2026</t>
   </si>
   <si>
     <t>FR0129582765</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129655710</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 10/04/2026</t>
+    <t>FR0129678860</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129673499</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
+    <t>FR0129683035</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 13/07/2026</t>
+  </si>
+  <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>12 615.56</t>
+    <t>45 464.00</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>4 219.18</t>
+    <t>5 643.84</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>166 509.59</t>
+    <t>181 753.42</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>122 054.79</t>
+    <t>132 739.73</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>347 260.27</t>
+    <t>416 712.33</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>10 736.30</t>
-[...8 lines deleted...]
-    <t>908 117.12</t>
+    <t>12 071.92</t>
   </si>
   <si>
     <t>XS1401174633</t>
   </si>
   <si>
     <t>HEINEKEN NV 1 04/05/2026</t>
   </si>
   <si>
-    <t>95 506.85</t>
+    <t>102 986.30</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>6 633.15</t>
+    <t>9 414.79</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 615 362.52</t>
+    <t>1 747 852.82</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>15 852.05</t>
+    <t>17 419.18</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>26 075.34</t>
-[...8 lines deleted...]
-    <t>727 081.85</t>
+    <t>30 260.27</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>1 071.92</t>
+  </si>
+  <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>8 932.38</t>
+    <t>9 741.59</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>26 930.82</t>
+    <t>29 486.30</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>47 342.47</t>
+    <t>72 986.30</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>168 020.55</t>
+    <t>191 634.25</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>207 965.75</t>
+    <t>226 610.96</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>12 239.65</t>
+    <t>13 050.00</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>23 148.06</t>
+    <t>24 702.42</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>22 116.11</t>
+    <t>23 642.67</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>27 155.33</t>
-[...5 lines deleted...]
-    <t>41 879.44</t>
+    <t>29 114.17</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>78 778.00</t>
+    <t>84 991.67</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>65 044.00</t>
+    <t>70 298.27</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>40 876.50</t>
-[...5 lines deleted...]
-    <t>10 355.12</t>
+    <t>44 256.93</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>25 791.25</t>
+    <t>28 085.42</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>17 860.00</t>
+    <t>19 507.30</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>8 209.73</t>
+    <t>9 153.68</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>20 848.50</t>
+    <t>23 260.75</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>9 449.00</t>
-[...5 lines deleted...]
-    <t>1 872.09</t>
+    <t>10 718.50</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>5 407.55</t>
-[...5 lines deleted...]
-    <t>1 331.14</t>
+    <t>6 244.50</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 217.37</t>
+    <t>2 571.73</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>2 892.05</t>
+    <t>3 352.72</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>4 578.00</t>
-[...5 lines deleted...]
-    <t>11 439.17</t>
+    <t>5 273.72</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>13 952.25</t>
+    <t>16 167.67</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>2 777.67</t>
+    <t>3 256.80</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>2 566.11</t>
+    <t>3 086.44</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>2 408.61</t>
+    <t>2 851.34</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
+    <t>1 000.03</t>
+  </si>
+  <si>
     <t>SWAP04884340</t>
   </si>
   <si>
+    <t>1 062.11</t>
+  </si>
+  <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>5 388.43</t>
+    <t>6 614.10</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>2 207.34</t>
+    <t>2 703.89</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
@@ -1291,96 +1273,135 @@
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-2 335.93</t>
+    <t>-5 419.84</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-1 336.25</t>
+    <t>-3 608.33</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-1 657.08</t>
+    <t>-4 479.16</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-1 590.00</t>
+    <t>-4 297.08</t>
   </si>
   <si>
     <t>SWAP05011166</t>
   </si>
   <si>
     <t>SWAP05011167</t>
   </si>
   <si>
     <t>SWAP05011283</t>
   </si>
   <si>
+    <t>-2 529.61</t>
+  </si>
+  <si>
     <t>SWAP05011324</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
+    <t>-4 653.54</t>
+  </si>
+  <si>
     <t>SWAP05016335</t>
   </si>
   <si>
-    <t>SWAP04692497</t>
-[...5 lines deleted...]
-    <t>9 030.00</t>
+    <t>-2 110.10</t>
+  </si>
+  <si>
+    <t>SWAP05017475</t>
+  </si>
+  <si>
+    <t>-2 262.61</t>
+  </si>
+  <si>
+    <t>SWAP05018315</t>
+  </si>
+  <si>
+    <t>-1 325.77</t>
+  </si>
+  <si>
+    <t>SWAP05019255</t>
+  </si>
+  <si>
+    <t>SWAP05019524</t>
+  </si>
+  <si>
+    <t>SWAP05019593</t>
+  </si>
+  <si>
+    <t>-1 520.01</t>
+  </si>
+  <si>
+    <t>SWAP05020023</t>
+  </si>
+  <si>
+    <t>SWAP05020022</t>
+  </si>
+  <si>
+    <t>SWAP05020021</t>
+  </si>
+  <si>
+    <t>SWAP05020024</t>
+  </si>
+  <si>
+    <t>SWAP05027220</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1744,212 +1765,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1092386.6877</v>
+        <v>1187863.8899</v>
       </c>
       <c r="D2">
-        <v>2445.3</v>
+        <v>2448.94</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2671216373.31</v>
+        <v>2909007889.26</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2671216373.31</v>
+        <v>2909007889.26</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10139.18</v>
+        <v>10154.26</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>419351.55</v>
+        <v>419975.52</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>419351.55</v>
+        <v>419975.52</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>109179.4344</v>
+        <v>108640.3901</v>
       </c>
       <c r="D4">
-        <v>3396.36</v>
+        <v>3401.48</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>370812993.79</v>
+        <v>369539144.2</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>370812993.79</v>
+        <v>369539144.2</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9799.3871</v>
+        <v>9777.1666</v>
       </c>
       <c r="D5">
-        <v>1114.92</v>
+        <v>1116.55</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10925535.15</v>
+        <v>10916749.91</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10925535.15</v>
+        <v>10916749.91</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1728893.1087</v>
+        <v>1574402.873</v>
       </c>
       <c r="D6">
-        <v>110.85</v>
+        <v>111.01</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>191650585.5</v>
+        <v>174786233.83</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>191650585.5</v>
+        <v>174786233.83</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P191"/>
+  <dimension ref="A1:P197"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O191" sqref="O191"/>
+      <selection activeCell="O197" sqref="O197"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1968,9539 +1989,9839 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>14650.0</v>
+        <v>15248.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10809.44</v>
+        <v>10825.31</v>
       </c>
       <c r="E2" s="1">
-        <v>10800.812519454</v>
+        <v>10821.044441894</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>158231903.41</v>
+        <v>164999285.65</v>
       </c>
       <c r="I2" s="1">
-        <v>126392.59</v>
+        <v>65041.23</v>
       </c>
       <c r="J2" s="1">
-        <v>0.079878069640924</v>
+        <v>0.039419097933531</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>158358296.0</v>
+        <v>165064326.88</v>
       </c>
       <c r="N2" s="1">
-        <v>158358296.0</v>
+        <v>165064326.88</v>
       </c>
       <c r="O2" s="1">
-        <v>4.88</v>
+        <v>4.76</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>603.0</v>
+        <v>572.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261498.71</v>
+        <v>261887.01</v>
       </c>
       <c r="E3" s="1">
-        <v>261188.25618574</v>
+        <v>261365.00949301</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>157496518.48</v>
+        <v>149500785.43</v>
       </c>
       <c r="I3" s="1">
-        <v>187203.65</v>
+        <v>298584.29</v>
       </c>
       <c r="J3" s="1">
-        <v>0.1188620877507</v>
+        <v>0.19972088383429</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>157683722.13</v>
+        <v>149799369.72</v>
       </c>
       <c r="N3" s="1">
-        <v>157683722.13</v>
+        <v>149799369.72</v>
       </c>
       <c r="O3" s="1">
-        <v>4.86</v>
+        <v>4.32</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.3155</v>
+        <v>99.4978</v>
       </c>
       <c r="E4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>5170.65</v>
+        <v>23400.65</v>
       </c>
       <c r="J4" s="1">
-        <v>0.05208998989143</v>
+        <v>0.23574204828269</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9931550.0</v>
+        <v>9949780.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9931550.0</v>
+        <v>9949780.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.8316</v>
+        <v>97.4007</v>
       </c>
       <c r="E5" s="1">
-        <v>97.8974084</v>
+        <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9789740.84</v>
+        <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>193419.16</v>
+        <v>26847.5</v>
       </c>
       <c r="J5" s="1">
-        <v>1.9757332003081</v>
+        <v>0.27640157527535</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9983160.0</v>
+        <v>9740070.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9983160.0</v>
+        <v>9740070.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.8018</v>
+        <v>99.9827</v>
       </c>
       <c r="E6" s="1">
-        <v>99.4822914</v>
+        <v>97.8974084</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>14922343.71</v>
+        <v>9789740.84</v>
       </c>
       <c r="I6" s="1">
-        <v>47926.29</v>
+        <v>208529.16</v>
       </c>
       <c r="J6" s="1">
-        <v>0.32117133160445</v>
+        <v>2.1300784505752</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>14970270.0</v>
+        <v>9998270.0</v>
       </c>
       <c r="N6" s="1">
-        <v>14970270.0</v>
+        <v>9998270.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.46</v>
+        <v>0.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.3643</v>
+        <v>99.9499</v>
       </c>
       <c r="E7" s="1">
-        <v>97.78527223</v>
+        <v>99.4822914</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>39114108.89</v>
+        <v>14922343.71</v>
       </c>
       <c r="I7" s="1">
-        <v>231611.11</v>
+        <v>70141.29</v>
       </c>
       <c r="J7" s="1">
-        <v>0.59214211079525</v>
+        <v>0.47004204810666</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39345720.0</v>
+        <v>14992485.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39345720.0</v>
+        <v>14992485.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.21</v>
+        <v>0.43</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.0842</v>
+        <v>98.6049</v>
       </c>
       <c r="E8" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="I8" s="1">
-        <v>144297.66</v>
+        <v>327851.11</v>
       </c>
       <c r="J8" s="1">
-        <v>0.73349777322172</v>
+        <v>0.83819143348506</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19816840.0</v>
+        <v>39441960.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19816840.0</v>
+        <v>39441960.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.61</v>
+        <v>1.14</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.9945</v>
+        <v>99.2808</v>
       </c>
       <c r="E9" s="1">
-        <v>99.6222656</v>
+        <v>98.3627117</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>24905566.4</v>
+        <v>19672542.34</v>
       </c>
       <c r="I9" s="1">
-        <v>93058.6</v>
+        <v>183617.66</v>
       </c>
       <c r="J9" s="1">
-        <v>0.37364578867799</v>
+        <v>0.93337026209699</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24998625.0</v>
+        <v>19856160.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24998625.0</v>
+        <v>19856160.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0274</v>
+        <v>98.9609</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>98.72033764</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>10000000.0</v>
+        <v>24680084.41</v>
       </c>
       <c r="I10" s="1">
-        <v>2740.0</v>
+        <v>60140.59</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0274</v>
+        <v>0.24368064955091</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>50</v>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>10002740.0</v>
+        <v>24740225.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10109247.56</v>
+        <v>24740225.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.31</v>
+        <v>0.71</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.9509</v>
+        <v>99.9928</v>
       </c>
       <c r="E11" s="1">
-        <v>98.942062</v>
+        <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9894206.2</v>
+        <v>10000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>100883.8</v>
+        <v>-720.0</v>
       </c>
       <c r="J11" s="1">
-        <v>1.0196250003361</v>
+        <v>-0.0072</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11">
-        <v>0.0</v>
+      <c r="L11" t="s">
+        <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>9995090.0</v>
+        <v>9999280.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9995090.0</v>
+        <v>10015407.22</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0007</v>
+        <v>100.0326</v>
       </c>
       <c r="E12" s="1">
-        <v>99.9813</v>
+        <v>100.0</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>5998878.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1164.0</v>
+        <v>3260.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.019403628478525</v>
+        <v>0.0326</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>6000042.0</v>
+        <v>10003260.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6139524.75</v>
+        <v>10126240.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0402</v>
+        <v>99.548</v>
       </c>
       <c r="E13" s="1">
-        <v>100.0</v>
+        <v>99.4394653</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>25000000.0</v>
+        <v>9943946.53</v>
       </c>
       <c r="I13" s="1">
-        <v>10050.0</v>
+        <v>10853.47</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0402</v>
+        <v>0.10914650402892</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13" t="s">
-        <v>58</v>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>25010050.0</v>
+        <v>9954800.0</v>
       </c>
       <c r="N13" s="1">
-        <v>25272798.06</v>
+        <v>9954800.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.78</v>
+        <v>0.29</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.0442</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>11050.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>0.0442</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>19803740.0</v>
+        <v>25011050.0</v>
       </c>
       <c r="N14" s="1">
-        <v>19803740.0</v>
+        <v>25314437.5</v>
       </c>
       <c r="O14" s="1">
-        <v>0.61</v>
+        <v>0.73</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>8500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.9029</v>
+        <v>99.9863</v>
       </c>
       <c r="E15" s="1">
-        <v>97.79494141</v>
+        <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>8312570.02</v>
+        <v>15000000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>9176.48</v>
+        <v>-2055.0</v>
       </c>
       <c r="J15" s="1">
-        <v>0.11039281447159</v>
+        <v>-0.0137</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" t="s">
+        <v>63</v>
       </c>
       <c r="M15" s="1">
-        <v>8321746.5</v>
+        <v>14997945.0</v>
       </c>
       <c r="N15" s="1">
-        <v>8321746.5</v>
+        <v>15002659.79</v>
       </c>
       <c r="O15" s="1">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.6453</v>
+        <v>99.2059</v>
       </c>
       <c r="E16" s="1">
-        <v>99.5611428</v>
+        <v>98.0238394</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>9956114.28</v>
+        <v>19604767.88</v>
       </c>
       <c r="I16" s="1">
-        <v>8415.72</v>
+        <v>236412.12</v>
       </c>
       <c r="J16" s="1">
-        <v>0.084528157907002</v>
+        <v>1.2058909416682</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9964530.0</v>
+        <v>19841180.0</v>
       </c>
       <c r="N16" s="1">
-        <v>9964530.0</v>
+        <v>19841180.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.31</v>
+        <v>0.57</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.1926</v>
+        <v>98.1068</v>
       </c>
       <c r="E17" s="1">
-        <v>97.4432515</v>
+        <v>97.79494141</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>9744325.15</v>
+        <v>8312570.02</v>
       </c>
       <c r="I17" s="1">
-        <v>-25065.15</v>
+        <v>26507.98</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.25722817757164</v>
+        <v>0.31889030632189</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9719260.0</v>
+        <v>8339078.0</v>
       </c>
       <c r="N17" s="1">
-        <v>9719260.0</v>
+        <v>8339078.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.8397</v>
+        <v>97.268</v>
       </c>
       <c r="E18" s="1">
-        <v>99.803498</v>
+        <v>97.32339053</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>19960699.6</v>
+        <v>7299254.29</v>
       </c>
       <c r="I18" s="1">
-        <v>7240.4</v>
+        <v>-4154.29</v>
       </c>
       <c r="J18" s="1">
-        <v>0.036273277716178</v>
+        <v>-0.05691389606321</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>19967940.0</v>
+        <v>7295100.0</v>
       </c>
       <c r="N18" s="1">
-        <v>19967940.0</v>
+        <v>7295100.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.7378</v>
+        <v>99.8108</v>
       </c>
       <c r="E19" s="1">
-        <v>97.7514452</v>
+        <v>99.5611428</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9775144.52</v>
+        <v>9956114.28</v>
       </c>
       <c r="I19" s="1">
-        <v>-1364.52</v>
+        <v>24965.72</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.013959077507327</v>
+        <v>0.25075766808093</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9773780.0</v>
+        <v>9981080.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9773780.0</v>
+        <v>9981080.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.4197</v>
+        <v>99.958</v>
       </c>
       <c r="E20" s="1">
-        <v>97.52492575</v>
+        <v>99.83751445</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19504985.15</v>
+        <v>10982126.59</v>
       </c>
       <c r="I20" s="1">
-        <v>-21045.15</v>
+        <v>13253.41</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.10789626261264</v>
+        <v>0.12068163566852</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19483940.0</v>
+        <v>10995380.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19483940.0</v>
+        <v>10995380.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.6</v>
+        <v>0.32</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.4385</v>
+        <v>97.5455</v>
       </c>
       <c r="E21" s="1">
-        <v>98.14746655</v>
+        <v>97.4432515</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>19629493.31</v>
+        <v>9744325.15</v>
       </c>
       <c r="I21" s="1">
-        <v>58206.69</v>
+        <v>10224.85</v>
       </c>
       <c r="J21" s="1">
-        <v>0.2965267064247</v>
+        <v>0.10493133021121</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19687700.0</v>
+        <v>9754550.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19687700.0</v>
+        <v>9754550.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>20000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.9251</v>
+        <v>99.8489</v>
       </c>
       <c r="E22" s="1">
-        <v>97.87236355</v>
+        <v>99.82032343</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>19574472.71</v>
+        <v>27949690.56</v>
       </c>
       <c r="I22" s="1">
-        <v>210547.29</v>
+        <v>8001.44</v>
       </c>
       <c r="J22" s="1">
-        <v>1.075621770861</v>
+        <v>0.028628009254067</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19785020.0</v>
+        <v>27957692.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19785020.0</v>
+        <v>27957692.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.61</v>
+        <v>0.81</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.1434</v>
+        <v>97.9826</v>
       </c>
       <c r="E23" s="1">
-        <v>98.15181493</v>
+        <v>97.7514452</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>14722772.24</v>
+        <v>9775144.52</v>
       </c>
       <c r="I23" s="1">
-        <v>-1262.24</v>
+        <v>23115.48</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.0085733853612885</v>
+        <v>0.23647200256432</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>14721510.0</v>
+        <v>9798260.0</v>
       </c>
       <c r="N23" s="1">
-        <v>14721510.0</v>
+        <v>9798260.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.45</v>
+        <v>0.28</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.8722</v>
+        <v>97.6752</v>
       </c>
       <c r="E24" s="1">
-        <v>97.7562762</v>
+        <v>97.52492575</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19551255.24</v>
+        <v>19504985.15</v>
       </c>
       <c r="I24" s="1">
-        <v>23184.76</v>
+        <v>30054.85</v>
       </c>
       <c r="J24" s="1">
-        <v>0.11858450884814</v>
+        <v>0.15408804348667</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19574440.0</v>
+        <v>19535040.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19574440.0</v>
+        <v>19535040.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.5231</v>
+        <v>98.6598</v>
       </c>
       <c r="E25" s="1">
-        <v>97.86752107</v>
+        <v>98.14746655</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>14680128.16</v>
+        <v>19629493.31</v>
       </c>
       <c r="I25" s="1">
-        <v>248336.84</v>
+        <v>102466.69</v>
       </c>
       <c r="J25" s="1">
-        <v>1.6916530788652</v>
+        <v>0.52200374396725</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>14928465.0</v>
+        <v>19731960.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14928465.0</v>
+        <v>19731960.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.46</v>
+        <v>0.57</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.9118</v>
+        <v>99.1137</v>
       </c>
       <c r="E26" s="1">
-        <v>99.48021585</v>
+        <v>97.87236355</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19896043.17</v>
+        <v>19574472.71</v>
       </c>
       <c r="I26" s="1">
-        <v>86316.83</v>
+        <v>248267.29</v>
       </c>
       <c r="J26" s="1">
-        <v>0.43383917727999</v>
+        <v>1.2683217253314</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19982360.0</v>
+        <v>19822740.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19982360.0</v>
+        <v>19822740.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.9896</v>
+        <v>98.3844</v>
       </c>
       <c r="E27" s="1">
-        <v>100.0</v>
+        <v>98.15181493</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>15000000.0</v>
+        <v>14722772.24</v>
       </c>
       <c r="I27" s="1">
-        <v>-1560.0</v>
+        <v>34887.76</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.0104</v>
+        <v>0.2369646112246</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27" t="s">
-        <v>87</v>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>14998440.0</v>
+        <v>14757660.0</v>
       </c>
       <c r="N27" s="1">
-        <v>15017123.33</v>
+        <v>14757660.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.9941</v>
+        <v>98.1166</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>97.7562762</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>15000000.0</v>
+        <v>19551255.24</v>
       </c>
       <c r="I28" s="1">
-        <v>-885.0</v>
+        <v>72064.76</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.0059</v>
+        <v>0.36859403202185</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>90</v>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>14999115.0</v>
+        <v>19623320.0</v>
       </c>
       <c r="N28" s="1">
-        <v>15017381.67</v>
+        <v>19623320.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.57</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" t="s">
         <v>91</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.9896</v>
+        <v>97.3453</v>
       </c>
       <c r="E29" s="1">
-        <v>100.0</v>
+        <v>97.3233905</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>15000000.0</v>
+        <v>19464678.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-1560.0</v>
+        <v>4381.9</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.0104</v>
+        <v>0.022512059934862</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>93</v>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>14998440.0</v>
+        <v>19469060.0</v>
       </c>
       <c r="N29" s="1">
-        <v>15016790.0</v>
+        <v>19469060.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.9076</v>
+        <v>99.6701</v>
       </c>
       <c r="E30" s="1">
-        <v>99.82530573</v>
+        <v>97.86752107</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>39930122.29</v>
+        <v>14680128.16</v>
       </c>
       <c r="I30" s="1">
-        <v>32917.71</v>
+        <v>270386.84</v>
       </c>
       <c r="J30" s="1">
-        <v>0.082438289972991</v>
+        <v>1.8418561272288</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>39963040.0</v>
+        <v>14950515.0</v>
       </c>
       <c r="N30" s="1">
-        <v>39963040.0</v>
+        <v>14950515.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.23</v>
+        <v>0.43</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.9087</v>
+        <v>99.8924</v>
       </c>
       <c r="E31" s="1">
-        <v>99.4492995</v>
+        <v>99.82469675</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>23867831.88</v>
+        <v>19964939.35</v>
       </c>
       <c r="I31" s="1">
-        <v>110256.12</v>
+        <v>13540.65</v>
       </c>
       <c r="J31" s="1">
-        <v>0.46194443028731</v>
+        <v>0.067822144423394</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>23978088.0</v>
+        <v>19978480.0</v>
       </c>
       <c r="N31" s="1">
-        <v>23978088.0</v>
+        <v>19978480.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.74</v>
+        <v>0.58</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" t="s">
+        <v>97</v>
+      </c>
+      <c r="C32" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E32" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-2250.0</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-0.015</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" t="s">
         <v>98</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>35952876.0</v>
+        <v>14997750.0</v>
       </c>
       <c r="N32" s="1">
-        <v>35952876.0</v>
+        <v>15040756.17</v>
       </c>
       <c r="O32" s="1">
-        <v>1.11</v>
+        <v>0.43</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.7771</v>
+        <v>99.9922</v>
       </c>
       <c r="E33" s="1">
-        <v>99.6462558</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>14946938.37</v>
+        <v>15000000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>19626.63</v>
+        <v>-1170.0</v>
       </c>
       <c r="J33" s="1">
-        <v>0.13130869689938</v>
+        <v>-0.0078</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33">
-        <v>0.0</v>
+      <c r="L33" t="s">
+        <v>101</v>
       </c>
       <c r="M33" s="1">
-        <v>14966565.0</v>
+        <v>14998830.0</v>
       </c>
       <c r="N33" s="1">
-        <v>14966565.0</v>
+        <v>15040877.83</v>
       </c>
       <c r="O33" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.701</v>
+        <v>99.9859</v>
       </c>
       <c r="E34" s="1">
-        <v>99.63197057</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>29889591.17</v>
+        <v>15000000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>20708.83</v>
+        <v>-2115.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.069284420393094</v>
+        <v>-0.0141</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34">
-        <v>0.0</v>
+      <c r="L34" t="s">
+        <v>104</v>
       </c>
       <c r="M34" s="1">
-        <v>29910300.0</v>
+        <v>14997885.0</v>
       </c>
       <c r="N34" s="1">
-        <v>29910300.0</v>
+        <v>15040124.5</v>
       </c>
       <c r="O34" s="1">
-        <v>0.92</v>
+        <v>0.43</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C35" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.032</v>
+        <v>99.9821</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>99.9227819</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>40000000.0</v>
+        <v>19984556.38</v>
       </c>
       <c r="I35" s="1">
-        <v>12800.0</v>
+        <v>11863.62</v>
       </c>
       <c r="J35" s="1">
-        <v>0.032</v>
+        <v>0.059363939706326</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>106</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>40012800.0</v>
+        <v>19996420.0</v>
       </c>
       <c r="N35" s="1">
-        <v>40761833.33</v>
+        <v>19996420.0</v>
       </c>
       <c r="O35" s="1">
-        <v>1.26</v>
+        <v>0.58</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>107</v>
       </c>
       <c r="B36" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.0267</v>
+        <v>99.6409</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>99.6104126</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>30000000.0</v>
+        <v>19922082.52</v>
       </c>
       <c r="I36" s="1">
-        <v>8010.0</v>
+        <v>6097.48</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0267</v>
+        <v>0.03060663961149</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36" t="s">
-        <v>109</v>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>30008010.0</v>
+        <v>19928180.0</v>
       </c>
       <c r="N36" s="1">
-        <v>30308342.08</v>
+        <v>19928180.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.93</v>
+        <v>0.58</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>109</v>
+      </c>
+      <c r="B37" t="s">
         <v>110</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>20000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0078</v>
+        <v>99.8504</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>99.827105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>20000000.0</v>
+        <v>15972336.8</v>
       </c>
       <c r="I37" s="1">
-        <v>1560.0</v>
+        <v>3727.2</v>
       </c>
       <c r="J37" s="1">
-        <v>0.0078</v>
+        <v>0.023335345645854</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>112</v>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>20001560.0</v>
+        <v>15976064.0</v>
       </c>
       <c r="N37" s="1">
-        <v>20080110.5</v>
+        <v>15976064.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.62</v>
+        <v>0.46</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B38" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.8871</v>
+        <v>99.9354</v>
       </c>
       <c r="E38" s="1">
-        <v>97.8753</v>
+        <v>99.6462558</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>4893765.0</v>
+        <v>14946938.37</v>
       </c>
       <c r="I38" s="1">
-        <v>100590.0</v>
+        <v>43371.63</v>
       </c>
       <c r="J38" s="1">
-        <v>2.0554726269038</v>
+        <v>0.29017066188653</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>4994355.0</v>
+        <v>14990310.0</v>
       </c>
       <c r="N38" s="1">
-        <v>4994355.0</v>
+        <v>14990310.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.15</v>
+        <v>0.43</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B39" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1">
-        <v>10000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.8053</v>
+        <v>99.9058</v>
       </c>
       <c r="E39" s="1">
-        <v>97.9450583</v>
+        <v>99.83900957</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>9794505.83</v>
+        <v>13977461.34</v>
       </c>
       <c r="I39" s="1">
-        <v>186024.17</v>
+        <v>9350.66</v>
       </c>
       <c r="J39" s="1">
-        <v>1.8992706036298</v>
+        <v>0.066898128154651</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>9980530.0</v>
+        <v>13986812.0</v>
       </c>
       <c r="N39" s="1">
-        <v>9980530.0</v>
+        <v>13986812.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.9601</v>
+        <v>99.8645</v>
       </c>
       <c r="E40" s="1">
-        <v>97.78527225</v>
+        <v>99.63197057</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>19557054.45</v>
+        <v>29889591.17</v>
       </c>
       <c r="I40" s="1">
-        <v>34965.55</v>
+        <v>69758.83</v>
       </c>
       <c r="J40" s="1">
-        <v>0.17878740425555</v>
+        <v>0.23338837123345</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>19592020.0</v>
+        <v>29959350.0</v>
       </c>
       <c r="N40" s="1">
-        <v>19592020.0</v>
+        <v>29959350.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.6</v>
+        <v>0.86</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
+        <v>118</v>
+      </c>
+      <c r="C41" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.0231</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>9240.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>0.0231</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>119</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>9767530.0</v>
+        <v>40009240.0</v>
       </c>
       <c r="N41" s="1">
-        <v>9767530.0</v>
+        <v>40823696.67</v>
       </c>
       <c r="O41" s="1">
-        <v>0.3</v>
+        <v>1.18</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B42" t="s">
         <v>121</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.0174</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>5220.0</v>
+      </c>
+      <c r="J42" s="1">
+        <v>0.0174</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" t="s">
         <v>122</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>12392087.5</v>
+        <v>30005220.0</v>
       </c>
       <c r="N42" s="1">
-        <v>12392087.5</v>
+        <v>30354302.25</v>
       </c>
       <c r="O42" s="1">
-        <v>0.38</v>
+        <v>0.88</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>123</v>
       </c>
       <c r="B43" t="s">
         <v>124</v>
       </c>
       <c r="C43" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.1064</v>
+        <v>100.0135</v>
       </c>
       <c r="E43" s="1">
-        <v>97.85299653</v>
+        <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>29355898.96</v>
+        <v>20000000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>376021.04</v>
+        <v>2700.0</v>
       </c>
       <c r="J43" s="1">
-        <v>1.2809045313596</v>
+        <v>0.0135</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" t="s">
+        <v>125</v>
       </c>
       <c r="M43" s="1">
-        <v>29731920.0</v>
+        <v>20002700.0</v>
       </c>
       <c r="N43" s="1">
-        <v>29731920.0</v>
+        <v>20113747.28</v>
       </c>
       <c r="O43" s="1">
-        <v>0.92</v>
+        <v>0.58</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C44" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.6679</v>
+        <v>99.9493</v>
       </c>
       <c r="E44" s="1">
-        <v>97.94990843</v>
+        <v>97.9450583</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>39179963.37</v>
+        <v>9794505.83</v>
       </c>
       <c r="I44" s="1">
-        <v>687196.63</v>
+        <v>200424.17</v>
       </c>
       <c r="J44" s="1">
-        <v>1.7539491385186</v>
+        <v>2.0462918035754</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>39867160.0</v>
+        <v>9994930.0</v>
       </c>
       <c r="N44" s="1">
-        <v>39867160.0</v>
+        <v>9994930.0</v>
       </c>
       <c r="O44" s="1">
-        <v>1.23</v>
+        <v>0.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C45" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.4952</v>
+        <v>98.1549</v>
       </c>
       <c r="E45" s="1">
-        <v>99.42955055</v>
+        <v>97.78527225</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>19885910.11</v>
+        <v>19557054.45</v>
       </c>
       <c r="I45" s="1">
-        <v>13129.89</v>
+        <v>73925.55</v>
       </c>
       <c r="J45" s="1">
-        <v>0.066026095498628</v>
+        <v>0.37799940777892</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>19899040.0</v>
+        <v>19630980.0</v>
       </c>
       <c r="N45" s="1">
-        <v>19899040.0</v>
+        <v>19630980.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.61</v>
+        <v>0.57</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C46" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.5333</v>
+        <v>97.8788</v>
       </c>
       <c r="E46" s="1">
-        <v>98.33703873</v>
+        <v>97.7901066</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29501111.62</v>
+        <v>9779010.66</v>
       </c>
       <c r="I46" s="1">
-        <v>358878.38</v>
+        <v>8869.34</v>
       </c>
       <c r="J46" s="1">
-        <v>1.2164910414993</v>
+        <v>0.090697722994404</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>29859990.0</v>
+        <v>9787880.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29859990.0</v>
+        <v>9787880.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.92</v>
+        <v>0.28</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B47" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C47" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.4845</v>
+        <v>99.3199</v>
       </c>
       <c r="E47" s="1">
-        <v>98.503513</v>
+        <v>97.85057616</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9850351.3</v>
+        <v>12231322.02</v>
       </c>
       <c r="I47" s="1">
-        <v>98098.7</v>
+        <v>183665.48</v>
       </c>
       <c r="J47" s="1">
-        <v>0.99589036992011</v>
+        <v>1.5015995793397</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>9948450.0</v>
+        <v>12414987.5</v>
       </c>
       <c r="N47" s="1">
-        <v>9948450.0</v>
+        <v>12414987.5</v>
       </c>
       <c r="O47" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B48" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C48" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.0149</v>
+        <v>99.291</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0518</v>
+        <v>97.85299653</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>5002590.0</v>
+        <v>29355898.96</v>
       </c>
       <c r="I48" s="1">
-        <v>-1845.0</v>
+        <v>431401.04</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.036880895696029</v>
+        <v>1.4695548604654</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48" t="s">
-        <v>135</v>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>5000745.0</v>
+        <v>29787300.0</v>
       </c>
       <c r="N48" s="1">
-        <v>5112467.5</v>
+        <v>29787300.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.16</v>
+        <v>0.86</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>136</v>
       </c>
       <c r="B49" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.7714</v>
+        <v>99.8179</v>
       </c>
       <c r="E49" s="1">
-        <v>97.8035629</v>
+        <v>97.94990843</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>19560712.58</v>
+        <v>39179963.37</v>
       </c>
       <c r="I49" s="1">
-        <v>393567.42</v>
+        <v>747196.63</v>
       </c>
       <c r="J49" s="1">
-        <v>2.0120300750311</v>
+        <v>1.9070886385058</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>19954280.0</v>
+        <v>39927160.0</v>
       </c>
       <c r="N49" s="1">
-        <v>19954280.0</v>
+        <v>39927160.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.61</v>
+        <v>1.15</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>138</v>
       </c>
       <c r="B50" t="s">
         <v>139</v>
       </c>
       <c r="C50" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.6822</v>
+        <v>99.6659</v>
       </c>
       <c r="E50" s="1">
-        <v>97.862679</v>
+        <v>99.42955055</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>9786267.9</v>
+        <v>19885910.11</v>
       </c>
       <c r="I50" s="1">
-        <v>81952.1</v>
+        <v>47269.89</v>
       </c>
       <c r="J50" s="1">
-        <v>0.83741933939904</v>
+        <v>0.23770543937151</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>9868220.0</v>
+        <v>19933180.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9868220.0</v>
+        <v>19933180.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.3</v>
+        <v>0.58</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>140</v>
       </c>
       <c r="B51" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.644</v>
+        <v>99.6728</v>
       </c>
       <c r="E51" s="1">
-        <v>97.96931383</v>
+        <v>98.33703873</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>34289259.84</v>
+        <v>29501111.62</v>
       </c>
       <c r="I51" s="1">
-        <v>586140.16</v>
+        <v>400728.38</v>
       </c>
       <c r="J51" s="1">
-        <v>1.7093986943289</v>
+        <v>1.358350102741</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>34875400.0</v>
+        <v>29901840.0</v>
       </c>
       <c r="N51" s="1">
-        <v>34875400.0</v>
+        <v>29901840.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.07</v>
+        <v>0.86</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>142</v>
       </c>
       <c r="B52" t="s">
         <v>143</v>
       </c>
       <c r="C52" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.9438</v>
+        <v>99.6215</v>
       </c>
       <c r="E52" s="1">
-        <v>97.775605</v>
+        <v>98.503513</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>14666340.75</v>
+        <v>9850351.3</v>
       </c>
       <c r="I52" s="1">
-        <v>25229.25</v>
+        <v>111798.7</v>
       </c>
       <c r="J52" s="1">
-        <v>0.17202143622635</v>
+        <v>1.1349717040041</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>14691570.0</v>
+        <v>9962150.0</v>
       </c>
       <c r="N52" s="1">
-        <v>14691570.0</v>
+        <v>9962150.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>144</v>
       </c>
       <c r="B53" t="s">
         <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>24000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.9161</v>
+        <v>97.335</v>
       </c>
       <c r="E53" s="1">
-        <v>99.78753571</v>
+        <v>97.3425484</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>23949008.57</v>
+        <v>14601382.26</v>
       </c>
       <c r="I53" s="1">
-        <v>30855.43</v>
+        <v>-1132.26</v>
       </c>
       <c r="J53" s="1">
-        <v>0.128838026467</v>
+        <v>-0.007754471322224</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>23979864.0</v>
+        <v>14600250.0</v>
       </c>
       <c r="N53" s="1">
-        <v>23979864.0</v>
+        <v>14600250.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.74</v>
+        <v>0.42</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>146</v>
       </c>
       <c r="B54" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>55000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.7091</v>
+        <v>99.9117</v>
       </c>
       <c r="E54" s="1">
-        <v>99.48788611</v>
+        <v>97.8035629</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>54718337.36</v>
+        <v>19560712.58</v>
       </c>
       <c r="I54" s="1">
-        <v>121667.64</v>
+        <v>421627.42</v>
       </c>
       <c r="J54" s="1">
-        <v>0.22235258940624</v>
+        <v>2.1554808817706</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>54840005.0</v>
+        <v>19982340.0</v>
       </c>
       <c r="N54" s="1">
-        <v>54840005.0</v>
+        <v>19982340.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.69</v>
+        <v>0.58</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>148</v>
       </c>
       <c r="B55" t="s">
         <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.6967</v>
+        <v>98.9093</v>
       </c>
       <c r="E55" s="1">
-        <v>99.46446673</v>
+        <v>97.862679</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>29839340.02</v>
+        <v>9786267.9</v>
       </c>
       <c r="I55" s="1">
-        <v>69669.98</v>
+        <v>104662.1</v>
       </c>
       <c r="J55" s="1">
-        <v>0.23348364928079</v>
+        <v>1.0694792036094</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>29909010.0</v>
+        <v>9890930.0</v>
       </c>
       <c r="N55" s="1">
-        <v>29909010.0</v>
+        <v>9890930.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.92</v>
+        <v>0.29</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>150</v>
       </c>
       <c r="B56" t="s">
         <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>9000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8597</v>
+        <v>99.8014</v>
       </c>
       <c r="E56" s="1">
-        <v>99.74282978</v>
+        <v>97.96931383</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>8976854.68</v>
+        <v>34289259.84</v>
       </c>
       <c r="I56" s="1">
-        <v>10518.32</v>
+        <v>641230.16</v>
       </c>
       <c r="J56" s="1">
-        <v>0.11717155256433</v>
+        <v>1.8700612465597</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>8987373.0</v>
+        <v>34930490.0</v>
       </c>
       <c r="N56" s="1">
-        <v>8987373.0</v>
+        <v>34930490.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.28</v>
+        <v>1.01</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>152</v>
       </c>
       <c r="B57" t="s">
         <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.6381</v>
+        <v>98.2062</v>
       </c>
       <c r="E57" s="1">
-        <v>97.9014285</v>
+        <v>97.775605</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>29370428.55</v>
+        <v>14666340.75</v>
       </c>
       <c r="I57" s="1">
-        <v>221001.45</v>
+        <v>64589.25</v>
       </c>
       <c r="J57" s="1">
-        <v>0.75246246279236</v>
+        <v>0.44039103618945</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>29591430.0</v>
+        <v>14730930.0</v>
       </c>
       <c r="N57" s="1">
-        <v>29591430.0</v>
+        <v>14730930.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.91</v>
+        <v>0.43</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>154</v>
       </c>
       <c r="B58" t="s">
         <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>15000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.1538</v>
+        <v>99.9034</v>
       </c>
       <c r="E58" s="1">
-        <v>98.20184247</v>
+        <v>99.82995629</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>14730276.37</v>
+        <v>23959189.51</v>
       </c>
       <c r="I58" s="1">
-        <v>-7206.37</v>
+        <v>17626.49</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.048922164248572</v>
+        <v>0.073568807461718</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>14723070.0</v>
+        <v>23976816.0</v>
       </c>
       <c r="N58" s="1">
-        <v>14723070.0</v>
+        <v>23976816.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.45</v>
+        <v>0.69</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>156</v>
       </c>
       <c r="B59" t="s">
         <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>50000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.8685</v>
+        <v>99.8714</v>
       </c>
       <c r="E59" s="1">
-        <v>98.93958748</v>
+        <v>99.48788611</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>49469793.74</v>
+        <v>54718337.36</v>
       </c>
       <c r="I59" s="1">
-        <v>464456.26</v>
+        <v>210932.64</v>
       </c>
       <c r="J59" s="1">
-        <v>0.93886839803913</v>
+        <v>0.38548802865161</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>49934250.0</v>
+        <v>54929270.0</v>
       </c>
       <c r="N59" s="1">
-        <v>49934250.0</v>
+        <v>54929270.0</v>
       </c>
       <c r="O59" s="1">
-        <v>1.54</v>
+        <v>1.59</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>158</v>
       </c>
       <c r="B60" t="s">
         <v>159</v>
       </c>
       <c r="C60" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>97.6878</v>
+        <v>99.8584</v>
       </c>
       <c r="E60" s="1">
-        <v>97.80461245</v>
+        <v>99.46446673</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>19560922.49</v>
+        <v>29839340.02</v>
       </c>
       <c r="I60" s="1">
-        <v>-23362.49</v>
+        <v>118179.98</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.11943450014662</v>
+        <v>0.39605426903138</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>19537560.0</v>
+        <v>29957520.0</v>
       </c>
       <c r="N60" s="1">
-        <v>19537560.0</v>
+        <v>29957520.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.6</v>
+        <v>0.86</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>160</v>
       </c>
       <c r="B61" t="s">
         <v>161</v>
       </c>
       <c r="C61" s="1">
-        <v>20000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.9191</v>
+        <v>99.6448</v>
       </c>
       <c r="E61" s="1">
-        <v>99.8399233</v>
+        <v>99.62970956</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>19967984.66</v>
+        <v>8966673.86</v>
       </c>
       <c r="I61" s="1">
-        <v>15835.34</v>
+        <v>1358.14</v>
       </c>
       <c r="J61" s="1">
-        <v>0.079303646660554</v>
+        <v>0.015146530599921</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>19983820.0</v>
+        <v>8968032.0</v>
       </c>
       <c r="N61" s="1">
-        <v>19983820.0</v>
+        <v>8968032.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.62</v>
+        <v>0.26</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" t="s">
         <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.91</v>
+        <v>98.5835</v>
       </c>
       <c r="E62" s="1">
-        <v>99.4735982</v>
+        <v>98.49526595</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>9947359.82</v>
+        <v>19699053.19</v>
       </c>
       <c r="I62" s="1">
-        <v>43640.18</v>
+        <v>17646.81</v>
       </c>
       <c r="J62" s="1">
-        <v>0.4387111835671</v>
+        <v>0.089582021175303</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>9991000.0</v>
+        <v>19716700.0</v>
       </c>
       <c r="N62" s="1">
-        <v>9991000.0</v>
+        <v>19716700.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.31</v>
+        <v>0.57</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>164</v>
       </c>
       <c r="B63" t="s">
         <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.7728</v>
+        <v>98.7747</v>
       </c>
       <c r="E63" s="1">
-        <v>99.28333975</v>
+        <v>97.9014285</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>19856667.95</v>
+        <v>29370428.55</v>
       </c>
       <c r="I63" s="1">
-        <v>97892.05</v>
+        <v>261981.45</v>
       </c>
       <c r="J63" s="1">
-        <v>0.49299333728346</v>
+        <v>0.89199055966788</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>19954560.0</v>
+        <v>29632410.0</v>
       </c>
       <c r="N63" s="1">
-        <v>19954560.0</v>
+        <v>29632410.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.61</v>
+        <v>0.86</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>166</v>
       </c>
       <c r="B64" t="s">
         <v>167</v>
       </c>
       <c r="C64" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.7861</v>
+        <v>98.4071</v>
       </c>
       <c r="E64" s="1">
-        <v>97.81428547</v>
+        <v>98.20184247</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>14672142.82</v>
+        <v>14730276.37</v>
       </c>
       <c r="I64" s="1">
-        <v>-4227.82</v>
+        <v>30788.63</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.028815286573117</v>
+        <v>0.20901596973907</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>14667915.0</v>
+        <v>14761065.0</v>
       </c>
       <c r="N64" s="1">
-        <v>14667915.0</v>
+        <v>14761065.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>168</v>
       </c>
       <c r="B65" t="s">
         <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.84</v>
+        <v>97.9229</v>
       </c>
       <c r="E65" s="1">
-        <v>97.9881802</v>
+        <v>97.80461245</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4899409.01</v>
+        <v>19560922.49</v>
       </c>
       <c r="I65" s="1">
-        <v>92590.99</v>
+        <v>23657.51</v>
       </c>
       <c r="J65" s="1">
-        <v>1.8898399748014</v>
+        <v>0.12094271122486</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>4992000.0</v>
+        <v>19584580.0</v>
       </c>
       <c r="N65" s="1">
-        <v>4992000.0</v>
+        <v>19584580.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.15</v>
+        <v>0.57</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>170</v>
       </c>
       <c r="B66" t="s">
         <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>7500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.9257</v>
+        <v>99.9385</v>
       </c>
       <c r="E66" s="1">
-        <v>99.84676293</v>
+        <v>99.826856</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>7488507.22</v>
+        <v>9982685.6</v>
       </c>
       <c r="I66" s="1">
-        <v>5920.28</v>
+        <v>11164.4</v>
       </c>
       <c r="J66" s="1">
-        <v>0.079058213153462</v>
+        <v>0.11183764016369</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>7494427.5</v>
+        <v>9993850.0</v>
       </c>
       <c r="N66" s="1">
-        <v>7494427.5</v>
+        <v>9993850.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>172</v>
       </c>
       <c r="B67" t="s">
         <v>173</v>
       </c>
       <c r="C67" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.9531</v>
+        <v>99.9466</v>
       </c>
       <c r="E67" s="1">
-        <v>99.8248905</v>
+        <v>99.916459</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>9982489.05</v>
+        <v>29974937.7</v>
       </c>
       <c r="I67" s="1">
-        <v>12820.95</v>
+        <v>9042.3</v>
       </c>
       <c r="J67" s="1">
-        <v>0.12843440083713</v>
+        <v>0.030166201146099</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>9995310.0</v>
+        <v>29983980.0</v>
       </c>
       <c r="N67" s="1">
-        <v>9995310.0</v>
+        <v>29983980.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.31</v>
+        <v>0.87</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>174</v>
       </c>
       <c r="B68" t="s">
         <v>175</v>
       </c>
       <c r="C68" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.5684</v>
+        <v>99.9194</v>
       </c>
       <c r="E68" s="1">
-        <v>99.508676</v>
+        <v>99.28333975</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>4975433.8</v>
+        <v>19856667.95</v>
       </c>
       <c r="I68" s="1">
-        <v>2986.2</v>
+        <v>127212.05</v>
       </c>
       <c r="J68" s="1">
-        <v>0.060018887197333</v>
+        <v>0.64065154496377</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>4978420.0</v>
+        <v>19983880.0</v>
       </c>
       <c r="N68" s="1">
-        <v>4978420.0</v>
+        <v>19983880.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.15</v>
+        <v>0.58</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>176</v>
       </c>
       <c r="B69" t="s">
         <v>177</v>
       </c>
       <c r="C69" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.7461</v>
+        <v>98.0468</v>
       </c>
       <c r="E69" s="1">
-        <v>99.57189615</v>
+        <v>97.81428547</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>19914379.23</v>
+        <v>14672142.82</v>
       </c>
       <c r="I69" s="1">
-        <v>34840.77</v>
+        <v>34877.18</v>
       </c>
       <c r="J69" s="1">
-        <v>0.17495282980006</v>
+        <v>0.23771019971574</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>19949220.0</v>
+        <v>14707020.0</v>
       </c>
       <c r="N69" s="1">
-        <v>19949220.0</v>
+        <v>14707020.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.61</v>
+        <v>0.42</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" t="s">
         <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.874</v>
+        <v>99.9889</v>
       </c>
       <c r="E70" s="1">
-        <v>99.6413465</v>
+        <v>97.9881802</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>9964134.65</v>
+        <v>4899409.01</v>
       </c>
       <c r="I70" s="1">
-        <v>23265.35</v>
+        <v>100035.99</v>
       </c>
       <c r="J70" s="1">
-        <v>0.23349092336884</v>
+        <v>2.0417970778888</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>9987400.0</v>
+        <v>4999445.0</v>
       </c>
       <c r="N70" s="1">
-        <v>9987400.0</v>
+        <v>4999445.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.31</v>
+        <v>0.14</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>180</v>
       </c>
       <c r="B71" t="s">
         <v>181</v>
       </c>
       <c r="C71" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>97.3331</v>
+        <v>99.7326</v>
       </c>
       <c r="E71" s="1">
-        <v>97.46047773</v>
+        <v>99.508676</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>14619071.66</v>
+        <v>4975433.8</v>
       </c>
       <c r="I71" s="1">
-        <v>-19106.66</v>
+        <v>11196.2</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.13069680787104</v>
+        <v>0.22502962455254</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>14599965.0</v>
+        <v>4986630.0</v>
       </c>
       <c r="N71" s="1">
-        <v>14599965.0</v>
+        <v>4986630.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.45</v>
+        <v>0.14</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>182</v>
       </c>
       <c r="B72" t="s">
         <v>183</v>
       </c>
       <c r="C72" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.8926</v>
+        <v>99.9044</v>
       </c>
       <c r="E72" s="1">
-        <v>97.75025084</v>
+        <v>99.57189615</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>9286273.83</v>
+        <v>19914379.23</v>
       </c>
       <c r="I72" s="1">
-        <v>13523.17</v>
+        <v>66500.77</v>
       </c>
       <c r="J72" s="1">
-        <v>0.14562536327878</v>
+        <v>0.33393343187831</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>9299797.0</v>
+        <v>19980880.0</v>
       </c>
       <c r="N72" s="1">
-        <v>9299797.0</v>
+        <v>19980880.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.29</v>
+        <v>0.58</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>184</v>
       </c>
       <c r="B73" t="s">
         <v>185</v>
       </c>
       <c r="C73" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.3186</v>
+        <v>97.6216</v>
       </c>
       <c r="E73" s="1">
-        <v>97.42790333</v>
+        <v>97.46047773</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>14614185.5</v>
+        <v>14619071.66</v>
       </c>
       <c r="I73" s="1">
-        <v>-16395.5</v>
+        <v>24168.34</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.11218894135428</v>
+        <v>0.16532062063919</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>14597790.0</v>
+        <v>14643240.0</v>
       </c>
       <c r="N73" s="1">
-        <v>14597790.0</v>
+        <v>14643240.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>186</v>
       </c>
       <c r="B74" t="s">
         <v>187</v>
       </c>
       <c r="C74" s="1">
-        <v>20000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.814</v>
+        <v>98.1584</v>
       </c>
       <c r="E74" s="1">
-        <v>99.47774185</v>
+        <v>97.75025084</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>19895548.37</v>
+        <v>9286273.83</v>
       </c>
       <c r="I74" s="1">
-        <v>67251.63</v>
+        <v>38774.17</v>
       </c>
       <c r="J74" s="1">
-        <v>0.33802350530537</v>
+        <v>0.41754282406294</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>19962800.0</v>
+        <v>9325048.0</v>
       </c>
       <c r="N74" s="1">
-        <v>19962800.0</v>
+        <v>9325048.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.62</v>
+        <v>0.27</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>188</v>
       </c>
       <c r="B75" t="s">
         <v>189</v>
       </c>
       <c r="C75" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.9959</v>
+        <v>97.6218</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>97.42790333</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>30000000.0</v>
+        <v>14614185.5</v>
       </c>
       <c r="I75" s="1">
-        <v>-1230.0</v>
+        <v>29084.5</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.0041</v>
+        <v>0.19901553870382</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>190</v>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>29998770.0</v>
+        <v>14643270.0</v>
       </c>
       <c r="N75" s="1">
-        <v>30058930.17</v>
+        <v>14643270.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.93</v>
+        <v>0.42</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>190</v>
+      </c>
+      <c r="B76" t="s">
         <v>191</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.0216</v>
+        <v>99.9611</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>99.47774185</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>40000000.0</v>
+        <v>19895548.37</v>
       </c>
       <c r="I76" s="1">
-        <v>8640.0</v>
+        <v>96671.63</v>
       </c>
       <c r="J76" s="1">
-        <v>0.0216</v>
+        <v>0.48589578031319</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76" t="s">
-        <v>193</v>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>40008640.0</v>
+        <v>19992220.0</v>
       </c>
       <c r="N76" s="1">
-        <v>40857859.11</v>
+        <v>19992220.0</v>
       </c>
       <c r="O76" s="1">
-        <v>1.26</v>
+        <v>0.58</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B77" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C77" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0248</v>
+        <v>99.9992</v>
       </c>
       <c r="E77" s="1">
         <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>12400.0</v>
+        <v>-240.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0248</v>
+        <v>-0.0008</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="M77" s="1">
-        <v>50012400.0</v>
+        <v>29999760.0</v>
       </c>
       <c r="N77" s="1">
-        <v>51042186.81</v>
+        <v>30105995.0</v>
       </c>
       <c r="O77" s="1">
-        <v>1.57</v>
+        <v>0.87</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B78" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C78" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0093</v>
+        <v>100.0053</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>1860.0</v>
+        <v>2120.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0093</v>
+        <v>0.0053</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="M78" s="1">
-        <v>20001860.0</v>
+        <v>40002120.0</v>
       </c>
       <c r="N78" s="1">
-        <v>20446846.11</v>
+        <v>40917724.89</v>
       </c>
       <c r="O78" s="1">
-        <v>0.63</v>
+        <v>1.18</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B79" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C79" s="1">
-        <v>25000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0069</v>
+        <v>100.0112</v>
       </c>
       <c r="E79" s="1">
         <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>25000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>1725.0</v>
+        <v>5600.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0069</v>
+        <v>0.0112</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="M79" s="1">
-        <v>25001725.0</v>
+        <v>50005600.0</v>
       </c>
       <c r="N79" s="1">
-        <v>25198560.83</v>
+        <v>51118328.33</v>
       </c>
       <c r="O79" s="1">
-        <v>0.78</v>
+        <v>1.48</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B80" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C80" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9706</v>
+        <v>99.9831</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-4410.0</v>
+        <v>-2535.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.0294</v>
+        <v>-0.0169</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80">
-        <v>949.58</v>
+      <c r="L80" t="s">
+        <v>203</v>
       </c>
       <c r="M80" s="1">
-        <v>14995590.0</v>
+        <v>14997465.0</v>
       </c>
       <c r="N80" s="1">
-        <v>14996539.58</v>
+        <v>15023148.75</v>
       </c>
       <c r="O80" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>204</v>
+      </c>
+      <c r="B81" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C81" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0005</v>
+        <v>99.9894</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>100.0</v>
+        <v>-2120.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0005</v>
+        <v>-0.0106</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="M81" s="1">
-        <v>20000100.0</v>
+        <v>19997880.0</v>
       </c>
       <c r="N81" s="1">
-        <v>20465042.5</v>
+        <v>20054966.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.63</v>
+        <v>0.58</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>207</v>
+      </c>
+      <c r="B82" t="s">
         <v>208</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.9822</v>
+        <v>100.0115</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-3560.0</v>
+        <v>1150.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.0178</v>
+        <v>0.0115</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="M82" s="1">
-        <v>19996440.0</v>
+        <v>10001150.0</v>
       </c>
       <c r="N82" s="1">
-        <v>20021240.0</v>
+        <v>10105785.33</v>
       </c>
       <c r="O82" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>210</v>
+      </c>
+      <c r="B83" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="C83" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0112</v>
+        <v>100.0033</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>1120.0</v>
+        <v>330.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0112</v>
+        <v>0.0033</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="M83" s="1">
-        <v>10001120.0</v>
+        <v>10000330.0</v>
       </c>
       <c r="N83" s="1">
-        <v>10089304.44</v>
+        <v>10024958.5</v>
       </c>
       <c r="O83" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>213</v>
+      </c>
+      <c r="B84" t="s">
         <v>214</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.9954</v>
+        <v>100.0261</v>
       </c>
       <c r="E84" s="1">
         <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-460.0</v>
+        <v>6525.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.0046</v>
+        <v>0.0261</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="M84" s="1">
-        <v>9999540.0</v>
+        <v>25006525.0</v>
       </c>
       <c r="N84" s="1">
-        <v>10007741.92</v>
+        <v>25266537.5</v>
       </c>
       <c r="O84" s="1">
-        <v>0.31</v>
+        <v>0.73</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>216</v>
+      </c>
+      <c r="B85" t="s">
         <v>217</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0206</v>
+        <v>100.0394</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>5150.0</v>
+        <v>7880.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0206</v>
+        <v>0.0394</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="M85" s="1">
-        <v>25005150.0</v>
+        <v>20007880.0</v>
       </c>
       <c r="N85" s="1">
-        <v>25224036.39</v>
+        <v>20373780.17</v>
       </c>
       <c r="O85" s="1">
-        <v>0.78</v>
+        <v>0.59</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>219</v>
+      </c>
+      <c r="B86" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="C86" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.042</v>
+        <v>99.9972</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>8400.0</v>
+        <v>-560.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.042</v>
+        <v>-0.0028</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="M86" s="1">
-        <v>20008400.0</v>
+        <v>19999440.0</v>
       </c>
       <c r="N86" s="1">
-        <v>20341357.78</v>
+        <v>20093395.33</v>
       </c>
       <c r="O86" s="1">
-        <v>0.63</v>
+        <v>0.58</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>222</v>
+      </c>
+      <c r="B87" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="C87" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0049</v>
+        <v>100.0044</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>980.0</v>
+        <v>880.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0049</v>
+        <v>0.0044</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="M87" s="1">
-        <v>20000980.0</v>
+        <v>20000880.0</v>
       </c>
       <c r="N87" s="1">
-        <v>20061886.67</v>
+        <v>20064606.61</v>
       </c>
       <c r="O87" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>225</v>
+      </c>
+      <c r="B88" t="s">
         <v>226</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.0049</v>
+        <v>99.8912</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>99.8157568</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>20000000.0</v>
+        <v>9981575.68</v>
       </c>
       <c r="I88" s="1">
-        <v>980.0</v>
+        <v>7544.32</v>
       </c>
       <c r="J88" s="1">
-        <v>0.0049</v>
+        <v>0.075582455534716</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88" t="s">
-        <v>228</v>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>20000980.0</v>
+        <v>9989120.0</v>
       </c>
       <c r="N88" s="1">
-        <v>20033420.5</v>
+        <v>9989120.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B89" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C89" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.994</v>
+        <v>99.5947</v>
       </c>
       <c r="E89" s="1">
-        <v>99.8295134</v>
+        <v>99.4272713</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>29948854.02</v>
+        <v>29828181.39</v>
       </c>
       <c r="I89" s="1">
-        <v>49345.98</v>
+        <v>50228.61</v>
       </c>
       <c r="J89" s="1">
-        <v>0.16476750651977</v>
+        <v>0.16839313581766</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>29998200.0</v>
+        <v>29878410.0</v>
       </c>
       <c r="N89" s="1">
-        <v>29998200.0</v>
+        <v>29878410.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B90" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C90" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.9161</v>
+        <v>99.8186</v>
       </c>
       <c r="E90" s="1">
-        <v>99.467847</v>
+        <v>99.8203234</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>14920177.05</v>
+        <v>19964064.68</v>
       </c>
       <c r="I90" s="1">
-        <v>67237.95</v>
+        <v>-344.68</v>
       </c>
       <c r="J90" s="1">
-        <v>0.4506511536336</v>
+        <v>-0.0017265021203087</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>14987415.0</v>
+        <v>19963720.0</v>
       </c>
       <c r="N90" s="1">
-        <v>14987415.0</v>
+        <v>19963720.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B91" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C91" s="1">
-        <v>48000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.8705</v>
+        <v>97.7476</v>
       </c>
       <c r="E91" s="1">
-        <v>99.79965221</v>
+        <v>97.7176416</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>47903833.06</v>
+        <v>14657646.24</v>
       </c>
       <c r="I91" s="1">
-        <v>34006.94</v>
+        <v>4493.76</v>
       </c>
       <c r="J91" s="1">
-        <v>0.070990018601238</v>
+        <v>0.030658128368092</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>47937840.0</v>
+        <v>14662140.0</v>
       </c>
       <c r="N91" s="1">
-        <v>47937840.0</v>
+        <v>14662140.0</v>
       </c>
       <c r="O91" s="1">
-        <v>1.48</v>
+        <v>0.42</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>233</v>
+      </c>
+      <c r="B92" t="s">
+        <v>234</v>
+      </c>
+      <c r="C92" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>100.0083</v>
+      </c>
+      <c r="E92" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>2490.0</v>
+      </c>
+      <c r="J92" s="1">
+        <v>0.0083</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" t="s">
         <v>235</v>
       </c>
-      <c r="B92" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>14637705.0</v>
+        <v>30002490.0</v>
       </c>
       <c r="N92" s="1">
-        <v>14637705.0</v>
+        <v>30210307.5</v>
       </c>
       <c r="O92" s="1">
-        <v>0.45</v>
+        <v>0.87</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>236</v>
+      </c>
+      <c r="B93" t="s">
         <v>237</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0133</v>
+        <v>99.9949</v>
       </c>
       <c r="E93" s="1">
         <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>3990.0</v>
+        <v>-510.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0133</v>
+        <v>-0.0051</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="M93" s="1">
-        <v>30003990.0</v>
+        <v>9999490.0</v>
       </c>
       <c r="N93" s="1">
-        <v>30162582.0</v>
+        <v>10033628.22</v>
       </c>
       <c r="O93" s="1">
-        <v>0.93</v>
+        <v>0.29</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>239</v>
+      </c>
+      <c r="B94" t="s">
         <v>240</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.9863</v>
+        <v>99.9825</v>
       </c>
       <c r="E94" s="1">
         <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-1370.0</v>
+        <v>-3500.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.0137</v>
+        <v>-0.0175</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="M94" s="1">
-        <v>9998630.0</v>
+        <v>19996500.0</v>
       </c>
       <c r="N94" s="1">
-        <v>10016906.67</v>
+        <v>20066643.11</v>
       </c>
       <c r="O94" s="1">
-        <v>0.31</v>
+        <v>0.58</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>242</v>
+      </c>
+      <c r="B95" t="s">
         <v>243</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.9728</v>
+        <v>100.0236</v>
       </c>
       <c r="E95" s="1">
         <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-5440.0</v>
+        <v>8260.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.0272</v>
+        <v>0.0236</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="M95" s="1">
-        <v>19994560.0</v>
+        <v>35008260.0</v>
       </c>
       <c r="N95" s="1">
-        <v>20032113.33</v>
+        <v>35737831.21</v>
       </c>
       <c r="O95" s="1">
-        <v>0.62</v>
+        <v>1.03</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>245</v>
+      </c>
+      <c r="B96" t="s">
         <v>246</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0308</v>
+        <v>100.0246</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>10780.0</v>
+        <v>7380.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0308</v>
+        <v>0.0246</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="M96" s="1">
-        <v>35010780.0</v>
+        <v>30007380.0</v>
       </c>
       <c r="N96" s="1">
-        <v>35682341.63</v>
+        <v>30377480.0</v>
       </c>
       <c r="O96" s="1">
-        <v>1.1</v>
+        <v>0.88</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>248</v>
+      </c>
+      <c r="B97" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="C97" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.0244</v>
+        <v>100.0346</v>
       </c>
       <c r="E97" s="1">
         <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>7320.0</v>
+        <v>10380.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0244</v>
+        <v>0.0346</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="M97" s="1">
-        <v>30007320.0</v>
+        <v>30010380.0</v>
       </c>
       <c r="N97" s="1">
-        <v>30329075.0</v>
+        <v>30422945.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.93</v>
+        <v>0.88</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>251</v>
+      </c>
+      <c r="B98" t="s">
         <v>252</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.0299</v>
+        <v>99.6965</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>99.62944765</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>30000000.0</v>
+        <v>19925889.53</v>
       </c>
       <c r="I98" s="1">
-        <v>8970.0</v>
+        <v>13410.47</v>
       </c>
       <c r="J98" s="1">
-        <v>0.0299</v>
+        <v>0.067301738172389</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>254</v>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>30008970.0</v>
+        <v>19939300.0</v>
       </c>
       <c r="N98" s="1">
-        <v>30372074.0</v>
+        <v>19939300.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.94</v>
+        <v>0.58</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B99" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C99" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.9118</v>
+        <v>99.896</v>
       </c>
       <c r="E99" s="1">
-        <v>99.8194931</v>
+        <v>99.83577015</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>19963898.62</v>
+        <v>39934308.06</v>
       </c>
       <c r="I99" s="1">
-        <v>18461.38</v>
+        <v>24091.94</v>
       </c>
       <c r="J99" s="1">
-        <v>0.092473821628734</v>
+        <v>0.060328928108139</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>19982360.0</v>
+        <v>39958400.0</v>
       </c>
       <c r="N99" s="1">
-        <v>19982360.0</v>
+        <v>39958400.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.62</v>
+        <v>1.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B100" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C100" s="1">
-        <v>15000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.9533</v>
+        <v>99.8892</v>
       </c>
       <c r="E100" s="1">
-        <v>99.47526793</v>
+        <v>99.81827529</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>14921290.19</v>
+        <v>23956386.07</v>
       </c>
       <c r="I100" s="1">
-        <v>71704.81</v>
+        <v>17021.93</v>
       </c>
       <c r="J100" s="1">
-        <v>0.48055368595442</v>
+        <v>0.071053830699932</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>14992995.0</v>
+        <v>23973408.0</v>
       </c>
       <c r="N100" s="1">
-        <v>14992995.0</v>
+        <v>23973408.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.46</v>
+        <v>0.69</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B101" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C101" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.7361</v>
+        <v>99.7263</v>
       </c>
       <c r="E101" s="1">
-        <v>99.48082066</v>
+        <v>99.63136397</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>34818287.23</v>
+        <v>29889409.19</v>
       </c>
       <c r="I101" s="1">
-        <v>89347.77</v>
+        <v>28480.81</v>
       </c>
       <c r="J101" s="1">
-        <v>0.25661161736588</v>
+        <v>0.095287296643952</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>34907635.0</v>
+        <v>29917890.0</v>
       </c>
       <c r="N101" s="1">
-        <v>34907635.0</v>
+        <v>29917890.0</v>
       </c>
       <c r="O101" s="1">
-        <v>1.08</v>
+        <v>0.86</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B102" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C102" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0253</v>
+        <v>99.8946</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>99.48082066</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>30000000.0</v>
+        <v>34818287.23</v>
       </c>
       <c r="I102" s="1">
-        <v>7590.0</v>
+        <v>144822.77</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0253</v>
+        <v>0.41593881124405</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102" t="s">
-        <v>263</v>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>30007590.0</v>
+        <v>34963110.0</v>
       </c>
       <c r="N102" s="1">
-        <v>30606940.5</v>
+        <v>34963110.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.94</v>
+        <v>1.01</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B103" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C103" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.7575</v>
+        <v>100.0141</v>
       </c>
       <c r="E103" s="1">
-        <v>99.48840848</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>24872102.12</v>
+        <v>30000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>67272.88</v>
+        <v>4230.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.27047524843469</v>
+        <v>0.0141</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>0.0</v>
+      <c r="L103" t="s">
+        <v>263</v>
       </c>
       <c r="M103" s="1">
-        <v>24939375.0</v>
+        <v>30004230.0</v>
       </c>
       <c r="N103" s="1">
-        <v>24939375.0</v>
+        <v>30652698.67</v>
       </c>
       <c r="O103" s="1">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B104" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0303</v>
+        <v>99.9124</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>99.48840848</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>30000000.0</v>
+        <v>24872102.12</v>
       </c>
       <c r="I104" s="1">
-        <v>9090.0</v>
+        <v>105997.88</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0303</v>
+        <v>0.42617177868036</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>268</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>30009090.0</v>
+        <v>24978100.0</v>
       </c>
       <c r="N104" s="1">
-        <v>30169315.17</v>
+        <v>24978100.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.93</v>
+        <v>0.72</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B105" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="C105" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0121</v>
+        <v>100.0206</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>2420.0</v>
+        <v>6180.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0121</v>
+        <v>0.0206</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="M105" s="1">
-        <v>20002420.0</v>
+        <v>30006180.0</v>
       </c>
       <c r="N105" s="1">
-        <v>20437810.0</v>
+        <v>30214985.33</v>
       </c>
       <c r="O105" s="1">
-        <v>0.63</v>
+        <v>0.87</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B106" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C106" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.012</v>
+        <v>99.9822</v>
       </c>
       <c r="E106" s="1">
         <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>1800.0</v>
+        <v>-3560.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.012</v>
+        <v>-0.0178</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="M106" s="1">
-        <v>15001800.0</v>
+        <v>19996440.0</v>
       </c>
       <c r="N106" s="1">
-        <v>15059390.25</v>
+        <v>20011358.67</v>
       </c>
       <c r="O106" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B107" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C107" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.0164</v>
+        <v>100.003</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>1640.0</v>
+        <v>450.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0164</v>
+        <v>0.003</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="M107" s="1">
-        <v>10001640.0</v>
+        <v>15000450.0</v>
       </c>
       <c r="N107" s="1">
-        <v>10038655.72</v>
+        <v>15082246.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B108" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C108" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.9596</v>
+        <v>100.0146</v>
       </c>
       <c r="E108" s="1">
-        <v>99.47403105</v>
+        <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>19894806.21</v>
+        <v>10000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>97113.79</v>
+        <v>1460.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.48813639587596</v>
+        <v>0.0146</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>0.0</v>
+      <c r="L108" t="s">
+        <v>277</v>
       </c>
       <c r="M108" s="1">
-        <v>19991920.0</v>
+        <v>10001460.0</v>
       </c>
       <c r="N108" s="1">
-        <v>19991920.0</v>
+        <v>10054035.11</v>
       </c>
       <c r="O108" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B109" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C109" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.9502</v>
+        <v>99.993</v>
       </c>
       <c r="E109" s="1">
-        <v>99.810914</v>
+        <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>9981091.4</v>
+        <v>10000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>13928.6</v>
+        <v>-700.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.1395498692658</v>
+        <v>-0.007</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109">
-        <v>0.0</v>
+      <c r="L109" t="s">
+        <v>280</v>
       </c>
       <c r="M109" s="1">
-        <v>9995020.0</v>
+        <v>9999300.0</v>
       </c>
       <c r="N109" s="1">
-        <v>9995020.0</v>
+        <v>10007362.89</v>
       </c>
       <c r="O109" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>281</v>
+      </c>
+      <c r="B110" t="s">
         <v>282</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.9066</v>
+        <v>99.5723</v>
       </c>
       <c r="E110" s="1">
-        <v>99.80919808</v>
+        <v>99.42696925</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>39923679.23</v>
+        <v>19885393.85</v>
       </c>
       <c r="I110" s="1">
-        <v>38960.77</v>
+        <v>29066.15</v>
       </c>
       <c r="J110" s="1">
-        <v>0.097588125021112</v>
+        <v>0.14616833953228</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>39962640.0</v>
+        <v>19914460.0</v>
       </c>
       <c r="N110" s="1">
-        <v>39962640.0</v>
+        <v>19914460.0</v>
       </c>
       <c r="O110" s="1">
-        <v>1.23</v>
+        <v>0.57</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>283</v>
+      </c>
+      <c r="B111" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="C111" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.874</v>
+        <v>99.8951</v>
       </c>
       <c r="E111" s="1">
-        <v>99.47155735</v>
+        <v>99.8153416</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>19894311.47</v>
+        <v>19963068.32</v>
       </c>
       <c r="I111" s="1">
-        <v>80488.53</v>
+        <v>15951.68</v>
       </c>
       <c r="J111" s="1">
-        <v>0.40458062658451</v>
+        <v>0.079905953054415</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>19974800.0</v>
+        <v>19979020.0</v>
       </c>
       <c r="N111" s="1">
-        <v>19974800.0</v>
+        <v>19979020.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>285</v>
+      </c>
+      <c r="B112" t="s">
         <v>286</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.6199</v>
+        <v>99.889</v>
       </c>
       <c r="E112" s="1">
-        <v>99.458614</v>
+        <v>99.82068323</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>29837584.2</v>
+        <v>39928273.29</v>
       </c>
       <c r="I112" s="1">
-        <v>48385.8</v>
+        <v>27326.71</v>
       </c>
       <c r="J112" s="1">
-        <v>0.16216393282939</v>
+        <v>0.068439498501539</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>29885970.0</v>
+        <v>39955600.0</v>
       </c>
       <c r="N112" s="1">
-        <v>29885970.0</v>
+        <v>39955600.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.92</v>
+        <v>1.15</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>287</v>
+      </c>
+      <c r="B113" t="s">
         <v>288</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>7400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.7959</v>
+        <v>99.4906</v>
       </c>
       <c r="E113" s="1">
-        <v>99.63533473</v>
+        <v>99.421972</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>7373014.77</v>
+        <v>9942197.2</v>
       </c>
       <c r="I113" s="1">
-        <v>11881.83</v>
+        <v>6862.8</v>
       </c>
       <c r="J113" s="1">
-        <v>0.16115293907108</v>
+        <v>0.069026995360744</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>7384896.6</v>
+        <v>9949060.0</v>
       </c>
       <c r="N113" s="1">
-        <v>7384896.6</v>
+        <v>9949060.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>289</v>
+      </c>
+      <c r="B114" t="s">
         <v>290</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.4927</v>
+        <v>99.7759</v>
       </c>
       <c r="E114" s="1">
-        <v>97.8384763</v>
+        <v>99.458614</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>9783847.63</v>
+        <v>29837584.2</v>
       </c>
       <c r="I114" s="1">
-        <v>65422.37</v>
+        <v>95185.8</v>
       </c>
       <c r="J114" s="1">
-        <v>0.66867731872067</v>
+        <v>0.31901309221944</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>9849270.0</v>
+        <v>29932770.0</v>
       </c>
       <c r="N114" s="1">
-        <v>9849270.0</v>
+        <v>29932770.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.3</v>
+        <v>0.86</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>291</v>
+      </c>
+      <c r="B115" t="s">
         <v>292</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="1">
-        <v>10000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9472</v>
+        <v>99.957</v>
       </c>
       <c r="E115" s="1">
-        <v>99.8186351</v>
+        <v>99.63533473</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>9981863.51</v>
+        <v>7373014.77</v>
       </c>
       <c r="I115" s="1">
-        <v>12856.49</v>
+        <v>23803.23</v>
       </c>
       <c r="J115" s="1">
-        <v>0.12879849526213</v>
+        <v>0.32284256498241</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>9994720.0</v>
+        <v>7396818.0</v>
       </c>
       <c r="N115" s="1">
-        <v>9994720.0</v>
+        <v>7396818.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>293</v>
+      </c>
+      <c r="B116" t="s">
         <v>294</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.6293</v>
+        <v>98.7274</v>
       </c>
       <c r="E116" s="1">
-        <v>99.5457396</v>
+        <v>97.8384763</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>19909147.92</v>
+        <v>9783847.63</v>
       </c>
       <c r="I116" s="1">
-        <v>16712.08</v>
+        <v>88892.37</v>
       </c>
       <c r="J116" s="1">
-        <v>0.083941713965627</v>
+        <v>0.9085624936291</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>19925860.0</v>
+        <v>9872740.0</v>
       </c>
       <c r="N116" s="1">
-        <v>19925860.0</v>
+        <v>9872740.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>295</v>
+      </c>
+      <c r="B117" t="s">
         <v>296</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" s="1">
-        <v>20000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9835</v>
+        <v>99.9399</v>
       </c>
       <c r="E117" s="1">
-        <v>100.0</v>
+        <v>99.83411905</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>20000000.0</v>
+        <v>20965165.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-3300.0</v>
+        <v>22214.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.0165</v>
+        <v>0.10595671438789</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117" t="s">
-        <v>298</v>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>19996700.0</v>
+        <v>20987379.0</v>
       </c>
       <c r="N117" s="1">
-        <v>20009315.56</v>
+        <v>20987379.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B118" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C118" s="1">
-        <v>4000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.143</v>
+        <v>99.45</v>
       </c>
       <c r="E118" s="1">
-        <v>98.33</v>
+        <v>99.42197171</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3933200.0</v>
+        <v>34797690.1</v>
       </c>
       <c r="I118" s="1">
-        <v>-7480.0</v>
+        <v>9809.9</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.1901759381674</v>
+        <v>0.028191239050089</v>
       </c>
       <c r="K118">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>3925720.0</v>
+        <v>34807500.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3929939.18</v>
+        <v>34807500.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.12</v>
+        <v>1.0</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B119" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C119" s="1">
-        <v>21400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.681</v>
+        <v>99.7939</v>
       </c>
       <c r="E119" s="1">
-        <v>98.97545327</v>
+        <v>99.5457396</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>21180747.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I119" s="1">
-        <v>150987.0</v>
+        <v>49632.08</v>
       </c>
       <c r="J119" s="1">
-        <v>0.71285021250667</v>
+        <v>0.249292838646</v>
       </c>
       <c r="K119">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>21331734.0</v>
+        <v>19958780.0</v>
       </c>
       <c r="N119" s="1">
-        <v>21498243.59</v>
+        <v>19958780.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.66</v>
+        <v>0.58</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B120" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.687</v>
+        <v>99.5247</v>
       </c>
       <c r="E120" s="1">
-        <v>99.163675</v>
+        <v>99.4309374</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>19832735.0</v>
+        <v>14914640.61</v>
       </c>
       <c r="I120" s="1">
-        <v>104665.0</v>
+        <v>14064.39</v>
       </c>
       <c r="J120" s="1">
-        <v>0.52773860992949</v>
+        <v>0.094299221602229</v>
       </c>
       <c r="K120">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>19937400.0</v>
+        <v>14928705.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20059454.79</v>
+        <v>14928705.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.62</v>
+        <v>0.43</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B121" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="C121" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.313</v>
+        <v>100.0025</v>
       </c>
       <c r="E121" s="1">
-        <v>100.747</v>
+        <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>30224100.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-130200.0</v>
+        <v>500.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.43078205802654</v>
+        <v>0.0025</v>
       </c>
       <c r="K121">
-        <v>1.16</v>
+        <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="M121" s="1">
-        <v>30093900.0</v>
+        <v>20000500.0</v>
       </c>
       <c r="N121" s="1">
-        <v>30441160.27</v>
+        <v>20045964.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.94</v>
+        <v>0.58</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B122" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C122" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.99</v>
+        <v>98.478</v>
       </c>
       <c r="E122" s="1">
-        <v>98.63892667</v>
+        <v>98.33</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>14795839.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I122" s="1">
-        <v>52661.0</v>
+        <v>5920.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.35591763332921</v>
+        <v>0.15051357673141</v>
       </c>
       <c r="K122">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="L122" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="M122" s="1">
-        <v>14848500.0</v>
+        <v>3939120.0</v>
       </c>
       <c r="N122" s="1">
-        <v>14859236.3</v>
+        <v>3944763.84</v>
       </c>
       <c r="O122" s="1">
-        <v>0.46</v>
+        <v>0.11</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B123" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="C123" s="1">
-        <v>26200000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.049</v>
+        <v>99.804</v>
       </c>
       <c r="E123" s="1">
-        <v>100.64458779</v>
+        <v>98.97545327</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>26368882.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-156044.0</v>
+        <v>177309.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.59177328792324</v>
+        <v>0.83712344989532</v>
       </c>
       <c r="K123">
-        <v>3.47</v>
+        <v>0.85</v>
       </c>
       <c r="L123" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="M123" s="1">
-        <v>26212838.0</v>
+        <v>21358056.0</v>
       </c>
       <c r="N123" s="1">
-        <v>27120955.12</v>
+        <v>21539809.42</v>
       </c>
       <c r="O123" s="1">
-        <v>0.84</v>
+        <v>0.62</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="B124" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="C124" s="1">
-        <v>10500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.863</v>
+        <v>99.826</v>
       </c>
       <c r="E124" s="1">
-        <v>99.75</v>
+        <v>99.163675</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>10473750.0</v>
+        <v>19832735.0</v>
       </c>
       <c r="I124" s="1">
-        <v>11865.0</v>
+        <v>132465.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.11328320802005</v>
+        <v>0.66791090588363</v>
       </c>
       <c r="K124">
-        <v>0.91</v>
+        <v>0.66</v>
       </c>
       <c r="L124" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="M124" s="1">
-        <v>10485615.0</v>
+        <v>19965200.0</v>
       </c>
       <c r="N124" s="1">
-        <v>10581121.85</v>
+        <v>20097939.73</v>
       </c>
       <c r="O124" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B125" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C125" s="1">
-        <v>3124000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>98.872</v>
+        <v>100.382</v>
       </c>
       <c r="E125" s="1">
-        <v>99.04783611</v>
+        <v>100.747</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3094254.4</v>
+        <v>30224100.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-5493.12</v>
+        <v>-109500.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.17752645031385</v>
+        <v>-0.36229366631264</v>
       </c>
       <c r="K125">
-        <v>0.21</v>
+        <v>1.39</v>
       </c>
       <c r="L125" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="M125" s="1">
-        <v>3088761.28</v>
+        <v>30114600.0</v>
       </c>
       <c r="N125" s="1">
-        <v>3095394.43</v>
+        <v>30531312.33</v>
       </c>
       <c r="O125" s="1">
-        <v>0.1</v>
+        <v>0.88</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B126" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C126" s="1">
-        <v>46499000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.18</v>
+        <v>99.178</v>
       </c>
       <c r="E126" s="1">
-        <v>101.14901439</v>
+        <v>98.63892667</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>47033280.2</v>
+        <v>14795839.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-450582.0</v>
+        <v>80861.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.95800675199345</v>
+        <v>0.54651175915066</v>
       </c>
       <c r="K126">
-        <v>3.47</v>
+        <v>0.08</v>
       </c>
       <c r="L126" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="M126" s="1">
-        <v>46582698.2</v>
+        <v>14876700.0</v>
       </c>
       <c r="N126" s="1">
-        <v>48198060.72</v>
+        <v>14888771.92</v>
       </c>
       <c r="O126" s="1">
-        <v>1.49</v>
+        <v>0.43</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B127" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="C127" s="1">
-        <v>8800000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.396</v>
+        <v>99.974</v>
       </c>
       <c r="E127" s="1">
-        <v>98.743125</v>
+        <v>99.75</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>8689395.0</v>
+        <v>10473750.0</v>
       </c>
       <c r="I127" s="1">
-        <v>57453.0</v>
+        <v>23520.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.66118527239238</v>
+        <v>0.22456140350877</v>
       </c>
       <c r="K127">
-        <v>0.18</v>
+        <v>0.98</v>
       </c>
       <c r="L127" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="M127" s="1">
-        <v>8746848.0</v>
+        <v>10497270.0</v>
       </c>
       <c r="N127" s="1">
-        <v>8762700.05</v>
+        <v>10600256.3</v>
       </c>
       <c r="O127" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="B128" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="C128" s="1">
-        <v>9400000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.988</v>
+        <v>99.01</v>
       </c>
       <c r="E128" s="1">
-        <v>98.855</v>
+        <v>99.04783611</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>9292370.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I128" s="1">
-        <v>12502.0</v>
+        <v>-1182.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.13454048859441</v>
+        <v>-0.038199832567096</v>
       </c>
       <c r="K128">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="L128" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="M128" s="1">
-        <v>9304872.0</v>
+        <v>3093072.4</v>
       </c>
       <c r="N128" s="1">
-        <v>9330947.34</v>
+        <v>3102487.19</v>
       </c>
       <c r="O128" s="1">
-        <v>0.29</v>
+        <v>0.09</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="B129" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="C129" s="1">
-        <v>31300000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.005</v>
+        <v>100.089</v>
       </c>
       <c r="E129" s="1">
-        <v>100.17175712</v>
+        <v>101.14901439</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>31353759.98</v>
+        <v>47033280.2</v>
       </c>
       <c r="I129" s="1">
-        <v>-52194.98</v>
+        <v>-492896.09</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.16647119845688</v>
+        <v>-1.0479730265549</v>
       </c>
       <c r="K129">
-        <v>2.32</v>
+        <v>3.76</v>
       </c>
       <c r="L129" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="M129" s="1">
-        <v>31301565.0</v>
+        <v>46540384.11</v>
       </c>
       <c r="N129" s="1">
-        <v>32028646.85</v>
+        <v>48288236.93</v>
       </c>
       <c r="O129" s="1">
-        <v>0.99</v>
+        <v>1.39</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="B130" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="C130" s="1">
-        <v>1000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.565</v>
+        <v>99.578</v>
       </c>
       <c r="E130" s="1">
-        <v>98.02</v>
+        <v>98.743125</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>980200.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I130" s="1">
-        <v>15450.0</v>
+        <v>73469.0</v>
       </c>
       <c r="J130" s="1">
-        <v>1.5762089369516</v>
+        <v>0.84550190203115</v>
       </c>
       <c r="K130">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>982.88</v>
+        <v>0.2</v>
+      </c>
+      <c r="L130" t="s">
+        <v>332</v>
       </c>
       <c r="M130" s="1">
-        <v>995650.0</v>
+        <v>8762864.0</v>
       </c>
       <c r="N130" s="1">
-        <v>996632.88</v>
+        <v>8780283.18</v>
       </c>
       <c r="O130" s="1">
-        <v>0.03</v>
+        <v>0.25</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B131" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="C131" s="1">
-        <v>9088000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.533</v>
+        <v>99.15</v>
       </c>
       <c r="E131" s="1">
-        <v>98.65440383</v>
+        <v>98.855</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>8965712.22</v>
+        <v>9292370.0</v>
       </c>
       <c r="I131" s="1">
-        <v>79846.82</v>
+        <v>27730.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.89057977816736</v>
+        <v>0.29841687319812</v>
       </c>
       <c r="K131">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="L131" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="M131" s="1">
-        <v>9045559.04</v>
+        <v>9320100.0</v>
       </c>
       <c r="N131" s="1">
-        <v>9054491.42</v>
+        <v>9350360.27</v>
       </c>
       <c r="O131" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B132" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="C132" s="1">
-        <v>4100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.591</v>
+        <v>99.717</v>
       </c>
       <c r="E132" s="1">
-        <v>99.37609756</v>
+        <v>98.02</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>4074420.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I132" s="1">
-        <v>8811.0</v>
+        <v>16970.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.21625163826999</v>
+        <v>1.7312793307488</v>
       </c>
       <c r="K132">
-        <v>0.66</v>
+        <v>0.11</v>
       </c>
       <c r="L132" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="M132" s="1">
-        <v>4083231.0</v>
+        <v>997170.0</v>
       </c>
       <c r="N132" s="1">
-        <v>4110161.82</v>
+        <v>998241.92</v>
       </c>
       <c r="O132" s="1">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B133" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="C133" s="1">
-        <v>12000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.112</v>
+        <v>99.696</v>
       </c>
       <c r="E133" s="1">
-        <v>100.68475</v>
+        <v>98.65440383</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>12082170.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I133" s="1">
-        <v>-68730.0</v>
+        <v>94660.26</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.56885476698308</v>
+        <v>1.0558030157252</v>
       </c>
       <c r="K133">
-        <v>0.39</v>
+        <v>0.11</v>
       </c>
       <c r="L133" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="M133" s="1">
-        <v>12013440.0</v>
+        <v>9060372.48</v>
       </c>
       <c r="N133" s="1">
-        <v>12060782.47</v>
+        <v>9070114.07</v>
       </c>
       <c r="O133" s="1">
-        <v>0.37</v>
+        <v>0.26</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="B134" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="C134" s="1">
-        <v>7800000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.798</v>
+        <v>99.733</v>
       </c>
       <c r="E134" s="1">
-        <v>101.89661538</v>
+        <v>99.37609756</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>7947936.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-85692.0</v>
+        <v>14633.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.0781667089418</v>
+        <v>0.35914314184596</v>
       </c>
       <c r="K134">
-        <v>2.15</v>
+        <v>0.72</v>
       </c>
       <c r="L134" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="M134" s="1">
-        <v>7862244.0</v>
+        <v>4089053.0</v>
       </c>
       <c r="N134" s="1">
-        <v>8030264.55</v>
+        <v>4118539.3</v>
       </c>
       <c r="O134" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="B135" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="C135" s="1">
-        <v>17450000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.811</v>
+        <v>100.211</v>
       </c>
       <c r="E135" s="1">
-        <v>99.71702006</v>
+        <v>100.68475</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>17400620.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I135" s="1">
-        <v>16399.5</v>
+        <v>-56850.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.094246641786327</v>
+        <v>-0.47052805911521</v>
       </c>
       <c r="K135">
-        <v>1.19</v>
+        <v>0.61</v>
       </c>
       <c r="L135" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="M135" s="1">
-        <v>17417019.5</v>
+        <v>12025320.0</v>
       </c>
       <c r="N135" s="1">
-        <v>17624985.25</v>
+        <v>12098306.3</v>
       </c>
       <c r="O135" s="1">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>2760392012</v>
+        <v>348</v>
+      </c>
+      <c r="B136" t="s">
+        <v>349</v>
       </c>
       <c r="C136" s="1">
-        <v>5000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.0193908</v>
+        <v>100.726</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0</v>
+        <v>101.89661538</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>0.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I136" s="1">
-        <v>969.54</v>
+        <v>-91308.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0</v>
+        <v>-1.1488265632738</v>
       </c>
       <c r="K136">
-        <v>0.0</v>
+        <v>2.46</v>
       </c>
       <c r="L136" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="M136" s="1">
-        <v>969.54</v>
+        <v>7856628.0</v>
       </c>
       <c r="N136" s="1">
-        <v>13209.19</v>
+        <v>8048262.25</v>
       </c>
       <c r="O136" s="1">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>2763112602</v>
+        <v>351</v>
+      </c>
+      <c r="B137" t="s">
+        <v>352</v>
       </c>
       <c r="C137" s="1">
-        <v>10000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.0192342</v>
+        <v>99.862</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0</v>
+        <v>99.71702006</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>0.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I137" s="1">
-        <v>1923.42</v>
+        <v>25299.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0</v>
+        <v>0.14539137111206</v>
       </c>
       <c r="K137">
-        <v>0.0</v>
+        <v>1.3</v>
       </c>
       <c r="L137" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="M137" s="1">
-        <v>1923.42</v>
+        <v>17425919.0</v>
       </c>
       <c r="N137" s="1">
-        <v>25071.48</v>
+        <v>17652529.96</v>
       </c>
       <c r="O137" s="1">
-        <v>0.0</v>
+        <v>0.51</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B138">
-        <v>2767186152</v>
+        <v>2760392012</v>
       </c>
       <c r="C138" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0232356</v>
+        <v>100.0034928</v>
       </c>
       <c r="E138" s="1">
         <v>0.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>0.0</v>
       </c>
       <c r="I138" s="1">
-        <v>2323.56</v>
+        <v>174.64</v>
       </c>
       <c r="J138" s="1">
         <v>0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="M138" s="1">
-        <v>2323.56</v>
+        <v>174.64</v>
       </c>
       <c r="N138" s="1">
-        <v>24439.67</v>
+        <v>13224.64</v>
       </c>
       <c r="O138" s="1">
         <v>0.0</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B139">
-        <v>2773749642</v>
+        <v>2763112602</v>
       </c>
       <c r="C139" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.0203524</v>
+        <v>100.0039729</v>
       </c>
       <c r="E139" s="1">
         <v>0.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>0.0</v>
       </c>
       <c r="I139" s="1">
-        <v>4070.48</v>
+        <v>397.29</v>
       </c>
       <c r="J139" s="1">
         <v>0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="M139" s="1">
-        <v>4070.48</v>
+        <v>397.29</v>
       </c>
       <c r="N139" s="1">
-        <v>31225.81</v>
+        <v>25099.71</v>
       </c>
       <c r="O139" s="1">
         <v>0.0</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B140">
-        <v>2789264662</v>
+        <v>2767186152</v>
       </c>
       <c r="C140" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.00454</v>
+        <v>100.0078704</v>
       </c>
       <c r="E140" s="1">
         <v>0.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>0.0</v>
       </c>
       <c r="I140" s="1">
-        <v>1135.0</v>
+        <v>787.04</v>
       </c>
       <c r="J140" s="1">
         <v>0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="M140" s="1">
-        <v>1135.0</v>
+        <v>787.04</v>
       </c>
       <c r="N140" s="1">
-        <v>43014.44</v>
+        <v>24429.71</v>
       </c>
       <c r="O140" s="1">
         <v>0.0</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B141">
-        <v>2789797962</v>
+        <v>2773749642</v>
       </c>
       <c r="C141" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.04757803</v>
+        <v>100.00898125</v>
       </c>
       <c r="E141" s="1">
         <v>0.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>0.0</v>
       </c>
       <c r="I141" s="1">
-        <v>19031.21</v>
+        <v>1796.25</v>
       </c>
       <c r="J141" s="1">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="M141" s="1">
-        <v>19031.21</v>
+        <v>1796.25</v>
       </c>
       <c r="N141" s="1">
-        <v>97809.21</v>
+        <v>30910.42</v>
       </c>
       <c r="O141" s="1">
         <v>0.0</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="B142">
-        <v>2792185442</v>
+        <v>2789797962</v>
       </c>
       <c r="C142" s="1">
-        <v>35000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.04978949</v>
+        <v>100.0249799</v>
       </c>
       <c r="E142" s="1">
         <v>0.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>0.0</v>
       </c>
       <c r="I142" s="1">
-        <v>17426.32</v>
+        <v>9991.96</v>
       </c>
       <c r="J142" s="1">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="M142" s="1">
-        <v>17426.32</v>
+        <v>9991.96</v>
       </c>
       <c r="N142" s="1">
-        <v>82470.32</v>
+        <v>94983.63</v>
       </c>
       <c r="O142" s="1">
         <v>0.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B143">
-        <v>2796875442</v>
+        <v>2792185442</v>
       </c>
       <c r="C143" s="1">
-        <v>22900000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.03445555</v>
+        <v>100.02642494</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>7890.32</v>
+        <v>9248.73</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="M143" s="1">
-        <v>7890.32</v>
+        <v>9248.73</v>
       </c>
       <c r="N143" s="1">
-        <v>48766.82</v>
+        <v>79547.0</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B144">
-        <v>2798428082</v>
+        <v>2796875442</v>
       </c>
       <c r="C144" s="1">
-        <v>6300000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.00467714</v>
+        <v>100.0166948</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>294.66</v>
+        <v>3823.11</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="M144" s="1">
-        <v>294.66</v>
+        <v>3823.11</v>
       </c>
       <c r="N144" s="1">
-        <v>10649.78</v>
+        <v>48080.04</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B145">
         <v>2798594412</v>
       </c>
       <c r="C145" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.07794153</v>
+        <v>100.0462834</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>11691.23</v>
+        <v>6942.51</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="M145" s="1">
-        <v>11691.23</v>
+        <v>6942.51</v>
       </c>
       <c r="N145" s="1">
-        <v>37482.48</v>
+        <v>35027.93</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B146">
         <v>2813842972</v>
       </c>
       <c r="C146" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.06288987</v>
+        <v>100.0354452</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>9433.48</v>
+        <v>5316.78</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="M146" s="1">
-        <v>9433.48</v>
+        <v>5316.78</v>
       </c>
       <c r="N146" s="1">
-        <v>27293.48</v>
+        <v>24824.08</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B147">
         <v>2862709242</v>
       </c>
       <c r="C147" s="1">
         <v>12500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.1237036</v>
+        <v>100.08034808</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>15462.95</v>
+        <v>10043.51</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="M147" s="1">
-        <v>15462.95</v>
+        <v>10043.51</v>
       </c>
       <c r="N147" s="1">
-        <v>23672.68</v>
+        <v>19197.19</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B148">
         <v>2863881832</v>
       </c>
       <c r="C148" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.13348817</v>
+        <v>100.08825733</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>40046.45</v>
+        <v>26477.2</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="M148" s="1">
-        <v>40046.45</v>
+        <v>26477.2</v>
       </c>
       <c r="N148" s="1">
-        <v>60894.95</v>
+        <v>49737.95</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B149">
         <v>2892744252</v>
       </c>
       <c r="C149" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.1743893</v>
+        <v>100.1192752</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>34877.86</v>
+        <v>23855.04</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="M149" s="1">
-        <v>34877.86</v>
+        <v>23855.04</v>
       </c>
       <c r="N149" s="1">
-        <v>44326.86</v>
+        <v>34573.54</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B150">
-        <v>2892982772</v>
+        <v>2905161052</v>
       </c>
       <c r="C150" s="1">
-        <v>6200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.00308145</v>
+        <v>100.08725885</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>191.05</v>
+        <v>17451.77</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="M150" s="1">
-        <v>191.05</v>
+        <v>17451.77</v>
       </c>
       <c r="N150" s="1">
-        <v>2063.14</v>
+        <v>23696.27</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B151">
-        <v>2905161052</v>
+        <v>2923119492</v>
       </c>
       <c r="C151" s="1">
-        <v>20000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.13406205</v>
+        <v>100.12862705</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>26812.41</v>
+        <v>10032.91</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="M151" s="1">
-        <v>26812.41</v>
+        <v>10032.91</v>
       </c>
       <c r="N151" s="1">
-        <v>32219.96</v>
+        <v>12604.64</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B152">
-        <v>2922922502</v>
+        <v>2926581072</v>
       </c>
       <c r="C152" s="1">
-        <v>10000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.0010344</v>
+        <v>100.01837588</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>103.44</v>
+        <v>1670.0</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="M152" s="1">
-        <v>103.44</v>
+        <v>1670.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1434.58</v>
+        <v>5022.72</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B153">
-        <v>2923119492</v>
+        <v>2926627552</v>
       </c>
       <c r="C153" s="1">
-        <v>7800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.18791423</v>
+        <v>100.171867</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>14657.31</v>
+        <v>17186.7</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="M153" s="1">
-        <v>14657.31</v>
+        <v>17186.7</v>
       </c>
       <c r="N153" s="1">
-        <v>16874.68</v>
+        <v>22460.42</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B154">
-        <v>2926581072</v>
+        <v>2935657812</v>
       </c>
       <c r="C154" s="1">
-        <v>9088000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.03850407</v>
+        <v>100.19114047</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>3499.25</v>
+        <v>57342.14</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="M154" s="1">
-        <v>3499.25</v>
+        <v>57342.14</v>
       </c>
       <c r="N154" s="1">
-        <v>6391.3</v>
+        <v>73509.81</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B155">
-        <v>2926627552</v>
+        <v>2937267372</v>
       </c>
       <c r="C155" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.2391945</v>
+        <v>100.0222685</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>23919.45</v>
+        <v>2226.85</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="M155" s="1">
-        <v>23919.45</v>
+        <v>2226.85</v>
       </c>
       <c r="N155" s="1">
-        <v>28497.45</v>
+        <v>5483.65</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B156">
-        <v>2935596102</v>
+        <v>2943810772</v>
       </c>
       <c r="C156" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.00404478</v>
+        <v>100.00852905</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>2022.39</v>
+        <v>1705.81</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="M156" s="1">
-        <v>2022.39</v>
+        <v>1705.81</v>
       </c>
       <c r="N156" s="1">
-        <v>13461.56</v>
+        <v>4792.25</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B157">
-        <v>2935657812</v>
+        <v>2949187952</v>
       </c>
       <c r="C157" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.2617293</v>
+        <v>100.1925146</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>78518.79</v>
+        <v>19251.46</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="M157" s="1">
-        <v>78518.79</v>
+        <v>19251.46</v>
       </c>
       <c r="N157" s="1">
-        <v>92471.04</v>
+        <v>22102.8</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B158">
-        <v>2937267372</v>
+        <v>2952571562</v>
       </c>
       <c r="C158" s="1">
-        <v>10000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0450381</v>
+        <v>100.01469391</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>4503.81</v>
+        <v>940.41</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="M158" s="1">
-        <v>4503.81</v>
+        <v>940.41</v>
       </c>
       <c r="N158" s="1">
-        <v>7281.48</v>
+        <v>1940.44</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B159">
-        <v>2943810772</v>
+        <v>2957753962</v>
       </c>
       <c r="C159" s="1">
-        <v>20000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0224889</v>
+        <v>100.02586636</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>4497.78</v>
+        <v>2276.24</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="M159" s="1">
-        <v>4497.78</v>
+        <v>2276.24</v>
       </c>
       <c r="N159" s="1">
-        <v>7063.89</v>
+        <v>3338.35</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B160">
-        <v>2949187952</v>
+        <v>2962625832</v>
       </c>
       <c r="C160" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.2647989</v>
+        <v>100.19957033</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>26479.89</v>
+        <v>79828.13</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="M160" s="1">
-        <v>26479.89</v>
+        <v>79828.13</v>
       </c>
       <c r="N160" s="1">
-        <v>28888.5</v>
+        <v>86442.23</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B161">
-        <v>2952571562</v>
+        <v>2962647772</v>
       </c>
       <c r="C161" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.03392828</v>
+        <v>100.06432535</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>2171.41</v>
+        <v>12865.07</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161">
-        <v>827.2</v>
+      <c r="L161" t="s">
+        <v>401</v>
       </c>
       <c r="M161" s="1">
-        <v>2171.41</v>
+        <v>12865.07</v>
       </c>
       <c r="N161" s="1">
-        <v>2998.61</v>
+        <v>15568.96</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B162">
-        <v>2957753962</v>
+        <v>3009856922</v>
       </c>
       <c r="C162" s="1">
-        <v>8800000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.05265557</v>
+        <v>100.26194495</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>4633.69</v>
+        <v>24884.77</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
-        <v>864.6</v>
+        <v>170.23</v>
       </c>
       <c r="M162" s="1">
-        <v>4633.69</v>
+        <v>24884.77</v>
       </c>
       <c r="N162" s="1">
-        <v>5498.29</v>
+        <v>25055.0</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B163">
-        <v>2962625832</v>
+        <v>3009858932</v>
       </c>
       <c r="C163" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.27808203</v>
+        <v>100.07288333</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>111232.81</v>
+        <v>10932.5</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
-      <c r="L163" t="s">
-        <v>405</v>
+      <c r="L163">
+        <v>445.45</v>
       </c>
       <c r="M163" s="1">
-        <v>111232.81</v>
+        <v>10932.5</v>
       </c>
       <c r="N163" s="1">
-        <v>116621.24</v>
+        <v>11377.95</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="B164">
-        <v>2962647772</v>
+        <v>3013661662</v>
       </c>
       <c r="C164" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.10504235</v>
+        <v>100.2629124</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>21008.47</v>
+        <v>52582.48</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
-      <c r="L164" t="s">
-        <v>407</v>
+      <c r="L164">
+        <v>438.54</v>
       </c>
       <c r="M164" s="1">
-        <v>21008.47</v>
+        <v>52582.48</v>
       </c>
       <c r="N164" s="1">
-        <v>23215.81</v>
+        <v>53021.02</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B165">
-        <v>3009856922</v>
+        <v>3015607942</v>
       </c>
       <c r="C165" s="1">
-        <v>9500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.35780063</v>
+        <v>100.26893687</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>33991.06</v>
+        <v>40340.53</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
-        <v>104.62</v>
+        <v>264.95</v>
       </c>
       <c r="M165" s="1">
-        <v>33991.06</v>
+        <v>40340.53</v>
       </c>
       <c r="N165" s="1">
-        <v>34095.68</v>
+        <v>40605.48</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B166">
-        <v>3009858932</v>
+        <v>3017270942</v>
       </c>
       <c r="C166" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.1190058</v>
+        <v>100.16828955</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>17850.87</v>
+        <v>33657.91</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
-        <v>301.86</v>
+        <v>258.95</v>
       </c>
       <c r="M166" s="1">
-        <v>17850.87</v>
+        <v>33657.91</v>
       </c>
       <c r="N166" s="1">
-        <v>18152.73</v>
+        <v>33916.86</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="B167">
-        <v>3013661662</v>
+        <v>3021967322</v>
       </c>
       <c r="C167" s="1">
-        <v>20000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.35885295</v>
+        <v>100.27939259</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>71770.59</v>
+        <v>23748.37</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
-        <v>281.8</v>
+        <v>147.14</v>
       </c>
       <c r="M167" s="1">
-        <v>71770.59</v>
+        <v>23748.37</v>
       </c>
       <c r="N167" s="1">
-        <v>72052.39</v>
+        <v>23895.51</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B168">
-        <v>3015607942</v>
+        <v>3022014132</v>
       </c>
       <c r="C168" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.3661574</v>
+        <v>100.2801227</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>54923.61</v>
+        <v>56024.54</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
-        <v>161.56</v>
+        <v>398.98</v>
       </c>
       <c r="M168" s="1">
-        <v>54923.61</v>
+        <v>56024.54</v>
       </c>
       <c r="N168" s="1">
-        <v>55085.17</v>
+        <v>56423.52</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B169">
-        <v>3017270942</v>
+        <v>3032560652</v>
       </c>
       <c r="C169" s="1">
-        <v>20000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.24162705</v>
+        <v>100.31072958</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>48325.41</v>
+        <v>37287.55</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
-        <v>143.88</v>
+        <v>-190.06</v>
       </c>
       <c r="M169" s="1">
-        <v>48325.41</v>
+        <v>37287.55</v>
       </c>
       <c r="N169" s="1">
-        <v>48469.29</v>
+        <v>37097.49</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="B170">
-        <v>3021967322</v>
+        <v>3033105672</v>
       </c>
       <c r="C170" s="1">
-        <v>8500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.37863012</v>
+        <v>100.265108</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>32183.56</v>
+        <v>10604.32</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
-        <v>89.25</v>
+        <v>-28.47</v>
       </c>
       <c r="M170" s="1">
-        <v>32183.56</v>
+        <v>10604.32</v>
       </c>
       <c r="N170" s="1">
-        <v>32272.81</v>
+        <v>10575.85</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B171">
-        <v>3022014132</v>
+        <v>3037280862</v>
       </c>
       <c r="C171" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.3794245</v>
+        <v>100.31196873</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>75884.9</v>
+        <v>46795.31</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
-        <v>249.45</v>
+        <v>851.43</v>
       </c>
       <c r="M171" s="1">
-        <v>75884.9</v>
+        <v>46795.31</v>
       </c>
       <c r="N171" s="1">
-        <v>76134.35</v>
+        <v>47646.74</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B172">
-        <v>3032560652</v>
+        <v>3042209452</v>
       </c>
       <c r="C172" s="1">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.41777442</v>
+        <v>100.3160313</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>50132.93</v>
+        <v>31603.13</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
-        <v>-143.82</v>
+        <v>400.49</v>
       </c>
       <c r="M172" s="1">
-        <v>50132.93</v>
+        <v>31603.13</v>
       </c>
       <c r="N172" s="1">
-        <v>49989.11</v>
+        <v>32003.62</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="B173">
-        <v>3033105672</v>
+        <v>3047030172</v>
       </c>
       <c r="C173" s="1">
-        <v>4000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.36229875</v>
+        <v>100.30609091</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>14491.95</v>
+        <v>9562.28</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
-        <v>-29.48</v>
+        <v>112.69</v>
       </c>
       <c r="M173" s="1">
-        <v>14491.95</v>
+        <v>9562.28</v>
       </c>
       <c r="N173" s="1">
-        <v>14462.47</v>
+        <v>9674.97</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B174">
-        <v>3037280862</v>
+        <v>3050153122</v>
       </c>
       <c r="C174" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.41608273</v>
+        <v>100.3287935</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>62412.41</v>
+        <v>32879.35</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>575.73</v>
+        <v>380.0</v>
       </c>
       <c r="M174" s="1">
-        <v>62412.41</v>
+        <v>32879.35</v>
       </c>
       <c r="N174" s="1">
-        <v>62988.14</v>
+        <v>33259.35</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B175">
-        <v>3042209452</v>
+        <v>3051781772</v>
       </c>
       <c r="C175" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.4215228</v>
+        <v>100.3301058</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>42152.28</v>
+        <v>66021.16</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>260.15</v>
+        <v>728.51</v>
       </c>
       <c r="M175" s="1">
-        <v>42152.28</v>
+        <v>66021.16</v>
       </c>
       <c r="N175" s="1">
-        <v>42412.43</v>
+        <v>66749.67</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="B176">
-        <v>3047030172</v>
+        <v>3053286692</v>
       </c>
       <c r="C176" s="1">
-        <v>3124000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.40966549</v>
+        <v>100.22277373</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>12797.95</v>
+        <v>33416.06</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>70.97</v>
+        <v>639.48</v>
       </c>
       <c r="M176" s="1">
-        <v>12797.95</v>
+        <v>33416.06</v>
       </c>
       <c r="N176" s="1">
-        <v>12868.92</v>
+        <v>34055.54</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B177">
-        <v>3050153122</v>
+        <v>3053302732</v>
       </c>
       <c r="C177" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.4368543</v>
+        <v>100.3369512</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>43685.43</v>
+        <v>50542.68</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>237.84</v>
+        <v>726.98</v>
       </c>
       <c r="M177" s="1">
-        <v>43685.43</v>
+        <v>50542.68</v>
       </c>
       <c r="N177" s="1">
-        <v>43923.27</v>
+        <v>51269.66</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B178">
-        <v>3051781772</v>
+        <v>3089978672</v>
       </c>
       <c r="C178" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.4384971</v>
+        <v>100.16210535</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>87699.42</v>
+        <v>32421.07</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178">
-        <v>452.25</v>
+      <c r="L178" t="s">
+        <v>419</v>
       </c>
       <c r="M178" s="1">
-        <v>87699.42</v>
+        <v>32421.07</v>
       </c>
       <c r="N178" s="1">
-        <v>88151.67</v>
+        <v>27001.23</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="B179">
-        <v>3053286692</v>
+        <v>3094522902</v>
       </c>
       <c r="C179" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.30885787</v>
+        <v>100.069939</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>46328.68</v>
+        <v>10490.85</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
-      <c r="L179">
-        <v>398.32</v>
+      <c r="L179" t="s">
+        <v>421</v>
       </c>
       <c r="M179" s="1">
-        <v>46328.68</v>
+        <v>10490.85</v>
       </c>
       <c r="N179" s="1">
-        <v>46727.0</v>
+        <v>6882.52</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="B180">
-        <v>3053302732</v>
+        <v>3094554102</v>
       </c>
       <c r="C180" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.4461058</v>
+        <v>100.11748907</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>66915.87</v>
+        <v>17623.36</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
-      <c r="L180">
-        <v>455.82</v>
+      <c r="L180" t="s">
+        <v>423</v>
       </c>
       <c r="M180" s="1">
-        <v>66915.87</v>
+        <v>17623.36</v>
       </c>
       <c r="N180" s="1">
-        <v>67371.69</v>
+        <v>13144.2</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>424</v>
       </c>
       <c r="B181">
-        <v>3089978672</v>
+        <v>3095024362</v>
       </c>
       <c r="C181" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.2652388</v>
+        <v>100.1328794</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>53047.76</v>
+        <v>19931.91</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181" t="s">
         <v>425</v>
       </c>
       <c r="M181" s="1">
-        <v>53047.76</v>
+        <v>19931.91</v>
       </c>
       <c r="N181" s="1">
-        <v>50711.83</v>
+        <v>15634.83</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>426</v>
       </c>
       <c r="B182">
-        <v>3094522902</v>
+        <v>3099290162</v>
       </c>
       <c r="C182" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.14196127</v>
+        <v>100.00004205</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>21294.19</v>
+        <v>8.41</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
-      <c r="L182" t="s">
-        <v>427</v>
+      <c r="L182">
+        <v>-851.2</v>
       </c>
       <c r="M182" s="1">
-        <v>21294.19</v>
+        <v>8.41</v>
       </c>
       <c r="N182" s="1">
-        <v>19957.94</v>
+        <v>-842.79</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B183">
-        <v>3094554102</v>
+        <v>3099338312</v>
       </c>
       <c r="C183" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.2173204</v>
+        <v>100.0033772</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>32598.06</v>
+        <v>337.72</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L183" t="s">
-        <v>429</v>
+      <c r="L183">
+        <v>-745.6</v>
       </c>
       <c r="M183" s="1">
-        <v>32598.06</v>
+        <v>337.72</v>
       </c>
       <c r="N183" s="1">
-        <v>30940.98</v>
+        <v>-407.88</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B184">
-        <v>3095024362</v>
+        <v>3101407942</v>
       </c>
       <c r="C184" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.2353914</v>
+        <v>100.1448867</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>35308.71</v>
+        <v>14488.67</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="M184" s="1">
-        <v>35308.71</v>
+        <v>14488.67</v>
       </c>
       <c r="N184" s="1">
-        <v>33718.71</v>
+        <v>11959.06</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B185">
-        <v>3099290162</v>
+        <v>3103291672</v>
       </c>
       <c r="C185" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.01250655</v>
+        <v>99.9962122</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>2501.31</v>
+        <v>-189.39</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>-292.32</v>
+        <v>-264.02</v>
       </c>
       <c r="M185" s="1">
-        <v>2501.31</v>
+        <v>-189.39</v>
       </c>
       <c r="N185" s="1">
-        <v>2208.99</v>
+        <v>-453.41</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="B186">
-        <v>3099338312</v>
+        <v>3119675662</v>
       </c>
       <c r="C186" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.023854</v>
+        <v>99.96616836</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>2385.4</v>
+        <v>-8457.91</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
-      <c r="L186">
-        <v>-252.83</v>
+      <c r="L186" t="s">
+        <v>432</v>
       </c>
       <c r="M186" s="1">
-        <v>2385.4</v>
+        <v>-8457.91</v>
       </c>
       <c r="N186" s="1">
-        <v>2132.57</v>
+        <v>-13111.45</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B187">
-        <v>3101407942</v>
+        <v>3119812902</v>
       </c>
       <c r="C187" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.2488368</v>
+        <v>99.98969007</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>24883.68</v>
+        <v>-3092.98</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
-      <c r="L187">
-        <v>-799.47</v>
+      <c r="L187" t="s">
+        <v>434</v>
       </c>
       <c r="M187" s="1">
-        <v>24883.68</v>
+        <v>-3092.98</v>
       </c>
       <c r="N187" s="1">
-        <v>24084.21</v>
+        <v>-5203.08</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>435</v>
       </c>
       <c r="B188">
-        <v>3103291672</v>
+        <v>3121777262</v>
       </c>
       <c r="C188" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.0042222</v>
+        <v>99.9570894</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>211.11</v>
+        <v>-4291.06</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
-      <c r="L188">
-        <v>-67.92</v>
+      <c r="L188" t="s">
+        <v>436</v>
       </c>
       <c r="M188" s="1">
-        <v>211.11</v>
+        <v>-4291.06</v>
       </c>
       <c r="N188" s="1">
-        <v>143.19</v>
+        <v>-6553.67</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B189">
-        <v>3119675662</v>
+        <v>3123552652</v>
       </c>
       <c r="C189" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.0050248</v>
+        <v>99.98401425</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>1256.2</v>
+        <v>-3197.15</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
-      <c r="L189">
-        <v>0.0</v>
+      <c r="L189" t="s">
+        <v>438</v>
       </c>
       <c r="M189" s="1">
-        <v>1256.2</v>
+        <v>-3197.15</v>
       </c>
       <c r="N189" s="1">
-        <v>1256.2</v>
+        <v>-4522.92</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B190">
-        <v>3119812902</v>
+        <v>3126897932</v>
       </c>
       <c r="C190" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.0016256</v>
+        <v>99.9945772</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>487.68</v>
+        <v>-542.28</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
-        <v>0.0</v>
+        <v>-391.39</v>
       </c>
       <c r="M190" s="1">
-        <v>487.68</v>
+        <v>-542.28</v>
       </c>
       <c r="N190" s="1">
-        <v>487.68</v>
+        <v>-933.67</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>440</v>
+      </c>
+      <c r="B191">
+        <v>3132138012</v>
       </c>
       <c r="C191" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.0096888</v>
+        <v>99.98221267</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>484.44</v>
+        <v>-2668.1</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191" t="s">
-        <v>440</v>
+      <c r="L191">
+        <v>-601.62</v>
       </c>
       <c r="M191" s="1">
-        <v>484.44</v>
+        <v>-2668.1</v>
       </c>
       <c r="N191" s="1">
-        <v>9514.44</v>
+        <v>-3269.72</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16">
+      <c r="A192" t="s">
+        <v>441</v>
+      </c>
+      <c r="B192">
+        <v>3134415152</v>
+      </c>
+      <c r="C192" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.9735201</v>
+      </c>
+      <c r="E192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-5295.98</v>
+      </c>
+      <c r="J192" s="1">
+        <v>0</v>
+      </c>
+      <c r="K192">
+        <v>0.0</v>
+      </c>
+      <c r="L192" t="s">
+        <v>442</v>
+      </c>
+      <c r="M192" s="1">
+        <v>-5295.98</v>
+      </c>
+      <c r="N192" s="1">
+        <v>-6815.99</v>
+      </c>
+      <c r="O192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P192">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16">
+      <c r="A193" t="s">
+        <v>443</v>
+      </c>
+      <c r="B193">
+        <v>3138830172</v>
+      </c>
+      <c r="C193" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.0232707</v>
+      </c>
+      <c r="E193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>4654.14</v>
+      </c>
+      <c r="J193" s="1">
+        <v>0</v>
+      </c>
+      <c r="K193">
+        <v>0.0</v>
+      </c>
+      <c r="L193">
+        <v>-696.83</v>
+      </c>
+      <c r="M193" s="1">
+        <v>4654.14</v>
+      </c>
+      <c r="N193" s="1">
+        <v>3957.31</v>
+      </c>
+      <c r="O193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P193">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16">
+      <c r="A194" t="s">
+        <v>444</v>
+      </c>
+      <c r="B194">
+        <v>3138877082</v>
+      </c>
+      <c r="C194" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>100.02571873</v>
+      </c>
+      <c r="E194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>3857.81</v>
+      </c>
+      <c r="J194" s="1">
+        <v>0</v>
+      </c>
+      <c r="K194">
+        <v>0.0</v>
+      </c>
+      <c r="L194">
+        <v>-519.5</v>
+      </c>
+      <c r="M194" s="1">
+        <v>3857.81</v>
+      </c>
+      <c r="N194" s="1">
+        <v>3338.31</v>
+      </c>
+      <c r="O194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P194">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16">
+      <c r="A195" t="s">
+        <v>445</v>
+      </c>
+      <c r="B195">
+        <v>3138920792</v>
+      </c>
+      <c r="C195" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.99721995</v>
+      </c>
+      <c r="E195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-556.01</v>
+      </c>
+      <c r="J195" s="1">
+        <v>0</v>
+      </c>
+      <c r="K195">
+        <v>0.0</v>
+      </c>
+      <c r="L195">
+        <v>-118.5</v>
+      </c>
+      <c r="M195" s="1">
+        <v>-556.01</v>
+      </c>
+      <c r="N195" s="1">
+        <v>-674.51</v>
+      </c>
+      <c r="O195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P195">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16">
+      <c r="A196" t="s">
+        <v>446</v>
+      </c>
+      <c r="B196">
+        <v>3138969592</v>
+      </c>
+      <c r="C196" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>99.99722</v>
+      </c>
+      <c r="E196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-417.0</v>
+      </c>
+      <c r="J196" s="1">
+        <v>0</v>
+      </c>
+      <c r="K196">
+        <v>0.0</v>
+      </c>
+      <c r="L196">
+        <v>-88.88</v>
+      </c>
+      <c r="M196" s="1">
+        <v>-417.0</v>
+      </c>
+      <c r="N196" s="1">
+        <v>-505.88</v>
+      </c>
+      <c r="O196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P196">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16">
+      <c r="A197" t="s">
+        <v>447</v>
+      </c>
+      <c r="B197">
+        <v>3145172942</v>
+      </c>
+      <c r="C197" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>99.9706216</v>
+      </c>
+      <c r="E197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-2203.38</v>
+      </c>
+      <c r="J197" s="1">
+        <v>0</v>
+      </c>
+      <c r="K197">
+        <v>0.0</v>
+      </c>
+      <c r="L197">
+        <v>0.0</v>
+      </c>
+      <c r="M197" s="1">
+        <v>-2203.38</v>
+      </c>
+      <c r="N197" s="1">
+        <v>-2203.38</v>
+      </c>
+      <c r="O197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P197">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>