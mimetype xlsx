--- v4 (2026-07-27)
+++ v5 (2026-08-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="448">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -136,158 +136,176 @@
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
-    <t>FR0129174506</t>
-[...8 lines deleted...]
-    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+    <t>FR0129713618</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 29/04/2027</t>
+  </si>
+  <si>
+    <t>XS3371229066</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129632875</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>16 127.22</t>
+    <t>29 159.58</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>122 980.00</t>
+    <t>136 290.00</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>303 387.50</t>
+    <t>336 225.00</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>4 714.79</t>
+    <t>24 506.08</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
+    <t>XS3384714914</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 19/08/2026</t>
+  </si>
+  <si>
     <t>XS3324629974</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
   </si>
   <si>
-    <t>XS3336911915</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+    <t>XS3367683490</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
+    <t>BE6374289310</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 12/06/2026</t>
+  </si>
+  <si>
     <t>BE6373663846</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
@@ -298,1110 +316,1176 @@
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>FR0129679702</t>
-[...2 lines deleted...]
-    <t>EURO COVIVIO SA 15/05/2026</t>
+    <t>FR0129705994</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 01/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129715373</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 15/06/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>43 006.17</t>
+    <t>62 658.96</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>42 047.83</t>
+    <t>61 263.13</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>42 239.50</t>
-[...5 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+    <t>61 542.29</t>
+  </si>
+  <si>
+    <t>FR0129651024</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 15/06/2026</t>
+  </si>
+  <si>
+    <t>XS3364633274</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3364651508</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129709046</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
     <t>XS3358227067</t>
   </si>
   <si>
     <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
   </si>
   <si>
-    <t>XS3315890395</t>
-[...8 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 13/05/2026</t>
+    <t>XS3359534529</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 05/06/2026</t>
+  </si>
+  <si>
+    <t>XS3367620492</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 06/07/2026</t>
+  </si>
+  <si>
+    <t>XS3367672709</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3375218867</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
   </si>
   <si>
     <t>XS3326341511</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>814 456.67</t>
+    <t>867 307.22</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>349 082.25</t>
+    <t>388 474.67</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>111 047.28</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
+    <t>137 304.44</t>
+  </si>
+  <si>
+    <t>XS3371668735</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
     <t>XS3325290560</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
+    <t>FR0129632651</t>
+  </si>
+  <si>
+    <t>EURO KERING FINANCE SNC 07/08/2026</t>
+  </si>
+  <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
-    <t>FR0129202000</t>
-[...2 lines deleted...]
-    <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
+    <t>XS3384769066</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/06/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3348765788</t>
-[...8 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
+    <t>XS3384763028</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/06/2026</t>
+  </si>
+  <si>
+    <t>XS3384762996</t>
+  </si>
+  <si>
+    <t>XS3381139354</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/06/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3358335118</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
-    <t>FR0129677953</t>
-[...14 lines deleted...]
-    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
+    <t>FR0129733145</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 15/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129713824</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 29/05/2026</t>
+  </si>
+  <si>
+    <t>BE6372829265</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129628071</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129628394</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>XS3290508822</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>106 235.00</t>
-[...17 lines deleted...]
-    <t>1 112 728.33</t>
+    <t>143 464.50</t>
+  </si>
+  <si>
+    <t>FR0129714913</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
+  </si>
+  <si>
+    <t>16 495.11</t>
+  </si>
+  <si>
+    <t>FR0129753671</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
+  </si>
+  <si>
+    <t>7 815.63</t>
+  </si>
+  <si>
+    <t>FR0129753655</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 14/09/2026</t>
+  </si>
+  <si>
+    <t>4 439.38</t>
+  </si>
+  <si>
+    <t>FR0129753648</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 15/07/2026</t>
+  </si>
+  <si>
+    <t>2 890.14</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>25 683.75</t>
+    <t>45 670.00</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>57 086.00</t>
+    <t>83 173.06</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>104 635.33</t>
+    <t>117 929.47</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>24 628.50</t>
+    <t>37 901.67</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>260 012.50</t>
+    <t>293 234.17</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>365 900.17</t>
+    <t>392 530.67</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>93 955.33</t>
+    <t>120 660.56</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>63 726.61</t>
-[...5 lines deleted...]
-    <t>NEUCP COFACE SA 15/05/2026</t>
+    <t>89 005.56</t>
+  </si>
+  <si>
+    <t>FR0129732964</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 15/06/2026</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
     <t>BE6373705290</t>
   </si>
   <si>
     <t>NEUCP COFINIMMO SA 27/05/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>207 817.50</t>
+    <t>247 590.00</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>34 138.22</t>
+    <t>46 955.03</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>70 143.11</t>
+    <t>96 476.72</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>729 571.21</t>
+    <t>776 445.83</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>370 100.00</t>
+    <t>409 163.08</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>412 565.00</t>
+    <t>452 546.50</t>
   </si>
   <si>
     <t>FR0129679686</t>
   </si>
   <si>
     <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
   </si>
   <si>
-    <t>FR0129683761</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129681963</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
-    <t>FR0129622520</t>
-[...2 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
+    <t>FR0129632438</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>648 468.67</t>
-[...5 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
+    <t>688 146.67</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>208 805.33</t>
+    <t>248 056.08</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>14 918.67</t>
+    <t>41 022.67</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>81 796.00</t>
+    <t>101 356.38</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>52 575.11</t>
+    <t>65 148.69</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>8 062.89</t>
+    <t>21 086.61</t>
   </si>
   <si>
     <t>FR0129630416</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
   </si>
   <si>
-    <t>FR0129682540</t>
-[...8 lines deleted...]
-    <t>NEUCP SAVENCIA SA 15/05/2026</t>
+    <t>FR0129728038</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129717213</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 05/06/2026</t>
   </si>
   <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129653376</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/06/2026</t>
   </si>
   <si>
-    <t>FR0129582765</t>
-[...2 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+    <t>FR0129681195</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129680932</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129678860</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129673499</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
     <t>FR0129683035</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 13/07/2026</t>
   </si>
   <si>
+    <t>FR0129732915</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 15/06/2026</t>
+  </si>
+  <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>45 464.00</t>
+    <t>72 006.83</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>5 643.84</t>
+    <t>6 794.52</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>181 753.42</t>
+    <t>194 065.75</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>132 739.73</t>
+    <t>141 369.86</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>416 712.33</t>
+    <t>472 808.22</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>12 071.92</t>
-[...8 lines deleted...]
-    <t>102 986.30</t>
+    <t>13 150.68</t>
+  </si>
+  <si>
+    <t>XS2723549528</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
+  </si>
+  <si>
+    <t>347 568.49</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>9 414.79</t>
+    <t>11 661.51</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 747 852.82</t>
+    <t>1 854 864.22</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>17 419.18</t>
+    <t>18 684.93</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>30 260.27</t>
+    <t>33 640.41</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 071.92</t>
+    <t>1 143.84</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>9 741.59</t>
+    <t>10 395.18</t>
+  </si>
+  <si>
+    <t>XS3373518086</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 13/05/2027</t>
+  </si>
+  <si>
+    <t>9 589.36</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>29 486.30</t>
+    <t>31 550.34</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>72 986.30</t>
+    <t>93 698.63</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>191 634.25</t>
+    <t>210 706.85</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>226 610.96</t>
-[...23 lines deleted...]
-    <t>29 114.17</t>
+    <t>241 670.55</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>84 991.67</t>
+    <t>90 727.77</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>70 298.27</t>
+    <t>75 096.59</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>44 256.93</t>
+    <t>47 353.13</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>28 085.42</t>
+    <t>30 195.75</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>19 507.30</t>
+    <t>21 027.00</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>9 153.68</t>
+    <t>10 037.15</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>23 260.75</t>
+    <t>25 492.50</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>10 718.50</t>
+    <t>11 898.33</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>6 244.50</t>
+    <t>7 030.00</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 571.73</t>
+    <t>2 902.55</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>3 352.72</t>
+    <t>3 781.87</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>5 273.72</t>
+    <t>5 924.22</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>16 167.67</t>
+    <t>18 219.25</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>3 256.80</t>
+    <t>3 700.00</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>3 086.44</t>
+    <t>3 581.22</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>2 851.34</t>
+    <t>3 265.50</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
-    <t>1 000.03</t>
+    <t>1 164.26</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
-    <t>1 062.11</t>
+    <t>1 251.41</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>6 614.10</t>
+    <t>7 725.10</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>2 703.89</t>
+    <t>3 177.78</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
+    <t>1 107.06</t>
+  </si>
+  <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-5 419.84</t>
+    <t>-8 099.12</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-3 608.33</t>
+    <t>-5 582.04</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-4 479.16</t>
+    <t>-6 934.12</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-4 297.08</t>
+    <t>-6 651.42</t>
   </si>
   <si>
     <t>SWAP05011166</t>
   </si>
   <si>
+    <t>-1 321.07</t>
+  </si>
+  <si>
     <t>SWAP05011167</t>
   </si>
   <si>
+    <t>-1 167.20</t>
+  </si>
+  <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-2 529.61</t>
+    <t>-4 033.90</t>
   </si>
   <si>
     <t>SWAP05011324</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-4 653.54</t>
+    <t>-9 075.62</t>
   </si>
   <si>
     <t>SWAP05016335</t>
   </si>
   <si>
-    <t>-2 110.10</t>
+    <t>-4 100.33</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-2 262.61</t>
+    <t>-5 052.38</t>
   </si>
   <si>
     <t>SWAP05018315</t>
   </si>
   <si>
-    <t>-1 325.77</t>
+    <t>-3 056.52</t>
   </si>
   <si>
     <t>SWAP05019255</t>
   </si>
   <si>
     <t>SWAP05019524</t>
   </si>
   <si>
+    <t>-2 002.28</t>
+  </si>
+  <si>
     <t>SWAP05019593</t>
   </si>
   <si>
-    <t>-1 520.01</t>
+    <t>-5 506.27</t>
   </si>
   <si>
     <t>SWAP05020023</t>
   </si>
   <si>
+    <t>-5 575.80</t>
+  </si>
+  <si>
     <t>SWAP05020022</t>
   </si>
   <si>
-    <t>SWAP05020021</t>
-[...2 lines deleted...]
-    <t>SWAP05020024</t>
+    <t>-4 156.85</t>
   </si>
   <si>
     <t>SWAP05027220</t>
+  </si>
+  <si>
+    <t>-1 798.27</t>
+  </si>
+  <si>
+    <t>SWAP05029792</t>
+  </si>
+  <si>
+    <t>-2 135.57</t>
+  </si>
+  <si>
+    <t>SWAP05029911</t>
+  </si>
+  <si>
+    <t>SWAP05029910</t>
+  </si>
+  <si>
+    <t>-1 450.66</t>
+  </si>
+  <si>
+    <t>SWAP05030303</t>
+  </si>
+  <si>
+    <t>SWAP05030302</t>
+  </si>
+  <si>
+    <t>SWAP05030900</t>
+  </si>
+  <si>
+    <t>SWAP05030898</t>
+  </si>
+  <si>
+    <t>ST 0.020/OIS+m220726</t>
+  </si>
+  <si>
+    <t>-2 387.91</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1765,212 +1849,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1187863.8899</v>
+        <v>1240456.5106</v>
       </c>
       <c r="D2">
-        <v>2448.94</v>
+        <v>2451.93</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2909007889.26</v>
+        <v>3041519121.38</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2909007889.26</v>
+        <v>3041519121.38</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10154.26</v>
+        <v>10166.68</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>419975.52</v>
+        <v>420489.13</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>419975.52</v>
+        <v>420489.13</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>108640.3901</v>
+        <v>110569.6007</v>
       </c>
       <c r="D4">
-        <v>3401.48</v>
+        <v>3405.7</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>369539144.2</v>
+        <v>376567738.65</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>369539144.2</v>
+        <v>376567738.65</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9777.1666</v>
+        <v>10171.3696</v>
       </c>
       <c r="D5">
-        <v>1116.55</v>
+        <v>1117.9</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10916749.91</v>
+        <v>11370588.15</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10916749.91</v>
+        <v>11370588.15</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1574402.873</v>
+        <v>1609562.873</v>
       </c>
       <c r="D6">
-        <v>111.01</v>
+        <v>111.15</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>174786233.83</v>
+        <v>178906492.27</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>174786233.83</v>
+        <v>178906492.27</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P197"/>
+  <dimension ref="A1:P207"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O197" sqref="O197"/>
+      <selection activeCell="O207" sqref="O207"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1989,9839 +2073,10339 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>15248.0</v>
+        <v>16305.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10825.31</v>
+        <v>10838.2</v>
       </c>
       <c r="E2" s="1">
-        <v>10821.044441894</v>
+        <v>10823.054677093</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>164999285.65</v>
+        <v>176469906.51</v>
       </c>
       <c r="I2" s="1">
-        <v>65041.23</v>
+        <v>246944.49</v>
       </c>
       <c r="J2" s="1">
-        <v>0.039419097933531</v>
+        <v>0.1399357515872</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>165064326.88</v>
+        <v>176716851.0</v>
       </c>
       <c r="N2" s="1">
-        <v>165064326.88</v>
+        <v>176716851.0</v>
       </c>
       <c r="O2" s="1">
-        <v>4.76</v>
+        <v>4.9</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>572.0</v>
+        <v>647.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261887.01</v>
+        <v>262198.08</v>
       </c>
       <c r="E3" s="1">
-        <v>261365.00949301</v>
+        <v>261482.46741886</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>149500785.43</v>
+        <v>169179156.42</v>
       </c>
       <c r="I3" s="1">
-        <v>298584.29</v>
+        <v>463001.34</v>
       </c>
       <c r="J3" s="1">
-        <v>0.19972088383429</v>
+        <v>0.27367516767288</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>149799369.72</v>
+        <v>169642157.76</v>
       </c>
       <c r="N3" s="1">
-        <v>149799369.72</v>
+        <v>169642157.76</v>
       </c>
       <c r="O3" s="1">
-        <v>4.32</v>
+        <v>4.7</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.4978</v>
+        <v>99.6309</v>
       </c>
       <c r="E4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>23400.65</v>
+        <v>36710.65</v>
       </c>
       <c r="J4" s="1">
-        <v>0.23574204828269</v>
+        <v>0.36982920665832</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9949780.0</v>
+        <v>9963090.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9949780.0</v>
+        <v>9963090.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.4007</v>
+        <v>97.5298</v>
       </c>
       <c r="E5" s="1">
         <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>26847.5</v>
+        <v>39757.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.27640157527535</v>
+        <v>0.40931318107868</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9740070.0</v>
+        <v>9752980.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9740070.0</v>
+        <v>9752980.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.9827</v>
+        <v>97.3211</v>
       </c>
       <c r="E6" s="1">
-        <v>97.8974084</v>
+        <v>97.2229349</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>9789740.84</v>
+        <v>9722293.49</v>
       </c>
       <c r="I6" s="1">
-        <v>208529.16</v>
+        <v>9816.51</v>
       </c>
       <c r="J6" s="1">
-        <v>2.1300784505752</v>
+        <v>0.10096907699914</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9998270.0</v>
+        <v>9732110.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9998270.0</v>
+        <v>9732110.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.9499</v>
+        <v>99.4849</v>
       </c>
       <c r="E7" s="1">
-        <v>99.4822914</v>
+        <v>99.41818273</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>14922343.71</v>
+        <v>14912727.41</v>
       </c>
       <c r="I7" s="1">
-        <v>70141.29</v>
+        <v>10007.59</v>
       </c>
       <c r="J7" s="1">
-        <v>0.47004204810666</v>
+        <v>0.067107710916041</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>14992485.0</v>
+        <v>14922735.0</v>
       </c>
       <c r="N7" s="1">
-        <v>14992485.0</v>
+        <v>14922735.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.6049</v>
+        <v>97.1801</v>
       </c>
       <c r="E8" s="1">
-        <v>97.78527223</v>
+        <v>97.16801133</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>39114108.89</v>
+        <v>14575201.7</v>
       </c>
       <c r="I8" s="1">
-        <v>327851.11</v>
+        <v>1813.3</v>
       </c>
       <c r="J8" s="1">
-        <v>0.83819143348506</v>
+        <v>0.012440994212794</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>39441960.0</v>
+        <v>14577015.0</v>
       </c>
       <c r="N8" s="1">
-        <v>39441960.0</v>
+        <v>14577015.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.14</v>
+        <v>0.4</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.2808</v>
+        <v>98.7027</v>
       </c>
       <c r="E9" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="I9" s="1">
-        <v>183617.66</v>
+        <v>366971.11</v>
       </c>
       <c r="J9" s="1">
-        <v>0.93337026209699</v>
+        <v>0.93820649482781</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>19856160.0</v>
+        <v>39481080.0</v>
       </c>
       <c r="N9" s="1">
-        <v>19856160.0</v>
+        <v>39481080.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.57</v>
+        <v>1.09</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.9609</v>
+        <v>99.4015</v>
       </c>
       <c r="E10" s="1">
-        <v>98.72033764</v>
+        <v>98.3627117</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>24680084.41</v>
+        <v>19672542.34</v>
       </c>
       <c r="I10" s="1">
-        <v>60140.59</v>
+        <v>207757.66</v>
       </c>
       <c r="J10" s="1">
-        <v>0.24368064955091</v>
+        <v>1.0560793638632</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>24740225.0</v>
+        <v>19880300.0</v>
       </c>
       <c r="N10" s="1">
-        <v>24740225.0</v>
+        <v>19880300.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.71</v>
+        <v>0.55</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.9928</v>
+        <v>99.0745</v>
       </c>
       <c r="E11" s="1">
-        <v>100.0</v>
+        <v>98.72033764</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>10000000.0</v>
+        <v>24680084.41</v>
       </c>
       <c r="I11" s="1">
-        <v>-720.0</v>
+        <v>88540.59</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.0072</v>
+        <v>0.35875318953174</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>52</v>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9999280.0</v>
+        <v>24768625.0</v>
       </c>
       <c r="N11" s="1">
-        <v>10015407.22</v>
+        <v>24768625.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.29</v>
+        <v>0.69</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0326</v>
+        <v>99.9983</v>
       </c>
       <c r="E12" s="1">
         <v>100.0</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>3260.0</v>
+        <v>-170.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0326</v>
+        <v>-0.0017</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M12" s="1">
-        <v>10003260.0</v>
+        <v>9999830.0</v>
       </c>
       <c r="N12" s="1">
-        <v>10126240.0</v>
+        <v>10028989.58</v>
       </c>
       <c r="O12" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.548</v>
+        <v>100.0361</v>
       </c>
       <c r="E13" s="1">
-        <v>99.4394653</v>
+        <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>9943946.53</v>
+        <v>10000000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>10853.47</v>
+        <v>3610.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.10914650402892</v>
+        <v>0.0361</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13">
-        <v>0.0</v>
+      <c r="L13" t="s">
+        <v>57</v>
       </c>
       <c r="M13" s="1">
-        <v>9954800.0</v>
+        <v>10003610.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9954800.0</v>
+        <v>10139900.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.0442</v>
+        <v>99.6809</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>99.4394653</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>25000000.0</v>
+        <v>9943946.53</v>
       </c>
       <c r="I14" s="1">
-        <v>11050.0</v>
+        <v>24143.47</v>
       </c>
       <c r="J14" s="1">
-        <v>0.0442</v>
+        <v>0.24279565389015</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14" t="s">
-        <v>60</v>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>25011050.0</v>
+        <v>9968090.0</v>
       </c>
       <c r="N14" s="1">
-        <v>25314437.5</v>
+        <v>9968090.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.73</v>
+        <v>0.28</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" t="s">
         <v>61</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.9863</v>
+        <v>100.0401</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-2055.0</v>
+        <v>10025.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.0137</v>
+        <v>0.0401</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M15" s="1">
-        <v>14997945.0</v>
+        <v>25010025.0</v>
       </c>
       <c r="N15" s="1">
-        <v>15002659.79</v>
+        <v>25346250.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.43</v>
+        <v>0.7</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" t="s">
         <v>64</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.9984</v>
+      </c>
+      <c r="E16" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-240.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-0.0016</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" t="s">
         <v>65</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>19841180.0</v>
+        <v>14999760.0</v>
       </c>
       <c r="N16" s="1">
-        <v>19841180.0</v>
+        <v>15024266.08</v>
       </c>
       <c r="O16" s="1">
-        <v>0.57</v>
+        <v>0.42</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.1068</v>
+        <v>99.332</v>
       </c>
       <c r="E17" s="1">
-        <v>97.79494141</v>
+        <v>98.0238394</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>8312570.02</v>
+        <v>19604767.88</v>
       </c>
       <c r="I17" s="1">
-        <v>26507.98</v>
+        <v>261632.12</v>
       </c>
       <c r="J17" s="1">
-        <v>0.31889030632189</v>
+        <v>1.3345331176653</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>8339078.0</v>
+        <v>19866400.0</v>
       </c>
       <c r="N17" s="1">
-        <v>8339078.0</v>
+        <v>19866400.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.24</v>
+        <v>0.55</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>7500000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.268</v>
+        <v>98.2417</v>
       </c>
       <c r="E18" s="1">
-        <v>97.32339053</v>
+        <v>97.79494141</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>7299254.29</v>
+        <v>8312570.02</v>
       </c>
       <c r="I18" s="1">
-        <v>-4154.29</v>
+        <v>37974.48</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.05691389606321</v>
+        <v>0.45683200151859</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7295100.0</v>
+        <v>8350544.5</v>
       </c>
       <c r="N18" s="1">
-        <v>7295100.0</v>
+        <v>8350544.5</v>
       </c>
       <c r="O18" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.8108</v>
+        <v>97.3948</v>
       </c>
       <c r="E19" s="1">
-        <v>99.5611428</v>
+        <v>97.32339053</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9956114.28</v>
+        <v>7299254.29</v>
       </c>
       <c r="I19" s="1">
-        <v>24965.72</v>
+        <v>5355.71</v>
       </c>
       <c r="J19" s="1">
-        <v>0.25075766808093</v>
+        <v>0.073373385653071</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9981080.0</v>
+        <v>7304610.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9981080.0</v>
+        <v>7304610.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>11000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.958</v>
+        <v>99.3945</v>
       </c>
       <c r="E20" s="1">
-        <v>99.83751445</v>
+        <v>99.40679</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>10982126.59</v>
+        <v>19881358.0</v>
       </c>
       <c r="I20" s="1">
-        <v>13253.41</v>
+        <v>-2458.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.12068163566852</v>
+        <v>-0.012363340572611</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>10995380.0</v>
+        <v>19878900.0</v>
       </c>
       <c r="N20" s="1">
-        <v>10995380.0</v>
+        <v>19878900.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.32</v>
+        <v>0.55</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.5455</v>
+        <v>99.9403</v>
       </c>
       <c r="E21" s="1">
-        <v>97.4432515</v>
+        <v>99.5611428</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>9744325.15</v>
+        <v>9956114.28</v>
       </c>
       <c r="I21" s="1">
-        <v>10224.85</v>
+        <v>37915.72</v>
       </c>
       <c r="J21" s="1">
-        <v>0.10493133021121</v>
+        <v>0.38082849326233</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>9754550.0</v>
+        <v>9994030.0</v>
       </c>
       <c r="N21" s="1">
-        <v>9754550.0</v>
+        <v>9994030.0</v>
       </c>
       <c r="O21" s="1">
         <v>0.28</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>28000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.8489</v>
+        <v>99.7153</v>
       </c>
       <c r="E22" s="1">
-        <v>99.82032343</v>
+        <v>99.63136391</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>27949690.56</v>
+        <v>10959450.03</v>
       </c>
       <c r="I22" s="1">
-        <v>8001.44</v>
+        <v>9232.97</v>
       </c>
       <c r="J22" s="1">
-        <v>0.028628009254067</v>
+        <v>0.084246654482898</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>27957692.0</v>
+        <v>10968683.0</v>
       </c>
       <c r="N22" s="1">
-        <v>27957692.0</v>
+        <v>10968683.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.81</v>
+        <v>0.3</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>97.9826</v>
+        <v>97.6394</v>
       </c>
       <c r="E23" s="1">
-        <v>97.7514452</v>
+        <v>97.4432515</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>9775144.52</v>
+        <v>9744325.15</v>
       </c>
       <c r="I23" s="1">
-        <v>23115.48</v>
+        <v>19614.85</v>
       </c>
       <c r="J23" s="1">
-        <v>0.23647200256432</v>
+        <v>0.20129510969777</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>9798260.0</v>
+        <v>9763940.0</v>
       </c>
       <c r="N23" s="1">
-        <v>9798260.0</v>
+        <v>9763940.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.6752</v>
+        <v>99.8479</v>
       </c>
       <c r="E24" s="1">
-        <v>97.52492575</v>
+        <v>99.8186628</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19504985.15</v>
+        <v>9981866.28</v>
       </c>
       <c r="I24" s="1">
-        <v>30054.85</v>
+        <v>2923.72</v>
       </c>
       <c r="J24" s="1">
-        <v>0.15408804348667</v>
+        <v>0.029290314235706</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19535040.0</v>
+        <v>9984790.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19535040.0</v>
+        <v>9984790.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>20000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.6598</v>
+        <v>99.9756</v>
       </c>
       <c r="E25" s="1">
-        <v>98.14746655</v>
+        <v>99.82032343</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>19629493.31</v>
+        <v>27949690.56</v>
       </c>
       <c r="I25" s="1">
-        <v>102466.69</v>
+        <v>43477.44</v>
       </c>
       <c r="J25" s="1">
-        <v>0.52200374396725</v>
+        <v>0.15555606924043</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>19731960.0</v>
+        <v>27993168.0</v>
       </c>
       <c r="N25" s="1">
-        <v>19731960.0</v>
+        <v>27993168.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.57</v>
+        <v>0.78</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.1137</v>
+        <v>98.0886</v>
       </c>
       <c r="E26" s="1">
-        <v>97.87236355</v>
+        <v>97.7514452</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19574472.71</v>
+        <v>9775144.52</v>
       </c>
       <c r="I26" s="1">
-        <v>248267.29</v>
+        <v>33715.48</v>
       </c>
       <c r="J26" s="1">
-        <v>1.2683217253314</v>
+        <v>0.34491029703978</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19822740.0</v>
+        <v>9808860.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19822740.0</v>
+        <v>9808860.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.57</v>
+        <v>0.27</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.3844</v>
+        <v>97.7635</v>
       </c>
       <c r="E27" s="1">
-        <v>98.15181493</v>
+        <v>97.52492575</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>14722772.24</v>
+        <v>19504985.15</v>
       </c>
       <c r="I27" s="1">
-        <v>34887.76</v>
+        <v>47714.85</v>
       </c>
       <c r="J27" s="1">
-        <v>0.2369646112246</v>
+        <v>0.24462899937148</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>14757660.0</v>
+        <v>19552700.0</v>
       </c>
       <c r="N27" s="1">
-        <v>14757660.0</v>
+        <v>19552700.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.1166</v>
+        <v>98.7847</v>
       </c>
       <c r="E28" s="1">
-        <v>97.7562762</v>
+        <v>98.14746655</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>19551255.24</v>
+        <v>19629493.31</v>
       </c>
       <c r="I28" s="1">
-        <v>72064.76</v>
+        <v>127446.69</v>
       </c>
       <c r="J28" s="1">
-        <v>0.36859403202185</v>
+        <v>0.64926123149126</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19623320.0</v>
+        <v>19756940.0</v>
       </c>
       <c r="N28" s="1">
-        <v>19623320.0</v>
+        <v>19756940.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.3453</v>
+        <v>99.2423</v>
       </c>
       <c r="E29" s="1">
-        <v>97.3233905</v>
+        <v>97.87236355</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>19464678.1</v>
+        <v>19574472.71</v>
       </c>
       <c r="I29" s="1">
-        <v>4381.9</v>
+        <v>273987.29</v>
       </c>
       <c r="J29" s="1">
-        <v>0.022512059934862</v>
+        <v>1.3997173464603</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>19469060.0</v>
+        <v>19848460.0</v>
       </c>
       <c r="N29" s="1">
-        <v>19469060.0</v>
+        <v>19848460.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.6701</v>
+        <v>98.5064</v>
       </c>
       <c r="E30" s="1">
-        <v>97.86752107</v>
+        <v>98.15181493</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>14680128.16</v>
+        <v>14722772.24</v>
       </c>
       <c r="I30" s="1">
-        <v>270386.84</v>
+        <v>53187.76</v>
       </c>
       <c r="J30" s="1">
-        <v>1.8418561272288</v>
+        <v>0.36126185430958</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>14950515.0</v>
+        <v>14775960.0</v>
       </c>
       <c r="N30" s="1">
-        <v>14950515.0</v>
+        <v>14775960.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8924</v>
+        <v>98.23</v>
       </c>
       <c r="E31" s="1">
-        <v>99.82469675</v>
+        <v>97.7562762</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>19964939.35</v>
+        <v>19551255.24</v>
       </c>
       <c r="I31" s="1">
-        <v>13540.65</v>
+        <v>94744.76</v>
       </c>
       <c r="J31" s="1">
-        <v>0.067822144423394</v>
+        <v>0.4845968140509</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19978480.0</v>
+        <v>19646000.0</v>
       </c>
       <c r="N31" s="1">
-        <v>19978480.0</v>
+        <v>19646000.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>96</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.985</v>
+        <v>97.4169</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>97.3233905</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>15000000.0</v>
+        <v>19464678.1</v>
       </c>
       <c r="I32" s="1">
-        <v>-2250.0</v>
+        <v>18701.9</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.015</v>
+        <v>0.096081219036445</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32" t="s">
-        <v>98</v>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>14997750.0</v>
+        <v>19483380.0</v>
       </c>
       <c r="N32" s="1">
-        <v>15040756.17</v>
+        <v>19483380.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C33" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9922</v>
+        <v>99.7962</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>97.86752107</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>15000000.0</v>
+        <v>14680128.16</v>
       </c>
       <c r="I33" s="1">
-        <v>-1170.0</v>
+        <v>289301.84</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.0078</v>
+        <v>1.9707037761992</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>101</v>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>14998830.0</v>
+        <v>14969430.0</v>
       </c>
       <c r="N33" s="1">
-        <v>15040877.83</v>
+        <v>14969430.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9859</v>
+        <v>99.9175</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>99.81102445</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>15000000.0</v>
+        <v>19962204.89</v>
       </c>
       <c r="I34" s="1">
-        <v>-2115.0</v>
+        <v>21295.11</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.0141</v>
+        <v>0.10667714371907</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>104</v>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>14997885.0</v>
+        <v>19983500.0</v>
       </c>
       <c r="N34" s="1">
-        <v>15040124.5</v>
+        <v>19983500.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.43</v>
+        <v>0.55</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.9821</v>
+        <v>99.8308</v>
       </c>
       <c r="E35" s="1">
-        <v>99.9227819</v>
+        <v>99.8147743</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>19984556.38</v>
+        <v>19962954.86</v>
       </c>
       <c r="I35" s="1">
-        <v>11863.62</v>
+        <v>3205.14</v>
       </c>
       <c r="J35" s="1">
-        <v>0.059363939706326</v>
+        <v>0.016055438798903</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19996420.0</v>
+        <v>19966160.0</v>
       </c>
       <c r="N35" s="1">
-        <v>19996420.0</v>
+        <v>19966160.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.6409</v>
+        <v>99.9869</v>
       </c>
       <c r="E36" s="1">
-        <v>99.6104126</v>
+        <v>100.0</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>19922082.52</v>
+        <v>15000000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>6097.48</v>
+        <v>-1965.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.03060663961149</v>
+        <v>-0.0131</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36">
-        <v>0.0</v>
+      <c r="L36" t="s">
+        <v>106</v>
       </c>
       <c r="M36" s="1">
-        <v>19928180.0</v>
+        <v>14998035.0</v>
       </c>
       <c r="N36" s="1">
-        <v>19928180.0</v>
+        <v>15060693.96</v>
       </c>
       <c r="O36" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" t="s">
+        <v>108</v>
+      </c>
+      <c r="C37" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.9992</v>
+      </c>
+      <c r="E37" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-120.0</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.0008</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" t="s">
         <v>109</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>15976064.0</v>
+        <v>14999880.0</v>
       </c>
       <c r="N37" s="1">
-        <v>15976064.0</v>
+        <v>15061143.13</v>
       </c>
       <c r="O37" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="C38" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.9354</v>
+        <v>99.9888</v>
       </c>
       <c r="E38" s="1">
-        <v>99.6462558</v>
+        <v>100.0</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>14946938.37</v>
+        <v>15000000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>43371.63</v>
+        <v>-1680.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.29017066188653</v>
+        <v>-0.0112</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38">
-        <v>0.0</v>
+      <c r="L38" t="s">
+        <v>112</v>
       </c>
       <c r="M38" s="1">
-        <v>14990310.0</v>
+        <v>14998320.0</v>
       </c>
       <c r="N38" s="1">
-        <v>14990310.0</v>
+        <v>15059862.29</v>
       </c>
       <c r="O38" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>113</v>
       </c>
       <c r="B39" t="s">
         <v>114</v>
       </c>
       <c r="C39" s="1">
-        <v>14000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.9058</v>
+        <v>99.8211</v>
       </c>
       <c r="E39" s="1">
-        <v>99.83900957</v>
+        <v>99.80233592</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>13977461.34</v>
+        <v>24950583.98</v>
       </c>
       <c r="I39" s="1">
-        <v>9350.66</v>
+        <v>4691.02</v>
       </c>
       <c r="J39" s="1">
-        <v>0.066898128154651</v>
+        <v>0.018801243304607</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>13986812.0</v>
+        <v>24955275.0</v>
       </c>
       <c r="N39" s="1">
-        <v>13986812.0</v>
+        <v>24955275.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.4</v>
+        <v>0.69</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>115</v>
       </c>
       <c r="B40" t="s">
         <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.8645</v>
+        <v>99.976</v>
       </c>
       <c r="E40" s="1">
-        <v>99.63197057</v>
+        <v>99.86634555</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>29889591.17</v>
+        <v>19973269.11</v>
       </c>
       <c r="I40" s="1">
-        <v>69758.83</v>
+        <v>21930.89</v>
       </c>
       <c r="J40" s="1">
-        <v>0.23338837123345</v>
+        <v>0.10980120419556</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29959350.0</v>
+        <v>19995200.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29959350.0</v>
+        <v>19995200.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.86</v>
+        <v>0.55</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>117</v>
       </c>
       <c r="B41" t="s">
         <v>118</v>
       </c>
       <c r="C41" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.0231</v>
+        <v>99.934</v>
       </c>
       <c r="E41" s="1">
-        <v>100.0</v>
+        <v>99.823894</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>40000000.0</v>
+        <v>19964778.8</v>
       </c>
       <c r="I41" s="1">
-        <v>9240.0</v>
+        <v>22021.2</v>
       </c>
       <c r="J41" s="1">
-        <v>0.0231</v>
+        <v>0.11030024535008</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41" t="s">
-        <v>119</v>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>40009240.0</v>
+        <v>19986800.0</v>
       </c>
       <c r="N41" s="1">
-        <v>40823696.67</v>
+        <v>19986800.0</v>
       </c>
       <c r="O41" s="1">
-        <v>1.18</v>
+        <v>0.55</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" t="s">
         <v>120</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.0174</v>
+        <v>99.7484</v>
       </c>
       <c r="E42" s="1">
-        <v>100.0</v>
+        <v>99.625574</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>30000000.0</v>
+        <v>19925114.8</v>
       </c>
       <c r="I42" s="1">
-        <v>5220.0</v>
+        <v>24565.2</v>
       </c>
       <c r="J42" s="1">
-        <v>0.0174</v>
+        <v>0.12328762090746</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42" t="s">
-        <v>122</v>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>30005220.0</v>
+        <v>19949680.0</v>
       </c>
       <c r="N42" s="1">
-        <v>30354302.25</v>
+        <v>19949680.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.88</v>
+        <v>0.55</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.0135</v>
+        <v>99.778</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>99.6104126</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>20000000.0</v>
+        <v>19922082.52</v>
       </c>
       <c r="I43" s="1">
-        <v>2700.0</v>
+        <v>33517.48</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0135</v>
+        <v>0.16824285295652</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>125</v>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>20002700.0</v>
+        <v>19955600.0</v>
       </c>
       <c r="N43" s="1">
-        <v>20113747.28</v>
+        <v>19955600.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>10000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.9493</v>
+        <v>99.9764</v>
       </c>
       <c r="E44" s="1">
-        <v>97.9450583</v>
+        <v>99.827105</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>9794505.83</v>
+        <v>15972336.8</v>
       </c>
       <c r="I44" s="1">
-        <v>200424.17</v>
+        <v>23887.2</v>
       </c>
       <c r="J44" s="1">
-        <v>2.0462918035754</v>
+        <v>0.14955357064597</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>9994930.0</v>
+        <v>15996224.0</v>
       </c>
       <c r="N44" s="1">
-        <v>9994930.0</v>
+        <v>15996224.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.1549</v>
+        <v>99.8915</v>
       </c>
       <c r="E45" s="1">
-        <v>97.78527225</v>
+        <v>99.78496338</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>19557054.45</v>
+        <v>12972045.24</v>
       </c>
       <c r="I45" s="1">
-        <v>73925.55</v>
+        <v>13849.76</v>
       </c>
       <c r="J45" s="1">
-        <v>0.37799940777892</v>
+        <v>0.10676620181137</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>19630980.0</v>
+        <v>12985895.0</v>
       </c>
       <c r="N45" s="1">
-        <v>19630980.0</v>
+        <v>12985895.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.57</v>
+        <v>0.36</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.8788</v>
+        <v>99.6951</v>
       </c>
       <c r="E46" s="1">
-        <v>97.7901066</v>
+        <v>99.6130035</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>9779010.66</v>
+        <v>9961300.35</v>
       </c>
       <c r="I46" s="1">
-        <v>8869.34</v>
+        <v>8209.65</v>
       </c>
       <c r="J46" s="1">
-        <v>0.090697722994404</v>
+        <v>0.082415444887173</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>9787880.0</v>
+        <v>9969510.0</v>
       </c>
       <c r="N46" s="1">
-        <v>9787880.0</v>
+        <v>9969510.0</v>
       </c>
       <c r="O46" s="1">
         <v>0.28</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C47" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.3199</v>
+        <v>99.718</v>
       </c>
       <c r="E47" s="1">
-        <v>97.85057616</v>
+        <v>99.6305368</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>12231322.02</v>
+        <v>9963053.68</v>
       </c>
       <c r="I47" s="1">
-        <v>183665.48</v>
+        <v>8746.32</v>
       </c>
       <c r="J47" s="1">
-        <v>1.5015995793397</v>
+        <v>0.087787542664329</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>12414987.5</v>
+        <v>9971800.0</v>
       </c>
       <c r="N47" s="1">
-        <v>12414987.5</v>
+        <v>9971800.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C48" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.291</v>
+        <v>99.6846</v>
       </c>
       <c r="E48" s="1">
-        <v>97.85299653</v>
+        <v>99.62944765</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>29355898.96</v>
+        <v>19925889.53</v>
       </c>
       <c r="I48" s="1">
-        <v>431401.04</v>
+        <v>11030.47</v>
       </c>
       <c r="J48" s="1">
-        <v>1.4695548604654</v>
+        <v>0.05535747843725</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>29787300.0</v>
+        <v>19936920.0</v>
       </c>
       <c r="N48" s="1">
-        <v>29787300.0</v>
+        <v>19936920.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.86</v>
+        <v>0.55</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B49" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C49" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.8179</v>
+        <v>99.9883</v>
       </c>
       <c r="E49" s="1">
-        <v>97.94990843</v>
+        <v>99.63197057</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>39179963.37</v>
+        <v>29889591.17</v>
       </c>
       <c r="I49" s="1">
-        <v>747196.63</v>
+        <v>106898.83</v>
       </c>
       <c r="J49" s="1">
-        <v>1.9070886385058</v>
+        <v>0.35764567468321</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>39927160.0</v>
+        <v>29996490.0</v>
       </c>
       <c r="N49" s="1">
-        <v>39927160.0</v>
+        <v>29996490.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B50" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C50" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.6659</v>
+        <v>100.0118</v>
       </c>
       <c r="E50" s="1">
-        <v>99.42955055</v>
+        <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>19885910.11</v>
+        <v>40000000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>47269.89</v>
+        <v>4720.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.23770543937151</v>
+        <v>0.0118</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50">
-        <v>0.0</v>
+      <c r="L50" t="s">
+        <v>137</v>
       </c>
       <c r="M50" s="1">
-        <v>19933180.0</v>
+        <v>40004720.0</v>
       </c>
       <c r="N50" s="1">
-        <v>19933180.0</v>
+        <v>40872027.22</v>
       </c>
       <c r="O50" s="1">
-        <v>0.58</v>
+        <v>1.13</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B51" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C51" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.6728</v>
+        <v>100.027</v>
       </c>
       <c r="E51" s="1">
-        <v>98.33703873</v>
+        <v>100.0</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>29501111.62</v>
+        <v>30000000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>400728.38</v>
+        <v>8100.0</v>
       </c>
       <c r="J51" s="1">
-        <v>1.358350102741</v>
+        <v>0.027</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>0.0</v>
+      <c r="L51" t="s">
+        <v>140</v>
       </c>
       <c r="M51" s="1">
-        <v>29901840.0</v>
+        <v>30008100.0</v>
       </c>
       <c r="N51" s="1">
-        <v>29901840.0</v>
+        <v>30396574.67</v>
       </c>
       <c r="O51" s="1">
-        <v>0.86</v>
+        <v>0.84</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" t="s">
         <v>142</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.0164</v>
+      </c>
+      <c r="E52" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>3280.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>0.0164</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" t="s">
         <v>143</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>9962150.0</v>
+        <v>20003280.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9962150.0</v>
+        <v>20140584.44</v>
       </c>
       <c r="O52" s="1">
-        <v>0.29</v>
+        <v>0.56</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>144</v>
       </c>
       <c r="B53" t="s">
         <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.335</v>
+        <v>97.2887</v>
       </c>
       <c r="E53" s="1">
-        <v>97.3425484</v>
+        <v>97.208601</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>14601382.26</v>
+        <v>9720860.1</v>
       </c>
       <c r="I53" s="1">
-        <v>-1132.26</v>
+        <v>8009.9</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.007754471322224</v>
+        <v>0.08239908729887</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>14600250.0</v>
+        <v>9728870.0</v>
       </c>
       <c r="N53" s="1">
-        <v>14600250.0</v>
+        <v>9728870.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.42</v>
+        <v>0.27</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>146</v>
       </c>
       <c r="B54" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.9117</v>
+        <v>98.2992</v>
       </c>
       <c r="E54" s="1">
-        <v>97.8035629</v>
+        <v>97.78527225</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>19560712.58</v>
+        <v>19557054.45</v>
       </c>
       <c r="I54" s="1">
-        <v>421627.42</v>
+        <v>102785.55</v>
       </c>
       <c r="J54" s="1">
-        <v>2.1554808817706</v>
+        <v>0.52556764242173</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>19982340.0</v>
+        <v>19659840.0</v>
       </c>
       <c r="N54" s="1">
-        <v>19982340.0</v>
+        <v>19659840.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>148</v>
       </c>
       <c r="B55" t="s">
         <v>149</v>
       </c>
       <c r="C55" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.9093</v>
+        <v>98.0201</v>
       </c>
       <c r="E55" s="1">
-        <v>97.862679</v>
+        <v>97.7901066</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>9786267.9</v>
+        <v>9779010.66</v>
       </c>
       <c r="I55" s="1">
-        <v>104662.1</v>
+        <v>22999.34</v>
       </c>
       <c r="J55" s="1">
-        <v>1.0694792036094</v>
+        <v>0.23519086745734</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>9890930.0</v>
+        <v>9802010.0</v>
       </c>
       <c r="N55" s="1">
-        <v>9890930.0</v>
+        <v>9802010.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>150</v>
       </c>
       <c r="B56" t="s">
         <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>35000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8014</v>
+        <v>99.4526</v>
       </c>
       <c r="E56" s="1">
-        <v>97.96931383</v>
+        <v>97.85057616</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>34289259.84</v>
+        <v>12231322.02</v>
       </c>
       <c r="I56" s="1">
-        <v>641230.16</v>
+        <v>200252.98</v>
       </c>
       <c r="J56" s="1">
-        <v>1.8700612465597</v>
+        <v>1.6372145191874</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>34930490.0</v>
+        <v>12431575.0</v>
       </c>
       <c r="N56" s="1">
-        <v>34930490.0</v>
+        <v>12431575.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.01</v>
+        <v>0.34</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>152</v>
       </c>
       <c r="B57" t="s">
         <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.2062</v>
+        <v>99.4248</v>
       </c>
       <c r="E57" s="1">
-        <v>97.775605</v>
+        <v>97.85299653</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>14666340.75</v>
+        <v>29355898.96</v>
       </c>
       <c r="I57" s="1">
-        <v>64589.25</v>
+        <v>471541.04</v>
       </c>
       <c r="J57" s="1">
-        <v>0.44039103618945</v>
+        <v>1.6062905811282</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>14730930.0</v>
+        <v>29827440.0</v>
       </c>
       <c r="N57" s="1">
-        <v>14730930.0</v>
+        <v>29827440.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.43</v>
+        <v>0.83</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>154</v>
       </c>
       <c r="B58" t="s">
         <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>24000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.9034</v>
+        <v>99.9372</v>
       </c>
       <c r="E58" s="1">
-        <v>99.82995629</v>
+        <v>97.94990843</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>23959189.51</v>
+        <v>39179963.37</v>
       </c>
       <c r="I58" s="1">
-        <v>17626.49</v>
+        <v>794916.63</v>
       </c>
       <c r="J58" s="1">
-        <v>0.073568807461718</v>
+        <v>2.0288855874956</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>23976816.0</v>
+        <v>39974880.0</v>
       </c>
       <c r="N58" s="1">
-        <v>23976816.0</v>
+        <v>39974880.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.69</v>
+        <v>1.11</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>156</v>
       </c>
       <c r="B59" t="s">
         <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>55000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.8714</v>
+        <v>99.7994</v>
       </c>
       <c r="E59" s="1">
-        <v>99.48788611</v>
+        <v>99.42955055</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>54718337.36</v>
+        <v>19885910.11</v>
       </c>
       <c r="I59" s="1">
-        <v>210932.64</v>
+        <v>73969.89</v>
       </c>
       <c r="J59" s="1">
-        <v>0.38548802865161</v>
+        <v>0.37197135856912</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>54929270.0</v>
+        <v>19959880.0</v>
       </c>
       <c r="N59" s="1">
-        <v>54929270.0</v>
+        <v>19959880.0</v>
       </c>
       <c r="O59" s="1">
-        <v>1.59</v>
+        <v>0.55</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>158</v>
       </c>
       <c r="B60" t="s">
         <v>159</v>
       </c>
       <c r="C60" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.8584</v>
+        <v>99.8073</v>
       </c>
       <c r="E60" s="1">
-        <v>99.46446673</v>
+        <v>98.33703873</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>29839340.02</v>
+        <v>29501111.62</v>
       </c>
       <c r="I60" s="1">
-        <v>118179.98</v>
+        <v>441078.38</v>
       </c>
       <c r="J60" s="1">
-        <v>0.39605426903138</v>
+        <v>1.4951246098163</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>29957520.0</v>
+        <v>29942190.0</v>
       </c>
       <c r="N60" s="1">
-        <v>29957520.0</v>
+        <v>29942190.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>160</v>
       </c>
       <c r="B61" t="s">
         <v>161</v>
       </c>
       <c r="C61" s="1">
-        <v>9000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.6448</v>
+        <v>99.7547</v>
       </c>
       <c r="E61" s="1">
-        <v>99.62970956</v>
+        <v>98.503513</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>8966673.86</v>
+        <v>9850351.3</v>
       </c>
       <c r="I61" s="1">
-        <v>1358.14</v>
+        <v>125118.7</v>
       </c>
       <c r="J61" s="1">
-        <v>0.015146530599921</v>
+        <v>1.2701953076536</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>8968032.0</v>
+        <v>9975470.0</v>
       </c>
       <c r="N61" s="1">
-        <v>8968032.0</v>
+        <v>9975470.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" t="s">
         <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.5835</v>
+        <v>99.4766</v>
       </c>
       <c r="E62" s="1">
-        <v>98.49526595</v>
+        <v>99.45321452</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>19699053.19</v>
+        <v>24863303.63</v>
       </c>
       <c r="I62" s="1">
-        <v>17646.81</v>
+        <v>5846.37</v>
       </c>
       <c r="J62" s="1">
-        <v>0.089582021175303</v>
+        <v>0.023514051418918</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>19716700.0</v>
+        <v>24869150.0</v>
       </c>
       <c r="N62" s="1">
-        <v>19716700.0</v>
+        <v>24869150.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.57</v>
+        <v>0.69</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>164</v>
       </c>
       <c r="B63" t="s">
         <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.7747</v>
+        <v>97.4051</v>
       </c>
       <c r="E63" s="1">
-        <v>97.9014285</v>
+        <v>97.3425484</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>29370428.55</v>
+        <v>14601382.26</v>
       </c>
       <c r="I63" s="1">
-        <v>261981.45</v>
+        <v>9382.74</v>
       </c>
       <c r="J63" s="1">
-        <v>0.89199055966788</v>
+        <v>0.06425925869843</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>29632410.0</v>
+        <v>14610765.0</v>
       </c>
       <c r="N63" s="1">
-        <v>29632410.0</v>
+        <v>14610765.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.86</v>
+        <v>0.4</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>166</v>
       </c>
       <c r="B64" t="s">
         <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.4071</v>
+        <v>99.823</v>
       </c>
       <c r="E64" s="1">
-        <v>98.20184247</v>
+        <v>99.80571155</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>14730276.37</v>
+        <v>39922284.62</v>
       </c>
       <c r="I64" s="1">
-        <v>30788.63</v>
+        <v>6915.38</v>
       </c>
       <c r="J64" s="1">
-        <v>0.20901596973907</v>
+        <v>0.017322104849019</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>14761065.0</v>
+        <v>39929200.0</v>
       </c>
       <c r="N64" s="1">
-        <v>14761065.0</v>
+        <v>39929200.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.43</v>
+        <v>1.11</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>168</v>
       </c>
       <c r="B65" t="s">
         <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>97.9229</v>
+        <v>99.0365</v>
       </c>
       <c r="E65" s="1">
-        <v>97.80461245</v>
+        <v>97.862679</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>19560922.49</v>
+        <v>9786267.9</v>
       </c>
       <c r="I65" s="1">
-        <v>23657.51</v>
+        <v>117382.1</v>
       </c>
       <c r="J65" s="1">
-        <v>0.12094271122486</v>
+        <v>1.1994572517272</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>19584580.0</v>
+        <v>9903650.0</v>
       </c>
       <c r="N65" s="1">
-        <v>19584580.0</v>
+        <v>9903650.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.57</v>
+        <v>0.27</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>170</v>
       </c>
       <c r="B66" t="s">
         <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.9385</v>
+        <v>99.9214</v>
       </c>
       <c r="E66" s="1">
-        <v>99.826856</v>
+        <v>97.96931383</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>9982685.6</v>
+        <v>34289259.84</v>
       </c>
       <c r="I66" s="1">
-        <v>11164.4</v>
+        <v>683230.16</v>
       </c>
       <c r="J66" s="1">
-        <v>0.11183764016369</v>
+        <v>1.9925485798996</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>9993850.0</v>
+        <v>34972490.0</v>
       </c>
       <c r="N66" s="1">
-        <v>9993850.0</v>
+        <v>34972490.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.29</v>
+        <v>0.97</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>172</v>
       </c>
       <c r="B67" t="s">
         <v>173</v>
       </c>
       <c r="C67" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.9466</v>
+        <v>98.3136</v>
       </c>
       <c r="E67" s="1">
-        <v>99.916459</v>
+        <v>97.775605</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>29974937.7</v>
+        <v>14666340.75</v>
       </c>
       <c r="I67" s="1">
-        <v>9042.3</v>
+        <v>80699.25</v>
       </c>
       <c r="J67" s="1">
-        <v>0.030166201146099</v>
+        <v>0.55023438617434</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>29983980.0</v>
+        <v>14747040.0</v>
       </c>
       <c r="N67" s="1">
-        <v>29983980.0</v>
+        <v>14747040.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.87</v>
+        <v>0.41</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>174</v>
       </c>
       <c r="B68" t="s">
         <v>175</v>
       </c>
       <c r="C68" s="1">
-        <v>20000000.0</v>
+        <v>33500000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.9194</v>
+        <v>99.8143</v>
       </c>
       <c r="E68" s="1">
-        <v>99.28333975</v>
+        <v>99.81617188</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>19856667.95</v>
+        <v>33438417.58</v>
       </c>
       <c r="I68" s="1">
-        <v>127212.05</v>
+        <v>-627.08</v>
       </c>
       <c r="J68" s="1">
-        <v>0.64065154496377</v>
+        <v>-0.001875327977168</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>19983880.0</v>
+        <v>33437790.5</v>
       </c>
       <c r="N68" s="1">
-        <v>19983880.0</v>
+        <v>33437790.5</v>
       </c>
       <c r="O68" s="1">
-        <v>0.58</v>
+        <v>0.93</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>176</v>
       </c>
       <c r="B69" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C69" s="1">
-        <v>15000000.0</v>
+        <v>30500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.0468</v>
+        <v>99.8143</v>
       </c>
       <c r="E69" s="1">
-        <v>97.81428547</v>
+        <v>99.81617187</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>14672142.82</v>
+        <v>30443932.42</v>
       </c>
       <c r="I69" s="1">
-        <v>34877.18</v>
+        <v>-570.92</v>
       </c>
       <c r="J69" s="1">
-        <v>0.23771019971574</v>
+        <v>-0.0018753162112032</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>14707020.0</v>
+        <v>30443361.5</v>
       </c>
       <c r="N69" s="1">
-        <v>14707020.0</v>
+        <v>30443361.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.42</v>
+        <v>0.84</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70" t="s">
         <v>178</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>5000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.9889</v>
+        <v>99.8081</v>
       </c>
       <c r="E70" s="1">
-        <v>97.9881802</v>
+        <v>99.78048296</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>4899409.01</v>
+        <v>23947315.91</v>
       </c>
       <c r="I70" s="1">
-        <v>100035.99</v>
+        <v>6628.09</v>
       </c>
       <c r="J70" s="1">
-        <v>2.0417970778888</v>
+        <v>0.027677799152565</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>4999445.0</v>
+        <v>23953944.0</v>
       </c>
       <c r="N70" s="1">
-        <v>4999445.0</v>
+        <v>23953944.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.14</v>
+        <v>0.66</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" t="s">
         <v>180</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.7326</v>
+        <v>99.988</v>
       </c>
       <c r="E71" s="1">
-        <v>99.508676</v>
+        <v>99.46446673</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>4975433.8</v>
+        <v>29839340.02</v>
       </c>
       <c r="I71" s="1">
-        <v>11196.2</v>
+        <v>157059.98</v>
       </c>
       <c r="J71" s="1">
-        <v>0.22502962455254</v>
+        <v>0.52635205703186</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>4986630.0</v>
+        <v>29996400.0</v>
       </c>
       <c r="N71" s="1">
-        <v>4986630.0</v>
+        <v>29996400.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.14</v>
+        <v>0.83</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>181</v>
+      </c>
+      <c r="B72" t="s">
         <v>182</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>20000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.9044</v>
+        <v>99.7764</v>
       </c>
       <c r="E72" s="1">
-        <v>99.57189615</v>
+        <v>99.62970956</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>19914379.23</v>
+        <v>8966673.86</v>
       </c>
       <c r="I72" s="1">
-        <v>66500.77</v>
+        <v>13202.14</v>
       </c>
       <c r="J72" s="1">
-        <v>0.33393343187831</v>
+        <v>0.14723564396486</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19980880.0</v>
+        <v>8979876.0</v>
       </c>
       <c r="N72" s="1">
-        <v>19980880.0</v>
+        <v>8979876.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.58</v>
+        <v>0.25</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>183</v>
+      </c>
+      <c r="B73" t="s">
         <v>184</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.6216</v>
+        <v>98.7078</v>
       </c>
       <c r="E73" s="1">
-        <v>97.46047773</v>
+        <v>98.49526595</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>14619071.66</v>
+        <v>19699053.19</v>
       </c>
       <c r="I73" s="1">
-        <v>24168.34</v>
+        <v>42506.81</v>
       </c>
       <c r="J73" s="1">
-        <v>0.16532062063919</v>
+        <v>0.21578097987764</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>14643240.0</v>
+        <v>19741560.0</v>
       </c>
       <c r="N73" s="1">
-        <v>14643240.0</v>
+        <v>19741560.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.42</v>
+        <v>0.55</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>185</v>
+      </c>
+      <c r="B74" t="s">
         <v>186</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>9500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.1584</v>
+        <v>98.9135</v>
       </c>
       <c r="E74" s="1">
-        <v>97.75025084</v>
+        <v>97.9014285</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>9286273.83</v>
+        <v>29370428.55</v>
       </c>
       <c r="I74" s="1">
-        <v>38774.17</v>
+        <v>303621.45</v>
       </c>
       <c r="J74" s="1">
-        <v>0.41754282406294</v>
+        <v>1.0337658147654</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>9325048.0</v>
+        <v>29674050.0</v>
       </c>
       <c r="N74" s="1">
-        <v>9325048.0</v>
+        <v>29674050.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.27</v>
+        <v>0.82</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>187</v>
+      </c>
+      <c r="B75" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C75" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.6218</v>
+        <v>98.5291</v>
       </c>
       <c r="E75" s="1">
-        <v>97.42790333</v>
+        <v>98.20184247</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>14614185.5</v>
+        <v>14730276.37</v>
       </c>
       <c r="I75" s="1">
-        <v>29084.5</v>
+        <v>49088.63</v>
       </c>
       <c r="J75" s="1">
-        <v>0.19901553870382</v>
+        <v>0.33324989135964</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>14643270.0</v>
+        <v>14779365.0</v>
       </c>
       <c r="N75" s="1">
-        <v>14643270.0</v>
+        <v>14779365.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>189</v>
+      </c>
+      <c r="B76" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C76" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.9611</v>
+        <v>98.0238</v>
       </c>
       <c r="E76" s="1">
-        <v>99.47774185</v>
+        <v>97.80461245</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>19895548.37</v>
+        <v>19560922.49</v>
       </c>
       <c r="I76" s="1">
-        <v>96671.63</v>
+        <v>43837.51</v>
       </c>
       <c r="J76" s="1">
-        <v>0.48589578031319</v>
+        <v>0.2241075799079</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>19992220.0</v>
+        <v>19604760.0</v>
       </c>
       <c r="N76" s="1">
-        <v>19992220.0</v>
+        <v>19604760.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>191</v>
+      </c>
+      <c r="B77" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="C77" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.9992</v>
+        <v>99.8255</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>99.80834027</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>30000000.0</v>
+        <v>29942502.08</v>
       </c>
       <c r="I77" s="1">
-        <v>-240.0</v>
+        <v>5147.92</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.0008</v>
+        <v>0.017192684787149</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>194</v>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>29999760.0</v>
+        <v>29947650.0</v>
       </c>
       <c r="N77" s="1">
-        <v>30105995.0</v>
+        <v>29947650.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.87</v>
+        <v>0.83</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B78" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C78" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0053</v>
+        <v>99.9322</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>99.91393523</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>40000000.0</v>
+        <v>29974180.57</v>
       </c>
       <c r="I78" s="1">
-        <v>2120.0</v>
+        <v>5479.43</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0053</v>
+        <v>0.01828049973611</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>197</v>
+      <c r="L78">
+        <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>40002120.0</v>
+        <v>29979660.0</v>
       </c>
       <c r="N78" s="1">
-        <v>40917724.89</v>
+        <v>29979660.0</v>
       </c>
       <c r="O78" s="1">
-        <v>1.18</v>
+        <v>0.83</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B79" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C79" s="1">
         <v>50000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0112</v>
+        <v>99.4923</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0</v>
+        <v>99.41947312</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>50000000.0</v>
+        <v>49709736.56</v>
       </c>
       <c r="I79" s="1">
-        <v>5600.0</v>
+        <v>36413.44</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0112</v>
+        <v>0.073252128294924</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79" t="s">
-        <v>200</v>
+      <c r="L79">
+        <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>50005600.0</v>
+        <v>49746150.0</v>
       </c>
       <c r="N79" s="1">
-        <v>51118328.33</v>
+        <v>49746150.0</v>
       </c>
       <c r="O79" s="1">
-        <v>1.48</v>
+        <v>1.38</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="B80" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="C80" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9831</v>
+        <v>98.1468</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>97.81428547</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>15000000.0</v>
+        <v>14672142.82</v>
       </c>
       <c r="I80" s="1">
-        <v>-2535.0</v>
+        <v>49877.18</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.0169</v>
+        <v>0.33994475525423</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>203</v>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>14997465.0</v>
+        <v>14722020.0</v>
       </c>
       <c r="N80" s="1">
-        <v>15023148.75</v>
+        <v>14722020.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="B81" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="C81" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.9894</v>
+        <v>99.8595</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>99.508676</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>20000000.0</v>
+        <v>4975433.8</v>
       </c>
       <c r="I81" s="1">
-        <v>-2120.0</v>
+        <v>17541.2</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.0106</v>
+        <v>0.35255619319063</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>206</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>19997880.0</v>
+        <v>4992975.0</v>
       </c>
       <c r="N81" s="1">
-        <v>20054966.0</v>
+        <v>4992975.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.58</v>
+        <v>0.14</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="B82" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="C82" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0115</v>
+        <v>97.7031</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>97.46047773</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>10000000.0</v>
+        <v>14619071.66</v>
       </c>
       <c r="I82" s="1">
-        <v>1150.0</v>
+        <v>36393.34</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0115</v>
+        <v>0.24894426162215</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>209</v>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>10001150.0</v>
+        <v>14655465.0</v>
       </c>
       <c r="N82" s="1">
-        <v>10105785.33</v>
+        <v>14655465.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="B83" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="C83" s="1">
-        <v>10000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0033</v>
+        <v>98.2925</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>97.75025084</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>10000000.0</v>
+        <v>9286273.83</v>
       </c>
       <c r="I83" s="1">
-        <v>330.0</v>
+        <v>51513.67</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0033</v>
+        <v>0.55472917278813</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>212</v>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>10000330.0</v>
+        <v>9337787.5</v>
       </c>
       <c r="N83" s="1">
-        <v>10024958.5</v>
+        <v>9337787.5</v>
       </c>
       <c r="O83" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="B84" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="C84" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0261</v>
+        <v>97.7535</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>97.42790333</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>25000000.0</v>
+        <v>14614185.5</v>
       </c>
       <c r="I84" s="1">
-        <v>6525.0</v>
+        <v>48839.5</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0261</v>
+        <v>0.33419241872905</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>215</v>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>25006525.0</v>
+        <v>14663025.0</v>
       </c>
       <c r="N84" s="1">
-        <v>25266537.5</v>
+        <v>14663025.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.73</v>
+        <v>0.41</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="B85" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0394</v>
+        <v>100.0041</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>7880.0</v>
+        <v>1230.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0394</v>
+        <v>0.0041</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="M85" s="1">
-        <v>20007880.0</v>
+        <v>30001230.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20373780.17</v>
+        <v>30144694.5</v>
       </c>
       <c r="O85" s="1">
-        <v>0.59</v>
+        <v>0.84</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="B86" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="C86" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.9972</v>
+        <v>99.9984</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-560.0</v>
+        <v>-320.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.0028</v>
+        <v>-0.0016</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="M86" s="1">
-        <v>19999440.0</v>
+        <v>19999680.0</v>
       </c>
       <c r="N86" s="1">
-        <v>20093395.33</v>
+        <v>20016175.11</v>
       </c>
       <c r="O86" s="1">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="B87" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="C87" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0044</v>
+        <v>99.9734</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>880.0</v>
+        <v>-6650.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0044</v>
+        <v>-0.0266</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="M87" s="1">
-        <v>20000880.0</v>
+        <v>24993350.0</v>
       </c>
       <c r="N87" s="1">
-        <v>20064606.61</v>
+        <v>25001165.63</v>
       </c>
       <c r="O87" s="1">
-        <v>0.58</v>
+        <v>0.69</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="B88" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="C88" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.8912</v>
+        <v>99.9926</v>
       </c>
       <c r="E88" s="1">
-        <v>99.8157568</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>9981575.68</v>
+        <v>15000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>7544.32</v>
+        <v>-1110.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.075582455534716</v>
+        <v>-0.0074</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>0.0</v>
+      <c r="L88" t="s">
+        <v>218</v>
       </c>
       <c r="M88" s="1">
-        <v>9989120.0</v>
+        <v>14998890.0</v>
       </c>
       <c r="N88" s="1">
-        <v>9989120.0</v>
+        <v>15003329.38</v>
       </c>
       <c r="O88" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="B89" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="C89" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.5947</v>
+        <v>99.9972</v>
       </c>
       <c r="E89" s="1">
-        <v>99.4272713</v>
+        <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>29828181.39</v>
+        <v>10000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>50228.61</v>
+        <v>-280.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.16839313581766</v>
+        <v>-0.0028</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89">
-        <v>0.0</v>
+      <c r="L89" t="s">
+        <v>221</v>
       </c>
       <c r="M89" s="1">
-        <v>29878410.0</v>
+        <v>9999720.0</v>
       </c>
       <c r="N89" s="1">
-        <v>29878410.0</v>
+        <v>10002610.14</v>
       </c>
       <c r="O89" s="1">
-        <v>0.86</v>
+        <v>0.28</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="B90" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="C90" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.8186</v>
+        <v>99.9916</v>
       </c>
       <c r="E90" s="1">
-        <v>99.8203234</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>19964064.68</v>
+        <v>15000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-344.68</v>
+        <v>-1260.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.0017265021203087</v>
+        <v>-0.0084</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>0.0</v>
+      <c r="L90" t="s">
+        <v>224</v>
       </c>
       <c r="M90" s="1">
-        <v>19963720.0</v>
+        <v>14998740.0</v>
       </c>
       <c r="N90" s="1">
-        <v>19963720.0</v>
+        <v>15044410.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="B91" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="C91" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.7476</v>
+        <v>99.9954</v>
       </c>
       <c r="E91" s="1">
-        <v>97.7176416</v>
+        <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>14657646.24</v>
+        <v>20000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>4493.76</v>
+        <v>-920.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.030658128368092</v>
+        <v>-0.0046</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91">
-        <v>0.0</v>
+      <c r="L91" t="s">
+        <v>227</v>
       </c>
       <c r="M91" s="1">
-        <v>14662140.0</v>
+        <v>19999080.0</v>
       </c>
       <c r="N91" s="1">
-        <v>14662140.0</v>
+        <v>20082253.06</v>
       </c>
       <c r="O91" s="1">
-        <v>0.42</v>
+        <v>0.56</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B92" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C92" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0083</v>
+        <v>100.0158</v>
       </c>
       <c r="E92" s="1">
         <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>2490.0</v>
+        <v>1580.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.0083</v>
+        <v>0.0158</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="M92" s="1">
-        <v>30002490.0</v>
+        <v>10001580.0</v>
       </c>
       <c r="N92" s="1">
-        <v>30210307.5</v>
+        <v>10119509.47</v>
       </c>
       <c r="O92" s="1">
-        <v>0.87</v>
+        <v>0.28</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B93" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="C93" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.9949</v>
+        <v>100.0089</v>
       </c>
       <c r="E93" s="1">
         <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-510.0</v>
+        <v>890.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.0051</v>
+        <v>0.0089</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="M93" s="1">
-        <v>9999490.0</v>
+        <v>10000890.0</v>
       </c>
       <c r="N93" s="1">
-        <v>10033628.22</v>
+        <v>10038791.67</v>
       </c>
       <c r="O93" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="B94" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="C94" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.9825</v>
+        <v>100.0305</v>
       </c>
       <c r="E94" s="1">
         <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-3500.0</v>
+        <v>7625.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.0175</v>
+        <v>0.0305</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="M94" s="1">
-        <v>19996500.0</v>
+        <v>25007625.0</v>
       </c>
       <c r="N94" s="1">
-        <v>20066643.11</v>
+        <v>25300859.17</v>
       </c>
       <c r="O94" s="1">
-        <v>0.58</v>
+        <v>0.7</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B95" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="C95" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0236</v>
+        <v>100.0332</v>
       </c>
       <c r="E95" s="1">
         <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>8260.0</v>
+        <v>6640.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0236</v>
+        <v>0.0332</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="M95" s="1">
-        <v>35008260.0</v>
+        <v>20006640.0</v>
       </c>
       <c r="N95" s="1">
-        <v>35737831.21</v>
+        <v>20399170.67</v>
       </c>
       <c r="O95" s="1">
-        <v>1.03</v>
+        <v>0.57</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B96" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C96" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0246</v>
+        <v>99.9964</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>7380.0</v>
+        <v>-720.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0246</v>
+        <v>-0.0036</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="M96" s="1">
-        <v>30007380.0</v>
+        <v>19999280.0</v>
       </c>
       <c r="N96" s="1">
-        <v>30377480.0</v>
+        <v>20119940.56</v>
       </c>
       <c r="O96" s="1">
-        <v>0.88</v>
+        <v>0.56</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="B97" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="C97" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.0346</v>
+        <v>100.0084</v>
       </c>
       <c r="E97" s="1">
         <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>10380.0</v>
+        <v>1680.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0346</v>
+        <v>0.0084</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="M97" s="1">
-        <v>30010380.0</v>
+        <v>20001680.0</v>
       </c>
       <c r="N97" s="1">
-        <v>30422945.0</v>
+        <v>20090685.56</v>
       </c>
       <c r="O97" s="1">
-        <v>0.88</v>
+        <v>0.56</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B98" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C98" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.6965</v>
+        <v>99.83</v>
       </c>
       <c r="E98" s="1">
-        <v>99.62944765</v>
+        <v>99.8134874</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>19925889.53</v>
+        <v>19962697.48</v>
       </c>
       <c r="I98" s="1">
-        <v>13410.47</v>
+        <v>3302.52</v>
       </c>
       <c r="J98" s="1">
-        <v>0.067301738172389</v>
+        <v>0.016543455629224</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>19939300.0</v>
+        <v>19966000.0</v>
       </c>
       <c r="N98" s="1">
-        <v>19939300.0</v>
+        <v>19966000.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="B99" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="C99" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.896</v>
+        <v>99.732</v>
       </c>
       <c r="E99" s="1">
-        <v>99.83577015</v>
+        <v>99.4272713</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>39934308.06</v>
+        <v>29828181.39</v>
       </c>
       <c r="I99" s="1">
-        <v>24091.94</v>
+        <v>91418.61</v>
       </c>
       <c r="J99" s="1">
-        <v>0.060328928108139</v>
+        <v>0.30648402195465</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>39958400.0</v>
+        <v>29919600.0</v>
       </c>
       <c r="N99" s="1">
-        <v>39958400.0</v>
+        <v>29919600.0</v>
       </c>
       <c r="O99" s="1">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="B100" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C100" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.8892</v>
+        <v>99.9452</v>
       </c>
       <c r="E100" s="1">
-        <v>99.81827529</v>
+        <v>99.8203234</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>23956386.07</v>
+        <v>19964064.68</v>
       </c>
       <c r="I100" s="1">
-        <v>17021.93</v>
+        <v>24975.32</v>
       </c>
       <c r="J100" s="1">
-        <v>0.071053830699932</v>
+        <v>0.12510137790237</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>23973408.0</v>
+        <v>19989040.0</v>
       </c>
       <c r="N100" s="1">
-        <v>23973408.0</v>
+        <v>19989040.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.69</v>
+        <v>0.55</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B101" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C101" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.7263</v>
+        <v>97.8547</v>
       </c>
       <c r="E101" s="1">
-        <v>99.63136397</v>
+        <v>97.7176416</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>29889409.19</v>
+        <v>14657646.24</v>
       </c>
       <c r="I101" s="1">
-        <v>28480.81</v>
+        <v>20558.76</v>
       </c>
       <c r="J101" s="1">
-        <v>0.095287296643952</v>
+        <v>0.14025962738749</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>29917890.0</v>
+        <v>14678205.0</v>
       </c>
       <c r="N101" s="1">
-        <v>29917890.0</v>
+        <v>14678205.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.86</v>
+        <v>0.41</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="B102" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="C102" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.8946</v>
+        <v>100.0081</v>
       </c>
       <c r="E102" s="1">
-        <v>99.48082066</v>
+        <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>34818287.23</v>
+        <v>30000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>144822.77</v>
+        <v>2430.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.41593881124405</v>
+        <v>0.0081</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102">
-        <v>0.0</v>
+      <c r="L102" t="s">
+        <v>256</v>
       </c>
       <c r="M102" s="1">
-        <v>34963110.0</v>
+        <v>30002430.0</v>
       </c>
       <c r="N102" s="1">
-        <v>34963110.0</v>
+        <v>30250020.0</v>
       </c>
       <c r="O102" s="1">
-        <v>1.01</v>
+        <v>0.84</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B103" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C103" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0141</v>
+        <v>99.9996</v>
       </c>
       <c r="E103" s="1">
         <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>4230.0</v>
+        <v>-40.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0141</v>
+        <v>-0.0004</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="M103" s="1">
-        <v>30004230.0</v>
+        <v>9999960.0</v>
       </c>
       <c r="N103" s="1">
-        <v>30652698.67</v>
+        <v>10046915.03</v>
       </c>
       <c r="O103" s="1">
-        <v>0.88</v>
+        <v>0.28</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B104" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C104" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.9124</v>
+        <v>99.99</v>
       </c>
       <c r="E104" s="1">
-        <v>99.48840848</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>24872102.12</v>
+        <v>20000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>105997.88</v>
+        <v>-2000.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.42617177868036</v>
+        <v>-0.01</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>262</v>
       </c>
       <c r="M104" s="1">
-        <v>24978100.0</v>
+        <v>19998000.0</v>
       </c>
       <c r="N104" s="1">
-        <v>24978100.0</v>
+        <v>20094476.72</v>
       </c>
       <c r="O104" s="1">
-        <v>0.72</v>
+        <v>0.56</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B105" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="C105" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0206</v>
+        <v>100.0119</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>6180.0</v>
+        <v>4165.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0206</v>
+        <v>0.0119</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="M105" s="1">
-        <v>30006180.0</v>
+        <v>35004165.0</v>
       </c>
       <c r="N105" s="1">
-        <v>30214985.33</v>
+        <v>35780610.83</v>
       </c>
       <c r="O105" s="1">
-        <v>0.87</v>
+        <v>0.99</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B106" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="C106" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.9822</v>
+        <v>100.023</v>
       </c>
       <c r="E106" s="1">
         <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-3560.0</v>
+        <v>6900.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.0178</v>
+        <v>0.023</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="M106" s="1">
-        <v>19996440.0</v>
+        <v>30006900.0</v>
       </c>
       <c r="N106" s="1">
-        <v>20011358.67</v>
+        <v>30416063.08</v>
       </c>
       <c r="O106" s="1">
-        <v>0.58</v>
+        <v>0.84</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B107" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C107" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.003</v>
+        <v>100.042</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>450.0</v>
+        <v>12600.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.003</v>
+        <v>0.042</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="M107" s="1">
-        <v>15000450.0</v>
+        <v>30012600.0</v>
       </c>
       <c r="N107" s="1">
-        <v>15082246.0</v>
+        <v>30465146.5</v>
       </c>
       <c r="O107" s="1">
-        <v>0.44</v>
+        <v>0.84</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B108" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C108" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0146</v>
+        <v>99.8284</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>99.62944765</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>10000000.0</v>
+        <v>19925889.53</v>
       </c>
       <c r="I108" s="1">
-        <v>1460.0</v>
+        <v>39790.47</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0146</v>
+        <v>0.19969231456439</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>277</v>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>10001460.0</v>
+        <v>19965680.0</v>
       </c>
       <c r="N108" s="1">
-        <v>10054035.11</v>
+        <v>19965680.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.29</v>
+        <v>0.55</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="B109" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="C109" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.993</v>
+        <v>99.8539</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>99.63136397</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>10000000.0</v>
+        <v>29889409.19</v>
       </c>
       <c r="I109" s="1">
-        <v>-700.0</v>
+        <v>66760.81</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.007</v>
+        <v>0.22335941662686</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>280</v>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>9999300.0</v>
+        <v>29956170.0</v>
       </c>
       <c r="N109" s="1">
-        <v>10007362.89</v>
+        <v>29956170.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.29</v>
+        <v>0.83</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B110" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="C110" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.5723</v>
+        <v>99.4206</v>
       </c>
       <c r="E110" s="1">
-        <v>99.42696925</v>
+        <v>99.41072909</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>19885393.85</v>
+        <v>34793755.18</v>
       </c>
       <c r="I110" s="1">
-        <v>29066.15</v>
+        <v>3454.82</v>
       </c>
       <c r="J110" s="1">
-        <v>0.14616833953228</v>
+        <v>0.0099294255021541</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>19914460.0</v>
+        <v>34797210.0</v>
       </c>
       <c r="N110" s="1">
-        <v>19914460.0</v>
+        <v>34797210.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.57</v>
+        <v>0.96</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B111" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.8951</v>
+        <v>100.0007</v>
       </c>
       <c r="E111" s="1">
-        <v>99.8153416</v>
+        <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>19963068.32</v>
+        <v>30000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>15951.68</v>
+        <v>210.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.079905953054415</v>
+        <v>0.0007</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>0.0</v>
+      <c r="L111" t="s">
+        <v>280</v>
       </c>
       <c r="M111" s="1">
-        <v>19979020.0</v>
+        <v>30000210.0</v>
       </c>
       <c r="N111" s="1">
-        <v>19979020.0</v>
+        <v>30688356.67</v>
       </c>
       <c r="O111" s="1">
-        <v>0.58</v>
+        <v>0.85</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B112" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="C112" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.889</v>
+        <v>100.0235</v>
       </c>
       <c r="E112" s="1">
-        <v>99.82068323</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>39928273.29</v>
+        <v>30000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>27326.71</v>
+        <v>7050.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.068439498501539</v>
+        <v>0.0235</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>283</v>
       </c>
       <c r="M112" s="1">
-        <v>39955600.0</v>
+        <v>30007050.0</v>
       </c>
       <c r="N112" s="1">
-        <v>39955600.0</v>
+        <v>30255106.08</v>
       </c>
       <c r="O112" s="1">
-        <v>1.15</v>
+        <v>0.84</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B113" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C113" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.4906</v>
+        <v>99.991</v>
       </c>
       <c r="E113" s="1">
-        <v>99.421972</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>9942197.2</v>
+        <v>20000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>6862.8</v>
+        <v>-1800.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.069026995360744</v>
+        <v>-0.009</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>0.0</v>
+      <c r="L113" t="s">
+        <v>286</v>
       </c>
       <c r="M113" s="1">
-        <v>9949060.0</v>
+        <v>19998200.0</v>
       </c>
       <c r="N113" s="1">
-        <v>9949060.0</v>
+        <v>20039222.67</v>
       </c>
       <c r="O113" s="1">
-        <v>0.29</v>
+        <v>0.56</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>287</v>
+      </c>
+      <c r="B114" t="s">
+        <v>288</v>
+      </c>
+      <c r="C114" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.0089</v>
+      </c>
+      <c r="E114" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>1335.0</v>
+      </c>
+      <c r="J114" s="1">
+        <v>0.0089</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" t="s">
         <v>289</v>
       </c>
-      <c r="B114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>29932770.0</v>
+        <v>15001335.0</v>
       </c>
       <c r="N114" s="1">
-        <v>29932770.0</v>
+        <v>15102691.38</v>
       </c>
       <c r="O114" s="1">
-        <v>0.86</v>
+        <v>0.42</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>290</v>
+      </c>
+      <c r="B115" t="s">
         <v>291</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.0144</v>
+      </c>
+      <c r="E115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="J115" s="1">
+        <v>0.0144</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" t="s">
         <v>292</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>7396818.0</v>
+        <v>10001440.0</v>
       </c>
       <c r="N115" s="1">
-        <v>7396818.0</v>
+        <v>10066588.69</v>
       </c>
       <c r="O115" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>293</v>
       </c>
       <c r="B116" t="s">
         <v>294</v>
       </c>
       <c r="C116" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.7274</v>
+        <v>100.0008</v>
       </c>
       <c r="E116" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>9783847.63</v>
+        <v>10000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>88892.37</v>
+        <v>80.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.9085624936291</v>
+        <v>0.0008</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116">
-        <v>0.0</v>
+      <c r="L116" t="s">
+        <v>295</v>
       </c>
       <c r="M116" s="1">
-        <v>9872740.0</v>
+        <v>10000080.0</v>
       </c>
       <c r="N116" s="1">
-        <v>9872740.0</v>
+        <v>10021166.61</v>
       </c>
       <c r="O116" s="1">
         <v>0.28</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B117" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C117" s="1">
-        <v>21000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9399</v>
+        <v>99.6951</v>
       </c>
       <c r="E117" s="1">
-        <v>99.83411905</v>
+        <v>99.42696925</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>20965165.0</v>
+        <v>19885393.85</v>
       </c>
       <c r="I117" s="1">
-        <v>22214.0</v>
+        <v>53626.15</v>
       </c>
       <c r="J117" s="1">
-        <v>0.10595671438789</v>
+        <v>0.26967607684572</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>20987379.0</v>
+        <v>19939020.0</v>
       </c>
       <c r="N117" s="1">
-        <v>20987379.0</v>
+        <v>19939020.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B118" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C118" s="1">
-        <v>35000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.45</v>
+        <v>99.8699</v>
       </c>
       <c r="E118" s="1">
-        <v>99.42197171</v>
+        <v>99.80217</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>34797690.1</v>
+        <v>9980217.0</v>
       </c>
       <c r="I118" s="1">
-        <v>9809.9</v>
+        <v>6773.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.028191239050089</v>
+        <v>0.067864255857363</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>34807500.0</v>
+        <v>9986990.0</v>
       </c>
       <c r="N118" s="1">
-        <v>34807500.0</v>
+        <v>9986990.0</v>
       </c>
       <c r="O118" s="1">
-        <v>1.0</v>
+        <v>0.28</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B119" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C119" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.7939</v>
+        <v>99.892</v>
       </c>
       <c r="E119" s="1">
-        <v>99.5457396</v>
+        <v>99.8203234</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>19909147.92</v>
+        <v>29946097.02</v>
       </c>
       <c r="I119" s="1">
-        <v>49632.08</v>
+        <v>21502.98</v>
       </c>
       <c r="J119" s="1">
-        <v>0.249292838646</v>
+        <v>0.071805617892839</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>19958780.0</v>
+        <v>29967600.0</v>
       </c>
       <c r="N119" s="1">
-        <v>19958780.0</v>
+        <v>29967600.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.58</v>
+        <v>0.83</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B120" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C120" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.5247</v>
+        <v>99.6233</v>
       </c>
       <c r="E120" s="1">
-        <v>99.4309374</v>
+        <v>99.421972</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>14914640.61</v>
+        <v>9942197.2</v>
       </c>
       <c r="I120" s="1">
-        <v>14064.39</v>
+        <v>20132.8</v>
       </c>
       <c r="J120" s="1">
-        <v>0.094299221602229</v>
+        <v>0.20249849801812</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>14928705.0</v>
+        <v>9962330.0</v>
       </c>
       <c r="N120" s="1">
-        <v>14928705.0</v>
+        <v>9962330.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B121" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C121" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0025</v>
+        <v>99.9024</v>
       </c>
       <c r="E121" s="1">
-        <v>100.0</v>
+        <v>99.458614</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>20000000.0</v>
+        <v>24864653.5</v>
       </c>
       <c r="I121" s="1">
-        <v>500.0</v>
+        <v>110946.5</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0025</v>
+        <v>0.44620167339151</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121" t="s">
-        <v>305</v>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>20000500.0</v>
+        <v>24975600.0</v>
       </c>
       <c r="N121" s="1">
-        <v>20045964.0</v>
+        <v>24975600.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.58</v>
+        <v>0.69</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>306</v>
       </c>
       <c r="B122" t="s">
         <v>307</v>
       </c>
       <c r="C122" s="1">
-        <v>4000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.478</v>
+        <v>99.8952</v>
       </c>
       <c r="E122" s="1">
-        <v>98.33</v>
+        <v>99.80962703</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3933200.0</v>
+        <v>7385912.4</v>
       </c>
       <c r="I122" s="1">
-        <v>5920.0</v>
+        <v>6332.4</v>
       </c>
       <c r="J122" s="1">
-        <v>0.15051357673141</v>
+        <v>0.085736191509664</v>
       </c>
       <c r="K122">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>3939120.0</v>
+        <v>7392244.8</v>
       </c>
       <c r="N122" s="1">
-        <v>3944763.84</v>
+        <v>7392244.8</v>
       </c>
       <c r="O122" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>308</v>
+      </c>
+      <c r="B123" t="s">
         <v>309</v>
       </c>
-      <c r="B123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123" s="1">
-        <v>21400000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.804</v>
+        <v>99.7252</v>
       </c>
       <c r="E123" s="1">
-        <v>98.97545327</v>
+        <v>99.61683493</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>21180747.0</v>
+        <v>7471262.62</v>
       </c>
       <c r="I123" s="1">
-        <v>177309.0</v>
+        <v>8127.38</v>
       </c>
       <c r="J123" s="1">
-        <v>0.83712344989532</v>
+        <v>0.10878188083288</v>
       </c>
       <c r="K123">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>21358056.0</v>
+        <v>7479390.0</v>
       </c>
       <c r="N123" s="1">
-        <v>21539809.42</v>
+        <v>7479390.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B124" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C124" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.826</v>
+        <v>98.8075</v>
       </c>
       <c r="E124" s="1">
-        <v>99.163675</v>
+        <v>97.8384763</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>19832735.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I124" s="1">
-        <v>132465.0</v>
+        <v>96902.37</v>
       </c>
       <c r="J124" s="1">
-        <v>0.66791090588363</v>
+        <v>0.99043212511681</v>
       </c>
       <c r="K124">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>19965200.0</v>
+        <v>9880750.0</v>
       </c>
       <c r="N124" s="1">
-        <v>20097939.73</v>
+        <v>9880750.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.58</v>
+        <v>0.27</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B125" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C125" s="1">
-        <v>30000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.382</v>
+        <v>99.5775</v>
       </c>
       <c r="E125" s="1">
-        <v>100.747</v>
+        <v>99.48099271</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>30224100.0</v>
+        <v>62673025.41</v>
       </c>
       <c r="I125" s="1">
-        <v>-109500.0</v>
+        <v>60799.59</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.36229366631264</v>
+        <v>0.09701077872379</v>
       </c>
       <c r="K125">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>30114600.0</v>
+        <v>62733825.0</v>
       </c>
       <c r="N125" s="1">
-        <v>30531312.33</v>
+        <v>62733825.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.88</v>
+        <v>1.74</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B126" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C126" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.178</v>
+        <v>99.9195</v>
       </c>
       <c r="E126" s="1">
-        <v>98.63892667</v>
+        <v>99.5457396</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>14795839.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I126" s="1">
-        <v>80861.0</v>
+        <v>74752.08</v>
       </c>
       <c r="J126" s="1">
-        <v>0.54651175915066</v>
+        <v>0.37546599332313</v>
       </c>
       <c r="K126">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>14876700.0</v>
+        <v>19983900.0</v>
       </c>
       <c r="N126" s="1">
-        <v>14888771.92</v>
+        <v>19983900.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.43</v>
+        <v>0.55</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B127" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="C127" s="1">
-        <v>10500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.974</v>
+        <v>99.6548</v>
       </c>
       <c r="E127" s="1">
-        <v>99.75</v>
+        <v>99.4309374</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>10473750.0</v>
+        <v>14914640.61</v>
       </c>
       <c r="I127" s="1">
-        <v>23520.0</v>
+        <v>33579.39</v>
       </c>
       <c r="J127" s="1">
-        <v>0.22456140350877</v>
+        <v>0.22514380921445</v>
       </c>
       <c r="K127">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>10497270.0</v>
+        <v>14948220.0</v>
       </c>
       <c r="N127" s="1">
-        <v>10600256.3</v>
+        <v>14948220.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="B128" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="C128" s="1">
-        <v>3124000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.01</v>
+        <v>99.8272</v>
       </c>
       <c r="E128" s="1">
-        <v>99.04783611</v>
+        <v>99.7960003</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3094254.4</v>
+        <v>9979600.03</v>
       </c>
       <c r="I128" s="1">
-        <v>-1182.0</v>
+        <v>3119.97</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.038199832567096</v>
+        <v>0.031263477400106</v>
       </c>
       <c r="K128">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>3093072.4</v>
+        <v>9982720.0</v>
       </c>
       <c r="N128" s="1">
-        <v>3102487.19</v>
+        <v>9982720.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="B129" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="C129" s="1">
-        <v>46499000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.089</v>
+        <v>100.0135</v>
       </c>
       <c r="E129" s="1">
-        <v>101.14901439</v>
+        <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>47033280.2</v>
+        <v>20000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-492896.09</v>
+        <v>2700.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.0479730265549</v>
+        <v>0.0135</v>
       </c>
       <c r="K129">
-        <v>3.76</v>
+        <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="M129" s="1">
-        <v>46540384.11</v>
+        <v>20002700.0</v>
       </c>
       <c r="N129" s="1">
-        <v>48288236.93</v>
+        <v>20074706.83</v>
       </c>
       <c r="O129" s="1">
-        <v>1.39</v>
+        <v>0.56</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="B130" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="C130" s="1">
-        <v>8800000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.578</v>
+        <v>98.57</v>
       </c>
       <c r="E130" s="1">
-        <v>98.743125</v>
+        <v>98.33</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>8689395.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I130" s="1">
-        <v>73469.0</v>
+        <v>9600.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.84550190203115</v>
+        <v>0.24407607037527</v>
       </c>
       <c r="K130">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="L130" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="M130" s="1">
-        <v>8762864.0</v>
+        <v>3942800.0</v>
       </c>
       <c r="N130" s="1">
-        <v>8780283.18</v>
+        <v>3949594.52</v>
       </c>
       <c r="O130" s="1">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="B131" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="C131" s="1">
-        <v>9400000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.15</v>
+        <v>99.889</v>
       </c>
       <c r="E131" s="1">
-        <v>98.855</v>
+        <v>98.97545327</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>9292370.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I131" s="1">
-        <v>27730.0</v>
+        <v>195499.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.29841687319812</v>
+        <v>0.92300332939155</v>
       </c>
       <c r="K131">
-        <v>0.32</v>
+        <v>0.91</v>
       </c>
       <c r="L131" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="M131" s="1">
-        <v>9320100.0</v>
+        <v>21376246.0</v>
       </c>
       <c r="N131" s="1">
-        <v>9350360.27</v>
+        <v>21570311.75</v>
       </c>
       <c r="O131" s="1">
-        <v>0.27</v>
+        <v>0.6</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="B132" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="C132" s="1">
-        <v>1000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.717</v>
+        <v>99.919</v>
       </c>
       <c r="E132" s="1">
-        <v>98.02</v>
+        <v>99.163675</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>980200.0</v>
+        <v>19832735.0</v>
       </c>
       <c r="I132" s="1">
-        <v>16970.0</v>
+        <v>151065.0</v>
       </c>
       <c r="J132" s="1">
-        <v>1.7312793307488</v>
+        <v>0.761695247781</v>
       </c>
       <c r="K132">
-        <v>0.11</v>
+        <v>0.71</v>
       </c>
       <c r="L132" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="M132" s="1">
-        <v>997170.0</v>
+        <v>19983800.0</v>
       </c>
       <c r="N132" s="1">
-        <v>998241.92</v>
+        <v>20125169.86</v>
       </c>
       <c r="O132" s="1">
-        <v>0.03</v>
+        <v>0.56</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="B133" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="C133" s="1">
-        <v>9088000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.696</v>
+        <v>100.308</v>
       </c>
       <c r="E133" s="1">
-        <v>98.65440383</v>
+        <v>100.747</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>8965712.22</v>
+        <v>30224100.0</v>
       </c>
       <c r="I133" s="1">
-        <v>94660.26</v>
+        <v>-131700.0</v>
       </c>
       <c r="J133" s="1">
-        <v>1.0558030157252</v>
+        <v>-0.43574498496233</v>
       </c>
       <c r="K133">
-        <v>0.11</v>
+        <v>1.58</v>
       </c>
       <c r="L133" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="M133" s="1">
-        <v>9060372.48</v>
+        <v>30092400.0</v>
       </c>
       <c r="N133" s="1">
-        <v>9070114.07</v>
+        <v>30565208.22</v>
       </c>
       <c r="O133" s="1">
-        <v>0.26</v>
+        <v>0.85</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="B134" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="C134" s="1">
-        <v>4100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.733</v>
+        <v>99.32</v>
       </c>
       <c r="E134" s="1">
-        <v>99.37609756</v>
+        <v>98.63892667</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>4074420.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I134" s="1">
-        <v>14633.0</v>
+        <v>102161.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.35914314184596</v>
+        <v>0.69047115205836</v>
       </c>
       <c r="K134">
-        <v>0.72</v>
+        <v>0.09</v>
       </c>
       <c r="L134" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="M134" s="1">
-        <v>4089053.0</v>
+        <v>14898000.0</v>
       </c>
       <c r="N134" s="1">
-        <v>4118539.3</v>
+        <v>14911150.68</v>
       </c>
       <c r="O134" s="1">
-        <v>0.12</v>
+        <v>0.41</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="B135" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="C135" s="1">
-        <v>12000000.0</v>
+        <v>19900000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.211</v>
+        <v>100.483</v>
       </c>
       <c r="E135" s="1">
-        <v>100.68475</v>
+        <v>100.5281407</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>12082170.0</v>
+        <v>20005100.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-56850.0</v>
+        <v>-8983.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.47052805911521</v>
+        <v>-0.044903549594853</v>
       </c>
       <c r="K135">
-        <v>0.61</v>
+        <v>1.75</v>
       </c>
       <c r="L135" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="M135" s="1">
-        <v>12025320.0</v>
+        <v>19996117.0</v>
       </c>
       <c r="N135" s="1">
-        <v>12098306.3</v>
+        <v>20343685.49</v>
       </c>
       <c r="O135" s="1">
-        <v>0.35</v>
+        <v>0.56</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="B136" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="C136" s="1">
-        <v>7800000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.726</v>
+        <v>99.054</v>
       </c>
       <c r="E136" s="1">
-        <v>101.89661538</v>
+        <v>99.04783611</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>7947936.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I136" s="1">
-        <v>-91308.0</v>
+        <v>192.56</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.1488265632738</v>
+        <v>0.0062231470043316</v>
       </c>
       <c r="K136">
-        <v>2.46</v>
+        <v>0.37</v>
       </c>
       <c r="L136" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="M136" s="1">
-        <v>7856628.0</v>
+        <v>3094446.96</v>
       </c>
       <c r="N136" s="1">
-        <v>8048262.25</v>
+        <v>3106108.47</v>
       </c>
       <c r="O136" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="B137" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="C137" s="1">
-        <v>17450000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.862</v>
+        <v>100.0</v>
       </c>
       <c r="E137" s="1">
-        <v>99.71702006</v>
+        <v>101.14901439</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>17400620.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I137" s="1">
-        <v>25299.0</v>
+        <v>-534280.2</v>
       </c>
       <c r="J137" s="1">
-        <v>0.14539137111206</v>
+        <v>-1.1359620203568</v>
       </c>
       <c r="K137">
-        <v>1.3</v>
+        <v>3.99</v>
       </c>
       <c r="L137" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="M137" s="1">
-        <v>17425919.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="N137" s="1">
-        <v>17652529.96</v>
+        <v>48353864.22</v>
       </c>
       <c r="O137" s="1">
-        <v>0.51</v>
+        <v>1.34</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>2760392012</v>
+        <v>347</v>
+      </c>
+      <c r="B138" t="s">
+        <v>348</v>
       </c>
       <c r="C138" s="1">
-        <v>5000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0034928</v>
+        <v>99.689</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0</v>
+        <v>98.743125</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>0.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I138" s="1">
-        <v>174.64</v>
+        <v>83237.0</v>
       </c>
       <c r="J138" s="1">
-        <v>0</v>
+        <v>0.95791479153612</v>
       </c>
       <c r="K138">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L138" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="M138" s="1">
-        <v>174.64</v>
+        <v>8772632.0</v>
       </c>
       <c r="N138" s="1">
-        <v>13224.64</v>
+        <v>8791316.93</v>
       </c>
       <c r="O138" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>2763112602</v>
+        <v>350</v>
+      </c>
+      <c r="B139" t="s">
+        <v>351</v>
       </c>
       <c r="C139" s="1">
-        <v>10000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.0039729</v>
+        <v>99.267</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0</v>
+        <v>98.855</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>0.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I139" s="1">
-        <v>397.29</v>
+        <v>38728.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0</v>
+        <v>0.41677203985636</v>
       </c>
       <c r="K139">
-        <v>0.0</v>
+        <v>0.36</v>
       </c>
       <c r="L139" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="M139" s="1">
-        <v>397.29</v>
+        <v>9331098.0</v>
       </c>
       <c r="N139" s="1">
-        <v>25099.71</v>
+        <v>9364738.41</v>
       </c>
       <c r="O139" s="1">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>2767186152</v>
+        <v>353</v>
+      </c>
+      <c r="B140" t="s">
+        <v>354</v>
       </c>
       <c r="C140" s="1">
-        <v>10000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0078704</v>
+        <v>99.835</v>
       </c>
       <c r="E140" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I140" s="1">
-        <v>787.04</v>
+        <v>18150.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0</v>
+        <v>1.8516629259335</v>
       </c>
       <c r="K140">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L140" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="M140" s="1">
-        <v>787.04</v>
+        <v>998350.0</v>
       </c>
       <c r="N140" s="1">
-        <v>24429.71</v>
+        <v>999493.84</v>
       </c>
       <c r="O140" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>2773749642</v>
+        <v>356</v>
+      </c>
+      <c r="B141" t="s">
+        <v>357</v>
       </c>
       <c r="C141" s="1">
-        <v>20000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.00898125</v>
+        <v>99.822</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0</v>
+        <v>98.65440383</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>0.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I141" s="1">
-        <v>1796.25</v>
+        <v>106111.14</v>
       </c>
       <c r="J141" s="1">
-        <v>0</v>
+        <v>1.1835215919968</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L141" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="M141" s="1">
-        <v>1796.25</v>
+        <v>9071823.36</v>
       </c>
       <c r="N141" s="1">
-        <v>30910.42</v>
+        <v>9082218.54</v>
       </c>
       <c r="O141" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>2789797962</v>
+        <v>359</v>
+      </c>
+      <c r="B142" t="s">
+        <v>360</v>
       </c>
       <c r="C142" s="1">
-        <v>40000000.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0249799</v>
+        <v>99.9565</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>0.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>9991.96</v>
+        <v>-13160.92</v>
       </c>
       <c r="J142" s="1">
-        <v>0</v>
+        <v>-0.043499983473806</v>
       </c>
       <c r="K142">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="L142" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="M142" s="1">
-        <v>9991.96</v>
+        <v>30241839.08</v>
       </c>
       <c r="N142" s="1">
-        <v>94983.63</v>
+        <v>30251428.44</v>
       </c>
       <c r="O142" s="1">
-        <v>0.0</v>
+        <v>0.84</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>362</v>
+      </c>
+      <c r="B143" t="s">
+        <v>363</v>
+      </c>
+      <c r="C143" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>99.828</v>
+      </c>
+      <c r="E143" s="1">
+        <v>99.37609756</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>4074420.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>18528.0</v>
+      </c>
+      <c r="J143" s="1">
+        <v>0.45473957029467</v>
+      </c>
+      <c r="K143">
+        <v>0.77</v>
+      </c>
+      <c r="L143" t="s">
         <v>364</v>
       </c>
-      <c r="B143">
-[...31 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>9248.73</v>
+        <v>4092948.0</v>
       </c>
       <c r="N143" s="1">
-        <v>79547.0</v>
+        <v>4124498.34</v>
       </c>
       <c r="O143" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>365</v>
+      </c>
+      <c r="B144" t="s">
         <v>366</v>
       </c>
-      <c r="B144">
-[...1 lines deleted...]
-      </c>
       <c r="C144" s="1">
-        <v>22900000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0166948</v>
+        <v>100.16</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0</v>
+        <v>100.68475</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>0.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I144" s="1">
-        <v>3823.11</v>
+        <v>-62970.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0</v>
+        <v>-0.5211812116532</v>
       </c>
       <c r="K144">
-        <v>0.0</v>
+        <v>0.78</v>
       </c>
       <c r="L144" t="s">
         <v>367</v>
       </c>
       <c r="M144" s="1">
-        <v>3823.11</v>
+        <v>12019200.0</v>
       </c>
       <c r="N144" s="1">
-        <v>48080.04</v>
+        <v>12112898.63</v>
       </c>
       <c r="O144" s="1">
-        <v>0.0</v>
+        <v>0.34</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>368</v>
       </c>
-      <c r="B145">
-        <v>2798594412</v>
+      <c r="B145" t="s">
+        <v>369</v>
       </c>
       <c r="C145" s="1">
-        <v>15000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0462834</v>
+        <v>100.62</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0</v>
+        <v>101.89661538</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>0.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I145" s="1">
-        <v>6942.51</v>
+        <v>-99576.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0</v>
+        <v>-1.2528535710403</v>
       </c>
       <c r="K145">
-        <v>0.0</v>
+        <v>2.7</v>
       </c>
       <c r="L145" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M145" s="1">
-        <v>6942.51</v>
+        <v>7848360.0</v>
       </c>
       <c r="N145" s="1">
-        <v>35027.93</v>
+        <v>8059066.85</v>
       </c>
       <c r="O145" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>2813842972</v>
+        <v>371</v>
+      </c>
+      <c r="B146" t="s">
+        <v>372</v>
       </c>
       <c r="C146" s="1">
-        <v>15000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0354452</v>
+        <v>99.922</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0</v>
+        <v>99.71702006</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>0.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I146" s="1">
-        <v>5316.78</v>
+        <v>35769.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0</v>
+        <v>0.20556164090705</v>
       </c>
       <c r="K146">
-        <v>0.0</v>
+        <v>1.38</v>
       </c>
       <c r="L146" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="M146" s="1">
-        <v>5316.78</v>
+        <v>17436389.0</v>
       </c>
       <c r="N146" s="1">
-        <v>24824.08</v>
+        <v>17678059.55</v>
       </c>
       <c r="O146" s="1">
-        <v>0.0</v>
+        <v>0.49</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B147">
-        <v>2862709242</v>
+        <v>2789797962</v>
       </c>
       <c r="C147" s="1">
-        <v>12500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.08034808</v>
+        <v>100.00942348</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>10043.51</v>
+        <v>3769.39</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M147" s="1">
-        <v>10043.51</v>
+        <v>3769.39</v>
       </c>
       <c r="N147" s="1">
-        <v>19197.19</v>
+        <v>94497.16</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B148">
-        <v>2863881832</v>
+        <v>2792185442</v>
       </c>
       <c r="C148" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.08825733</v>
+        <v>100.01113374</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>26477.2</v>
+        <v>3896.81</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="M148" s="1">
-        <v>26477.2</v>
+        <v>3896.81</v>
       </c>
       <c r="N148" s="1">
-        <v>49737.95</v>
+        <v>78993.4</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B149">
-        <v>2892744252</v>
+        <v>2796875442</v>
       </c>
       <c r="C149" s="1">
-        <v>20000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.1192752</v>
+        <v>100.00248961</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>23855.04</v>
+        <v>570.12</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="M149" s="1">
-        <v>23855.04</v>
+        <v>570.12</v>
       </c>
       <c r="N149" s="1">
-        <v>34573.54</v>
+        <v>47923.25</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B150">
-        <v>2905161052</v>
+        <v>2798594412</v>
       </c>
       <c r="C150" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.08725885</v>
+        <v>100.0276196</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>17451.77</v>
+        <v>4142.94</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="M150" s="1">
-        <v>17451.77</v>
+        <v>4142.94</v>
       </c>
       <c r="N150" s="1">
-        <v>23696.27</v>
+        <v>34338.69</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B151">
-        <v>2923119492</v>
+        <v>2813842972</v>
       </c>
       <c r="C151" s="1">
-        <v>7800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.12862705</v>
+        <v>100.02063907</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>10032.91</v>
+        <v>3095.86</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="M151" s="1">
-        <v>10032.91</v>
+        <v>3095.86</v>
       </c>
       <c r="N151" s="1">
-        <v>12604.64</v>
+        <v>24122.86</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B152">
-        <v>2926581072</v>
+        <v>2862709242</v>
       </c>
       <c r="C152" s="1">
-        <v>9088000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.01837588</v>
+        <v>100.07354912</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>1670.0</v>
+        <v>9193.64</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="M152" s="1">
-        <v>1670.0</v>
+        <v>9193.64</v>
       </c>
       <c r="N152" s="1">
-        <v>5022.72</v>
+        <v>19230.79</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B153">
-        <v>2926627552</v>
+        <v>2863881832</v>
       </c>
       <c r="C153" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.171867</v>
+        <v>100.0807518</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>17186.7</v>
+        <v>24225.54</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="M153" s="1">
-        <v>17186.7</v>
+        <v>24225.54</v>
       </c>
       <c r="N153" s="1">
-        <v>22460.42</v>
+        <v>49718.04</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B154">
-        <v>2935657812</v>
+        <v>2892744252</v>
       </c>
       <c r="C154" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.19114047</v>
+        <v>100.11208615</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>57342.14</v>
+        <v>22417.23</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="M154" s="1">
-        <v>57342.14</v>
+        <v>22417.23</v>
       </c>
       <c r="N154" s="1">
-        <v>73509.81</v>
+        <v>34315.56</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B155">
-        <v>2937267372</v>
+        <v>2905161052</v>
       </c>
       <c r="C155" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0222685</v>
+        <v>100.08194785</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>2226.85</v>
+        <v>16389.57</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="M155" s="1">
-        <v>2226.85</v>
+        <v>16389.57</v>
       </c>
       <c r="N155" s="1">
-        <v>5483.65</v>
+        <v>23419.57</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B156">
-        <v>2943810772</v>
+        <v>2923119492</v>
       </c>
       <c r="C156" s="1">
-        <v>20000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.00852905</v>
+        <v>100.12508744</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>1705.81</v>
+        <v>9756.82</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="M156" s="1">
-        <v>1705.81</v>
+        <v>9756.82</v>
       </c>
       <c r="N156" s="1">
-        <v>4792.25</v>
+        <v>12659.37</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B157">
-        <v>2949187952</v>
+        <v>2926581072</v>
       </c>
       <c r="C157" s="1">
-        <v>10000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.1925146</v>
+        <v>100.0090779</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>19251.46</v>
+        <v>825.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="M157" s="1">
-        <v>19251.46</v>
+        <v>825.0</v>
       </c>
       <c r="N157" s="1">
-        <v>22102.8</v>
+        <v>4606.87</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B158">
-        <v>2952571562</v>
+        <v>2926627552</v>
       </c>
       <c r="C158" s="1">
-        <v>6400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.01469391</v>
+        <v>100.169751</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>940.41</v>
+        <v>16975.1</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="M158" s="1">
-        <v>940.41</v>
+        <v>16975.1</v>
       </c>
       <c r="N158" s="1">
-        <v>1940.44</v>
+        <v>22899.32</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B159">
-        <v>2957753962</v>
+        <v>2935657812</v>
       </c>
       <c r="C159" s="1">
-        <v>8800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.02586636</v>
+        <v>100.19061337</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>2276.24</v>
+        <v>57184.01</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="M159" s="1">
-        <v>2276.24</v>
+        <v>57184.01</v>
       </c>
       <c r="N159" s="1">
-        <v>3338.35</v>
+        <v>75403.26</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B160">
-        <v>2962625832</v>
+        <v>2937267372</v>
       </c>
       <c r="C160" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.19957033</v>
+        <v>100.0131988</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>79828.13</v>
+        <v>1319.88</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="M160" s="1">
-        <v>79828.13</v>
+        <v>1319.88</v>
       </c>
       <c r="N160" s="1">
-        <v>86442.23</v>
+        <v>5019.88</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B161">
-        <v>2962647772</v>
+        <v>2943810772</v>
       </c>
       <c r="C161" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.06432535</v>
+        <v>100.00306235</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>12865.07</v>
+        <v>612.47</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="M161" s="1">
-        <v>12865.07</v>
+        <v>612.47</v>
       </c>
       <c r="N161" s="1">
-        <v>15568.96</v>
+        <v>4193.69</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B162">
-        <v>3009856922</v>
+        <v>2949187952</v>
       </c>
       <c r="C162" s="1">
-        <v>9500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.26194495</v>
+        <v>100.197093</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>24884.77</v>
+        <v>19709.3</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162">
-        <v>170.23</v>
+      <c r="L162" t="s">
+        <v>405</v>
       </c>
       <c r="M162" s="1">
-        <v>24884.77</v>
+        <v>19709.3</v>
       </c>
       <c r="N162" s="1">
-        <v>25055.0</v>
+        <v>22974.8</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B163">
-        <v>3009858932</v>
+        <v>2952571562</v>
       </c>
       <c r="C163" s="1">
-        <v>15000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.07288333</v>
+        <v>100.00733094</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>10932.5</v>
+        <v>469.18</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
-      <c r="L163">
-        <v>445.45</v>
+      <c r="L163" t="s">
+        <v>407</v>
       </c>
       <c r="M163" s="1">
-        <v>10932.5</v>
+        <v>469.18</v>
       </c>
       <c r="N163" s="1">
-        <v>11377.95</v>
+        <v>1633.44</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="B164">
-        <v>3013661662</v>
+        <v>2957753962</v>
       </c>
       <c r="C164" s="1">
-        <v>20000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.2629124</v>
+        <v>100.02188989</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>52582.48</v>
+        <v>1926.31</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
-      <c r="L164">
-        <v>438.54</v>
+      <c r="L164" t="s">
+        <v>409</v>
       </c>
       <c r="M164" s="1">
-        <v>52582.48</v>
+        <v>1926.31</v>
       </c>
       <c r="N164" s="1">
-        <v>53021.02</v>
+        <v>3177.72</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="B165">
-        <v>3015607942</v>
+        <v>2962625832</v>
       </c>
       <c r="C165" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.26893687</v>
+        <v>100.20910515</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>40340.53</v>
+        <v>83642.06</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165">
-        <v>264.95</v>
+      <c r="L165" t="s">
+        <v>411</v>
       </c>
       <c r="M165" s="1">
-        <v>40340.53</v>
+        <v>83642.06</v>
       </c>
       <c r="N165" s="1">
-        <v>40605.48</v>
+        <v>91367.16</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="B166">
-        <v>3017270942</v>
+        <v>2962647772</v>
       </c>
       <c r="C166" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.16828955</v>
+        <v>100.06149625</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>33657.91</v>
+        <v>12299.25</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
-      <c r="L166">
-        <v>258.95</v>
+      <c r="L166" t="s">
+        <v>413</v>
       </c>
       <c r="M166" s="1">
-        <v>33657.91</v>
+        <v>12299.25</v>
       </c>
       <c r="N166" s="1">
-        <v>33916.86</v>
+        <v>15477.03</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="B167">
-        <v>3021967322</v>
+        <v>3009856922</v>
       </c>
       <c r="C167" s="1">
-        <v>8500000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.27939259</v>
+        <v>100.289846</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>23748.37</v>
+        <v>27535.37</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
-        <v>147.14</v>
+        <v>236.77</v>
       </c>
       <c r="M167" s="1">
-        <v>23748.37</v>
+        <v>27535.37</v>
       </c>
       <c r="N167" s="1">
-        <v>23895.51</v>
+        <v>27772.14</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="B168">
-        <v>3022014132</v>
+        <v>3009858932</v>
       </c>
       <c r="C168" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.2801227</v>
+        <v>100.070749</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>56024.54</v>
+        <v>10612.35</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
-        <v>398.98</v>
+        <v>585.52</v>
       </c>
       <c r="M168" s="1">
-        <v>56024.54</v>
+        <v>10612.35</v>
       </c>
       <c r="N168" s="1">
-        <v>56423.52</v>
+        <v>11197.87</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="B169">
-        <v>3032560652</v>
+        <v>3013661662</v>
       </c>
       <c r="C169" s="1">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.31072958</v>
+        <v>100.2907317</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>37287.55</v>
+        <v>58146.34</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
-        <v>-190.06</v>
+        <v>594.9</v>
       </c>
       <c r="M169" s="1">
-        <v>37287.55</v>
+        <v>58146.34</v>
       </c>
       <c r="N169" s="1">
-        <v>37097.49</v>
+        <v>58741.24</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="B170">
-        <v>3033105672</v>
+        <v>3015607942</v>
       </c>
       <c r="C170" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.265108</v>
+        <v>100.29864667</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>10604.32</v>
+        <v>44797.0</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
-        <v>-28.47</v>
+        <v>369.83</v>
       </c>
       <c r="M170" s="1">
-        <v>10604.32</v>
+        <v>44797.0</v>
       </c>
       <c r="N170" s="1">
-        <v>10575.85</v>
+        <v>45166.83</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="B171">
-        <v>3037280862</v>
+        <v>3017270942</v>
       </c>
       <c r="C171" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.31196873</v>
+        <v>100.17879715</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>46795.31</v>
+        <v>35759.43</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
-        <v>851.43</v>
+        <v>378.86</v>
       </c>
       <c r="M171" s="1">
-        <v>46795.31</v>
+        <v>35759.43</v>
       </c>
       <c r="N171" s="1">
-        <v>47646.74</v>
+        <v>36138.29</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="B172">
-        <v>3042209452</v>
+        <v>3021967322</v>
       </c>
       <c r="C172" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.3160313</v>
+        <v>100.31180059</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>31603.13</v>
+        <v>26503.05</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
-        <v>400.49</v>
+        <v>205.94</v>
       </c>
       <c r="M172" s="1">
-        <v>31603.13</v>
+        <v>26503.05</v>
       </c>
       <c r="N172" s="1">
-        <v>32003.62</v>
+        <v>26708.99</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="B173">
-        <v>3047030172</v>
+        <v>3022014132</v>
       </c>
       <c r="C173" s="1">
-        <v>3124000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.30609091</v>
+        <v>100.31247305</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>9562.28</v>
+        <v>62494.61</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
-        <v>112.69</v>
+        <v>549.02</v>
       </c>
       <c r="M173" s="1">
-        <v>9562.28</v>
+        <v>62494.61</v>
       </c>
       <c r="N173" s="1">
-        <v>9674.97</v>
+        <v>63043.63</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="B174">
-        <v>3050153122</v>
+        <v>3032560652</v>
       </c>
       <c r="C174" s="1">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.3287935</v>
+        <v>100.35491233</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>32879.35</v>
+        <v>42589.48</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>380.0</v>
+        <v>-219.02</v>
       </c>
       <c r="M174" s="1">
-        <v>32879.35</v>
+        <v>42589.48</v>
       </c>
       <c r="N174" s="1">
-        <v>33259.35</v>
+        <v>42370.46</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="B175">
-        <v>3051781772</v>
+        <v>3033105672</v>
       </c>
       <c r="C175" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.3301058</v>
+        <v>100.29627175</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>66021.16</v>
+        <v>11850.87</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>728.51</v>
+        <v>-23.73</v>
       </c>
       <c r="M175" s="1">
-        <v>66021.16</v>
+        <v>11850.87</v>
       </c>
       <c r="N175" s="1">
-        <v>66749.67</v>
+        <v>11827.14</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="B176">
-        <v>3053286692</v>
+        <v>3037280862</v>
       </c>
       <c r="C176" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.22277373</v>
+        <v>100.3481422</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>33416.06</v>
+        <v>52221.33</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
-      <c r="L176">
-        <v>639.48</v>
+      <c r="L176" t="s">
+        <v>424</v>
       </c>
       <c r="M176" s="1">
-        <v>33416.06</v>
+        <v>52221.33</v>
       </c>
       <c r="N176" s="1">
-        <v>34055.54</v>
+        <v>53328.39</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="B177">
-        <v>3053302732</v>
+        <v>3042209452</v>
       </c>
       <c r="C177" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.3369512</v>
+        <v>100.3547433</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>50542.68</v>
+        <v>35474.33</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>726.98</v>
+        <v>532.87</v>
       </c>
       <c r="M177" s="1">
-        <v>50542.68</v>
+        <v>35474.33</v>
       </c>
       <c r="N177" s="1">
-        <v>51269.66</v>
+        <v>36007.2</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="B178">
-        <v>3089978672</v>
+        <v>3047030172</v>
       </c>
       <c r="C178" s="1">
-        <v>20000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.16210535</v>
+        <v>100.34267798</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>32421.07</v>
+        <v>10705.26</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178" t="s">
-        <v>419</v>
+      <c r="L178">
+        <v>152.19</v>
       </c>
       <c r="M178" s="1">
-        <v>32421.07</v>
+        <v>10705.26</v>
       </c>
       <c r="N178" s="1">
-        <v>27001.23</v>
+        <v>10857.45</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="B179">
-        <v>3094522902</v>
+        <v>3050153122</v>
       </c>
       <c r="C179" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.069939</v>
+        <v>100.3705385</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>10490.85</v>
+        <v>37053.85</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
-      <c r="L179" t="s">
-        <v>421</v>
+      <c r="L179">
+        <v>513.97</v>
       </c>
       <c r="M179" s="1">
-        <v>10490.85</v>
+        <v>37053.85</v>
       </c>
       <c r="N179" s="1">
-        <v>6882.52</v>
+        <v>37567.82</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="B180">
-        <v>3094554102</v>
+        <v>3051781772</v>
       </c>
       <c r="C180" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.11748907</v>
+        <v>100.37232595</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>17623.36</v>
+        <v>74465.19</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
-      <c r="L180" t="s">
-        <v>423</v>
+      <c r="L180">
+        <v>989.41</v>
       </c>
       <c r="M180" s="1">
-        <v>17623.36</v>
+        <v>74465.19</v>
       </c>
       <c r="N180" s="1">
-        <v>13144.2</v>
+        <v>75454.6</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="B181">
-        <v>3095024362</v>
+        <v>3053286692</v>
       </c>
       <c r="C181" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.1328794</v>
+        <v>100.23882347</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>19931.91</v>
+        <v>35823.52</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
-      <c r="L181" t="s">
-        <v>425</v>
+      <c r="L181">
+        <v>864.87</v>
       </c>
       <c r="M181" s="1">
-        <v>19931.91</v>
+        <v>35823.52</v>
       </c>
       <c r="N181" s="1">
-        <v>15634.83</v>
+        <v>36688.39</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B182">
-        <v>3099290162</v>
+        <v>3053302732</v>
       </c>
       <c r="C182" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.00004205</v>
+        <v>100.37923487</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>8.41</v>
+        <v>56885.23</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
-        <v>-851.2</v>
+        <v>978.62</v>
       </c>
       <c r="M182" s="1">
-        <v>8.41</v>
+        <v>56885.23</v>
       </c>
       <c r="N182" s="1">
-        <v>-842.79</v>
+        <v>57863.85</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B183">
-        <v>3099338312</v>
+        <v>3089978672</v>
       </c>
       <c r="C183" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.0033772</v>
+        <v>100.23256955</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>337.72</v>
+        <v>46513.91</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L183">
-        <v>-745.6</v>
+      <c r="L183" t="s">
+        <v>432</v>
       </c>
       <c r="M183" s="1">
-        <v>337.72</v>
+        <v>46513.91</v>
       </c>
       <c r="N183" s="1">
-        <v>-407.88</v>
+        <v>38414.79</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B184">
-        <v>3101407942</v>
+        <v>3094522902</v>
       </c>
       <c r="C184" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.1448867</v>
+        <v>100.10238747</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>14488.67</v>
+        <v>15358.12</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="M184" s="1">
-        <v>14488.67</v>
+        <v>15358.12</v>
       </c>
       <c r="N184" s="1">
-        <v>11959.06</v>
+        <v>9776.08</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="B185">
-        <v>3103291672</v>
+        <v>3094554102</v>
       </c>
       <c r="C185" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.9962122</v>
+        <v>100.19088527</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-189.39</v>
+        <v>28632.79</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
-      <c r="L185">
-        <v>-264.02</v>
+      <c r="L185" t="s">
+        <v>436</v>
       </c>
       <c r="M185" s="1">
-        <v>-189.39</v>
+        <v>28632.79</v>
       </c>
       <c r="N185" s="1">
-        <v>-453.41</v>
+        <v>21698.67</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="B186">
-        <v>3119675662</v>
+        <v>3095024362</v>
       </c>
       <c r="C186" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.96616836</v>
+        <v>100.20819167</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-8457.91</v>
+        <v>31228.75</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="M186" s="1">
-        <v>-8457.91</v>
+        <v>31228.75</v>
       </c>
       <c r="N186" s="1">
-        <v>-13111.45</v>
+        <v>24577.33</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="B187">
-        <v>3119812902</v>
+        <v>3099290162</v>
       </c>
       <c r="C187" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.98969007</v>
+        <v>99.9979094</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-3092.98</v>
+        <v>-418.12</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="M187" s="1">
-        <v>-3092.98</v>
+        <v>-418.12</v>
       </c>
       <c r="N187" s="1">
-        <v>-5203.08</v>
+        <v>-1739.19</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B188">
-        <v>3121777262</v>
+        <v>3099338312</v>
       </c>
       <c r="C188" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.9570894</v>
+        <v>100.0063489</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-4291.06</v>
+        <v>634.89</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="M188" s="1">
-        <v>-4291.06</v>
+        <v>634.89</v>
       </c>
       <c r="N188" s="1">
-        <v>-6553.67</v>
+        <v>-532.31</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="B189">
-        <v>3123552652</v>
+        <v>3101407942</v>
       </c>
       <c r="C189" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.98401425</v>
+        <v>100.2205773</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-3197.15</v>
+        <v>22057.73</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="M189" s="1">
-        <v>-3197.15</v>
+        <v>22057.73</v>
       </c>
       <c r="N189" s="1">
-        <v>-4522.92</v>
+        <v>18023.83</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="B190">
-        <v>3126897932</v>
+        <v>3103291672</v>
       </c>
       <c r="C190" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.9945772</v>
+        <v>99.9963106</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-542.28</v>
+        <v>-184.47</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
-        <v>-391.39</v>
+        <v>-430.83</v>
       </c>
       <c r="M190" s="1">
-        <v>-542.28</v>
+        <v>-184.47</v>
       </c>
       <c r="N190" s="1">
-        <v>-933.67</v>
+        <v>-615.3</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="B191">
-        <v>3132138012</v>
+        <v>3119675662</v>
       </c>
       <c r="C191" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.98221267</v>
+        <v>99.98578076</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-2668.1</v>
+        <v>-3554.81</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191">
-        <v>-601.62</v>
+      <c r="L191" t="s">
+        <v>447</v>
       </c>
       <c r="M191" s="1">
-        <v>-2668.1</v>
+        <v>-3554.81</v>
       </c>
       <c r="N191" s="1">
-        <v>-3269.72</v>
+        <v>-12630.43</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="B192">
-        <v>3134415152</v>
+        <v>3119812902</v>
       </c>
       <c r="C192" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.9735201</v>
+        <v>99.99180047</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-5295.98</v>
+        <v>-2459.86</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="M192" s="1">
-        <v>-5295.98</v>
+        <v>-2459.86</v>
       </c>
       <c r="N192" s="1">
-        <v>-6815.99</v>
+        <v>-6560.19</v>
       </c>
       <c r="O192" s="1">
         <v>0.0</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="B193">
-        <v>3138830172</v>
+        <v>3121777262</v>
       </c>
       <c r="C193" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.0232707</v>
+        <v>100.0551417</v>
       </c>
       <c r="E193" s="1">
         <v>0.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>0.0</v>
       </c>
       <c r="I193" s="1">
-        <v>4654.14</v>
+        <v>5514.17</v>
       </c>
       <c r="J193" s="1">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
-      <c r="L193">
-        <v>-696.83</v>
+      <c r="L193" t="s">
+        <v>451</v>
       </c>
       <c r="M193" s="1">
-        <v>4654.14</v>
+        <v>5514.17</v>
       </c>
       <c r="N193" s="1">
-        <v>3957.31</v>
+        <v>461.79</v>
       </c>
       <c r="O193" s="1">
         <v>0.0</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B194">
-        <v>3138877082</v>
+        <v>3123552652</v>
       </c>
       <c r="C194" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.02571873</v>
+        <v>99.9893502</v>
       </c>
       <c r="E194" s="1">
         <v>0.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>0.0</v>
       </c>
       <c r="I194" s="1">
-        <v>3857.81</v>
+        <v>-2129.96</v>
       </c>
       <c r="J194" s="1">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
-      <c r="L194">
-        <v>-519.5</v>
+      <c r="L194" t="s">
+        <v>453</v>
       </c>
       <c r="M194" s="1">
-        <v>3857.81</v>
+        <v>-2129.96</v>
       </c>
       <c r="N194" s="1">
-        <v>3338.31</v>
+        <v>-5186.48</v>
       </c>
       <c r="O194" s="1">
         <v>0.0</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>445</v>
+        <v>454</v>
       </c>
       <c r="B195">
-        <v>3138920792</v>
+        <v>3126897932</v>
       </c>
       <c r="C195" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.99721995</v>
+        <v>99.9975356</v>
       </c>
       <c r="E195" s="1">
         <v>0.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>0.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-556.01</v>
+        <v>-246.44</v>
       </c>
       <c r="J195" s="1">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195">
-        <v>-118.5</v>
+        <v>-975.05</v>
       </c>
       <c r="M195" s="1">
-        <v>-556.01</v>
+        <v>-246.44</v>
       </c>
       <c r="N195" s="1">
-        <v>-674.51</v>
+        <v>-1221.49</v>
       </c>
       <c r="O195" s="1">
         <v>0.0</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>446</v>
+        <v>455</v>
       </c>
       <c r="B196">
-        <v>3138969592</v>
+        <v>3132138012</v>
       </c>
       <c r="C196" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.99722</v>
+        <v>99.9893444</v>
       </c>
       <c r="E196" s="1">
         <v>0.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>0.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-417.0</v>
+        <v>-1598.34</v>
       </c>
       <c r="J196" s="1">
         <v>0</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
-      <c r="L196">
-        <v>-88.88</v>
+      <c r="L196" t="s">
+        <v>456</v>
       </c>
       <c r="M196" s="1">
-        <v>-417.0</v>
+        <v>-1598.34</v>
       </c>
       <c r="N196" s="1">
-        <v>-505.88</v>
+        <v>-3600.62</v>
       </c>
       <c r="O196" s="1">
         <v>0.0</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="B197">
-        <v>3145172942</v>
+        <v>3134415152</v>
       </c>
       <c r="C197" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.9706216</v>
+        <v>100.0048501</v>
       </c>
       <c r="E197" s="1">
         <v>0.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>0.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-2203.38</v>
+        <v>970.02</v>
       </c>
       <c r="J197" s="1">
         <v>0</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
-      <c r="L197">
-        <v>0.0</v>
+      <c r="L197" t="s">
+        <v>458</v>
       </c>
       <c r="M197" s="1">
-        <v>-2203.38</v>
+        <v>970.02</v>
       </c>
       <c r="N197" s="1">
-        <v>-2203.38</v>
+        <v>-4536.25</v>
       </c>
       <c r="O197" s="1">
         <v>0.0</v>
       </c>
       <c r="P197">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16">
+      <c r="A198" t="s">
+        <v>459</v>
+      </c>
+      <c r="B198">
+        <v>3138830172</v>
+      </c>
+      <c r="C198" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>100.1253607</v>
+      </c>
+      <c r="E198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>25072.14</v>
+      </c>
+      <c r="J198" s="1">
+        <v>0</v>
+      </c>
+      <c r="K198">
+        <v>0.0</v>
+      </c>
+      <c r="L198" t="s">
+        <v>460</v>
+      </c>
+      <c r="M198" s="1">
+        <v>25072.14</v>
+      </c>
+      <c r="N198" s="1">
+        <v>19496.34</v>
+      </c>
+      <c r="O198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P198">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:16">
+      <c r="A199" t="s">
+        <v>461</v>
+      </c>
+      <c r="B199">
+        <v>3138877082</v>
+      </c>
+      <c r="C199" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>100.12766373</v>
+      </c>
+      <c r="E199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>19149.56</v>
+      </c>
+      <c r="J199" s="1">
+        <v>0</v>
+      </c>
+      <c r="K199">
+        <v>0.0</v>
+      </c>
+      <c r="L199" t="s">
+        <v>462</v>
+      </c>
+      <c r="M199" s="1">
+        <v>19149.56</v>
+      </c>
+      <c r="N199" s="1">
+        <v>14992.71</v>
+      </c>
+      <c r="O199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P199">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:16">
+      <c r="A200" t="s">
+        <v>463</v>
+      </c>
+      <c r="B200">
+        <v>3145172942</v>
+      </c>
+      <c r="C200" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>100.0754764</v>
+      </c>
+      <c r="E200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>5660.73</v>
+      </c>
+      <c r="J200" s="1">
+        <v>0</v>
+      </c>
+      <c r="K200">
+        <v>0.0</v>
+      </c>
+      <c r="L200" t="s">
+        <v>464</v>
+      </c>
+      <c r="M200" s="1">
+        <v>5660.73</v>
+      </c>
+      <c r="N200" s="1">
+        <v>3862.46</v>
+      </c>
+      <c r="O200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P200">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:16">
+      <c r="A201" t="s">
+        <v>465</v>
+      </c>
+      <c r="B201">
+        <v>3149823572</v>
+      </c>
+      <c r="C201" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.0476705</v>
+      </c>
+      <c r="E201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>4767.05</v>
+      </c>
+      <c r="J201" s="1">
+        <v>0</v>
+      </c>
+      <c r="K201">
+        <v>0.0</v>
+      </c>
+      <c r="L201" t="s">
+        <v>466</v>
+      </c>
+      <c r="M201" s="1">
+        <v>4767.05</v>
+      </c>
+      <c r="N201" s="1">
+        <v>2631.48</v>
+      </c>
+      <c r="O201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P201">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:16">
+      <c r="A202" t="s">
+        <v>467</v>
+      </c>
+      <c r="B202">
+        <v>3154552562</v>
+      </c>
+      <c r="C202" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>100.0013176</v>
+      </c>
+      <c r="E202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>197.64</v>
+      </c>
+      <c r="J202" s="1">
+        <v>0</v>
+      </c>
+      <c r="K202">
+        <v>0.0</v>
+      </c>
+      <c r="L202">
+        <v>-584.12</v>
+      </c>
+      <c r="M202" s="1">
+        <v>197.64</v>
+      </c>
+      <c r="N202" s="1">
+        <v>-386.48</v>
+      </c>
+      <c r="O202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P202">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:16">
+      <c r="A203" t="s">
+        <v>468</v>
+      </c>
+      <c r="B203">
+        <v>3154561012</v>
+      </c>
+      <c r="C203" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.9885529</v>
+      </c>
+      <c r="E203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-1144.71</v>
+      </c>
+      <c r="J203" s="1">
+        <v>0</v>
+      </c>
+      <c r="K203">
+        <v>0.0</v>
+      </c>
+      <c r="L203" t="s">
+        <v>469</v>
+      </c>
+      <c r="M203" s="1">
+        <v>-1144.71</v>
+      </c>
+      <c r="N203" s="1">
+        <v>-2595.37</v>
+      </c>
+      <c r="O203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P203">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:16">
+      <c r="A204" t="s">
+        <v>470</v>
+      </c>
+      <c r="B204">
+        <v>3155437292</v>
+      </c>
+      <c r="C204" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>99.99429784</v>
+      </c>
+      <c r="E204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-712.77</v>
+      </c>
+      <c r="J204" s="1">
+        <v>0</v>
+      </c>
+      <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204">
+        <v>-926.4</v>
+      </c>
+      <c r="M204" s="1">
+        <v>-712.77</v>
+      </c>
+      <c r="N204" s="1">
+        <v>-1639.17</v>
+      </c>
+      <c r="O204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P204">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:16">
+      <c r="A205" t="s">
+        <v>471</v>
+      </c>
+      <c r="B205">
+        <v>3155558992</v>
+      </c>
+      <c r="C205" s="1">
+        <v>7400000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>99.99269176</v>
+      </c>
+      <c r="E205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-540.81</v>
+      </c>
+      <c r="J205" s="1">
+        <v>0</v>
+      </c>
+      <c r="K205">
+        <v>0.0</v>
+      </c>
+      <c r="L205">
+        <v>-554.18</v>
+      </c>
+      <c r="M205" s="1">
+        <v>-540.81</v>
+      </c>
+      <c r="N205" s="1">
+        <v>-1094.99</v>
+      </c>
+      <c r="O205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P205">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:16">
+      <c r="A206" t="s">
+        <v>472</v>
+      </c>
+      <c r="B206">
+        <v>3163652032</v>
+      </c>
+      <c r="C206" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>99.99341913</v>
+      </c>
+      <c r="E206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-987.13</v>
+      </c>
+      <c r="J206" s="1">
+        <v>0</v>
+      </c>
+      <c r="K206">
+        <v>0.0</v>
+      </c>
+      <c r="L206">
+        <v>0.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>-987.13</v>
+      </c>
+      <c r="N206" s="1">
+        <v>-987.13</v>
+      </c>
+      <c r="O206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P206">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:16">
+      <c r="A207" t="s">
+        <v>473</v>
+      </c>
+      <c r="B207" t="s">
+        <v>474</v>
+      </c>
+      <c r="C207" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>100.00326331</v>
+      </c>
+      <c r="E207" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>1142.16</v>
+      </c>
+      <c r="J207" s="1">
+        <v>0</v>
+      </c>
+      <c r="K207">
+        <v>0.0</v>
+      </c>
+      <c r="L207" t="s">
+        <v>475</v>
+      </c>
+      <c r="M207" s="1">
+        <v>1142.16</v>
+      </c>
+      <c r="N207" s="1">
+        <v>-1245.75</v>
+      </c>
+      <c r="O207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P207">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>