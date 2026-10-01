--- v5 (2026-08-18)
+++ v6 (2026-10-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="565">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -142,1350 +142,1617 @@
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
+    <t>BE6366634390</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 29/07/2026</t>
+  </si>
+  <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
+    <t>FR0129784395</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 30/10/2026</t>
+  </si>
+  <si>
+    <t>13 953.92</t>
+  </si>
+  <si>
     <t>FR0129632875</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>XS3398399058</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
+  </si>
+  <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>29 159.58</t>
+    <t>57 560.03</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>136 290.00</t>
+    <t>165 280.56</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>336 225.00</t>
+    <t>407 784.72</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>24 506.08</t>
+    <t>67 614.17</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3427420412</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
     <t>XS3384714914</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 19/08/2026</t>
   </si>
   <si>
-    <t>XS3324629974</t>
-[...2 lines deleted...]
-    <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
+    <t>XS3395915559</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 24/08/2026</t>
   </si>
   <si>
     <t>XS3367683490</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
+    <t>XS3425735506</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 08/07/2026</t>
+  </si>
+  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>BE6374289310</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 22/05/2026</t>
+    <t>FR0129713873</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 31/07/2026</t>
+  </si>
+  <si>
+    <t>BE6374744017</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 04/08/2026</t>
+  </si>
+  <si>
+    <t>BE6374858189</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 13/07/2026</t>
+  </si>
+  <si>
+    <t>BE6375143128</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46BP7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 15/06/2027</t>
+  </si>
+  <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>DE000CZ454T7</t>
-[...14 lines deleted...]
-    <t>EURO COVIVIO SA 15/06/2026</t>
+    <t>FR0129678647</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE GENERALE DES ETABLISSEME 06/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129783991</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 17/07/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>62 658.96</t>
+    <t>105 482.38</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>61 263.13</t>
+    <t>103 169.88</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>61 542.29</t>
-[...41 lines deleted...]
-    <t>EURO HEINEKEN NV 05/06/2026</t>
+    <t>103 632.38</t>
+  </si>
+  <si>
+    <t>XS3429165031</t>
+  </si>
+  <si>
+    <t>EURO DANAHER CORPORATION 21/12/2026</t>
+  </si>
+  <si>
+    <t>FR0129783884</t>
+  </si>
+  <si>
+    <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129711869</t>
+  </si>
+  <si>
+    <t>EURO DASSAULT SYSTEMES 29/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129787299</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 04/09/2026</t>
+  </si>
+  <si>
+    <t>ES05306747Z4</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>ES05306748E7</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 24/08/2026</t>
+  </si>
+  <si>
+    <t>XS3430530702</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 17/07/2026</t>
+  </si>
+  <si>
+    <t>XS3420336953</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129788768</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 04/09/2026</t>
+  </si>
+  <si>
+    <t>69 645.00</t>
+  </si>
+  <si>
+    <t>FR0129715100</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 27/07/2026</t>
+  </si>
+  <si>
+    <t>XS3420471735</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/07/2026</t>
   </si>
   <si>
     <t>XS3367620492</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 06/07/2026</t>
   </si>
   <si>
+    <t>XS3411930442</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 17/07/2026</t>
+  </si>
+  <si>
     <t>XS3367672709</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
     <t>XS3375218867</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
   </si>
   <si>
-    <t>XS3326341511</t>
-[...11 lines deleted...]
-    <t>867 307.22</t>
+    <t>XS3413324784</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129781268</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 01/06/2027</t>
+  </si>
+  <si>
+    <t>61 584.08</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>388 474.67</t>
+    <t>474 306.00</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>137 304.44</t>
+    <t>194 519.11</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
+    <t>XS3415149593</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
+  </si>
+  <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
-    <t>XS3086812974</t>
-[...20 lines deleted...]
-    <t>EURO KBC GROEP NV 26/06/2026</t>
+    <t>XS3396973888</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 28/05/2027</t>
+  </si>
+  <si>
+    <t>XS3397034185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 30/03/2027</t>
+  </si>
+  <si>
+    <t>FR0129680205</t>
+  </si>
+  <si>
+    <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
+  </si>
+  <si>
+    <t>BE6375076427</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 18/09/2026</t>
+  </si>
+  <si>
+    <t>BE6375183520</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/12/2026</t>
   </si>
   <si>
     <t>FR0129632651</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 07/08/2026</t>
   </si>
   <si>
+    <t>XS3418600089</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
-    <t>XS3384769066</t>
-[...2 lines deleted...]
-    <t>EURO LSEG NETHERLANDS BV 16/06/2026</t>
+    <t>XS3415281438</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 15/09/2026</t>
+  </si>
+  <si>
+    <t>XS3415286742</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/12/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
-    <t>XS3087766385</t>
-[...2 lines deleted...]
-    <t>EURO NATWEST MARKETS NV 01/06/2026</t>
+    <t>XS3408779000</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 09/06/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3384763028</t>
-[...23 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
+    <t>XS3427507374</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 24/06/2027</t>
+  </si>
+  <si>
+    <t>XS3415149833</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
+  </si>
+  <si>
+    <t>XS3396982285</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
+  </si>
+  <si>
+    <t>XS3386608122</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+  </si>
+  <si>
+    <t>XS3415315608</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
+  </si>
+  <si>
+    <t>XS3417520197</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
+  </si>
+  <si>
+    <t>FR0129762730</t>
+  </si>
+  <si>
+    <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 16/09/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
-    <t>FR0129733145</t>
-[...8 lines deleted...]
-    <t>EURO SAVENCIA SA 29/05/2026</t>
+    <t>XS3418592716</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
   </si>
   <si>
     <t>BE6372829265</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129628071</t>
-[...2 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
+    <t>FR0129784411</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 24/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129629590</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
+    <t>FR0129682839</t>
+  </si>
+  <si>
+    <t>EURO VIVENDI SE 15/07/2026</t>
+  </si>
+  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>FR0129582542</t>
-[...5 lines deleted...]
-    <t>143 464.50</t>
+    <t>FR0129716249</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
   </si>
   <si>
     <t>FR0129714913</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
   </si>
   <si>
-    <t>16 495.11</t>
+    <t>70 521.56</t>
   </si>
   <si>
     <t>FR0129753671</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
   </si>
   <si>
-    <t>7 815.63</t>
+    <t>79 291.53</t>
   </si>
   <si>
     <t>FR0129753655</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/09/2026</t>
   </si>
   <si>
-    <t>4 439.38</t>
+    <t>45 124.92</t>
   </si>
   <si>
     <t>FR0129753648</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 15/07/2026</t>
   </si>
   <si>
-    <t>2 890.14</t>
+    <t>29 402.72</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>45 670.00</t>
+    <t>89 190.17</t>
+  </si>
+  <si>
+    <t>FR0129808897</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
+  </si>
+  <si>
+    <t>7 356.13</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>83 173.06</t>
+    <t>140 026.50</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>117 929.47</t>
+    <t>146 883.92</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>37 901.67</t>
+    <t>66 808.44</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>293 234.17</t>
+    <t>365 620.14</t>
+  </si>
+  <si>
+    <t>FR0129787802</t>
+  </si>
+  <si>
+    <t>NEUCP BPCE SA 04/06/2027</t>
+  </si>
+  <si>
+    <t>36 172.50</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>392 530.67</t>
+    <t>450 518.00</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>120 660.56</t>
+    <t>178 815.78</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>89 005.56</t>
-[...17 lines deleted...]
-    <t>NEUCP COFINIMMO SA 27/05/2026</t>
+    <t>144 169.78</t>
+  </si>
+  <si>
+    <t>FR0129767267</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
+  </si>
+  <si>
+    <t>FR0129780898</t>
+  </si>
+  <si>
+    <t>NEUCP CAPGEMINI SE 31/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129810091</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 03/09/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
+    <t>FR0129783751</t>
+  </si>
+  <si>
+    <t>NEUCP COVIVIO SA 15/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129787877</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
+  </si>
+  <si>
+    <t>36 622.50</t>
+  </si>
+  <si>
+    <t>FR0129782787</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 02/06/2027</t>
+  </si>
+  <si>
+    <t>38 861.61</t>
+  </si>
+  <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>247 590.00</t>
+    <t>334 220.83</t>
+  </si>
+  <si>
+    <t>FR0129782829</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 31/03/2027</t>
+  </si>
+  <si>
+    <t>28 904.54</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>46 955.03</t>
+    <t>74 905.72</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>96 476.72</t>
-[...8 lines deleted...]
-    <t>776 445.83</t>
+    <t>153 844.78</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>409 163.08</t>
+    <t>494 313.33</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>452 546.50</t>
-[...11 lines deleted...]
-    <t>NEUCP ENGIE SA 12/06/2026</t>
+    <t>539 610.25</t>
+  </si>
+  <si>
+    <t>FR0129806511</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 16/12/2026</t>
+  </si>
+  <si>
+    <t>31 793.02</t>
+  </si>
+  <si>
+    <t>FR0129809010</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 03/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129806107</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805273</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 11/09/2026</t>
+  </si>
+  <si>
+    <t>39 498.33</t>
+  </si>
+  <si>
+    <t>FR0129807485</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 18/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129756062</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 21/08/2026</t>
+  </si>
+  <si>
+    <t>66 284.17</t>
   </si>
   <si>
     <t>FR0129632438</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
-    <t>FR0129213460</t>
-[...5 lines deleted...]
-    <t>688 146.67</t>
+    <t>FR0129808681</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 24/06/2027</t>
+  </si>
+  <si>
+    <t>5 560.00</t>
+  </si>
+  <si>
+    <t>FR0129756021</t>
+  </si>
+  <si>
+    <t>NEUCP KLEPIERRE SA 21/07/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>248 056.08</t>
+    <t>333 600.75</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>41 022.67</t>
+    <t>97 909.78</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>101 356.38</t>
+    <t>143 992.13</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>65 148.69</t>
+    <t>92 594.75</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>21 086.61</t>
+    <t>49 469.33</t>
+  </si>
+  <si>
+    <t>FR0129783272</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 27/07/2026</t>
   </si>
   <si>
     <t>FR0129630416</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
   </si>
   <si>
-    <t>FR0129728038</t>
-[...8 lines deleted...]
-    <t>NEUCP SEB SA 05/06/2026</t>
+    <t>FR0129788875</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805828</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129809820</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 28/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129780146</t>
+  </si>
+  <si>
+    <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
-    <t>FR0129653376</t>
-[...14 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
+    <t>FR0129782928</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129782910</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/08/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129673499</t>
-[...2 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
+    <t>FR0129781755</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
+  </si>
+  <si>
+    <t>80 389.89</t>
+  </si>
+  <si>
+    <t>FR0129782480</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 02/07/2026</t>
   </si>
   <si>
     <t>FR0129683035</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 13/07/2026</t>
   </si>
   <si>
-    <t>FR0129732915</t>
-[...2 lines deleted...]
-    <t>NEUCP VIVENDI SE 15/06/2026</t>
+    <t>FR0129756146</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 18/06/2027</t>
+  </si>
+  <si>
+    <t>29 775.67</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>72 006.83</t>
+    <t>129 813.06</t>
+  </si>
+  <si>
+    <t>XS1114159277</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 2.25 08/10/2026</t>
+  </si>
+  <si>
+    <t>36 303.53</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>6 794.52</t>
-[...17 lines deleted...]
-    <t>141 369.86</t>
+    <t>9 205.48</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>472 808.22</t>
+    <t>590 342.47</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>13 150.68</t>
+    <t>15 410.96</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>73 972.60</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>347 568.49</t>
+    <t>437 527.40</t>
+  </si>
+  <si>
+    <t>XS2168478068</t>
+  </si>
+  <si>
+    <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
+  </si>
+  <si>
+    <t>65 205.48</t>
+  </si>
+  <si>
+    <t>XS2535484526</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 3 21/09/2026</t>
+  </si>
+  <si>
+    <t>233 424.66</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>11 661.51</t>
-[...8 lines deleted...]
-    <t>1 854 864.22</t>
+    <t>16 368.90</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>18 684.93</t>
+    <t>21 336.99</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>33 640.41</t>
-[...17 lines deleted...]
-    <t>10 395.18</t>
+    <t>40 722.60</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>9 589.36</t>
-[...8 lines deleted...]
-    <t>31 550.34</t>
+    <t>93 975.77</t>
+  </si>
+  <si>
+    <t>FR0014006XA3</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/12/2027</t>
+  </si>
+  <si>
+    <t>14 813.34</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>93 698.63</t>
+    <t>137 095.89</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>210 706.85</t>
-[...38 lines deleted...]
-    <t>21 027.00</t>
+    <t>250 668.49</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>10 037.15</t>
+    <t>13 296.98</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>25 492.50</t>
+    <t>33 628.42</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>11 898.33</t>
+    <t>16 601.45</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>7 030.00</t>
+    <t>10 847.23</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 902.55</t>
-[...5 lines deleted...]
-    <t>3 781.87</t>
+    <t>4 456.14</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>5 924.22</t>
+    <t>8 403.11</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>18 219.25</t>
-[...11 lines deleted...]
-    <t>3 581.22</t>
+    <t>25 937.50</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>3 265.50</t>
-[...5 lines deleted...]
-    <t>1 164.26</t>
+    <t>5 224.78</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
-    <t>1 251.41</t>
+    <t>2 585.44</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>7 725.10</t>
+    <t>14 005.03</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>3 177.78</t>
+    <t>6 305.94</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
+    <t>1 293.62</t>
+  </si>
+  <si>
     <t>SWAP04922656</t>
   </si>
   <si>
+    <t>2 330.89</t>
+  </si>
+  <si>
     <t>SWAP04923392</t>
   </si>
   <si>
+    <t>2 855.42</t>
+  </si>
+  <si>
     <t>SWAP04923752</t>
   </si>
   <si>
+    <t>2 037.75</t>
+  </si>
+  <si>
     <t>SWAP04924848</t>
   </si>
   <si>
+    <t>2 558.89</t>
+  </si>
+  <si>
     <t>SWAP04943108</t>
   </si>
   <si>
+    <t>1 149.48</t>
+  </si>
+  <si>
     <t>SWAP04943109</t>
   </si>
   <si>
+    <t>2 794.67</t>
+  </si>
+  <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
-    <t>1 107.06</t>
+    <t>3 103.90</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
+    <t>1 780.54</t>
+  </si>
+  <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
+    <t>1 764.75</t>
+  </si>
+  <si>
     <t>SWAP04987234</t>
   </si>
   <si>
+    <t>3 475.43</t>
+  </si>
+  <si>
     <t>SWAP04987354</t>
   </si>
   <si>
+    <t>2 794.40</t>
+  </si>
+  <si>
     <t>SWAP04987353</t>
   </si>
   <si>
+    <t>2 965.65</t>
+  </si>
+  <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-8 099.12</t>
+    <t>-12 056.47</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-5 582.04</t>
+    <t>-8 472.07</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-6 934.12</t>
+    <t>-10 878.32</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-6 651.42</t>
-[...5 lines deleted...]
-    <t>-1 321.07</t>
+    <t>-10 375.20</t>
   </si>
   <si>
     <t>SWAP05011167</t>
   </si>
   <si>
-    <t>-1 167.20</t>
+    <t>-1 135.26</t>
   </si>
   <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-4 033.90</t>
-[...2 lines deleted...]
-    <t>SWAP05011324</t>
+    <t>-6 373.62</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-9 075.62</t>
-[...5 lines deleted...]
-    <t>-4 100.33</t>
+    <t>-16 375.21</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-5 052.38</t>
+    <t>-10 208.83</t>
   </si>
   <si>
     <t>SWAP05018315</t>
   </si>
   <si>
-    <t>-3 056.52</t>
+    <t>-4 938.81</t>
   </si>
   <si>
     <t>SWAP05019255</t>
   </si>
   <si>
+    <t>-1 299.23</t>
+  </si>
+  <si>
     <t>SWAP05019524</t>
   </si>
   <si>
-    <t>-2 002.28</t>
+    <t>-3 639.29</t>
   </si>
   <si>
     <t>SWAP05019593</t>
   </si>
   <si>
-    <t>-5 506.27</t>
+    <t>-12 330.03</t>
   </si>
   <si>
     <t>SWAP05020023</t>
   </si>
   <si>
-    <t>-5 575.80</t>
+    <t>-14 355.55</t>
   </si>
   <si>
     <t>SWAP05020022</t>
   </si>
   <si>
-    <t>-4 156.85</t>
+    <t>-10 693.74</t>
   </si>
   <si>
     <t>SWAP05027220</t>
   </si>
   <si>
-    <t>-1 798.27</t>
+    <t>-5 676.66</t>
   </si>
   <si>
     <t>SWAP05029792</t>
   </si>
   <si>
-    <t>-2 135.57</t>
+    <t>-7 726.17</t>
   </si>
   <si>
     <t>SWAP05029911</t>
   </si>
   <si>
+    <t>-2 130.29</t>
+  </si>
+  <si>
     <t>SWAP05029910</t>
   </si>
   <si>
-    <t>-1 450.66</t>
+    <t>-7 905.61</t>
   </si>
   <si>
     <t>SWAP05030303</t>
   </si>
   <si>
+    <t>-5 051.65</t>
+  </si>
+  <si>
     <t>SWAP05030302</t>
   </si>
   <si>
+    <t>-3 029.43</t>
+  </si>
+  <si>
     <t>SWAP05030900</t>
   </si>
   <si>
+    <t>-9 729.70</t>
+  </si>
+  <si>
+    <t>SWAP05034114</t>
+  </si>
+  <si>
+    <t>-2 627.58</t>
+  </si>
+  <si>
+    <t>SWAP05034113</t>
+  </si>
+  <si>
+    <t>-8 396.88</t>
+  </si>
+  <si>
+    <t>SWAP05034115</t>
+  </si>
+  <si>
+    <t>-1 746.72</t>
+  </si>
+  <si>
+    <t>SWAP05034112</t>
+  </si>
+  <si>
+    <t>SWAP05034138</t>
+  </si>
+  <si>
+    <t>-3 159.15</t>
+  </si>
+  <si>
+    <t>SWAP05034191</t>
+  </si>
+  <si>
+    <t>-6 024.54</t>
+  </si>
+  <si>
+    <t>SWAP05034190</t>
+  </si>
+  <si>
+    <t>-6 646.76</t>
+  </si>
+  <si>
+    <t>SWAP05034349</t>
+  </si>
+  <si>
+    <t>-9 652.60</t>
+  </si>
+  <si>
+    <t>SWAP05034659</t>
+  </si>
+  <si>
+    <t>-3 741.24</t>
+  </si>
+  <si>
+    <t>SWAP05034885</t>
+  </si>
+  <si>
+    <t>-2 348.76</t>
+  </si>
+  <si>
+    <t>SWAP05034884</t>
+  </si>
+  <si>
+    <t>-2 368.20</t>
+  </si>
+  <si>
+    <t>SWAP05035084</t>
+  </si>
+  <si>
+    <t>-1 668.60</t>
+  </si>
+  <si>
+    <t>SWAP05035083</t>
+  </si>
+  <si>
+    <t>SWAP05039959</t>
+  </si>
+  <si>
+    <t>SWAP05039958</t>
+  </si>
+  <si>
+    <t>SWAP05045726</t>
+  </si>
+  <si>
     <t>SWAP05030898</t>
   </si>
   <si>
     <t>ST 0.020/OIS+m220726</t>
   </si>
   <si>
-    <t>-2 387.91</t>
+    <t>-3 826.30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1794,10619 +2061,12319 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1465649.9653</v>
+      </c>
+      <c r="C2">
+        <v>2458.47</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>3603267860.46</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>3603267860.46</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>41.3595</v>
+      </c>
+      <c r="C3">
+        <v>9922.79</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>410401.67</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>410401.67</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>124858.6573</v>
+      </c>
+      <c r="C4">
+        <v>3414.91</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>426382233.65</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>426382233.65</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10459.7253</v>
+      </c>
+      <c r="C5">
+        <v>1120.84</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>11723720.25</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>11723720.25</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1599521.5426</v>
+      </c>
+      <c r="C6">
+        <v>111.44</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>178262803.26</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>178262803.26</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P207"/>
+  <dimension ref="A1:Z241"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O207" sqref="O207"/>
+      <selection activeCell="N241" sqref="N241"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>18896.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>10866.44</v>
+      </c>
+      <c r="D2" s="1">
+        <v>10841.074236875</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>204852938.78</v>
+      </c>
+      <c r="H2" s="1">
+        <v>479311.46</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.23397831774078</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>205332250.24</v>
+      </c>
+      <c r="M2" s="1">
+        <v>205332250.24</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.87</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>782.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>262885.38</v>
+      </c>
+      <c r="D3" s="1">
+        <v>261903.37236573</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>204808437.19</v>
+      </c>
+      <c r="H3" s="1">
+        <v>767929.97</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0.37495035875284</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>205576367.16</v>
+      </c>
+      <c r="M3" s="1">
+        <v>205576367.16</v>
+      </c>
+      <c r="N3" s="1">
+        <v>4.87</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>34</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.8978</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.2637935</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>9926379.35</v>
+      </c>
+      <c r="H4" s="1">
+        <v>63400.65</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.63870871507646</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>9989780.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>9989780.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D4" s="1">
-[...40 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C5" s="1">
+        <v>97.9392</v>
+      </c>
+      <c r="D5" s="1">
+        <v>97.132225</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>9713222.5</v>
+      </c>
+      <c r="H5" s="1">
+        <v>80697.5</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.83080048871525</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>9793920.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>9793920.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>38</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D5" s="1">
-[...40 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C6" s="1">
+        <v>97.7536</v>
+      </c>
+      <c r="D6" s="1">
+        <v>97.2229349</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>9722293.49</v>
+      </c>
+      <c r="H6" s="1">
+        <v>53066.51</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.54582295889938</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>9775360.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>9775360.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>40</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.8117</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.7987392</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>19959747.84</v>
+      </c>
+      <c r="H7" s="1">
+        <v>2592.16</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.012986937614539</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>19962340.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>19962340.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>42</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D7" s="1">
-[...2 lines deleted...]
-      <c r="E7" s="1">
+      <c r="C8" s="1">
+        <v>99.7692</v>
+      </c>
+      <c r="D8" s="1">
         <v>99.41818273</v>
       </c>
-      <c r="F7" t="s">
-[...5 lines deleted...]
-      <c r="H7" s="1">
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
         <v>14912727.41</v>
       </c>
-      <c r="I7" s="1">
-[...25 lines deleted...]
-      <c r="A8" t="s">
+      <c r="H8" s="1">
+        <v>52652.59</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.3530714976034</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>14965380.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>14965380.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>44</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="1">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.9923</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-2310.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-0.0077</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>48</v>
+      </c>
+      <c r="L9" s="1">
+        <v>29997690.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>30011643.92</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D8" s="1">
-[...2 lines deleted...]
-      <c r="E8" s="1">
+      <c r="C10" s="1">
+        <v>97.62</v>
+      </c>
+      <c r="D10" s="1">
         <v>97.16801133</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" s="1">
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
         <v>14575201.7</v>
       </c>
-      <c r="I8" s="1">
-[...31 lines deleted...]
-      <c r="C9" s="1">
+      <c r="H10" s="1">
+        <v>67798.3</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.46516200184043</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>14643000.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>14643000.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="D9" s="1">
-[...2 lines deleted...]
-      <c r="E9" s="1">
+      <c r="C11" s="1">
+        <v>99.0155</v>
+      </c>
+      <c r="D11" s="1">
         <v>97.78527223</v>
       </c>
-      <c r="F9" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="1">
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
         <v>39114108.89</v>
       </c>
-      <c r="I9" s="1">
-[...31 lines deleted...]
-      <c r="C10" s="1">
+      <c r="H11" s="1">
+        <v>492091.11</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.2580910673023</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>39606200.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>39606200.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D10" s="1">
-[...2 lines deleted...]
-      <c r="E10" s="1">
+      <c r="C12" s="1">
+        <v>99.6759</v>
+      </c>
+      <c r="D12" s="1">
         <v>98.3627117</v>
       </c>
-      <c r="F10" t="s">
-[...5 lines deleted...]
-      <c r="H10" s="1">
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
         <v>19672542.34</v>
       </c>
-      <c r="I10" s="1">
-[...67 lines deleted...]
-      <c r="O11" s="1">
+      <c r="H12" s="1">
+        <v>262637.66</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1.3350468661388</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>19935180.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>19935180.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>97.5268</v>
+      </c>
+      <c r="D13" s="1">
+        <v>97.21815647</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>29165446.94</v>
+      </c>
+      <c r="H13" s="1">
+        <v>92593.06</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.31747519655874</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>29258040.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>29258040.0</v>
+      </c>
+      <c r="N13" s="1">
         <v>0.69</v>
       </c>
-      <c r="P11">
-[...54 lines deleted...]
-      <c r="A13" t="s">
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>55</v>
       </c>
-      <c r="B13" t="s">
-[...45 lines deleted...]
-    <row r="14" spans="1:16">
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>58</v>
       </c>
-      <c r="B14" t="s">
-        <v>59</v>
+      <c r="B14" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>10000000.0</v>
+        <v>99.3752</v>
       </c>
       <c r="D14" s="1">
-        <v>99.6809</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>98.72033764</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>24680084.41</v>
       </c>
       <c r="H14" s="1">
-        <v>9943946.53</v>
+        <v>163715.59</v>
       </c>
       <c r="I14" s="1">
-        <v>24143.47</v>
-[...2 lines deleted...]
-        <v>0.24279565389015</v>
+        <v>0.663351013231</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14">
-        <v>0.0</v>
+      <c r="L14" s="1">
+        <v>24843800.0</v>
       </c>
       <c r="M14" s="1">
-        <v>9968090.0</v>
+        <v>24843800.0</v>
       </c>
       <c r="N14" s="1">
-        <v>9968090.0</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16">
+        <v>0.59</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>60</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.0221</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>2210.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.0221</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
         <v>61</v>
       </c>
-      <c r="C15" s="1">
-[...27 lines deleted...]
-        <v>62</v>
+      <c r="L15" s="1">
+        <v>10002210.0</v>
       </c>
       <c r="M15" s="1">
-        <v>25010025.0</v>
+        <v>10059770.03</v>
       </c>
       <c r="N15" s="1">
-        <v>25346250.0</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:16">
+        <v>0.24</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>63</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>100.0364</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>3640.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.0364</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="s">
         <v>64</v>
       </c>
-      <c r="C16" s="1">
-[...27 lines deleted...]
-        <v>65</v>
+      <c r="L16" s="1">
+        <v>10003640.0</v>
       </c>
       <c r="M16" s="1">
-        <v>14999760.0</v>
+        <v>10168920.56</v>
       </c>
       <c r="N16" s="1">
-        <v>15024266.08</v>
-[...8 lines deleted...]
-    <row r="17" spans="1:16">
+        <v>0.24</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>66</v>
       </c>
-      <c r="B17" t="s">
-        <v>67</v>
+      <c r="B17" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>20000000.0</v>
+        <v>99.9449</v>
       </c>
       <c r="D17" s="1">
-        <v>99.332</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.4394653</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>9943946.53</v>
       </c>
       <c r="H17" s="1">
-        <v>19604767.88</v>
+        <v>50543.47</v>
       </c>
       <c r="I17" s="1">
-        <v>261632.12</v>
-[...2 lines deleted...]
-        <v>1.3345331176653</v>
+        <v>0.50828380711335</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" s="1">
+        <v>9994490.0</v>
       </c>
       <c r="M17" s="1">
-        <v>19866400.0</v>
+        <v>9994490.0</v>
       </c>
       <c r="N17" s="1">
-        <v>19866400.0</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:16">
+        <v>0.24</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.0335</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>8375.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.0335</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="1">
+      <c r="L18" s="1">
+        <v>25008375.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>25416159.72</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>100.0266</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>3990.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.0266</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19" t="s">
+        <v>72</v>
+      </c>
+      <c r="L19" s="1">
+        <v>15003990.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>15071604.17</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>99.602</v>
+      </c>
+      <c r="D20" s="1">
+        <v>98.0238394</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>19604767.88</v>
+      </c>
+      <c r="H20" s="1">
+        <v>315632.12</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.6099763176589</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>19920400.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>19920400.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="1">
         <v>8500000.0</v>
       </c>
-      <c r="D18" s="1">
-[...2 lines deleted...]
-      <c r="E18" s="1">
+      <c r="C21" s="1">
+        <v>98.6048</v>
+      </c>
+      <c r="D21" s="1">
         <v>97.79494141</v>
       </c>
-      <c r="F18" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="1">
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
         <v>8312570.02</v>
       </c>
-      <c r="I18" s="1">
-[...17 lines deleted...]
-      <c r="O18" s="1">
+      <c r="H21" s="1">
+        <v>68837.98</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.82811909956098</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>8381408.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>8381408.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>97.3834</v>
+      </c>
+      <c r="D22" s="1">
+        <v>97.28509723</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>6323531.32</v>
+      </c>
+      <c r="H22" s="1">
+        <v>6389.68</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.10104607183317</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>6329921.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>6329921.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>97.8558</v>
+      </c>
+      <c r="D23" s="1">
+        <v>97.32339053</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>7299254.29</v>
+      </c>
+      <c r="H23" s="1">
+        <v>39930.71</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.54705190987393</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>7339185.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>7339185.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>99.6732</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.40679</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>19881358.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>53282.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.26799980162321</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>19934640.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>19934640.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="1">
+        <v>27000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>99.64</v>
+      </c>
+      <c r="D25" s="1">
+        <v>99.43367</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>26847090.9</v>
+      </c>
+      <c r="H25" s="1">
+        <v>55709.1</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.20750516399525</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>26902800.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>26902800.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="1">
+        <v>11000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.9867</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.63136391</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>10959450.03</v>
+      </c>
+      <c r="H26" s="1">
+        <v>39086.97</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.35665083460397</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>10998537.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>10998537.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.9536</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.90811227</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>14986216.84</v>
+      </c>
+      <c r="H27" s="1">
+        <v>6823.16</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.045529569422672</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>14993040.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>14993040.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>98.0659</v>
+      </c>
+      <c r="D28" s="1">
+        <v>97.4432515</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>9744325.15</v>
+      </c>
+      <c r="H28" s="1">
+        <v>62264.85</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.63898575880342</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>9806590.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>9806590.0</v>
+      </c>
+      <c r="N28" s="1">
         <v>0.23</v>
       </c>
-      <c r="P18">
-[...60 lines deleted...]
-      <c r="C20" s="1">
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D20" s="1">
-[...46 lines deleted...]
-      <c r="C21" s="1">
+      <c r="C29" s="1">
+        <v>99.7975</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.6879214</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>19937584.28</v>
+      </c>
+      <c r="H29" s="1">
+        <v>21915.72</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.1099216419212</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>19959500.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>19959500.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D21" s="1">
-[...96 lines deleted...]
-      <c r="C23" s="1">
+      <c r="C30" s="1">
+        <v>99.7711</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.606747</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>9960674.7</v>
+      </c>
+      <c r="H30" s="1">
+        <v>16435.3</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.1650018748228</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>9977110.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>9977110.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D23" s="1">
-[...46 lines deleted...]
-      <c r="C24" s="1">
+      <c r="C31" s="1">
+        <v>99.919</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.792902</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>9979290.2</v>
+      </c>
+      <c r="H31" s="1">
+        <v>12609.8</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.12635968838746</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>9991900.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>9991900.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>28000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>99.8585</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.79956921</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>27943879.38</v>
+      </c>
+      <c r="H32" s="1">
+        <v>16500.62</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.059049138366271</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>27960380.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>27960380.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D24" s="1">
-[...102 lines deleted...]
-      <c r="E26" s="1">
+      <c r="C33" s="1">
+        <v>98.4719</v>
+      </c>
+      <c r="D33" s="1">
         <v>97.7514452</v>
       </c>
-      <c r="F26" t="s">
-[...5 lines deleted...]
-      <c r="H26" s="1">
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
         <v>9775144.52</v>
       </c>
-      <c r="I26" s="1">
-[...31 lines deleted...]
-      <c r="C27" s="1">
+      <c r="H33" s="1">
+        <v>72045.48</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.73702726187418</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>9847190.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>9847190.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D27" s="1">
-[...2 lines deleted...]
-      <c r="E27" s="1">
+      <c r="C34" s="1">
+        <v>98.1734</v>
+      </c>
+      <c r="D34" s="1">
         <v>97.52492575</v>
       </c>
-      <c r="F27" t="s">
-[...5 lines deleted...]
-      <c r="H27" s="1">
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
         <v>19504985.15</v>
       </c>
-      <c r="I27" s="1">
-[...31 lines deleted...]
-      <c r="C28" s="1">
+      <c r="H34" s="1">
+        <v>129694.85</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0.66493180590809</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>19634680.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>19634680.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D28" s="1">
-[...2 lines deleted...]
-      <c r="E28" s="1">
+      <c r="C35" s="1">
+        <v>99.0937</v>
+      </c>
+      <c r="D35" s="1">
         <v>98.14746655</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" s="1">
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
         <v>19629493.31</v>
       </c>
-      <c r="I28" s="1">
-[...31 lines deleted...]
-      <c r="C29" s="1">
+      <c r="H35" s="1">
+        <v>189246.69</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.96409360655066</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>19818740.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>19818740.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D29" s="1">
-[...2 lines deleted...]
-      <c r="E29" s="1">
+      <c r="C36" s="1">
+        <v>99.51</v>
+      </c>
+      <c r="D36" s="1">
         <v>97.87236355</v>
       </c>
-      <c r="F29" t="s">
-[...5 lines deleted...]
-      <c r="H29" s="1">
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
         <v>19574472.71</v>
       </c>
-      <c r="I29" s="1">
-[...81 lines deleted...]
-      <c r="C31" s="1">
+      <c r="H36" s="1">
+        <v>327527.29</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1.6732368470527</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>19902000.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>19902000.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D31" s="1">
-[...290 lines deleted...]
-      <c r="A37" t="s">
+      <c r="C37" s="1">
+        <v>97.4002</v>
+      </c>
+      <c r="D37" s="1">
+        <v>97.16562475</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>19433124.95</v>
+      </c>
+      <c r="H37" s="1">
+        <v>46915.05</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0.24141794035035</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>19480040.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>19480040.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>107</v>
       </c>
-      <c r="B37" t="s">
-[...45 lines deleted...]
-    <row r="38" spans="1:16">
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>98.8426</v>
+      </c>
+      <c r="D38" s="1">
+        <v>98.15181493</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>14722772.24</v>
+      </c>
+      <c r="H38" s="1">
+        <v>103617.76</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0.70379245369621</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>14826390.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>14826390.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>98.5983</v>
+      </c>
+      <c r="D39" s="1">
+        <v>97.7562762</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>19551255.24</v>
+      </c>
+      <c r="H39" s="1">
+        <v>168404.76</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.86135011758969</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>19719660.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>19719660.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>111</v>
       </c>
-      <c r="C38" s="1">
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>97.8562</v>
+      </c>
+      <c r="D40" s="1">
+        <v>97.3233905</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>19464678.1</v>
+      </c>
+      <c r="H40" s="1">
+        <v>106561.9</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.54746294520021</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>19571240.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>19571240.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>99.9676</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.8061958</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>19961239.16</v>
+      </c>
+      <c r="H41" s="1">
+        <v>32280.84</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.16171761553104</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>19993520.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>19993520.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.8955</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.8160058</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>9981600.58</v>
+      </c>
+      <c r="H42" s="1">
+        <v>7949.42</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.079640734332008</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>9989550.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>9989550.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D38" s="1">
-[...2 lines deleted...]
-      <c r="E38" s="1">
+      <c r="C43" s="1">
+        <v>100.002</v>
+      </c>
+      <c r="D43" s="1">
         <v>100.0</v>
       </c>
-      <c r="F38" t="s">
-[...5 lines deleted...]
-      <c r="H38" s="1">
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="I38" s="1">
-[...175 lines deleted...]
-      <c r="A42" t="s">
+      <c r="H43" s="1">
+        <v>300.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.002</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43" t="s">
+        <v>121</v>
+      </c>
+      <c r="L43" s="1">
+        <v>15000300.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>15105782.38</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>119</v>
       </c>
-      <c r="B42" t="s">
-[...95 lines deleted...]
-    <row r="44" spans="1:16">
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>123</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>100.0117</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>1755.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0.0117</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44" t="s">
         <v>124</v>
       </c>
-      <c r="C44" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L44" s="1">
+        <v>15001755.0</v>
       </c>
       <c r="M44" s="1">
-        <v>15996224.0</v>
+        <v>15104924.88</v>
       </c>
       <c r="N44" s="1">
-        <v>15996224.0</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:16">
+        <v>0.36</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>126</v>
+      </c>
+      <c r="B45" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>100.0073</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1095.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.0073</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45" t="s">
+        <v>127</v>
+      </c>
+      <c r="L45" s="1">
+        <v>15001095.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>15104727.38</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>125</v>
       </c>
-      <c r="B45" t="s">
-[...45 lines deleted...]
-    <row r="46" spans="1:16">
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B46" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>98.716</v>
+      </c>
+      <c r="D46" s="1">
+        <v>98.69221847</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>14803832.77</v>
+      </c>
+      <c r="H46" s="1">
+        <v>3567.23</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.024096665069258</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>14807400.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>14807400.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>128</v>
       </c>
-      <c r="C46" s="1">
-[...42 lines deleted...]
-    <row r="47" spans="1:16">
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B47" t="s">
+        <v>131</v>
+      </c>
+      <c r="B47" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>99.4784</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.3840947</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>19876818.94</v>
+      </c>
+      <c r="H47" s="1">
+        <v>18861.06</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.094889730881656</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>19895680.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>19895680.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>130</v>
       </c>
-      <c r="C47" s="1">
-[...42 lines deleted...]
-    <row r="48" spans="1:16">
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B48" t="s">
+        <v>133</v>
+      </c>
+      <c r="B48" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.8144</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.802474</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>19960494.8</v>
+      </c>
+      <c r="H48" s="1">
+        <v>2385.2</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.011949603573955</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>19962880.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>19962880.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>132</v>
       </c>
-      <c r="C48" s="1">
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B49" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.5621</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.38700305</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>39754801.22</v>
+      </c>
+      <c r="H49" s="1">
+        <v>70038.78</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.17617690907926</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>39824840.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>39824840.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.9428</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.6766324</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>24919158.1</v>
+      </c>
+      <c r="H50" s="1">
+        <v>66541.9</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.26703109203356</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>24985700.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>24985700.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D48" s="1">
-[...140 lines deleted...]
-      <c r="A51" t="s">
+      <c r="C51" s="1">
+        <v>99.6361</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.57214405</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>19914428.81</v>
+      </c>
+      <c r="H51" s="1">
+        <v>12791.19</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.064230765150427</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>19927220.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>19927220.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>138</v>
       </c>
-      <c r="B51" t="s">
-[...45 lines deleted...]
-    <row r="52" spans="1:16">
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>141</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1">
+        <v>26000000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.8922</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.88632381</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>25970444.19</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1527.81</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.0058828797413803</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>25971972.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>25971972.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.8724</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.7954747</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>19959094.94</v>
+      </c>
+      <c r="H53" s="1">
+        <v>15385.06</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.07708295414321</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>19974480.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>19974480.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>142</v>
       </c>
-      <c r="C52" s="1">
-[...5 lines deleted...]
-      <c r="E52" s="1">
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>145</v>
+      </c>
+      <c r="B54" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.0036</v>
+      </c>
+      <c r="D54" s="1">
         <v>100.0</v>
       </c>
-      <c r="F52" t="s">
-[...34 lines deleted...]
-      <c r="A53" t="s">
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.0036</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54" t="s">
+        <v>146</v>
+      </c>
+      <c r="L54" s="1">
+        <v>40001440.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>40071085.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>144</v>
       </c>
-      <c r="B53" t="s">
-[...95 lines deleted...]
-    <row r="55" spans="1:16">
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>148</v>
       </c>
-      <c r="B55" t="s">
-        <v>149</v>
+      <c r="B55" s="1">
+        <v>50000000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>10000000.0</v>
+        <v>99.8298</v>
       </c>
       <c r="D55" s="1">
-        <v>98.0201</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.58465146</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>49792325.73</v>
       </c>
       <c r="H55" s="1">
-        <v>9779010.66</v>
+        <v>122574.27</v>
       </c>
       <c r="I55" s="1">
-        <v>22999.34</v>
-[...2 lines deleted...]
-        <v>0.23519086745734</v>
+        <v>0.24617100768633</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>0.0</v>
+      <c r="L55" s="1">
+        <v>49914900.0</v>
       </c>
       <c r="M55" s="1">
-        <v>9802010.0</v>
+        <v>49914900.0</v>
       </c>
       <c r="N55" s="1">
-        <v>9802010.0</v>
-[...8 lines deleted...]
-    <row r="56" spans="1:16">
+        <v>1.18</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>150</v>
       </c>
-      <c r="B56" t="s">
-        <v>151</v>
+      <c r="B56" s="1">
+        <v>21000000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>12500000.0</v>
+        <v>99.8594</v>
       </c>
       <c r="D56" s="1">
-        <v>99.4526</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.79624933</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>20957212.36</v>
       </c>
       <c r="H56" s="1">
-        <v>12231322.02</v>
+        <v>13261.64</v>
       </c>
       <c r="I56" s="1">
-        <v>200252.98</v>
-[...2 lines deleted...]
-        <v>1.6372145191874</v>
+        <v>0.063279599272047</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56">
-        <v>0.0</v>
+      <c r="L56" s="1">
+        <v>20970474.0</v>
       </c>
       <c r="M56" s="1">
-        <v>12431575.0</v>
+        <v>20970474.0</v>
       </c>
       <c r="N56" s="1">
-        <v>12431575.0</v>
-[...8 lines deleted...]
-    <row r="57" spans="1:16">
+        <v>0.5</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>152</v>
       </c>
-      <c r="B57" t="s">
-        <v>153</v>
+      <c r="B57" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>30000000.0</v>
+        <v>99.9673</v>
       </c>
       <c r="D57" s="1">
-        <v>99.4248</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.6130035</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>9961300.35</v>
       </c>
       <c r="H57" s="1">
-        <v>29355898.96</v>
+        <v>35429.65</v>
       </c>
       <c r="I57" s="1">
-        <v>471541.04</v>
-[...2 lines deleted...]
-        <v>1.6062905811282</v>
+        <v>0.35567294183635</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57">
-        <v>0.0</v>
+      <c r="L57" s="1">
+        <v>9996730.0</v>
       </c>
       <c r="M57" s="1">
-        <v>29827440.0</v>
+        <v>9996730.0</v>
       </c>
       <c r="N57" s="1">
-        <v>29827440.0</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>0.24</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>154</v>
       </c>
-      <c r="B58" t="s">
-        <v>155</v>
+      <c r="B58" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>40000000.0</v>
+        <v>99.8954</v>
       </c>
       <c r="D58" s="1">
-        <v>99.9372</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.7739842</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>19954796.84</v>
       </c>
       <c r="H58" s="1">
-        <v>39179963.37</v>
+        <v>24283.16</v>
       </c>
       <c r="I58" s="1">
-        <v>794916.63</v>
-[...2 lines deleted...]
-        <v>2.0288855874956</v>
+        <v>0.12169084052674</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58">
-        <v>0.0</v>
+      <c r="L58" s="1">
+        <v>19979080.0</v>
       </c>
       <c r="M58" s="1">
-        <v>39974880.0</v>
+        <v>19979080.0</v>
       </c>
       <c r="N58" s="1">
-        <v>39974880.0</v>
-[...8 lines deleted...]
-    <row r="59" spans="1:16">
+        <v>0.47</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>156</v>
       </c>
-      <c r="B59" t="s">
-        <v>157</v>
+      <c r="B59" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>20000000.0</v>
+        <v>99.9869</v>
       </c>
       <c r="D59" s="1">
-        <v>99.7994</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.6305368</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>9963053.68</v>
       </c>
       <c r="H59" s="1">
-        <v>19885910.11</v>
+        <v>35636.32</v>
       </c>
       <c r="I59" s="1">
-        <v>73969.89</v>
-[...2 lines deleted...]
-        <v>0.37197135856912</v>
+        <v>0.35768471338799</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" s="1">
+        <v>9998690.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19959880.0</v>
+        <v>9998690.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19959880.0</v>
-[...8 lines deleted...]
-    <row r="60" spans="1:16">
+        <v>0.24</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>158</v>
       </c>
-      <c r="B60" t="s">
-        <v>159</v>
+      <c r="B60" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>30000000.0</v>
+        <v>99.9541</v>
       </c>
       <c r="D60" s="1">
-        <v>99.8073</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.62944765</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>19925889.53</v>
       </c>
       <c r="H60" s="1">
-        <v>29501111.62</v>
+        <v>64930.47</v>
       </c>
       <c r="I60" s="1">
-        <v>441078.38</v>
-[...2 lines deleted...]
-        <v>1.4951246098163</v>
+        <v>0.32585983126245</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" s="1">
+        <v>19990820.0</v>
       </c>
       <c r="M60" s="1">
-        <v>29942190.0</v>
+        <v>19990820.0</v>
       </c>
       <c r="N60" s="1">
-        <v>29942190.0</v>
-[...8 lines deleted...]
-    <row r="61" spans="1:16">
+        <v>0.47</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>160</v>
       </c>
-      <c r="B61" t="s">
-        <v>161</v>
+      <c r="B61" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>10000000.0</v>
+        <v>99.9083</v>
       </c>
       <c r="D61" s="1">
-        <v>99.7547</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.80454943</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>29941364.83</v>
       </c>
       <c r="H61" s="1">
-        <v>9850351.3</v>
+        <v>31125.17</v>
       </c>
       <c r="I61" s="1">
-        <v>125118.7</v>
-[...2 lines deleted...]
-        <v>1.2701953076536</v>
+        <v>0.10395374485005</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>0.0</v>
+      <c r="L61" s="1">
+        <v>29972490.0</v>
       </c>
       <c r="M61" s="1">
-        <v>9975470.0</v>
+        <v>29972490.0</v>
       </c>
       <c r="N61" s="1">
-        <v>9975470.0</v>
-[...8 lines deleted...]
-    <row r="62" spans="1:16">
+        <v>0.71</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>162</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>99.9942</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-1740.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-0.0058</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
         <v>163</v>
       </c>
-      <c r="C62" s="1">
+      <c r="L62" s="1">
+        <v>29998260.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>30059844.08</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>165</v>
+      </c>
+      <c r="B63" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>100.0286</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>8580.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.0286</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>166</v>
+      </c>
+      <c r="L63" s="1">
+        <v>30008580.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>30482886.0</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>168</v>
+      </c>
+      <c r="B64" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>100.0211</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>4220.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.0211</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>169</v>
+      </c>
+      <c r="L64" s="1">
+        <v>20004220.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>20198739.11</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>171</v>
+      </c>
+      <c r="B65" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>97.7355</v>
+      </c>
+      <c r="D65" s="1">
+        <v>97.208601</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>9720860.1</v>
+      </c>
+      <c r="H65" s="1">
+        <v>52689.9</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.54202919760156</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>9773550.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>9773550.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>173</v>
+      </c>
+      <c r="B66" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>98.6482</v>
+      </c>
+      <c r="D66" s="1">
+        <v>97.78527225</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>19557054.45</v>
+      </c>
+      <c r="H66" s="1">
+        <v>172585.55</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.88247210458628</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>19729640.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>19729640.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>175</v>
+      </c>
+      <c r="B67" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>98.3948</v>
+      </c>
+      <c r="D67" s="1">
+        <v>97.7901066</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>9779010.66</v>
+      </c>
+      <c r="H67" s="1">
+        <v>60469.34</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0.61835846285906</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>9839480.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>9839480.0</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>177</v>
+      </c>
+      <c r="B68" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>99.7227</v>
+      </c>
+      <c r="D68" s="1">
+        <v>97.85057616</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>12231322.02</v>
+      </c>
+      <c r="H68" s="1">
+        <v>234015.48</v>
+      </c>
+      <c r="I68" s="1">
+        <v>1.913247640912</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>12465337.5</v>
+      </c>
+      <c r="M68" s="1">
+        <v>12465337.5</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>179</v>
+      </c>
+      <c r="B69" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>97.4071</v>
+      </c>
+      <c r="D69" s="1">
+        <v>97.19905</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>19439810.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>41610.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.21404530188309</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>19481420.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>19481420.0</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>181</v>
+      </c>
+      <c r="B70" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>99.6964</v>
+      </c>
+      <c r="D70" s="1">
+        <v>97.85299653</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>29355898.96</v>
+      </c>
+      <c r="H70" s="1">
+        <v>553021.04</v>
+      </c>
+      <c r="I70" s="1">
+        <v>1.8838497868982</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>29908920.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>29908920.0</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>183</v>
+      </c>
+      <c r="B71" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>97.5517</v>
+      </c>
+      <c r="D71" s="1">
+        <v>97.309027</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>19461805.4</v>
+      </c>
+      <c r="H71" s="1">
+        <v>48534.6</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0.2493838521271</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>19510340.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>19510340.0</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>185</v>
+      </c>
+      <c r="B72" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>98.0207</v>
+      </c>
+      <c r="D72" s="1">
+        <v>97.7920059</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>19558401.18</v>
+      </c>
+      <c r="H72" s="1">
+        <v>45738.82</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.2338576634105</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>19604140.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>19604140.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>187</v>
+      </c>
+      <c r="B73" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.8594</v>
+      </c>
+      <c r="D73" s="1">
+        <v>99.7941745</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>19958834.9</v>
+      </c>
+      <c r="H73" s="1">
+        <v>13045.1</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0.065360027603615</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>19971880.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>19971880.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>189</v>
+      </c>
+      <c r="B74" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>99.4508</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.3550752</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>14903261.28</v>
+      </c>
+      <c r="H74" s="1">
+        <v>14358.72</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0.096346160281503</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>14917620.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>14917620.0</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>191</v>
+      </c>
+      <c r="B75" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>98.7113</v>
+      </c>
+      <c r="D75" s="1">
+        <v>98.68745688</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>7894996.55</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1907.45</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.024160238550073</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>7896904.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>7896904.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>193</v>
+      </c>
+      <c r="B76" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D62" s="1">
-[...2 lines deleted...]
-      <c r="E62" s="1">
+      <c r="C76" s="1">
+        <v>99.7493</v>
+      </c>
+      <c r="D76" s="1">
         <v>99.45321452</v>
       </c>
-      <c r="F62" t="s">
-[...5 lines deleted...]
-      <c r="H62" s="1">
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
         <v>24863303.63</v>
       </c>
-      <c r="I62" s="1">
-[...17 lines deleted...]
-      <c r="O62" s="1">
+      <c r="H76" s="1">
+        <v>74021.37</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.29771333327839</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>24937325.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>24937325.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>195</v>
+      </c>
+      <c r="B77" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>97.373</v>
+      </c>
+      <c r="D77" s="1">
+        <v>97.2850972</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>4864254.86</v>
+      </c>
+      <c r="H77" s="1">
+        <v>4395.14</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.090355874157466</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>4868650.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>4868650.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>197</v>
+      </c>
+      <c r="B78" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>97.8421</v>
+      </c>
+      <c r="D78" s="1">
+        <v>97.3425484</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>14601382.26</v>
+      </c>
+      <c r="H78" s="1">
+        <v>74932.74</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0.51318935882718</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>14676315.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>14676315.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>199</v>
+      </c>
+      <c r="B79" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.498</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.3727372</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>29811821.16</v>
+      </c>
+      <c r="H79" s="1">
+        <v>37578.84</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0.12605348662973</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>29849400.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>29849400.0</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>201</v>
+      </c>
+      <c r="B80" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.8417</v>
+      </c>
+      <c r="D80" s="1">
+        <v>98.6238683</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>9862386.83</v>
+      </c>
+      <c r="H80" s="1">
+        <v>21783.17</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0.22087117830076</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>9884170.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>9884170.0</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>203</v>
+      </c>
+      <c r="B81" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>99.2975</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.862679</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>9786267.9</v>
+      </c>
+      <c r="H81" s="1">
+        <v>143482.1</v>
+      </c>
+      <c r="I81" s="1">
+        <v>1.4661574919689</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>9929750.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>9929750.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>205</v>
+      </c>
+      <c r="B82" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>97.4767</v>
+      </c>
+      <c r="D82" s="1">
+        <v>97.170398</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>14575559.7</v>
+      </c>
+      <c r="H82" s="1">
+        <v>45945.3</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.31522151427228</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>14621505.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>14621505.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>207</v>
+      </c>
+      <c r="B83" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>98.6633</v>
+      </c>
+      <c r="D83" s="1">
+        <v>97.775605</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>14666340.75</v>
+      </c>
+      <c r="H83" s="1">
+        <v>133154.25</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0.90789006112517</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>14799495.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>14799495.0</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>209</v>
+      </c>
+      <c r="B84" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>97.3482</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.2611792</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>14589176.88</v>
+      </c>
+      <c r="H84" s="1">
+        <v>13053.12</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.089471257407909</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>14602230.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>14602230.0</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>211</v>
+      </c>
+      <c r="B85" s="1">
+        <v>30500000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>99.5577</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.4543822</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>30333586.57</v>
+      </c>
+      <c r="H85" s="1">
+        <v>31511.93</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.10388461623976</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>30365098.5</v>
+      </c>
+      <c r="M85" s="1">
+        <v>30365098.5</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B86" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.753</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.5421063</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>19908421.26</v>
+      </c>
+      <c r="H86" s="1">
+        <v>42178.74</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.21186381104335</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>19950600.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>19950600.0</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>215</v>
+      </c>
+      <c r="B87" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>99.9158</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.66065547</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>29898196.64</v>
+      </c>
+      <c r="H87" s="1">
+        <v>76543.36</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.2560133004731</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>29974740.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>29974740.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>217</v>
+      </c>
+      <c r="B88" s="1">
+        <v>33500000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>99.4664</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.35759794</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>33284795.31</v>
+      </c>
+      <c r="H88" s="1">
+        <v>36448.69</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.10950552545249</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>33321244.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>33321244.0</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>217</v>
+      </c>
+      <c r="B89" s="1">
+        <v>24000000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.4664</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.3620405</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>23846889.72</v>
+      </c>
+      <c r="H89" s="1">
+        <v>25046.28</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.1050295459663</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>23871936.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>23871936.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>220</v>
+      </c>
+      <c r="B90" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>99.0505</v>
+      </c>
+      <c r="D90" s="1">
+        <v>98.49526595</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>19699053.19</v>
+      </c>
+      <c r="H90" s="1">
+        <v>111046.81</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.56371648387838</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>19810100.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>19810100.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>222</v>
+      </c>
+      <c r="B91" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>99.227</v>
+      </c>
+      <c r="D91" s="1">
+        <v>97.9014285</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>29370428.55</v>
+      </c>
+      <c r="H91" s="1">
+        <v>397671.45</v>
+      </c>
+      <c r="I91" s="1">
+        <v>1.3539858614014</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>29768100.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>29768100.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>224</v>
+      </c>
+      <c r="B92" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>98.8644</v>
+      </c>
+      <c r="D92" s="1">
+        <v>98.20184247</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>14730276.37</v>
+      </c>
+      <c r="H92" s="1">
+        <v>99383.63</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0.67468951364963</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>14829660.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>14829660.0</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>226</v>
+      </c>
+      <c r="B93" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>99.4722</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.4829374</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>14922440.61</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-1610.61</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.010793207640047</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>14920830.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>14920830.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>228</v>
+      </c>
+      <c r="B94" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>98.3816</v>
+      </c>
+      <c r="D94" s="1">
+        <v>97.80461245</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>19560922.49</v>
+      </c>
+      <c r="H94" s="1">
+        <v>115397.51</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.5899389972993</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>19676320.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>19676320.0</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>230</v>
+      </c>
+      <c r="B95" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>97.3953</v>
+      </c>
+      <c r="D95" s="1">
+        <v>97.21815645</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>19443631.29</v>
+      </c>
+      <c r="H95" s="1">
+        <v>35428.71</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.18221241429435</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>19479060.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>19479060.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>232</v>
+      </c>
+      <c r="B96" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>99.7625</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.41947312</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>49709736.56</v>
+      </c>
+      <c r="H96" s="1">
+        <v>171513.44</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.34502987114603</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>49881250.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>49881250.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>234</v>
+      </c>
+      <c r="B97" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>98.5093</v>
+      </c>
+      <c r="D97" s="1">
+        <v>97.81428547</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>14672142.82</v>
+      </c>
+      <c r="H97" s="1">
+        <v>104252.18</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.71054501908127</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>14776395.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>14776395.0</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>236</v>
+      </c>
+      <c r="B98" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.8435</v>
+      </c>
+      <c r="D98" s="1">
+        <v>99.80383</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>14970574.5</v>
+      </c>
+      <c r="H98" s="1">
+        <v>5950.5</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.039747973599811</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>14976525.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>14976525.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>238</v>
+      </c>
+      <c r="B99" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>99.7934</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.60490056</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>12450612.57</v>
+      </c>
+      <c r="H99" s="1">
+        <v>23562.43</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.18924715444744</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>12474175.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>12474175.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>240</v>
+      </c>
+      <c r="B100" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>98.1052</v>
+      </c>
+      <c r="D100" s="1">
+        <v>97.46047773</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>14619071.66</v>
+      </c>
+      <c r="H100" s="1">
+        <v>96708.34</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.66152175903624</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>14715780.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>14715780.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>242</v>
+      </c>
+      <c r="B101" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>99.9033</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.7962493</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>9979624.93</v>
+      </c>
+      <c r="H101" s="1">
+        <v>10705.07</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.10726926187195</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>9990330.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>9990330.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>244</v>
+      </c>
+      <c r="B102" s="1">
+        <v>9500000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.6278</v>
+      </c>
+      <c r="D102" s="1">
+        <v>97.75025084</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>9286273.83</v>
+      </c>
+      <c r="H102" s="1">
+        <v>83367.17</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.89774619536499</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>9369641.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>9369641.0</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>246</v>
+      </c>
+      <c r="B103" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>98.1371</v>
+      </c>
+      <c r="D103" s="1">
+        <v>97.42790333</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>14614185.5</v>
+      </c>
+      <c r="H103" s="1">
+        <v>106379.5</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.72791945880254</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>14720565.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>14720565.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>248</v>
+      </c>
+      <c r="B104" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>99.6359</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.40744877</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>29822234.63</v>
+      </c>
+      <c r="H104" s="1">
+        <v>68535.37</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.22981299305806</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>29890770.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>29890770.0</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>250</v>
+      </c>
+      <c r="B105" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>100.0064</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>1280.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.0064</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105" t="s">
+        <v>251</v>
+      </c>
+      <c r="L105" s="1">
+        <v>20001280.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>20071801.56</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>253</v>
+      </c>
+      <c r="B106" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>99.993</v>
+      </c>
+      <c r="D106" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-1750.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>254</v>
+      </c>
+      <c r="L106" s="1">
+        <v>24998250.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>25077541.53</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>256</v>
+      </c>
+      <c r="B107" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>100.0014</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>210.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.0014</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>257</v>
+      </c>
+      <c r="L107" s="1">
+        <v>15000210.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>15045334.92</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>259</v>
+      </c>
+      <c r="B108" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>100.0014</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>140.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.0014</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>260</v>
+      </c>
+      <c r="L108" s="1">
+        <v>10000140.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>10029542.72</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>262</v>
+      </c>
+      <c r="B109" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>100.0145</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>2175.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.0145</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>263</v>
+      </c>
+      <c r="L109" s="1">
+        <v>15002175.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>15091365.17</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>265</v>
+      </c>
+      <c r="B110" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>99.9859</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-2115.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.0141</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>266</v>
+      </c>
+      <c r="L110" s="1">
+        <v>14997885.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>15005241.13</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>268</v>
+      </c>
+      <c r="B111" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.0217</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>4340.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.0217</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>269</v>
+      </c>
+      <c r="L111" s="1">
+        <v>20004340.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>20144366.5</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>271</v>
+      </c>
+      <c r="B112" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.0311</v>
+      </c>
+      <c r="D112" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>3110.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.0311</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112" t="s">
+        <v>272</v>
+      </c>
+      <c r="L112" s="1">
+        <v>10003110.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>10149993.92</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>274</v>
+      </c>
+      <c r="B113" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>100.0366</v>
+      </c>
+      <c r="D113" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>3660.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.0366</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>275</v>
+      </c>
+      <c r="L113" s="1">
+        <v>10003660.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>10070468.44</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>277</v>
+      </c>
+      <c r="B114" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>100.0371</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>9275.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.0371</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>278</v>
+      </c>
+      <c r="L114" s="1">
+        <v>25009275.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>25374895.14</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>280</v>
+      </c>
+      <c r="B115" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100.0049</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>980.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.0049</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>281</v>
+      </c>
+      <c r="L115" s="1">
+        <v>20000980.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>20037152.5</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>283</v>
+      </c>
+      <c r="B116" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>100.0064</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>1280.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.0064</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>284</v>
+      </c>
+      <c r="L116" s="1">
+        <v>20001280.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>20451798.0</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>286</v>
+      </c>
+      <c r="B117" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>100.0112</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>2240.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.0112</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>287</v>
+      </c>
+      <c r="L117" s="1">
+        <v>20002240.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>20181055.78</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>289</v>
+      </c>
+      <c r="B118" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.0014</v>
+      </c>
+      <c r="D118" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>280.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.0014</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>290</v>
+      </c>
+      <c r="L118" s="1">
+        <v>20000280.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>20144449.78</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>292</v>
+      </c>
+      <c r="B119" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>97.544</v>
+      </c>
+      <c r="D119" s="1">
+        <v>97.2107272</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>19442145.44</v>
+      </c>
+      <c r="H119" s="1">
+        <v>66654.56</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.34283541497877</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>19508800.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>19508800.0</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>294</v>
+      </c>
+      <c r="B120" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>99.796</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.60490057</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>29881470.17</v>
+      </c>
+      <c r="H120" s="1">
+        <v>57329.83</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.19185746107485</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>29938800.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>29938800.0</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>296</v>
+      </c>
+      <c r="B121" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>99.5614</v>
+      </c>
+      <c r="D121" s="1">
+        <v>99.560124</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>29868037.2</v>
+      </c>
+      <c r="H121" s="1">
+        <v>382.8</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0.001281637616281</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>29868420.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>29868420.0</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>298</v>
+      </c>
+      <c r="B122" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.2998</v>
+      </c>
+      <c r="D122" s="1">
+        <v>97.7176416</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>14657646.24</v>
+      </c>
+      <c r="H122" s="1">
+        <v>87323.76</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.59575567980142</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>14744970.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>14744970.0</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>300</v>
+      </c>
+      <c r="B123" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>99.4881</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.37778465</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>19875556.93</v>
+      </c>
+      <c r="H123" s="1">
+        <v>22063.07</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.11100604666176</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>19897620.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>19897620.0</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>302</v>
+      </c>
+      <c r="B124" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>99.999</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-200.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-0.001</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>303</v>
+      </c>
+      <c r="L124" s="1">
+        <v>19999800.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>20036422.5</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>305</v>
+      </c>
+      <c r="B125" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>99.9815</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-3700.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-0.0185</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>306</v>
+      </c>
+      <c r="L125" s="1">
+        <v>19996300.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>20035161.61</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>308</v>
+      </c>
+      <c r="B126" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>100.0204</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>6120.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.0204</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>309</v>
+      </c>
+      <c r="L126" s="1">
+        <v>30006120.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>30340340.83</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>311</v>
+      </c>
+      <c r="B127" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>99.987</v>
+      </c>
+      <c r="D127" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-1950.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-0.013</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>312</v>
+      </c>
+      <c r="L127" s="1">
+        <v>14998050.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>15026954.54</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>314</v>
+      </c>
+      <c r="B128" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.0132</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>1320.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.0132</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>315</v>
+      </c>
+      <c r="L128" s="1">
+        <v>10001320.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>10076225.72</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>317</v>
+      </c>
+      <c r="B129" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>100.0201</v>
+      </c>
+      <c r="D129" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>4020.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.0201</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>318</v>
+      </c>
+      <c r="L129" s="1">
+        <v>20004020.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>20157864.78</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>320</v>
+      </c>
+      <c r="B130" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.0055</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>1650.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.0055</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>321</v>
+      </c>
+      <c r="L130" s="1">
+        <v>30001650.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>30495963.33</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>323</v>
+      </c>
+      <c r="B131" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100.0347</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>10410.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.0347</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>324</v>
+      </c>
+      <c r="L131" s="1">
+        <v>30010410.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>30550020.25</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>326</v>
+      </c>
+      <c r="B132" s="1">
+        <v>29000000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.0094</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>29000000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>2726.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.0094</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>327</v>
+      </c>
+      <c r="L132" s="1">
+        <v>29002726.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>29034519.02</v>
+      </c>
+      <c r="N132" s="1">
         <v>0.69</v>
       </c>
-      <c r="P62">
-[...410 lines deleted...]
-      <c r="C71" s="1">
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>329</v>
+      </c>
+      <c r="B133" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>99.9869</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.95461782</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>49977308.91</v>
+      </c>
+      <c r="H133" s="1">
+        <v>16141.09</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.032296837008706</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>49993450.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>49993450.0</v>
+      </c>
+      <c r="N133" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>331</v>
+      </c>
+      <c r="B134" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>99.9051</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.79375956</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>24948439.89</v>
+      </c>
+      <c r="H134" s="1">
+        <v>27835.11</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.11157054357999</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>24976275.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>24976275.0</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>333</v>
+      </c>
+      <c r="B135" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D71" s="1">
-[...146 lines deleted...]
-      <c r="C74" s="1">
+      <c r="C135" s="1">
+        <v>100.0017</v>
+      </c>
+      <c r="D135" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D74" s="1">
-[...646 lines deleted...]
-      <c r="C87" s="1">
+      <c r="H135" s="1">
+        <v>510.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.0017</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>334</v>
+      </c>
+      <c r="L135" s="1">
+        <v>30000510.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>30040008.33</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>336</v>
+      </c>
+      <c r="B136" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D87" s="1">
-[...11 lines deleted...]
-      <c r="H87" s="1">
+      <c r="C136" s="1">
+        <v>99.4616</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.38200956</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>24845502.39</v>
+      </c>
+      <c r="H136" s="1">
+        <v>19897.61</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.080085359867823</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>24865400.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>24865400.0</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>338</v>
+      </c>
+      <c r="B137" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I87" s="1">
-[...2480 lines deleted...]
-      </c>
       <c r="C137" s="1">
-        <v>46499000.0</v>
+        <v>100.0046</v>
       </c>
       <c r="D137" s="1">
         <v>100.0</v>
       </c>
-      <c r="E137" s="1">
-[...6 lines deleted...]
-        <v>1.0</v>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="H137" s="1">
-        <v>47033280.2</v>
+        <v>1150.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-534280.2</v>
-[...7 lines deleted...]
-      <c r="L137" t="s">
+        <v>0.0046</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>339</v>
+      </c>
+      <c r="L137" s="1">
+        <v>25001150.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>25067434.17</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>341</v>
+      </c>
+      <c r="B138" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>99.7055</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.41072909</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>34793755.18</v>
+      </c>
+      <c r="H138" s="1">
+        <v>103169.82</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.29651820985193</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>34896925.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>34896925.0</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>343</v>
+      </c>
+      <c r="B139" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>99.9747</v>
+      </c>
+      <c r="D139" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-2530.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-0.0253</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>344</v>
+      </c>
+      <c r="L139" s="1">
+        <v>9997470.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>10003030.0</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
         <v>346</v>
       </c>
-      <c r="M137" s="1">
-[...13 lines deleted...]
-      <c r="A138" t="s">
+      <c r="B140" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.8647</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.621039</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>14943155.85</v>
+      </c>
+      <c r="H140" s="1">
+        <v>36549.15</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.24458789272415</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>14979705.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>14979705.0</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>348</v>
+      </c>
+      <c r="B141" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>100.0321</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>9630.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.0321</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>349</v>
+      </c>
+      <c r="L141" s="1">
+        <v>30009630.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>30343230.75</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
         <v>347</v>
       </c>
-      <c r="B138" t="s">
-[...2 lines deleted...]
-      <c r="C138" s="1">
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>351</v>
+      </c>
+      <c r="B142" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>99.9992</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-160.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-0.0008</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>352</v>
+      </c>
+      <c r="L142" s="1">
+        <v>19999840.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>20097749.78</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>354</v>
+      </c>
+      <c r="B143" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.0126</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>1890.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.0126</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>355</v>
+      </c>
+      <c r="L143" s="1">
+        <v>15001890.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>15145882.13</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>357</v>
+      </c>
+      <c r="B144" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>100.0082</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>820.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.0082</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>358</v>
+      </c>
+      <c r="L144" s="1">
+        <v>10000820.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>10093414.75</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>360</v>
+      </c>
+      <c r="B145" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>100.0045</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>450.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.0045</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>361</v>
+      </c>
+      <c r="L145" s="1">
+        <v>10000450.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>10049919.33</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>363</v>
+      </c>
+      <c r="B146" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>99.8247</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.66170386</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>6976319.27</v>
+      </c>
+      <c r="H146" s="1">
+        <v>11409.73</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.16354942425105</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>6987729.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>6987729.0</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>365</v>
+      </c>
+      <c r="B147" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.9534</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.42696925</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>19885393.85</v>
+      </c>
+      <c r="H147" s="1">
+        <v>105286.15</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.52946474580387</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>19990680.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>19990680.0</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>367</v>
+      </c>
+      <c r="B148" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>99.9525</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.802889</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>9980288.9</v>
+      </c>
+      <c r="H148" s="1">
+        <v>14961.1</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.14990648216606</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>9995250.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>9995250.0</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>369</v>
+      </c>
+      <c r="B149" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>99.9049</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.79624933</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>29938874.8</v>
+      </c>
+      <c r="H149" s="1">
+        <v>32595.2</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.10887249510125</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>29971470.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>29971470.0</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>371</v>
+      </c>
+      <c r="B150" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>99.6031</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.59194967</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>29877584.9</v>
+      </c>
+      <c r="H150" s="1">
+        <v>3345.1</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.011196018725061</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>29880930.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>29880930.0</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>373</v>
+      </c>
+      <c r="B151" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.6146</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.40302957</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>29820908.87</v>
+      </c>
+      <c r="H151" s="1">
+        <v>63471.13</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.21284103136056</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>29884380.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>29884380.0</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>375</v>
+      </c>
+      <c r="B152" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.421972</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>9942197.2</v>
+      </c>
+      <c r="H152" s="1">
+        <v>47802.8</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.48080720024342</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>9990000.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>9990000.0</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>377</v>
+      </c>
+      <c r="B153" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.9867</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.81119</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>9981119.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>17551.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.17584200729397</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>9998670.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>9998670.0</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>379</v>
+      </c>
+      <c r="B154" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>99.7751</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.603385</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>9960338.5</v>
+      </c>
+      <c r="H154" s="1">
+        <v>17171.5</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.17239875933935</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>9977510.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>9977510.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>381</v>
+      </c>
+      <c r="B155" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>99.1295</v>
+      </c>
+      <c r="D155" s="1">
+        <v>97.8384763</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>9783847.63</v>
+      </c>
+      <c r="H155" s="1">
+        <v>129102.37</v>
+      </c>
+      <c r="I155" s="1">
+        <v>1.3195459995119</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>9912950.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>9912950.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>383</v>
+      </c>
+      <c r="B156" s="1">
+        <v>63000000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>99.8581</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.48099271</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>62673025.41</v>
+      </c>
+      <c r="H156" s="1">
+        <v>237577.59</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.37907471108311</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>62910603.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>62910603.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>385</v>
+      </c>
+      <c r="B157" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.0065</v>
+      </c>
+      <c r="D157" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>2600.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.0065</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>386</v>
+      </c>
+      <c r="L157" s="1">
+        <v>40002600.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>40082989.89</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>388</v>
+      </c>
+      <c r="B158" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>99.9934</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.8120207</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>29943606.21</v>
+      </c>
+      <c r="H158" s="1">
+        <v>54413.79</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.1817208976714</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>29998020.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>29998020.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>390</v>
+      </c>
+      <c r="B159" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>99.9213</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.4309374</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>14914640.61</v>
+      </c>
+      <c r="H159" s="1">
+        <v>73554.39</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.49316904056463</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>14988195.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>14988195.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>392</v>
+      </c>
+      <c r="B160" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>100.0182</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>5460.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.0182</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>393</v>
+      </c>
+      <c r="L160" s="1">
+        <v>30005460.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>30035235.67</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>395</v>
+      </c>
+      <c r="B161" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>100.0316</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>6320.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.0316</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161" t="s">
+        <v>396</v>
+      </c>
+      <c r="L161" s="1">
+        <v>20006320.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>20136133.06</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>398</v>
+      </c>
+      <c r="B162" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>2211786.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>44.28</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.002002002002002</v>
+      </c>
+      <c r="J162">
+        <v>1.64</v>
+      </c>
+      <c r="K162" t="s">
+        <v>399</v>
+      </c>
+      <c r="L162" s="1">
+        <v>2211830.28</v>
+      </c>
+      <c r="M162" s="1">
+        <v>2248133.81</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>401</v>
+      </c>
+      <c r="B163" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>98.882</v>
+      </c>
+      <c r="D163" s="1">
+        <v>98.33</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>3933200.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>22080.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.56137496186311</v>
+      </c>
+      <c r="J163">
+        <v>0.23</v>
+      </c>
+      <c r="K163" t="s">
+        <v>402</v>
+      </c>
+      <c r="L163" s="1">
+        <v>3955280.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>3964485.48</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>404</v>
+      </c>
+      <c r="B164" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>100.245</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.747</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>30224100.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-150600.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-0.49827786435328</v>
+      </c>
+      <c r="J164">
+        <v>1.97</v>
+      </c>
+      <c r="K164" t="s">
+        <v>405</v>
+      </c>
+      <c r="L164" s="1">
+        <v>30073500.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>30663842.47</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>407</v>
+      </c>
+      <c r="B165" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>99.584</v>
+      </c>
+      <c r="D165" s="1">
+        <v>98.63892667</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>14795839.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>141761.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.95811396704168</v>
+      </c>
+      <c r="J165">
+        <v>0.1</v>
+      </c>
+      <c r="K165" t="s">
+        <v>408</v>
+      </c>
+      <c r="L165" s="1">
+        <v>14937600.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>14953010.96</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>410</v>
+      </c>
+      <c r="B166" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>99.381</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.268</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>12408500.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>14125.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.11383325945924</v>
+      </c>
+      <c r="J166">
+        <v>0.59</v>
+      </c>
+      <c r="K166" t="s">
+        <v>411</v>
+      </c>
+      <c r="L166" s="1">
+        <v>12422625.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>12496597.6</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>413</v>
+      </c>
+      <c r="B167" s="1">
+        <v>19900000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>100.346</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.5281407</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>20005100.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-36246.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-0.18118379813148</v>
+      </c>
+      <c r="J167">
+        <v>2.2</v>
+      </c>
+      <c r="K167" t="s">
+        <v>414</v>
+      </c>
+      <c r="L167" s="1">
+        <v>19968854.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>20406381.4</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>416</v>
+      </c>
+      <c r="B168" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.425</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>7954000.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>5280.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.066381694744782</v>
+      </c>
+      <c r="J168">
+        <v>0.82</v>
+      </c>
+      <c r="K168" t="s">
+        <v>417</v>
+      </c>
+      <c r="L168" s="1">
+        <v>7959280.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>8024485.48</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>419</v>
+      </c>
+      <c r="B169" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>100.036</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.056493</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>10005649.3</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-2049.3</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-0.020481429426074</v>
+      </c>
+      <c r="J169">
+        <v>2.33</v>
+      </c>
+      <c r="K169" t="s">
+        <v>420</v>
+      </c>
+      <c r="L169" s="1">
+        <v>10003600.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>10237024.66</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>422</v>
+      </c>
+      <c r="B170" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.174</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.04783611</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>3094254.4</v>
+      </c>
+      <c r="H170" s="1">
+        <v>3941.36</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.12737672765368</v>
+      </c>
+      <c r="J170">
+        <v>0.52</v>
+      </c>
+      <c r="K170" t="s">
+        <v>423</v>
+      </c>
+      <c r="L170" s="1">
+        <v>3098195.76</v>
+      </c>
+      <c r="M170" s="1">
+        <v>3114564.66</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>425</v>
+      </c>
+      <c r="B171" s="1">
         <v>8800000.0</v>
       </c>
-      <c r="D138" s="1">
-[...2 lines deleted...]
-      <c r="E138" s="1">
+      <c r="C171" s="1">
+        <v>99.99</v>
+      </c>
+      <c r="D171" s="1">
         <v>98.743125</v>
       </c>
-      <c r="F138" t="s">
-[...5 lines deleted...]
-      <c r="H138" s="1">
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
         <v>8689395.0</v>
       </c>
-      <c r="I138" s="1">
-[...5 lines deleted...]
-      <c r="K138">
+      <c r="H171" s="1">
+        <v>109725.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.2627461405541</v>
+      </c>
+      <c r="J171">
+        <v>0.24</v>
+      </c>
+      <c r="K171" t="s">
+        <v>426</v>
+      </c>
+      <c r="L171" s="1">
+        <v>8799120.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>8820456.99</v>
+      </c>
+      <c r="N171" s="1">
         <v>0.21</v>
       </c>
-      <c r="L138" t="s">
-[...22 lines deleted...]
-      <c r="C139" s="1">
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>428</v>
+      </c>
+      <c r="B172" s="1">
         <v>9400000.0</v>
       </c>
-      <c r="D139" s="1">
-[...2 lines deleted...]
-      <c r="E139" s="1">
+      <c r="C172" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="D172" s="1">
         <v>98.855</v>
       </c>
-      <c r="F139" t="s">
-[...5 lines deleted...]
-      <c r="H139" s="1">
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
         <v>9292370.0</v>
       </c>
-      <c r="I139" s="1">
-[...5 lines deleted...]
-      <c r="K139">
+      <c r="H172" s="1">
+        <v>56776.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>0.61099590309038</v>
+      </c>
+      <c r="J172">
+        <v>0.43</v>
+      </c>
+      <c r="K172" t="s">
+        <v>429</v>
+      </c>
+      <c r="L172" s="1">
+        <v>9349146.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>9389868.6</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>431</v>
+      </c>
+      <c r="B173" s="1">
+        <v>30255000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.0305</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>30255000.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>9227.77</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.030499983473806</v>
+      </c>
+      <c r="J173">
+        <v>0.31</v>
+      </c>
+      <c r="K173" t="s">
+        <v>432</v>
+      </c>
+      <c r="L173" s="1">
+        <v>30264227.77</v>
+      </c>
+      <c r="M173" s="1">
+        <v>30358203.54</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>434</v>
+      </c>
+      <c r="B174" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>99.144</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.14317073</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>4064870.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>34.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.00083643511354607</v>
+      </c>
+      <c r="J174">
         <v>0.36</v>
       </c>
-      <c r="L139" t="s">
-[...172 lines deleted...]
-      <c r="C143" s="1">
+      <c r="K174" t="s">
+        <v>435</v>
+      </c>
+      <c r="L174" s="1">
+        <v>4064904.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>4079717.34</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>437</v>
+      </c>
+      <c r="B175" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>100.186</v>
+      </c>
+      <c r="D175" s="1">
+        <v>100.68475</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>12082170.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-59850.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-0.49535803584952</v>
+      </c>
+      <c r="J175">
+        <v>1.14</v>
+      </c>
+      <c r="K175" t="s">
+        <v>438</v>
+      </c>
+      <c r="L175" s="1">
+        <v>12022320.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>12159415.89</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>440</v>
+      </c>
+      <c r="B176" s="1">
+        <v>7800000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.417</v>
+      </c>
+      <c r="D176" s="1">
+        <v>101.89661538</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>7947936.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-115410.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-1.4520751047819</v>
+      </c>
+      <c r="J176">
+        <v>3.21</v>
+      </c>
+      <c r="K176" t="s">
+        <v>441</v>
+      </c>
+      <c r="L176" s="1">
+        <v>7832526.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>8083194.49</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177">
+        <v>2862709242</v>
+      </c>
+      <c r="B177" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>100.04619416</v>
+      </c>
+      <c r="D177" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>5774.27</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0</v>
+      </c>
+      <c r="J177">
+        <v>0.0</v>
+      </c>
+      <c r="K177" t="s">
+        <v>443</v>
+      </c>
+      <c r="L177" s="1">
+        <v>5774.27</v>
+      </c>
+      <c r="M177" s="1">
+        <v>19071.25</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178">
+        <v>2863881832</v>
+      </c>
+      <c r="B178" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>100.0515036</v>
+      </c>
+      <c r="D178" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>15451.08</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178" t="s">
+        <v>445</v>
+      </c>
+      <c r="L178" s="1">
+        <v>15451.08</v>
+      </c>
+      <c r="M178" s="1">
+        <v>49079.5</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179">
+        <v>2892744252</v>
+      </c>
+      <c r="B179" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>100.08011035</v>
+      </c>
+      <c r="D179" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>16022.07</v>
+      </c>
+      <c r="I179" s="1">
+        <v>0</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179" t="s">
+        <v>447</v>
+      </c>
+      <c r="L179" s="1">
+        <v>16022.07</v>
+      </c>
+      <c r="M179" s="1">
+        <v>32623.52</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180">
+        <v>2905161052</v>
+      </c>
+      <c r="B180" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.05754295</v>
+      </c>
+      <c r="D180" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>11508.59</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>449</v>
+      </c>
+      <c r="L180" s="1">
+        <v>11508.59</v>
+      </c>
+      <c r="M180" s="1">
+        <v>22355.82</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181">
+        <v>2923119492</v>
+      </c>
+      <c r="B181" s="1">
+        <v>7800000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>100.09197244</v>
+      </c>
+      <c r="D181" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>7173.85</v>
+      </c>
+      <c r="I181" s="1">
+        <v>0</v>
+      </c>
+      <c r="J181">
+        <v>0.0</v>
+      </c>
+      <c r="K181" t="s">
+        <v>451</v>
+      </c>
+      <c r="L181" s="1">
+        <v>7173.85</v>
+      </c>
+      <c r="M181" s="1">
+        <v>11629.99</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182">
+        <v>2926627552</v>
+      </c>
+      <c r="B182" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.1247708</v>
+      </c>
+      <c r="D182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>12477.08</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0</v>
+      </c>
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182" t="s">
+        <v>453</v>
+      </c>
+      <c r="L182" s="1">
+        <v>12477.08</v>
+      </c>
+      <c r="M182" s="1">
+        <v>20880.19</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183">
+        <v>2935657812</v>
+      </c>
+      <c r="B183" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.14060177</v>
+      </c>
+      <c r="D183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>42180.53</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0</v>
+      </c>
+      <c r="J183">
+        <v>0.0</v>
+      </c>
+      <c r="K183" t="s">
+        <v>455</v>
+      </c>
+      <c r="L183" s="1">
+        <v>42180.53</v>
+      </c>
+      <c r="M183" s="1">
+        <v>68118.03</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184">
+        <v>2949187952</v>
+      </c>
+      <c r="B184" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>100.1468526</v>
+      </c>
+      <c r="D184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>14685.26</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0</v>
+      </c>
+      <c r="J184">
+        <v>0.0</v>
+      </c>
+      <c r="K184" t="s">
+        <v>457</v>
+      </c>
+      <c r="L184" s="1">
+        <v>14685.26</v>
+      </c>
+      <c r="M184" s="1">
+        <v>19910.04</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185">
+        <v>2957753962</v>
+      </c>
+      <c r="B185" s="1">
+        <v>8800000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>100.01002102</v>
+      </c>
+      <c r="D185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>881.85</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0</v>
+      </c>
+      <c r="J185">
+        <v>0.0</v>
+      </c>
+      <c r="K185" t="s">
+        <v>459</v>
+      </c>
+      <c r="L185" s="1">
+        <v>881.85</v>
+      </c>
+      <c r="M185" s="1">
+        <v>3467.29</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186">
+        <v>2962625832</v>
+      </c>
+      <c r="B186" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.15796165</v>
+      </c>
+      <c r="D186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>63184.66</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0</v>
+      </c>
+      <c r="J186">
+        <v>0.0</v>
+      </c>
+      <c r="K186" t="s">
+        <v>461</v>
+      </c>
+      <c r="L186" s="1">
+        <v>63184.66</v>
+      </c>
+      <c r="M186" s="1">
+        <v>77189.69</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187">
+        <v>2962647772</v>
+      </c>
+      <c r="B187" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>100.04284855</v>
+      </c>
+      <c r="D187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>8569.71</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0</v>
+      </c>
+      <c r="J187">
+        <v>0.0</v>
+      </c>
+      <c r="K187" t="s">
+        <v>463</v>
+      </c>
+      <c r="L187" s="1">
+        <v>8569.71</v>
+      </c>
+      <c r="M187" s="1">
+        <v>14875.65</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188">
+        <v>3009856922</v>
+      </c>
+      <c r="B188" s="1">
+        <v>9500000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.21379179</v>
+      </c>
+      <c r="D188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>20310.22</v>
+      </c>
+      <c r="I188" s="1">
+        <v>0</v>
+      </c>
+      <c r="J188">
+        <v>0.0</v>
+      </c>
+      <c r="K188" t="s">
+        <v>465</v>
+      </c>
+      <c r="L188" s="1">
+        <v>20310.22</v>
+      </c>
+      <c r="M188" s="1">
+        <v>21603.84</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189">
+        <v>3009858932</v>
+      </c>
+      <c r="B189" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>100.05314433</v>
+      </c>
+      <c r="D189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>7971.65</v>
+      </c>
+      <c r="I189" s="1">
+        <v>0</v>
+      </c>
+      <c r="J189">
+        <v>0.0</v>
+      </c>
+      <c r="K189" t="s">
+        <v>467</v>
+      </c>
+      <c r="L189" s="1">
+        <v>7971.65</v>
+      </c>
+      <c r="M189" s="1">
+        <v>10302.54</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190">
+        <v>3013661662</v>
+      </c>
+      <c r="B190" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>100.21450755</v>
+      </c>
+      <c r="D190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>42901.51</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0</v>
+      </c>
+      <c r="J190">
+        <v>0.0</v>
+      </c>
+      <c r="K190" t="s">
+        <v>469</v>
+      </c>
+      <c r="L190" s="1">
+        <v>42901.51</v>
+      </c>
+      <c r="M190" s="1">
+        <v>45756.93</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191">
+        <v>3015607942</v>
+      </c>
+      <c r="B191" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>100.21968673</v>
+      </c>
+      <c r="D191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>32953.01</v>
+      </c>
+      <c r="I191" s="1">
+        <v>0</v>
+      </c>
+      <c r="J191">
+        <v>0.0</v>
+      </c>
+      <c r="K191" t="s">
+        <v>471</v>
+      </c>
+      <c r="L191" s="1">
+        <v>32953.01</v>
+      </c>
+      <c r="M191" s="1">
+        <v>34990.76</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192">
+        <v>3017270942</v>
+      </c>
+      <c r="B192" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>100.13511725</v>
+      </c>
+      <c r="D192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>27023.45</v>
+      </c>
+      <c r="I192" s="1">
+        <v>0</v>
+      </c>
+      <c r="J192">
+        <v>0.0</v>
+      </c>
+      <c r="K192" t="s">
+        <v>473</v>
+      </c>
+      <c r="L192" s="1">
+        <v>27023.45</v>
+      </c>
+      <c r="M192" s="1">
+        <v>29582.34</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193">
+        <v>3021967322</v>
+      </c>
+      <c r="B193" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>100.22853882</v>
+      </c>
+      <c r="D193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>19425.8</v>
+      </c>
+      <c r="I193" s="1">
+        <v>0</v>
+      </c>
+      <c r="J193">
+        <v>0.0</v>
+      </c>
+      <c r="K193" t="s">
+        <v>475</v>
+      </c>
+      <c r="L193" s="1">
+        <v>19425.8</v>
+      </c>
+      <c r="M193" s="1">
+        <v>20575.28</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194">
+        <v>3022014132</v>
+      </c>
+      <c r="B194" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>100.22908675</v>
+      </c>
+      <c r="D194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>45817.35</v>
+      </c>
+      <c r="I194" s="1">
+        <v>0</v>
+      </c>
+      <c r="J194">
+        <v>0.0</v>
+      </c>
+      <c r="K194" t="s">
+        <v>477</v>
+      </c>
+      <c r="L194" s="1">
+        <v>45817.35</v>
+      </c>
+      <c r="M194" s="1">
+        <v>48612.02</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195">
+        <v>3032560652</v>
+      </c>
+      <c r="B195" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>100.25638908</v>
+      </c>
+      <c r="D195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>30766.69</v>
+      </c>
+      <c r="I195" s="1">
+        <v>0</v>
+      </c>
+      <c r="J195">
+        <v>0.0</v>
+      </c>
+      <c r="K195">
+        <v>866.26</v>
+      </c>
+      <c r="L195" s="1">
+        <v>30766.69</v>
+      </c>
+      <c r="M195" s="1">
+        <v>31632.95</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196">
+        <v>3033105672</v>
+      </c>
+      <c r="B196" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>100.21715725</v>
+      </c>
+      <c r="D196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>8686.29</v>
+      </c>
+      <c r="I196" s="1">
+        <v>0</v>
+      </c>
+      <c r="J196">
+        <v>0.0</v>
+      </c>
+      <c r="K196">
+        <v>369.86</v>
+      </c>
+      <c r="L196" s="1">
+        <v>8686.29</v>
+      </c>
+      <c r="M196" s="1">
+        <v>9056.15</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197">
+        <v>3037280862</v>
+      </c>
+      <c r="B197" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>100.25507533</v>
+      </c>
+      <c r="D197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>38261.3</v>
+      </c>
+      <c r="I197" s="1">
+        <v>0</v>
+      </c>
+      <c r="J197">
+        <v>0.0</v>
+      </c>
+      <c r="K197" t="s">
+        <v>481</v>
+      </c>
+      <c r="L197" s="1">
+        <v>38261.3</v>
+      </c>
+      <c r="M197" s="1">
+        <v>41365.2</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198">
+        <v>3042209452</v>
+      </c>
+      <c r="B198" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>100.2590522</v>
+      </c>
+      <c r="D198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>25905.22</v>
+      </c>
+      <c r="I198" s="1">
+        <v>0</v>
+      </c>
+      <c r="J198">
+        <v>0.0</v>
+      </c>
+      <c r="K198" t="s">
+        <v>483</v>
+      </c>
+      <c r="L198" s="1">
+        <v>25905.22</v>
+      </c>
+      <c r="M198" s="1">
+        <v>27685.76</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199">
+        <v>3047030172</v>
+      </c>
+      <c r="B199" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>100.25059603</v>
+      </c>
+      <c r="D199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>7828.62</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0</v>
+      </c>
+      <c r="J199">
+        <v>0.0</v>
+      </c>
+      <c r="K199">
+        <v>537.81</v>
+      </c>
+      <c r="L199" s="1">
+        <v>7828.62</v>
+      </c>
+      <c r="M199" s="1">
+        <v>8366.43</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200">
+        <v>3050153122</v>
+      </c>
+      <c r="B200" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>100.2700135</v>
+      </c>
+      <c r="D200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>27001.35</v>
+      </c>
+      <c r="I200" s="1">
+        <v>0</v>
+      </c>
+      <c r="J200">
+        <v>0.0</v>
+      </c>
+      <c r="K200" t="s">
+        <v>486</v>
+      </c>
+      <c r="L200" s="1">
+        <v>27001.35</v>
+      </c>
+      <c r="M200" s="1">
+        <v>28766.1</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201">
+        <v>3051781772</v>
+      </c>
+      <c r="B201" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>100.27118685</v>
+      </c>
+      <c r="D201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>54237.37</v>
+      </c>
+      <c r="I201" s="1">
+        <v>0</v>
+      </c>
+      <c r="J201">
+        <v>0.0</v>
+      </c>
+      <c r="K201" t="s">
+        <v>488</v>
+      </c>
+      <c r="L201" s="1">
+        <v>54237.37</v>
+      </c>
+      <c r="M201" s="1">
+        <v>57712.8</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202">
+        <v>3053286692</v>
+      </c>
+      <c r="B202" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.17968667</v>
+      </c>
+      <c r="D202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>26953.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0</v>
+      </c>
+      <c r="J202">
+        <v>0.0</v>
+      </c>
+      <c r="K202" t="s">
+        <v>490</v>
+      </c>
+      <c r="L202" s="1">
+        <v>26953.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>29747.4</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203">
+        <v>3053302732</v>
+      </c>
+      <c r="B203" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>100.27662753</v>
+      </c>
+      <c r="D203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>41494.13</v>
+      </c>
+      <c r="I203" s="1">
+        <v>0</v>
+      </c>
+      <c r="J203">
+        <v>0.0</v>
+      </c>
+      <c r="K203" t="s">
+        <v>492</v>
+      </c>
+      <c r="L203" s="1">
+        <v>41494.13</v>
+      </c>
+      <c r="M203" s="1">
+        <v>44459.78</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204">
+        <v>3089978672</v>
+      </c>
+      <c r="B204" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>100.1418547</v>
+      </c>
+      <c r="D204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>28370.94</v>
+      </c>
+      <c r="I204" s="1">
+        <v>0</v>
+      </c>
+      <c r="J204">
+        <v>0.0</v>
+      </c>
+      <c r="K204" t="s">
+        <v>494</v>
+      </c>
+      <c r="L204" s="1">
+        <v>28370.94</v>
+      </c>
+      <c r="M204" s="1">
+        <v>16314.47</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205">
+        <v>3094522902</v>
+      </c>
+      <c r="B205" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>100.07138673</v>
+      </c>
+      <c r="D205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>10708.01</v>
+      </c>
+      <c r="I205" s="1">
+        <v>0</v>
+      </c>
+      <c r="J205">
+        <v>0.0</v>
+      </c>
+      <c r="K205" t="s">
+        <v>496</v>
+      </c>
+      <c r="L205" s="1">
+        <v>10708.01</v>
+      </c>
+      <c r="M205" s="1">
+        <v>2235.94</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206">
+        <v>3094554102</v>
+      </c>
+      <c r="B206" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>100.10652713</v>
+      </c>
+      <c r="D206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>15979.07</v>
+      </c>
+      <c r="I206" s="1">
+        <v>0</v>
+      </c>
+      <c r="J206">
+        <v>0.0</v>
+      </c>
+      <c r="K206" t="s">
+        <v>498</v>
+      </c>
+      <c r="L206" s="1">
+        <v>15979.07</v>
+      </c>
+      <c r="M206" s="1">
+        <v>5100.75</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207">
+        <v>3095024362</v>
+      </c>
+      <c r="B207" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>100.11852953</v>
+      </c>
+      <c r="D207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>17779.43</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0</v>
+      </c>
+      <c r="J207">
+        <v>0.0</v>
+      </c>
+      <c r="K207" t="s">
+        <v>500</v>
+      </c>
+      <c r="L207" s="1">
+        <v>17779.43</v>
+      </c>
+      <c r="M207" s="1">
+        <v>7404.23</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208">
+        <v>3099338312</v>
+      </c>
+      <c r="B208" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>100.0089792</v>
+      </c>
+      <c r="D208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>897.92</v>
+      </c>
+      <c r="I208" s="1">
+        <v>0</v>
+      </c>
+      <c r="J208">
+        <v>0.0</v>
+      </c>
+      <c r="K208" t="s">
+        <v>502</v>
+      </c>
+      <c r="L208" s="1">
+        <v>897.92</v>
+      </c>
+      <c r="M208" s="1">
+        <v>-237.34</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209">
+        <v>3101407942</v>
+      </c>
+      <c r="B209" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>100.1280109</v>
+      </c>
+      <c r="D209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>12801.09</v>
+      </c>
+      <c r="I209" s="1">
+        <v>0</v>
+      </c>
+      <c r="J209">
+        <v>0.0</v>
+      </c>
+      <c r="K209" t="s">
+        <v>504</v>
+      </c>
+      <c r="L209" s="1">
+        <v>12801.09</v>
+      </c>
+      <c r="M209" s="1">
+        <v>6427.47</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210">
+        <v>3119675662</v>
+      </c>
+      <c r="B210" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.00046028</v>
+      </c>
+      <c r="D210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>115.07</v>
+      </c>
+      <c r="I210" s="1">
+        <v>0</v>
+      </c>
+      <c r="J210">
+        <v>0.0</v>
+      </c>
+      <c r="K210" t="s">
+        <v>506</v>
+      </c>
+      <c r="L210" s="1">
+        <v>115.07</v>
+      </c>
+      <c r="M210" s="1">
+        <v>-16260.14</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211">
+        <v>3121777262</v>
+      </c>
+      <c r="B211" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>99.9755947</v>
+      </c>
+      <c r="D211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>-2440.53</v>
+      </c>
+      <c r="I211" s="1">
+        <v>0</v>
+      </c>
+      <c r="J211">
+        <v>0.0</v>
+      </c>
+      <c r="K211" t="s">
+        <v>508</v>
+      </c>
+      <c r="L211" s="1">
+        <v>-2440.53</v>
+      </c>
+      <c r="M211" s="1">
+        <v>-12649.36</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212">
+        <v>3123552652</v>
+      </c>
+      <c r="B212" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>100.0025164</v>
+      </c>
+      <c r="D212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>503.28</v>
+      </c>
+      <c r="I212" s="1">
+        <v>0</v>
+      </c>
+      <c r="J212">
+        <v>0.0</v>
+      </c>
+      <c r="K212" t="s">
+        <v>510</v>
+      </c>
+      <c r="L212" s="1">
+        <v>503.28</v>
+      </c>
+      <c r="M212" s="1">
+        <v>-4435.53</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213">
+        <v>3126897932</v>
+      </c>
+      <c r="B213" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>100.0044899</v>
+      </c>
+      <c r="D213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>448.99</v>
+      </c>
+      <c r="I213" s="1">
+        <v>0</v>
+      </c>
+      <c r="J213">
+        <v>0.0</v>
+      </c>
+      <c r="K213" t="s">
+        <v>512</v>
+      </c>
+      <c r="L213" s="1">
+        <v>448.99</v>
+      </c>
+      <c r="M213" s="1">
+        <v>-850.24</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214">
+        <v>3132138012</v>
+      </c>
+      <c r="B214" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>100.00368967</v>
+      </c>
+      <c r="D214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>553.45</v>
+      </c>
+      <c r="I214" s="1">
+        <v>0</v>
+      </c>
+      <c r="J214">
+        <v>0.0</v>
+      </c>
+      <c r="K214" t="s">
+        <v>514</v>
+      </c>
+      <c r="L214" s="1">
+        <v>553.45</v>
+      </c>
+      <c r="M214" s="1">
+        <v>-3085.84</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215">
+        <v>3134415152</v>
+      </c>
+      <c r="B215" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>100.0044261</v>
+      </c>
+      <c r="D215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>885.22</v>
+      </c>
+      <c r="I215" s="1">
+        <v>0</v>
+      </c>
+      <c r="J215">
+        <v>0.0</v>
+      </c>
+      <c r="K215" t="s">
+        <v>516</v>
+      </c>
+      <c r="L215" s="1">
+        <v>885.22</v>
+      </c>
+      <c r="M215" s="1">
+        <v>-11444.81</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216">
+        <v>3138830172</v>
+      </c>
+      <c r="B216" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>100.02706445</v>
+      </c>
+      <c r="D216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>5412.89</v>
+      </c>
+      <c r="I216" s="1">
+        <v>0</v>
+      </c>
+      <c r="J216">
+        <v>0.0</v>
+      </c>
+      <c r="K216" t="s">
+        <v>518</v>
+      </c>
+      <c r="L216" s="1">
+        <v>5412.89</v>
+      </c>
+      <c r="M216" s="1">
+        <v>-8942.66</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217">
+        <v>3138877082</v>
+      </c>
+      <c r="B217" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100.02905787</v>
+      </c>
+      <c r="D217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>4358.68</v>
+      </c>
+      <c r="I217" s="1">
+        <v>0</v>
+      </c>
+      <c r="J217">
+        <v>0.0</v>
+      </c>
+      <c r="K217" t="s">
+        <v>520</v>
+      </c>
+      <c r="L217" s="1">
+        <v>4358.68</v>
+      </c>
+      <c r="M217" s="1">
+        <v>-6335.06</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218">
+        <v>3145172942</v>
+      </c>
+      <c r="B218" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>99.9799112</v>
+      </c>
+      <c r="D218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-1506.66</v>
+      </c>
+      <c r="I218" s="1">
+        <v>0</v>
+      </c>
+      <c r="J218">
+        <v>0.0</v>
+      </c>
+      <c r="K218" t="s">
+        <v>522</v>
+      </c>
+      <c r="L218" s="1">
+        <v>-1506.66</v>
+      </c>
+      <c r="M218" s="1">
+        <v>-7183.32</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219">
+        <v>3149823572</v>
+      </c>
+      <c r="B219" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>99.9537496</v>
+      </c>
+      <c r="D219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>-4625.04</v>
+      </c>
+      <c r="I219" s="1">
+        <v>0</v>
+      </c>
+      <c r="J219">
+        <v>0.0</v>
+      </c>
+      <c r="K219" t="s">
+        <v>524</v>
+      </c>
+      <c r="L219" s="1">
+        <v>-4625.04</v>
+      </c>
+      <c r="M219" s="1">
+        <v>-12351.21</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220">
+        <v>3154552562</v>
+      </c>
+      <c r="B220" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>100.01135227</v>
+      </c>
+      <c r="D220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>1702.84</v>
+      </c>
+      <c r="I220" s="1">
+        <v>0</v>
+      </c>
+      <c r="J220">
+        <v>0.0</v>
+      </c>
+      <c r="K220" t="s">
+        <v>526</v>
+      </c>
+      <c r="L220" s="1">
+        <v>1702.84</v>
+      </c>
+      <c r="M220" s="1">
+        <v>-427.45</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221">
+        <v>3154561012</v>
+      </c>
+      <c r="B221" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>99.8981615</v>
+      </c>
+      <c r="D221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>-10183.85</v>
+      </c>
+      <c r="I221" s="1">
+        <v>0</v>
+      </c>
+      <c r="J221">
+        <v>0.0</v>
+      </c>
+      <c r="K221" t="s">
+        <v>528</v>
+      </c>
+      <c r="L221" s="1">
+        <v>-10183.85</v>
+      </c>
+      <c r="M221" s="1">
+        <v>-18089.46</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222">
+        <v>3155437292</v>
+      </c>
+      <c r="B222" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>100.00067392</v>
+      </c>
+      <c r="D222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>84.24</v>
+      </c>
+      <c r="I222" s="1">
+        <v>0</v>
+      </c>
+      <c r="J222">
+        <v>0.0</v>
+      </c>
+      <c r="K222" t="s">
+        <v>530</v>
+      </c>
+      <c r="L222" s="1">
+        <v>84.24</v>
+      </c>
+      <c r="M222" s="1">
+        <v>-4967.41</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223">
+        <v>3155558992</v>
+      </c>
+      <c r="B223" s="1">
+        <v>7400000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>99.99951041</v>
+      </c>
+      <c r="D223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-36.23</v>
+      </c>
+      <c r="I223" s="1">
+        <v>0</v>
+      </c>
+      <c r="J223">
+        <v>0.0</v>
+      </c>
+      <c r="K223" t="s">
+        <v>532</v>
+      </c>
+      <c r="L223" s="1">
+        <v>-36.23</v>
+      </c>
+      <c r="M223" s="1">
+        <v>-3065.66</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224">
+        <v>3163652032</v>
+      </c>
+      <c r="B224" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>99.89607407</v>
+      </c>
+      <c r="D224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>-15588.89</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0</v>
+      </c>
+      <c r="J224">
+        <v>0.0</v>
+      </c>
+      <c r="K224" t="s">
+        <v>534</v>
+      </c>
+      <c r="L224" s="1">
+        <v>-15588.89</v>
+      </c>
+      <c r="M224" s="1">
+        <v>-25318.59</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225">
+        <v>3174910502</v>
+      </c>
+      <c r="B225" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>99.98724547</v>
+      </c>
+      <c r="D225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-956.59</v>
+      </c>
+      <c r="I225" s="1">
+        <v>0</v>
+      </c>
+      <c r="J225">
+        <v>0.0</v>
+      </c>
+      <c r="K225" t="s">
+        <v>536</v>
+      </c>
+      <c r="L225" s="1">
+        <v>-956.59</v>
+      </c>
+      <c r="M225" s="1">
+        <v>-3584.17</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226">
+        <v>3174911342</v>
+      </c>
+      <c r="B226" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>99.9562191</v>
+      </c>
+      <c r="D226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>-8756.18</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0</v>
+      </c>
+      <c r="J226">
+        <v>0.0</v>
+      </c>
+      <c r="K226" t="s">
+        <v>538</v>
+      </c>
+      <c r="L226" s="1">
+        <v>-8756.18</v>
+      </c>
+      <c r="M226" s="1">
+        <v>-17153.06</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227">
+        <v>3174922122</v>
+      </c>
+      <c r="B227" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>99.9879164</v>
+      </c>
+      <c r="D227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>-604.18</v>
+      </c>
+      <c r="I227" s="1">
+        <v>0</v>
+      </c>
+      <c r="J227">
+        <v>0.0</v>
+      </c>
+      <c r="K227" t="s">
+        <v>540</v>
+      </c>
+      <c r="L227" s="1">
+        <v>-604.18</v>
+      </c>
+      <c r="M227" s="1">
+        <v>-2350.9</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228">
+        <v>3174950872</v>
+      </c>
+      <c r="B228" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>100.01201355</v>
+      </c>
+      <c r="D228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>265.98</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0</v>
+      </c>
+      <c r="J228">
+        <v>0.0</v>
+      </c>
+      <c r="K228">
+        <v>-380.46</v>
+      </c>
+      <c r="L228" s="1">
+        <v>265.98</v>
+      </c>
+      <c r="M228" s="1">
+        <v>-114.48</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229">
+        <v>3176513182</v>
+      </c>
+      <c r="B229" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>100.01001373</v>
+      </c>
+      <c r="D229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>3004.12</v>
+      </c>
+      <c r="I229" s="1">
+        <v>0</v>
+      </c>
+      <c r="J229">
+        <v>0.0</v>
+      </c>
+      <c r="K229" t="s">
+        <v>543</v>
+      </c>
+      <c r="L229" s="1">
+        <v>3004.12</v>
+      </c>
+      <c r="M229" s="1">
+        <v>-155.03</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230">
+        <v>3180339762</v>
+      </c>
+      <c r="B230" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.99610165</v>
+      </c>
+      <c r="D230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-779.67</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0</v>
+      </c>
+      <c r="J230">
+        <v>0.0</v>
+      </c>
+      <c r="K230" t="s">
+        <v>545</v>
+      </c>
+      <c r="L230" s="1">
+        <v>-779.67</v>
+      </c>
+      <c r="M230" s="1">
+        <v>-6804.21</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231">
+        <v>3180341312</v>
+      </c>
+      <c r="B231" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>99.987839</v>
+      </c>
+      <c r="D231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-2432.2</v>
+      </c>
+      <c r="I231" s="1">
+        <v>0</v>
+      </c>
+      <c r="J231">
+        <v>0.0</v>
+      </c>
+      <c r="K231" t="s">
+        <v>547</v>
+      </c>
+      <c r="L231" s="1">
+        <v>-2432.2</v>
+      </c>
+      <c r="M231" s="1">
+        <v>-9078.96</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232">
+        <v>3182094392</v>
+      </c>
+      <c r="B232" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>99.95565263</v>
+      </c>
+      <c r="D232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>-13304.21</v>
+      </c>
+      <c r="I232" s="1">
+        <v>0</v>
+      </c>
+      <c r="J232">
+        <v>0.0</v>
+      </c>
+      <c r="K232" t="s">
+        <v>549</v>
+      </c>
+      <c r="L232" s="1">
+        <v>-13304.21</v>
+      </c>
+      <c r="M232" s="1">
+        <v>-22956.81</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233">
+        <v>3193364822</v>
+      </c>
+      <c r="B233" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>99.86349047</v>
+      </c>
+      <c r="D233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-20476.43</v>
+      </c>
+      <c r="I233" s="1">
+        <v>0</v>
+      </c>
+      <c r="J233">
+        <v>0.0</v>
+      </c>
+      <c r="K233" t="s">
+        <v>551</v>
+      </c>
+      <c r="L233" s="1">
+        <v>-20476.43</v>
+      </c>
+      <c r="M233" s="1">
+        <v>-24217.67</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234">
+        <v>3200566062</v>
+      </c>
+      <c r="B234" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>99.9358357</v>
+      </c>
+      <c r="D234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-12832.86</v>
+      </c>
+      <c r="I234" s="1">
+        <v>0</v>
+      </c>
+      <c r="J234">
+        <v>0.0</v>
+      </c>
+      <c r="K234" t="s">
+        <v>553</v>
+      </c>
+      <c r="L234" s="1">
+        <v>-12832.86</v>
+      </c>
+      <c r="M234" s="1">
+        <v>-15181.62</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235">
+        <v>3200962372</v>
+      </c>
+      <c r="B235" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>99.9334628</v>
+      </c>
+      <c r="D235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-13307.44</v>
+      </c>
+      <c r="I235" s="1">
+        <v>0</v>
+      </c>
+      <c r="J235">
+        <v>0.0</v>
+      </c>
+      <c r="K235" t="s">
+        <v>555</v>
+      </c>
+      <c r="L235" s="1">
+        <v>-13307.44</v>
+      </c>
+      <c r="M235" s="1">
+        <v>-15675.64</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236">
+        <v>3204577712</v>
+      </c>
+      <c r="B236" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>99.96830015</v>
+      </c>
+      <c r="D236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-6339.97</v>
+      </c>
+      <c r="I236" s="1">
+        <v>0</v>
+      </c>
+      <c r="J236">
+        <v>0.0</v>
+      </c>
+      <c r="K236" t="s">
+        <v>557</v>
+      </c>
+      <c r="L236" s="1">
+        <v>-6339.97</v>
+      </c>
+      <c r="M236" s="1">
+        <v>-8008.57</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237">
+        <v>3204636052</v>
+      </c>
+      <c r="B237" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>99.9687774</v>
+      </c>
+      <c r="D237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-1561.13</v>
+      </c>
+      <c r="I237" s="1">
+        <v>0</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237">
+        <v>-416.31</v>
+      </c>
+      <c r="L237" s="1">
+        <v>-1561.13</v>
+      </c>
+      <c r="M237" s="1">
+        <v>-1977.44</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238">
+        <v>3212665042</v>
+      </c>
+      <c r="B238" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>99.96457293</v>
+      </c>
+      <c r="D238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>-5314.06</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0</v>
+      </c>
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238">
+        <v>-531.07</v>
+      </c>
+      <c r="L238" s="1">
+        <v>-5314.06</v>
+      </c>
+      <c r="M238" s="1">
+        <v>-5845.13</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239">
+        <v>3212893072</v>
+      </c>
+      <c r="B239" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>99.97187446</v>
+      </c>
+      <c r="D239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>-1828.16</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0</v>
+      </c>
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239">
+        <v>-223.36</v>
+      </c>
+      <c r="L239" s="1">
+        <v>-1828.16</v>
+      </c>
+      <c r="M239" s="1">
+        <v>-2051.52</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240">
+        <v>3219535062</v>
+      </c>
+      <c r="B240" s="1">
         <v>4100000.0</v>
       </c>
-      <c r="D143" s="1">
-[...217 lines deleted...]
-      <c r="J147" s="1">
+      <c r="C240" s="1">
+        <v>99.9994261</v>
+      </c>
+      <c r="D240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-23.53</v>
+      </c>
+      <c r="I240" s="1">
         <v>0</v>
       </c>
-      <c r="K147">
-[...25 lines deleted...]
-      <c r="C148" s="1">
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240">
+        <v>0.0</v>
+      </c>
+      <c r="L240" s="1">
+        <v>-23.53</v>
+      </c>
+      <c r="M240" s="1">
+        <v>-23.53</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>563</v>
+      </c>
+      <c r="B241" s="1">
         <v>35000000.0</v>
       </c>
-      <c r="D148" s="1">
-[...17 lines deleted...]
-      <c r="J148" s="1">
+      <c r="C241" s="1">
+        <v>100.00949869</v>
+      </c>
+      <c r="D241" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>3324.54</v>
+      </c>
+      <c r="I241" s="1">
         <v>0</v>
       </c>
-      <c r="K148">
-[...2965 lines deleted...]
-        <v>1</v>
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241" t="s">
+        <v>564</v>
+      </c>
+      <c r="L241" s="1">
+        <v>3324.54</v>
+      </c>
+      <c r="M241" s="1">
+        <v>-501.76</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>562</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">