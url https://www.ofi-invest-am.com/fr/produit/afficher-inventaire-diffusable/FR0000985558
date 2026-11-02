--- v6 (2026-10-01)
+++ v7 (2026-11-02)
@@ -124,1635 +124,1635 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
-    <t>XS3325326695</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
-    <t>BE6366634390</t>
-[...2 lines deleted...]
-    <t>EURO AEDIFICA SA 29/07/2026</t>
+    <t>BE6375634183</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 13/08/2026</t>
+  </si>
+  <si>
+    <t>BE6375910039</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 21/08/2026</t>
+  </si>
+  <si>
+    <t>BE6369802069</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
     <t>FR0129784395</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 30/10/2026</t>
   </si>
   <si>
-    <t>13 953.92</t>
+    <t>77 873.25</t>
   </si>
   <si>
     <t>FR0129632875</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3398399058</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>57 560.03</t>
+    <t>79 755.25</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>165 280.56</t>
-[...5 lines deleted...]
-    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+    <t>187 918.22</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>407 784.72</t>
+    <t>463 712.22</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>67 614.17</t>
+    <t>101 277.50</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3450057909</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 19/07/2027</t>
+  </si>
+  <si>
     <t>XS3427420412</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/06/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
     <t>XS3384714914</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 19/08/2026</t>
   </si>
   <si>
     <t>XS3395915559</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 24/08/2026</t>
   </si>
   <si>
-    <t>XS3367683490</t>
-[...8 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 08/07/2026</t>
+    <t>XS3449982217</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 20/08/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>FR0129713873</t>
-[...2 lines deleted...]
-    <t>EURO COFACE SA 31/07/2026</t>
+    <t>FR0129895134</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 30/10/2026</t>
   </si>
   <si>
     <t>BE6374744017</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 04/08/2026</t>
   </si>
   <si>
-    <t>BE6374858189</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46BP7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 15/06/2027</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>FR0129678647</t>
-[...8 lines deleted...]
-    <t>EURO COVIVIO SA 17/07/2026</t>
+    <t>FR0129813095</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 17/08/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>105 482.38</t>
+    <t>138 942.38</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>103 169.88</t>
+    <t>135 963.21</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>103 632.38</t>
+    <t>136 559.04</t>
+  </si>
+  <si>
+    <t>FR0129887271</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 21/07/2027</t>
+  </si>
+  <si>
+    <t>9 228.92</t>
   </si>
   <si>
     <t>XS3429165031</t>
   </si>
   <si>
     <t>EURO DANAHER CORPORATION 21/12/2026</t>
   </si>
   <si>
+    <t>XS3458340521</t>
+  </si>
+  <si>
+    <t>EURO DANAHER CORPORATION 28/01/2027</t>
+  </si>
+  <si>
     <t>FR0129783884</t>
   </si>
   <si>
     <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
   </si>
   <si>
-    <t>FR0129711869</t>
-[...2 lines deleted...]
-    <t>EURO DASSAULT SYSTEMES 29/07/2026</t>
+    <t>FR0129783058</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 03/09/2026</t>
   </si>
   <si>
     <t>FR0129787299</t>
   </si>
   <si>
     <t>EURO ELECTRICITE DE FRANCE SA 04/09/2026</t>
   </si>
   <si>
-    <t>ES05306747Z4</t>
-[...2 lines deleted...]
-    <t>EURO ENDESA SA 10/07/2026</t>
+    <t>ES05306748M0</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/09/2026</t>
+  </si>
+  <si>
+    <t>ES05306748T5</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 21/09/2026</t>
   </si>
   <si>
     <t>ES05306748E7</t>
   </si>
   <si>
     <t>EURO ENDESA SA 24/08/2026</t>
   </si>
   <si>
-    <t>XS3430530702</t>
-[...8 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
+    <t>XS3460799086</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/09/2026</t>
+  </si>
+  <si>
+    <t>XS3458334631</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 31/08/2026</t>
+  </si>
+  <si>
+    <t>XS3449989659</t>
+  </si>
+  <si>
+    <t>XS3448543432</t>
   </si>
   <si>
     <t>FR0129788768</t>
   </si>
   <si>
     <t>EURO ENGIE SA 04/09/2026</t>
   </si>
   <si>
-    <t>69 645.00</t>
-[...41 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 15/07/2026</t>
+    <t>156 382.78</t>
+  </si>
+  <si>
+    <t>XS3452786059</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 24/08/2026</t>
+  </si>
+  <si>
+    <t>XS3448595234</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 05/08/2026</t>
+  </si>
+  <si>
+    <t>XS3435885341</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/09/2026</t>
+  </si>
+  <si>
+    <t>XS3437566667</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 07/09/2026</t>
+  </si>
+  <si>
+    <t>XS3440073651</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 09/09/2026</t>
+  </si>
+  <si>
+    <t>XS3445026175</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 15/09/2026</t>
   </si>
   <si>
     <t>FR0129781268</t>
   </si>
   <si>
     <t>EURO ING BANK NV 01/06/2027</t>
   </si>
   <si>
-    <t>61 584.08</t>
+    <t>128 782.50</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>474 306.00</t>
+    <t>541 398.67</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>194 519.11</t>
+    <t>239 216.67</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3415149593</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3396973888</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 28/05/2027</t>
   </si>
   <si>
     <t>XS3397034185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 30/03/2027</t>
   </si>
   <si>
-    <t>FR0129680205</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6375076427</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/09/2026</t>
   </si>
   <si>
     <t>BE6375183520</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/12/2026</t>
   </si>
   <si>
     <t>FR0129632651</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 07/08/2026</t>
   </si>
   <si>
     <t>XS3418600089</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>XS3415281438</t>
   </si>
   <si>
     <t>EURO LSEG NETHERLANDS BV 15/09/2026</t>
   </si>
   <si>
     <t>XS3415286742</t>
   </si>
   <si>
     <t>EURO LSEG NETHERLANDS BV 16/12/2026</t>
   </si>
   <si>
+    <t>XS3448596554</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 17/09/2026</t>
+  </si>
+  <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
+    <t>XS3437566584</t>
+  </si>
+  <si>
+    <t>EURO MUFG BANK LTD (LONDON BRANCH) 06/10/2026</t>
+  </si>
+  <si>
     <t>XS3408779000</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 09/06/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3427507374</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 24/06/2027</t>
   </si>
   <si>
     <t>XS3415149833</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
   </si>
   <si>
     <t>XS3396982285</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
   </si>
   <si>
-    <t>XS3386608122</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+    <t>XS3443134070</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 08/10/2026</t>
   </si>
   <si>
     <t>XS3415315608</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
   </si>
   <si>
     <t>XS3417520197</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
+    <t>FR0129812352</t>
+  </si>
+  <si>
+    <t>EURO PERNOD RICARD FINANCE SA 07/09/2026</t>
+  </si>
+  <si>
     <t>FR0129762730</t>
   </si>
   <si>
     <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 16/09/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3418592716</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
   </si>
   <si>
     <t>BE6372829265</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129784411</t>
-[...8 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
+    <t>FR0129813244</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 17/08/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
-    <t>FR0129682839</t>
-[...2 lines deleted...]
-    <t>EURO VIVENDI SE 15/07/2026</t>
+    <t>FR0129864643</t>
+  </si>
+  <si>
+    <t>EURO VINCI SA 11/09/2026</t>
+  </si>
+  <si>
+    <t>XS3439197438</t>
+  </si>
+  <si>
+    <t>EURO VOLVO TREASURY AB 07/10/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>FR0129716249</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
   </si>
   <si>
     <t>FR0129714913</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
   </si>
   <si>
-    <t>70 521.56</t>
+    <t>112 885.00</t>
   </si>
   <si>
     <t>FR0129753671</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
   </si>
   <si>
-    <t>79 291.53</t>
+    <t>135 112.50</t>
   </si>
   <si>
     <t>FR0129753655</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/09/2026</t>
   </si>
   <si>
-    <t>45 124.92</t>
-[...8 lines deleted...]
-    <t>29 402.72</t>
+    <t>77 017.50</t>
+  </si>
+  <si>
+    <t>FR0129888741</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 23/07/2027</t>
+  </si>
+  <si>
+    <t>5 241.04</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>89 190.17</t>
+    <t>123 152.67</t>
   </si>
   <si>
     <t>FR0129808897</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
   </si>
   <si>
-    <t>7 356.13</t>
+    <t>41 049.13</t>
+  </si>
+  <si>
+    <t>FR0129810729</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 03/05/2027</t>
+  </si>
+  <si>
+    <t>22 364.44</t>
+  </si>
+  <si>
+    <t>FR0129812261</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
+  </si>
+  <si>
+    <t>38 514.00</t>
+  </si>
+  <si>
+    <t>FR0129812279</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/07/2027</t>
+  </si>
+  <si>
+    <t>39 291.78</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>140 026.50</t>
+    <t>184 462.06</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>146 883.92</t>
+    <t>169 488.89</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>66 808.44</t>
+    <t>89 374.67</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>365 620.14</t>
+    <t>422 129.31</t>
   </si>
   <si>
     <t>FR0129787802</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 04/06/2027</t>
   </si>
   <si>
-    <t>36 172.50</t>
-[...8 lines deleted...]
-    <t>450 518.00</t>
+    <t>81 141.39</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>178 815.78</t>
+    <t>224 190.50</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>144 169.78</t>
+    <t>187 366.67</t>
   </si>
   <si>
     <t>FR0129767267</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
   </si>
   <si>
-    <t>FR0129780898</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129810091</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 03/09/2026</t>
   </si>
   <si>
+    <t>FR0129895555</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/07/2027</t>
+  </si>
+  <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
+    <t>FR0129785137</t>
+  </si>
+  <si>
+    <t>NEUCP COVIVIO SA 06/08/2026</t>
+  </si>
+  <si>
     <t>FR0129783751</t>
   </si>
   <si>
     <t>NEUCP COVIVIO SA 15/09/2026</t>
   </si>
   <si>
     <t>FR0129787877</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
   </si>
   <si>
-    <t>36 622.50</t>
+    <t>82 124.72</t>
   </si>
   <si>
     <t>FR0129782787</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 02/06/2027</t>
   </si>
   <si>
-    <t>38 861.61</t>
+    <t>84 010.56</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>334 220.83</t>
+    <t>401 873.25</t>
   </si>
   <si>
     <t>FR0129782829</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 31/03/2027</t>
   </si>
   <si>
-    <t>28 904.54</t>
+    <t>62 499.58</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>74 905.72</t>
+    <t>96 776.75</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>153 844.78</t>
-[...8 lines deleted...]
-    <t>494 313.33</t>
+    <t>198 653.50</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>539 610.25</t>
+    <t>607 608.75</t>
   </si>
   <si>
     <t>FR0129806511</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 16/12/2026</t>
   </si>
   <si>
-    <t>31 793.02</t>
-[...11 lines deleted...]
-    <t>NEUCP ELIS SA 15/07/2026</t>
+    <t>95 932.00</t>
+  </si>
+  <si>
+    <t>FR0129814317</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 29/09/2026</t>
   </si>
   <si>
     <t>FR0129805273</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 11/09/2026</t>
   </si>
   <si>
-    <t>39 498.33</t>
+    <t>104 528.67</t>
   </si>
   <si>
     <t>FR0129807485</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 18/09/2026</t>
   </si>
   <si>
     <t>FR0129756062</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 21/08/2026</t>
   </si>
   <si>
-    <t>66 284.17</t>
+    <t>120 532.64</t>
   </si>
   <si>
     <t>FR0129632438</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129808681</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 24/06/2027</t>
   </si>
   <si>
-    <t>5 560.00</t>
-[...5 lines deleted...]
-    <t>NEUCP KLEPIERRE SA 21/07/2026</t>
+    <t>27 845.56</t>
+  </si>
+  <si>
+    <t>FR0129813533</t>
+  </si>
+  <si>
+    <t>NEUCP ITM ENTREPRISES SA SAS 21/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129785657</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 01/07/2027</t>
+  </si>
+  <si>
+    <t>22 231.11</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>333 600.75</t>
+    <t>400 461.42</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>97 909.78</t>
+    <t>142 360.06</t>
+  </si>
+  <si>
+    <t>FR0129786168</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 28/05/2027</t>
+  </si>
+  <si>
+    <t>5 511.33</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>143 992.13</t>
-[...8 lines deleted...]
-    <t>92 594.75</t>
+    <t>177 314.79</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>49 469.33</t>
-[...23 lines deleted...]
-    <t>NEUCP SAVENCIA SA 15/07/2026</t>
+    <t>71 652.78</t>
+  </si>
+  <si>
+    <t>FR0129891158</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 28/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129765634</t>
+  </si>
+  <si>
+    <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129862811</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 10/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129865087</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129809820</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 28/08/2026</t>
   </si>
   <si>
     <t>FR0129780146</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
-    <t>FR0129683191</t>
-[...8 lines deleted...]
-    <t>NEUCP SONEPAR SA 03/07/2026</t>
+    <t>FR0129811941</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 06/08/2026</t>
   </si>
   <si>
     <t>FR0129782910</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/08/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129629715</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129781755</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
-    <t>80 389.89</t>
-[...11 lines deleted...]
-    <t>NEUCP VINCI SA 13/07/2026</t>
+    <t>168 210.00</t>
+  </si>
+  <si>
+    <t>FR0129810760</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129891430</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 28/09/2026</t>
+  </si>
+  <si>
+    <t>10 000.42</t>
   </si>
   <si>
     <t>FR0129756146</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 18/06/2027</t>
   </si>
   <si>
-    <t>29 775.67</t>
+    <t>97 987.67</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>129 813.06</t>
+    <t>174 931.94</t>
   </si>
   <si>
     <t>XS1114159277</t>
   </si>
   <si>
     <t>ADIDAS AG 2.25 08/10/2026</t>
   </si>
   <si>
-    <t>36 303.53</t>
+    <t>40 670.88</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>9 205.48</t>
+    <t>10 958.90</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>590 342.47</t>
+    <t>675 821.92</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>15 410.96</t>
+    <t>17 054.79</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
+    <t>93 698.63</t>
+  </si>
+  <si>
+    <t>XS2723549528</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
+  </si>
+  <si>
+    <t>502 952.05</t>
+  </si>
+  <si>
+    <t>XS2168478068</t>
+  </si>
+  <si>
+    <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
+  </si>
+  <si>
     <t>73 972.60</t>
   </si>
   <si>
-    <t>XS2723549528</t>
-[...16 lines deleted...]
-  <si>
     <t>XS2535484526</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 3 21/09/2026</t>
   </si>
   <si>
-    <t>233 424.66</t>
+    <t>258 904.11</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>16 368.90</t>
-[...8 lines deleted...]
-    <t>21 336.99</t>
+    <t>19 792.47</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>40 722.60</t>
+    <t>45 873.29</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>93 975.77</t>
+    <t>155 347.70</t>
   </si>
   <si>
     <t>FR0014006XA3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/12/2027</t>
   </si>
   <si>
-    <t>14 813.34</t>
+    <t>17 059.93</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>137 095.89</t>
+    <t>168 657.53</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>250 668.49</t>
+    <t>279 731.51</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>13 296.98</t>
+    <t>17 318.44</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>33 628.42</t>
+    <t>43 461.75</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>16 601.45</t>
+    <t>22 719.89</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>10 847.23</t>
+    <t>16 385.28</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>4 456.14</t>
+    <t>6 651.77</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>8 403.11</t>
+    <t>11 535.91</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>25 937.50</t>
+    <t>35 490.00</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>5 224.78</t>
-[...5 lines deleted...]
-    <t>2 585.44</t>
+    <t>8 024.33</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>14 005.03</t>
+    <t>24 399.88</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>6 305.94</t>
+    <t>11 385.00</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
-    <t>1 293.62</t>
+    <t>3 475.02</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
-    <t>2 330.89</t>
+    <t>5 825.21</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
-    <t>2 855.42</t>
+    <t>7 470.87</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
-    <t>2 037.75</t>
+    <t>5 480.91</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
-    <t>2 558.89</t>
+    <t>7 120.83</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
-    <t>1 149.48</t>
+    <t>3 099.13</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
-    <t>2 794.67</t>
+    <t>7 398.74</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
+    <t>3 455.34</t>
+  </si>
+  <si>
     <t>SWAP04947611</t>
   </si>
   <si>
+    <t>1 254.19</t>
+  </si>
+  <si>
     <t>SWAP04976196</t>
   </si>
   <si>
-    <t>3 103.90</t>
+    <t>6 759.43</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
-    <t>1 780.54</t>
+    <t>4 162.64</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
+    <t>1 279.14</t>
+  </si>
+  <si>
     <t>SWAP04987122</t>
   </si>
   <si>
-    <t>1 764.75</t>
+    <t>4 148.30</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
-    <t>3 475.43</t>
+    <t>8 232.23</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
-    <t>2 794.40</t>
+    <t>6 404.27</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
-    <t>2 965.65</t>
+    <t>6 613.02</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-12 056.47</t>
+    <t>-11 506.75</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-8 472.07</t>
+    <t>-8 009.42</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-10 878.32</t>
+    <t>-11 103.17</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-10 375.20</t>
-[...5 lines deleted...]
-    <t>-1 135.26</t>
+    <t>-10 456.30</t>
   </si>
   <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-6 373.62</t>
+    <t>-6 334.80</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-16 375.21</t>
+    <t>-17 226.75</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-10 208.83</t>
-[...17 lines deleted...]
-    <t>-3 639.29</t>
+    <t>-12 008.52</t>
   </si>
   <si>
     <t>SWAP05019593</t>
   </si>
   <si>
-    <t>-12 330.03</t>
+    <t>-13 655.42</t>
   </si>
   <si>
     <t>SWAP05020023</t>
   </si>
   <si>
-    <t>-14 355.55</t>
+    <t>-16 957.42</t>
   </si>
   <si>
     <t>SWAP05020022</t>
   </si>
   <si>
-    <t>-10 693.74</t>
+    <t>-12 613.89</t>
   </si>
   <si>
     <t>SWAP05027220</t>
   </si>
   <si>
-    <t>-5 676.66</t>
+    <t>-7 034.90</t>
   </si>
   <si>
     <t>SWAP05029792</t>
   </si>
   <si>
-    <t>-7 726.17</t>
+    <t>-9 810.93</t>
   </si>
   <si>
     <t>SWAP05029911</t>
   </si>
   <si>
-    <t>-2 130.29</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05029910</t>
   </si>
   <si>
-    <t>-7 905.61</t>
+    <t>-10 554.58</t>
   </si>
   <si>
     <t>SWAP05030303</t>
   </si>
   <si>
-    <t>-5 051.65</t>
+    <t>-5 791.18</t>
   </si>
   <si>
     <t>SWAP05030302</t>
   </si>
   <si>
-    <t>-3 029.43</t>
+    <t>-3 488.81</t>
   </si>
   <si>
     <t>SWAP05030900</t>
   </si>
   <si>
-    <t>-9 729.70</t>
+    <t>-13 735.13</t>
   </si>
   <si>
     <t>SWAP05034114</t>
   </si>
   <si>
-    <t>-2 627.58</t>
+    <t>-3 775.14</t>
   </si>
   <si>
     <t>SWAP05034113</t>
   </si>
   <si>
-    <t>-8 396.88</t>
+    <t>-12 615.36</t>
   </si>
   <si>
     <t>SWAP05034115</t>
   </si>
   <si>
-    <t>-1 746.72</t>
+    <t>-2 507.59</t>
   </si>
   <si>
     <t>SWAP05034112</t>
   </si>
   <si>
     <t>SWAP05034138</t>
   </si>
   <si>
-    <t>-3 159.15</t>
+    <t>-1 764.81</t>
   </si>
   <si>
     <t>SWAP05034191</t>
   </si>
   <si>
-    <t>-6 024.54</t>
+    <t>-9 084.20</t>
   </si>
   <si>
     <t>SWAP05034190</t>
   </si>
   <si>
-    <t>-6 646.76</t>
+    <t>-10 289.75</t>
   </si>
   <si>
     <t>SWAP05034349</t>
   </si>
   <si>
-    <t>-9 652.60</t>
+    <t>-16 025.88</t>
   </si>
   <si>
     <t>SWAP05034659</t>
   </si>
   <si>
-    <t>-3 741.24</t>
+    <t>-8 184.83</t>
   </si>
   <si>
     <t>SWAP05034885</t>
   </si>
   <si>
-    <t>-2 348.76</t>
+    <t>-6 993.62</t>
   </si>
   <si>
     <t>SWAP05034884</t>
   </si>
   <si>
-    <t>-2 368.20</t>
+    <t>-7 054.73</t>
   </si>
   <si>
     <t>SWAP05035084</t>
   </si>
   <si>
-    <t>-1 668.60</t>
+    <t>-5 750.95</t>
   </si>
   <si>
     <t>SWAP05035083</t>
   </si>
   <si>
+    <t>-1 434.82</t>
+  </si>
+  <si>
     <t>SWAP05039959</t>
   </si>
   <si>
+    <t>-3 660.69</t>
+  </si>
+  <si>
     <t>SWAP05039958</t>
   </si>
   <si>
+    <t>-1 538.90</t>
+  </si>
+  <si>
     <t>SWAP05045726</t>
   </si>
   <si>
-    <t>SWAP05030898</t>
-[...5 lines deleted...]
-    <t>-3 826.30</t>
+    <t>SWAP05053473</t>
+  </si>
+  <si>
+    <t>-1 066.23</t>
+  </si>
+  <si>
+    <t>SWAP05062523</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2113,215 +2113,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1465649.9653</v>
+        <v>1455704.1913</v>
       </c>
       <c r="C2">
-        <v>2458.47</v>
+        <v>2463.58</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>3603267860.46</v>
+        <v>3586246960.24</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>3603267860.46</v>
+        <v>3586246960.24</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>41.3595</v>
       </c>
       <c r="C3">
-        <v>9922.79</v>
+        <v>9943.39</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>410401.67</v>
+        <v>411253.73</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>410401.67</v>
+        <v>411253.73</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>124858.6573</v>
+        <v>121913.3908</v>
       </c>
       <c r="C4">
-        <v>3414.91</v>
+        <v>3422.09</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>426382233.65</v>
+        <v>417199712.91</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>426382233.65</v>
+        <v>417199712.91</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>10459.7253</v>
+        <v>10792.4519</v>
       </c>
       <c r="C5">
-        <v>1120.84</v>
+        <v>1123.14</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>11723720.25</v>
+        <v>12121447.62</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>11723720.25</v>
+        <v>12121447.62</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>1599521.5426</v>
+        <v>1838968.4287</v>
       </c>
       <c r="C6">
-        <v>111.44</v>
+        <v>111.67</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>178262803.26</v>
+        <v>205370161.58</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>178262803.26</v>
+        <v>205370161.58</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z241"/>
+  <dimension ref="A1:Z239"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N241" sqref="N241"/>
+      <selection activeCell="N239" sqref="N239"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -2337,12043 +2337,11943 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>18896.0</v>
+        <v>19206.0</v>
       </c>
       <c r="C2" s="1">
-        <v>10866.44</v>
+        <v>10887.39</v>
       </c>
       <c r="D2" s="1">
-        <v>10841.074236875</v>
+        <v>10859.034309591</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>204852938.78</v>
+        <v>208558612.95</v>
       </c>
       <c r="H2" s="1">
-        <v>479311.46</v>
+        <v>544599.39</v>
       </c>
       <c r="I2" s="1">
-        <v>0.23397831774078</v>
+        <v>0.26112534135934</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>205332250.24</v>
+        <v>209103212.34</v>
       </c>
       <c r="M2" s="1">
-        <v>205332250.24</v>
+        <v>209103212.34</v>
       </c>
       <c r="N2" s="1">
-        <v>4.87</v>
+        <v>4.95</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
         <v>782.0</v>
       </c>
       <c r="C3" s="1">
-        <v>262885.38</v>
+        <v>263393.54</v>
       </c>
       <c r="D3" s="1">
-        <v>261903.37236573</v>
+        <v>262551.8992711</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>204808437.19</v>
+        <v>205315585.23</v>
       </c>
       <c r="H3" s="1">
-        <v>767929.97</v>
+        <v>658163.05</v>
       </c>
       <c r="I3" s="1">
-        <v>0.37495035875284</v>
+        <v>0.32056166085137</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>205576367.16</v>
+        <v>205973748.28</v>
       </c>
       <c r="M3" s="1">
-        <v>205576367.16</v>
+        <v>205973748.28</v>
       </c>
       <c r="N3" s="1">
-        <v>4.87</v>
+        <v>4.88</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.8978</v>
+        <v>98.1203</v>
       </c>
       <c r="D4" s="1">
-        <v>99.2637935</v>
+        <v>97.132225</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>9926379.35</v>
+        <v>9713222.5</v>
       </c>
       <c r="H4" s="1">
-        <v>63400.65</v>
+        <v>98807.5</v>
       </c>
       <c r="I4" s="1">
-        <v>0.63870871507646</v>
+        <v>1.01724736564</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>9989780.0</v>
+        <v>9812030.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9989780.0</v>
+        <v>9812030.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>97.9392</v>
+        <v>97.9259</v>
       </c>
       <c r="D5" s="1">
-        <v>97.132225</v>
+        <v>97.2229349</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>9713222.5</v>
+        <v>9722293.49</v>
       </c>
       <c r="H5" s="1">
-        <v>80697.5</v>
+        <v>70296.51</v>
       </c>
       <c r="I5" s="1">
-        <v>0.83080048871525</v>
+        <v>0.72304451693733</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>9793920.0</v>
+        <v>9792590.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9793920.0</v>
+        <v>9792590.0</v>
       </c>
       <c r="N5" s="1">
         <v>0.23</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>97.7536</v>
+        <v>99.9278</v>
       </c>
       <c r="D6" s="1">
-        <v>97.2229349</v>
+        <v>99.7933308</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>9722293.49</v>
+        <v>9979333.08</v>
       </c>
       <c r="H6" s="1">
-        <v>53066.51</v>
+        <v>13446.92</v>
       </c>
       <c r="I6" s="1">
-        <v>0.54582295889938</v>
+        <v>0.13474768195632</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>9775360.0</v>
+        <v>9992780.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9775360.0</v>
+        <v>9992780.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="1">
-        <v>20000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.8117</v>
+        <v>99.8723</v>
       </c>
       <c r="D7" s="1">
-        <v>99.7987392</v>
+        <v>99.79541939</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>19959747.84</v>
+        <v>37922259.37</v>
       </c>
       <c r="H7" s="1">
-        <v>2592.16</v>
+        <v>29214.63</v>
       </c>
       <c r="I7" s="1">
-        <v>0.012986937614539</v>
+        <v>0.077038210500484</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>19962340.0</v>
+        <v>37951474.0</v>
       </c>
       <c r="M7" s="1">
-        <v>19962340.0</v>
+        <v>37951474.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.47</v>
+        <v>0.9</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>99.7692</v>
+        <v>99.7991</v>
       </c>
       <c r="D8" s="1">
-        <v>99.41818273</v>
+        <v>99.77591993</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>14912727.41</v>
+        <v>14966387.99</v>
       </c>
       <c r="H8" s="1">
-        <v>52652.59</v>
+        <v>3477.01</v>
       </c>
       <c r="I8" s="1">
-        <v>0.3530714976034</v>
+        <v>0.023232125228366</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>14965380.0</v>
+        <v>14969865.0</v>
       </c>
       <c r="M8" s="1">
-        <v>14965380.0</v>
+        <v>14969865.0</v>
       </c>
       <c r="N8" s="1">
         <v>0.35</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>99.9923</v>
+        <v>99.9754</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0</v>
+        <v>99.41818273</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>30000000.0</v>
+        <v>14912727.41</v>
       </c>
       <c r="H9" s="1">
-        <v>-2310.0</v>
+        <v>83582.59</v>
       </c>
       <c r="I9" s="1">
-        <v>-0.0077</v>
+        <v>0.56047822576005</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="K9" t="s">
-        <v>48</v>
+      <c r="K9">
+        <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>29997690.0</v>
+        <v>14996310.0</v>
       </c>
       <c r="M9" s="1">
-        <v>30011643.92</v>
+        <v>14996310.0</v>
       </c>
       <c r="N9" s="1">
-        <v>0.71</v>
+        <v>0.36</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.9989</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-330.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.0011</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L10" s="1">
-        <v>14643000.0</v>
+        <v>29999670.0</v>
       </c>
       <c r="M10" s="1">
-        <v>14643000.0</v>
+        <v>30077543.25</v>
       </c>
       <c r="N10" s="1">
-        <v>0.35</v>
+        <v>0.71</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>99.0155</v>
+        <v>97.7692</v>
       </c>
       <c r="D11" s="1">
-        <v>97.78527223</v>
+        <v>97.16801133</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>39114108.89</v>
+        <v>14575201.7</v>
       </c>
       <c r="H11" s="1">
-        <v>492091.11</v>
+        <v>90178.3</v>
       </c>
       <c r="I11" s="1">
-        <v>1.2580910673023</v>
+        <v>0.61871047726221</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>39606200.0</v>
+        <v>14665380.0</v>
       </c>
       <c r="M11" s="1">
-        <v>39606200.0</v>
+        <v>14665380.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.94</v>
+        <v>0.35</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>99.6759</v>
+        <v>99.2344</v>
       </c>
       <c r="D12" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="H12" s="1">
-        <v>262637.66</v>
+        <v>579651.11</v>
       </c>
       <c r="I12" s="1">
-        <v>1.3350468661388</v>
+        <v>1.4819489091012</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>19935180.0</v>
+        <v>39693760.0</v>
       </c>
       <c r="M12" s="1">
-        <v>19935180.0</v>
+        <v>39693760.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.47</v>
+        <v>0.94</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>97.5268</v>
+        <v>99.8846</v>
       </c>
       <c r="D13" s="1">
-        <v>97.21815647</v>
+        <v>98.3627117</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>29165446.94</v>
+        <v>19672542.34</v>
       </c>
       <c r="H13" s="1">
-        <v>92593.06</v>
+        <v>304377.66</v>
       </c>
       <c r="I13" s="1">
-        <v>0.31747519655874</v>
+        <v>1.5472207645532</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>29258040.0</v>
+        <v>19976920.0</v>
       </c>
       <c r="M13" s="1">
-        <v>29258040.0</v>
+        <v>19976920.0</v>
       </c>
       <c r="N13" s="1">
-        <v>0.69</v>
+        <v>0.47</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.3752</v>
+        <v>97.6695</v>
       </c>
       <c r="D14" s="1">
-        <v>98.72033764</v>
+        <v>97.21815647</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>24680084.41</v>
+        <v>29165446.94</v>
       </c>
       <c r="H14" s="1">
-        <v>163715.59</v>
+        <v>135403.06</v>
       </c>
       <c r="I14" s="1">
-        <v>0.663351013231</v>
+        <v>0.46425847777528</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>24843800.0</v>
+        <v>29300850.0</v>
       </c>
       <c r="M14" s="1">
-        <v>24843800.0</v>
+        <v>29300850.0</v>
       </c>
       <c r="N14" s="1">
-        <v>0.59</v>
+        <v>0.69</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>100.0221</v>
+        <v>99.5908</v>
       </c>
       <c r="D15" s="1">
-        <v>100.0</v>
+        <v>98.72033764</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>10000000.0</v>
+        <v>24680084.41</v>
       </c>
       <c r="H15" s="1">
-        <v>2210.0</v>
+        <v>217615.59</v>
       </c>
       <c r="I15" s="1">
-        <v>0.0221</v>
+        <v>0.88174572819461</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="K15" t="s">
-        <v>61</v>
+      <c r="K15">
+        <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>10002210.0</v>
+        <v>24897700.0</v>
       </c>
       <c r="M15" s="1">
-        <v>10059770.03</v>
+        <v>24897700.0</v>
       </c>
       <c r="N15" s="1">
-        <v>0.24</v>
+        <v>0.59</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B16" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>100.0364</v>
+        <v>100.0238</v>
       </c>
       <c r="D16" s="1">
         <v>100.0</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H16" s="1">
-        <v>3640.0</v>
+        <v>2380.0</v>
       </c>
       <c r="I16" s="1">
-        <v>0.0364</v>
+        <v>0.0238</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="L16" s="1">
-        <v>10003640.0</v>
+        <v>10002380.0</v>
       </c>
       <c r="M16" s="1">
-        <v>10168920.56</v>
+        <v>10082135.25</v>
       </c>
       <c r="N16" s="1">
         <v>0.24</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B17" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>99.9449</v>
+        <v>100.0277</v>
       </c>
       <c r="D17" s="1">
-        <v>99.4394653</v>
+        <v>100.0</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>9943946.53</v>
+        <v>10000000.0</v>
       </c>
       <c r="H17" s="1">
-        <v>50543.47</v>
+        <v>2770.0</v>
       </c>
       <c r="I17" s="1">
-        <v>0.50828380711335</v>
+        <v>0.0277</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-      <c r="K17">
-        <v>0.0</v>
+      <c r="K17" t="s">
+        <v>66</v>
       </c>
       <c r="L17" s="1">
-        <v>9994490.0</v>
+        <v>10002770.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9994490.0</v>
+        <v>10190688.22</v>
       </c>
       <c r="N17" s="1">
         <v>0.24</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.0335</v>
+        <v>100.025</v>
       </c>
       <c r="D18" s="1">
         <v>100.0</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H18" s="1">
-        <v>8375.0</v>
+        <v>6250.0</v>
       </c>
       <c r="I18" s="1">
-        <v>0.0335</v>
+        <v>0.025</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
         <v>69</v>
       </c>
       <c r="L18" s="1">
-        <v>25008375.0</v>
+        <v>25006250.0</v>
       </c>
       <c r="M18" s="1">
-        <v>25416159.72</v>
+        <v>25469962.22</v>
       </c>
       <c r="N18" s="1">
         <v>0.6</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>100.0266</v>
+        <v>100.0355</v>
       </c>
       <c r="D19" s="1">
         <v>100.0</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3990.0</v>
+        <v>5325.0</v>
       </c>
       <c r="I19" s="1">
-        <v>0.0266</v>
+        <v>0.0355</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19" t="s">
         <v>72</v>
       </c>
       <c r="L19" s="1">
-        <v>15003990.0</v>
+        <v>15005325.0</v>
       </c>
       <c r="M19" s="1">
-        <v>15071604.17</v>
+        <v>15106602.5</v>
       </c>
       <c r="N19" s="1">
         <v>0.36</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>99.602</v>
+        <v>99.8109</v>
       </c>
       <c r="D20" s="1">
         <v>98.0238394</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>19604767.88</v>
       </c>
       <c r="H20" s="1">
-        <v>315632.12</v>
+        <v>357412.12</v>
       </c>
       <c r="I20" s="1">
-        <v>1.6099763176589</v>
+        <v>1.823087741654</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>19920400.0</v>
+        <v>19962180.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19920400.0</v>
+        <v>19962180.0</v>
       </c>
       <c r="N20" s="1">
         <v>0.47</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="1">
         <v>8500000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>98.6048</v>
+        <v>98.7976</v>
       </c>
       <c r="D21" s="1">
         <v>97.79494141</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>8312570.02</v>
       </c>
       <c r="H21" s="1">
-        <v>68837.98</v>
+        <v>85225.98</v>
       </c>
       <c r="I21" s="1">
-        <v>0.82811909956098</v>
+        <v>1.02526631108</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>8381408.0</v>
+        <v>8397796.0</v>
       </c>
       <c r="M21" s="1">
-        <v>8381408.0</v>
+        <v>8397796.0</v>
       </c>
       <c r="N21" s="1">
         <v>0.2</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="1">
-        <v>6500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>97.3834</v>
+        <v>97.273</v>
       </c>
       <c r="D22" s="1">
-        <v>97.28509723</v>
+        <v>97.1417655</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>6323531.32</v>
+        <v>9714176.55</v>
       </c>
       <c r="H22" s="1">
-        <v>6389.68</v>
+        <v>13123.45</v>
       </c>
       <c r="I22" s="1">
-        <v>0.10104607183317</v>
+        <v>0.13509585637498</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>6329921.0</v>
+        <v>9727300.0</v>
       </c>
       <c r="M22" s="1">
-        <v>6329921.0</v>
+        <v>9727300.0</v>
       </c>
       <c r="N22" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="1">
-        <v>7500000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>97.8558</v>
+        <v>97.4925</v>
       </c>
       <c r="D23" s="1">
-        <v>97.32339053</v>
+        <v>97.28509723</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>7299254.29</v>
+        <v>6323531.32</v>
       </c>
       <c r="H23" s="1">
-        <v>39930.71</v>
+        <v>13481.18</v>
       </c>
       <c r="I23" s="1">
-        <v>0.54705190987393</v>
+        <v>0.21319068915436</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>7339185.0</v>
+        <v>6337012.5</v>
       </c>
       <c r="M23" s="1">
-        <v>7339185.0</v>
+        <v>6337012.5</v>
       </c>
       <c r="N23" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>99.6732</v>
+        <v>98.0002</v>
       </c>
       <c r="D24" s="1">
-        <v>99.40679</v>
+        <v>97.32339053</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>19881358.0</v>
+        <v>7299254.29</v>
       </c>
       <c r="H24" s="1">
-        <v>53282.0</v>
+        <v>50760.71</v>
       </c>
       <c r="I24" s="1">
-        <v>0.26799980162321</v>
+        <v>0.69542323069279</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>19934640.0</v>
+        <v>7350015.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19934640.0</v>
+        <v>7350015.0</v>
       </c>
       <c r="N24" s="1">
-        <v>0.47</v>
+        <v>0.17</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="1">
-        <v>27000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>99.64</v>
+        <v>99.8888</v>
       </c>
       <c r="D25" s="1">
-        <v>99.43367</v>
+        <v>99.40679</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>26847090.9</v>
+        <v>19881358.0</v>
       </c>
       <c r="H25" s="1">
-        <v>55709.1</v>
+        <v>96402.0</v>
       </c>
       <c r="I25" s="1">
-        <v>0.20750516399525</v>
+        <v>0.4848863945813</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>26902800.0</v>
+        <v>19977760.0</v>
       </c>
       <c r="M25" s="1">
-        <v>26902800.0</v>
+        <v>19977760.0</v>
       </c>
       <c r="N25" s="1">
-        <v>0.64</v>
+        <v>0.47</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="1">
-        <v>11000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.9867</v>
+        <v>99.8556</v>
       </c>
       <c r="D26" s="1">
-        <v>99.63136391</v>
+        <v>99.43367</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>10959450.03</v>
+        <v>26847090.9</v>
       </c>
       <c r="H26" s="1">
-        <v>39086.97</v>
+        <v>113921.1</v>
       </c>
       <c r="I26" s="1">
-        <v>0.35665083460397</v>
+        <v>0.42433312579129</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>10998537.0</v>
+        <v>26961012.0</v>
       </c>
       <c r="M26" s="1">
-        <v>10998537.0</v>
+        <v>26961012.0</v>
       </c>
       <c r="N26" s="1">
-        <v>0.26</v>
+        <v>0.64</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="1">
-        <v>15000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>99.9536</v>
+        <v>99.8782</v>
       </c>
       <c r="D27" s="1">
-        <v>99.90811227</v>
+        <v>99.81957609</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>14986216.84</v>
+        <v>10980153.37</v>
       </c>
       <c r="H27" s="1">
-        <v>6823.16</v>
+        <v>6448.63</v>
       </c>
       <c r="I27" s="1">
-        <v>0.045529569422672</v>
+        <v>0.058729871821453</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>14993040.0</v>
+        <v>10986602.0</v>
       </c>
       <c r="M27" s="1">
-        <v>14993040.0</v>
+        <v>10986602.0</v>
       </c>
       <c r="N27" s="1">
-        <v>0.36</v>
+        <v>0.26</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>98.0659</v>
+        <v>98.2377</v>
       </c>
       <c r="D28" s="1">
         <v>97.4432515</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>9744325.15</v>
       </c>
       <c r="H28" s="1">
-        <v>62264.85</v>
+        <v>79444.85</v>
       </c>
       <c r="I28" s="1">
-        <v>0.63898575880342</v>
+        <v>0.81529350444551</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>9806590.0</v>
+        <v>9823770.0</v>
       </c>
       <c r="M28" s="1">
-        <v>9806590.0</v>
+        <v>9823770.0</v>
       </c>
       <c r="N28" s="1">
         <v>0.23</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" s="1">
-        <v>20000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>99.7975</v>
+        <v>99.3617</v>
       </c>
       <c r="D29" s="1">
-        <v>99.6879214</v>
+        <v>99.34750767</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>19937584.28</v>
+        <v>11921700.92</v>
       </c>
       <c r="H29" s="1">
-        <v>21915.72</v>
+        <v>1703.08</v>
       </c>
       <c r="I29" s="1">
-        <v>0.1099216419212</v>
+        <v>0.014285545421987</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>19959500.0</v>
+        <v>11923404.0</v>
       </c>
       <c r="M29" s="1">
-        <v>19959500.0</v>
+        <v>11923404.0</v>
       </c>
       <c r="N29" s="1">
-        <v>0.47</v>
+        <v>0.28</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>99.7711</v>
+        <v>99.9865</v>
       </c>
       <c r="D30" s="1">
         <v>99.606747</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>9960674.7</v>
       </c>
       <c r="H30" s="1">
-        <v>16435.3</v>
+        <v>37975.3</v>
       </c>
       <c r="I30" s="1">
-        <v>0.1650018748228</v>
+        <v>0.38125228605247</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>9977110.0</v>
+        <v>9998650.0</v>
       </c>
       <c r="M30" s="1">
-        <v>9977110.0</v>
+        <v>9998650.0</v>
       </c>
       <c r="N30" s="1">
         <v>0.24</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>99.919</v>
+        <v>98.6661</v>
       </c>
       <c r="D31" s="1">
-        <v>99.792902</v>
+        <v>97.7514452</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>9979290.2</v>
+        <v>9775144.52</v>
       </c>
       <c r="H31" s="1">
-        <v>12609.8</v>
+        <v>91465.48</v>
       </c>
       <c r="I31" s="1">
-        <v>0.12635968838746</v>
+        <v>0.93569440137546</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>9991900.0</v>
+        <v>9866610.0</v>
       </c>
       <c r="M31" s="1">
-        <v>9991900.0</v>
+        <v>9866610.0</v>
       </c>
       <c r="N31" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="1">
-        <v>28000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>99.8585</v>
+        <v>98.3541</v>
       </c>
       <c r="D32" s="1">
-        <v>99.79956921</v>
+        <v>97.52492575</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>27943879.38</v>
+        <v>19504985.15</v>
       </c>
       <c r="H32" s="1">
-        <v>16500.62</v>
+        <v>165834.85</v>
       </c>
       <c r="I32" s="1">
-        <v>0.059049138366271</v>
+        <v>0.85021777112196</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>27960380.0</v>
+        <v>19670820.0</v>
       </c>
       <c r="M32" s="1">
-        <v>27960380.0</v>
+        <v>19670820.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.66</v>
+        <v>0.47</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.4719</v>
+        <v>99.2988</v>
       </c>
       <c r="D33" s="1">
-        <v>97.7514452</v>
+        <v>98.14746655</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>9775144.52</v>
+        <v>19629493.31</v>
       </c>
       <c r="H33" s="1">
-        <v>72045.48</v>
+        <v>230266.69</v>
       </c>
       <c r="I33" s="1">
-        <v>0.73702726187418</v>
+        <v>1.1730648690901</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>9847190.0</v>
+        <v>19859760.0</v>
       </c>
       <c r="M33" s="1">
-        <v>9847190.0</v>
+        <v>19859760.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.23</v>
+        <v>0.47</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>98.1734</v>
+        <v>99.7183</v>
       </c>
       <c r="D34" s="1">
-        <v>97.52492575</v>
+        <v>97.87236355</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>19504985.15</v>
+        <v>19574472.71</v>
       </c>
       <c r="H34" s="1">
-        <v>129694.85</v>
+        <v>369187.29</v>
       </c>
       <c r="I34" s="1">
-        <v>0.66493180590809</v>
+        <v>1.886065057637</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>19634680.0</v>
+        <v>19943660.0</v>
       </c>
       <c r="M34" s="1">
-        <v>19634680.0</v>
+        <v>19943660.0</v>
       </c>
       <c r="N34" s="1">
         <v>0.47</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>99.0937</v>
+        <v>97.5201</v>
       </c>
       <c r="D35" s="1">
-        <v>98.14746655</v>
+        <v>97.16562475</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>19629493.31</v>
+        <v>19433124.95</v>
       </c>
       <c r="H35" s="1">
-        <v>189246.69</v>
+        <v>70895.05</v>
       </c>
       <c r="I35" s="1">
-        <v>0.96409360655066</v>
+        <v>0.36481548995546</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>19818740.0</v>
+        <v>19504020.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19818740.0</v>
+        <v>19504020.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>99.51</v>
+        <v>99.0451</v>
       </c>
       <c r="D36" s="1">
-        <v>97.87236355</v>
+        <v>98.15181493</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>19574472.71</v>
+        <v>14722772.24</v>
       </c>
       <c r="H36" s="1">
-        <v>327527.29</v>
+        <v>133992.76</v>
       </c>
       <c r="I36" s="1">
-        <v>1.6732368470527</v>
+        <v>0.91010550062004</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>19902000.0</v>
+        <v>14856765.0</v>
       </c>
       <c r="M36" s="1">
-        <v>19902000.0</v>
+        <v>14856765.0</v>
       </c>
       <c r="N36" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>97.4002</v>
+        <v>98.7945</v>
       </c>
       <c r="D37" s="1">
-        <v>97.16562475</v>
+        <v>97.7562762</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>19433124.95</v>
+        <v>19551255.24</v>
       </c>
       <c r="H37" s="1">
-        <v>46915.05</v>
+        <v>207644.76</v>
       </c>
       <c r="I37" s="1">
-        <v>0.24141794035035</v>
+        <v>1.0620533436399</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>19480040.0</v>
+        <v>19758900.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19480040.0</v>
+        <v>19758900.0</v>
       </c>
       <c r="N37" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>98.8426</v>
+        <v>98.0131</v>
       </c>
       <c r="D38" s="1">
-        <v>98.15181493</v>
+        <v>97.3233905</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>14722772.24</v>
+        <v>19464678.1</v>
       </c>
       <c r="H38" s="1">
-        <v>103617.76</v>
+        <v>137941.9</v>
       </c>
       <c r="I38" s="1">
-        <v>0.70379245369621</v>
+        <v>0.708678043846</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>14826390.0</v>
+        <v>19602620.0</v>
       </c>
       <c r="M38" s="1">
-        <v>14826390.0</v>
+        <v>19602620.0</v>
       </c>
       <c r="N38" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>98.5983</v>
+        <v>99.9008</v>
       </c>
       <c r="D39" s="1">
-        <v>97.7562762</v>
+        <v>99.7950459</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>19551255.24</v>
+        <v>9979504.59</v>
       </c>
       <c r="H39" s="1">
-        <v>168404.76</v>
+        <v>10575.41</v>
       </c>
       <c r="I39" s="1">
-        <v>0.86135011758969</v>
+        <v>0.10597129250882</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>19719660.0</v>
+        <v>9990080.0</v>
       </c>
       <c r="M39" s="1">
-        <v>19719660.0</v>
+        <v>9990080.0</v>
       </c>
       <c r="N39" s="1">
-        <v>0.47</v>
+        <v>0.24</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>97.8562</v>
+        <v>100.0161</v>
       </c>
       <c r="D40" s="1">
-        <v>97.3233905</v>
+        <v>100.0</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>19464678.1</v>
+        <v>15000000.0</v>
       </c>
       <c r="H40" s="1">
-        <v>106561.9</v>
+        <v>2415.0</v>
       </c>
       <c r="I40" s="1">
-        <v>0.54746294520021</v>
+        <v>0.0161</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
-      <c r="K40">
-        <v>0.0</v>
+      <c r="K40" t="s">
+        <v>115</v>
       </c>
       <c r="L40" s="1">
-        <v>19571240.0</v>
+        <v>15002415.0</v>
       </c>
       <c r="M40" s="1">
-        <v>19571240.0</v>
+        <v>15141357.38</v>
       </c>
       <c r="N40" s="1">
-        <v>0.46</v>
+        <v>0.36</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>100.0173</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>2595.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.0173</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>118</v>
+      </c>
+      <c r="L41" s="1">
+        <v>15002595.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>15138558.21</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>116</v>
-      </c>
-[...43 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B42" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.8955</v>
+        <v>100.0138</v>
       </c>
       <c r="D42" s="1">
-        <v>99.8160058</v>
+        <v>100.0</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>9981600.58</v>
+        <v>15000000.0</v>
       </c>
       <c r="H42" s="1">
-        <v>7949.42</v>
+        <v>2070.0</v>
       </c>
       <c r="I42" s="1">
-        <v>0.079640734332008</v>
+        <v>0.0138</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
-      <c r="K42">
-        <v>0.0</v>
+      <c r="K42" t="s">
+        <v>121</v>
       </c>
       <c r="L42" s="1">
-        <v>9989550.0</v>
+        <v>15002070.0</v>
       </c>
       <c r="M42" s="1">
-        <v>9989550.0</v>
+        <v>15138629.04</v>
       </c>
       <c r="N42" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B43" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>100.002</v>
+        <v>99.9931</v>
       </c>
       <c r="D43" s="1">
         <v>100.0</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H43" s="1">
-        <v>300.0</v>
+        <v>-690.0</v>
       </c>
       <c r="I43" s="1">
-        <v>0.002</v>
+        <v>-0.0069</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="L43" s="1">
-        <v>15000300.0</v>
+        <v>9999310.0</v>
       </c>
       <c r="M43" s="1">
-        <v>15105782.38</v>
+        <v>10008538.92</v>
       </c>
       <c r="N43" s="1">
-        <v>0.36</v>
+        <v>0.24</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B44" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>100.0117</v>
+        <v>98.938</v>
       </c>
       <c r="D44" s="1">
-        <v>100.0</v>
+        <v>98.69221847</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>15000000.0</v>
+        <v>14803832.77</v>
       </c>
       <c r="H44" s="1">
-        <v>1755.0</v>
+        <v>36867.23</v>
       </c>
       <c r="I44" s="1">
-        <v>0.0117</v>
+        <v>0.24903841169235</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
-      <c r="K44" t="s">
-        <v>124</v>
+      <c r="K44">
+        <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>15001755.0</v>
+        <v>14840700.0</v>
       </c>
       <c r="M44" s="1">
-        <v>15104924.88</v>
+        <v>14840700.0</v>
       </c>
       <c r="N44" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B45" s="1">
-        <v>15000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>100.0073</v>
+        <v>98.6147</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0</v>
+        <v>98.601583</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>15000000.0</v>
+        <v>6902110.81</v>
       </c>
       <c r="H45" s="1">
-        <v>1095.0</v>
+        <v>918.19</v>
       </c>
       <c r="I45" s="1">
-        <v>0.0073</v>
+        <v>0.013303031859032</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
-      <c r="K45" t="s">
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>6903029.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>6903029.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>130</v>
+      </c>
+      <c r="B46" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.699</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.3840947</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>19876818.94</v>
+      </c>
+      <c r="H46" s="1">
+        <v>62981.06</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.31685683805902</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>19939800.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>19939800.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>129</v>
-      </c>
-[...43 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>132</v>
+      </c>
+      <c r="B47" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>99.7921</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.59007618</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>49795038.09</v>
+      </c>
+      <c r="H47" s="1">
+        <v>101011.91</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.20285537249199</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>49896050.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>49896050.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>131</v>
-      </c>
-[...43 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>134</v>
+      </c>
+      <c r="B48" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.7855</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.38700305</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>39754801.22</v>
+      </c>
+      <c r="H48" s="1">
+        <v>159398.78</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.40095479063749</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>39914200.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>39914200.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>133</v>
-      </c>
-[...43 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B49" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.7383</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.58068236</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>24895170.59</v>
+      </c>
+      <c r="H49" s="1">
+        <v>39404.41</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.1582813415861</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>24934575.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>24934575.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>135</v>
-      </c>
-[...43 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>138</v>
+      </c>
+      <c r="B50" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.6567</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.576413</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>19915282.6</v>
+      </c>
+      <c r="H50" s="1">
+        <v>16057.4</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.080628531979757</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>19931340.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>19931340.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>137</v>
-      </c>
-[...43 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B51" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>99.6361</v>
+        <v>99.8555</v>
       </c>
       <c r="D51" s="1">
         <v>99.57214405</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>19914428.81</v>
       </c>
       <c r="H51" s="1">
-        <v>12791.19</v>
+        <v>56671.19</v>
       </c>
       <c r="I51" s="1">
-        <v>0.064230765150427</v>
+        <v>0.28457351471483</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>19927220.0</v>
+        <v>19971100.0</v>
       </c>
       <c r="M51" s="1">
-        <v>19927220.0</v>
+        <v>19971100.0</v>
       </c>
       <c r="N51" s="1">
         <v>0.47</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>142</v>
+      </c>
+      <c r="B52" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.5791</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.5731355</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>29871940.65</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1789.35</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.005990069480136</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>29873730.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>29873730.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>141</v>
-      </c>
-[...43 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>144</v>
+      </c>
+      <c r="B53" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.8017</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.77591992</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>24943979.98</v>
+      </c>
+      <c r="H53" s="1">
+        <v>6445.02</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.025837977761238</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>24950425.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>24950425.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>143</v>
-      </c>
-[...43 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.8017</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.71535835</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>19943071.67</v>
+      </c>
+      <c r="H54" s="1">
+        <v>17268.33</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.086588115841636</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>19960340.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>19960340.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>145</v>
-      </c>
-[...43 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B55" s="1">
-        <v>50000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.8298</v>
+        <v>99.8017</v>
       </c>
       <c r="D55" s="1">
-        <v>99.58465146</v>
+        <v>99.69592742</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>49792325.73</v>
+        <v>25920941.13</v>
       </c>
       <c r="H55" s="1">
-        <v>122574.27</v>
+        <v>27500.87</v>
       </c>
       <c r="I55" s="1">
-        <v>0.24617100768633</v>
+        <v>0.10609518328087</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>49914900.0</v>
+        <v>25948442.0</v>
       </c>
       <c r="M55" s="1">
-        <v>49914900.0</v>
+        <v>25948442.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1.18</v>
+        <v>0.61</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B56" s="1">
-        <v>21000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>99.8594</v>
+        <v>100.0048</v>
       </c>
       <c r="D56" s="1">
-        <v>99.79624933</v>
+        <v>100.0</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>20957212.36</v>
+        <v>40000000.0</v>
       </c>
       <c r="H56" s="1">
-        <v>13261.64</v>
+        <v>1920.0</v>
       </c>
       <c r="I56" s="1">
-        <v>0.063279599272047</v>
+        <v>0.0048</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
-      <c r="K56">
-        <v>0.0</v>
+      <c r="K56" t="s">
+        <v>149</v>
       </c>
       <c r="L56" s="1">
-        <v>20970474.0</v>
+        <v>40001920.0</v>
       </c>
       <c r="M56" s="1">
-        <v>20970474.0</v>
+        <v>40158302.78</v>
       </c>
       <c r="N56" s="1">
-        <v>0.5</v>
+        <v>0.95</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B57" s="1">
-        <v>10000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>99.9673</v>
+        <v>99.85</v>
       </c>
       <c r="D57" s="1">
-        <v>99.6130035</v>
+        <v>99.7759199</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>9961300.35</v>
+        <v>20952943.18</v>
       </c>
       <c r="H57" s="1">
-        <v>35429.65</v>
+        <v>15556.82</v>
       </c>
       <c r="I57" s="1">
-        <v>0.35567294183635</v>
+        <v>0.074246466791593</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>9996730.0</v>
+        <v>20968500.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9996730.0</v>
+        <v>20968500.0</v>
       </c>
       <c r="N57" s="1">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B58" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>99.8954</v>
+        <v>99.9798</v>
       </c>
       <c r="D58" s="1">
-        <v>99.7739842</v>
+        <v>99.87349357</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>19954796.84</v>
+        <v>34955722.75</v>
       </c>
       <c r="H58" s="1">
-        <v>24283.16</v>
+        <v>37207.25</v>
       </c>
       <c r="I58" s="1">
-        <v>0.12169084052674</v>
+        <v>0.10644108338455</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>19979080.0</v>
+        <v>34992930.0</v>
       </c>
       <c r="M58" s="1">
-        <v>19979080.0</v>
+        <v>34992930.0</v>
       </c>
       <c r="N58" s="1">
-        <v>0.47</v>
+        <v>0.83</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B59" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.9869</v>
+        <v>99.7813</v>
       </c>
       <c r="D59" s="1">
-        <v>99.6305368</v>
+        <v>99.58751407</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>9963053.68</v>
+        <v>29876254.22</v>
       </c>
       <c r="H59" s="1">
-        <v>35636.32</v>
+        <v>58135.78</v>
       </c>
       <c r="I59" s="1">
-        <v>0.35768471338799</v>
+        <v>0.19458858386967</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>9998690.0</v>
+        <v>29934390.0</v>
       </c>
       <c r="M59" s="1">
-        <v>9998690.0</v>
+        <v>29934390.0</v>
       </c>
       <c r="N59" s="1">
-        <v>0.24</v>
+        <v>0.71</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B60" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>99.9541</v>
+        <v>99.7535</v>
       </c>
       <c r="D60" s="1">
-        <v>99.62944765</v>
+        <v>99.58175663</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>19925889.53</v>
+        <v>29874526.99</v>
       </c>
       <c r="H60" s="1">
-        <v>64930.47</v>
+        <v>51523.01</v>
       </c>
       <c r="I60" s="1">
-        <v>0.32585983126245</v>
+        <v>0.17246468878736</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>19990820.0</v>
+        <v>29926050.0</v>
       </c>
       <c r="M60" s="1">
-        <v>19990820.0</v>
+        <v>29926050.0</v>
       </c>
       <c r="N60" s="1">
-        <v>0.47</v>
+        <v>0.71</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B61" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>99.9083</v>
+        <v>99.739</v>
       </c>
       <c r="D61" s="1">
-        <v>99.80454943</v>
+        <v>99.58088895</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>29941364.83</v>
+        <v>19916177.79</v>
       </c>
       <c r="H61" s="1">
-        <v>31125.17</v>
+        <v>31622.21</v>
       </c>
       <c r="I61" s="1">
-        <v>0.10395374485005</v>
+        <v>0.1587764998557</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>29972490.0</v>
+        <v>19947800.0</v>
       </c>
       <c r="M61" s="1">
-        <v>29972490.0</v>
+        <v>19947800.0</v>
       </c>
       <c r="N61" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B62" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>99.9942</v>
+        <v>99.6958</v>
       </c>
       <c r="D62" s="1">
-        <v>100.0</v>
+        <v>99.58580603</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>30000000.0</v>
+        <v>29875741.81</v>
       </c>
       <c r="H62" s="1">
-        <v>-1740.0</v>
+        <v>32998.19</v>
       </c>
       <c r="I62" s="1">
-        <v>-0.0058</v>
+        <v>0.11045144990828</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
-      <c r="K62" t="s">
-        <v>163</v>
+      <c r="K62">
+        <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>29998260.0</v>
+        <v>29908740.0</v>
       </c>
       <c r="M62" s="1">
-        <v>30059844.08</v>
+        <v>29908740.0</v>
       </c>
       <c r="N62" s="1">
         <v>0.71</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B63" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>100.0286</v>
+        <v>100.0048</v>
       </c>
       <c r="D63" s="1">
         <v>100.0</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H63" s="1">
-        <v>8580.0</v>
+        <v>1440.0</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0286</v>
+        <v>0.0048</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="L63" s="1">
-        <v>30008580.0</v>
+        <v>30001440.0</v>
       </c>
       <c r="M63" s="1">
-        <v>30482886.0</v>
+        <v>30130222.5</v>
       </c>
       <c r="N63" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B64" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>100.0211</v>
+        <v>100.0304</v>
       </c>
       <c r="D64" s="1">
         <v>100.0</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4220.0</v>
+        <v>9120.0</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0211</v>
+        <v>0.0304</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="L64" s="1">
-        <v>20004220.0</v>
+        <v>30009120.0</v>
       </c>
       <c r="M64" s="1">
-        <v>20198739.11</v>
+        <v>30550518.67</v>
       </c>
       <c r="N64" s="1">
-        <v>0.48</v>
+        <v>0.72</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B65" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>97.7355</v>
+        <v>100.0326</v>
       </c>
       <c r="D65" s="1">
-        <v>97.208601</v>
+        <v>100.0</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>9720860.1</v>
+        <v>20000000.0</v>
       </c>
       <c r="H65" s="1">
-        <v>52689.9</v>
+        <v>6520.0</v>
       </c>
       <c r="I65" s="1">
-        <v>0.54202919760156</v>
+        <v>0.0326</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
-      <c r="K65">
-        <v>0.0</v>
+      <c r="K65" t="s">
+        <v>170</v>
       </c>
       <c r="L65" s="1">
-        <v>9773550.0</v>
+        <v>20006520.0</v>
       </c>
       <c r="M65" s="1">
-        <v>9773550.0</v>
+        <v>20245736.67</v>
       </c>
       <c r="N65" s="1">
-        <v>0.23</v>
+        <v>0.48</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B66" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>98.6482</v>
+        <v>97.8769</v>
       </c>
       <c r="D66" s="1">
-        <v>97.78527225</v>
+        <v>97.208601</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>19557054.45</v>
+        <v>9720860.1</v>
       </c>
       <c r="H66" s="1">
-        <v>172585.55</v>
+        <v>66829.9</v>
       </c>
       <c r="I66" s="1">
-        <v>0.88247210458628</v>
+        <v>0.68748957718258</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>19729640.0</v>
+        <v>9787690.0</v>
       </c>
       <c r="M66" s="1">
-        <v>19729640.0</v>
+        <v>9787690.0</v>
       </c>
       <c r="N66" s="1">
-        <v>0.47</v>
+        <v>0.23</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B67" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>98.3948</v>
+        <v>98.8502</v>
       </c>
       <c r="D67" s="1">
-        <v>97.7901066</v>
+        <v>97.78527225</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>9779010.66</v>
+        <v>19557054.45</v>
       </c>
       <c r="H67" s="1">
-        <v>60469.34</v>
+        <v>212985.55</v>
       </c>
       <c r="I67" s="1">
-        <v>0.61835846285906</v>
+        <v>1.0890471801085</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>9839480.0</v>
+        <v>19770040.0</v>
       </c>
       <c r="M67" s="1">
-        <v>9839480.0</v>
+        <v>19770040.0</v>
       </c>
       <c r="N67" s="1">
-        <v>0.23</v>
+        <v>0.47</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B68" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>99.7227</v>
+        <v>98.5802</v>
       </c>
       <c r="D68" s="1">
-        <v>97.85057616</v>
+        <v>97.7901066</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>12231322.02</v>
+        <v>9779010.66</v>
       </c>
       <c r="H68" s="1">
-        <v>234015.48</v>
+        <v>79009.34</v>
       </c>
       <c r="I68" s="1">
-        <v>1.913247640912</v>
+        <v>0.80794819381044</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>12465337.5</v>
+        <v>9858020.0</v>
       </c>
       <c r="M68" s="1">
-        <v>12465337.5</v>
+        <v>9858020.0</v>
       </c>
       <c r="N68" s="1">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B69" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>97.4071</v>
+        <v>99.9294</v>
       </c>
       <c r="D69" s="1">
-        <v>97.19905</v>
+        <v>97.85057616</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>19439810.0</v>
+        <v>12231322.02</v>
       </c>
       <c r="H69" s="1">
-        <v>41610.0</v>
+        <v>259852.98</v>
       </c>
       <c r="I69" s="1">
-        <v>0.21404530188309</v>
+        <v>2.124488093561</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>19481420.0</v>
+        <v>12491175.0</v>
       </c>
       <c r="M69" s="1">
-        <v>19481420.0</v>
+        <v>12491175.0</v>
       </c>
       <c r="N69" s="1">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B70" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>99.6964</v>
+        <v>97.5222</v>
       </c>
       <c r="D70" s="1">
-        <v>97.85299653</v>
+        <v>97.19905</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>29355898.96</v>
+        <v>19439810.0</v>
       </c>
       <c r="H70" s="1">
-        <v>553021.04</v>
+        <v>64630.0</v>
       </c>
       <c r="I70" s="1">
-        <v>1.8838497868982</v>
+        <v>0.33246209710897</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>29908920.0</v>
+        <v>19504440.0</v>
       </c>
       <c r="M70" s="1">
-        <v>29908920.0</v>
+        <v>19504440.0</v>
       </c>
       <c r="N70" s="1">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B71" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>97.5517</v>
+        <v>99.9038</v>
       </c>
       <c r="D71" s="1">
-        <v>97.309027</v>
+        <v>97.85299653</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>19461805.4</v>
+        <v>29355898.96</v>
       </c>
       <c r="H71" s="1">
-        <v>48534.6</v>
+        <v>615241.04</v>
       </c>
       <c r="I71" s="1">
-        <v>0.2493838521271</v>
+        <v>2.0958003733366</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>19510340.0</v>
+        <v>29971140.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19510340.0</v>
+        <v>29971140.0</v>
       </c>
       <c r="N71" s="1">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B72" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>98.0207</v>
+        <v>97.6785</v>
       </c>
       <c r="D72" s="1">
-        <v>97.7920059</v>
+        <v>97.309027</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>19558401.18</v>
+        <v>19461805.4</v>
       </c>
       <c r="H72" s="1">
-        <v>45738.82</v>
+        <v>73894.6</v>
       </c>
       <c r="I72" s="1">
-        <v>0.2338576634105</v>
+        <v>0.37969036521144</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>19604140.0</v>
+        <v>19535700.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19604140.0</v>
+        <v>19535700.0</v>
       </c>
       <c r="N72" s="1">
         <v>0.46</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B73" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>99.8594</v>
+        <v>98.1828</v>
       </c>
       <c r="D73" s="1">
-        <v>99.7941745</v>
+        <v>97.7920059</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>19958834.9</v>
+        <v>19558401.18</v>
       </c>
       <c r="H73" s="1">
-        <v>13045.1</v>
+        <v>78158.82</v>
       </c>
       <c r="I73" s="1">
-        <v>0.065360027603615</v>
+        <v>0.39961763377634</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>19971880.0</v>
+        <v>19636560.0</v>
       </c>
       <c r="M73" s="1">
-        <v>19971880.0</v>
+        <v>19636560.0</v>
       </c>
       <c r="N73" s="1">
         <v>0.47</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B74" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>99.4508</v>
+        <v>99.6718</v>
       </c>
       <c r="D74" s="1">
         <v>99.3550752</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
         <v>14903261.28</v>
       </c>
       <c r="H74" s="1">
-        <v>14358.72</v>
+        <v>47508.72</v>
       </c>
       <c r="I74" s="1">
-        <v>0.096346160281503</v>
+        <v>0.3187806957646</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>14917620.0</v>
+        <v>14950770.0</v>
       </c>
       <c r="M74" s="1">
-        <v>14917620.0</v>
+        <v>14950770.0</v>
       </c>
       <c r="N74" s="1">
         <v>0.35</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B75" s="1">
         <v>8000000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>98.7113</v>
+        <v>98.9361</v>
       </c>
       <c r="D75" s="1">
         <v>98.68745688</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>7894996.55</v>
       </c>
       <c r="H75" s="1">
-        <v>1907.45</v>
+        <v>19891.45</v>
       </c>
       <c r="I75" s="1">
-        <v>0.024160238550073</v>
+        <v>0.2519500784329</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>7896904.0</v>
+        <v>7914888.0</v>
       </c>
       <c r="M75" s="1">
-        <v>7896904.0</v>
+        <v>7914888.0</v>
       </c>
       <c r="N75" s="1">
         <v>0.19</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B76" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>99.7493</v>
+        <v>99.9667</v>
       </c>
       <c r="D76" s="1">
         <v>99.45321452</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
         <v>24863303.63</v>
       </c>
       <c r="H76" s="1">
-        <v>74021.37</v>
+        <v>128371.37</v>
       </c>
       <c r="I76" s="1">
-        <v>0.29771333327839</v>
+        <v>0.51630858034934</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>24937325.0</v>
+        <v>24991675.0</v>
       </c>
       <c r="M76" s="1">
-        <v>24937325.0</v>
+        <v>24991675.0</v>
       </c>
       <c r="N76" s="1">
         <v>0.59</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B77" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>97.373</v>
+        <v>97.4898</v>
       </c>
       <c r="D77" s="1">
         <v>97.2850972</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
         <v>4864254.86</v>
       </c>
       <c r="H77" s="1">
-        <v>4395.14</v>
+        <v>10235.14</v>
       </c>
       <c r="I77" s="1">
-        <v>0.090355874157466</v>
+        <v>0.21041537284911</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>4868650.0</v>
+        <v>4874490.0</v>
       </c>
       <c r="M77" s="1">
-        <v>4868650.0</v>
+        <v>4874490.0</v>
       </c>
       <c r="N77" s="1">
         <v>0.12</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B78" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>97.8421</v>
+        <v>97.9958</v>
       </c>
       <c r="D78" s="1">
         <v>97.3425484</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
         <v>14601382.26</v>
       </c>
       <c r="H78" s="1">
-        <v>74932.74</v>
+        <v>97987.74</v>
       </c>
       <c r="I78" s="1">
-        <v>0.51318935882718</v>
+        <v>0.67108536887247</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>14676315.0</v>
+        <v>14699370.0</v>
       </c>
       <c r="M78" s="1">
-        <v>14676315.0</v>
+        <v>14699370.0</v>
       </c>
       <c r="N78" s="1">
         <v>0.35</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B79" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.498</v>
+        <v>99.7037</v>
       </c>
       <c r="D79" s="1">
         <v>99.3727372</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
         <v>29811821.16</v>
       </c>
       <c r="H79" s="1">
-        <v>37578.84</v>
+        <v>99288.84</v>
       </c>
       <c r="I79" s="1">
-        <v>0.12605348662973</v>
+        <v>0.33305191074077</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>29849400.0</v>
+        <v>29911110.0</v>
       </c>
       <c r="M79" s="1">
-        <v>29849400.0</v>
+        <v>29911110.0</v>
       </c>
       <c r="N79" s="1">
         <v>0.71</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B80" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>98.8417</v>
+        <v>99.0442</v>
       </c>
       <c r="D80" s="1">
         <v>98.6238683</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
         <v>9862386.83</v>
       </c>
       <c r="H80" s="1">
-        <v>21783.17</v>
+        <v>42033.17</v>
       </c>
       <c r="I80" s="1">
-        <v>0.22087117830076</v>
+        <v>0.42619672828225</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>9884170.0</v>
+        <v>9904420.0</v>
       </c>
       <c r="M80" s="1">
-        <v>9884170.0</v>
+        <v>9904420.0</v>
       </c>
       <c r="N80" s="1">
         <v>0.23</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B81" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>99.2975</v>
+        <v>99.6894</v>
       </c>
       <c r="D81" s="1">
-        <v>97.862679</v>
+        <v>99.584952</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>9786267.9</v>
+        <v>9958495.2</v>
       </c>
       <c r="H81" s="1">
-        <v>143482.1</v>
+        <v>10444.8</v>
       </c>
       <c r="I81" s="1">
-        <v>1.4661574919689</v>
+        <v>0.10488331610583</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>9929750.0</v>
+        <v>9968940.0</v>
       </c>
       <c r="M81" s="1">
-        <v>9929750.0</v>
+        <v>9968940.0</v>
       </c>
       <c r="N81" s="1">
         <v>0.24</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B82" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>97.4767</v>
+        <v>99.5291</v>
       </c>
       <c r="D82" s="1">
-        <v>97.170398</v>
+        <v>97.862679</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>14575559.7</v>
+        <v>9786267.9</v>
       </c>
       <c r="H82" s="1">
-        <v>45945.3</v>
+        <v>166642.1</v>
       </c>
       <c r="I82" s="1">
-        <v>0.31522151427228</v>
+        <v>1.7028156361834</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>14621505.0</v>
+        <v>9952910.0</v>
       </c>
       <c r="M82" s="1">
-        <v>14621505.0</v>
+        <v>9952910.0</v>
       </c>
       <c r="N82" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B83" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>98.6633</v>
+        <v>99.5541</v>
       </c>
       <c r="D83" s="1">
-        <v>97.775605</v>
+        <v>99.37778465</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>14666340.75</v>
+        <v>39751113.86</v>
       </c>
       <c r="H83" s="1">
-        <v>133154.25</v>
+        <v>70526.14</v>
       </c>
       <c r="I83" s="1">
-        <v>0.90789006112517</v>
+        <v>0.17741927999398</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>14799495.0</v>
+        <v>39821640.0</v>
       </c>
       <c r="M83" s="1">
-        <v>14799495.0</v>
+        <v>39821640.0</v>
       </c>
       <c r="N83" s="1">
-        <v>0.35</v>
+        <v>0.94</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B84" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>97.3482</v>
+        <v>97.6089</v>
       </c>
       <c r="D84" s="1">
-        <v>97.2611792</v>
+        <v>97.170398</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>14589176.88</v>
+        <v>14575559.7</v>
       </c>
       <c r="H84" s="1">
-        <v>13053.12</v>
+        <v>65775.3</v>
       </c>
       <c r="I84" s="1">
-        <v>0.089471257407909</v>
+        <v>0.45127117828621</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>14602230.0</v>
+        <v>14641335.0</v>
       </c>
       <c r="M84" s="1">
-        <v>14602230.0</v>
+        <v>14641335.0</v>
       </c>
       <c r="N84" s="1">
         <v>0.35</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B85" s="1">
-        <v>30500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>99.5577</v>
+        <v>98.8503</v>
       </c>
       <c r="D85" s="1">
-        <v>99.4543822</v>
+        <v>97.775605</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>30333586.57</v>
+        <v>14666340.75</v>
       </c>
       <c r="H85" s="1">
-        <v>31511.93</v>
+        <v>161204.25</v>
       </c>
       <c r="I85" s="1">
-        <v>0.10388461623976</v>
+        <v>1.0991443110989</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>30365098.5</v>
+        <v>14827545.0</v>
       </c>
       <c r="M85" s="1">
-        <v>30365098.5</v>
+        <v>14827545.0</v>
       </c>
       <c r="N85" s="1">
-        <v>0.72</v>
+        <v>0.35</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B86" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>99.753</v>
+        <v>97.4719</v>
       </c>
       <c r="D86" s="1">
-        <v>99.5421063</v>
+        <v>97.2611792</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>19908421.26</v>
+        <v>14589176.88</v>
       </c>
       <c r="H86" s="1">
-        <v>42178.74</v>
+        <v>31608.12</v>
       </c>
       <c r="I86" s="1">
-        <v>0.21186381104335</v>
+        <v>0.21665458072094</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>19950600.0</v>
+        <v>14620785.0</v>
       </c>
       <c r="M86" s="1">
-        <v>19950600.0</v>
+        <v>14620785.0</v>
       </c>
       <c r="N86" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B87" s="1">
-        <v>30000000.0</v>
+        <v>30500000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>99.9158</v>
+        <v>99.7699</v>
       </c>
       <c r="D87" s="1">
-        <v>99.66065547</v>
+        <v>99.4543822</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>29898196.64</v>
+        <v>30333586.57</v>
       </c>
       <c r="H87" s="1">
-        <v>76543.36</v>
+        <v>96232.93</v>
       </c>
       <c r="I87" s="1">
-        <v>0.2560133004731</v>
+        <v>0.31724876904327</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>29974740.0</v>
+        <v>30429819.5</v>
       </c>
       <c r="M87" s="1">
-        <v>29974740.0</v>
+        <v>30429819.5</v>
       </c>
       <c r="N87" s="1">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B88" s="1">
-        <v>33500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>99.4664</v>
+        <v>99.9721</v>
       </c>
       <c r="D88" s="1">
-        <v>99.35759794</v>
+        <v>99.5421063</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>33284795.31</v>
+        <v>19908421.26</v>
       </c>
       <c r="H88" s="1">
-        <v>36448.69</v>
+        <v>85998.74</v>
       </c>
       <c r="I88" s="1">
-        <v>0.10950552545249</v>
+        <v>0.4319716710676</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>33321244.0</v>
+        <v>19994420.0</v>
       </c>
       <c r="M88" s="1">
-        <v>33321244.0</v>
+        <v>19994420.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.79</v>
+        <v>0.47</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
+        <v>218</v>
+      </c>
+      <c r="B89" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.5234</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.3922989</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>29817689.67</v>
+      </c>
+      <c r="H89" s="1">
+        <v>39330.33</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.13190267400083</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>29857020.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>29857020.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>217</v>
-      </c>
-[...43 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>220</v>
       </c>
       <c r="B90" s="1">
-        <v>20000000.0</v>
+        <v>33500000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>99.0505</v>
+        <v>99.6752</v>
       </c>
       <c r="D90" s="1">
-        <v>98.49526595</v>
+        <v>99.35759794</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>19699053.19</v>
+        <v>33284795.31</v>
       </c>
       <c r="H90" s="1">
-        <v>111046.81</v>
+        <v>106396.69</v>
       </c>
       <c r="I90" s="1">
-        <v>0.56371648387838</v>
+        <v>0.31965553343221</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>19810100.0</v>
+        <v>33391192.0</v>
       </c>
       <c r="M90" s="1">
-        <v>19810100.0</v>
+        <v>33391192.0</v>
       </c>
       <c r="N90" s="1">
-        <v>0.47</v>
+        <v>0.79</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B91" s="1">
-        <v>30000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>99.227</v>
+        <v>99.6752</v>
       </c>
       <c r="D91" s="1">
-        <v>97.9014285</v>
+        <v>99.3620405</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>29370428.55</v>
+        <v>23846889.72</v>
       </c>
       <c r="H91" s="1">
-        <v>397671.45</v>
+        <v>75158.28</v>
       </c>
       <c r="I91" s="1">
-        <v>1.3539858614014</v>
+        <v>0.3151701579639</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>29768100.0</v>
+        <v>23922048.0</v>
       </c>
       <c r="M91" s="1">
-        <v>29768100.0</v>
+        <v>23922048.0</v>
       </c>
       <c r="N91" s="1">
-        <v>0.71</v>
+        <v>0.57</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B92" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>98.8644</v>
+        <v>99.2601</v>
       </c>
       <c r="D92" s="1">
-        <v>98.20184247</v>
+        <v>98.49526595</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>14730276.37</v>
+        <v>19699053.19</v>
       </c>
       <c r="H92" s="1">
-        <v>99383.63</v>
+        <v>152966.81</v>
       </c>
       <c r="I92" s="1">
-        <v>0.67468951364963</v>
+        <v>0.77651858962263</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>14829660.0</v>
+        <v>19852020.0</v>
       </c>
       <c r="M92" s="1">
-        <v>14829660.0</v>
+        <v>19852020.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.35</v>
+        <v>0.47</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B93" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>99.4722</v>
+        <v>99.4328</v>
       </c>
       <c r="D93" s="1">
-        <v>99.4829374</v>
+        <v>97.9014285</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>14922440.61</v>
+        <v>29370428.55</v>
       </c>
       <c r="H93" s="1">
-        <v>-1610.61</v>
+        <v>459411.45</v>
       </c>
       <c r="I93" s="1">
-        <v>-0.010793207640047</v>
+        <v>1.5641972987146</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>14920830.0</v>
+        <v>29829840.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14920830.0</v>
+        <v>29829840.0</v>
       </c>
       <c r="N93" s="1">
-        <v>0.35</v>
+        <v>0.71</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B94" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>98.3816</v>
+        <v>99.0731</v>
       </c>
       <c r="D94" s="1">
-        <v>97.80461245</v>
+        <v>98.20184247</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>19560922.49</v>
+        <v>14730276.37</v>
       </c>
       <c r="H94" s="1">
-        <v>115397.51</v>
+        <v>130688.63</v>
       </c>
       <c r="I94" s="1">
-        <v>0.5899389972993</v>
+        <v>0.88721098448746</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>19676320.0</v>
+        <v>14860965.0</v>
       </c>
       <c r="M94" s="1">
-        <v>19676320.0</v>
+        <v>14860965.0</v>
       </c>
       <c r="N94" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B95" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>97.3953</v>
+        <v>99.7537</v>
       </c>
       <c r="D95" s="1">
-        <v>97.21815645</v>
+        <v>99.57047785</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>19443631.29</v>
+        <v>19914095.57</v>
       </c>
       <c r="H95" s="1">
-        <v>35428.71</v>
+        <v>36644.43</v>
       </c>
       <c r="I95" s="1">
-        <v>0.18221241429435</v>
+        <v>0.18401252455172</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>19479060.0</v>
+        <v>19950740.0</v>
       </c>
       <c r="M95" s="1">
-        <v>19479060.0</v>
+        <v>19950740.0</v>
       </c>
       <c r="N95" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B96" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>99.7625</v>
+        <v>99.6942</v>
       </c>
       <c r="D96" s="1">
-        <v>99.41947312</v>
+        <v>99.4829374</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>49709736.56</v>
+        <v>14922440.61</v>
       </c>
       <c r="H96" s="1">
-        <v>171513.44</v>
+        <v>31689.39</v>
       </c>
       <c r="I96" s="1">
-        <v>0.34502987114603</v>
+        <v>0.21236063743329</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>49881250.0</v>
+        <v>14954130.0</v>
       </c>
       <c r="M96" s="1">
-        <v>49881250.0</v>
+        <v>14954130.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1.18</v>
+        <v>0.35</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B97" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>98.5093</v>
+        <v>98.5725</v>
       </c>
       <c r="D97" s="1">
-        <v>97.81428547</v>
+        <v>97.80461245</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>14672142.82</v>
+        <v>19560922.49</v>
       </c>
       <c r="H97" s="1">
-        <v>104252.18</v>
+        <v>153577.51</v>
       </c>
       <c r="I97" s="1">
-        <v>0.71054501908127</v>
+        <v>0.78512406599695</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>14776395.0</v>
+        <v>19714500.0</v>
       </c>
       <c r="M97" s="1">
-        <v>14776395.0</v>
+        <v>19714500.0</v>
       </c>
       <c r="N97" s="1">
-        <v>0.35</v>
+        <v>0.47</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B98" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>99.8435</v>
+        <v>97.4967</v>
       </c>
       <c r="D98" s="1">
-        <v>99.80383</v>
+        <v>97.21815645</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>14970574.5</v>
+        <v>19443631.29</v>
       </c>
       <c r="H98" s="1">
-        <v>5950.5</v>
+        <v>55708.71</v>
       </c>
       <c r="I98" s="1">
-        <v>0.039747973599811</v>
+        <v>0.28651391897485</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>14976525.0</v>
+        <v>19499340.0</v>
       </c>
       <c r="M98" s="1">
-        <v>14976525.0</v>
+        <v>19499340.0</v>
       </c>
       <c r="N98" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B99" s="1">
-        <v>12500000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>99.7934</v>
+        <v>99.9679</v>
       </c>
       <c r="D99" s="1">
-        <v>99.60490056</v>
+        <v>99.41947312</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>12450612.57</v>
+        <v>49709736.56</v>
       </c>
       <c r="H99" s="1">
-        <v>23562.43</v>
+        <v>274213.44</v>
       </c>
       <c r="I99" s="1">
-        <v>0.18924715444744</v>
+        <v>0.55162923599288</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>12474175.0</v>
+        <v>49983950.0</v>
       </c>
       <c r="M99" s="1">
-        <v>12474175.0</v>
+        <v>49983950.0</v>
       </c>
       <c r="N99" s="1">
-        <v>0.3</v>
+        <v>1.18</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B100" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>98.1052</v>
+        <v>98.6977</v>
       </c>
       <c r="D100" s="1">
-        <v>97.46047773</v>
+        <v>97.81428547</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>14619071.66</v>
+        <v>14672142.82</v>
       </c>
       <c r="H100" s="1">
-        <v>96708.34</v>
+        <v>132512.18</v>
       </c>
       <c r="I100" s="1">
-        <v>0.66152175903624</v>
+        <v>0.90315492171579</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>14715780.0</v>
+        <v>14804655.0</v>
       </c>
       <c r="M100" s="1">
-        <v>14715780.0</v>
+        <v>14804655.0</v>
       </c>
       <c r="N100" s="1">
         <v>0.35</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B101" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>99.9033</v>
+        <v>99.8998</v>
       </c>
       <c r="D101" s="1">
-        <v>99.7962493</v>
+        <v>99.81484347</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>9979624.93</v>
+        <v>14972226.52</v>
       </c>
       <c r="H101" s="1">
-        <v>10705.07</v>
+        <v>12743.48</v>
       </c>
       <c r="I101" s="1">
-        <v>0.10726926187195</v>
+        <v>0.085114127701562</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>9990330.0</v>
+        <v>14984970.0</v>
       </c>
       <c r="M101" s="1">
-        <v>9990330.0</v>
+        <v>14984970.0</v>
       </c>
       <c r="N101" s="1">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B102" s="1">
-        <v>9500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>98.6278</v>
+        <v>98.2761</v>
       </c>
       <c r="D102" s="1">
-        <v>97.75025084</v>
+        <v>97.46047773</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>9286273.83</v>
+        <v>14619071.66</v>
       </c>
       <c r="H102" s="1">
-        <v>83367.17</v>
+        <v>122343.34</v>
       </c>
       <c r="I102" s="1">
-        <v>0.89774619536499</v>
+        <v>0.83687489086431</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>9369641.0</v>
+        <v>14741415.0</v>
       </c>
       <c r="M102" s="1">
-        <v>9369641.0</v>
+        <v>14741415.0</v>
       </c>
       <c r="N102" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B103" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>98.1371</v>
+        <v>99.7336</v>
       </c>
       <c r="D103" s="1">
-        <v>97.42790333</v>
+        <v>99.60076693</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>14614185.5</v>
+        <v>14940115.04</v>
       </c>
       <c r="H103" s="1">
-        <v>106379.5</v>
+        <v>19924.96</v>
       </c>
       <c r="I103" s="1">
-        <v>0.72791945880254</v>
+        <v>0.13336550586561</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>14720565.0</v>
+        <v>14960040.0</v>
       </c>
       <c r="M103" s="1">
-        <v>14720565.0</v>
+        <v>14960040.0</v>
       </c>
       <c r="N103" s="1">
         <v>0.35</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B104" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>99.6359</v>
+        <v>99.5492</v>
       </c>
       <c r="D104" s="1">
-        <v>99.40744877</v>
+        <v>99.3828326</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>29822234.63</v>
+        <v>39753133.04</v>
       </c>
       <c r="H104" s="1">
-        <v>68535.37</v>
+        <v>66546.96</v>
       </c>
       <c r="I104" s="1">
-        <v>0.22981299305806</v>
+        <v>0.16740054156999</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>29890770.0</v>
+        <v>39819680.0</v>
       </c>
       <c r="M104" s="1">
-        <v>29890770.0</v>
+        <v>39819680.0</v>
       </c>
       <c r="N104" s="1">
-        <v>0.71</v>
+        <v>0.94</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B105" s="1">
-        <v>20000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>100.0064</v>
+        <v>98.8343</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0</v>
+        <v>97.75025084</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>20000000.0</v>
+        <v>9286273.83</v>
       </c>
       <c r="H105" s="1">
-        <v>1280.0</v>
+        <v>102984.67</v>
       </c>
       <c r="I105" s="1">
-        <v>0.0064</v>
+        <v>1.1089988501879</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
-      <c r="K105" t="s">
-        <v>251</v>
+      <c r="K105">
+        <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>20001280.0</v>
+        <v>9389258.5</v>
       </c>
       <c r="M105" s="1">
-        <v>20071801.56</v>
+        <v>9389258.5</v>
       </c>
       <c r="N105" s="1">
-        <v>0.48</v>
+        <v>0.22</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B106" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>99.993</v>
+        <v>98.3283</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0</v>
+        <v>97.42790333</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>25000000.0</v>
+        <v>14614185.5</v>
       </c>
       <c r="H106" s="1">
-        <v>-1750.0</v>
+        <v>135059.5</v>
       </c>
       <c r="I106" s="1">
-        <v>-0.007</v>
+        <v>0.92416713883918</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
-      <c r="K106" t="s">
-        <v>254</v>
+      <c r="K106">
+        <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>24998250.0</v>
+        <v>14749245.0</v>
       </c>
       <c r="M106" s="1">
-        <v>25077541.53</v>
+        <v>14749245.0</v>
       </c>
       <c r="N106" s="1">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B107" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>100.0014</v>
+        <v>99.8482</v>
       </c>
       <c r="D107" s="1">
-        <v>100.0</v>
+        <v>99.40744877</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>15000000.0</v>
+        <v>29822234.63</v>
       </c>
       <c r="H107" s="1">
-        <v>210.0</v>
+        <v>132225.37</v>
       </c>
       <c r="I107" s="1">
-        <v>0.0014</v>
+        <v>0.4433784779729</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
-      <c r="K107" t="s">
-        <v>257</v>
+      <c r="K107">
+        <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>15000210.0</v>
+        <v>29954460.0</v>
       </c>
       <c r="M107" s="1">
-        <v>15045334.92</v>
+        <v>29954460.0</v>
       </c>
       <c r="N107" s="1">
-        <v>0.36</v>
+        <v>0.71</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B108" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>100.0014</v>
+        <v>100.0006</v>
       </c>
       <c r="D108" s="1">
         <v>100.0</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H108" s="1">
-        <v>140.0</v>
+        <v>120.0</v>
       </c>
       <c r="I108" s="1">
-        <v>0.0014</v>
+        <v>0.0006</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="L108" s="1">
-        <v>10000140.0</v>
+        <v>20000120.0</v>
       </c>
       <c r="M108" s="1">
-        <v>10029542.72</v>
+        <v>20113005.0</v>
       </c>
       <c r="N108" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B109" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>100.0145</v>
+        <v>99.9987</v>
       </c>
       <c r="D109" s="1">
         <v>100.0</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2175.0</v>
+        <v>-325.0</v>
       </c>
       <c r="I109" s="1">
-        <v>0.0145</v>
+        <v>-0.0013</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="L109" s="1">
-        <v>15002175.0</v>
+        <v>24999675.0</v>
       </c>
       <c r="M109" s="1">
-        <v>15091365.17</v>
+        <v>25134787.5</v>
       </c>
       <c r="N109" s="1">
-        <v>0.36</v>
+        <v>0.6</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="B110" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>99.9859</v>
+        <v>100.0067</v>
       </c>
       <c r="D110" s="1">
         <v>100.0</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H110" s="1">
-        <v>-2115.0</v>
+        <v>1005.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-0.0141</v>
+        <v>0.0067</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="L110" s="1">
-        <v>14997885.0</v>
+        <v>15001005.0</v>
       </c>
       <c r="M110" s="1">
-        <v>15005241.13</v>
+        <v>15078022.5</v>
       </c>
       <c r="N110" s="1">
         <v>0.36</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B111" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>100.0217</v>
+        <v>99.975</v>
       </c>
       <c r="D111" s="1">
         <v>100.0</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="H111" s="1">
-        <v>4340.0</v>
+        <v>-1875.0</v>
       </c>
       <c r="I111" s="1">
-        <v>0.0217</v>
+        <v>-0.025</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="L111" s="1">
-        <v>20004340.0</v>
+        <v>7498125.0</v>
       </c>
       <c r="M111" s="1">
-        <v>20144366.5</v>
+        <v>7503366.04</v>
       </c>
       <c r="N111" s="1">
-        <v>0.48</v>
+        <v>0.18</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B112" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>100.0311</v>
+        <v>100.012</v>
       </c>
       <c r="D112" s="1">
         <v>100.0</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H112" s="1">
-        <v>3110.0</v>
+        <v>1800.0</v>
       </c>
       <c r="I112" s="1">
-        <v>0.0311</v>
+        <v>0.012</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="L112" s="1">
-        <v>10003110.0</v>
+        <v>15001800.0</v>
       </c>
       <c r="M112" s="1">
-        <v>10149993.92</v>
+        <v>15124952.67</v>
       </c>
       <c r="N112" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B113" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>100.0366</v>
+        <v>99.9834</v>
       </c>
       <c r="D113" s="1">
         <v>100.0</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H113" s="1">
-        <v>3660.0</v>
+        <v>-2490.0</v>
       </c>
       <c r="I113" s="1">
-        <v>0.0366</v>
+        <v>-0.0166</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="L113" s="1">
-        <v>10003660.0</v>
+        <v>14997510.0</v>
       </c>
       <c r="M113" s="1">
-        <v>10070468.44</v>
+        <v>15038559.13</v>
       </c>
       <c r="N113" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B114" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100.0371</v>
+        <v>99.9855</v>
       </c>
       <c r="D114" s="1">
         <v>100.0</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H114" s="1">
-        <v>9275.0</v>
+        <v>-1450.0</v>
       </c>
       <c r="I114" s="1">
-        <v>0.0371</v>
+        <v>-0.0145</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="L114" s="1">
-        <v>25009275.0</v>
+        <v>9998550.0</v>
       </c>
       <c r="M114" s="1">
-        <v>25374895.14</v>
+        <v>10020914.44</v>
       </c>
       <c r="N114" s="1">
-        <v>0.6</v>
+        <v>0.24</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B115" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100.0049</v>
+        <v>99.9888</v>
       </c>
       <c r="D115" s="1">
         <v>100.0</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H115" s="1">
-        <v>980.0</v>
+        <v>-2240.0</v>
       </c>
       <c r="I115" s="1">
-        <v>0.0049</v>
+        <v>-0.0112</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="L115" s="1">
-        <v>20000980.0</v>
+        <v>19997760.0</v>
       </c>
       <c r="M115" s="1">
-        <v>20037152.5</v>
+        <v>20036274.0</v>
       </c>
       <c r="N115" s="1">
         <v>0.47</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="B116" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>100.0064</v>
+        <v>99.9708</v>
       </c>
       <c r="D116" s="1">
         <v>100.0</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1280.0</v>
+        <v>-5840.0</v>
       </c>
       <c r="I116" s="1">
-        <v>0.0064</v>
+        <v>-0.0292</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="L116" s="1">
-        <v>20001280.0</v>
+        <v>19994160.0</v>
       </c>
       <c r="M116" s="1">
-        <v>20451798.0</v>
+        <v>20033451.78</v>
       </c>
       <c r="N116" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="B117" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>100.0112</v>
+        <v>100.023</v>
       </c>
       <c r="D117" s="1">
         <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>2240.0</v>
+        <v>4600.0</v>
       </c>
       <c r="I117" s="1">
-        <v>0.0112</v>
+        <v>0.023</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="L117" s="1">
-        <v>20002240.0</v>
+        <v>20004600.0</v>
       </c>
       <c r="M117" s="1">
-        <v>20181055.78</v>
+        <v>20189062.06</v>
       </c>
       <c r="N117" s="1">
         <v>0.48</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="B118" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.0014</v>
+        <v>100.0308</v>
       </c>
       <c r="D118" s="1">
         <v>100.0</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H118" s="1">
-        <v>280.0</v>
+        <v>3080.0</v>
       </c>
       <c r="I118" s="1">
-        <v>0.0014</v>
+        <v>0.0308</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="L118" s="1">
-        <v>20000280.0</v>
+        <v>10003080.0</v>
       </c>
       <c r="M118" s="1">
-        <v>20144449.78</v>
+        <v>10172568.89</v>
       </c>
       <c r="N118" s="1">
-        <v>0.48</v>
+        <v>0.24</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B119" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>97.544</v>
+        <v>100.0297</v>
       </c>
       <c r="D119" s="1">
-        <v>97.2107272</v>
+        <v>100.0</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>19442145.44</v>
+        <v>10000000.0</v>
       </c>
       <c r="H119" s="1">
-        <v>66654.56</v>
+        <v>2970.0</v>
       </c>
       <c r="I119" s="1">
-        <v>0.34283541497877</v>
+        <v>0.0297</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
-      <c r="K119">
-        <v>0.0</v>
+      <c r="K119" t="s">
+        <v>289</v>
       </c>
       <c r="L119" s="1">
-        <v>19508800.0</v>
+        <v>10002970.0</v>
       </c>
       <c r="M119" s="1">
-        <v>19508800.0</v>
+        <v>10092344.67</v>
       </c>
       <c r="N119" s="1">
-        <v>0.46</v>
+        <v>0.24</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B120" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>99.796</v>
+        <v>100.0356</v>
       </c>
       <c r="D120" s="1">
-        <v>99.60490057</v>
+        <v>100.0</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>29881470.17</v>
+        <v>25000000.0</v>
       </c>
       <c r="H120" s="1">
-        <v>57329.83</v>
+        <v>8900.0</v>
       </c>
       <c r="I120" s="1">
-        <v>0.19185746107485</v>
+        <v>0.0356</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
-      <c r="K120">
-        <v>0.0</v>
+      <c r="K120" t="s">
+        <v>292</v>
       </c>
       <c r="L120" s="1">
-        <v>29938800.0</v>
+        <v>25008900.0</v>
       </c>
       <c r="M120" s="1">
-        <v>29938800.0</v>
+        <v>25431029.31</v>
       </c>
       <c r="N120" s="1">
-        <v>0.71</v>
+        <v>0.6</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B121" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>99.5614</v>
+        <v>100.0173</v>
       </c>
       <c r="D121" s="1">
-        <v>99.560124</v>
+        <v>100.0</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>29868037.2</v>
+        <v>20000000.0</v>
       </c>
       <c r="H121" s="1">
-        <v>382.8</v>
+        <v>3460.0</v>
       </c>
       <c r="I121" s="1">
-        <v>0.001281637616281</v>
+        <v>0.0173</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
-      <c r="K121">
-        <v>0.0</v>
+      <c r="K121" t="s">
+        <v>295</v>
       </c>
       <c r="L121" s="1">
-        <v>29868420.0</v>
+        <v>20003460.0</v>
       </c>
       <c r="M121" s="1">
-        <v>29868420.0</v>
+        <v>20084601.39</v>
       </c>
       <c r="N121" s="1">
-        <v>0.71</v>
+        <v>0.48</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
+        <v>297</v>
+      </c>
+      <c r="B122" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>100.0273</v>
+      </c>
+      <c r="D122" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>5460.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.0273</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122" t="s">
         <v>298</v>
       </c>
-      <c r="B122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L122" s="1">
-        <v>14744970.0</v>
+        <v>20005460.0</v>
       </c>
       <c r="M122" s="1">
-        <v>14744970.0</v>
+        <v>20229650.5</v>
       </c>
       <c r="N122" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>300</v>
       </c>
       <c r="B123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>99.4881</v>
+        <v>100.0001</v>
       </c>
       <c r="D123" s="1">
-        <v>99.37778465</v>
+        <v>100.0</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>19875556.93</v>
+        <v>20000000.0</v>
       </c>
       <c r="H123" s="1">
-        <v>22063.07</v>
+        <v>20.0</v>
       </c>
       <c r="I123" s="1">
-        <v>0.11100604666176</v>
+        <v>0.0001</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
-      <c r="K123">
-        <v>0.0</v>
+      <c r="K123" t="s">
+        <v>301</v>
       </c>
       <c r="L123" s="1">
-        <v>19897620.0</v>
+        <v>20000020.0</v>
       </c>
       <c r="M123" s="1">
-        <v>19897620.0</v>
+        <v>20187386.67</v>
       </c>
       <c r="N123" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>99.999</v>
+        <v>97.672</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0</v>
+        <v>97.2107272</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>20000000.0</v>
+        <v>19442145.44</v>
       </c>
       <c r="H124" s="1">
-        <v>-200.0</v>
+        <v>92254.56</v>
       </c>
       <c r="I124" s="1">
-        <v>-0.001</v>
+        <v>0.47450812609496</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
-      <c r="K124" t="s">
-        <v>303</v>
+      <c r="K124">
+        <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>19999800.0</v>
+        <v>19534400.0</v>
       </c>
       <c r="M124" s="1">
-        <v>20036422.5</v>
+        <v>19534400.0</v>
       </c>
       <c r="N124" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>305</v>
       </c>
       <c r="B125" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>99.9815</v>
+        <v>99.7836</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0</v>
+        <v>99.560124</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>20000000.0</v>
+        <v>29868037.2</v>
       </c>
       <c r="H125" s="1">
-        <v>-3700.0</v>
+        <v>67042.8</v>
       </c>
       <c r="I125" s="1">
-        <v>-0.0185</v>
+        <v>0.22446336045142</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
-      <c r="K125" t="s">
-        <v>306</v>
+      <c r="K125">
+        <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>19996300.0</v>
+        <v>29935080.0</v>
       </c>
       <c r="M125" s="1">
-        <v>20035161.61</v>
+        <v>29935080.0</v>
       </c>
       <c r="N125" s="1">
-        <v>0.47</v>
+        <v>0.71</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B126" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>100.0204</v>
+        <v>97.0553</v>
       </c>
       <c r="D126" s="1">
-        <v>100.0</v>
+        <v>97.07025785</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>30000000.0</v>
+        <v>19414051.57</v>
       </c>
       <c r="H126" s="1">
-        <v>6120.0</v>
+        <v>-2991.57</v>
       </c>
       <c r="I126" s="1">
-        <v>0.0204</v>
+        <v>-0.015409302840334</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
-      <c r="K126" t="s">
-        <v>309</v>
+      <c r="K126">
+        <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>30006120.0</v>
+        <v>19411060.0</v>
       </c>
       <c r="M126" s="1">
-        <v>30340340.83</v>
+        <v>19411060.0</v>
       </c>
       <c r="N126" s="1">
-        <v>0.72</v>
+        <v>0.46</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B127" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>99.987</v>
+        <v>98.5245</v>
       </c>
       <c r="D127" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>15000000.0</v>
+        <v>14657646.24</v>
       </c>
       <c r="H127" s="1">
-        <v>-1950.0</v>
+        <v>121028.76</v>
       </c>
       <c r="I127" s="1">
-        <v>-0.013</v>
+        <v>0.82570392284212</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
-      <c r="K127" t="s">
-        <v>312</v>
+      <c r="K127">
+        <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>14998050.0</v>
+        <v>14778675.0</v>
       </c>
       <c r="M127" s="1">
-        <v>15026954.54</v>
+        <v>14778675.0</v>
       </c>
       <c r="N127" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B128" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.0132</v>
+        <v>99.9735</v>
       </c>
       <c r="D128" s="1">
-        <v>100.0</v>
+        <v>99.796332</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>10000000.0</v>
+        <v>19959266.4</v>
       </c>
       <c r="H128" s="1">
-        <v>1320.0</v>
+        <v>35433.6</v>
       </c>
       <c r="I128" s="1">
-        <v>0.0132</v>
+        <v>0.17752957092651</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
-      <c r="K128" t="s">
-        <v>315</v>
+      <c r="K128">
+        <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>10001320.0</v>
+        <v>19994700.0</v>
       </c>
       <c r="M128" s="1">
-        <v>10076225.72</v>
+        <v>19994700.0</v>
       </c>
       <c r="N128" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B129" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>100.0201</v>
+        <v>99.705</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0</v>
+        <v>99.37778465</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>20000000.0</v>
+        <v>19875556.93</v>
       </c>
       <c r="H129" s="1">
-        <v>4020.0</v>
+        <v>65443.07</v>
       </c>
       <c r="I129" s="1">
-        <v>0.0201</v>
+        <v>0.32926408165811</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
-      <c r="K129" t="s">
-        <v>318</v>
+      <c r="K129">
+        <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>20004020.0</v>
+        <v>19941000.0</v>
       </c>
       <c r="M129" s="1">
-        <v>20157864.78</v>
+        <v>19941000.0</v>
       </c>
       <c r="N129" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B130" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.0055</v>
+        <v>100.0063</v>
       </c>
       <c r="D130" s="1">
         <v>100.0</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1650.0</v>
+        <v>1260.0</v>
       </c>
       <c r="I130" s="1">
-        <v>0.0055</v>
+        <v>0.0063</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="L130" s="1">
-        <v>30001650.0</v>
+        <v>20001260.0</v>
       </c>
       <c r="M130" s="1">
-        <v>30495963.33</v>
+        <v>20083384.72</v>
       </c>
       <c r="N130" s="1">
-        <v>0.72</v>
+        <v>0.48</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B131" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>100.0347</v>
+        <v>99.9904</v>
       </c>
       <c r="D131" s="1">
         <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>10410.0</v>
+        <v>-1920.0</v>
       </c>
       <c r="I131" s="1">
-        <v>0.0347</v>
+        <v>-0.0096</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="L131" s="1">
-        <v>30010410.0</v>
+        <v>19998080.0</v>
       </c>
       <c r="M131" s="1">
-        <v>30550020.25</v>
+        <v>20082090.56</v>
       </c>
       <c r="N131" s="1">
-        <v>0.72</v>
+        <v>0.48</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B132" s="1">
-        <v>29000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.0094</v>
+        <v>100.0272</v>
       </c>
       <c r="D132" s="1">
         <v>100.0</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>29000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>2726.0</v>
+        <v>8160.0</v>
       </c>
       <c r="I132" s="1">
-        <v>0.0094</v>
+        <v>0.0272</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L132" s="1">
-        <v>29002726.0</v>
+        <v>30008160.0</v>
       </c>
       <c r="M132" s="1">
-        <v>29034519.02</v>
+        <v>30410033.25</v>
       </c>
       <c r="N132" s="1">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="B133" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>99.9869</v>
+        <v>100.0032</v>
       </c>
       <c r="D133" s="1">
-        <v>99.95461782</v>
+        <v>100.0</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>49977308.91</v>
+        <v>15000000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>16141.09</v>
+        <v>480.0</v>
       </c>
       <c r="I133" s="1">
-        <v>0.032296837008706</v>
+        <v>0.0032</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
-      <c r="K133">
-        <v>0.0</v>
+      <c r="K133" t="s">
+        <v>325</v>
       </c>
       <c r="L133" s="1">
-        <v>49993450.0</v>
+        <v>15000480.0</v>
       </c>
       <c r="M133" s="1">
-        <v>49993450.0</v>
+        <v>15062979.58</v>
       </c>
       <c r="N133" s="1">
-        <v>1.18</v>
+        <v>0.36</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B134" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>99.9051</v>
+        <v>100.0152</v>
       </c>
       <c r="D134" s="1">
-        <v>99.79375956</v>
+        <v>100.0</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>24948439.89</v>
+        <v>10000000.0</v>
       </c>
       <c r="H134" s="1">
-        <v>27835.11</v>
+        <v>1520.0</v>
       </c>
       <c r="I134" s="1">
-        <v>0.11157054357999</v>
+        <v>0.0152</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
-      <c r="K134">
-        <v>0.0</v>
+      <c r="K134" t="s">
+        <v>328</v>
       </c>
       <c r="L134" s="1">
-        <v>24976275.0</v>
+        <v>10001520.0</v>
       </c>
       <c r="M134" s="1">
-        <v>24976275.0</v>
+        <v>10098296.75</v>
       </c>
       <c r="N134" s="1">
-        <v>0.59</v>
+        <v>0.24</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B135" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>100.0017</v>
+        <v>100.0285</v>
       </c>
       <c r="D135" s="1">
         <v>100.0</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H135" s="1">
-        <v>510.0</v>
+        <v>5700.0</v>
       </c>
       <c r="I135" s="1">
-        <v>0.0017</v>
+        <v>0.0285</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="L135" s="1">
-        <v>30000510.0</v>
+        <v>20005700.0</v>
       </c>
       <c r="M135" s="1">
-        <v>30040008.33</v>
+        <v>20204353.5</v>
       </c>
       <c r="N135" s="1">
-        <v>0.71</v>
+        <v>0.48</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B136" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>99.4616</v>
+        <v>100.0285</v>
       </c>
       <c r="D136" s="1">
-        <v>99.38200956</v>
+        <v>100.0</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>24845502.39</v>
+        <v>30000000.0</v>
       </c>
       <c r="H136" s="1">
-        <v>19897.61</v>
+        <v>8550.0</v>
       </c>
       <c r="I136" s="1">
-        <v>0.080085359867823</v>
+        <v>0.0285</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
-      <c r="K136">
-        <v>0.0</v>
+      <c r="K136" t="s">
+        <v>334</v>
       </c>
       <c r="L136" s="1">
-        <v>24865400.0</v>
+        <v>30008550.0</v>
       </c>
       <c r="M136" s="1">
-        <v>24865400.0</v>
+        <v>30616158.75</v>
       </c>
       <c r="N136" s="1">
-        <v>0.59</v>
+        <v>0.73</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B137" s="1">
-        <v>25000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>100.0046</v>
+        <v>100.0182</v>
       </c>
       <c r="D137" s="1">
         <v>100.0</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>25000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1150.0</v>
+        <v>5278.0</v>
       </c>
       <c r="I137" s="1">
-        <v>0.0046</v>
+        <v>0.0182</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="L137" s="1">
-        <v>25001150.0</v>
+        <v>29005278.0</v>
       </c>
       <c r="M137" s="1">
-        <v>25067434.17</v>
+        <v>29101210.0</v>
       </c>
       <c r="N137" s="1">
-        <v>0.59</v>
+        <v>0.69</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B138" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>99.7055</v>
+        <v>99.6088</v>
       </c>
       <c r="D138" s="1">
-        <v>99.41072909</v>
+        <v>99.588368</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>34793755.18</v>
+        <v>19917673.6</v>
       </c>
       <c r="H138" s="1">
-        <v>103169.82</v>
+        <v>4086.4</v>
       </c>
       <c r="I138" s="1">
-        <v>0.29651820985193</v>
+        <v>0.020516452282861</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>34896925.0</v>
+        <v>19921760.0</v>
       </c>
       <c r="M138" s="1">
-        <v>34896925.0</v>
+        <v>19921760.0</v>
       </c>
       <c r="N138" s="1">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B139" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>99.9747</v>
+        <v>100.0053</v>
       </c>
       <c r="D139" s="1">
         <v>100.0</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H139" s="1">
-        <v>-2530.0</v>
+        <v>1590.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-0.0253</v>
+        <v>0.0053</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="L139" s="1">
-        <v>9997470.0</v>
+        <v>30001590.0</v>
       </c>
       <c r="M139" s="1">
-        <v>10003030.0</v>
+        <v>30106118.67</v>
       </c>
       <c r="N139" s="1">
-        <v>0.24</v>
+        <v>0.71</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B140" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>99.8647</v>
+        <v>99.6843</v>
       </c>
       <c r="D140" s="1">
-        <v>99.621039</v>
+        <v>99.38200956</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>14943155.85</v>
+        <v>24845502.39</v>
       </c>
       <c r="H140" s="1">
-        <v>36549.15</v>
+        <v>75572.61</v>
       </c>
       <c r="I140" s="1">
-        <v>0.24458789272415</v>
+        <v>0.30417018265011</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>14979705.0</v>
+        <v>24921075.0</v>
       </c>
       <c r="M140" s="1">
-        <v>14979705.0</v>
+        <v>24921075.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.35</v>
+        <v>0.59</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B141" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>100.0321</v>
+        <v>100.0041</v>
       </c>
       <c r="D141" s="1">
         <v>100.0</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H141" s="1">
-        <v>9630.0</v>
+        <v>1025.0</v>
       </c>
       <c r="I141" s="1">
-        <v>0.0321</v>
+        <v>0.0041</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="L141" s="1">
-        <v>30009630.0</v>
+        <v>25001025.0</v>
       </c>
       <c r="M141" s="1">
-        <v>30343230.75</v>
+        <v>25121557.64</v>
       </c>
       <c r="N141" s="1">
-        <v>0.72</v>
+        <v>0.6</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B142" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>99.9992</v>
+        <v>99.9213</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0</v>
+        <v>99.41072909</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>20000000.0</v>
+        <v>34793755.18</v>
       </c>
       <c r="H142" s="1">
-        <v>-160.0</v>
+        <v>178699.82</v>
       </c>
       <c r="I142" s="1">
-        <v>-0.0008</v>
+        <v>0.51359739434713</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
-      <c r="K142" t="s">
-        <v>352</v>
+      <c r="K142">
+        <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>19999840.0</v>
+        <v>34972455.0</v>
       </c>
       <c r="M142" s="1">
-        <v>20097749.78</v>
+        <v>34972455.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.48</v>
+        <v>0.83</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B143" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>100.0126</v>
+        <v>99.9876</v>
       </c>
       <c r="D143" s="1">
         <v>100.0</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1890.0</v>
+        <v>-1240.0</v>
       </c>
       <c r="I143" s="1">
-        <v>0.0126</v>
+        <v>-0.0124</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="L143" s="1">
-        <v>15001890.0</v>
+        <v>9998760.0</v>
       </c>
       <c r="M143" s="1">
-        <v>15145882.13</v>
+        <v>10026605.56</v>
       </c>
       <c r="N143" s="1">
-        <v>0.36</v>
+        <v>0.24</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B144" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>100.0082</v>
+        <v>99.8727</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0</v>
+        <v>99.7933446</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>10000000.0</v>
+        <v>19958668.92</v>
       </c>
       <c r="H144" s="1">
-        <v>820.0</v>
+        <v>15871.08</v>
       </c>
       <c r="I144" s="1">
-        <v>0.0082</v>
+        <v>0.079519731819871</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
-      <c r="K144" t="s">
-        <v>358</v>
+      <c r="K144">
+        <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>10000820.0</v>
+        <v>19974540.0</v>
       </c>
       <c r="M144" s="1">
-        <v>10093414.75</v>
+        <v>19974540.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B145" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>100.0045</v>
+        <v>99.9893</v>
       </c>
       <c r="D145" s="1">
         <v>100.0</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H145" s="1">
-        <v>450.0</v>
+        <v>-1070.0</v>
       </c>
       <c r="I145" s="1">
-        <v>0.0045</v>
+        <v>-0.0107</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
       <c r="K145" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="L145" s="1">
-        <v>10000450.0</v>
+        <v>9998930.0</v>
       </c>
       <c r="M145" s="1">
-        <v>10049919.33</v>
+        <v>10021161.11</v>
       </c>
       <c r="N145" s="1">
         <v>0.24</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B146" s="1">
-        <v>7000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>99.8247</v>
+        <v>100.033</v>
       </c>
       <c r="D146" s="1">
-        <v>99.66170386</v>
+        <v>100.0</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>6976319.27</v>
+        <v>30000000.0</v>
       </c>
       <c r="H146" s="1">
-        <v>11409.73</v>
+        <v>9900.0</v>
       </c>
       <c r="I146" s="1">
-        <v>0.16354942425105</v>
+        <v>0.033</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
-      <c r="K146">
-        <v>0.0</v>
+      <c r="K146" t="s">
+        <v>360</v>
       </c>
       <c r="L146" s="1">
-        <v>6987729.0</v>
+        <v>30009900.0</v>
       </c>
       <c r="M146" s="1">
-        <v>6987729.0</v>
+        <v>30410361.42</v>
       </c>
       <c r="N146" s="1">
-        <v>0.17</v>
+        <v>0.72</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="B147" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.9534</v>
+        <v>100.0079</v>
       </c>
       <c r="D147" s="1">
-        <v>99.42696925</v>
+        <v>100.0</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>19885393.85</v>
+        <v>20000000.0</v>
       </c>
       <c r="H147" s="1">
-        <v>105286.15</v>
+        <v>1580.0</v>
       </c>
       <c r="I147" s="1">
-        <v>0.52946474580387</v>
+        <v>0.0079</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
-      <c r="K147">
-        <v>0.0</v>
+      <c r="K147" t="s">
+        <v>363</v>
       </c>
       <c r="L147" s="1">
-        <v>19990680.0</v>
+        <v>20001580.0</v>
       </c>
       <c r="M147" s="1">
-        <v>19990680.0</v>
+        <v>20143940.06</v>
       </c>
       <c r="N147" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B148" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>99.9525</v>
+        <v>99.9881</v>
       </c>
       <c r="D148" s="1">
-        <v>99.802889</v>
+        <v>100.0</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>9980288.9</v>
+        <v>20000000.0</v>
       </c>
       <c r="H148" s="1">
-        <v>14961.1</v>
+        <v>-2380.0</v>
       </c>
       <c r="I148" s="1">
-        <v>0.14990648216606</v>
+        <v>-0.0119</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
-      <c r="K148">
-        <v>0.0</v>
+      <c r="K148" t="s">
+        <v>366</v>
       </c>
       <c r="L148" s="1">
-        <v>9995250.0</v>
+        <v>19997620.0</v>
       </c>
       <c r="M148" s="1">
-        <v>9995250.0</v>
+        <v>20003131.33</v>
       </c>
       <c r="N148" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
+        <v>368</v>
+      </c>
+      <c r="B149" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.0173</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>2595.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.0173</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149" t="s">
         <v>369</v>
       </c>
-      <c r="B149" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L149" s="1">
-        <v>29971470.0</v>
+        <v>15002595.0</v>
       </c>
       <c r="M149" s="1">
-        <v>29971470.0</v>
+        <v>15179909.79</v>
       </c>
       <c r="N149" s="1">
-        <v>0.71</v>
+        <v>0.36</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
         <v>371</v>
       </c>
       <c r="B150" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>99.6031</v>
+        <v>99.9946</v>
       </c>
       <c r="D150" s="1">
-        <v>99.59194967</v>
+        <v>100.0</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>29877584.9</v>
+        <v>10000000.0</v>
       </c>
       <c r="H150" s="1">
-        <v>3345.1</v>
+        <v>-540.0</v>
       </c>
       <c r="I150" s="1">
-        <v>0.011196018725061</v>
+        <v>-0.0054</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
-      <c r="K150">
-        <v>0.0</v>
+      <c r="K150" t="s">
+        <v>372</v>
       </c>
       <c r="L150" s="1">
-        <v>29880930.0</v>
+        <v>9999460.0</v>
       </c>
       <c r="M150" s="1">
-        <v>29880930.0</v>
+        <v>10071112.78</v>
       </c>
       <c r="N150" s="1">
-        <v>0.71</v>
+        <v>0.24</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
+        <v>374</v>
+      </c>
+      <c r="B151" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.6017</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.56614057</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>6969629.84</v>
+      </c>
+      <c r="H151" s="1">
+        <v>2489.16</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.035714378771083</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>6972119.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>6972119.0</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>373</v>
-      </c>
-[...43 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
+        <v>376</v>
+      </c>
+      <c r="B152" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>99.5345</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.37652275</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>19875304.55</v>
+      </c>
+      <c r="H152" s="1">
+        <v>31595.45</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.15896838169456</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>19906900.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>19906900.0</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
         <v>375</v>
-      </c>
-[...43 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B153" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>99.9867</v>
+        <v>99.9456</v>
       </c>
       <c r="D153" s="1">
-        <v>99.81119</v>
+        <v>99.774095</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>9981119.0</v>
+        <v>9977409.5</v>
       </c>
       <c r="H153" s="1">
-        <v>17551.0</v>
+        <v>17150.5</v>
       </c>
       <c r="I153" s="1">
-        <v>0.17584200729397</v>
+        <v>0.17189331559459</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" s="1">
-        <v>9998670.0</v>
+        <v>9994560.0</v>
       </c>
       <c r="M153" s="1">
-        <v>9998670.0</v>
+        <v>9994560.0</v>
       </c>
       <c r="N153" s="1">
         <v>0.24</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
+        <v>380</v>
+      </c>
+      <c r="B154" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>99.9185</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.7920998</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>29937629.94</v>
+      </c>
+      <c r="H154" s="1">
+        <v>37920.06</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.12666353373997</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>29975550.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>29975550.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
         <v>379</v>
-      </c>
-[...43 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
+        <v>382</v>
+      </c>
+      <c r="B155" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>99.8234</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.59194967</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>29877584.9</v>
+      </c>
+      <c r="H155" s="1">
+        <v>69435.1</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0.23239863674523</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>29947020.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>29947020.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
         <v>381</v>
-      </c>
-[...43 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
+        <v>384</v>
+      </c>
+      <c r="B156" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>99.8259</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.40302957</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>29820908.87</v>
+      </c>
+      <c r="H156" s="1">
+        <v>126861.13</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.42541000528533</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>29947770.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>29947770.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
         <v>383</v>
-      </c>
-[...43 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
+        <v>386</v>
+      </c>
+      <c r="B157" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>99.9734</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.79418833</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>29938256.5</v>
+      </c>
+      <c r="H157" s="1">
+        <v>53763.5</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.17958126586296</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>29992020.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>29992020.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
         <v>385</v>
-      </c>
-[...43 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
         <v>388</v>
       </c>
       <c r="B158" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>99.9934</v>
+        <v>99.9933</v>
       </c>
       <c r="D158" s="1">
-        <v>99.8120207</v>
+        <v>99.6964285</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>29943606.21</v>
+        <v>19939285.7</v>
       </c>
       <c r="H158" s="1">
-        <v>54413.79</v>
+        <v>59374.3</v>
       </c>
       <c r="I158" s="1">
-        <v>0.1817208976714</v>
+        <v>0.29777546143491</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" s="1">
-        <v>29998020.0</v>
+        <v>19998660.0</v>
       </c>
       <c r="M158" s="1">
-        <v>29998020.0</v>
+        <v>19998660.0</v>
       </c>
       <c r="N158" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
         <v>390</v>
       </c>
       <c r="B159" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>99.9213</v>
+        <v>99.3401</v>
       </c>
       <c r="D159" s="1">
-        <v>99.4309374</v>
+        <v>97.8384763</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>14914640.61</v>
+        <v>9783847.63</v>
       </c>
       <c r="H159" s="1">
-        <v>73554.39</v>
+        <v>150162.37</v>
       </c>
       <c r="I159" s="1">
-        <v>0.49316904056463</v>
+        <v>1.5347987384795</v>
       </c>
       <c r="J159">
         <v>0.0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" s="1">
-        <v>14988195.0</v>
+        <v>9934010.0</v>
       </c>
       <c r="M159" s="1">
-        <v>14988195.0</v>
+        <v>9934010.0</v>
       </c>
       <c r="N159" s="1">
-        <v>0.36</v>
+        <v>0.24</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
         <v>392</v>
       </c>
       <c r="B160" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>100.0182</v>
+        <v>100.0098</v>
       </c>
       <c r="D160" s="1">
         <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>5460.0</v>
+        <v>3920.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0.0182</v>
+        <v>0.0098</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
       <c r="K160" t="s">
         <v>393</v>
       </c>
       <c r="L160" s="1">
-        <v>30005460.0</v>
+        <v>40003920.0</v>
       </c>
       <c r="M160" s="1">
-        <v>30035235.67</v>
+        <v>40172130.0</v>
       </c>
       <c r="N160" s="1">
-        <v>0.71</v>
+        <v>0.95</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
         <v>395</v>
       </c>
       <c r="B161" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>100.0316</v>
+        <v>99.5807</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0</v>
+        <v>99.3727372</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>20000000.0</v>
+        <v>29811821.16</v>
       </c>
       <c r="H161" s="1">
-        <v>6320.0</v>
+        <v>62388.84</v>
       </c>
       <c r="I161" s="1">
-        <v>0.0316</v>
+        <v>0.20927550740748</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
-      <c r="K161" t="s">
-        <v>396</v>
+      <c r="K161">
+        <v>0.0</v>
       </c>
       <c r="L161" s="1">
-        <v>20006320.0</v>
+        <v>29874210.0</v>
       </c>
       <c r="M161" s="1">
-        <v>20136133.06</v>
+        <v>29874210.0</v>
       </c>
       <c r="N161" s="1">
-        <v>0.48</v>
+        <v>0.71</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
+        <v>397</v>
+      </c>
+      <c r="B162" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>99.9963</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>-925.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-0.0037</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162" t="s">
         <v>398</v>
       </c>
-      <c r="B162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L162" s="1">
-        <v>2211830.28</v>
+        <v>24999075.0</v>
       </c>
       <c r="M162" s="1">
-        <v>2248133.81</v>
+        <v>25009075.42</v>
       </c>
       <c r="N162" s="1">
-        <v>0.05</v>
+        <v>0.59</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
+        <v>400</v>
+      </c>
+      <c r="B163" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>100.0328</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>9840.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.0328</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163" t="s">
         <v>401</v>
       </c>
-      <c r="B163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L163" s="1">
-        <v>3955280.0</v>
+        <v>30009840.0</v>
       </c>
       <c r="M163" s="1">
-        <v>3964485.48</v>
+        <v>30107827.67</v>
       </c>
       <c r="N163" s="1">
-        <v>0.09</v>
+        <v>0.71</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
+        <v>403</v>
+      </c>
+      <c r="B164" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>100.0377</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>7540.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>0.0377</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164" t="s">
         <v>404</v>
       </c>
-      <c r="B164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L164" s="1">
-        <v>30073500.0</v>
+        <v>20007540.0</v>
       </c>
       <c r="M164" s="1">
-        <v>30663842.47</v>
+        <v>20182471.94</v>
       </c>
       <c r="N164" s="1">
-        <v>0.73</v>
+        <v>0.48</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
+        <v>406</v>
+      </c>
+      <c r="B165" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>99.878</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>2211786.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-487.08</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-0.022022022022022</v>
+      </c>
+      <c r="J165">
+        <v>1.84</v>
+      </c>
+      <c r="K165" t="s">
         <v>407</v>
       </c>
-      <c r="B165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L165" s="1">
-        <v>14937600.0</v>
+        <v>2211298.92</v>
       </c>
       <c r="M165" s="1">
-        <v>14953010.96</v>
+        <v>2251969.8</v>
       </c>
       <c r="N165" s="1">
-        <v>0.35</v>
+        <v>0.05</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
+        <v>409</v>
+      </c>
+      <c r="B166" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>98.982</v>
+      </c>
+      <c r="D166" s="1">
+        <v>98.33</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>3933200.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>26080.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.66307332451948</v>
+      </c>
+      <c r="J166">
+        <v>0.27</v>
+      </c>
+      <c r="K166" t="s">
         <v>410</v>
       </c>
-      <c r="B166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L166" s="1">
-        <v>12422625.0</v>
+        <v>3959280.0</v>
       </c>
       <c r="M166" s="1">
-        <v>12496597.6</v>
+        <v>3970238.9</v>
       </c>
       <c r="N166" s="1">
-        <v>0.3</v>
+        <v>0.09</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
+        <v>412</v>
+      </c>
+      <c r="B167" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>100.189</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.747</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>30224100.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-167400.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-0.55386264603413</v>
+      </c>
+      <c r="J167">
+        <v>2.25</v>
+      </c>
+      <c r="K167" t="s">
         <v>413</v>
       </c>
-      <c r="B167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L167" s="1">
-        <v>19968854.0</v>
+        <v>30056700.0</v>
       </c>
       <c r="M167" s="1">
-        <v>20406381.4</v>
+        <v>30732521.92</v>
       </c>
       <c r="N167" s="1">
-        <v>0.48</v>
+        <v>0.73</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
+        <v>415</v>
+      </c>
+      <c r="B168" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>99.786</v>
+      </c>
+      <c r="D168" s="1">
+        <v>98.63892667</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>14795839.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>172061.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>1.1629012724456</v>
+      </c>
+      <c r="J168">
+        <v>0.11</v>
+      </c>
+      <c r="K168" t="s">
         <v>416</v>
       </c>
-      <c r="B168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L168" s="1">
-        <v>7959280.0</v>
+        <v>14967900.0</v>
       </c>
       <c r="M168" s="1">
-        <v>8024485.48</v>
+        <v>14984954.79</v>
       </c>
       <c r="N168" s="1">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
+        <v>418</v>
+      </c>
+      <c r="B169" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>99.403</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.268</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>12408500.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>16875.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.13599548696458</v>
+      </c>
+      <c r="J169">
+        <v>0.75</v>
+      </c>
+      <c r="K169" t="s">
         <v>419</v>
       </c>
-      <c r="B169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L169" s="1">
-        <v>10003600.0</v>
+        <v>12425375.0</v>
       </c>
       <c r="M169" s="1">
-        <v>10237024.66</v>
+        <v>12519073.63</v>
       </c>
       <c r="N169" s="1">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
+        <v>421</v>
+      </c>
+      <c r="B170" s="1">
+        <v>19900000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>100.257</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.5281407</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>20005100.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-53957.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.2697162223633</v>
+      </c>
+      <c r="J170">
+        <v>2.53</v>
+      </c>
+      <c r="K170" t="s">
         <v>422</v>
       </c>
-      <c r="B170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L170" s="1">
-        <v>3098195.76</v>
+        <v>19951143.0</v>
       </c>
       <c r="M170" s="1">
-        <v>3114564.66</v>
+        <v>20454095.05</v>
       </c>
       <c r="N170" s="1">
-        <v>0.07</v>
+        <v>0.48</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
+        <v>424</v>
+      </c>
+      <c r="B171" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>99.618</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.425</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>7954000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>15440.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.1941161679658</v>
+      </c>
+      <c r="J171">
+        <v>0.92</v>
+      </c>
+      <c r="K171" t="s">
         <v>425</v>
       </c>
-      <c r="B171" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L171" s="1">
-        <v>8799120.0</v>
+        <v>7969440.0</v>
       </c>
       <c r="M171" s="1">
-        <v>8820456.99</v>
+        <v>8043412.6</v>
       </c>
       <c r="N171" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
+        <v>427</v>
+      </c>
+      <c r="B172" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.015</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.056493</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>10005649.3</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-4149.3</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-0.041469572594354</v>
+      </c>
+      <c r="J172">
+        <v>2.59</v>
+      </c>
+      <c r="K172" t="s">
         <v>428</v>
       </c>
-      <c r="B172" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L172" s="1">
-        <v>9349146.0</v>
+        <v>10001500.0</v>
       </c>
       <c r="M172" s="1">
-        <v>9389868.6</v>
+        <v>10260404.11</v>
       </c>
       <c r="N172" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
+        <v>430</v>
+      </c>
+      <c r="B173" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.273</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.04783611</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>3094254.4</v>
+      </c>
+      <c r="H173" s="1">
+        <v>7034.12</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.22732843168939</v>
+      </c>
+      <c r="J173">
+        <v>0.63</v>
+      </c>
+      <c r="K173" t="s">
         <v>431</v>
       </c>
-      <c r="B173" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L173" s="1">
-        <v>30264227.77</v>
+        <v>3101288.52</v>
       </c>
       <c r="M173" s="1">
-        <v>30358203.54</v>
+        <v>3121080.99</v>
       </c>
       <c r="N173" s="1">
-        <v>0.72</v>
+        <v>0.07</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
+        <v>433</v>
+      </c>
+      <c r="B174" s="1">
+        <v>9400000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>99.613</v>
+      </c>
+      <c r="D174" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>9292370.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>71252.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.76677962672601</v>
+      </c>
+      <c r="J174">
+        <v>0.49</v>
+      </c>
+      <c r="K174" t="s">
         <v>434</v>
       </c>
-      <c r="B174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L174" s="1">
-        <v>4064904.0</v>
+        <v>9363622.0</v>
       </c>
       <c r="M174" s="1">
-        <v>4079717.34</v>
+        <v>9409495.29</v>
       </c>
       <c r="N174" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
+        <v>436</v>
+      </c>
+      <c r="B175" s="1">
+        <v>30255000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>100.0195</v>
+      </c>
+      <c r="D175" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>30255000.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>5899.73</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.019500016526194</v>
+      </c>
+      <c r="J175">
+        <v>0.51</v>
+      </c>
+      <c r="K175" t="s">
         <v>437</v>
       </c>
-      <c r="B175" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L175" s="1">
-        <v>12022320.0</v>
+        <v>30260899.73</v>
       </c>
       <c r="M175" s="1">
-        <v>12159415.89</v>
+        <v>30416247.43</v>
       </c>
       <c r="N175" s="1">
-        <v>0.29</v>
+        <v>0.72</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
+        <v>439</v>
+      </c>
+      <c r="B176" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>99.291</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.14317073</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>4064870.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>6061.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.14910685950596</v>
+      </c>
+      <c r="J176">
+        <v>0.42</v>
+      </c>
+      <c r="K176" t="s">
         <v>440</v>
       </c>
-      <c r="B176" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L176" s="1">
-        <v>7832526.0</v>
+        <v>4070931.0</v>
       </c>
       <c r="M176" s="1">
-        <v>8083194.49</v>
+        <v>4087990.93</v>
       </c>
       <c r="N176" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="177" spans="1:26">
-      <c r="A177">
-        <v>2862709242</v>
+      <c r="A177" t="s">
+        <v>442</v>
       </c>
       <c r="B177" s="1">
-        <v>12500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>100.04619416</v>
+        <v>100.093</v>
       </c>
       <c r="D177" s="1">
-        <v>0.0</v>
+        <v>100.68475</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>0.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="H177" s="1">
-        <v>5774.27</v>
+        <v>-71010.0</v>
       </c>
       <c r="I177" s="1">
-        <v>0</v>
+        <v>-0.58772554930116</v>
       </c>
       <c r="J177">
-        <v>0.0</v>
+        <v>1.41</v>
       </c>
       <c r="K177" t="s">
         <v>443</v>
       </c>
       <c r="L177" s="1">
-        <v>5774.27</v>
+        <v>12011160.0</v>
       </c>
       <c r="M177" s="1">
-        <v>19071.25</v>
+        <v>12179817.53</v>
       </c>
       <c r="N177" s="1">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="178" spans="1:26">
-      <c r="A178">
-        <v>2863881832</v>
+      <c r="A178" t="s">
+        <v>445</v>
       </c>
       <c r="B178" s="1">
-        <v>30000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>100.0515036</v>
+        <v>100.253</v>
       </c>
       <c r="D178" s="1">
-        <v>0.0</v>
+        <v>101.89661538</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>0.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="H178" s="1">
-        <v>15451.08</v>
+        <v>-128202.0</v>
       </c>
       <c r="I178" s="1">
-        <v>0</v>
+        <v>-1.6130225507603</v>
       </c>
       <c r="J178">
-        <v>0.0</v>
+        <v>3.59</v>
       </c>
       <c r="K178" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="L178" s="1">
-        <v>15451.08</v>
+        <v>7819734.0</v>
       </c>
       <c r="M178" s="1">
-        <v>49079.5</v>
+        <v>8099465.51</v>
       </c>
       <c r="N178" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179">
-        <v>2892744252</v>
+        <v>2862709242</v>
       </c>
       <c r="B179" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>100.08011035</v>
+        <v>100.01404152</v>
       </c>
       <c r="D179" s="1">
         <v>0.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
         <v>0.0</v>
       </c>
       <c r="H179" s="1">
-        <v>16022.07</v>
+        <v>1755.19</v>
       </c>
       <c r="I179" s="1">
         <v>0</v>
       </c>
       <c r="J179">
         <v>0.0</v>
       </c>
       <c r="K179" t="s">
+        <v>448</v>
+      </c>
+      <c r="L179" s="1">
+        <v>1755.19</v>
+      </c>
+      <c r="M179" s="1">
+        <v>19073.63</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
         <v>447</v>
-      </c>
-[...13 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180">
-        <v>2905161052</v>
+        <v>2863881832</v>
       </c>
       <c r="B180" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.05754295</v>
+        <v>100.01873023</v>
       </c>
       <c r="D180" s="1">
         <v>0.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
         <v>0.0</v>
       </c>
       <c r="H180" s="1">
-        <v>11508.59</v>
+        <v>5619.07</v>
       </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180">
         <v>0.0</v>
       </c>
       <c r="K180" t="s">
+        <v>450</v>
+      </c>
+      <c r="L180" s="1">
+        <v>5619.07</v>
+      </c>
+      <c r="M180" s="1">
+        <v>49080.82</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
         <v>449</v>
-      </c>
-[...13 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181">
-        <v>2923119492</v>
+        <v>2892744252</v>
       </c>
       <c r="B181" s="1">
-        <v>7800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>100.09197244</v>
+        <v>100.04853055</v>
       </c>
       <c r="D181" s="1">
         <v>0.0</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
         <v>0.0</v>
       </c>
       <c r="H181" s="1">
-        <v>7173.85</v>
+        <v>9706.11</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181">
         <v>0.0</v>
       </c>
       <c r="K181" t="s">
+        <v>452</v>
+      </c>
+      <c r="L181" s="1">
+        <v>9706.11</v>
+      </c>
+      <c r="M181" s="1">
+        <v>32426.0</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
         <v>451</v>
-      </c>
-[...13 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182">
-        <v>2926627552</v>
+        <v>2905161052</v>
       </c>
       <c r="B182" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>100.1247708</v>
+        <v>100.02892835</v>
       </c>
       <c r="D182" s="1">
         <v>0.0</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
         <v>0.0</v>
       </c>
       <c r="H182" s="1">
-        <v>12477.08</v>
+        <v>5785.67</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182">
         <v>0.0</v>
       </c>
       <c r="K182" t="s">
+        <v>454</v>
+      </c>
+      <c r="L182" s="1">
+        <v>5785.67</v>
+      </c>
+      <c r="M182" s="1">
+        <v>22170.95</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
         <v>453</v>
-      </c>
-[...13 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183">
-        <v>2935657812</v>
+        <v>2923119492</v>
       </c>
       <c r="B183" s="1">
-        <v>30000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.14060177</v>
+        <v>100.06421846</v>
       </c>
       <c r="D183" s="1">
         <v>0.0</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
         <v>0.0</v>
       </c>
       <c r="H183" s="1">
-        <v>42180.53</v>
+        <v>5009.04</v>
       </c>
       <c r="I183" s="1">
         <v>0</v>
       </c>
       <c r="J183">
         <v>0.0</v>
       </c>
       <c r="K183" t="s">
+        <v>456</v>
+      </c>
+      <c r="L183" s="1">
+        <v>5009.04</v>
+      </c>
+      <c r="M183" s="1">
+        <v>11660.81</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
         <v>455</v>
-      </c>
-[...13 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184">
-        <v>2949187952</v>
+        <v>2926627552</v>
       </c>
       <c r="B184" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>100.1468526</v>
+        <v>100.095692</v>
       </c>
       <c r="D184" s="1">
         <v>0.0</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
         <v>0.0</v>
       </c>
       <c r="H184" s="1">
-        <v>14685.26</v>
+        <v>9569.2</v>
       </c>
       <c r="I184" s="1">
         <v>0</v>
       </c>
       <c r="J184">
         <v>0.0</v>
       </c>
       <c r="K184" t="s">
+        <v>458</v>
+      </c>
+      <c r="L184" s="1">
+        <v>9569.2</v>
+      </c>
+      <c r="M184" s="1">
+        <v>21105.11</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
         <v>457</v>
-      </c>
-[...13 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185">
-        <v>2957753962</v>
+        <v>2935657812</v>
       </c>
       <c r="B185" s="1">
-        <v>8800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>100.01002102</v>
+        <v>100.11198587</v>
       </c>
       <c r="D185" s="1">
         <v>0.0</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
         <v>0.0</v>
       </c>
       <c r="H185" s="1">
-        <v>881.85</v>
+        <v>33595.76</v>
       </c>
       <c r="I185" s="1">
         <v>0</v>
       </c>
       <c r="J185">
         <v>0.0</v>
       </c>
       <c r="K185" t="s">
+        <v>460</v>
+      </c>
+      <c r="L185" s="1">
+        <v>33595.76</v>
+      </c>
+      <c r="M185" s="1">
+        <v>69085.76</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
         <v>459</v>
-      </c>
-[...13 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186">
-        <v>2962625832</v>
+        <v>2949187952</v>
       </c>
       <c r="B186" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>100.15796165</v>
+        <v>100.1242115</v>
       </c>
       <c r="D186" s="1">
         <v>0.0</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
         <v>0.0</v>
       </c>
       <c r="H186" s="1">
-        <v>63184.66</v>
+        <v>12421.15</v>
       </c>
       <c r="I186" s="1">
         <v>0</v>
       </c>
       <c r="J186">
         <v>0.0</v>
       </c>
       <c r="K186" t="s">
+        <v>462</v>
+      </c>
+      <c r="L186" s="1">
+        <v>12421.15</v>
+      </c>
+      <c r="M186" s="1">
+        <v>20445.48</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
         <v>461</v>
-      </c>
-[...13 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187">
-        <v>2962647772</v>
+        <v>2962625832</v>
       </c>
       <c r="B187" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>100.04284855</v>
+        <v>100.1403555</v>
       </c>
       <c r="D187" s="1">
         <v>0.0</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
         <v>0.0</v>
       </c>
       <c r="H187" s="1">
-        <v>8569.71</v>
+        <v>56142.2</v>
       </c>
       <c r="I187" s="1">
         <v>0</v>
       </c>
       <c r="J187">
         <v>0.0</v>
       </c>
       <c r="K187" t="s">
+        <v>464</v>
+      </c>
+      <c r="L187" s="1">
+        <v>56142.2</v>
+      </c>
+      <c r="M187" s="1">
+        <v>80542.08</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
         <v>463</v>
-      </c>
-[...13 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188">
-        <v>3009856922</v>
+        <v>2962647772</v>
       </c>
       <c r="B188" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>100.21379179</v>
+        <v>100.0172428</v>
       </c>
       <c r="D188" s="1">
         <v>0.0</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
         <v>0.0</v>
       </c>
       <c r="H188" s="1">
-        <v>20310.22</v>
+        <v>3448.56</v>
       </c>
       <c r="I188" s="1">
         <v>0</v>
       </c>
       <c r="J188">
         <v>0.0</v>
       </c>
       <c r="K188" t="s">
+        <v>466</v>
+      </c>
+      <c r="L188" s="1">
+        <v>3448.56</v>
+      </c>
+      <c r="M188" s="1">
+        <v>14833.56</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
         <v>465</v>
-      </c>
-[...13 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189">
-        <v>3009858932</v>
+        <v>3009856922</v>
       </c>
       <c r="B189" s="1">
-        <v>15000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>100.05314433</v>
+        <v>100.21577421</v>
       </c>
       <c r="D189" s="1">
         <v>0.0</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
         <v>0.0</v>
       </c>
       <c r="H189" s="1">
-        <v>7971.65</v>
+        <v>20498.55</v>
       </c>
       <c r="I189" s="1">
         <v>0</v>
       </c>
       <c r="J189">
         <v>0.0</v>
       </c>
       <c r="K189" t="s">
+        <v>468</v>
+      </c>
+      <c r="L189" s="1">
+        <v>20498.55</v>
+      </c>
+      <c r="M189" s="1">
+        <v>23973.57</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
         <v>467</v>
-      </c>
-[...13 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190">
-        <v>3013661662</v>
+        <v>3009858932</v>
       </c>
       <c r="B190" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>100.21450755</v>
+        <v>100.0285948</v>
       </c>
       <c r="D190" s="1">
         <v>0.0</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
         <v>0.0</v>
       </c>
       <c r="H190" s="1">
-        <v>42901.51</v>
+        <v>4289.22</v>
       </c>
       <c r="I190" s="1">
         <v>0</v>
       </c>
       <c r="J190">
         <v>0.0</v>
       </c>
       <c r="K190" t="s">
+        <v>470</v>
+      </c>
+      <c r="L190" s="1">
+        <v>4289.22</v>
+      </c>
+      <c r="M190" s="1">
+        <v>10114.43</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
         <v>469</v>
-      </c>
-[...13 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191">
-        <v>3015607942</v>
+        <v>3013661662</v>
       </c>
       <c r="B191" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>100.21968673</v>
+        <v>100.21637565</v>
       </c>
       <c r="D191" s="1">
         <v>0.0</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
         <v>0.0</v>
       </c>
       <c r="H191" s="1">
-        <v>32953.01</v>
+        <v>43275.13</v>
       </c>
       <c r="I191" s="1">
         <v>0</v>
       </c>
       <c r="J191">
         <v>0.0</v>
       </c>
       <c r="K191" t="s">
+        <v>472</v>
+      </c>
+      <c r="L191" s="1">
+        <v>43275.13</v>
+      </c>
+      <c r="M191" s="1">
+        <v>50746.0</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
         <v>471</v>
-      </c>
-[...13 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192">
-        <v>3017270942</v>
+        <v>3015607942</v>
       </c>
       <c r="B192" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>100.13511725</v>
+        <v>100.22337353</v>
       </c>
       <c r="D192" s="1">
         <v>0.0</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
         <v>0.0</v>
       </c>
       <c r="H192" s="1">
-        <v>27023.45</v>
+        <v>33506.03</v>
       </c>
       <c r="I192" s="1">
         <v>0</v>
       </c>
       <c r="J192">
         <v>0.0</v>
       </c>
       <c r="K192" t="s">
+        <v>474</v>
+      </c>
+      <c r="L192" s="1">
+        <v>33506.03</v>
+      </c>
+      <c r="M192" s="1">
+        <v>38986.94</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
         <v>473</v>
-      </c>
-[...13 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193">
-        <v>3021967322</v>
+        <v>3017270942</v>
       </c>
       <c r="B193" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>100.22853882</v>
+        <v>100.1190458</v>
       </c>
       <c r="D193" s="1">
         <v>0.0</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
         <v>0.0</v>
       </c>
       <c r="H193" s="1">
-        <v>19425.8</v>
+        <v>23809.16</v>
       </c>
       <c r="I193" s="1">
         <v>0</v>
       </c>
       <c r="J193">
         <v>0.0</v>
       </c>
       <c r="K193" t="s">
+        <v>476</v>
+      </c>
+      <c r="L193" s="1">
+        <v>23809.16</v>
+      </c>
+      <c r="M193" s="1">
+        <v>30929.99</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
         <v>475</v>
-      </c>
-[...13 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194">
-        <v>3022014132</v>
+        <v>3021967322</v>
       </c>
       <c r="B194" s="1">
-        <v>20000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>100.22908675</v>
+        <v>100.23493035</v>
       </c>
       <c r="D194" s="1">
         <v>0.0</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
         <v>0.0</v>
       </c>
       <c r="H194" s="1">
-        <v>45817.35</v>
+        <v>19969.08</v>
       </c>
       <c r="I194" s="1">
         <v>0</v>
       </c>
       <c r="J194">
         <v>0.0</v>
       </c>
       <c r="K194" t="s">
+        <v>478</v>
+      </c>
+      <c r="L194" s="1">
+        <v>19969.08</v>
+      </c>
+      <c r="M194" s="1">
+        <v>23068.21</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195">
-        <v>3032560652</v>
+        <v>3022014132</v>
       </c>
       <c r="B195" s="1">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>100.25638908</v>
+        <v>100.23539655</v>
       </c>
       <c r="D195" s="1">
         <v>0.0</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
         <v>0.0</v>
       </c>
       <c r="H195" s="1">
-        <v>30766.69</v>
+        <v>47079.31</v>
       </c>
       <c r="I195" s="1">
         <v>0</v>
       </c>
       <c r="J195">
         <v>0.0</v>
       </c>
-      <c r="K195">
-        <v>866.26</v>
+      <c r="K195" t="s">
+        <v>480</v>
       </c>
       <c r="L195" s="1">
-        <v>30766.69</v>
+        <v>47079.31</v>
       </c>
       <c r="M195" s="1">
-        <v>31632.95</v>
+        <v>54478.05</v>
       </c>
       <c r="N195" s="1">
         <v>0.0</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196">
-        <v>3033105672</v>
+        <v>3032560652</v>
       </c>
       <c r="B196" s="1">
-        <v>4000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>100.21715725</v>
+        <v>100.27655008</v>
       </c>
       <c r="D196" s="1">
         <v>0.0</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
         <v>0.0</v>
       </c>
       <c r="H196" s="1">
-        <v>8686.29</v>
+        <v>33186.01</v>
       </c>
       <c r="I196" s="1">
         <v>0</v>
       </c>
       <c r="J196">
         <v>0.0</v>
       </c>
-      <c r="K196">
-        <v>369.86</v>
+      <c r="K196" t="s">
+        <v>482</v>
       </c>
       <c r="L196" s="1">
-        <v>8686.29</v>
+        <v>33186.01</v>
       </c>
       <c r="M196" s="1">
-        <v>9056.15</v>
+        <v>36641.35</v>
       </c>
       <c r="N196" s="1">
         <v>0.0</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197">
-        <v>3037280862</v>
+        <v>3033105672</v>
       </c>
       <c r="B197" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>100.25507533</v>
+        <v>100.2225345</v>
       </c>
       <c r="D197" s="1">
         <v>0.0</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
         <v>0.0</v>
       </c>
       <c r="H197" s="1">
-        <v>38261.3</v>
+        <v>8901.38</v>
       </c>
       <c r="I197" s="1">
         <v>0</v>
       </c>
       <c r="J197">
         <v>0.0</v>
       </c>
       <c r="K197" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="L197" s="1">
-        <v>38261.3</v>
+        <v>8901.38</v>
       </c>
       <c r="M197" s="1">
-        <v>41365.2</v>
+        <v>10155.57</v>
       </c>
       <c r="N197" s="1">
         <v>0.0</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198">
-        <v>3042209452</v>
+        <v>3037280862</v>
       </c>
       <c r="B198" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>100.2590522</v>
+        <v>100.26534973</v>
       </c>
       <c r="D198" s="1">
         <v>0.0</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
         <v>0.0</v>
       </c>
       <c r="H198" s="1">
-        <v>25905.22</v>
+        <v>39802.46</v>
       </c>
       <c r="I198" s="1">
         <v>0</v>
       </c>
       <c r="J198">
         <v>0.0</v>
       </c>
       <c r="K198" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="L198" s="1">
-        <v>25905.22</v>
+        <v>39802.46</v>
       </c>
       <c r="M198" s="1">
-        <v>27685.76</v>
+        <v>46561.89</v>
       </c>
       <c r="N198" s="1">
         <v>0.0</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199">
-        <v>3047030172</v>
+        <v>3042209452</v>
       </c>
       <c r="B199" s="1">
-        <v>3124000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>100.25059603</v>
+        <v>100.2723917</v>
       </c>
       <c r="D199" s="1">
         <v>0.0</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
         <v>0.0</v>
       </c>
       <c r="H199" s="1">
-        <v>7828.62</v>
+        <v>27239.17</v>
       </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199">
         <v>0.0</v>
       </c>
-      <c r="K199">
-        <v>537.81</v>
+      <c r="K199" t="s">
+        <v>488</v>
       </c>
       <c r="L199" s="1">
-        <v>7828.62</v>
+        <v>27239.17</v>
       </c>
       <c r="M199" s="1">
-        <v>8366.43</v>
+        <v>31401.81</v>
       </c>
       <c r="N199" s="1">
         <v>0.0</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200">
-        <v>3050153122</v>
+        <v>3047030172</v>
       </c>
       <c r="B200" s="1">
-        <v>10000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>100.2700135</v>
+        <v>100.26148047</v>
       </c>
       <c r="D200" s="1">
         <v>0.0</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
         <v>0.0</v>
       </c>
       <c r="H200" s="1">
-        <v>27001.35</v>
+        <v>8168.65</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200">
         <v>0.0</v>
       </c>
       <c r="K200" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="L200" s="1">
-        <v>27001.35</v>
+        <v>8168.65</v>
       </c>
       <c r="M200" s="1">
-        <v>28766.1</v>
+        <v>9447.79</v>
       </c>
       <c r="N200" s="1">
         <v>0.0</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201">
-        <v>3051781772</v>
+        <v>3050153122</v>
       </c>
       <c r="B201" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>100.27118685</v>
+        <v>100.2869236</v>
       </c>
       <c r="D201" s="1">
         <v>0.0</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
         <v>0.0</v>
       </c>
       <c r="H201" s="1">
-        <v>54237.37</v>
+        <v>28692.36</v>
       </c>
       <c r="I201" s="1">
         <v>0</v>
       </c>
       <c r="J201">
         <v>0.0</v>
       </c>
       <c r="K201" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="L201" s="1">
-        <v>54237.37</v>
+        <v>28692.36</v>
       </c>
       <c r="M201" s="1">
-        <v>57712.8</v>
+        <v>32840.66</v>
       </c>
       <c r="N201" s="1">
         <v>0.0</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202">
-        <v>3053286692</v>
+        <v>3051781772</v>
       </c>
       <c r="B202" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>100.17968667</v>
+        <v>100.28866475</v>
       </c>
       <c r="D202" s="1">
         <v>0.0</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
         <v>0.0</v>
       </c>
       <c r="H202" s="1">
-        <v>26953.0</v>
+        <v>57732.95</v>
       </c>
       <c r="I202" s="1">
         <v>0</v>
       </c>
       <c r="J202">
         <v>0.0</v>
       </c>
       <c r="K202" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="L202" s="1">
-        <v>26953.0</v>
+        <v>57732.95</v>
       </c>
       <c r="M202" s="1">
-        <v>29747.4</v>
+        <v>65965.18</v>
       </c>
       <c r="N202" s="1">
         <v>0.0</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203">
-        <v>3053302732</v>
+        <v>3053286692</v>
       </c>
       <c r="B203" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>100.27662753</v>
+        <v>100.170686</v>
       </c>
       <c r="D203" s="1">
         <v>0.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
         <v>0.0</v>
       </c>
       <c r="H203" s="1">
-        <v>41494.13</v>
+        <v>25602.9</v>
       </c>
       <c r="I203" s="1">
         <v>0</v>
       </c>
       <c r="J203">
         <v>0.0</v>
       </c>
       <c r="K203" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="L203" s="1">
-        <v>41494.13</v>
+        <v>25602.9</v>
       </c>
       <c r="M203" s="1">
-        <v>44459.78</v>
+        <v>32007.17</v>
       </c>
       <c r="N203" s="1">
         <v>0.0</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204">
-        <v>3089978672</v>
+        <v>3053302732</v>
       </c>
       <c r="B204" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>100.1418547</v>
+        <v>100.29409187</v>
       </c>
       <c r="D204" s="1">
         <v>0.0</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
         <v>0.0</v>
       </c>
       <c r="H204" s="1">
-        <v>28370.94</v>
+        <v>44113.78</v>
       </c>
       <c r="I204" s="1">
         <v>0</v>
       </c>
       <c r="J204">
         <v>0.0</v>
       </c>
       <c r="K204" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="L204" s="1">
-        <v>28370.94</v>
+        <v>44113.78</v>
       </c>
       <c r="M204" s="1">
-        <v>16314.47</v>
+        <v>50726.8</v>
       </c>
       <c r="N204" s="1">
         <v>0.0</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205">
-        <v>3094522902</v>
+        <v>3089978672</v>
       </c>
       <c r="B205" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>100.07138673</v>
+        <v>100.19572475</v>
       </c>
       <c r="D205" s="1">
         <v>0.0</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
         <v>0.0</v>
       </c>
       <c r="H205" s="1">
-        <v>10708.01</v>
+        <v>39144.95</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205">
         <v>0.0</v>
       </c>
       <c r="K205" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="L205" s="1">
-        <v>10708.01</v>
+        <v>39144.95</v>
       </c>
       <c r="M205" s="1">
-        <v>2235.94</v>
+        <v>27638.2</v>
       </c>
       <c r="N205" s="1">
         <v>0.0</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206">
-        <v>3094554102</v>
+        <v>3094522902</v>
       </c>
       <c r="B206" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>100.10652713</v>
+        <v>100.08495013</v>
       </c>
       <c r="D206" s="1">
         <v>0.0</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
         <v>0.0</v>
       </c>
       <c r="H206" s="1">
-        <v>15979.07</v>
+        <v>12742.52</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206">
         <v>0.0</v>
       </c>
       <c r="K206" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="L206" s="1">
-        <v>15979.07</v>
+        <v>12742.52</v>
       </c>
       <c r="M206" s="1">
-        <v>5100.75</v>
+        <v>4733.1</v>
       </c>
       <c r="N206" s="1">
         <v>0.0</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207">
-        <v>3095024362</v>
+        <v>3094554102</v>
       </c>
       <c r="B207" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>100.11852953</v>
+        <v>100.16457353</v>
       </c>
       <c r="D207" s="1">
         <v>0.0</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
         <v>0.0</v>
       </c>
       <c r="H207" s="1">
-        <v>17779.43</v>
+        <v>24686.03</v>
       </c>
       <c r="I207" s="1">
         <v>0</v>
       </c>
       <c r="J207">
         <v>0.0</v>
       </c>
       <c r="K207" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="L207" s="1">
-        <v>17779.43</v>
+        <v>24686.03</v>
       </c>
       <c r="M207" s="1">
-        <v>7404.23</v>
+        <v>13582.86</v>
       </c>
       <c r="N207" s="1">
         <v>0.0</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208">
-        <v>3099338312</v>
+        <v>3095024362</v>
       </c>
       <c r="B208" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>100.0089792</v>
+        <v>100.17852633</v>
       </c>
       <c r="D208" s="1">
         <v>0.0</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
         <v>0.0</v>
       </c>
       <c r="H208" s="1">
-        <v>897.92</v>
+        <v>26778.95</v>
       </c>
       <c r="I208" s="1">
         <v>0</v>
       </c>
       <c r="J208">
         <v>0.0</v>
       </c>
       <c r="K208" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="L208" s="1">
-        <v>897.92</v>
+        <v>26778.95</v>
       </c>
       <c r="M208" s="1">
-        <v>-237.34</v>
+        <v>16322.65</v>
       </c>
       <c r="N208" s="1">
         <v>0.0</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209">
         <v>3101407942</v>
       </c>
       <c r="B209" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>100.1280109</v>
+        <v>100.1882457</v>
       </c>
       <c r="D209" s="1">
         <v>0.0</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
         <v>0.0</v>
       </c>
       <c r="H209" s="1">
-        <v>12801.09</v>
+        <v>18824.57</v>
       </c>
       <c r="I209" s="1">
         <v>0</v>
       </c>
       <c r="J209">
         <v>0.0</v>
       </c>
       <c r="K209" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="L209" s="1">
-        <v>12801.09</v>
+        <v>18824.57</v>
       </c>
       <c r="M209" s="1">
-        <v>6427.47</v>
+        <v>12489.77</v>
       </c>
       <c r="N209" s="1">
         <v>0.0</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210">
         <v>3119675662</v>
       </c>
       <c r="B210" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>100.00046028</v>
+        <v>100.0042602</v>
       </c>
       <c r="D210" s="1">
         <v>0.0</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
         <v>0.0</v>
       </c>
       <c r="H210" s="1">
-        <v>115.07</v>
+        <v>1065.05</v>
       </c>
       <c r="I210" s="1">
         <v>0</v>
       </c>
       <c r="J210">
         <v>0.0</v>
       </c>
       <c r="K210" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="L210" s="1">
-        <v>115.07</v>
+        <v>1065.05</v>
       </c>
       <c r="M210" s="1">
-        <v>-16260.14</v>
+        <v>-16161.7</v>
       </c>
       <c r="N210" s="1">
         <v>0.0</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211">
         <v>3121777262</v>
       </c>
       <c r="B211" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>99.9755947</v>
+        <v>100.0648968</v>
       </c>
       <c r="D211" s="1">
         <v>0.0</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
         <v>0.0</v>
       </c>
       <c r="H211" s="1">
-        <v>-2440.53</v>
+        <v>6489.68</v>
       </c>
       <c r="I211" s="1">
         <v>0</v>
       </c>
       <c r="J211">
         <v>0.0</v>
       </c>
       <c r="K211" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="L211" s="1">
-        <v>-2440.53</v>
+        <v>6489.68</v>
       </c>
       <c r="M211" s="1">
-        <v>-12649.36</v>
+        <v>-5518.84</v>
       </c>
       <c r="N211" s="1">
         <v>0.0</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212">
-        <v>3123552652</v>
+        <v>3134415152</v>
       </c>
       <c r="B212" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>100.0025164</v>
+        <v>100.01814015</v>
       </c>
       <c r="D212" s="1">
         <v>0.0</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
         <v>0.0</v>
       </c>
       <c r="H212" s="1">
-        <v>503.28</v>
+        <v>3628.03</v>
       </c>
       <c r="I212" s="1">
         <v>0</v>
       </c>
       <c r="J212">
         <v>0.0</v>
       </c>
       <c r="K212" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="L212" s="1">
-        <v>503.28</v>
+        <v>3628.03</v>
       </c>
       <c r="M212" s="1">
-        <v>-4435.53</v>
+        <v>-10027.39</v>
       </c>
       <c r="N212" s="1">
         <v>0.0</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213">
-        <v>3126897932</v>
+        <v>3138830172</v>
       </c>
       <c r="B213" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>100.0044899</v>
+        <v>100.12051945</v>
       </c>
       <c r="D213" s="1">
         <v>0.0</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
         <v>0.0</v>
       </c>
       <c r="H213" s="1">
-        <v>448.99</v>
+        <v>24103.89</v>
       </c>
       <c r="I213" s="1">
         <v>0</v>
       </c>
       <c r="J213">
         <v>0.0</v>
       </c>
       <c r="K213" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="L213" s="1">
-        <v>448.99</v>
+        <v>24103.89</v>
       </c>
       <c r="M213" s="1">
-        <v>-850.24</v>
+        <v>7146.47</v>
       </c>
       <c r="N213" s="1">
         <v>0.0</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214">
-        <v>3132138012</v>
+        <v>3138877082</v>
       </c>
       <c r="B214" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>100.00368967</v>
+        <v>100.12230707</v>
       </c>
       <c r="D214" s="1">
         <v>0.0</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
         <v>0.0</v>
       </c>
       <c r="H214" s="1">
-        <v>553.45</v>
+        <v>18346.06</v>
       </c>
       <c r="I214" s="1">
         <v>0</v>
       </c>
       <c r="J214">
         <v>0.0</v>
       </c>
       <c r="K214" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="L214" s="1">
-        <v>553.45</v>
+        <v>18346.06</v>
       </c>
       <c r="M214" s="1">
-        <v>-3085.84</v>
+        <v>5732.17</v>
       </c>
       <c r="N214" s="1">
         <v>0.0</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215">
-        <v>3134415152</v>
+        <v>3145172942</v>
       </c>
       <c r="B215" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>100.0044261</v>
+        <v>100.08242067</v>
       </c>
       <c r="D215" s="1">
         <v>0.0</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
         <v>0.0</v>
       </c>
       <c r="H215" s="1">
-        <v>885.22</v>
+        <v>6181.55</v>
       </c>
       <c r="I215" s="1">
         <v>0</v>
       </c>
       <c r="J215">
         <v>0.0</v>
       </c>
       <c r="K215" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="L215" s="1">
-        <v>885.22</v>
+        <v>6181.55</v>
       </c>
       <c r="M215" s="1">
-        <v>-11444.81</v>
+        <v>-853.35</v>
       </c>
       <c r="N215" s="1">
         <v>0.0</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216">
-        <v>3138830172</v>
+        <v>3149823572</v>
       </c>
       <c r="B216" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>100.02706445</v>
+        <v>100.0609936</v>
       </c>
       <c r="D216" s="1">
         <v>0.0</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
         <v>0.0</v>
       </c>
       <c r="H216" s="1">
-        <v>5412.89</v>
+        <v>6099.36</v>
       </c>
       <c r="I216" s="1">
         <v>0</v>
       </c>
       <c r="J216">
         <v>0.0</v>
       </c>
       <c r="K216" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="L216" s="1">
-        <v>5412.89</v>
+        <v>6099.36</v>
       </c>
       <c r="M216" s="1">
-        <v>-8942.66</v>
+        <v>-3711.57</v>
       </c>
       <c r="N216" s="1">
         <v>0.0</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217">
-        <v>3138877082</v>
+        <v>3154552562</v>
       </c>
       <c r="B217" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>100.02905787</v>
+        <v>100.00216573</v>
       </c>
       <c r="D217" s="1">
         <v>0.0</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
         <v>0.0</v>
       </c>
       <c r="H217" s="1">
-        <v>4358.68</v>
+        <v>324.86</v>
       </c>
       <c r="I217" s="1">
         <v>0</v>
       </c>
       <c r="J217">
         <v>0.0</v>
       </c>
-      <c r="K217" t="s">
-        <v>520</v>
+      <c r="K217">
+        <v>-797.5</v>
       </c>
       <c r="L217" s="1">
-        <v>4358.68</v>
+        <v>324.86</v>
       </c>
       <c r="M217" s="1">
-        <v>-6335.06</v>
+        <v>-472.64</v>
       </c>
       <c r="N217" s="1">
         <v>0.0</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218">
-        <v>3145172942</v>
+        <v>3154561012</v>
       </c>
       <c r="B218" s="1">
-        <v>7500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>99.9799112</v>
+        <v>100.0150727</v>
       </c>
       <c r="D218" s="1">
         <v>0.0</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
         <v>0.0</v>
       </c>
       <c r="H218" s="1">
-        <v>-1506.66</v>
+        <v>1507.27</v>
       </c>
       <c r="I218" s="1">
         <v>0</v>
       </c>
       <c r="J218">
         <v>0.0</v>
       </c>
       <c r="K218" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="L218" s="1">
-        <v>-1506.66</v>
+        <v>1507.27</v>
       </c>
       <c r="M218" s="1">
-        <v>-7183.32</v>
+        <v>-9047.31</v>
       </c>
       <c r="N218" s="1">
         <v>0.0</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219">
-        <v>3149823572</v>
+        <v>3155437292</v>
       </c>
       <c r="B219" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>99.9537496</v>
+        <v>100.01031848</v>
       </c>
       <c r="D219" s="1">
         <v>0.0</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
         <v>0.0</v>
       </c>
       <c r="H219" s="1">
-        <v>-4625.04</v>
+        <v>1289.81</v>
       </c>
       <c r="I219" s="1">
         <v>0</v>
       </c>
       <c r="J219">
         <v>0.0</v>
       </c>
       <c r="K219" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="L219" s="1">
-        <v>-4625.04</v>
+        <v>1289.81</v>
       </c>
       <c r="M219" s="1">
-        <v>-12351.21</v>
+        <v>-4501.37</v>
       </c>
       <c r="N219" s="1">
         <v>0.0</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220">
-        <v>3154552562</v>
+        <v>3155558992</v>
       </c>
       <c r="B220" s="1">
-        <v>15000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>100.01135227</v>
+        <v>100.00944351</v>
       </c>
       <c r="D220" s="1">
         <v>0.0</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
         <v>0.0</v>
       </c>
       <c r="H220" s="1">
-        <v>1702.84</v>
+        <v>698.82</v>
       </c>
       <c r="I220" s="1">
         <v>0</v>
       </c>
       <c r="J220">
         <v>0.0</v>
       </c>
       <c r="K220" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="L220" s="1">
-        <v>1702.84</v>
+        <v>698.82</v>
       </c>
       <c r="M220" s="1">
-        <v>-427.45</v>
+        <v>-2789.99</v>
       </c>
       <c r="N220" s="1">
         <v>0.0</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221">
-        <v>3154561012</v>
+        <v>3163652032</v>
       </c>
       <c r="B221" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>99.8981615</v>
+        <v>100.0193798</v>
       </c>
       <c r="D221" s="1">
         <v>0.0</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
         <v>0.0</v>
       </c>
       <c r="H221" s="1">
-        <v>-10183.85</v>
+        <v>2906.97</v>
       </c>
       <c r="I221" s="1">
         <v>0</v>
       </c>
       <c r="J221">
         <v>0.0</v>
       </c>
       <c r="K221" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="L221" s="1">
-        <v>-10183.85</v>
+        <v>2906.97</v>
       </c>
       <c r="M221" s="1">
-        <v>-18089.46</v>
+        <v>-10828.16</v>
       </c>
       <c r="N221" s="1">
         <v>0.0</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222">
-        <v>3155437292</v>
+        <v>3174910502</v>
       </c>
       <c r="B222" s="1">
-        <v>12500000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>100.00067392</v>
+        <v>100.05375667</v>
       </c>
       <c r="D222" s="1">
         <v>0.0</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
         <v>0.0</v>
       </c>
       <c r="H222" s="1">
-        <v>84.24</v>
+        <v>4031.75</v>
       </c>
       <c r="I222" s="1">
         <v>0</v>
       </c>
       <c r="J222">
         <v>0.0</v>
       </c>
       <c r="K222" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="L222" s="1">
-        <v>84.24</v>
+        <v>4031.75</v>
       </c>
       <c r="M222" s="1">
-        <v>-4967.41</v>
+        <v>256.61</v>
       </c>
       <c r="N222" s="1">
         <v>0.0</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223">
-        <v>3155558992</v>
+        <v>3174911342</v>
       </c>
       <c r="B223" s="1">
-        <v>7400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>99.99951041</v>
+        <v>100.0816789</v>
       </c>
       <c r="D223" s="1">
         <v>0.0</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
         <v>0.0</v>
       </c>
       <c r="H223" s="1">
-        <v>-36.23</v>
+        <v>16335.78</v>
       </c>
       <c r="I223" s="1">
         <v>0</v>
       </c>
       <c r="J223">
         <v>0.0</v>
       </c>
       <c r="K223" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="L223" s="1">
-        <v>-36.23</v>
+        <v>16335.78</v>
       </c>
       <c r="M223" s="1">
-        <v>-3065.66</v>
+        <v>3720.42</v>
       </c>
       <c r="N223" s="1">
         <v>0.0</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224">
-        <v>3163652032</v>
+        <v>3174922122</v>
       </c>
       <c r="B224" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>99.89607407</v>
+        <v>100.0543452</v>
       </c>
       <c r="D224" s="1">
         <v>0.0</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
         <v>0.0</v>
       </c>
       <c r="H224" s="1">
-        <v>-15588.89</v>
+        <v>2717.26</v>
       </c>
       <c r="I224" s="1">
         <v>0</v>
       </c>
       <c r="J224">
         <v>0.0</v>
       </c>
       <c r="K224" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="L224" s="1">
-        <v>-15588.89</v>
+        <v>2717.26</v>
       </c>
       <c r="M224" s="1">
-        <v>-25318.59</v>
+        <v>209.67</v>
       </c>
       <c r="N224" s="1">
         <v>0.0</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225">
-        <v>3174910502</v>
+        <v>3174950872</v>
       </c>
       <c r="B225" s="1">
-        <v>7500000.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>99.98724547</v>
+        <v>100.01385366</v>
       </c>
       <c r="D225" s="1">
         <v>0.0</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
         <v>0.0</v>
       </c>
       <c r="H225" s="1">
-        <v>-956.59</v>
+        <v>306.72</v>
       </c>
       <c r="I225" s="1">
         <v>0</v>
       </c>
       <c r="J225">
         <v>0.0</v>
       </c>
-      <c r="K225" t="s">
-        <v>536</v>
+      <c r="K225">
+        <v>-389.89</v>
       </c>
       <c r="L225" s="1">
-        <v>-956.59</v>
+        <v>306.72</v>
       </c>
       <c r="M225" s="1">
-        <v>-3584.17</v>
+        <v>-83.17</v>
       </c>
       <c r="N225" s="1">
         <v>0.0</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226">
-        <v>3174911342</v>
+        <v>3176513182</v>
       </c>
       <c r="B226" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>99.9562191</v>
+        <v>100.0046751</v>
       </c>
       <c r="D226" s="1">
         <v>0.0</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
         <v>0.0</v>
       </c>
       <c r="H226" s="1">
-        <v>-8756.18</v>
+        <v>1402.53</v>
       </c>
       <c r="I226" s="1">
         <v>0</v>
       </c>
       <c r="J226">
         <v>0.0</v>
       </c>
       <c r="K226" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="L226" s="1">
-        <v>-8756.18</v>
+        <v>1402.53</v>
       </c>
       <c r="M226" s="1">
-        <v>-17153.06</v>
+        <v>-362.28</v>
       </c>
       <c r="N226" s="1">
         <v>0.0</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227">
-        <v>3174922122</v>
+        <v>3180339762</v>
       </c>
       <c r="B227" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>99.9879164</v>
+        <v>100.07826235</v>
       </c>
       <c r="D227" s="1">
         <v>0.0</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
         <v>0.0</v>
       </c>
       <c r="H227" s="1">
-        <v>-604.18</v>
+        <v>15652.47</v>
       </c>
       <c r="I227" s="1">
         <v>0</v>
       </c>
       <c r="J227">
         <v>0.0</v>
       </c>
       <c r="K227" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="L227" s="1">
-        <v>-604.18</v>
+        <v>15652.47</v>
       </c>
       <c r="M227" s="1">
-        <v>-2350.9</v>
+        <v>6568.27</v>
       </c>
       <c r="N227" s="1">
         <v>0.0</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228">
-        <v>3174950872</v>
+        <v>3180341312</v>
       </c>
       <c r="B228" s="1">
-        <v>2214000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>100.01201355</v>
+        <v>100.112553</v>
       </c>
       <c r="D228" s="1">
         <v>0.0</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
         <v>0.0</v>
       </c>
       <c r="H228" s="1">
-        <v>265.98</v>
+        <v>22510.6</v>
       </c>
       <c r="I228" s="1">
         <v>0</v>
       </c>
       <c r="J228">
         <v>0.0</v>
       </c>
-      <c r="K228">
-        <v>-380.46</v>
+      <c r="K228" t="s">
+        <v>544</v>
       </c>
       <c r="L228" s="1">
-        <v>265.98</v>
+        <v>22510.6</v>
       </c>
       <c r="M228" s="1">
-        <v>-114.48</v>
+        <v>12220.85</v>
       </c>
       <c r="N228" s="1">
         <v>0.0</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229">
-        <v>3176513182</v>
+        <v>3182094392</v>
       </c>
       <c r="B229" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>100.01001373</v>
+        <v>100.08552447</v>
       </c>
       <c r="D229" s="1">
         <v>0.0</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
         <v>0.0</v>
       </c>
       <c r="H229" s="1">
-        <v>3004.12</v>
+        <v>25657.34</v>
       </c>
       <c r="I229" s="1">
         <v>0</v>
       </c>
       <c r="J229">
         <v>0.0</v>
       </c>
       <c r="K229" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="L229" s="1">
-        <v>3004.12</v>
+        <v>25657.34</v>
       </c>
       <c r="M229" s="1">
-        <v>-155.03</v>
+        <v>9631.46</v>
       </c>
       <c r="N229" s="1">
         <v>0.0</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230">
-        <v>3180339762</v>
+        <v>3193364822</v>
       </c>
       <c r="B230" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>99.99610165</v>
+        <v>100.0081876</v>
       </c>
       <c r="D230" s="1">
         <v>0.0</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
         <v>0.0</v>
       </c>
       <c r="H230" s="1">
-        <v>-779.67</v>
+        <v>1228.14</v>
       </c>
       <c r="I230" s="1">
         <v>0</v>
       </c>
       <c r="J230">
         <v>0.0</v>
       </c>
       <c r="K230" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="L230" s="1">
-        <v>-779.67</v>
+        <v>1228.14</v>
       </c>
       <c r="M230" s="1">
-        <v>-6804.21</v>
+        <v>-6956.69</v>
       </c>
       <c r="N230" s="1">
         <v>0.0</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231">
-        <v>3180341312</v>
+        <v>3200566062</v>
       </c>
       <c r="B231" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>99.987839</v>
+        <v>100.07859945</v>
       </c>
       <c r="D231" s="1">
         <v>0.0</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
         <v>0.0</v>
       </c>
       <c r="H231" s="1">
-        <v>-2432.2</v>
+        <v>15719.89</v>
       </c>
       <c r="I231" s="1">
         <v>0</v>
       </c>
       <c r="J231">
         <v>0.0</v>
       </c>
       <c r="K231" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="L231" s="1">
-        <v>-2432.2</v>
+        <v>15719.89</v>
       </c>
       <c r="M231" s="1">
-        <v>-9078.96</v>
+        <v>8726.27</v>
       </c>
       <c r="N231" s="1">
         <v>0.0</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232">
-        <v>3182094392</v>
+        <v>3200962372</v>
       </c>
       <c r="B232" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>99.95565263</v>
+        <v>100.07643335</v>
       </c>
       <c r="D232" s="1">
         <v>0.0</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
         <v>0.0</v>
       </c>
       <c r="H232" s="1">
-        <v>-13304.21</v>
+        <v>15286.67</v>
       </c>
       <c r="I232" s="1">
         <v>0</v>
       </c>
       <c r="J232">
         <v>0.0</v>
       </c>
       <c r="K232" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="L232" s="1">
-        <v>-13304.21</v>
+        <v>15286.67</v>
       </c>
       <c r="M232" s="1">
-        <v>-22956.81</v>
+        <v>8231.94</v>
       </c>
       <c r="N232" s="1">
         <v>0.0</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233">
-        <v>3193364822</v>
+        <v>3204577712</v>
       </c>
       <c r="B233" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>99.86349047</v>
+        <v>100.10975415</v>
       </c>
       <c r="D233" s="1">
         <v>0.0</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
         <v>0.0</v>
       </c>
       <c r="H233" s="1">
-        <v>-20476.43</v>
+        <v>21950.83</v>
       </c>
       <c r="I233" s="1">
         <v>0</v>
       </c>
       <c r="J233">
         <v>0.0</v>
       </c>
       <c r="K233" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="L233" s="1">
-        <v>-20476.43</v>
+        <v>21950.83</v>
       </c>
       <c r="M233" s="1">
-        <v>-24217.67</v>
+        <v>16199.88</v>
       </c>
       <c r="N233" s="1">
         <v>0.0</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234">
-        <v>3200566062</v>
+        <v>3204636052</v>
       </c>
       <c r="B234" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>99.9358357</v>
+        <v>100.1101902</v>
       </c>
       <c r="D234" s="1">
         <v>0.0</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
         <v>0.0</v>
       </c>
       <c r="H234" s="1">
-        <v>-12832.86</v>
+        <v>5509.51</v>
       </c>
       <c r="I234" s="1">
         <v>0</v>
       </c>
       <c r="J234">
         <v>0.0</v>
       </c>
       <c r="K234" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="L234" s="1">
-        <v>-12832.86</v>
+        <v>5509.51</v>
       </c>
       <c r="M234" s="1">
-        <v>-15181.62</v>
+        <v>4074.69</v>
       </c>
       <c r="N234" s="1">
         <v>0.0</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235">
-        <v>3200962372</v>
+        <v>3212665042</v>
       </c>
       <c r="B235" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>99.9334628</v>
+        <v>100.1117024</v>
       </c>
       <c r="D235" s="1">
         <v>0.0</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
         <v>0.0</v>
       </c>
       <c r="H235" s="1">
-        <v>-13307.44</v>
+        <v>16755.36</v>
       </c>
       <c r="I235" s="1">
         <v>0</v>
       </c>
       <c r="J235">
         <v>0.0</v>
       </c>
       <c r="K235" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="L235" s="1">
-        <v>-13307.44</v>
+        <v>16755.36</v>
       </c>
       <c r="M235" s="1">
-        <v>-15675.64</v>
+        <v>13094.67</v>
       </c>
       <c r="N235" s="1">
         <v>0.0</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236">
-        <v>3204577712</v>
+        <v>3212893072</v>
       </c>
       <c r="B236" s="1">
-        <v>20000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>99.96830015</v>
+        <v>100.11838292</v>
       </c>
       <c r="D236" s="1">
         <v>0.0</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
         <v>0.0</v>
       </c>
       <c r="H236" s="1">
-        <v>-6339.97</v>
+        <v>7694.89</v>
       </c>
       <c r="I236" s="1">
         <v>0</v>
       </c>
       <c r="J236">
         <v>0.0</v>
       </c>
       <c r="K236" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="L236" s="1">
-        <v>-6339.97</v>
+        <v>7694.89</v>
       </c>
       <c r="M236" s="1">
-        <v>-8008.57</v>
+        <v>6155.99</v>
       </c>
       <c r="N236" s="1">
         <v>0.0</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237">
-        <v>3204636052</v>
+        <v>3219535062</v>
       </c>
       <c r="B237" s="1">
-        <v>5000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>99.9687774</v>
+        <v>100.01966415</v>
       </c>
       <c r="D237" s="1">
         <v>0.0</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
         <v>0.0</v>
       </c>
       <c r="H237" s="1">
-        <v>-1561.13</v>
+        <v>806.23</v>
       </c>
       <c r="I237" s="1">
         <v>0</v>
       </c>
       <c r="J237">
         <v>0.0</v>
       </c>
       <c r="K237">
-        <v>-416.31</v>
+        <v>-345.26</v>
       </c>
       <c r="L237" s="1">
-        <v>-1561.13</v>
+        <v>806.23</v>
       </c>
       <c r="M237" s="1">
-        <v>-1977.44</v>
+        <v>460.97</v>
       </c>
       <c r="N237" s="1">
         <v>0.0</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238">
-        <v>3212665042</v>
+        <v>3238683942</v>
       </c>
       <c r="B238" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>99.96457293</v>
+        <v>100.0057845</v>
       </c>
       <c r="D238" s="1">
         <v>0.0</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
         <v>0.0</v>
       </c>
       <c r="H238" s="1">
-        <v>-5314.06</v>
+        <v>578.45</v>
       </c>
       <c r="I238" s="1">
         <v>0</v>
       </c>
       <c r="J238">
         <v>0.0</v>
       </c>
-      <c r="K238">
-        <v>-531.07</v>
+      <c r="K238" t="s">
+        <v>563</v>
       </c>
       <c r="L238" s="1">
-        <v>-5314.06</v>
+        <v>578.45</v>
       </c>
       <c r="M238" s="1">
-        <v>-5845.13</v>
+        <v>-487.78</v>
       </c>
       <c r="N238" s="1">
         <v>0.0</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239">
-        <v>3212893072</v>
+        <v>3251273682</v>
       </c>
       <c r="B239" s="1">
-        <v>6500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>99.97187446</v>
+        <v>99.99000265</v>
       </c>
       <c r="D239" s="1">
         <v>0.0</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
         <v>0.0</v>
       </c>
       <c r="H239" s="1">
-        <v>-1828.16</v>
+        <v>-1999.47</v>
       </c>
       <c r="I239" s="1">
         <v>0</v>
       </c>
       <c r="J239">
         <v>0.0</v>
       </c>
       <c r="K239">
-        <v>-223.36</v>
+        <v>0.0</v>
       </c>
       <c r="L239" s="1">
-        <v>-1828.16</v>
+        <v>-1999.47</v>
       </c>
       <c r="M239" s="1">
-        <v>-2051.52</v>
+        <v>-1999.47</v>
       </c>
       <c r="N239" s="1">
         <v>0.0</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>560</v>
-[...83 lines deleted...]
-      <c r="K241" t="s">
         <v>564</v>
-      </c>
-[...13 lines deleted...]
-        <v>562</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">