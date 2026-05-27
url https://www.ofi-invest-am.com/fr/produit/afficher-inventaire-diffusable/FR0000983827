--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -304,50 +304,56 @@
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
@@ -380,56 +386,50 @@
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
-  </si>
-[...4 lines deleted...]
-    <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
@@ -923,197 +923,197 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17519.7477</v>
+        <v>16830.7939</v>
       </c>
       <c r="D2">
-        <v>299.07</v>
+        <v>305.92</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5239796.14</v>
+        <v>5148994.05</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5239796.14</v>
+        <v>5148994.05</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176258.9667</v>
+        <v>176378.9667</v>
       </c>
       <c r="D3">
-        <v>204.46</v>
+        <v>209.14</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>36038346.47</v>
+        <v>36888528.57</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>36038346.47</v>
+        <v>36888528.57</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>332446.4324</v>
+        <v>334445.9209</v>
       </c>
       <c r="D4">
-        <v>431.18</v>
+        <v>440.97</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>143345564.09</v>
+        <v>147481823.5</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>143345564.09</v>
+        <v>147481823.5</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>78989.0</v>
+        <v>78839.0</v>
       </c>
       <c r="D5">
-        <v>133.4</v>
+        <v>136.5</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10537783.89</v>
+        <v>10761523.94</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10537783.89</v>
+        <v>10761523.94</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1198,3801 +1198,3801 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>10596406.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
         <v>1.3713282402761</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>10741718.4</v>
       </c>
       <c r="N2" s="1">
         <v>10741718.4</v>
       </c>
       <c r="O2" s="1">
-        <v>5.5</v>
+        <v>5.36</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>9012.0</v>
       </c>
       <c r="D3" s="1">
-        <v>152.85</v>
+        <v>158.2</v>
       </c>
       <c r="E3" s="1">
         <v>205.1230281846</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1848568.73</v>
       </c>
       <c r="I3" s="1">
-        <v>-471084.53</v>
+        <v>-422870.33</v>
       </c>
       <c r="J3" s="1">
-        <v>-25.483744388557</v>
+        <v>-22.875553564081</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1377484.2</v>
+        <v>1425698.4</v>
       </c>
       <c r="N3" s="1">
-        <v>1377484.2</v>
+        <v>1425698.4</v>
       </c>
       <c r="O3" s="1">
         <v>0.71</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1134.8</v>
+        <v>994.8</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>147821.11</v>
+        <v>2501.11</v>
       </c>
       <c r="J4" s="1">
-        <v>14.350152886421</v>
+        <v>0.24280233645761</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1177922.4</v>
+        <v>1032602.4</v>
       </c>
       <c r="N4" s="1">
-        <v>1177922.4</v>
+        <v>1032602.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.6</v>
+        <v>0.52</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>14087.0</v>
+        <v>20067.0</v>
       </c>
       <c r="D5" s="1">
-        <v>191.3</v>
+        <v>184.24</v>
       </c>
       <c r="E5" s="1">
-        <v>198.6585568254</v>
+        <v>195.9857028953</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2798503.09</v>
+        <v>3932845.1</v>
       </c>
       <c r="I5" s="1">
-        <v>-103659.99</v>
+        <v>-235701.02</v>
       </c>
       <c r="J5" s="1">
-        <v>-3.7041227637165</v>
+        <v>-5.9931427250974</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2694843.1</v>
+        <v>3697144.08</v>
       </c>
       <c r="N5" s="1">
-        <v>2694843.1</v>
+        <v>3697144.08</v>
       </c>
       <c r="O5" s="1">
-        <v>1.38</v>
+        <v>1.85</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>31501.0</v>
       </c>
       <c r="D6" s="1">
-        <v>58.64</v>
+        <v>59.62</v>
       </c>
       <c r="E6" s="1">
         <v>71.7589127329</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2260477.51</v>
       </c>
       <c r="I6" s="1">
-        <v>-413258.87</v>
+        <v>-382387.89</v>
       </c>
       <c r="J6" s="1">
-        <v>-18.281927963088</v>
+        <v>-16.916243948828</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1847218.64</v>
+        <v>1878089.62</v>
       </c>
       <c r="N6" s="1">
-        <v>1847218.64</v>
+        <v>1878089.62</v>
       </c>
       <c r="O6" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>15317.0</v>
+        <v>14153.0</v>
       </c>
       <c r="D7" s="1">
-        <v>387.2</v>
+        <v>382.2</v>
       </c>
       <c r="E7" s="1">
-        <v>224.1933975322</v>
+        <v>224.1933978662</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3433970.27</v>
+        <v>3173009.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2496772.13</v>
+        <v>2236267.44</v>
       </c>
       <c r="J7" s="1">
-        <v>72.708029880527</v>
+        <v>70.477812298531</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5930742.4</v>
+        <v>5409276.6</v>
       </c>
       <c r="N7" s="1">
-        <v>5930742.4</v>
+        <v>5409276.6</v>
       </c>
       <c r="O7" s="1">
-        <v>3.04</v>
+        <v>2.7</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>113607.0</v>
+        <v>90308.0</v>
       </c>
       <c r="D8" s="1">
-        <v>28.43</v>
+        <v>28.29</v>
       </c>
       <c r="E8" s="1">
-        <v>19.490115926</v>
+        <v>19.4901159366</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2214213.6</v>
+        <v>1760113.39</v>
       </c>
       <c r="I8" s="1">
-        <v>1015633.41</v>
+        <v>794699.93</v>
       </c>
       <c r="J8" s="1">
-        <v>45.868809133861</v>
+        <v>45.150496241609</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3229847.01</v>
+        <v>2554813.32</v>
       </c>
       <c r="N8" s="1">
-        <v>3229847.01</v>
+        <v>2554813.32</v>
       </c>
       <c r="O8" s="1">
-        <v>1.65</v>
+        <v>1.28</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>24662.0</v>
       </c>
       <c r="D9" s="1">
-        <v>52.14</v>
+        <v>52.74</v>
       </c>
       <c r="E9" s="1">
         <v>58.6704731976</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1446931.21</v>
       </c>
       <c r="I9" s="1">
-        <v>-161054.53</v>
+        <v>-146257.33</v>
       </c>
       <c r="J9" s="1">
-        <v>-11.130766195858</v>
+        <v>-10.108105277514</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1285876.68</v>
+        <v>1300673.88</v>
       </c>
       <c r="N9" s="1">
-        <v>1285876.68</v>
+        <v>1300673.88</v>
       </c>
       <c r="O9" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>45266.0</v>
+        <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>64.26</v>
+        <v>68.82</v>
       </c>
       <c r="E10" s="1">
-        <v>51.0791002077</v>
+        <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>2312146.55</v>
+        <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>596646.61</v>
+        <v>692604.73</v>
       </c>
       <c r="J10" s="1">
-        <v>25.804878587821</v>
+        <v>34.732209050144</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2908793.16</v>
+        <v>2686732.8</v>
       </c>
       <c r="N10" s="1">
-        <v>2908793.16</v>
+        <v>2686732.8</v>
       </c>
       <c r="O10" s="1">
-        <v>1.49</v>
+        <v>1.34</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>1697.0</v>
       </c>
       <c r="D11" s="1">
-        <v>695.6</v>
+        <v>657.4</v>
       </c>
       <c r="E11" s="1">
         <v>464.3851031232</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>788061.52</v>
       </c>
       <c r="I11" s="1">
-        <v>392371.68</v>
+        <v>327546.28</v>
       </c>
       <c r="J11" s="1">
-        <v>49.789473288837</v>
+        <v>41.563541892009</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1180433.2</v>
+        <v>1115607.8</v>
       </c>
       <c r="N11" s="1">
-        <v>1180433.2</v>
+        <v>1115607.8</v>
       </c>
       <c r="O11" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>12194.0</v>
+        <v>12435.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1193.8</v>
+        <v>1233.4</v>
       </c>
       <c r="E12" s="1">
-        <v>551.4617705429</v>
+        <v>564.0154427021</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>6724524.83</v>
+        <v>7013532.03</v>
       </c>
       <c r="I12" s="1">
-        <v>7832672.37</v>
+        <v>8323796.97</v>
       </c>
       <c r="J12" s="1">
-        <v>116.47919470914</v>
+        <v>118.68195560233</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>14557197.2</v>
+        <v>15337329.0</v>
       </c>
       <c r="N12" s="1">
-        <v>14557197.2</v>
+        <v>15337329.0</v>
       </c>
       <c r="O12" s="1">
-        <v>7.46</v>
+        <v>7.66</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>99774.0</v>
+        <v>72163.0</v>
       </c>
       <c r="D13" s="1">
-        <v>39.66</v>
+        <v>41.46</v>
       </c>
       <c r="E13" s="1">
-        <v>26.1602822379</v>
+        <v>26.1602822776</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2610116.0</v>
+        <v>1887804.45</v>
       </c>
       <c r="I13" s="1">
-        <v>1346920.84</v>
+        <v>1104073.53</v>
       </c>
       <c r="J13" s="1">
-        <v>51.603868946821</v>
+        <v>58.484528416066</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3957036.84</v>
+        <v>2991877.98</v>
       </c>
       <c r="N13" s="1">
-        <v>3957036.84</v>
+        <v>2991877.98</v>
       </c>
       <c r="O13" s="1">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>239660.0</v>
+        <v>224400.0</v>
       </c>
       <c r="D14" s="1">
-        <v>20.19</v>
+        <v>19.75</v>
       </c>
       <c r="E14" s="1">
-        <v>6.7578515814</v>
+        <v>6.7578515597</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1619586.71</v>
+        <v>1516461.89</v>
       </c>
       <c r="I14" s="1">
-        <v>3219148.69</v>
+        <v>2915438.11</v>
       </c>
       <c r="J14" s="1">
-        <v>198.76359012603</v>
+        <v>192.25264605891</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4838735.4</v>
+        <v>4431900.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4838735.4</v>
+        <v>4431900.0</v>
       </c>
       <c r="O14" s="1">
-        <v>2.48</v>
+        <v>2.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>521054.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.66</v>
+        <v>10.79</v>
       </c>
       <c r="E15" s="1">
         <v>7.7405733955</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>4033256.73</v>
       </c>
       <c r="I15" s="1">
-        <v>1521178.91</v>
+        <v>1588915.93</v>
       </c>
       <c r="J15" s="1">
-        <v>37.715895908268</v>
+        <v>39.39535805349</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5554435.64</v>
+        <v>5622172.66</v>
       </c>
       <c r="N15" s="1">
-        <v>5554435.64</v>
+        <v>5622172.66</v>
       </c>
       <c r="O15" s="1">
-        <v>2.85</v>
+        <v>2.81</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>10291.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.8</v>
+        <v>100.0</v>
       </c>
       <c r="E16" s="1">
         <v>108.5189000097</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1116768.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-141181.2</v>
+        <v>-87668.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-12.641945327946</v>
+        <v>-7.8501532995215</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>975586.8</v>
+        <v>1029100.0</v>
       </c>
       <c r="N16" s="1">
-        <v>975586.8</v>
+        <v>1029100.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>23017.0</v>
       </c>
       <c r="D17" s="1">
-        <v>88.44</v>
+        <v>89.46</v>
       </c>
       <c r="E17" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I17" s="1">
-        <v>292203.05</v>
+        <v>315680.39</v>
       </c>
       <c r="J17" s="1">
-        <v>16.760331872445</v>
+        <v>18.106957138273</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2035623.48</v>
+        <v>2059100.82</v>
       </c>
       <c r="N17" s="1">
-        <v>2035623.48</v>
+        <v>2059100.82</v>
       </c>
       <c r="O17" s="1">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>42142.0</v>
       </c>
       <c r="D18" s="1">
-        <v>93.18</v>
+        <v>95.5</v>
       </c>
       <c r="E18" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I18" s="1">
-        <v>1100801.33</v>
+        <v>1198570.77</v>
       </c>
       <c r="J18" s="1">
-        <v>38.95276488624</v>
+        <v>42.412417328138</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3926791.56</v>
+        <v>4024561.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3926791.56</v>
+        <v>4024561.0</v>
       </c>
       <c r="O18" s="1">
         <v>2.01</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>85247.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.96</v>
+        <v>29.42</v>
       </c>
       <c r="E19" s="1">
         <v>25.6549306134</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2187005.87</v>
       </c>
       <c r="I19" s="1">
-        <v>196500.25</v>
+        <v>320960.87</v>
       </c>
       <c r="J19" s="1">
-        <v>8.9848981521024</v>
+        <v>14.675812004108</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2383506.12</v>
+        <v>2507966.74</v>
       </c>
       <c r="N19" s="1">
-        <v>2383506.12</v>
+        <v>2507966.74</v>
       </c>
       <c r="O19" s="1">
-        <v>1.22</v>
+        <v>1.25</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>12896.0</v>
       </c>
       <c r="D20" s="1">
-        <v>115.4</v>
+        <v>106.95</v>
       </c>
       <c r="E20" s="1">
         <v>144.5428923697</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1864025.14</v>
       </c>
       <c r="I20" s="1">
-        <v>-375826.74</v>
+        <v>-484797.94</v>
       </c>
       <c r="J20" s="1">
-        <v>-20.162106826521</v>
+        <v>-26.008122401182</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1488198.4</v>
+        <v>1379227.2</v>
       </c>
       <c r="N20" s="1">
-        <v>1488198.4</v>
+        <v>1379227.2</v>
       </c>
       <c r="O20" s="1">
-        <v>0.76</v>
+        <v>0.69</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>35539.0</v>
+        <v>32437.0</v>
       </c>
       <c r="D21" s="1">
-        <v>88.34</v>
+        <v>86.24</v>
       </c>
       <c r="E21" s="1">
-        <v>67.6396375812</v>
+        <v>67.6396374511</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2403845.08</v>
+        <v>2194026.92</v>
       </c>
       <c r="I21" s="1">
-        <v>735670.18</v>
+        <v>603339.96</v>
       </c>
       <c r="J21" s="1">
-        <v>30.603893159371</v>
+        <v>27.49920497785</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>3139515.26</v>
+        <v>2797366.88</v>
       </c>
       <c r="N21" s="1">
-        <v>3139515.26</v>
+        <v>2797366.88</v>
       </c>
       <c r="O21" s="1">
-        <v>1.61</v>
+        <v>1.4</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>17374.0</v>
+        <v>26682.0</v>
       </c>
       <c r="D22" s="1">
-        <v>69.16</v>
+        <v>72.64</v>
       </c>
       <c r="E22" s="1">
-        <v>59.3159473927</v>
+        <v>63.5439161232</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1030555.27</v>
+        <v>1695478.77</v>
       </c>
       <c r="I22" s="1">
-        <v>171030.57</v>
+        <v>242701.71</v>
       </c>
       <c r="J22" s="1">
-        <v>16.595962873491</v>
+        <v>14.314641639541</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1201585.84</v>
+        <v>1938180.48</v>
       </c>
       <c r="N22" s="1">
-        <v>1201585.84</v>
+        <v>1938180.48</v>
       </c>
       <c r="O22" s="1">
-        <v>0.62</v>
+        <v>0.97</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>45961.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.25</v>
+        <v>18.55</v>
       </c>
       <c r="E23" s="1">
         <v>35.6900820261</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1640351.86</v>
       </c>
       <c r="I23" s="1">
-        <v>-617719.61</v>
+        <v>-787775.31</v>
       </c>
       <c r="J23" s="1">
-        <v>-37.657750453613</v>
+        <v>-48.024776220877</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1022632.25</v>
+        <v>852576.55</v>
       </c>
       <c r="N23" s="1">
-        <v>1022632.25</v>
+        <v>852576.55</v>
       </c>
       <c r="O23" s="1">
-        <v>0.52</v>
+        <v>0.43</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>6117.0</v>
       </c>
       <c r="D24" s="1">
-        <v>214.5</v>
+        <v>232.4</v>
       </c>
       <c r="E24" s="1">
         <v>144.0557070459</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>881188.76</v>
       </c>
       <c r="I24" s="1">
-        <v>430907.74</v>
+        <v>540402.04</v>
       </c>
       <c r="J24" s="1">
-        <v>48.900730417851</v>
+        <v>61.326479016823</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1312096.5</v>
+        <v>1421590.8</v>
       </c>
       <c r="N24" s="1">
-        <v>1312096.5</v>
+        <v>1421590.8</v>
       </c>
       <c r="O24" s="1">
-        <v>0.67</v>
+        <v>0.71</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>25925.0</v>
       </c>
       <c r="D25" s="1">
-        <v>49.7</v>
+        <v>50.1</v>
       </c>
       <c r="E25" s="1">
         <v>38.9590001929</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1010012.08</v>
       </c>
       <c r="I25" s="1">
-        <v>278460.42</v>
+        <v>288830.42</v>
       </c>
       <c r="J25" s="1">
-        <v>27.570008865637</v>
+        <v>28.596729258921</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1288472.5</v>
+        <v>1298842.5</v>
       </c>
       <c r="N25" s="1">
-        <v>1288472.5</v>
+        <v>1298842.5</v>
       </c>
       <c r="O25" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>86416.0</v>
       </c>
       <c r="D26" s="1">
-        <v>30.26</v>
+        <v>34.09</v>
       </c>
       <c r="E26" s="1">
         <v>31.7401893168</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2742860.2</v>
       </c>
       <c r="I26" s="1">
-        <v>-127912.04</v>
+        <v>203061.24</v>
       </c>
       <c r="J26" s="1">
-        <v>-4.6634545938579</v>
+        <v>7.403266123443</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2614948.16</v>
+        <v>2945921.44</v>
       </c>
       <c r="N26" s="1">
-        <v>2614948.16</v>
+        <v>2945921.44</v>
       </c>
       <c r="O26" s="1">
-        <v>1.34</v>
+        <v>1.47</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
         <v>30021.0</v>
       </c>
       <c r="D27" s="1">
-        <v>70.52</v>
+        <v>60.44</v>
       </c>
       <c r="E27" s="1">
         <v>105.6357386496</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3171290.51</v>
       </c>
       <c r="I27" s="1">
-        <v>-1054209.59</v>
+        <v>-1356821.27</v>
       </c>
       <c r="J27" s="1">
-        <v>-33.242290060648</v>
+        <v>-42.784515190947</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2117080.92</v>
+        <v>1814469.24</v>
       </c>
       <c r="N27" s="1">
-        <v>2117080.92</v>
+        <v>1814469.24</v>
       </c>
       <c r="O27" s="1">
-        <v>1.08</v>
+        <v>0.91</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>442035.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.478</v>
+        <v>10.194</v>
       </c>
       <c r="E28" s="1">
         <v>6.473216148</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>2861388.1</v>
       </c>
       <c r="I28" s="1">
-        <v>1328219.63</v>
+        <v>1644716.69</v>
       </c>
       <c r="J28" s="1">
-        <v>46.418716496375</v>
+        <v>57.479678831404</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4189607.73</v>
+        <v>4506104.79</v>
       </c>
       <c r="N28" s="1">
-        <v>4189607.73</v>
+        <v>4506104.79</v>
       </c>
       <c r="O28" s="1">
-        <v>2.15</v>
+        <v>2.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>100649.0</v>
       </c>
       <c r="D29" s="1">
-        <v>25.7</v>
+        <v>28.93</v>
       </c>
       <c r="E29" s="1">
         <v>14.7980308796</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1489407.01</v>
       </c>
       <c r="I29" s="1">
-        <v>1097272.29</v>
+        <v>1422368.56</v>
       </c>
       <c r="J29" s="1">
-        <v>73.671755445813</v>
+        <v>95.498983853984</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2586679.3</v>
+        <v>2911775.57</v>
       </c>
       <c r="N29" s="1">
-        <v>2586679.3</v>
+        <v>2911775.57</v>
       </c>
       <c r="O29" s="1">
-        <v>1.33</v>
+        <v>1.45</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>18416.0</v>
       </c>
       <c r="D30" s="1">
-        <v>107.0</v>
+        <v>100.7</v>
       </c>
       <c r="E30" s="1">
         <v>104.5645998045</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1925661.67</v>
       </c>
       <c r="I30" s="1">
-        <v>44850.33</v>
+        <v>-71170.47</v>
       </c>
       <c r="J30" s="1">
-        <v>2.3290867081547</v>
+        <v>-3.6958969017647</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1970512.0</v>
+        <v>1854491.2</v>
       </c>
       <c r="N30" s="1">
-        <v>1970512.0</v>
+        <v>1854491.2</v>
       </c>
       <c r="O30" s="1">
-        <v>1.01</v>
+        <v>0.93</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>10222.0</v>
+        <v>8978.0</v>
       </c>
       <c r="D31" s="1">
-        <v>255.1</v>
+        <v>225.2</v>
       </c>
       <c r="E31" s="1">
-        <v>145.6092985717</v>
+        <v>145.6092982847</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1488418.25</v>
+        <v>1307280.28</v>
       </c>
       <c r="I31" s="1">
-        <v>1119213.95</v>
+        <v>714565.32</v>
       </c>
       <c r="J31" s="1">
-        <v>75.19485534392</v>
+        <v>54.660452768399</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2607632.2</v>
+        <v>2021845.6</v>
       </c>
       <c r="N31" s="1">
-        <v>2607632.2</v>
+        <v>2021845.6</v>
       </c>
       <c r="O31" s="1">
-        <v>1.34</v>
+        <v>1.01</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>37624.0</v>
       </c>
       <c r="D32" s="1">
-        <v>14.85</v>
+        <v>14.79</v>
       </c>
       <c r="E32" s="1">
         <v>20.7799558792</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>781825.06</v>
       </c>
       <c r="I32" s="1">
-        <v>-223108.66</v>
+        <v>-225366.1</v>
       </c>
       <c r="J32" s="1">
-        <v>-28.536903127664</v>
+        <v>-28.825642913007</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>558716.4</v>
+        <v>556458.96</v>
       </c>
       <c r="N32" s="1">
-        <v>558716.4</v>
+        <v>556458.96</v>
       </c>
       <c r="O32" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
         <v>2982.0</v>
       </c>
       <c r="D33" s="1">
-        <v>281.0</v>
+        <v>321.4</v>
       </c>
       <c r="E33" s="1">
         <v>408.2739000671</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1217472.77</v>
       </c>
       <c r="I33" s="1">
-        <v>-379530.77</v>
+        <v>-259057.97</v>
       </c>
       <c r="J33" s="1">
-        <v>-31.173655736054</v>
+        <v>-21.278337913052</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>837942.0</v>
+        <v>958414.8</v>
       </c>
       <c r="N33" s="1">
-        <v>837942.0</v>
+        <v>958414.8</v>
       </c>
       <c r="O33" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
         <v>7039.0</v>
       </c>
       <c r="D34" s="1">
-        <v>177.3</v>
+        <v>192.6</v>
       </c>
       <c r="E34" s="1">
         <v>154.3003565847</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1086120.21</v>
       </c>
       <c r="I34" s="1">
-        <v>161894.49</v>
+        <v>269591.19</v>
       </c>
       <c r="J34" s="1">
-        <v>14.905761674391</v>
+        <v>24.821487301116</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1248014.7</v>
+        <v>1355711.4</v>
       </c>
       <c r="N34" s="1">
-        <v>1248014.7</v>
+        <v>1355711.4</v>
       </c>
       <c r="O34" s="1">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>18192.0</v>
+        <v>56008.0</v>
       </c>
       <c r="D35" s="1">
-        <v>79.78</v>
+        <v>36.16</v>
       </c>
       <c r="E35" s="1">
-        <v>67.9621229112</v>
+        <v>34.5</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1236366.94</v>
+        <v>1932276.0</v>
       </c>
       <c r="I35" s="1">
-        <v>214990.82</v>
+        <v>92973.28</v>
       </c>
       <c r="J35" s="1">
-        <v>17.388916918144</v>
+        <v>4.8115942028986</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1451357.76</v>
+        <v>2025249.28</v>
       </c>
       <c r="N35" s="1">
-        <v>1451357.76</v>
+        <v>2025249.28</v>
       </c>
       <c r="O35" s="1">
-        <v>0.74</v>
+        <v>1.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>770.0</v>
+        <v>11617.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2055.0</v>
+        <v>83.18</v>
       </c>
       <c r="E36" s="1">
-        <v>1266.2550909091</v>
+        <v>67.9621227511</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>975016.42</v>
+        <v>789515.98</v>
       </c>
       <c r="I36" s="1">
-        <v>607333.58</v>
+        <v>176786.08</v>
       </c>
       <c r="J36" s="1">
-        <v>62.289574569421</v>
+        <v>22.391703838597</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1582350.0</v>
+        <v>966302.06</v>
       </c>
       <c r="N36" s="1">
-        <v>1582350.0</v>
+        <v>966302.06</v>
       </c>
       <c r="O36" s="1">
-        <v>0.81</v>
+        <v>0.48</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>122340.0</v>
+        <v>770.0</v>
       </c>
       <c r="D37" s="1">
-        <v>19.365</v>
+        <v>2049.0</v>
       </c>
       <c r="E37" s="1">
-        <v>13.5847518391</v>
+        <v>1266.2550909091</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1661958.54</v>
+        <v>975016.42</v>
       </c>
       <c r="I37" s="1">
-        <v>707155.56</v>
+        <v>602713.58</v>
       </c>
       <c r="J37" s="1">
-        <v>42.549530748222</v>
+        <v>61.815736395496</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2369114.1</v>
+        <v>1577730.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2369114.1</v>
+        <v>1577730.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.21</v>
+        <v>0.79</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>31937.0</v>
+        <v>177268.0</v>
       </c>
       <c r="D38" s="1">
-        <v>57.14</v>
+        <v>20.05</v>
       </c>
       <c r="E38" s="1">
-        <v>31.6422713467</v>
+        <v>15.5725711352</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1010559.22</v>
+        <v>2760518.54</v>
       </c>
       <c r="I38" s="1">
-        <v>814320.96</v>
+        <v>793704.86</v>
       </c>
       <c r="J38" s="1">
-        <v>80.581221157925</v>
+        <v>28.752020625806</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1824880.18</v>
+        <v>3554223.4</v>
       </c>
       <c r="N38" s="1">
-        <v>1824880.18</v>
+        <v>3554223.4</v>
       </c>
       <c r="O38" s="1">
-        <v>0.94</v>
+        <v>1.77</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>69526.0</v>
+        <v>31937.0</v>
       </c>
       <c r="D39" s="1">
-        <v>42.035</v>
+        <v>56.82</v>
       </c>
       <c r="E39" s="1">
-        <v>34.8738723643</v>
+        <v>31.6422713467</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2424640.85</v>
+        <v>1010559.22</v>
       </c>
       <c r="I39" s="1">
-        <v>497884.56</v>
+        <v>804101.12</v>
       </c>
       <c r="J39" s="1">
-        <v>20.534363264563</v>
+        <v>79.56991575417</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2922525.41</v>
+        <v>1814660.34</v>
       </c>
       <c r="N39" s="1">
-        <v>2922525.41</v>
+        <v>1814660.34</v>
       </c>
       <c r="O39" s="1">
-        <v>1.5</v>
+        <v>0.91</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>166724.0</v>
+        <v>69526.0</v>
       </c>
       <c r="D40" s="1">
-        <v>25.345</v>
+        <v>45.825</v>
       </c>
       <c r="E40" s="1">
-        <v>12.0943611598</v>
+        <v>34.8738723643</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2016420.27</v>
+        <v>2424640.85</v>
       </c>
       <c r="I40" s="1">
-        <v>2209199.51</v>
+        <v>761388.1</v>
       </c>
       <c r="J40" s="1">
-        <v>109.56046925674</v>
+        <v>31.402098170539</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4225619.78</v>
+        <v>3186028.95</v>
       </c>
       <c r="N40" s="1">
-        <v>4225619.78</v>
+        <v>3186028.95</v>
       </c>
       <c r="O40" s="1">
-        <v>2.17</v>
+        <v>1.59</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>967403.0</v>
+        <v>166724.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.966</v>
+        <v>24.63</v>
       </c>
       <c r="E41" s="1">
-        <v>2.519054055</v>
+        <v>12.0943611598</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2436940.45</v>
+        <v>2016420.27</v>
       </c>
       <c r="I41" s="1">
-        <v>3334585.85</v>
+        <v>2089991.85</v>
       </c>
       <c r="J41" s="1">
-        <v>136.83493373833</v>
+        <v>103.64862331006</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5771526.3</v>
+        <v>4106412.12</v>
       </c>
       <c r="N41" s="1">
-        <v>5771526.3</v>
+        <v>4106412.12</v>
       </c>
       <c r="O41" s="1">
-        <v>2.96</v>
+        <v>2.05</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>9807.0</v>
+        <v>868213.0</v>
       </c>
       <c r="D42" s="1">
-        <v>106.8</v>
+        <v>5.835</v>
       </c>
       <c r="E42" s="1">
-        <v>99.3163995106</v>
+        <v>2.519054057</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>973995.93</v>
+        <v>2187075.48</v>
       </c>
       <c r="I42" s="1">
-        <v>73391.67</v>
+        <v>2878947.38</v>
       </c>
       <c r="J42" s="1">
-        <v>7.5351105419917</v>
+        <v>131.63456891758</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1047387.6</v>
+        <v>5066022.86</v>
       </c>
       <c r="N42" s="1">
-        <v>1047387.6</v>
+        <v>5066022.86</v>
       </c>
       <c r="O42" s="1">
-        <v>0.54</v>
+        <v>2.53</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>445462.0</v>
+        <v>14718.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.477</v>
+        <v>111.5</v>
       </c>
       <c r="E43" s="1">
-        <v>3.2585760626</v>
+        <v>101.4798022829</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1451571.81</v>
+        <v>1493579.73</v>
       </c>
       <c r="I43" s="1">
-        <v>542761.56</v>
+        <v>147477.27</v>
       </c>
       <c r="J43" s="1">
-        <v>37.391299297828</v>
+        <v>9.8740808433441</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1994333.37</v>
+        <v>1641057.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1994333.37</v>
+        <v>1641057.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.02</v>
+        <v>0.82</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>22781.0</v>
+        <v>322076.0</v>
       </c>
       <c r="D44" s="1">
-        <v>167.74</v>
+        <v>4.801</v>
       </c>
       <c r="E44" s="1">
-        <v>153.5406026952</v>
+        <v>3.2585760814</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>3497808.47</v>
+        <v>1049509.15</v>
       </c>
       <c r="I44" s="1">
-        <v>323476.47</v>
+        <v>496777.73</v>
       </c>
       <c r="J44" s="1">
-        <v>9.2479754902074</v>
+        <v>47.334292416603</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>3821284.94</v>
+        <v>1546286.88</v>
       </c>
       <c r="N44" s="1">
-        <v>3821284.94</v>
+        <v>1546286.88</v>
       </c>
       <c r="O44" s="1">
-        <v>1.96</v>
+        <v>0.77</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>12394.0</v>
+        <v>24921.0</v>
       </c>
       <c r="D45" s="1">
-        <v>140.85</v>
+        <v>178.24</v>
       </c>
       <c r="E45" s="1">
-        <v>82.7824471518</v>
+        <v>154.7736635769</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1026005.65</v>
+        <v>3857114.47</v>
       </c>
       <c r="I45" s="1">
-        <v>719689.25</v>
+        <v>584804.57</v>
       </c>
       <c r="J45" s="1">
-        <v>70.144764797348</v>
+        <v>15.161711547545</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1745694.9</v>
+        <v>4441919.04</v>
       </c>
       <c r="N45" s="1">
-        <v>1745694.9</v>
+        <v>4441919.04</v>
       </c>
       <c r="O45" s="1">
-        <v>0.89</v>
+        <v>2.22</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>6800.0</v>
+        <v>10404.0</v>
       </c>
       <c r="D46" s="1">
-        <v>394.05</v>
+        <v>153.85</v>
       </c>
       <c r="E46" s="1">
-        <v>377.6769558824</v>
+        <v>82.7824471357</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2568203.3</v>
+        <v>861268.58</v>
       </c>
       <c r="I46" s="1">
-        <v>111336.7</v>
+        <v>739386.82</v>
       </c>
       <c r="J46" s="1">
-        <v>4.3351980740777</v>
+        <v>85.848576990931</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2679540.0</v>
+        <v>1600655.4</v>
       </c>
       <c r="N46" s="1">
-        <v>2679540.0</v>
+        <v>1600655.4</v>
       </c>
       <c r="O46" s="1">
-        <v>1.37</v>
+        <v>0.8</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>6386.0</v>
+        <v>9416.0</v>
       </c>
       <c r="D47" s="1">
-        <v>536.2</v>
+        <v>397.4</v>
       </c>
       <c r="E47" s="1">
-        <v>639.3707062324</v>
+        <v>382.7030097706</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>4083021.33</v>
+        <v>3603531.54</v>
       </c>
       <c r="I47" s="1">
-        <v>-658848.13</v>
+        <v>138386.86</v>
       </c>
       <c r="J47" s="1">
-        <v>-16.13628920229</v>
+        <v>3.8403121622185</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3424173.2</v>
+        <v>3741918.4</v>
       </c>
       <c r="N47" s="1">
-        <v>3424173.2</v>
+        <v>3741918.4</v>
       </c>
       <c r="O47" s="1">
-        <v>1.75</v>
+        <v>1.87</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>11039.0</v>
+        <v>9050.0</v>
       </c>
       <c r="D48" s="1">
-        <v>121.45</v>
+        <v>544.1</v>
       </c>
       <c r="E48" s="1">
-        <v>143.1443953257</v>
+        <v>612.1679038674</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1580170.98</v>
+        <v>5540119.53</v>
       </c>
       <c r="I48" s="1">
-        <v>-239484.43</v>
+        <v>-616014.53</v>
       </c>
       <c r="J48" s="1">
-        <v>-15.155602338679</v>
+        <v>-11.119155943554</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1340686.55</v>
+        <v>4924105.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1340686.55</v>
+        <v>4924105.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.69</v>
+        <v>2.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
         <v>139767.0</v>
       </c>
       <c r="D49" s="1">
-        <v>16.965</v>
+        <v>17.705</v>
       </c>
       <c r="E49" s="1">
         <v>11.7809893609</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1646593.54</v>
       </c>
       <c r="I49" s="1">
-        <v>724553.62</v>
+        <v>827981.2</v>
       </c>
       <c r="J49" s="1">
-        <v>44.0031861172</v>
+        <v>50.284492188643</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2371147.16</v>
+        <v>2474574.74</v>
       </c>
       <c r="N49" s="1">
-        <v>2371147.16</v>
+        <v>2474574.74</v>
       </c>
       <c r="O49" s="1">
-        <v>1.21</v>
+        <v>1.24</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>18263.0</v>
       </c>
       <c r="D50" s="1">
-        <v>48.36</v>
+        <v>58.44</v>
       </c>
       <c r="E50" s="1">
         <v>52.2038000329</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>953398.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-70199.32</v>
+        <v>113891.72</v>
       </c>
       <c r="J50" s="1">
-        <v>-7.3630655822647</v>
+        <v>11.945873601581</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>883198.68</v>
+        <v>1067289.72</v>
       </c>
       <c r="N50" s="1">
-        <v>883198.68</v>
+        <v>1067289.72</v>
       </c>
       <c r="O50" s="1">
-        <v>0.45</v>
+        <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>2590.0</v>
+        <v>1879.0</v>
       </c>
       <c r="D51" s="1">
-        <v>532.0</v>
+        <v>555.6</v>
       </c>
       <c r="E51" s="1">
-        <v>194.1964247104</v>
+        <v>194.1964236296</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>502968.74</v>
+        <v>364895.08</v>
       </c>
       <c r="I51" s="1">
-        <v>874911.26</v>
+        <v>679077.32</v>
       </c>
       <c r="J51" s="1">
-        <v>173.94943073401</v>
+        <v>186.10207624614</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1377880.0</v>
+        <v>1043972.4</v>
       </c>
       <c r="N51" s="1">
-        <v>1377880.0</v>
+        <v>1043972.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.71</v>
+        <v>0.52</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>216660.0</v>
+        <v>355115.0</v>
       </c>
       <c r="D52" s="1">
-        <v>5.884</v>
+        <v>6.484</v>
       </c>
       <c r="E52" s="1">
-        <v>4.612236915</v>
+        <v>5.1813807077</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>999287.25</v>
+        <v>1839986.01</v>
       </c>
       <c r="I52" s="1">
-        <v>275540.19</v>
+        <v>462579.65</v>
       </c>
       <c r="J52" s="1">
-        <v>27.573672134814</v>
+        <v>25.140389518505</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1274827.44</v>
+        <v>2302565.66</v>
       </c>
       <c r="N52" s="1">
-        <v>1274827.44</v>
+        <v>2302565.66</v>
       </c>
       <c r="O52" s="1">
-        <v>0.65</v>
+        <v>1.15</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>417.0</v>
+        <v>48.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4773.25</v>
+        <v>4778.97</v>
       </c>
       <c r="E53" s="1">
-        <v>4771.3931414868</v>
+        <v>4777.30375</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1989670.94</v>
+        <v>229310.58</v>
       </c>
       <c r="I53" s="1">
-        <v>774.31</v>
+        <v>79.98</v>
       </c>
       <c r="J53" s="1">
-        <v>0.038916485356116</v>
+        <v>0.034878460470511</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1990445.25</v>
+        <v>229390.56</v>
       </c>
       <c r="N53" s="1">
-        <v>1990445.25</v>
+        <v>229390.56</v>
       </c>
       <c r="O53" s="1">
-        <v>1.02</v>
+        <v>0.11</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>21544.0</v>
+        <v>35681.0</v>
       </c>
       <c r="D54" s="1">
-        <v>46.0</v>
+        <v>43.51</v>
       </c>
       <c r="E54" s="1">
-        <v>32.240301244</v>
+        <v>36.604383005</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>694585.05</v>
+        <v>1306080.99</v>
       </c>
       <c r="I54" s="1">
-        <v>296438.95</v>
+        <v>246399.32</v>
       </c>
       <c r="J54" s="1">
-        <v>42.678567585064</v>
+        <v>18.865546768275</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>991024.0</v>
+        <v>1552480.31</v>
       </c>
       <c r="N54" s="1">
-        <v>991024.0</v>
+        <v>1552480.31</v>
       </c>
       <c r="O54" s="1">
-        <v>0.51</v>
+        <v>0.78</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
         <v>16879.0</v>
       </c>
       <c r="D55" s="1">
-        <v>102.95</v>
+        <v>102.5</v>
       </c>
       <c r="E55" s="1">
         <v>42.798477398</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>722395.5</v>
       </c>
       <c r="I55" s="1">
-        <v>1015297.55</v>
+        <v>1007702.0</v>
       </c>
       <c r="J55" s="1">
-        <v>140.54594055472</v>
+        <v>139.49450128081</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1737693.05</v>
+        <v>1730097.5</v>
       </c>
       <c r="N55" s="1">
-        <v>1737693.05</v>
+        <v>1730097.5</v>
       </c>
       <c r="O55" s="1">
-        <v>0.89</v>
+        <v>0.86</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>16959.0</v>
       </c>
       <c r="D56" s="1">
-        <v>78.84</v>
+        <v>75.42</v>
       </c>
       <c r="E56" s="1">
         <v>84.5794999705</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1434383.74</v>
       </c>
       <c r="I56" s="1">
-        <v>-97336.18</v>
+        <v>-155335.96</v>
       </c>
       <c r="J56" s="1">
-        <v>-6.7859232704353</v>
+        <v>-10.829456279252</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1337047.56</v>
+        <v>1279047.78</v>
       </c>
       <c r="N56" s="1">
-        <v>1337047.56</v>
+        <v>1279047.78</v>
       </c>
       <c r="O56" s="1">
-        <v>0.69</v>
+        <v>0.64</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>26318.0</v>
       </c>
       <c r="D57" s="1">
-        <v>30.87</v>
+        <v>32.11</v>
       </c>
       <c r="E57" s="1">
         <v>36.2437001292</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>953861.7</v>
       </c>
       <c r="I57" s="1">
-        <v>-141425.04</v>
+        <v>-108790.72</v>
       </c>
       <c r="J57" s="1">
-        <v>-14.826577060385</v>
+        <v>-11.4052928218</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>812436.66</v>
+        <v>845070.98</v>
       </c>
       <c r="N57" s="1">
-        <v>812436.66</v>
+        <v>845070.98</v>
       </c>
       <c r="O57" s="1">
         <v>0.42</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>5100.0</v>
+        <v>7716.0</v>
       </c>
       <c r="D58" s="1">
-        <v>308.0</v>
+        <v>340.0</v>
       </c>
       <c r="E58" s="1">
-        <v>216.7711</v>
+        <v>246.6499494557</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1105532.61</v>
+        <v>1903151.01</v>
       </c>
       <c r="I58" s="1">
-        <v>465267.39</v>
+        <v>720288.99</v>
       </c>
       <c r="J58" s="1">
-        <v>42.085361009839</v>
+        <v>37.847180082678</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1570800.0</v>
+        <v>2623440.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1570800.0</v>
+        <v>2623440.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.8</v>
+        <v>1.31</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>566002.0</v>
       </c>
       <c r="D59" s="1">
-        <v>3.138</v>
+        <v>3.571</v>
       </c>
       <c r="E59" s="1">
         <v>2.5732000064</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1456436.35</v>
       </c>
       <c r="I59" s="1">
-        <v>319677.93</v>
+        <v>564756.79</v>
       </c>
       <c r="J59" s="1">
-        <v>21.949323772371</v>
+        <v>38.77662006994</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1776114.28</v>
+        <v>2021193.14</v>
       </c>
       <c r="N59" s="1">
-        <v>1776114.28</v>
+        <v>2021193.14</v>
       </c>
       <c r="O59" s="1">
-        <v>0.91</v>
+        <v>1.01</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>44509.0</v>
       </c>
       <c r="D60" s="1">
-        <v>80.36</v>
+        <v>82.2</v>
       </c>
       <c r="E60" s="1">
         <v>89.5803226314</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>3987130.58</v>
       </c>
       <c r="I60" s="1">
-        <v>-410387.34</v>
+        <v>-328490.78</v>
       </c>
       <c r="J60" s="1">
-        <v>-10.292799088612</v>
+        <v>-8.2387765689881</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3576743.24</v>
+        <v>3658639.8</v>
       </c>
       <c r="N60" s="1">
-        <v>3576743.24</v>
+        <v>3658639.8</v>
       </c>
       <c r="O60" s="1">
         <v>1.83</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>38649.0</v>
       </c>
       <c r="D61" s="1">
-        <v>171.22</v>
+        <v>170.96</v>
       </c>
       <c r="E61" s="1">
         <v>184.8019467515</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>7142410.44</v>
       </c>
       <c r="I61" s="1">
-        <v>-524928.66</v>
+        <v>-534977.4</v>
       </c>
       <c r="J61" s="1">
-        <v>-7.3494608635233</v>
+        <v>-7.4901520221232</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>6617481.78</v>
+        <v>6607433.04</v>
       </c>
       <c r="N61" s="1">
-        <v>6617481.78</v>
+        <v>6607433.04</v>
       </c>
       <c r="O61" s="1">
-        <v>3.39</v>
+        <v>3.3</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>26569.0</v>
+        <v>24180.0</v>
       </c>
       <c r="D62" s="1">
-        <v>252.9</v>
+        <v>276.7</v>
       </c>
       <c r="E62" s="1">
-        <v>145.5477820016</v>
+        <v>145.5477820513</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3867059.02</v>
+        <v>3519345.37</v>
       </c>
       <c r="I62" s="1">
-        <v>2852241.08</v>
+        <v>3171260.63</v>
       </c>
       <c r="J62" s="1">
-        <v>73.757371305908</v>
+        <v>90.109389576619</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>6719300.1</v>
+        <v>6690606.0</v>
       </c>
       <c r="N62" s="1">
-        <v>6719300.1</v>
+        <v>6690606.0</v>
       </c>
       <c r="O62" s="1">
-        <v>3.44</v>
+        <v>3.34</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>20034.0</v>
+        <v>11382.0</v>
       </c>
       <c r="D63" s="1">
-        <v>50.2</v>
+        <v>52.15</v>
       </c>
       <c r="E63" s="1">
-        <v>96.6610182689</v>
+        <v>96.6610182745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1936506.84</v>
+        <v>1100195.71</v>
       </c>
       <c r="I63" s="1">
-        <v>-930800.04</v>
+        <v>-506624.41</v>
       </c>
       <c r="J63" s="1">
-        <v>-48.065930921266</v>
+        <v>-46.048571667308</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1005706.8</v>
+        <v>593571.3</v>
       </c>
       <c r="N63" s="1">
-        <v>1005706.8</v>
+        <v>593571.3</v>
       </c>
       <c r="O63" s="1">
-        <v>0.52</v>
+        <v>0.3</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>11846.0</v>
       </c>
       <c r="D64" s="1">
-        <v>152.0</v>
+        <v>166.45</v>
       </c>
       <c r="E64" s="1">
         <v>89.12</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>1055715.52</v>
       </c>
       <c r="I64" s="1">
-        <v>744876.48</v>
+        <v>916051.18</v>
       </c>
       <c r="J64" s="1">
-        <v>70.556552962298</v>
+        <v>86.770646319569</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1800592.0</v>
+        <v>1971766.7</v>
       </c>
       <c r="N64" s="1">
-        <v>1800592.0</v>
+        <v>1971766.7</v>
       </c>
       <c r="O64" s="1">
-        <v>0.92</v>
+        <v>0.98</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>38160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>41.4</v>
+        <v>42.14</v>
       </c>
       <c r="E65" s="1">
         <v>54.5851404612</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>2082968.96</v>
       </c>
       <c r="I65" s="1">
-        <v>-503144.96</v>
+        <v>-474906.56</v>
       </c>
       <c r="J65" s="1">
-        <v>-24.155182802148</v>
+        <v>-22.799502494747</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1579824.0</v>
+        <v>1608062.4</v>
       </c>
       <c r="N65" s="1">
-        <v>1579824.0</v>
+        <v>1608062.4</v>
       </c>
       <c r="O65" s="1">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
         <v>21649.0</v>
       </c>
       <c r="D66" s="1">
-        <v>250.5</v>
+        <v>247.4</v>
       </c>
       <c r="E66" s="1">
         <v>192.9668465056</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>4177539.26</v>
       </c>
       <c r="I66" s="1">
-        <v>1245535.24</v>
+        <v>1178423.34</v>
       </c>
       <c r="J66" s="1">
-        <v>29.815045711862</v>
+        <v>28.208552132195</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>5423074.5</v>
+        <v>5355962.6</v>
       </c>
       <c r="N66" s="1">
-        <v>5423074.5</v>
+        <v>5355962.6</v>
       </c>
       <c r="O66" s="1">
-        <v>2.78</v>
+        <v>2.67</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>49934.0</v>
       </c>
       <c r="D67" s="1">
-        <v>72.58</v>
+        <v>73.86</v>
       </c>
       <c r="E67" s="1">
         <v>33.391091641</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>1667350.77</v>
       </c>
       <c r="I67" s="1">
-        <v>1956858.95</v>
+        <v>2020774.47</v>
       </c>
       <c r="J67" s="1">
-        <v>117.36336379897</v>
+        <v>121.19672155128</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3624209.72</v>
+        <v>3688125.24</v>
       </c>
       <c r="N67" s="1">
-        <v>3624209.72</v>
+        <v>3688125.24</v>
       </c>
       <c r="O67" s="1">
-        <v>1.86</v>
+        <v>1.84</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
         <v>73722.0</v>
       </c>
       <c r="D68" s="1">
-        <v>6.11</v>
+        <v>6.935</v>
       </c>
       <c r="E68" s="1">
         <v>15.3696905944</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>1133084.33</v>
       </c>
       <c r="I68" s="1">
-        <v>-682642.91</v>
+        <v>-621822.26</v>
       </c>
       <c r="J68" s="1">
-        <v>-60.246434614447</v>
+        <v>-54.878727340621</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>450441.42</v>
+        <v>511262.07</v>
       </c>
       <c r="N68" s="1">
-        <v>450441.42</v>
+        <v>511262.07</v>
       </c>
       <c r="O68" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>53303.0</v>
       </c>
       <c r="D69" s="1">
-        <v>24.89</v>
+        <v>28.41</v>
       </c>
       <c r="E69" s="1">
         <v>28.8206545598</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>1536227.35</v>
       </c>
       <c r="I69" s="1">
-        <v>-209515.68</v>
+        <v>-21889.12</v>
       </c>
       <c r="J69" s="1">
-        <v>-13.638325082547</v>
+        <v>-1.42486201668</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1326711.67</v>
+        <v>1514338.23</v>
       </c>
       <c r="N69" s="1">
-        <v>1326711.67</v>
+        <v>1514338.23</v>
       </c>
       <c r="O69" s="1">
-        <v>0.68</v>
+        <v>0.76</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
         <v>51676.0</v>
       </c>
       <c r="D70" s="1">
-        <v>32.72</v>
+        <v>36.62</v>
       </c>
       <c r="E70" s="1">
         <v>32.1696505147</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>1662398.86</v>
       </c>
       <c r="I70" s="1">
-        <v>28439.86</v>
+        <v>229976.26</v>
       </c>
       <c r="J70" s="1">
-        <v>1.7107723473776</v>
+        <v>13.834000102719</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1690838.72</v>
+        <v>1892375.12</v>
       </c>
       <c r="N70" s="1">
-        <v>1690838.72</v>
+        <v>1892375.12</v>
       </c>
       <c r="O70" s="1">
-        <v>0.87</v>
+        <v>0.94</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>6487.0</v>
+        <v>8070.0</v>
       </c>
       <c r="D71" s="1">
-        <v>262.0</v>
+        <v>252.3</v>
       </c>
       <c r="E71" s="1">
-        <v>200.2304917527</v>
+        <v>212.7394299876</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1298895.2</v>
+        <v>1716807.2</v>
       </c>
       <c r="I71" s="1">
-        <v>400698.8</v>
+        <v>319253.8</v>
       </c>
       <c r="J71" s="1">
-        <v>30.849201690791</v>
+        <v>18.595786410961</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1699594.0</v>
+        <v>2036061.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1699594.0</v>
+        <v>2036061.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.87</v>
+        <v>1.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>45102.0</v>
       </c>
       <c r="D72" s="1">
-        <v>73.94</v>
+        <v>72.41</v>
       </c>
       <c r="E72" s="1">
         <v>67.6987871935</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>3053350.7</v>
       </c>
       <c r="I72" s="1">
-        <v>281491.18</v>
+        <v>212485.12</v>
       </c>
       <c r="J72" s="1">
-        <v>9.2190910136854</v>
+        <v>6.9590800689878</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>3334841.88</v>
+        <v>3265835.82</v>
       </c>
       <c r="N72" s="1">
-        <v>3334841.88</v>
+        <v>3265835.82</v>
       </c>
       <c r="O72" s="1">
-        <v>1.71</v>
+        <v>1.63</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
         <v>14845.0</v>
       </c>
       <c r="D73" s="1">
-        <v>134.2</v>
+        <v>140.75</v>
       </c>
       <c r="E73" s="1">
         <v>107.8219811384</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>1600617.31</v>
       </c>
       <c r="I73" s="1">
-        <v>391581.69</v>
+        <v>488816.44</v>
       </c>
       <c r="J73" s="1">
-        <v>24.464416794293</v>
+        <v>30.539244886712</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1992199.0</v>
+        <v>2089433.75</v>
       </c>
       <c r="N73" s="1">
-        <v>1992199.0</v>
+        <v>2089433.75</v>
       </c>
       <c r="O73" s="1">
-        <v>1.02</v>
+        <v>1.04</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>23214.0</v>
       </c>
       <c r="D74" s="1">
-        <v>24.78</v>
+        <v>28.69</v>
       </c>
       <c r="E74" s="1">
         <v>28.9328999742</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>671648.34</v>
       </c>
       <c r="I74" s="1">
-        <v>-96405.42</v>
+        <v>-5638.68</v>
       </c>
       <c r="J74" s="1">
-        <v>-14.353555909928</v>
+        <v>-0.83952861403633</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>575242.92</v>
+        <v>666009.66</v>
       </c>
       <c r="N74" s="1">
-        <v>575242.92</v>
+        <v>666009.66</v>
       </c>
       <c r="O74" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>38241.0</v>
       </c>
       <c r="D75" s="1">
-        <v>29.54</v>
+        <v>27.8</v>
       </c>
       <c r="E75" s="1">
         <v>32.0039164771</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>1223861.77</v>
       </c>
       <c r="I75" s="1">
-        <v>-94222.63</v>
+        <v>-160761.97</v>
       </c>
       <c r="J75" s="1">
-        <v>-7.6987967358438</v>
+        <v>-13.135631322155</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1129639.14</v>
+        <v>1063099.8</v>
       </c>
       <c r="N75" s="1">
-        <v>1129639.14</v>
+        <v>1063099.8</v>
       </c>
       <c r="O75" s="1">
-        <v>0.58</v>
+        <v>0.53</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
         <v>11103.0</v>
       </c>
       <c r="D76" s="1">
-        <v>67.7</v>
+        <v>68.1</v>
       </c>
       <c r="E76" s="1">
         <v>134.9501197874</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>1498351.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-746678.08</v>
+        <v>-742236.88</v>
       </c>
       <c r="J76" s="1">
-        <v>-49.833316112181</v>
+        <v>-49.536910298959</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>751673.1</v>
+        <v>756114.3</v>
       </c>
       <c r="N76" s="1">
-        <v>751673.1</v>
+        <v>756114.3</v>
       </c>
       <c r="O76" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
         <v>150.0</v>
       </c>
       <c r="D77" s="1">
-        <v>6007.0</v>
+        <v>6153.0</v>
       </c>
       <c r="E77" s="1">
         <v>5783.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>0.0</v>
       </c>
       <c r="I77" s="1">
-        <v>336000.0</v>
+        <v>555000.0</v>
       </c>
       <c r="J77" s="1">
         <v>0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>336000.0</v>
+        <v>555000.0</v>
       </c>
       <c r="N77" s="1">
-        <v>336000.0</v>
+        <v>555000.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>