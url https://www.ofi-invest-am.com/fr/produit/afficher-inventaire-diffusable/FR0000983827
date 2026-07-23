--- v2 (2026-06-20)
+++ v3 (2026-07-23)
@@ -226,68 +226,68 @@
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>IT0003128367</t>
@@ -304,56 +304,50 @@
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>FR0011726835</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
@@ -500,50 +494,56 @@
     <t>SEB SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL00150001Q9</t>
   </si>
   <si>
     <t>STELLANTIS NV</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
@@ -967,153 +967,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>16974.8582</v>
+        <v>17704.2307</v>
       </c>
       <c r="D2">
-        <v>271.65</v>
+        <v>295.32</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4611359.05</v>
+        <v>5228513.65</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4611359.05</v>
+        <v>5228513.65</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176073.9667</v>
+        <v>176182.9667</v>
       </c>
       <c r="D3">
-        <v>185.71</v>
+        <v>201.89</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>32699774.76</v>
+        <v>35570677.97</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>32699774.76</v>
+        <v>35570677.97</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>338729.5616</v>
+        <v>347879.6043</v>
       </c>
       <c r="D4">
-        <v>391.5</v>
+        <v>425.48</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>132614130.62</v>
+        <v>148017559.17</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>132614130.62</v>
+        <v>148017559.17</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>78839.0</v>
+        <v>78669.0</v>
       </c>
       <c r="D5">
-        <v>121.24</v>
+        <v>131.86</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9558678.74</v>
+        <v>10373655.06</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9558678.74</v>
+        <v>10373655.06</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1162,3837 +1162,3837 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>102030.0</v>
+        <v>107230.0</v>
       </c>
       <c r="D2" s="1">
         <v>105.28</v>
       </c>
       <c r="E2" s="1">
-        <v>103.8557961384</v>
+        <v>103.9248613261</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10596406.88</v>
+        <v>11143862.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3713282402761</v>
+        <v>1.3039600501617</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10741718.4</v>
+        <v>11289174.4</v>
       </c>
       <c r="N2" s="1">
-        <v>10741718.4</v>
+        <v>11289174.4</v>
       </c>
       <c r="O2" s="1">
-        <v>5.98</v>
+        <v>5.67</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>9012.0</v>
       </c>
       <c r="D3" s="1">
-        <v>133.5</v>
+        <v>138.1</v>
       </c>
       <c r="E3" s="1">
         <v>205.1230281846</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1848568.73</v>
       </c>
       <c r="I3" s="1">
-        <v>-645466.73</v>
+        <v>-604011.53</v>
       </c>
       <c r="J3" s="1">
-        <v>-34.917107464</v>
+        <v>-32.674550867254</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1203102.0</v>
+        <v>1244557.2</v>
       </c>
       <c r="N3" s="1">
-        <v>1203102.0</v>
+        <v>1244557.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.67</v>
+        <v>0.62</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>863.5</v>
+        <v>930.6</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-133788.29</v>
+        <v>-64138.49</v>
       </c>
       <c r="J4" s="1">
-        <v>-12.987877143616</v>
+        <v>-6.2264255585973</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>896313.0</v>
+        <v>965962.8</v>
       </c>
       <c r="N4" s="1">
-        <v>896313.0</v>
+        <v>965962.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>20067.0</v>
+        <v>27417.0</v>
       </c>
       <c r="D5" s="1">
-        <v>160.92</v>
+        <v>168.16</v>
       </c>
       <c r="E5" s="1">
-        <v>195.9857028953</v>
+        <v>190.4410190758</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>3932845.1</v>
+        <v>5221321.42</v>
       </c>
       <c r="I5" s="1">
-        <v>-703663.46</v>
+        <v>-610878.7</v>
       </c>
       <c r="J5" s="1">
-        <v>-17.891969861717</v>
+        <v>-11.699695361792</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3229181.64</v>
+        <v>4610442.72</v>
       </c>
       <c r="N5" s="1">
-        <v>3229181.64</v>
+        <v>4610442.72</v>
       </c>
       <c r="O5" s="1">
-        <v>1.8</v>
+        <v>2.31</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>26707.0</v>
       </c>
       <c r="D6" s="1">
-        <v>47.86</v>
+        <v>52.82</v>
       </c>
       <c r="E6" s="1">
         <v>71.7589126446</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1916465.28</v>
       </c>
       <c r="I6" s="1">
-        <v>-638268.26</v>
+        <v>-505801.54</v>
       </c>
       <c r="J6" s="1">
-        <v>-33.304452037868</v>
+        <v>-26.39241865107</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1278197.02</v>
+        <v>1410663.74</v>
       </c>
       <c r="N6" s="1">
-        <v>1278197.02</v>
+        <v>1410663.74</v>
       </c>
       <c r="O6" s="1">
         <v>0.71</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>14153.0</v>
       </c>
       <c r="D7" s="1">
-        <v>347.6</v>
+        <v>390.1</v>
       </c>
       <c r="E7" s="1">
         <v>224.1933978662</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3173009.16</v>
       </c>
       <c r="I7" s="1">
-        <v>1746573.64</v>
+        <v>2348076.14</v>
       </c>
       <c r="J7" s="1">
-        <v>55.044708411746</v>
+        <v>74.001555671525</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4919582.8</v>
+        <v>5521085.3</v>
       </c>
       <c r="N7" s="1">
-        <v>4919582.8</v>
+        <v>5521085.3</v>
       </c>
       <c r="O7" s="1">
-        <v>2.74</v>
+        <v>2.77</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>90308.0</v>
+        <v>52639.0</v>
       </c>
       <c r="D8" s="1">
-        <v>23.19</v>
+        <v>17.045</v>
       </c>
       <c r="E8" s="1">
-        <v>19.4901159366</v>
+        <v>19.4901158837</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1760113.39</v>
+        <v>1025940.21</v>
       </c>
       <c r="I8" s="1">
-        <v>334129.13</v>
+        <v>-128708.45</v>
       </c>
       <c r="J8" s="1">
-        <v>18.983386632835</v>
+        <v>-12.545414318053</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2094242.52</v>
+        <v>897231.76</v>
       </c>
       <c r="N8" s="1">
-        <v>2094242.52</v>
+        <v>897231.76</v>
       </c>
       <c r="O8" s="1">
-        <v>1.17</v>
+        <v>0.45</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
-        <v>24662.0</v>
+        <v>17248.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.19</v>
+        <v>49.85</v>
       </c>
       <c r="E9" s="1">
-        <v>58.6704731976</v>
+        <v>58.6704730983</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1446931.21</v>
+        <v>1011948.32</v>
       </c>
       <c r="I9" s="1">
-        <v>-233807.43</v>
+        <v>-152135.52</v>
       </c>
       <c r="J9" s="1">
-        <v>-16.158849044385</v>
+        <v>-15.033921890399</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1213123.78</v>
+        <v>859812.8</v>
       </c>
       <c r="N9" s="1">
-        <v>1213123.78</v>
+        <v>859812.8</v>
       </c>
       <c r="O9" s="1">
-        <v>0.68</v>
+        <v>0.43</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>59.16</v>
+        <v>61.92</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>315478.33</v>
+        <v>423228.73</v>
       </c>
       <c r="J10" s="1">
-        <v>15.820364536567</v>
+        <v>21.223748683303</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2309606.4</v>
+        <v>2417356.8</v>
       </c>
       <c r="N10" s="1">
-        <v>2309606.4</v>
+        <v>2417356.8</v>
       </c>
       <c r="O10" s="1">
-        <v>1.29</v>
+        <v>1.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>16531.0</v>
+        <v>20787.0</v>
       </c>
       <c r="D11" s="1">
-        <v>32.96</v>
+        <v>41.44</v>
       </c>
       <c r="E11" s="1">
-        <v>33.8465380195</v>
+        <v>34.0868172415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>559517.12</v>
+        <v>708562.67</v>
       </c>
       <c r="I11" s="1">
-        <v>-14655.36</v>
+        <v>152850.61</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.6192871453156</v>
+        <v>21.571925317488</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>544861.76</v>
+        <v>861413.28</v>
       </c>
       <c r="N11" s="1">
-        <v>544861.76</v>
+        <v>861413.28</v>
       </c>
       <c r="O11" s="1">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>1697.0</v>
       </c>
       <c r="D12" s="1">
-        <v>584.8</v>
+        <v>685.4</v>
       </c>
       <c r="E12" s="1">
         <v>464.3851031232</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>788061.52</v>
       </c>
       <c r="I12" s="1">
-        <v>204344.08</v>
+        <v>375062.28</v>
       </c>
       <c r="J12" s="1">
-        <v>25.929965467671</v>
+        <v>47.593020402773</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>992405.6</v>
+        <v>1163123.8</v>
       </c>
       <c r="N12" s="1">
-        <v>992405.6</v>
+        <v>1163123.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>12708.0</v>
+        <v>13269.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1128.2</v>
+        <v>1223.8</v>
       </c>
       <c r="E13" s="1">
-        <v>577.0690824677</v>
+        <v>604.1788318637</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>7333393.9</v>
+        <v>8016848.92</v>
       </c>
       <c r="I13" s="1">
-        <v>7003771.7</v>
+        <v>8221753.28</v>
       </c>
       <c r="J13" s="1">
-        <v>95.505188941235</v>
+        <v>102.55592143553</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>14337165.6</v>
+        <v>16238602.2</v>
       </c>
       <c r="N13" s="1">
-        <v>14337165.6</v>
+        <v>16238602.2</v>
       </c>
       <c r="O13" s="1">
-        <v>7.99</v>
+        <v>8.15</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>37.7</v>
+        <v>41.29</v>
       </c>
       <c r="E14" s="1">
         <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>832740.65</v>
+        <v>1091805.82</v>
       </c>
       <c r="J14" s="1">
-        <v>44.111594821169</v>
+        <v>57.834688333318</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2720545.1</v>
+        <v>2979610.27</v>
       </c>
       <c r="N14" s="1">
-        <v>2720545.1</v>
+        <v>2979610.27</v>
       </c>
       <c r="O14" s="1">
-        <v>1.52</v>
+        <v>1.5</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>17.925</v>
+        <v>18.66</v>
       </c>
       <c r="E15" s="1">
         <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>2505908.11</v>
+        <v>2670842.11</v>
       </c>
       <c r="J15" s="1">
-        <v>165.24702180284</v>
+        <v>176.12325951693</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4022370.0</v>
+        <v>4187304.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4022370.0</v>
+        <v>4187304.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.24</v>
+        <v>2.1</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>521054.0</v>
+        <v>642792.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.245</v>
+        <v>10.326</v>
       </c>
       <c r="E16" s="1">
-        <v>7.7405733955</v>
+        <v>8.2515458967</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4033256.73</v>
+        <v>5304027.69</v>
       </c>
       <c r="I16" s="1">
-        <v>783887.5</v>
+        <v>1333442.5</v>
       </c>
       <c r="J16" s="1">
-        <v>19.435596404497</v>
+        <v>25.140187380885</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4817144.23</v>
+        <v>6637470.19</v>
       </c>
       <c r="N16" s="1">
-        <v>4817144.23</v>
+        <v>6637470.19</v>
       </c>
       <c r="O16" s="1">
-        <v>2.68</v>
+        <v>3.33</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>10291.0</v>
       </c>
       <c r="D17" s="1">
-        <v>90.7</v>
+        <v>73.25</v>
       </c>
       <c r="E17" s="1">
         <v>108.5189000097</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1116768.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-183374.3</v>
+        <v>-362952.25</v>
       </c>
       <c r="J17" s="1">
-        <v>-16.420089042666</v>
+        <v>-32.500237291899</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>933393.7</v>
+        <v>753815.75</v>
       </c>
       <c r="N17" s="1">
-        <v>933393.7</v>
+        <v>753815.75</v>
       </c>
       <c r="O17" s="1">
-        <v>0.52</v>
+        <v>0.38</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>75.76</v>
+        <v>81.08</v>
       </c>
       <c r="E18" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>347.49</v>
+        <v>122797.93</v>
       </c>
       <c r="J18" s="1">
-        <v>0.019931509004974</v>
+        <v>7.043506424896</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1743767.92</v>
+        <v>1866218.36</v>
       </c>
       <c r="N18" s="1">
-        <v>1743767.92</v>
+        <v>1866218.36</v>
       </c>
       <c r="O18" s="1">
-        <v>0.97</v>
+        <v>0.94</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>82.13</v>
+        <v>90.31</v>
       </c>
       <c r="E19" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>635132.23</v>
+        <v>979853.79</v>
       </c>
       <c r="J19" s="1">
-        <v>22.474678902198</v>
+        <v>34.672936218891</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3461122.46</v>
+        <v>3805844.02</v>
       </c>
       <c r="N19" s="1">
-        <v>3461122.46</v>
+        <v>3805844.02</v>
       </c>
       <c r="O19" s="1">
-        <v>1.93</v>
+        <v>1.91</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>34015.0</v>
       </c>
       <c r="D20" s="1">
-        <v>26.46</v>
+        <v>25.59</v>
       </c>
       <c r="E20" s="1">
         <v>25.6549304719</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>872652.46</v>
       </c>
       <c r="I20" s="1">
-        <v>27384.44</v>
+        <v>-2208.61</v>
       </c>
       <c r="J20" s="1">
-        <v>3.1380694211301</v>
+        <v>-0.25309159158275</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>900036.9</v>
+        <v>870443.85</v>
       </c>
       <c r="N20" s="1">
-        <v>900036.9</v>
+        <v>870443.85</v>
       </c>
       <c r="O20" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>12896.0</v>
+        <v>16373.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.58</v>
+        <v>100.65</v>
       </c>
       <c r="E21" s="1">
-        <v>144.5428923697</v>
+        <v>134.3535827277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1864025.14</v>
+        <v>2199771.21</v>
       </c>
       <c r="I21" s="1">
-        <v>-592737.46</v>
+        <v>-551828.76</v>
       </c>
       <c r="J21" s="1">
-        <v>-31.798791082828</v>
+        <v>-25.085734256882</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1271287.68</v>
+        <v>1647942.45</v>
       </c>
       <c r="N21" s="1">
-        <v>1271287.68</v>
+        <v>1647942.45</v>
       </c>
       <c r="O21" s="1">
-        <v>0.71</v>
+        <v>0.83</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>32437.0</v>
+        <v>28681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>68.08</v>
+        <v>34.47</v>
       </c>
       <c r="E22" s="1">
-        <v>67.6396374511</v>
+        <v>31.5333000941</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2194026.92</v>
+        <v>904406.58</v>
       </c>
       <c r="I22" s="1">
-        <v>14284.04</v>
+        <v>84227.49</v>
       </c>
       <c r="J22" s="1">
-        <v>0.65104214856215</v>
+        <v>9.3130116324452</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2208310.96</v>
+        <v>988634.07</v>
       </c>
       <c r="N22" s="1">
-        <v>2208310.96</v>
+        <v>988634.07</v>
       </c>
       <c r="O22" s="1">
-        <v>1.23</v>
+        <v>0.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>26682.0</v>
+        <v>40725.0</v>
       </c>
       <c r="D23" s="1">
-        <v>68.5</v>
+        <v>78.02</v>
       </c>
       <c r="E23" s="1">
-        <v>63.5439161232</v>
+        <v>69.4645772867</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1695478.77</v>
+        <v>2828944.91</v>
       </c>
       <c r="I23" s="1">
-        <v>132238.23</v>
+        <v>348419.59</v>
       </c>
       <c r="J23" s="1">
-        <v>7.7994624491818</v>
+        <v>12.316238070539</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1827717.0</v>
+        <v>3177364.5</v>
       </c>
       <c r="N23" s="1">
-        <v>1827717.0</v>
+        <v>3177364.5</v>
       </c>
       <c r="O23" s="1">
-        <v>1.02</v>
+        <v>1.6</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>45961.0</v>
+        <v>26682.0</v>
       </c>
       <c r="D24" s="1">
-        <v>17.2</v>
+        <v>68.1</v>
       </c>
       <c r="E24" s="1">
-        <v>35.6900820261</v>
+        <v>63.5439161232</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1640351.86</v>
+        <v>1695478.77</v>
       </c>
       <c r="I24" s="1">
-        <v>-849822.66</v>
+        <v>121565.43</v>
       </c>
       <c r="J24" s="1">
-        <v>-51.807339676501</v>
+        <v>7.1699765370698</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>790529.2</v>
+        <v>1817044.2</v>
       </c>
       <c r="N24" s="1">
-        <v>790529.2</v>
+        <v>1817044.2</v>
       </c>
       <c r="O24" s="1">
-        <v>0.44</v>
+        <v>0.91</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>4626.0</v>
       </c>
       <c r="D25" s="1">
-        <v>243.3</v>
+        <v>265.2</v>
       </c>
       <c r="E25" s="1">
         <v>144.0557068742</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>666401.7</v>
       </c>
       <c r="I25" s="1">
-        <v>459104.1</v>
+        <v>560413.5</v>
       </c>
       <c r="J25" s="1">
-        <v>68.892996521467</v>
+        <v>84.0954487361</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1125505.8</v>
+        <v>1226815.2</v>
       </c>
       <c r="N25" s="1">
-        <v>1125505.8</v>
+        <v>1226815.2</v>
       </c>
       <c r="O25" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>25925.0</v>
       </c>
       <c r="D26" s="1">
-        <v>43.99</v>
+        <v>47.94</v>
       </c>
       <c r="E26" s="1">
         <v>38.9590001929</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1010012.08</v>
       </c>
       <c r="I26" s="1">
-        <v>130428.67</v>
+        <v>232832.42</v>
       </c>
       <c r="J26" s="1">
-        <v>12.913575251496</v>
+        <v>23.052439135183</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1140440.75</v>
+        <v>1242844.5</v>
       </c>
       <c r="N26" s="1">
-        <v>1140440.75</v>
+        <v>1242844.5</v>
       </c>
       <c r="O26" s="1">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
         <v>86416.0</v>
       </c>
       <c r="D27" s="1">
-        <v>31.62</v>
+        <v>27.53</v>
       </c>
       <c r="E27" s="1">
-        <v>31.7401893168</v>
+        <v>30.7401893168</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2742860.2</v>
+        <v>2656444.2</v>
       </c>
       <c r="I27" s="1">
-        <v>-10386.28</v>
+        <v>-277411.72</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.37866603627848</v>
+        <v>-10.442971849362</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2732473.92</v>
+        <v>2379032.48</v>
       </c>
       <c r="N27" s="1">
-        <v>2732473.92</v>
+        <v>2379032.48</v>
       </c>
       <c r="O27" s="1">
-        <v>1.52</v>
+        <v>1.19</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>30021.0</v>
       </c>
       <c r="D28" s="1">
-        <v>58.12</v>
+        <v>64.64</v>
       </c>
       <c r="E28" s="1">
         <v>105.6357386496</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3171290.51</v>
       </c>
       <c r="I28" s="1">
-        <v>-1426469.99</v>
+        <v>-1230733.07</v>
       </c>
       <c r="J28" s="1">
-        <v>-44.980741609825</v>
+        <v>-38.808588053322</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1744820.52</v>
+        <v>1940557.44</v>
       </c>
       <c r="N28" s="1">
-        <v>1744820.52</v>
+        <v>1940557.44</v>
       </c>
       <c r="O28" s="1">
         <v>0.97</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>442035.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.135</v>
+        <v>9.884</v>
       </c>
       <c r="E29" s="1">
         <v>6.473216148</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2861388.1</v>
       </c>
       <c r="I29" s="1">
-        <v>1176601.63</v>
+        <v>1507685.84</v>
       </c>
       <c r="J29" s="1">
-        <v>41.119959574865</v>
+        <v>52.690714691936</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4037989.73</v>
+        <v>4369073.94</v>
       </c>
       <c r="N29" s="1">
-        <v>4037989.73</v>
+        <v>4369073.94</v>
       </c>
       <c r="O29" s="1">
-        <v>2.25</v>
+        <v>2.19</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>100649.0</v>
       </c>
       <c r="D30" s="1">
-        <v>26.51</v>
+        <v>28.68</v>
       </c>
       <c r="E30" s="1">
         <v>14.7980308796</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1489407.01</v>
       </c>
       <c r="I30" s="1">
-        <v>1178797.98</v>
+        <v>1397206.31</v>
       </c>
       <c r="J30" s="1">
-        <v>79.145456687491</v>
+        <v>93.809569890503</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2668204.99</v>
+        <v>2886613.32</v>
       </c>
       <c r="N30" s="1">
-        <v>2668204.99</v>
+        <v>2886613.32</v>
       </c>
       <c r="O30" s="1">
-        <v>1.49</v>
+        <v>1.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>18416.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.35</v>
+        <v>100.0</v>
       </c>
       <c r="E31" s="1">
         <v>104.5645998045</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1925661.67</v>
       </c>
       <c r="I31" s="1">
-        <v>-280192.07</v>
+        <v>-84061.67</v>
       </c>
       <c r="J31" s="1">
-        <v>-14.550430865667</v>
+        <v>-4.3653395250891</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1645469.6</v>
+        <v>1841600.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1645469.6</v>
+        <v>1841600.0</v>
       </c>
       <c r="O31" s="1">
         <v>0.92</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>8978.0</v>
       </c>
       <c r="D32" s="1">
-        <v>194.75</v>
+        <v>191.8</v>
       </c>
       <c r="E32" s="1">
         <v>145.6092982847</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>1307280.28</v>
       </c>
       <c r="I32" s="1">
-        <v>441185.22</v>
+        <v>414700.12</v>
       </c>
       <c r="J32" s="1">
-        <v>33.7483267169</v>
+        <v>31.722357197953</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1748465.5</v>
+        <v>1721980.4</v>
       </c>
       <c r="N32" s="1">
-        <v>1748465.5</v>
+        <v>1721980.4</v>
       </c>
       <c r="O32" s="1">
-        <v>0.97</v>
+        <v>0.86</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>58123.0</v>
+        <v>23251.0</v>
       </c>
       <c r="D33" s="1">
-        <v>13.94</v>
+        <v>17.52</v>
       </c>
       <c r="E33" s="1">
-        <v>18.5510142284</v>
+        <v>18.5510141499</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1078240.6</v>
+        <v>431329.63</v>
       </c>
       <c r="I33" s="1">
-        <v>-268005.98</v>
+        <v>-23972.11</v>
       </c>
       <c r="J33" s="1">
-        <v>-24.85586055654</v>
+        <v>-5.5577239152339</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>810234.62</v>
+        <v>407357.52</v>
       </c>
       <c r="N33" s="1">
-        <v>810234.62</v>
+        <v>407357.52</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>0.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
         <v>2982.0</v>
       </c>
       <c r="D34" s="1">
-        <v>273.8</v>
+        <v>305.85</v>
       </c>
       <c r="E34" s="1">
         <v>408.2739000671</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1217472.77</v>
       </c>
       <c r="I34" s="1">
-        <v>-401001.17</v>
+        <v>-305428.07</v>
       </c>
       <c r="J34" s="1">
-        <v>-32.937177724312</v>
+        <v>-25.08705554047</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>816471.6</v>
+        <v>912044.7</v>
       </c>
       <c r="N34" s="1">
-        <v>816471.6</v>
+        <v>912044.7</v>
       </c>
       <c r="O34" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>1416.0</v>
+        <v>56008.0</v>
       </c>
       <c r="D35" s="1">
-        <v>203.8</v>
+        <v>37.66</v>
       </c>
       <c r="E35" s="1">
-        <v>154.3003601695</v>
+        <v>34.5</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>218489.31</v>
+        <v>1932276.0</v>
       </c>
       <c r="I35" s="1">
-        <v>70091.49</v>
+        <v>176985.28</v>
       </c>
       <c r="J35" s="1">
-        <v>32.080054626014</v>
+        <v>9.1594202898551</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>288580.8</v>
+        <v>2109261.28</v>
       </c>
       <c r="N35" s="1">
-        <v>288580.8</v>
+        <v>2109261.28</v>
       </c>
       <c r="O35" s="1">
-        <v>0.16</v>
+        <v>1.06</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>56008.0</v>
+        <v>1148.0</v>
       </c>
       <c r="D36" s="1">
-        <v>33.35</v>
+        <v>1674.0</v>
       </c>
       <c r="E36" s="1">
-        <v>34.5</v>
+        <v>1387.3429181185</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1932276.0</v>
+        <v>1592669.67</v>
       </c>
       <c r="I36" s="1">
-        <v>-64409.2</v>
+        <v>329082.33</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.3333333333333</v>
+        <v>20.66230909012</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1867866.8</v>
+        <v>1921752.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1867866.8</v>
+        <v>1921752.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.04</v>
+        <v>0.96</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>770.0</v>
+        <v>177268.0</v>
       </c>
       <c r="D37" s="1">
-        <v>1656.0</v>
+        <v>20.02</v>
       </c>
       <c r="E37" s="1">
-        <v>1266.2550909091</v>
+        <v>15.5725711352</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>975016.42</v>
+        <v>2760518.54</v>
       </c>
       <c r="I37" s="1">
-        <v>300103.58</v>
+        <v>788386.82</v>
       </c>
       <c r="J37" s="1">
-        <v>30.779336003388</v>
+        <v>28.559374210905</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1275120.0</v>
+        <v>3548905.36</v>
       </c>
       <c r="N37" s="1">
-        <v>1275120.0</v>
+        <v>3548905.36</v>
       </c>
       <c r="O37" s="1">
-        <v>0.71</v>
+        <v>1.78</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>177268.0</v>
+        <v>46105.0</v>
       </c>
       <c r="D38" s="1">
-        <v>19.175</v>
+        <v>53.52</v>
       </c>
       <c r="E38" s="1">
-        <v>15.5725711352</v>
+        <v>37.5384483245</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2760518.54</v>
+        <v>1730710.16</v>
       </c>
       <c r="I38" s="1">
-        <v>638595.36</v>
+        <v>736829.44</v>
       </c>
       <c r="J38" s="1">
-        <v>23.133166857847</v>
+        <v>42.573820679483</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3399113.9</v>
+        <v>2467539.6</v>
       </c>
       <c r="N38" s="1">
-        <v>3399113.9</v>
+        <v>2467539.6</v>
       </c>
       <c r="O38" s="1">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>46105.0</v>
+        <v>69526.0</v>
       </c>
       <c r="D39" s="1">
-        <v>50.56</v>
+        <v>53.35</v>
       </c>
       <c r="E39" s="1">
-        <v>37.5384483245</v>
+        <v>34.8738723643</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1730710.16</v>
+        <v>2424640.85</v>
       </c>
       <c r="I39" s="1">
-        <v>600358.64</v>
+        <v>1284571.25</v>
       </c>
       <c r="J39" s="1">
-        <v>34.688572002143</v>
+        <v>52.979856789924</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2331068.8</v>
+        <v>3709212.1</v>
       </c>
       <c r="N39" s="1">
-        <v>2331068.8</v>
+        <v>3709212.1</v>
       </c>
       <c r="O39" s="1">
-        <v>1.3</v>
+        <v>1.86</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>69526.0</v>
+        <v>124891.0</v>
       </c>
       <c r="D40" s="1">
-        <v>37.645</v>
+        <v>24.01</v>
       </c>
       <c r="E40" s="1">
-        <v>34.8738723643</v>
+        <v>12.0943611629</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2424640.85</v>
+        <v>1510476.86</v>
       </c>
       <c r="I40" s="1">
-        <v>192665.42</v>
+        <v>1488156.05</v>
       </c>
       <c r="J40" s="1">
-        <v>7.9461426214938</v>
+        <v>98.522267332185</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2617306.27</v>
+        <v>2998632.91</v>
       </c>
       <c r="N40" s="1">
-        <v>2617306.27</v>
+        <v>2998632.91</v>
       </c>
       <c r="O40" s="1">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>166724.0</v>
+        <v>868213.0</v>
       </c>
       <c r="D41" s="1">
-        <v>21.93</v>
+        <v>5.678</v>
       </c>
       <c r="E41" s="1">
-        <v>12.0943611598</v>
+        <v>2.519054057</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2016420.27</v>
+        <v>2187075.48</v>
       </c>
       <c r="I41" s="1">
-        <v>1639837.05</v>
+        <v>2742637.93</v>
       </c>
       <c r="J41" s="1">
-        <v>81.324170084841</v>
+        <v>125.40207025685</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3656257.32</v>
+        <v>4929713.41</v>
       </c>
       <c r="N41" s="1">
-        <v>3656257.32</v>
+        <v>4929713.41</v>
       </c>
       <c r="O41" s="1">
-        <v>2.04</v>
+        <v>2.47</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>868213.0</v>
+        <v>14718.0</v>
       </c>
       <c r="D42" s="1">
-        <v>4.966</v>
+        <v>100.6</v>
       </c>
       <c r="E42" s="1">
-        <v>2.519054057</v>
+        <v>101.4798022829</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2187075.48</v>
+        <v>1493579.73</v>
       </c>
       <c r="I42" s="1">
-        <v>2124470.28</v>
+        <v>-12948.93</v>
       </c>
       <c r="J42" s="1">
-        <v>97.137492483798</v>
+        <v>-0.86697279963755</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4311545.76</v>
+        <v>1480630.8</v>
       </c>
       <c r="N42" s="1">
-        <v>4311545.76</v>
+        <v>1480630.8</v>
       </c>
       <c r="O42" s="1">
-        <v>2.4</v>
+        <v>0.74</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>14718.0</v>
+        <v>111031.0</v>
       </c>
       <c r="D43" s="1">
-        <v>95.9</v>
+        <v>4.667</v>
       </c>
       <c r="E43" s="1">
-        <v>101.4798022829</v>
+        <v>3.2585760733</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1493579.73</v>
+        <v>361802.96</v>
       </c>
       <c r="I43" s="1">
-        <v>-82123.53</v>
+        <v>156378.72</v>
       </c>
       <c r="J43" s="1">
-        <v>-5.49843629707</v>
+        <v>43.222067613819</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1411456.2</v>
+        <v>518181.68</v>
       </c>
       <c r="N43" s="1">
-        <v>1411456.2</v>
+        <v>518181.68</v>
       </c>
       <c r="O43" s="1">
-        <v>0.79</v>
+        <v>0.26</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>322076.0</v>
+        <v>24921.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.685</v>
+        <v>187.86</v>
       </c>
       <c r="E44" s="1">
-        <v>3.2585760814</v>
+        <v>154.7736635769</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1049509.15</v>
+        <v>3857114.47</v>
       </c>
       <c r="I44" s="1">
-        <v>459416.91</v>
+        <v>824544.59</v>
       </c>
       <c r="J44" s="1">
-        <v>43.774454944009</v>
+        <v>21.377239291527</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1508926.06</v>
+        <v>4681659.06</v>
       </c>
       <c r="N44" s="1">
-        <v>1508926.06</v>
+        <v>4681659.06</v>
       </c>
       <c r="O44" s="1">
-        <v>0.84</v>
+        <v>2.35</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>24921.0</v>
+        <v>13685.0</v>
       </c>
       <c r="D45" s="1">
-        <v>167.24</v>
+        <v>150.55</v>
       </c>
       <c r="E45" s="1">
-        <v>154.7736635769</v>
+        <v>96.5004442821</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3857114.47</v>
+        <v>1320608.58</v>
       </c>
       <c r="I45" s="1">
-        <v>310673.57</v>
+        <v>739668.17</v>
       </c>
       <c r="J45" s="1">
-        <v>8.0545592415358</v>
+        <v>56.009644432266</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4167788.04</v>
+        <v>2060276.75</v>
       </c>
       <c r="N45" s="1">
-        <v>4167788.04</v>
+        <v>2060276.75</v>
       </c>
       <c r="O45" s="1">
-        <v>2.32</v>
+        <v>1.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>13685.0</v>
+        <v>10160.0</v>
       </c>
       <c r="D46" s="1">
-        <v>131.65</v>
+        <v>375.85</v>
       </c>
       <c r="E46" s="1">
-        <v>96.5004442821</v>
+        <v>380.3228681102</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1320608.58</v>
+        <v>3864080.34</v>
       </c>
       <c r="I46" s="1">
-        <v>481021.67</v>
+        <v>-45444.34</v>
       </c>
       <c r="J46" s="1">
-        <v>36.424242374678</v>
+        <v>-1.1760713029067</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1801630.25</v>
+        <v>3818636.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1801630.25</v>
+        <v>3818636.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.0</v>
+        <v>1.92</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>10160.0</v>
+        <v>9050.0</v>
       </c>
       <c r="D47" s="1">
-        <v>347.7</v>
+        <v>475.2</v>
       </c>
       <c r="E47" s="1">
-        <v>380.3228681102</v>
+        <v>612.1679038674</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3864080.34</v>
+        <v>5540119.53</v>
       </c>
       <c r="I47" s="1">
-        <v>-331448.34</v>
+        <v>-1239559.53</v>
       </c>
       <c r="J47" s="1">
-        <v>-8.5776772436362</v>
+        <v>-22.374238015764</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3532632.0</v>
+        <v>4300560.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3532632.0</v>
+        <v>4300560.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.97</v>
+        <v>2.16</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>9050.0</v>
+        <v>139767.0</v>
       </c>
       <c r="D48" s="1">
-        <v>457.95</v>
+        <v>15.27</v>
       </c>
       <c r="E48" s="1">
-        <v>612.1679038674</v>
+        <v>11.7809893609</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>5540119.53</v>
+        <v>1646593.54</v>
       </c>
       <c r="I48" s="1">
-        <v>-1395672.03</v>
+        <v>487648.55</v>
       </c>
       <c r="J48" s="1">
-        <v>-25.192092380722</v>
+        <v>29.615599609361</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4144447.5</v>
+        <v>2134242.09</v>
       </c>
       <c r="N48" s="1">
-        <v>4144447.5</v>
+        <v>2134242.09</v>
       </c>
       <c r="O48" s="1">
-        <v>2.31</v>
+        <v>1.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>139767.0</v>
+        <v>18263.0</v>
       </c>
       <c r="D49" s="1">
-        <v>14.035</v>
+        <v>54.82</v>
       </c>
       <c r="E49" s="1">
-        <v>11.7809893609</v>
+        <v>52.2038000329</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1646593.54</v>
+        <v>953398.0</v>
       </c>
       <c r="I49" s="1">
-        <v>315036.31</v>
+        <v>47779.66</v>
       </c>
       <c r="J49" s="1">
-        <v>19.132609374867</v>
+        <v>5.0115125057951</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1961629.85</v>
+        <v>1001177.66</v>
       </c>
       <c r="N49" s="1">
-        <v>1961629.85</v>
+        <v>1001177.66</v>
       </c>
       <c r="O49" s="1">
-        <v>1.09</v>
+        <v>0.5</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>18263.0</v>
+        <v>1879.0</v>
       </c>
       <c r="D50" s="1">
-        <v>52.1</v>
+        <v>557.6</v>
       </c>
       <c r="E50" s="1">
-        <v>52.2038000329</v>
+        <v>194.1964236296</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>953398.0</v>
+        <v>364895.08</v>
       </c>
       <c r="I50" s="1">
-        <v>-1895.7</v>
+        <v>682835.32</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.19883616286168</v>
+        <v>187.13196132982</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>951502.3</v>
+        <v>1047730.4</v>
       </c>
       <c r="N50" s="1">
-        <v>951502.3</v>
+        <v>1047730.4</v>
       </c>
       <c r="O50" s="1">
         <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>1879.0</v>
+        <v>186572.0</v>
       </c>
       <c r="D51" s="1">
-        <v>520.8</v>
+        <v>9.05</v>
       </c>
       <c r="E51" s="1">
-        <v>194.1964236296</v>
+        <v>5.1813807002</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>364895.08</v>
+        <v>966700.56</v>
       </c>
       <c r="I51" s="1">
-        <v>613688.12</v>
+        <v>721776.04</v>
       </c>
       <c r="J51" s="1">
-        <v>168.18207579011</v>
+        <v>74.663869026827</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>978583.2</v>
+        <v>1688476.6</v>
       </c>
       <c r="N51" s="1">
-        <v>978583.2</v>
+        <v>1688476.6</v>
       </c>
       <c r="O51" s="1">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>237703.0</v>
+        <v>1001.0</v>
       </c>
       <c r="D52" s="1">
-        <v>6.916</v>
+        <v>4794.4</v>
       </c>
       <c r="E52" s="1">
-        <v>5.1813807146</v>
+        <v>4789.2899100899</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1231629.74</v>
+        <v>4794079.2</v>
       </c>
       <c r="I52" s="1">
-        <v>412324.21</v>
+        <v>5115.2</v>
       </c>
       <c r="J52" s="1">
-        <v>33.477935503571</v>
+        <v>0.10669827899381</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1643953.95</v>
+        <v>4799194.4</v>
       </c>
       <c r="N52" s="1">
-        <v>1643953.95</v>
+        <v>4799194.4</v>
       </c>
       <c r="O52" s="1">
-        <v>0.92</v>
+        <v>2.41</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>441.0</v>
+        <v>35681.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4784.78</v>
+        <v>41.55</v>
       </c>
       <c r="E53" s="1">
-        <v>4784.0399319728</v>
+        <v>36.604383005</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>2109761.61</v>
+        <v>1306080.99</v>
       </c>
       <c r="I53" s="1">
-        <v>326.37</v>
+        <v>176464.56</v>
       </c>
       <c r="J53" s="1">
-        <v>0.015469520274378</v>
+        <v>13.510996741481</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2110087.98</v>
+        <v>1482545.55</v>
       </c>
       <c r="N53" s="1">
-        <v>2110087.98</v>
+        <v>1482545.55</v>
       </c>
       <c r="O53" s="1">
-        <v>1.18</v>
+        <v>0.74</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>35681.0</v>
+        <v>9553.0</v>
       </c>
       <c r="D54" s="1">
-        <v>40.02</v>
+        <v>122.5</v>
       </c>
       <c r="E54" s="1">
-        <v>36.604383005</v>
+        <v>42.7984769182</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1306080.99</v>
+        <v>408853.85</v>
       </c>
       <c r="I54" s="1">
-        <v>121872.63</v>
+        <v>761388.65</v>
       </c>
       <c r="J54" s="1">
-        <v>9.3311694246465</v>
+        <v>186.2251388852</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1427953.62</v>
+        <v>1170242.5</v>
       </c>
       <c r="N54" s="1">
-        <v>1427953.62</v>
+        <v>1170242.5</v>
       </c>
       <c r="O54" s="1">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>16879.0</v>
+        <v>16959.0</v>
       </c>
       <c r="D55" s="1">
-        <v>93.9</v>
+        <v>77.88</v>
       </c>
       <c r="E55" s="1">
-        <v>42.798477398</v>
+        <v>84.5794999705</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>722395.5</v>
+        <v>1434383.74</v>
       </c>
       <c r="I55" s="1">
-        <v>862542.6</v>
+        <v>-113616.82</v>
       </c>
       <c r="J55" s="1">
-        <v>119.40032849042</v>
+        <v>-7.9209500799277</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1584938.1</v>
+        <v>1320766.92</v>
       </c>
       <c r="N55" s="1">
-        <v>1584938.1</v>
+        <v>1320766.92</v>
       </c>
       <c r="O55" s="1">
-        <v>0.88</v>
+        <v>0.66</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>16959.0</v>
+        <v>26318.0</v>
       </c>
       <c r="D56" s="1">
-        <v>70.52</v>
+        <v>30.87</v>
       </c>
       <c r="E56" s="1">
-        <v>84.5794999705</v>
+        <v>36.2437001292</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1434383.74</v>
+        <v>953861.7</v>
       </c>
       <c r="I56" s="1">
-        <v>-238435.06</v>
+        <v>-141425.04</v>
       </c>
       <c r="J56" s="1">
-        <v>-16.622822286036</v>
+        <v>-14.826577060385</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1195948.68</v>
+        <v>812436.66</v>
       </c>
       <c r="N56" s="1">
-        <v>1195948.68</v>
+        <v>812436.66</v>
       </c>
       <c r="O56" s="1">
-        <v>0.67</v>
+        <v>0.41</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>26318.0</v>
+        <v>10909.0</v>
       </c>
       <c r="D57" s="1">
-        <v>27.64</v>
+        <v>279.0</v>
       </c>
       <c r="E57" s="1">
-        <v>36.2437001292</v>
+        <v>263.7910605922</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>953861.7</v>
+        <v>2877696.68</v>
       </c>
       <c r="I57" s="1">
-        <v>-226432.18</v>
+        <v>165914.32</v>
       </c>
       <c r="J57" s="1">
-        <v>-23.738470681861</v>
+        <v>5.7655249475424</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>727429.52</v>
+        <v>3043611.0</v>
       </c>
       <c r="N57" s="1">
-        <v>727429.52</v>
+        <v>3043611.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.41</v>
+        <v>1.53</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>9480.0</v>
+        <v>273798.0</v>
       </c>
       <c r="D58" s="1">
-        <v>281.6</v>
+        <v>4.222</v>
       </c>
       <c r="E58" s="1">
-        <v>258.3173670886</v>
+        <v>2.5732000234</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>2448848.64</v>
+        <v>704537.02</v>
       </c>
       <c r="I58" s="1">
-        <v>220719.36</v>
+        <v>451438.14</v>
       </c>
       <c r="J58" s="1">
-        <v>9.0131891532504</v>
+        <v>64.075857930077</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2669568.0</v>
+        <v>1155975.16</v>
       </c>
       <c r="N58" s="1">
-        <v>2669568.0</v>
+        <v>1155975.16</v>
       </c>
       <c r="O58" s="1">
-        <v>1.49</v>
+        <v>0.58</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>566002.0</v>
+        <v>44509.0</v>
       </c>
       <c r="D59" s="1">
-        <v>3.42</v>
+        <v>81.76</v>
       </c>
       <c r="E59" s="1">
-        <v>2.5732000064</v>
+        <v>89.5803226314</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1456436.35</v>
+        <v>3987130.58</v>
       </c>
       <c r="I59" s="1">
-        <v>479290.49</v>
+        <v>-348074.74</v>
       </c>
       <c r="J59" s="1">
-        <v>32.908440523336</v>
+        <v>-8.729955867159</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1935726.84</v>
+        <v>3639055.84</v>
       </c>
       <c r="N59" s="1">
-        <v>1935726.84</v>
+        <v>3639055.84</v>
       </c>
       <c r="O59" s="1">
-        <v>1.08</v>
+        <v>1.83</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>44509.0</v>
+        <v>36889.0</v>
       </c>
       <c r="D60" s="1">
-        <v>77.79</v>
+        <v>140.7</v>
       </c>
       <c r="E60" s="1">
-        <v>89.5803226314</v>
+        <v>184.8019466508</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3987130.58</v>
+        <v>6817159.01</v>
       </c>
       <c r="I60" s="1">
-        <v>-524775.47</v>
+        <v>-1626876.71</v>
       </c>
       <c r="J60" s="1">
-        <v>-13.161732716564</v>
+        <v>-23.864438362279</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3462355.11</v>
+        <v>5190282.3</v>
       </c>
       <c r="N60" s="1">
-        <v>3462355.11</v>
+        <v>5190282.3</v>
       </c>
       <c r="O60" s="1">
-        <v>1.93</v>
+        <v>2.61</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>38649.0</v>
+        <v>24180.0</v>
       </c>
       <c r="D61" s="1">
-        <v>153.82</v>
+        <v>274.85</v>
       </c>
       <c r="E61" s="1">
-        <v>184.8019467515</v>
+        <v>145.5477820513</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>7142410.44</v>
+        <v>3519345.37</v>
       </c>
       <c r="I61" s="1">
-        <v>-1197421.26</v>
+        <v>3126527.63</v>
       </c>
       <c r="J61" s="1">
-        <v>-16.764946092905</v>
+        <v>88.838329328275</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>5944989.18</v>
+        <v>6645873.0</v>
       </c>
       <c r="N61" s="1">
-        <v>5944989.18</v>
+        <v>6645873.0</v>
       </c>
       <c r="O61" s="1">
-        <v>3.31</v>
+        <v>3.34</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>24180.0</v>
+        <v>11382.0</v>
       </c>
       <c r="D62" s="1">
-        <v>237.15</v>
+        <v>50.2</v>
       </c>
       <c r="E62" s="1">
-        <v>145.5477820513</v>
+        <v>96.6610182745</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3519345.37</v>
+        <v>1100195.71</v>
       </c>
       <c r="I62" s="1">
-        <v>2214941.63</v>
+        <v>-528819.31</v>
       </c>
       <c r="J62" s="1">
-        <v>62.936182645808</v>
+        <v>-48.065930924235</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>5734287.0</v>
+        <v>571376.4</v>
       </c>
       <c r="N62" s="1">
-        <v>5734287.0</v>
+        <v>571376.4</v>
       </c>
       <c r="O62" s="1">
-        <v>3.19</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>11382.0</v>
+        <v>18293.0</v>
       </c>
       <c r="D63" s="1">
-        <v>42.42</v>
+        <v>182.8</v>
       </c>
       <c r="E63" s="1">
-        <v>96.6610182745</v>
+        <v>110.1810834746</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1100195.71</v>
+        <v>2015542.56</v>
       </c>
       <c r="I63" s="1">
-        <v>-617371.27</v>
+        <v>1328417.84</v>
       </c>
       <c r="J63" s="1">
-        <v>-56.11467708777</v>
+        <v>65.908697060706</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>482824.44</v>
+        <v>3343960.4</v>
       </c>
       <c r="N63" s="1">
-        <v>482824.44</v>
+        <v>3343960.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.27</v>
+        <v>1.68</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>18293.0</v>
+        <v>38160.0</v>
       </c>
       <c r="D64" s="1">
-        <v>140.75</v>
+        <v>35.97</v>
       </c>
       <c r="E64" s="1">
-        <v>110.1810834746</v>
+        <v>54.5851404612</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2015542.56</v>
+        <v>2082968.96</v>
       </c>
       <c r="I64" s="1">
-        <v>559197.19</v>
+        <v>-710353.76</v>
       </c>
       <c r="J64" s="1">
-        <v>27.744251155877</v>
+        <v>-34.102945057808</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2574739.75</v>
+        <v>1372615.2</v>
       </c>
       <c r="N64" s="1">
-        <v>2574739.75</v>
+        <v>1372615.2</v>
       </c>
       <c r="O64" s="1">
-        <v>1.43</v>
+        <v>0.69</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>38160.0</v>
+        <v>22660.0</v>
       </c>
       <c r="D65" s="1">
-        <v>36.55</v>
+        <v>243.4</v>
       </c>
       <c r="E65" s="1">
-        <v>54.5851404612</v>
+        <v>195.2169752868</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2082968.96</v>
+        <v>4423616.66</v>
       </c>
       <c r="I65" s="1">
-        <v>-688220.96</v>
+        <v>1091827.34</v>
       </c>
       <c r="J65" s="1">
-        <v>-33.040384816872</v>
+        <v>24.681780179388</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1394748.0</v>
+        <v>5515444.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1394748.0</v>
+        <v>5515444.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.78</v>
+        <v>2.77</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>21649.0</v>
+        <v>49934.0</v>
       </c>
       <c r="D66" s="1">
-        <v>203.75</v>
+        <v>69.71</v>
       </c>
       <c r="E66" s="1">
-        <v>192.9668465056</v>
+        <v>33.391091641</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4177539.26</v>
+        <v>1667350.77</v>
       </c>
       <c r="I66" s="1">
-        <v>233444.49</v>
+        <v>1813548.37</v>
       </c>
       <c r="J66" s="1">
-        <v>5.5880860830019</v>
+        <v>108.76825696371</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>4410983.75</v>
+        <v>3480899.14</v>
       </c>
       <c r="N66" s="1">
-        <v>4410983.75</v>
+        <v>3480899.14</v>
       </c>
       <c r="O66" s="1">
-        <v>2.46</v>
+        <v>1.75</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>49934.0</v>
+        <v>16806.0</v>
       </c>
       <c r="D67" s="1">
-        <v>60.98</v>
+        <v>45.72</v>
       </c>
       <c r="E67" s="1">
-        <v>33.391091641</v>
+        <v>47.711999881</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1667350.77</v>
+        <v>801847.87</v>
       </c>
       <c r="I67" s="1">
-        <v>1377624.55</v>
+        <v>-33477.55</v>
       </c>
       <c r="J67" s="1">
-        <v>82.623559168657</v>
+        <v>-4.1750500628006</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3044975.32</v>
+        <v>768370.32</v>
       </c>
       <c r="N67" s="1">
-        <v>3044975.32</v>
+        <v>768370.32</v>
       </c>
       <c r="O67" s="1">
-        <v>1.7</v>
+        <v>0.39</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
         <v>73722.0</v>
       </c>
       <c r="D68" s="1">
-        <v>5.525</v>
+        <v>7.186</v>
       </c>
       <c r="E68" s="1">
         <v>15.3696905944</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>1133084.33</v>
       </c>
       <c r="I68" s="1">
-        <v>-725770.28</v>
+        <v>-603318.04</v>
       </c>
       <c r="J68" s="1">
-        <v>-64.052627044979</v>
+        <v>-53.245643243517</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>407314.05</v>
+        <v>529766.29</v>
       </c>
       <c r="N68" s="1">
-        <v>407314.05</v>
+        <v>529766.29</v>
       </c>
       <c r="O68" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>53303.0</v>
+        <v>49306.0</v>
       </c>
       <c r="D69" s="1">
-        <v>26.92</v>
+        <v>42.87</v>
       </c>
       <c r="E69" s="1">
-        <v>28.8206545598</v>
+        <v>28.8206544842</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1536227.35</v>
+        <v>1421031.19</v>
       </c>
       <c r="I69" s="1">
-        <v>-101310.59</v>
+        <v>692717.03</v>
       </c>
       <c r="J69" s="1">
-        <v>-6.5947654167204</v>
+        <v>48.747489490361</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1434916.76</v>
+        <v>2113748.22</v>
       </c>
       <c r="N69" s="1">
-        <v>1434916.76</v>
+        <v>2113748.22</v>
       </c>
       <c r="O69" s="1">
-        <v>0.8</v>
+        <v>1.06</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
         <v>51676.0</v>
       </c>
       <c r="D70" s="1">
-        <v>32.02</v>
+        <v>39.96</v>
       </c>
       <c r="E70" s="1">
         <v>32.1696505147</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>1662398.86</v>
       </c>
       <c r="I70" s="1">
-        <v>-7733.34</v>
+        <v>402574.1</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.46519160870936</v>
+        <v>24.216456693191</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1654665.52</v>
+        <v>2064972.96</v>
       </c>
       <c r="N70" s="1">
-        <v>1654665.52</v>
+        <v>2064972.96</v>
       </c>
       <c r="O70" s="1">
-        <v>0.92</v>
+        <v>1.04</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
         <v>8070.0</v>
       </c>
       <c r="D71" s="1">
-        <v>246.6</v>
+        <v>246.3</v>
       </c>
       <c r="E71" s="1">
         <v>212.7394299876</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>1716807.2</v>
       </c>
       <c r="I71" s="1">
-        <v>273254.8</v>
+        <v>270833.8</v>
       </c>
       <c r="J71" s="1">
-        <v>15.916452354114</v>
+        <v>15.775434772175</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1990062.0</v>
+        <v>1987641.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1990062.0</v>
+        <v>1987641.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.11</v>
+        <v>1.0</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>45102.0</v>
       </c>
       <c r="D72" s="1">
-        <v>59.63</v>
+        <v>64.45</v>
       </c>
       <c r="E72" s="1">
         <v>67.6987871935</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>3053350.7</v>
       </c>
       <c r="I72" s="1">
-        <v>-363918.44</v>
+        <v>-146526.8</v>
       </c>
       <c r="J72" s="1">
-        <v>-11.918658410251</v>
+        <v>-4.7988853687852</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2689432.26</v>
+        <v>2906823.9</v>
       </c>
       <c r="N72" s="1">
-        <v>2689432.26</v>
+        <v>2906823.9</v>
       </c>
       <c r="O72" s="1">
-        <v>1.5</v>
+        <v>1.46</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
         <v>12988.0</v>
       </c>
       <c r="D73" s="1">
-        <v>123.95</v>
+        <v>131.05</v>
       </c>
       <c r="E73" s="1">
         <v>107.8219810594</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>1400391.89</v>
       </c>
       <c r="I73" s="1">
-        <v>209470.71</v>
+        <v>301685.51</v>
       </c>
       <c r="J73" s="1">
-        <v>14.958006504879</v>
+        <v>21.542934670951</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1609862.6</v>
+        <v>1702077.4</v>
       </c>
       <c r="N73" s="1">
-        <v>1609862.6</v>
+        <v>1702077.4</v>
       </c>
       <c r="O73" s="1">
-        <v>0.9</v>
+        <v>0.85</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>23214.0</v>
+        <v>51154.0</v>
       </c>
       <c r="D74" s="1">
-        <v>21.44</v>
+        <v>23.24</v>
       </c>
       <c r="E74" s="1">
-        <v>28.9328999742</v>
+        <v>25.8738866951</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>671648.34</v>
+        <v>1323552.8</v>
       </c>
       <c r="I74" s="1">
-        <v>-173940.18</v>
+        <v>-134733.84</v>
       </c>
       <c r="J74" s="1">
-        <v>-25.897507615369</v>
+        <v>-10.179710246542</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>497708.16</v>
+        <v>1188818.96</v>
       </c>
       <c r="N74" s="1">
-        <v>497708.16</v>
+        <v>1188818.96</v>
       </c>
       <c r="O74" s="1">
-        <v>0.28</v>
+        <v>0.6</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>38241.0</v>
       </c>
       <c r="D75" s="1">
-        <v>22.1</v>
+        <v>24.86</v>
       </c>
       <c r="E75" s="1">
         <v>32.0039164771</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>1223861.77</v>
       </c>
       <c r="I75" s="1">
-        <v>-378735.67</v>
+        <v>-273190.51</v>
       </c>
       <c r="J75" s="1">
-        <v>-30.945951518692</v>
+        <v>-22.322007002474</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>845126.1</v>
+        <v>950671.26</v>
       </c>
       <c r="N75" s="1">
-        <v>845126.1</v>
+        <v>950671.26</v>
       </c>
       <c r="O75" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
         <v>11103.0</v>
       </c>
       <c r="D76" s="1">
-        <v>65.44</v>
+        <v>65.78</v>
       </c>
       <c r="E76" s="1">
         <v>134.9501197874</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>1498351.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-771770.86</v>
+        <v>-767995.84</v>
       </c>
       <c r="J76" s="1">
-        <v>-51.508008956886</v>
+        <v>-51.256064015647</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>726580.32</v>
+        <v>730355.34</v>
       </c>
       <c r="N76" s="1">
-        <v>726580.32</v>
+        <v>730355.34</v>
       </c>
       <c r="O76" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
         <v>150.0</v>
       </c>
       <c r="D77" s="1">
-        <v>5436.0</v>
+        <v>5853.0</v>
       </c>
       <c r="E77" s="1">
         <v>5677.5</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>0.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-362250.0</v>
+        <v>263250.0</v>
       </c>
       <c r="J77" s="1">
         <v>0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>-362250.0</v>
+        <v>263250.0</v>
       </c>
       <c r="N77" s="1">
-        <v>-362250.0</v>
+        <v>263250.0</v>
       </c>
       <c r="O77" s="1">
-        <v>-0.2</v>
+        <v>0.13</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>