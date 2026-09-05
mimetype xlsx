--- v3 (2026-07-23)
+++ v4 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -193,51 +193,51 @@
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
@@ -434,50 +434,56 @@
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
+  </si>
+  <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
@@ -967,183 +973,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17704.2307</v>
+        <v>17941.4017</v>
       </c>
       <c r="D2">
-        <v>295.32</v>
+        <v>311.99</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5228513.65</v>
+        <v>5597712.37</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5228513.65</v>
+        <v>5597712.37</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176182.9667</v>
+        <v>176371.9667</v>
       </c>
       <c r="D3">
-        <v>201.89</v>
+        <v>213.29</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>35570677.97</v>
+        <v>37619317.27</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>35570677.97</v>
+        <v>37619317.27</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>347879.6043</v>
+        <v>348299.6127</v>
       </c>
       <c r="D4">
-        <v>425.48</v>
+        <v>449.33</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>148017559.17</v>
+        <v>156503781.21</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>148017559.17</v>
+        <v>156503781.21</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>78669.0</v>
+        <v>78499.0</v>
       </c>
       <c r="D5">
-        <v>131.86</v>
+        <v>139.38</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10373655.06</v>
+        <v>10941810.62</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10373655.06</v>
+        <v>10941810.62</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P77"/>
+  <dimension ref="A1:P78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O77" sqref="O77"/>
+      <selection activeCell="O78" sqref="O78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1165,3836 +1171,3886 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>107230.0</v>
       </c>
       <c r="D2" s="1">
-        <v>105.28</v>
+        <v>105.86</v>
       </c>
       <c r="E2" s="1">
         <v>103.9248613261</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>11143862.88</v>
       </c>
       <c r="I2" s="1">
-        <v>145311.52</v>
+        <v>207504.92</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3039600501617</v>
+        <v>1.8620555747542</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11289174.4</v>
+        <v>11351367.8</v>
       </c>
       <c r="N2" s="1">
-        <v>11289174.4</v>
+        <v>11351367.8</v>
       </c>
       <c r="O2" s="1">
-        <v>5.67</v>
+        <v>5.39</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>9012.0</v>
+        <v>11639.0</v>
       </c>
       <c r="D3" s="1">
-        <v>138.1</v>
+        <v>161.45</v>
       </c>
       <c r="E3" s="1">
-        <v>205.1230281846</v>
+        <v>192.0945553742</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1848568.73</v>
+        <v>2235788.53</v>
       </c>
       <c r="I3" s="1">
-        <v>-604011.53</v>
+        <v>-356671.98</v>
       </c>
       <c r="J3" s="1">
-        <v>-32.674550867254</v>
+        <v>-15.952849530005</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1244557.2</v>
+        <v>1879116.55</v>
       </c>
       <c r="N3" s="1">
-        <v>1244557.2</v>
+        <v>1879116.55</v>
       </c>
       <c r="O3" s="1">
-        <v>0.62</v>
+        <v>0.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>930.6</v>
+        <v>817.4</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-64138.49</v>
+        <v>-181640.09</v>
       </c>
       <c r="J4" s="1">
-        <v>-6.2264255585973</v>
+        <v>-17.633226146139</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>965962.8</v>
+        <v>848461.2</v>
       </c>
       <c r="N4" s="1">
-        <v>965962.8</v>
+        <v>848461.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>27417.0</v>
       </c>
       <c r="D5" s="1">
-        <v>168.16</v>
+        <v>178.96</v>
       </c>
       <c r="E5" s="1">
         <v>190.4410190758</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>5221321.42</v>
       </c>
       <c r="I5" s="1">
-        <v>-610878.7</v>
+        <v>-314775.1</v>
       </c>
       <c r="J5" s="1">
-        <v>-11.699695361792</v>
+        <v>-6.0286482037721</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4610442.72</v>
+        <v>4906546.32</v>
       </c>
       <c r="N5" s="1">
-        <v>4610442.72</v>
+        <v>4906546.32</v>
       </c>
       <c r="O5" s="1">
-        <v>2.31</v>
+        <v>2.33</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>26707.0</v>
+        <v>14911.0</v>
       </c>
       <c r="D6" s="1">
-        <v>52.82</v>
+        <v>57.32</v>
       </c>
       <c r="E6" s="1">
-        <v>71.7589126446</v>
+        <v>71.7589128831</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1916465.28</v>
+        <v>1069997.15</v>
       </c>
       <c r="I6" s="1">
-        <v>-505801.54</v>
+        <v>-215298.63</v>
       </c>
       <c r="J6" s="1">
-        <v>-26.39241865107</v>
+        <v>-20.121420884158</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1410663.74</v>
+        <v>854698.52</v>
       </c>
       <c r="N6" s="1">
-        <v>1410663.74</v>
+        <v>854698.52</v>
       </c>
       <c r="O6" s="1">
-        <v>0.71</v>
+        <v>0.41</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>14153.0</v>
+        <v>14790.0</v>
       </c>
       <c r="D7" s="1">
-        <v>390.1</v>
+        <v>372.8</v>
       </c>
       <c r="E7" s="1">
-        <v>224.1933978662</v>
+        <v>231.2915591616</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3173009.16</v>
+        <v>3420802.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2348076.14</v>
+        <v>2092909.84</v>
       </c>
       <c r="J7" s="1">
-        <v>74.001555671525</v>
+        <v>61.181843968433</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5521085.3</v>
+        <v>5513712.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5521085.3</v>
+        <v>5513712.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.77</v>
+        <v>2.62</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>52639.0</v>
       </c>
       <c r="D8" s="1">
-        <v>17.045</v>
+        <v>17.145</v>
       </c>
       <c r="E8" s="1">
         <v>19.4901158837</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1025940.21</v>
       </c>
       <c r="I8" s="1">
-        <v>-128708.45</v>
+        <v>-123444.55</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.545414318053</v>
+        <v>-12.032333736096</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>897231.76</v>
+        <v>902495.66</v>
       </c>
       <c r="N8" s="1">
-        <v>897231.76</v>
+        <v>902495.66</v>
       </c>
       <c r="O8" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>17248.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.85</v>
+        <v>53.68</v>
       </c>
       <c r="E9" s="1">
         <v>58.6704730983</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1011948.32</v>
       </c>
       <c r="I9" s="1">
-        <v>-152135.52</v>
+        <v>-86075.68</v>
       </c>
       <c r="J9" s="1">
-        <v>-15.033921890399</v>
+        <v>-8.5059363505836</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>859812.8</v>
+        <v>925872.64</v>
       </c>
       <c r="N9" s="1">
-        <v>859812.8</v>
+        <v>925872.64</v>
       </c>
       <c r="O9" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>61.92</v>
+        <v>67.7</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>423228.73</v>
+        <v>648879.93</v>
       </c>
       <c r="J10" s="1">
-        <v>21.223748683303</v>
+        <v>32.539531425381</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2417356.8</v>
+        <v>2643008.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2417356.8</v>
+        <v>2643008.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.21</v>
+        <v>1.25</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20787.0</v>
       </c>
       <c r="D11" s="1">
-        <v>41.44</v>
+        <v>51.65</v>
       </c>
       <c r="E11" s="1">
         <v>34.0868172415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>708562.67</v>
       </c>
       <c r="I11" s="1">
-        <v>152850.61</v>
+        <v>365085.88</v>
       </c>
       <c r="J11" s="1">
-        <v>21.571925317488</v>
+        <v>51.524853828385</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>861413.28</v>
+        <v>1073648.55</v>
       </c>
       <c r="N11" s="1">
-        <v>861413.28</v>
+        <v>1073648.55</v>
       </c>
       <c r="O11" s="1">
-        <v>0.43</v>
+        <v>0.51</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>1697.0</v>
+        <v>1850.0</v>
       </c>
       <c r="D12" s="1">
-        <v>685.4</v>
+        <v>766.0</v>
       </c>
       <c r="E12" s="1">
-        <v>464.3851031232</v>
+        <v>481.2246054054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>788061.52</v>
+        <v>890265.52</v>
       </c>
       <c r="I12" s="1">
-        <v>375062.28</v>
+        <v>526834.48</v>
       </c>
       <c r="J12" s="1">
-        <v>47.593020402773</v>
+        <v>59.177230631149</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1163123.8</v>
+        <v>1417100.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1163123.8</v>
+        <v>1417100.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.58</v>
+        <v>0.67</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>13269.0</v>
+        <v>13628.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1223.8</v>
+        <v>1462.2</v>
       </c>
       <c r="E13" s="1">
-        <v>604.1788318637</v>
+        <v>625.0235383035</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>8016848.92</v>
+        <v>8517820.78</v>
       </c>
       <c r="I13" s="1">
-        <v>8221753.28</v>
+        <v>11409040.82</v>
       </c>
       <c r="J13" s="1">
-        <v>102.55592143553</v>
+        <v>133.94318939873</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>16238602.2</v>
+        <v>19926861.6</v>
       </c>
       <c r="N13" s="1">
-        <v>16238602.2</v>
+        <v>19926861.6</v>
       </c>
       <c r="O13" s="1">
-        <v>8.15</v>
+        <v>9.46</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>41.29</v>
+        <v>39.52</v>
       </c>
       <c r="E14" s="1">
         <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>1091805.82</v>
+        <v>964077.31</v>
       </c>
       <c r="J14" s="1">
-        <v>57.834688333318</v>
+        <v>51.068706295295</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2979610.27</v>
+        <v>2851881.76</v>
       </c>
       <c r="N14" s="1">
-        <v>2979610.27</v>
+        <v>2851881.76</v>
       </c>
       <c r="O14" s="1">
-        <v>1.5</v>
+        <v>1.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.66</v>
+        <v>19.41</v>
       </c>
       <c r="E15" s="1">
         <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>2670842.11</v>
+        <v>2839142.11</v>
       </c>
       <c r="J15" s="1">
-        <v>176.12325951693</v>
+        <v>187.221461266</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4187304.0</v>
+        <v>4355604.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4187304.0</v>
+        <v>4355604.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.1</v>
+        <v>2.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>642792.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.326</v>
+        <v>10.674</v>
       </c>
       <c r="E16" s="1">
         <v>8.2515458967</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>5304027.69</v>
       </c>
       <c r="I16" s="1">
-        <v>1333442.5</v>
+        <v>1557134.12</v>
       </c>
       <c r="J16" s="1">
-        <v>25.140187380885</v>
+        <v>29.357579013695</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>6637470.19</v>
+        <v>6861161.81</v>
       </c>
       <c r="N16" s="1">
-        <v>6637470.19</v>
+        <v>6861161.81</v>
       </c>
       <c r="O16" s="1">
-        <v>3.33</v>
+        <v>3.26</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>10291.0</v>
+        <v>15960.0</v>
       </c>
       <c r="D17" s="1">
-        <v>73.25</v>
+        <v>72.85</v>
       </c>
       <c r="E17" s="1">
-        <v>108.5189000097</v>
+        <v>95.4408082707</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1116768.0</v>
+        <v>1523235.3</v>
       </c>
       <c r="I17" s="1">
-        <v>-362952.25</v>
+        <v>-360549.3</v>
       </c>
       <c r="J17" s="1">
-        <v>-32.500237291899</v>
+        <v>-23.669967469898</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>753815.75</v>
+        <v>1162686.0</v>
       </c>
       <c r="N17" s="1">
-        <v>753815.75</v>
+        <v>1162686.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.38</v>
+        <v>0.55</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>81.08</v>
+        <v>70.38</v>
       </c>
       <c r="E18" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>122797.93</v>
+        <v>-123483.97</v>
       </c>
       <c r="J18" s="1">
-        <v>7.043506424896</v>
+        <v>-7.0828566578172</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1866218.36</v>
+        <v>1619936.46</v>
       </c>
       <c r="N18" s="1">
-        <v>1866218.36</v>
+        <v>1619936.46</v>
       </c>
       <c r="O18" s="1">
-        <v>0.94</v>
+        <v>0.77</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>90.31</v>
+        <v>93.65</v>
       </c>
       <c r="E19" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>979853.79</v>
+        <v>1120608.07</v>
       </c>
       <c r="J19" s="1">
-        <v>34.672936218891</v>
+        <v>39.653642751624</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3805844.02</v>
+        <v>3946598.3</v>
       </c>
       <c r="N19" s="1">
-        <v>3805844.02</v>
+        <v>3946598.3</v>
       </c>
       <c r="O19" s="1">
-        <v>1.91</v>
+        <v>1.87</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>34015.0</v>
+        <v>41082.0</v>
       </c>
       <c r="D20" s="1">
-        <v>25.59</v>
+        <v>25.63</v>
       </c>
       <c r="E20" s="1">
-        <v>25.6549304719</v>
+        <v>25.7246112653</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>872652.46</v>
+        <v>1056818.48</v>
       </c>
       <c r="I20" s="1">
-        <v>-2208.61</v>
+        <v>-3886.82</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.25309159158275</v>
+        <v>-0.36778501450883</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>870443.85</v>
+        <v>1052931.66</v>
       </c>
       <c r="N20" s="1">
-        <v>870443.85</v>
+        <v>1052931.66</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>16373.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.65</v>
+        <v>101.8</v>
       </c>
       <c r="E21" s="1">
         <v>134.3535827277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2199771.21</v>
       </c>
       <c r="I21" s="1">
-        <v>-551828.76</v>
+        <v>-532999.81</v>
       </c>
       <c r="J21" s="1">
-        <v>-25.085734256882</v>
+        <v>-24.229783878297</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1647942.45</v>
+        <v>1666771.4</v>
       </c>
       <c r="N21" s="1">
-        <v>1647942.45</v>
+        <v>1666771.4</v>
       </c>
       <c r="O21" s="1">
-        <v>0.83</v>
+        <v>0.79</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>28681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>34.47</v>
+        <v>37.1</v>
       </c>
       <c r="E22" s="1">
         <v>31.5333000941</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>904406.58</v>
       </c>
       <c r="I22" s="1">
-        <v>84227.49</v>
+        <v>159658.52</v>
       </c>
       <c r="J22" s="1">
-        <v>9.3130116324452</v>
+        <v>17.653400973708</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>988634.07</v>
+        <v>1064065.1</v>
       </c>
       <c r="N22" s="1">
-        <v>988634.07</v>
+        <v>1064065.1</v>
       </c>
       <c r="O22" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>40725.0</v>
       </c>
       <c r="D23" s="1">
-        <v>78.02</v>
+        <v>77.26</v>
       </c>
       <c r="E23" s="1">
         <v>69.4645772867</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2828944.91</v>
       </c>
       <c r="I23" s="1">
-        <v>348419.59</v>
+        <v>317468.59</v>
       </c>
       <c r="J23" s="1">
-        <v>12.316238070539</v>
+        <v>11.222155259291</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3177364.5</v>
+        <v>3146413.5</v>
       </c>
       <c r="N23" s="1">
-        <v>3177364.5</v>
+        <v>3146413.5</v>
       </c>
       <c r="O23" s="1">
-        <v>1.6</v>
+        <v>1.49</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>26682.0</v>
+        <v>39130.0</v>
       </c>
       <c r="D24" s="1">
-        <v>68.1</v>
+        <v>64.42</v>
       </c>
       <c r="E24" s="1">
-        <v>63.5439161232</v>
+        <v>63.2276647074</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1695478.77</v>
+        <v>2474098.52</v>
       </c>
       <c r="I24" s="1">
-        <v>121565.43</v>
+        <v>46656.08</v>
       </c>
       <c r="J24" s="1">
-        <v>7.1699765370698</v>
+        <v>1.8857810076213</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1817044.2</v>
+        <v>2520754.6</v>
       </c>
       <c r="N24" s="1">
-        <v>1817044.2</v>
+        <v>2520754.6</v>
       </c>
       <c r="O24" s="1">
-        <v>0.91</v>
+        <v>1.2</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>4626.0</v>
       </c>
       <c r="D25" s="1">
-        <v>265.2</v>
+        <v>245.9</v>
       </c>
       <c r="E25" s="1">
         <v>144.0557068742</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>666401.7</v>
       </c>
       <c r="I25" s="1">
-        <v>560413.5</v>
+        <v>471131.7</v>
       </c>
       <c r="J25" s="1">
-        <v>84.0954487361</v>
+        <v>70.697853862017</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1226815.2</v>
+        <v>1137533.4</v>
       </c>
       <c r="N25" s="1">
-        <v>1226815.2</v>
+        <v>1137533.4</v>
       </c>
       <c r="O25" s="1">
-        <v>0.62</v>
+        <v>0.54</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>25925.0</v>
       </c>
       <c r="D26" s="1">
-        <v>47.94</v>
+        <v>52.16</v>
       </c>
       <c r="E26" s="1">
         <v>38.9590001929</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1010012.08</v>
       </c>
       <c r="I26" s="1">
-        <v>232832.42</v>
+        <v>342235.92</v>
       </c>
       <c r="J26" s="1">
-        <v>23.052439135183</v>
+        <v>33.884339284338</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1242844.5</v>
+        <v>1352248.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1242844.5</v>
+        <v>1352248.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>86416.0</v>
+        <v>95851.0</v>
       </c>
       <c r="D27" s="1">
-        <v>27.53</v>
+        <v>27.66</v>
       </c>
       <c r="E27" s="1">
-        <v>30.7401893168</v>
+        <v>30.4996134626</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2656444.2</v>
+        <v>2923418.45</v>
       </c>
       <c r="I27" s="1">
-        <v>-277411.72</v>
+        <v>-272179.79</v>
       </c>
       <c r="J27" s="1">
-        <v>-10.442971849362</v>
+        <v>-9.310326067074</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2379032.48</v>
+        <v>2651238.66</v>
       </c>
       <c r="N27" s="1">
-        <v>2379032.48</v>
+        <v>2651238.66</v>
       </c>
       <c r="O27" s="1">
-        <v>1.19</v>
+        <v>1.26</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>30021.0</v>
       </c>
       <c r="D28" s="1">
-        <v>64.64</v>
+        <v>67.94</v>
       </c>
       <c r="E28" s="1">
-        <v>105.6357386496</v>
+        <v>103.9957386496</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3171290.51</v>
+        <v>3122056.07</v>
       </c>
       <c r="I28" s="1">
-        <v>-1230733.07</v>
+        <v>-1082429.33</v>
       </c>
       <c r="J28" s="1">
-        <v>-38.808588053322</v>
+        <v>-34.670400073885</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1940557.44</v>
+        <v>2039626.74</v>
       </c>
       <c r="N28" s="1">
-        <v>1940557.44</v>
+        <v>2039626.74</v>
       </c>
       <c r="O28" s="1">
         <v>0.97</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>442035.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.884</v>
+        <v>9.638</v>
       </c>
       <c r="E29" s="1">
         <v>6.473216148</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2861388.1</v>
       </c>
       <c r="I29" s="1">
-        <v>1507685.84</v>
+        <v>1398945.23</v>
       </c>
       <c r="J29" s="1">
-        <v>52.690714691936</v>
+        <v>48.890439923197</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4369073.94</v>
+        <v>4260333.33</v>
       </c>
       <c r="N29" s="1">
-        <v>4369073.94</v>
+        <v>4260333.33</v>
       </c>
       <c r="O29" s="1">
-        <v>2.19</v>
+        <v>2.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>100649.0</v>
       </c>
       <c r="D30" s="1">
-        <v>28.68</v>
+        <v>26.94</v>
       </c>
       <c r="E30" s="1">
-        <v>14.7980308796</v>
+        <v>14.4790308895</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1489407.01</v>
+        <v>1457299.98</v>
       </c>
       <c r="I30" s="1">
-        <v>1397206.31</v>
+        <v>1254184.08</v>
       </c>
       <c r="J30" s="1">
-        <v>93.809569890503</v>
+        <v>86.062176436728</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2886613.32</v>
+        <v>2711484.06</v>
       </c>
       <c r="N30" s="1">
-        <v>2886613.32</v>
+        <v>2711484.06</v>
       </c>
       <c r="O30" s="1">
-        <v>1.45</v>
+        <v>1.29</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>18416.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.0</v>
+        <v>102.6</v>
       </c>
       <c r="E31" s="1">
         <v>104.5645998045</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1925661.67</v>
       </c>
       <c r="I31" s="1">
-        <v>-84061.67</v>
+        <v>-36180.07</v>
       </c>
       <c r="J31" s="1">
-        <v>-4.3653395250891</v>
+        <v>-1.8788383527414</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1841600.0</v>
+        <v>1889481.6</v>
       </c>
       <c r="N31" s="1">
-        <v>1841600.0</v>
+        <v>1889481.6</v>
       </c>
       <c r="O31" s="1">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>8978.0</v>
+        <v>9183.0</v>
       </c>
       <c r="D32" s="1">
-        <v>191.8</v>
+        <v>174.05</v>
       </c>
       <c r="E32" s="1">
-        <v>145.6092982847</v>
+        <v>146.2667516062</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1307280.28</v>
+        <v>1343167.58</v>
       </c>
       <c r="I32" s="1">
-        <v>414700.12</v>
+        <v>255133.57</v>
       </c>
       <c r="J32" s="1">
-        <v>31.722357197953</v>
+        <v>18.994917223955</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1721980.4</v>
+        <v>1598301.15</v>
       </c>
       <c r="N32" s="1">
-        <v>1721980.4</v>
+        <v>1598301.15</v>
       </c>
       <c r="O32" s="1">
-        <v>0.86</v>
+        <v>0.76</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
         <v>23251.0</v>
       </c>
       <c r="D33" s="1">
-        <v>17.52</v>
+        <v>15.88</v>
       </c>
       <c r="E33" s="1">
         <v>18.5510141499</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>431329.63</v>
       </c>
       <c r="I33" s="1">
-        <v>-23972.11</v>
+        <v>-62103.75</v>
       </c>
       <c r="J33" s="1">
-        <v>-5.5577239152339</v>
+        <v>-14.398210946</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>407357.52</v>
+        <v>369225.88</v>
       </c>
       <c r="N33" s="1">
-        <v>407357.52</v>
+        <v>369225.88</v>
       </c>
       <c r="O33" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
         <v>2982.0</v>
       </c>
       <c r="D34" s="1">
-        <v>305.85</v>
+        <v>300.4</v>
       </c>
       <c r="E34" s="1">
         <v>408.2739000671</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1217472.77</v>
       </c>
       <c r="I34" s="1">
-        <v>-305428.07</v>
+        <v>-321679.97</v>
       </c>
       <c r="J34" s="1">
-        <v>-25.08705554047</v>
+        <v>-26.421943712137</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>912044.7</v>
+        <v>895792.8</v>
       </c>
       <c r="N34" s="1">
-        <v>912044.7</v>
+        <v>895792.8</v>
       </c>
       <c r="O34" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>56008.0</v>
+        <v>62796.0</v>
       </c>
       <c r="D35" s="1">
-        <v>37.66</v>
+        <v>38.81</v>
       </c>
       <c r="E35" s="1">
-        <v>34.5</v>
+        <v>34.8891458055</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1932276.0</v>
+        <v>2190898.8</v>
       </c>
       <c r="I35" s="1">
-        <v>176985.28</v>
+        <v>246213.96</v>
       </c>
       <c r="J35" s="1">
-        <v>9.1594202898551</v>
+        <v>11.238034362883</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2109261.28</v>
+        <v>2437112.76</v>
       </c>
       <c r="N35" s="1">
-        <v>2109261.28</v>
+        <v>2437112.76</v>
       </c>
       <c r="O35" s="1">
-        <v>1.06</v>
+        <v>1.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>1148.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1674.0</v>
+        <v>1619.0</v>
       </c>
       <c r="E36" s="1">
         <v>1387.3429181185</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1592669.67</v>
       </c>
       <c r="I36" s="1">
-        <v>329082.33</v>
+        <v>265942.33</v>
       </c>
       <c r="J36" s="1">
-        <v>20.66230909012</v>
+        <v>16.697896306395</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1921752.0</v>
+        <v>1858612.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1921752.0</v>
+        <v>1858612.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.96</v>
+        <v>0.88</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>177268.0</v>
       </c>
       <c r="D37" s="1">
-        <v>20.02</v>
+        <v>19.85</v>
       </c>
       <c r="E37" s="1">
         <v>15.5725711352</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2760518.54</v>
       </c>
       <c r="I37" s="1">
-        <v>788386.82</v>
+        <v>758251.26</v>
       </c>
       <c r="J37" s="1">
-        <v>28.559374210905</v>
+        <v>27.46771119313</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3548905.36</v>
+        <v>3518769.8</v>
       </c>
       <c r="N37" s="1">
-        <v>3548905.36</v>
+        <v>3518769.8</v>
       </c>
       <c r="O37" s="1">
-        <v>1.78</v>
+        <v>1.67</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>46105.0</v>
       </c>
       <c r="D38" s="1">
-        <v>53.52</v>
+        <v>55.0</v>
       </c>
       <c r="E38" s="1">
         <v>37.5384483245</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1730710.16</v>
       </c>
       <c r="I38" s="1">
-        <v>736829.44</v>
+        <v>805064.84</v>
       </c>
       <c r="J38" s="1">
-        <v>42.573820679483</v>
+        <v>46.516445018154</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2467539.6</v>
+        <v>2535775.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2467539.6</v>
+        <v>2535775.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.24</v>
+        <v>1.2</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>69526.0</v>
       </c>
       <c r="D39" s="1">
-        <v>53.35</v>
+        <v>77.3</v>
       </c>
       <c r="E39" s="1">
         <v>34.8738723643</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>2424640.85</v>
       </c>
       <c r="I39" s="1">
-        <v>1284571.25</v>
+        <v>2949718.95</v>
       </c>
       <c r="J39" s="1">
-        <v>52.979856789924</v>
+        <v>121.65591246225</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3709212.1</v>
+        <v>5374359.8</v>
       </c>
       <c r="N39" s="1">
-        <v>3709212.1</v>
+        <v>5374359.8</v>
       </c>
       <c r="O39" s="1">
-        <v>1.86</v>
+        <v>2.55</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>124891.0</v>
       </c>
       <c r="D40" s="1">
-        <v>24.01</v>
+        <v>25.97</v>
       </c>
       <c r="E40" s="1">
         <v>12.0943611629</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1510476.86</v>
       </c>
       <c r="I40" s="1">
-        <v>1488156.05</v>
+        <v>1732942.41</v>
       </c>
       <c r="J40" s="1">
-        <v>98.522267332185</v>
+        <v>114.72816670624</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2998632.91</v>
+        <v>3243419.27</v>
       </c>
       <c r="N40" s="1">
-        <v>2998632.91</v>
+        <v>3243419.27</v>
       </c>
       <c r="O40" s="1">
-        <v>1.51</v>
+        <v>1.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>868213.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.678</v>
+        <v>5.673</v>
       </c>
       <c r="E41" s="1">
         <v>2.519054057</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>2187075.48</v>
       </c>
       <c r="I41" s="1">
-        <v>2742637.93</v>
+        <v>2738296.87</v>
       </c>
       <c r="J41" s="1">
-        <v>125.40207025685</v>
+        <v>125.20358328008</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4929713.41</v>
+        <v>4925372.35</v>
       </c>
       <c r="N41" s="1">
-        <v>4929713.41</v>
+        <v>4925372.35</v>
       </c>
       <c r="O41" s="1">
-        <v>2.47</v>
+        <v>2.34</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>14718.0</v>
       </c>
       <c r="D42" s="1">
         <v>100.6</v>
       </c>
       <c r="E42" s="1">
         <v>101.4798022829</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1493579.73</v>
       </c>
       <c r="I42" s="1">
         <v>-12948.93</v>
       </c>
       <c r="J42" s="1">
         <v>-0.86697279963755</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
         <v>1480630.8</v>
       </c>
       <c r="N42" s="1">
         <v>1480630.8</v>
       </c>
       <c r="O42" s="1">
-        <v>0.74</v>
+        <v>0.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>111031.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.667</v>
+        <v>4.344</v>
       </c>
       <c r="E43" s="1">
         <v>3.2585760733</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>361802.96</v>
       </c>
       <c r="I43" s="1">
-        <v>156378.72</v>
+        <v>120515.7</v>
       </c>
       <c r="J43" s="1">
-        <v>43.222067613819</v>
+        <v>33.30976064983</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>518181.68</v>
+        <v>482318.66</v>
       </c>
       <c r="N43" s="1">
-        <v>518181.68</v>
+        <v>482318.66</v>
       </c>
       <c r="O43" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
         <v>24921.0</v>
       </c>
       <c r="D44" s="1">
-        <v>187.86</v>
+        <v>183.4</v>
       </c>
       <c r="E44" s="1">
         <v>154.7736635769</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3857114.47</v>
       </c>
       <c r="I44" s="1">
-        <v>824544.59</v>
+        <v>713396.93</v>
       </c>
       <c r="J44" s="1">
-        <v>21.377239291527</v>
+        <v>18.495612083818</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4681659.06</v>
+        <v>4570511.4</v>
       </c>
       <c r="N44" s="1">
-        <v>4681659.06</v>
+        <v>4570511.4</v>
       </c>
       <c r="O44" s="1">
-        <v>2.35</v>
+        <v>2.17</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>13685.0</v>
       </c>
       <c r="D45" s="1">
-        <v>150.55</v>
+        <v>144.0</v>
       </c>
       <c r="E45" s="1">
         <v>96.5004442821</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1320608.58</v>
       </c>
       <c r="I45" s="1">
-        <v>739668.17</v>
+        <v>650031.42</v>
       </c>
       <c r="J45" s="1">
-        <v>56.009644432266</v>
+        <v>49.222110914954</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2060276.75</v>
+        <v>1970640.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2060276.75</v>
+        <v>1970640.0</v>
       </c>
       <c r="O45" s="1">
-        <v>1.03</v>
+        <v>0.94</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>10160.0</v>
       </c>
       <c r="D46" s="1">
-        <v>375.85</v>
+        <v>375.5</v>
       </c>
       <c r="E46" s="1">
         <v>380.3228681102</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>3864080.34</v>
       </c>
       <c r="I46" s="1">
-        <v>-45444.34</v>
+        <v>-49000.34</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.1760713029067</v>
+        <v>-1.2680983749939</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3818636.0</v>
+        <v>3815080.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3818636.0</v>
+        <v>3815080.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.92</v>
+        <v>1.81</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
         <v>9050.0</v>
       </c>
       <c r="D47" s="1">
-        <v>475.2</v>
+        <v>479.05</v>
       </c>
       <c r="E47" s="1">
         <v>612.1679038674</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>5540119.53</v>
       </c>
       <c r="I47" s="1">
-        <v>-1239559.53</v>
+        <v>-1204717.03</v>
       </c>
       <c r="J47" s="1">
-        <v>-22.374238015764</v>
+        <v>-21.74532559228</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4300560.0</v>
+        <v>4335402.5</v>
       </c>
       <c r="N47" s="1">
-        <v>4300560.0</v>
+        <v>4335402.5</v>
       </c>
       <c r="O47" s="1">
-        <v>2.16</v>
+        <v>2.06</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
         <v>139767.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.27</v>
+        <v>15.96</v>
       </c>
       <c r="E48" s="1">
         <v>11.7809893609</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>1646593.54</v>
       </c>
       <c r="I48" s="1">
-        <v>487648.55</v>
+        <v>584087.78</v>
       </c>
       <c r="J48" s="1">
-        <v>29.615599609361</v>
+        <v>35.472493108409</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2134242.09</v>
+        <v>2230681.32</v>
       </c>
       <c r="N48" s="1">
-        <v>2134242.09</v>
+        <v>2230681.32</v>
       </c>
       <c r="O48" s="1">
-        <v>1.07</v>
+        <v>1.06</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>18263.0</v>
+        <v>39294.0</v>
       </c>
       <c r="D49" s="1">
-        <v>54.82</v>
+        <v>54.18</v>
       </c>
       <c r="E49" s="1">
-        <v>52.2038000329</v>
+        <v>51.9217381789</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>953398.0</v>
+        <v>2040212.78</v>
       </c>
       <c r="I49" s="1">
-        <v>47779.66</v>
+        <v>88736.14</v>
       </c>
       <c r="J49" s="1">
-        <v>5.0115125057951</v>
+        <v>4.3493571293088</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1001177.66</v>
+        <v>2128948.92</v>
       </c>
       <c r="N49" s="1">
-        <v>1001177.66</v>
+        <v>2128948.92</v>
       </c>
       <c r="O49" s="1">
-        <v>0.5</v>
+        <v>1.01</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>1879.0</v>
       </c>
       <c r="D50" s="1">
-        <v>557.6</v>
+        <v>448.1</v>
       </c>
       <c r="E50" s="1">
         <v>194.1964236296</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>364895.08</v>
       </c>
       <c r="I50" s="1">
-        <v>682835.32</v>
+        <v>477084.82</v>
       </c>
       <c r="J50" s="1">
-        <v>187.13196132982</v>
+        <v>130.74575299837</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1047730.4</v>
+        <v>841979.9</v>
       </c>
       <c r="N50" s="1">
-        <v>1047730.4</v>
+        <v>841979.9</v>
       </c>
       <c r="O50" s="1">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>186572.0</v>
       </c>
       <c r="D51" s="1">
-        <v>9.05</v>
+        <v>13.08</v>
       </c>
       <c r="E51" s="1">
         <v>5.1813807002</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>966700.56</v>
       </c>
       <c r="I51" s="1">
-        <v>721776.04</v>
+        <v>1473661.2</v>
       </c>
       <c r="J51" s="1">
-        <v>74.663869026827</v>
+        <v>152.4423654001</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1688476.6</v>
+        <v>2440361.76</v>
       </c>
       <c r="N51" s="1">
-        <v>1688476.6</v>
+        <v>2440361.76</v>
       </c>
       <c r="O51" s="1">
-        <v>0.85</v>
+        <v>1.16</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>1001.0</v>
+        <v>435.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4794.4</v>
+        <v>4806.42</v>
       </c>
       <c r="E52" s="1">
-        <v>4789.2899100899</v>
+        <v>4796.910045977</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>4794079.2</v>
+        <v>2086655.87</v>
       </c>
       <c r="I52" s="1">
-        <v>5115.2</v>
+        <v>4136.83</v>
       </c>
       <c r="J52" s="1">
-        <v>0.10669827899381</v>
+        <v>0.19825166475582</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>4799194.4</v>
+        <v>2090792.7</v>
       </c>
       <c r="N52" s="1">
-        <v>4799194.4</v>
+        <v>2090792.7</v>
       </c>
       <c r="O52" s="1">
-        <v>2.41</v>
+        <v>0.99</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>35681.0</v>
       </c>
       <c r="D53" s="1">
-        <v>41.55</v>
+        <v>40.15</v>
       </c>
       <c r="E53" s="1">
         <v>36.604383005</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1306080.99</v>
       </c>
       <c r="I53" s="1">
-        <v>176464.56</v>
+        <v>126511.16</v>
       </c>
       <c r="J53" s="1">
-        <v>13.510996741481</v>
+        <v>9.6863181509134</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1482545.55</v>
+        <v>1432592.15</v>
       </c>
       <c r="N53" s="1">
-        <v>1482545.55</v>
+        <v>1432592.15</v>
       </c>
       <c r="O53" s="1">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>9553.0</v>
       </c>
       <c r="D54" s="1">
-        <v>122.5</v>
+        <v>145.35</v>
       </c>
       <c r="E54" s="1">
         <v>42.7984769182</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>408853.85</v>
       </c>
       <c r="I54" s="1">
-        <v>761388.65</v>
+        <v>979674.7</v>
       </c>
       <c r="J54" s="1">
-        <v>186.2251388852</v>
+        <v>239.61488928134</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1170242.5</v>
+        <v>1388528.55</v>
       </c>
       <c r="N54" s="1">
-        <v>1170242.5</v>
+        <v>1388528.55</v>
       </c>
       <c r="O54" s="1">
-        <v>0.59</v>
+        <v>0.66</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
         <v>16959.0</v>
       </c>
       <c r="D55" s="1">
-        <v>77.88</v>
+        <v>87.44</v>
       </c>
       <c r="E55" s="1">
         <v>84.5794999705</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1434383.74</v>
       </c>
       <c r="I55" s="1">
-        <v>-113616.82</v>
+        <v>48511.22</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.9209500799277</v>
+        <v>3.3820252312676</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1320766.92</v>
+        <v>1482894.96</v>
       </c>
       <c r="N55" s="1">
-        <v>1320766.92</v>
+        <v>1482894.96</v>
       </c>
       <c r="O55" s="1">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>26318.0</v>
       </c>
       <c r="D56" s="1">
-        <v>30.87</v>
+        <v>26.81</v>
       </c>
       <c r="E56" s="1">
         <v>36.2437001292</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>953861.7</v>
       </c>
       <c r="I56" s="1">
-        <v>-141425.04</v>
+        <v>-248276.12</v>
       </c>
       <c r="J56" s="1">
-        <v>-14.826577060385</v>
+        <v>-26.028523841559</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>812436.66</v>
+        <v>705585.58</v>
       </c>
       <c r="N56" s="1">
-        <v>812436.66</v>
+        <v>705585.58</v>
       </c>
       <c r="O56" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>10909.0</v>
+        <v>21654.0</v>
       </c>
       <c r="D57" s="1">
-        <v>279.0</v>
+        <v>51.85</v>
       </c>
       <c r="E57" s="1">
-        <v>263.7910605922</v>
+        <v>48.3664999538</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2877696.68</v>
+        <v>1047328.19</v>
       </c>
       <c r="I57" s="1">
-        <v>165914.32</v>
+        <v>75431.71</v>
       </c>
       <c r="J57" s="1">
-        <v>5.7655249475424</v>
+        <v>7.2022992143466</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>3043611.0</v>
+        <v>1122759.9</v>
       </c>
       <c r="N57" s="1">
-        <v>3043611.0</v>
+        <v>1122759.9</v>
       </c>
       <c r="O57" s="1">
-        <v>1.53</v>
+        <v>0.53</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>273798.0</v>
+        <v>10909.0</v>
       </c>
       <c r="D58" s="1">
-        <v>4.222</v>
+        <v>298.5</v>
       </c>
       <c r="E58" s="1">
-        <v>2.5732000234</v>
+        <v>263.7910605922</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>704537.02</v>
+        <v>2877696.68</v>
       </c>
       <c r="I58" s="1">
-        <v>451438.14</v>
+        <v>378639.82</v>
       </c>
       <c r="J58" s="1">
-        <v>64.075857930077</v>
+        <v>13.157739056779</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1155975.16</v>
+        <v>3256336.5</v>
       </c>
       <c r="N58" s="1">
-        <v>1155975.16</v>
+        <v>3256336.5</v>
       </c>
       <c r="O58" s="1">
-        <v>0.58</v>
+        <v>1.55</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>44509.0</v>
+        <v>273798.0</v>
       </c>
       <c r="D59" s="1">
-        <v>81.76</v>
+        <v>4.404</v>
       </c>
       <c r="E59" s="1">
-        <v>89.5803226314</v>
+        <v>2.5732000234</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3987130.58</v>
+        <v>704537.02</v>
       </c>
       <c r="I59" s="1">
-        <v>-348074.74</v>
+        <v>501269.37</v>
       </c>
       <c r="J59" s="1">
-        <v>-8.729955867159</v>
+        <v>71.148762346087</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3639055.84</v>
+        <v>1205806.39</v>
       </c>
       <c r="N59" s="1">
-        <v>3639055.84</v>
+        <v>1205806.39</v>
       </c>
       <c r="O59" s="1">
-        <v>1.83</v>
+        <v>0.57</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>36889.0</v>
+        <v>46868.0</v>
       </c>
       <c r="D60" s="1">
-        <v>140.7</v>
+        <v>77.95</v>
       </c>
       <c r="E60" s="1">
-        <v>184.8019466508</v>
+        <v>89.0890577793</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>6817159.01</v>
+        <v>4175425.96</v>
       </c>
       <c r="I60" s="1">
-        <v>-1626876.71</v>
+        <v>-522065.36</v>
       </c>
       <c r="J60" s="1">
-        <v>-23.864438362279</v>
+        <v>-12.503283856577</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>5190282.3</v>
+        <v>3653360.6</v>
       </c>
       <c r="N60" s="1">
-        <v>5190282.3</v>
+        <v>3653360.6</v>
       </c>
       <c r="O60" s="1">
-        <v>2.61</v>
+        <v>1.73</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>24180.0</v>
+        <v>36889.0</v>
       </c>
       <c r="D61" s="1">
-        <v>274.85</v>
+        <v>161.48</v>
       </c>
       <c r="E61" s="1">
-        <v>145.5477820513</v>
+        <v>184.8019466508</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3519345.37</v>
+        <v>6817159.01</v>
       </c>
       <c r="I61" s="1">
-        <v>3126527.63</v>
+        <v>-860323.29</v>
       </c>
       <c r="J61" s="1">
-        <v>88.838329328275</v>
+        <v>-12.619968064967</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>6645873.0</v>
+        <v>5956835.72</v>
       </c>
       <c r="N61" s="1">
-        <v>6645873.0</v>
+        <v>5956835.72</v>
       </c>
       <c r="O61" s="1">
-        <v>3.34</v>
+        <v>2.83</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>11382.0</v>
+        <v>24180.0</v>
       </c>
       <c r="D62" s="1">
-        <v>50.2</v>
+        <v>269.05</v>
       </c>
       <c r="E62" s="1">
-        <v>96.6610182745</v>
+        <v>145.5477820513</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1100195.71</v>
+        <v>3519345.37</v>
       </c>
       <c r="I62" s="1">
-        <v>-528819.31</v>
+        <v>2986283.63</v>
       </c>
       <c r="J62" s="1">
-        <v>-48.065930924235</v>
+        <v>84.853383684819</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>571376.4</v>
+        <v>6505629.0</v>
       </c>
       <c r="N62" s="1">
-        <v>571376.4</v>
+        <v>6505629.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>3.09</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>18293.0</v>
+        <v>11382.0</v>
       </c>
       <c r="D63" s="1">
-        <v>182.8</v>
+        <v>52.8</v>
       </c>
       <c r="E63" s="1">
-        <v>110.1810834746</v>
+        <v>96.6610182745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2015542.56</v>
+        <v>1100195.71</v>
       </c>
       <c r="I63" s="1">
-        <v>1328417.84</v>
+        <v>-499226.11</v>
       </c>
       <c r="J63" s="1">
-        <v>65.908697060706</v>
+        <v>-45.376118581666</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>3343960.4</v>
+        <v>600969.6</v>
       </c>
       <c r="N63" s="1">
-        <v>3343960.4</v>
+        <v>600969.6</v>
       </c>
       <c r="O63" s="1">
-        <v>1.68</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>38160.0</v>
+        <v>20342.0</v>
       </c>
       <c r="D64" s="1">
-        <v>35.97</v>
+        <v>158.02</v>
       </c>
       <c r="E64" s="1">
-        <v>54.5851404612</v>
+        <v>117.2721944745</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2082968.96</v>
+        <v>2385550.98</v>
       </c>
       <c r="I64" s="1">
-        <v>-710353.76</v>
+        <v>828891.86</v>
       </c>
       <c r="J64" s="1">
-        <v>-34.102945057808</v>
+        <v>34.746348619219</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1372615.2</v>
+        <v>3214442.84</v>
       </c>
       <c r="N64" s="1">
-        <v>1372615.2</v>
+        <v>3214442.84</v>
       </c>
       <c r="O64" s="1">
-        <v>0.69</v>
+        <v>1.53</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>22660.0</v>
+        <v>38160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>243.4</v>
+        <v>34.84</v>
       </c>
       <c r="E65" s="1">
-        <v>195.2169752868</v>
+        <v>54.5851404612</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4423616.66</v>
+        <v>2082968.96</v>
       </c>
       <c r="I65" s="1">
-        <v>1091827.34</v>
+        <v>-753474.56</v>
       </c>
       <c r="J65" s="1">
-        <v>24.681780179388</v>
+        <v>-36.173105527218</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>5515444.0</v>
+        <v>1329494.4</v>
       </c>
       <c r="N65" s="1">
-        <v>5515444.0</v>
+        <v>1329494.4</v>
       </c>
       <c r="O65" s="1">
-        <v>2.77</v>
+        <v>0.63</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>49934.0</v>
+        <v>22660.0</v>
       </c>
       <c r="D66" s="1">
-        <v>69.71</v>
+        <v>268.8</v>
       </c>
       <c r="E66" s="1">
-        <v>33.391091641</v>
+        <v>195.2169752868</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1667350.77</v>
+        <v>4423616.66</v>
       </c>
       <c r="I66" s="1">
-        <v>1813548.37</v>
+        <v>1667391.34</v>
       </c>
       <c r="J66" s="1">
-        <v>108.76825696371</v>
+        <v>37.692943764255</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3480899.14</v>
+        <v>6091008.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3480899.14</v>
+        <v>6091008.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.75</v>
+        <v>2.89</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>16806.0</v>
+        <v>53556.0</v>
       </c>
       <c r="D67" s="1">
-        <v>45.72</v>
+        <v>70.26</v>
       </c>
       <c r="E67" s="1">
-        <v>47.711999881</v>
+        <v>35.7614543655</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>801847.87</v>
+        <v>1915240.45</v>
       </c>
       <c r="I67" s="1">
-        <v>-33477.55</v>
+        <v>1847604.11</v>
       </c>
       <c r="J67" s="1">
-        <v>-4.1750500628006</v>
+        <v>96.468519657675</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>768370.32</v>
+        <v>3762844.56</v>
       </c>
       <c r="N67" s="1">
-        <v>768370.32</v>
+        <v>3762844.56</v>
       </c>
       <c r="O67" s="1">
-        <v>0.39</v>
+        <v>1.79</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>73722.0</v>
+        <v>21966.0</v>
       </c>
       <c r="D68" s="1">
-        <v>7.186</v>
+        <v>48.34</v>
       </c>
       <c r="E68" s="1">
-        <v>15.3696905944</v>
+        <v>47.6668974779</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1133084.33</v>
+        <v>1047051.07</v>
       </c>
       <c r="I68" s="1">
-        <v>-603318.04</v>
+        <v>14785.37</v>
       </c>
       <c r="J68" s="1">
-        <v>-53.245643243517</v>
+        <v>1.4120963555292</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>529766.29</v>
+        <v>1061836.44</v>
       </c>
       <c r="N68" s="1">
-        <v>529766.29</v>
+        <v>1061836.44</v>
       </c>
       <c r="O68" s="1">
-        <v>0.27</v>
+        <v>0.5</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>49306.0</v>
+        <v>73722.0</v>
       </c>
       <c r="D69" s="1">
-        <v>42.87</v>
+        <v>6.227</v>
       </c>
       <c r="E69" s="1">
-        <v>28.8206544842</v>
+        <v>15.3696905944</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1421031.19</v>
+        <v>1133084.33</v>
       </c>
       <c r="I69" s="1">
-        <v>692717.03</v>
+        <v>-674017.44</v>
       </c>
       <c r="J69" s="1">
-        <v>48.747489490361</v>
+        <v>-59.48519648136</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2113748.22</v>
+        <v>459066.89</v>
       </c>
       <c r="N69" s="1">
-        <v>2113748.22</v>
+        <v>459066.89</v>
       </c>
       <c r="O69" s="1">
-        <v>1.06</v>
+        <v>0.22</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>51676.0</v>
+        <v>40530.0</v>
       </c>
       <c r="D70" s="1">
-        <v>39.96</v>
+        <v>62.82</v>
       </c>
       <c r="E70" s="1">
-        <v>32.1696505147</v>
+        <v>28.8206545769</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1662398.86</v>
+        <v>1168101.13</v>
       </c>
       <c r="I70" s="1">
-        <v>402574.1</v>
+        <v>1377993.47</v>
       </c>
       <c r="J70" s="1">
-        <v>24.216456693191</v>
+        <v>117.96867879068</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2064972.96</v>
+        <v>2546094.6</v>
       </c>
       <c r="N70" s="1">
-        <v>2064972.96</v>
+        <v>2546094.6</v>
       </c>
       <c r="O70" s="1">
-        <v>1.04</v>
+        <v>1.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>8070.0</v>
+        <v>68898.0</v>
       </c>
       <c r="D71" s="1">
-        <v>246.3</v>
+        <v>35.0</v>
       </c>
       <c r="E71" s="1">
-        <v>212.7394299876</v>
+        <v>33.344817121</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1716807.2</v>
+        <v>2297391.21</v>
       </c>
       <c r="I71" s="1">
-        <v>270833.8</v>
+        <v>114038.79</v>
       </c>
       <c r="J71" s="1">
-        <v>15.775434772175</v>
+        <v>4.9638385270918</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1987641.0</v>
+        <v>2411430.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1987641.0</v>
+        <v>2411430.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>45102.0</v>
+        <v>8070.0</v>
       </c>
       <c r="D72" s="1">
-        <v>64.45</v>
+        <v>261.0</v>
       </c>
       <c r="E72" s="1">
-        <v>67.6987871935</v>
+        <v>212.7394299876</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3053350.7</v>
+        <v>1716807.2</v>
       </c>
       <c r="I72" s="1">
-        <v>-146526.8</v>
+        <v>389462.8</v>
       </c>
       <c r="J72" s="1">
-        <v>-4.7988853687852</v>
+        <v>22.685296287201</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2906823.9</v>
+        <v>2106270.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2906823.9</v>
+        <v>2106270.0</v>
       </c>
       <c r="O72" s="1">
-        <v>1.46</v>
+        <v>1.0</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>12988.0</v>
+        <v>51313.0</v>
       </c>
       <c r="D73" s="1">
-        <v>131.05</v>
+        <v>73.15</v>
       </c>
       <c r="E73" s="1">
-        <v>107.8219810594</v>
+        <v>68.1540498509</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1400391.89</v>
+        <v>3497188.76</v>
       </c>
       <c r="I73" s="1">
-        <v>301685.51</v>
+        <v>256357.19</v>
       </c>
       <c r="J73" s="1">
-        <v>21.542934670951</v>
+        <v>7.3303789870353</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1702077.4</v>
+        <v>3753545.95</v>
       </c>
       <c r="N73" s="1">
-        <v>1702077.4</v>
+        <v>3753545.95</v>
       </c>
       <c r="O73" s="1">
-        <v>0.85</v>
+        <v>1.78</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>51154.0</v>
+        <v>12988.0</v>
       </c>
       <c r="D74" s="1">
-        <v>23.24</v>
+        <v>124.25</v>
       </c>
       <c r="E74" s="1">
-        <v>25.8738866951</v>
+        <v>107.8219810594</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1323552.8</v>
+        <v>1400391.89</v>
       </c>
       <c r="I74" s="1">
-        <v>-134733.84</v>
+        <v>213367.11</v>
       </c>
       <c r="J74" s="1">
-        <v>-10.179710246542</v>
+        <v>15.236242906262</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1188818.96</v>
+        <v>1613759.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1188818.96</v>
+        <v>1613759.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.6</v>
+        <v>0.77</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>38241.0</v>
+        <v>51154.0</v>
       </c>
       <c r="D75" s="1">
-        <v>24.86</v>
+        <v>20.19</v>
       </c>
       <c r="E75" s="1">
-        <v>32.0039164771</v>
+        <v>25.8738866951</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1223861.77</v>
+        <v>1323552.8</v>
       </c>
       <c r="I75" s="1">
-        <v>-273190.51</v>
+        <v>-290753.54</v>
       </c>
       <c r="J75" s="1">
-        <v>-22.322007002474</v>
+        <v>-21.967657051536</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>950671.26</v>
+        <v>1032799.26</v>
       </c>
       <c r="N75" s="1">
-        <v>950671.26</v>
+        <v>1032799.26</v>
       </c>
       <c r="O75" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>11103.0</v>
+        <v>38241.0</v>
       </c>
       <c r="D76" s="1">
-        <v>65.78</v>
+        <v>23.88</v>
       </c>
       <c r="E76" s="1">
-        <v>134.9501197874</v>
+        <v>32.0039164771</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1498351.18</v>
+        <v>1223861.77</v>
       </c>
       <c r="I76" s="1">
-        <v>-767995.84</v>
+        <v>-310666.69</v>
       </c>
       <c r="J76" s="1">
-        <v>-51.256064015647</v>
+        <v>-25.384132229247</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>730355.34</v>
+        <v>913195.08</v>
       </c>
       <c r="N76" s="1">
-        <v>730355.34</v>
+        <v>913195.08</v>
       </c>
       <c r="O76" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>150.0</v>
+        <v>11103.0</v>
       </c>
       <c r="D77" s="1">
-        <v>5853.0</v>
+        <v>63.48</v>
       </c>
       <c r="E77" s="1">
-        <v>5677.5</v>
+        <v>134.9501197874</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>0.0</v>
+        <v>1498351.18</v>
       </c>
       <c r="I77" s="1">
-        <v>263250.0</v>
+        <v>-793532.74</v>
       </c>
       <c r="J77" s="1">
+        <v>-52.960397441673</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>704818.44</v>
+      </c>
+      <c r="N77" s="1">
+        <v>704818.44</v>
+      </c>
+      <c r="O77" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="A78" t="s">
+        <v>182</v>
+      </c>
+      <c r="B78" t="s">
+        <v>183</v>
+      </c>
+      <c r="C78" s="1">
+        <v>175.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>6067.0</v>
+      </c>
+      <c r="E78" s="1">
+        <v>5719.0</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>609000.0</v>
+      </c>
+      <c r="J78" s="1">
         <v>0</v>
       </c>
-      <c r="K77">
-[...14 lines deleted...]
-      <c r="P77">
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78">
+        <v>0.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>609000.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>609000.0</v>
+      </c>
+      <c r="O78" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P78">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>