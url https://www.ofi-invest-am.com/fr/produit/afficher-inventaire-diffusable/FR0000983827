--- v4 (2026-09-05)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -193,51 +193,51 @@
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
@@ -292,116 +292,110 @@
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
-    <t>NL0000009082</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FI0009014575</t>
@@ -508,108 +502,102 @@
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
-    <t>NL00150001Q9</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
-    <t>NL0000395903</t>
-[...8 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -918,4140 +906,4040 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>18629.2534</v>
+      </c>
+      <c r="C2">
+        <v>320.42</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>5969214.11</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>5969214.11</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>136438.9667</v>
+      </c>
+      <c r="C3">
+        <v>219.05</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>29887609.24</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>29887609.24</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>345279.7334</v>
+      </c>
+      <c r="C4">
+        <v>461.37</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>159305104.63</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>159305104.63</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>78319.0</v>
+      </c>
+      <c r="C5">
+        <v>143.18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>11214472.77</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>11214472.77</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P78"/>
+  <dimension ref="A1:Z76"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O78" sqref="O78"/>
+      <selection activeCell="N76" sqref="N76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>31</v>
       </c>
+      <c r="B2" s="1">
+        <v>107230.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>107230.0</v>
+        <v>105.86</v>
       </c>
       <c r="D2" s="1">
-        <v>105.86</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>103.9248613261</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>11143862.88</v>
       </c>
       <c r="H2" s="1">
-        <v>11143862.88</v>
+        <v>207504.92</v>
       </c>
       <c r="I2" s="1">
-        <v>207504.92</v>
-[...1 lines deleted...]
-      <c r="J2" s="1">
         <v>1.8620555747542</v>
       </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>11351367.8</v>
       </c>
       <c r="M2" s="1">
         <v>11351367.8</v>
       </c>
       <c r="N2" s="1">
-        <v>11351367.8</v>
-[...8 lines deleted...]
-    <row r="3" spans="1:16">
+        <v>5.5</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="1">
+        <v>11639.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D3" s="1">
+        <v>192.0945553742</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>2235788.53</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-120982.23</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-5.4111660551367</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>2114806.3</v>
+      </c>
+      <c r="M3" s="1">
+        <v>2114806.3</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>32</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="1">
+        <v>999.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>824.9</v>
+      </c>
+      <c r="D4" s="1">
+        <v>992.3904504505</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>991398.06</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-167322.96</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-16.877475027538</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>824075.1</v>
+      </c>
+      <c r="M4" s="1">
+        <v>824075.1</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>34</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="1">
+        <v>26389.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D5" s="1">
+        <v>190.4410189852</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>5025548.05</v>
+      </c>
+      <c r="H5" s="1">
+        <v>38501.05</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.76610649459416</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5064049.1</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5064049.1</v>
+      </c>
+      <c r="N5" s="1">
+        <v>2.45</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>36</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
+        <v>14911.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>60.34</v>
+      </c>
+      <c r="D6" s="1">
+        <v>71.7589128831</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1069997.15</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-170267.41</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-15.91288444086</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>899729.74</v>
+      </c>
+      <c r="M6" s="1">
+        <v>899729.74</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>38</v>
       </c>
-      <c r="B6" t="s">
-[...38 lines deleted...]
-      <c r="O6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="1">
+        <v>14235.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D7" s="1">
+        <v>231.2915588339</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>3292435.34</v>
+      </c>
+      <c r="H7" s="1">
+        <v>2514021.16</v>
+      </c>
+      <c r="I7" s="1">
+        <v>76.35749530012</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>5806456.5</v>
+      </c>
+      <c r="M7" s="1">
+        <v>5806456.5</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.81</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="1">
+        <v>50665.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>15.38</v>
+      </c>
+      <c r="D8" s="1">
+        <v>19.4901158591</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>987466.72</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-208239.02</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-21.088206395452</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>779227.7</v>
+      </c>
+      <c r="M8" s="1">
+        <v>779227.7</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="1">
+        <v>16230.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>52.14</v>
+      </c>
+      <c r="D9" s="1">
+        <v>58.6704731978</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>952221.78</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-105989.58</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-11.130766196085</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>846232.2</v>
+      </c>
+      <c r="M9" s="1">
+        <v>846232.2</v>
+      </c>
+      <c r="N9" s="1">
         <v>0.41</v>
       </c>
-      <c r="P6">
-[...104 lines deleted...]
-      <c r="A9" t="s">
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D10" s="1">
+        <v>51.6298869444</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1858675.93</v>
+      </c>
+      <c r="H10" s="1">
+        <v>829804.07</v>
+      </c>
+      <c r="I10" s="1">
+        <v>44.64490321344</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>2688480.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>2688480.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...45 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="1">
+        <v>20008.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>42.78</v>
+      </c>
+      <c r="D11" s="1">
+        <v>34.0868172731</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>682009.04</v>
+      </c>
+      <c r="H11" s="1">
+        <v>173933.2</v>
+      </c>
+      <c r="I11" s="1">
+        <v>25.503063713056</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>855942.24</v>
+      </c>
+      <c r="M11" s="1">
+        <v>855942.24</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
-[...38 lines deleted...]
-      <c r="O11" s="1">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1800.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>784.4</v>
+      </c>
+      <c r="D12" s="1">
+        <v>481.2246055556</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>866204.29</v>
+      </c>
+      <c r="H12" s="1">
+        <v>545715.71</v>
+      </c>
+      <c r="I12" s="1">
+        <v>63.000808966208</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1411920.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1411920.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>12501.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D13" s="1">
+        <v>625.0235389169</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>7813419.26</v>
+      </c>
+      <c r="H13" s="1">
+        <v>11915658.94</v>
+      </c>
+      <c r="I13" s="1">
+        <v>152.50249018379</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>19729078.2</v>
+      </c>
+      <c r="M13" s="1">
+        <v>19729078.2</v>
+      </c>
+      <c r="N13" s="1">
+        <v>9.56</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1">
+        <v>75479.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D14" s="1">
+        <v>27.5532776004</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>2079693.84</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1196849.55</v>
+      </c>
+      <c r="I14" s="1">
+        <v>57.549314566417</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>3276543.39</v>
+      </c>
+      <c r="M14" s="1">
+        <v>3276543.39</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="1">
+        <v>215985.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="D15" s="1">
+        <v>6.7578515638</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1459594.57</v>
+      </c>
+      <c r="H15" s="1">
+        <v>3177603.38</v>
+      </c>
+      <c r="I15" s="1">
+        <v>217.70452187966</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>4637197.95</v>
+      </c>
+      <c r="M15" s="1">
+        <v>4637197.95</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>600442.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8.2515458945</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>4954574.72</v>
+      </c>
+      <c r="H16" s="1">
+        <v>2148654.14</v>
+      </c>
+      <c r="I16" s="1">
+        <v>43.367075105893</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>7103228.86</v>
+      </c>
+      <c r="M16" s="1">
+        <v>7103228.86</v>
+      </c>
+      <c r="N16" s="1">
+        <v>3.44</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>15960.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>71.25</v>
+      </c>
+      <c r="D17" s="1">
+        <v>95.4408082707</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1523235.3</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-386085.3</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-25.346399207004</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1137150.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1137150.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>22154.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="D18" s="1">
+        <v>75.7449029521</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1678052.58</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-369637.34</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-22.027756722617</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1308415.24</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1308415.24</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="1">
+        <v>38000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D19" s="1">
+        <v>67.0587592105</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2548232.85</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1294327.15</v>
+      </c>
+      <c r="I19" s="1">
+        <v>50.793127088052</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3842560.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3842560.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>39542.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D20" s="1">
+        <v>25.7246112994</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1017202.58</v>
+      </c>
+      <c r="H20" s="1">
+        <v>15634.46</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.5370055392506</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1032837.04</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1032837.04</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>15759.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>89.68</v>
+      </c>
+      <c r="D21" s="1">
+        <v>134.3535827146</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2117278.11</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-704010.99</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-33.250756557437</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1413267.12</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1413267.12</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="1">
+        <v>32495.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D22" s="1">
+        <v>32.0851475612</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1042606.87</v>
+      </c>
+      <c r="H22" s="1">
+        <v>186678.98</v>
+      </c>
+      <c r="I22" s="1">
+        <v>17.905021093905</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1229285.85</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1229285.85</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>38000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D23" s="1">
+        <v>69.4645773684</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2639653.94</v>
+      </c>
+      <c r="H23" s="1">
+        <v>423146.06</v>
+      </c>
+      <c r="I23" s="1">
+        <v>16.03036116166</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3062800.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3062800.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="1">
+        <v>39130.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D24" s="1">
+        <v>63.2276647074</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2474098.52</v>
+      </c>
+      <c r="H24" s="1">
+        <v>347957.08</v>
+      </c>
+      <c r="I24" s="1">
+        <v>14.063994508998</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2822055.6</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2822055.6</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4453.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>238.3</v>
+      </c>
+      <c r="D25" s="1">
+        <v>144.0557062654</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>641480.06</v>
+      </c>
+      <c r="H25" s="1">
+        <v>419669.84</v>
+      </c>
+      <c r="I25" s="1">
+        <v>65.42211771945</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1061149.9</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1061149.9</v>
+      </c>
+      <c r="N25" s="1">
         <v>0.51</v>
       </c>
-      <c r="P11">
-[...46 lines deleted...]
-      <c r="O12" s="1">
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="1">
+        <v>24953.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>52.36</v>
+      </c>
+      <c r="D26" s="1">
+        <v>38.9590001202</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>972143.93</v>
+      </c>
+      <c r="H26" s="1">
+        <v>334395.15</v>
+      </c>
+      <c r="I26" s="1">
+        <v>34.397699731561</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1306539.08</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1306539.08</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="1">
+        <v>92257.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>26.25</v>
+      </c>
+      <c r="D27" s="1">
+        <v>30.4996134711</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2813802.84</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-392056.59</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-13.933335499796</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2421746.25</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2421746.25</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="1">
+        <v>22637.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>79.98</v>
+      </c>
+      <c r="D28" s="1">
+        <v>103.9957388347</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2354151.54</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-543644.28</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-23.093002755464</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1810507.26</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1810507.26</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D29" s="1">
+        <v>6.47321615</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2589286.46</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1449913.54</v>
+      </c>
+      <c r="I29" s="1">
+        <v>55.996644728139</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4039200.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>4039200.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="1">
+        <v>95000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D30" s="1">
+        <v>14.4790308421</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1375507.93</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1218942.07</v>
+      </c>
+      <c r="I30" s="1">
+        <v>88.617596701169</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2594450.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2594450.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="1">
+        <v>18416.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D31" s="1">
+        <v>104.5645998045</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1925661.67</v>
+      </c>
+      <c r="H31" s="1">
+        <v>205069.53</v>
+      </c>
+      <c r="I31" s="1">
+        <v>10.649302169472</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>2130731.2</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2130731.2</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="1">
+        <v>9183.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D32" s="1">
+        <v>146.2667516062</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1343167.58</v>
+      </c>
+      <c r="H32" s="1">
+        <v>205545.37</v>
+      </c>
+      <c r="I32" s="1">
+        <v>15.303032403447</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1548712.95</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1548712.95</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3525.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>322.15</v>
+      </c>
+      <c r="D33" s="1">
+        <v>389.7775829787</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1373965.98</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-238387.23</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-17.350300769456</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1135578.75</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1135578.75</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="1">
+        <v>45000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>42.49</v>
+      </c>
+      <c r="D34" s="1">
+        <v>34.8891457778</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1570011.56</v>
+      </c>
+      <c r="H34" s="1">
+        <v>342038.44</v>
+      </c>
+      <c r="I34" s="1">
+        <v>21.785727488529</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1912050.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1912050.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="1">
+        <v>23675.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>69.7817330517</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1652082.53</v>
+      </c>
+      <c r="H35" s="1">
+        <v>99867.47</v>
+      </c>
+      <c r="I35" s="1">
+        <v>6.0449443769616</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1751950.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1751950.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>1453.6544513889</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2093262.41</v>
+      </c>
+      <c r="H36" s="1">
+        <v>248177.59</v>
+      </c>
+      <c r="I36" s="1">
+        <v>11.85601904541</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>2341440.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>2341440.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D37" s="1">
+        <v>15.5725711333</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2335885.67</v>
+      </c>
+      <c r="H37" s="1">
+        <v>917614.33</v>
+      </c>
+      <c r="I37" s="1">
+        <v>39.283357990719</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3253500.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3253500.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="1">
+        <v>44377.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>37.5384482953</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1665843.72</v>
+      </c>
+      <c r="H38" s="1">
+        <v>819268.28</v>
+      </c>
+      <c r="I38" s="1">
+        <v>49.180380498118</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>2485112.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>2485112.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="1">
+        <v>57365.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D39" s="1">
+        <v>34.8738723961</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2000539.69</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2491139.81</v>
+      </c>
+      <c r="I39" s="1">
+        <v>124.52338848623</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>4491679.5</v>
+      </c>
+      <c r="M39" s="1">
+        <v>4491679.5</v>
+      </c>
+      <c r="N39" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="1">
+        <v>124891.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>27.205</v>
+      </c>
+      <c r="D40" s="1">
+        <v>12.0943611629</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1510476.86</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1887182.8</v>
+      </c>
+      <c r="I40" s="1">
+        <v>124.93953730612</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>3397659.66</v>
+      </c>
+      <c r="M40" s="1">
+        <v>3397659.66</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="1">
+        <v>840000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D41" s="1">
+        <v>2.5190540595</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2116005.41</v>
+      </c>
+      <c r="H41" s="1">
+        <v>2883674.59</v>
+      </c>
+      <c r="I41" s="1">
+        <v>136.2791690594</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>4999680.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>4999680.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.42</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="1">
+        <v>14166.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.6</v>
+      </c>
+      <c r="D42" s="1">
+        <v>101.4798023436</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1437562.88</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-26629.28</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-1.8523906237757</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1410933.6</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1410933.6</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="1">
+        <v>26385.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D43" s="1">
+        <v>140.7038438507</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>3712470.92</v>
+      </c>
+      <c r="H43" s="1">
+        <v>848440.18</v>
+      </c>
+      <c r="I43" s="1">
+        <v>22.853786555721</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>4560911.1</v>
+      </c>
+      <c r="M43" s="1">
+        <v>4560911.1</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="1">
+        <v>12500.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>144.95</v>
+      </c>
+      <c r="D44" s="1">
+        <v>96.500444</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1206255.55</v>
+      </c>
+      <c r="H44" s="1">
+        <v>605619.45</v>
+      </c>
+      <c r="I44" s="1">
+        <v>50.206562780167</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1811875.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1811875.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="1">
+        <v>9400.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>380.3228680851</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3575034.96</v>
+      </c>
+      <c r="H45" s="1">
+        <v>72165.04</v>
+      </c>
+      <c r="I45" s="1">
+        <v>2.0185827777192</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3647200.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3647200.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="1">
+        <v>9000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D46" s="1">
+        <v>612.1679033333</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>5509511.13</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-1047761.13</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-19.017315788597</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>4461750.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4461750.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>2.16</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" s="1">
+        <v>134526.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>14.46</v>
+      </c>
+      <c r="D47" s="1">
+        <v>11.7809893255</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1584849.37</v>
+      </c>
+      <c r="H47" s="1">
+        <v>360396.59</v>
+      </c>
+      <c r="I47" s="1">
+        <v>22.740116305186</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1945245.96</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1945245.96</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>123</v>
+      </c>
+      <c r="B48" s="1">
+        <v>39294.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D48" s="1">
+        <v>51.9217381789</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2040212.78</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-23644.7</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.1589330403077</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2016568.08</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2016568.08</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="1">
+        <v>1809.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D49" s="1">
+        <v>194.1964234384</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>351301.33</v>
+      </c>
+      <c r="H49" s="1">
+        <v>512857.97</v>
+      </c>
+      <c r="I49" s="1">
+        <v>145.98805247905</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>864159.3</v>
+      </c>
+      <c r="M49" s="1">
+        <v>864159.3</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="1">
+        <v>157608.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>11.39</v>
+      </c>
+      <c r="D50" s="1">
+        <v>5.181380704</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>816627.05</v>
+      </c>
+      <c r="H50" s="1">
+        <v>978528.07</v>
+      </c>
+      <c r="I50" s="1">
+        <v>119.82557643664</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1795155.12</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1795155.12</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="1">
+        <v>306.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D51" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1472631.12</v>
+      </c>
+      <c r="H51" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1472631.12</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1472631.12</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="1">
+        <v>34343.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>37.475</v>
+      </c>
+      <c r="D52" s="1">
+        <v>36.6043831348</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1257104.33</v>
+      </c>
+      <c r="H52" s="1">
+        <v>29899.6</v>
+      </c>
+      <c r="I52" s="1">
+        <v>2.3784501641165</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1287003.93</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1287003.93</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="1">
+        <v>8500.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>142.85</v>
+      </c>
+      <c r="D53" s="1">
+        <v>42.7984764706</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>363787.05</v>
+      </c>
+      <c r="H53" s="1">
+        <v>850437.95</v>
+      </c>
+      <c r="I53" s="1">
+        <v>233.77356340749</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1214225.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1214225.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="1">
+        <v>16323.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>86.62</v>
+      </c>
+      <c r="D54" s="1">
+        <v>84.5795000919</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1380591.18</v>
+      </c>
+      <c r="H54" s="1">
+        <v>33307.08</v>
+      </c>
+      <c r="I54" s="1">
+        <v>2.4125230178567</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1413898.26</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1413898.26</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="1">
+        <v>25331.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>26.07</v>
+      </c>
+      <c r="D55" s="1">
+        <v>36.2437002092</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>918089.17</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-257710.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-28.07025814279</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>660379.17</v>
+      </c>
+      <c r="M55" s="1">
+        <v>660379.17</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56" s="1">
+        <v>25957.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>42.21</v>
+      </c>
+      <c r="D56" s="1">
+        <v>48.4208737527</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1256860.62</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-161215.65</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-12.826851874793</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1095644.97</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1095644.97</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>141</v>
+      </c>
+      <c r="B57" s="1">
+        <v>10909.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D57" s="1">
+        <v>263.7910605922</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>2877696.68</v>
+      </c>
+      <c r="H57" s="1">
+        <v>751727.62</v>
+      </c>
+      <c r="I57" s="1">
+        <v>26.122545340672</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>3629424.3</v>
+      </c>
+      <c r="M57" s="1">
+        <v>3629424.3</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>143</v>
+      </c>
+      <c r="B58" s="1">
+        <v>129439.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>4.174</v>
+      </c>
+      <c r="D58" s="1">
+        <v>2.5732000402</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>333072.44</v>
+      </c>
+      <c r="H58" s="1">
+        <v>207205.95</v>
+      </c>
+      <c r="I58" s="1">
+        <v>62.210475895274</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>540278.39</v>
+      </c>
+      <c r="M58" s="1">
+        <v>540278.39</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>145</v>
+      </c>
+      <c r="B59" s="1">
+        <v>45000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D59" s="1">
+        <v>89.0890577778</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>4009007.6</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-630857.6</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-15.736004092384</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>3378150.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>3378150.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>147</v>
+      </c>
+      <c r="B60" s="1">
+        <v>37078.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D60" s="1">
+        <v>183.0446617941</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>6786929.97</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-1776209.05</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-26.171023685986</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>5010720.92</v>
+      </c>
+      <c r="M60" s="1">
+        <v>5010720.92</v>
+      </c>
+      <c r="N60" s="1">
+        <v>2.43</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" s="1">
+        <v>22324.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D61" s="1">
+        <v>145.5477822075</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>3249208.69</v>
+      </c>
+      <c r="H61" s="1">
+        <v>2913331.51</v>
+      </c>
+      <c r="I61" s="1">
+        <v>89.662800637161</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>6162540.2</v>
+      </c>
+      <c r="M61" s="1">
+        <v>6162540.2</v>
+      </c>
+      <c r="N61" s="1">
+        <v>2.99</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>96.66101875</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>773288.15</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-405288.15</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-52.411012634811</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>153</v>
+      </c>
+      <c r="B63" s="1">
+        <v>22936.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D63" s="1">
+        <v>121.4576778863</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>2785753.3</v>
+      </c>
+      <c r="H63" s="1">
+        <v>744555.82</v>
+      </c>
+      <c r="I63" s="1">
+        <v>26.727270501663</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>3530309.12</v>
+      </c>
+      <c r="M63" s="1">
+        <v>3530309.12</v>
+      </c>
+      <c r="N63" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>155</v>
+      </c>
+      <c r="B64" s="1">
+        <v>36729.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>34.22</v>
+      </c>
+      <c r="D64" s="1">
+        <v>54.5851403523</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2004857.62</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-747991.24</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-37.308945659692</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1256866.38</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1256866.38</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>157</v>
+      </c>
+      <c r="B65" s="1">
+        <v>21810.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D65" s="1">
+        <v>195.2169752407</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>4257682.23</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1576492.77</v>
+      </c>
+      <c r="I65" s="1">
+        <v>37.027018101349</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>5834175.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>5834175.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>2.83</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>159</v>
+      </c>
+      <c r="B66" s="1">
+        <v>48365.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D66" s="1">
+        <v>35.7614543575</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>1729602.74</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1983861.96</v>
+      </c>
+      <c r="I66" s="1">
+        <v>114.70044040286</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>3713464.7</v>
+      </c>
+      <c r="M66" s="1">
+        <v>3713464.7</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>161</v>
+      </c>
+      <c r="B67" s="1">
+        <v>27076.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>51.2</v>
+      </c>
+      <c r="D67" s="1">
+        <v>47.909753287</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>1297204.48</v>
+      </c>
+      <c r="H67" s="1">
+        <v>89086.72</v>
+      </c>
+      <c r="I67" s="1">
+        <v>6.8675926866981</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1386291.2</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1386291.2</v>
+      </c>
+      <c r="N67" s="1">
         <v>0.67</v>
       </c>
-      <c r="P12">
-[...446 lines deleted...]
-      <c r="O21" s="1">
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>163</v>
+      </c>
+      <c r="B68" s="1">
+        <v>37411.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>62.58</v>
+      </c>
+      <c r="D68" s="1">
+        <v>28.8206546203</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1078209.51</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1262970.87</v>
+      </c>
+      <c r="I68" s="1">
+        <v>117.13594234575</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>2341180.38</v>
+      </c>
+      <c r="M68" s="1">
+        <v>2341180.38</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>165</v>
+      </c>
+      <c r="B69" s="1">
+        <v>77059.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>33.04</v>
+      </c>
+      <c r="D69" s="1">
+        <v>33.4760611999</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>2579631.8</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-33602.44</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-1.3026060540888</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>2546029.36</v>
+      </c>
+      <c r="M69" s="1">
+        <v>2546029.36</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>167</v>
+      </c>
+      <c r="B70" s="1">
+        <v>5971.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>216.5</v>
+      </c>
+      <c r="D70" s="1">
+        <v>234.6705995646</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1401218.15</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-108496.65</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-7.7430234542708</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1292721.5</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1292721.5</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>169</v>
+      </c>
+      <c r="B71" s="1">
+        <v>7768.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D71" s="1">
+        <v>212.7394297116</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1652559.89</v>
+      </c>
+      <c r="H71" s="1">
+        <v>355468.11</v>
+      </c>
+      <c r="I71" s="1">
+        <v>21.510149928666</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>2008028.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>2008028.0</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>171</v>
+      </c>
+      <c r="B72" s="1">
+        <v>54362.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D72" s="1">
+        <v>68.5013487362</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>3723870.32</v>
+      </c>
+      <c r="H72" s="1">
+        <v>466896.26</v>
+      </c>
+      <c r="I72" s="1">
+        <v>12.53793016079</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>4190766.58</v>
+      </c>
+      <c r="M72" s="1">
+        <v>4190766.58</v>
+      </c>
+      <c r="N72" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>173</v>
+      </c>
+      <c r="B73" s="1">
+        <v>12501.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>130.1</v>
+      </c>
+      <c r="D73" s="1">
+        <v>107.8219814415</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1347882.59</v>
+      </c>
+      <c r="H73" s="1">
+        <v>278497.51</v>
+      </c>
+      <c r="I73" s="1">
+        <v>20.661852305697</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1626380.1</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1626380.1</v>
+      </c>
+      <c r="N73" s="1">
         <v>0.79</v>
       </c>
-      <c r="P21">
-[...2554 lines deleted...]
-      <c r="A73" t="s">
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>172</v>
       </c>
-      <c r="B73" t="s">
-[...45 lines deleted...]
-    <row r="74" spans="1:16">
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
+        <v>175</v>
+      </c>
+      <c r="B74" s="1">
+        <v>45000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>21.56</v>
+      </c>
+      <c r="D74" s="1">
+        <v>25.8738866667</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1164324.9</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-194124.9</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-16.67274314927</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>970200.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>970200.0</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>174</v>
       </c>
-      <c r="B74" t="s">
-[...45 lines deleted...]
-    <row r="75" spans="1:16">
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
+        <v>177</v>
+      </c>
+      <c r="B75" s="1">
+        <v>36807.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>23.64</v>
+      </c>
+      <c r="D75" s="1">
+        <v>32.0039163746</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1177968.15</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-307850.67</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-26.134040211529</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>870117.48</v>
+      </c>
+      <c r="M75" s="1">
+        <v>870117.48</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>176</v>
       </c>
-      <c r="B75" t="s">
-[...45 lines deleted...]
-    <row r="76" spans="1:16">
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" t="s">
+        <v>179</v>
+      </c>
+      <c r="B76" s="1">
+        <v>175.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>6271.0</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-28000.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>-28000.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>-28000.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>178</v>
-      </c>
-[...143 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">