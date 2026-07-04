--- v0 (2026-05-21)
+++ v1 (2026-07-04)
@@ -160,50 +160,56 @@
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>LU0569974404</t>
+  </si>
+  <si>
+    <t>APERAM SA</t>
+  </si>
+  <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
@@ -220,50 +226,56 @@
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
@@ -298,68 +310,56 @@
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>FR0011726835</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>DE0006048432</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -556,54 +556,54 @@
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>VG200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -923,197 +923,197 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17200.2187</v>
+        <v>17094.2677</v>
       </c>
       <c r="D2">
-        <v>304.35</v>
+        <v>282.8</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5234888.47</v>
+        <v>4834331.64</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5234888.47</v>
+        <v>4834331.64</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176393.9667</v>
+        <v>176163.9667</v>
       </c>
       <c r="D3">
-        <v>208.06</v>
+        <v>193.33</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>36701513.09</v>
+        <v>34058844.54</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>36701513.09</v>
+        <v>34058844.54</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>333847.6731</v>
+        <v>341167.2617</v>
       </c>
       <c r="D4">
-        <v>438.72</v>
+        <v>407.52</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>146468294.07</v>
+        <v>139032773.3</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>146468294.07</v>
+        <v>139032773.3</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>78839.0</v>
       </c>
       <c r="D5">
-        <v>135.78</v>
+        <v>126.23</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10705077.13</v>
+        <v>9952559.34</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10705077.13</v>
+        <v>9952559.34</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1162,3837 +1162,3837 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>102030.0</v>
+        <v>107230.0</v>
       </c>
       <c r="D2" s="1">
         <v>105.28</v>
       </c>
       <c r="E2" s="1">
-        <v>103.8557961384</v>
+        <v>103.9248613261</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10596406.88</v>
+        <v>11143862.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3713282402761</v>
+        <v>1.3039600501617</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10741718.4</v>
+        <v>11289174.4</v>
       </c>
       <c r="N2" s="1">
-        <v>10741718.4</v>
+        <v>11289174.4</v>
       </c>
       <c r="O2" s="1">
-        <v>5.39</v>
+        <v>6.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>9012.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.7</v>
+        <v>134.9</v>
       </c>
       <c r="E3" s="1">
         <v>205.1230281846</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1848568.73</v>
       </c>
       <c r="I3" s="1">
-        <v>-418364.33</v>
+        <v>-632849.93</v>
       </c>
       <c r="J3" s="1">
-        <v>-22.631797412261</v>
+        <v>-34.234590238903</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1430204.4</v>
+        <v>1215718.8</v>
       </c>
       <c r="N3" s="1">
-        <v>1430204.4</v>
+        <v>1215718.8</v>
       </c>
       <c r="O3" s="1">
-        <v>0.72</v>
+        <v>0.65</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1001.6</v>
+        <v>845.2</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>9559.51</v>
+        <v>-152783.69</v>
       </c>
       <c r="J4" s="1">
-        <v>0.92801650602729</v>
+        <v>-14.831909394075</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1039660.8</v>
+        <v>877317.6</v>
       </c>
       <c r="N4" s="1">
-        <v>1039660.8</v>
+        <v>877317.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>14087.0</v>
+        <v>20067.0</v>
       </c>
       <c r="D5" s="1">
-        <v>189.74</v>
+        <v>165.14</v>
       </c>
       <c r="E5" s="1">
-        <v>198.6585568254</v>
+        <v>195.9857028953</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2798503.09</v>
+        <v>3932845.1</v>
       </c>
       <c r="I5" s="1">
-        <v>-125635.71</v>
+        <v>-618980.72</v>
       </c>
       <c r="J5" s="1">
-        <v>-4.4893897187014</v>
+        <v>-15.738751571985</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2672867.38</v>
+        <v>3313864.38</v>
       </c>
       <c r="N5" s="1">
-        <v>2672867.38</v>
+        <v>3313864.38</v>
       </c>
       <c r="O5" s="1">
-        <v>1.34</v>
+        <v>1.76</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>31501.0</v>
+        <v>26707.0</v>
       </c>
       <c r="D6" s="1">
-        <v>60.32</v>
+        <v>49.06</v>
       </c>
       <c r="E6" s="1">
-        <v>71.7589127329</v>
+        <v>71.7589126446</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2260477.51</v>
+        <v>1916465.28</v>
       </c>
       <c r="I6" s="1">
-        <v>-360337.19</v>
+        <v>-606219.86</v>
       </c>
       <c r="J6" s="1">
-        <v>-15.940755367214</v>
+        <v>-31.632185895901</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1900140.32</v>
+        <v>1310245.42</v>
       </c>
       <c r="N6" s="1">
-        <v>1900140.32</v>
+        <v>1310245.42</v>
       </c>
       <c r="O6" s="1">
-        <v>0.95</v>
+        <v>0.7</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>14153.0</v>
       </c>
       <c r="D7" s="1">
-        <v>379.2</v>
+        <v>367.9</v>
       </c>
       <c r="E7" s="1">
         <v>224.1933978662</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3173009.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2193808.44</v>
+        <v>2033879.54</v>
       </c>
       <c r="J7" s="1">
-        <v>69.139681903723</v>
+        <v>64.099390749947</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5366817.6</v>
+        <v>5206888.7</v>
       </c>
       <c r="N7" s="1">
-        <v>5366817.6</v>
+        <v>5206888.7</v>
       </c>
       <c r="O7" s="1">
-        <v>2.7</v>
+        <v>2.77</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>90308.0</v>
       </c>
       <c r="D8" s="1">
-        <v>29.84</v>
+        <v>24.27</v>
       </c>
       <c r="E8" s="1">
         <v>19.4901159366</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1760113.39</v>
       </c>
       <c r="I8" s="1">
-        <v>934677.33</v>
+        <v>431661.77</v>
       </c>
       <c r="J8" s="1">
-        <v>53.103245240354</v>
+        <v>24.524656902928</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2694790.72</v>
+        <v>2191775.16</v>
       </c>
       <c r="N8" s="1">
-        <v>2694790.72</v>
+        <v>2191775.16</v>
       </c>
       <c r="O8" s="1">
-        <v>1.35</v>
+        <v>1.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>24662.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.0</v>
+        <v>49.54</v>
       </c>
       <c r="E9" s="1">
         <v>58.6704731976</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1446931.21</v>
       </c>
       <c r="I9" s="1">
-        <v>-238493.21</v>
+        <v>-225175.73</v>
       </c>
       <c r="J9" s="1">
-        <v>-16.482691668528</v>
+        <v>-15.562296842018</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1208438.0</v>
+        <v>1221755.48</v>
       </c>
       <c r="N9" s="1">
-        <v>1208438.0</v>
+        <v>1221755.48</v>
       </c>
       <c r="O9" s="1">
-        <v>0.61</v>
+        <v>0.65</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>66.92</v>
+        <v>61.5</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>618428.73</v>
+        <v>406831.93</v>
       </c>
       <c r="J10" s="1">
-        <v>31.012488079565</v>
+        <v>20.401494574017</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2612556.8</v>
+        <v>2400960.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2612556.8</v>
+        <v>2400960.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.31</v>
+        <v>1.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>1697.0</v>
+        <v>20787.0</v>
       </c>
       <c r="D11" s="1">
-        <v>722.4</v>
+        <v>34.34</v>
       </c>
       <c r="E11" s="1">
-        <v>464.3851031232</v>
+        <v>34.0868172415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>788061.52</v>
+        <v>708562.67</v>
       </c>
       <c r="I11" s="1">
-        <v>437851.28</v>
+        <v>5262.91</v>
       </c>
       <c r="J11" s="1">
-        <v>55.560545577711</v>
+        <v>0.74275857631619</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1225912.8</v>
+        <v>713825.58</v>
       </c>
       <c r="N11" s="1">
-        <v>1225912.8</v>
+        <v>713825.58</v>
       </c>
       <c r="O11" s="1">
-        <v>0.62</v>
+        <v>0.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>12435.0</v>
+        <v>1697.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1255.6</v>
+        <v>647.2</v>
       </c>
       <c r="E12" s="1">
-        <v>564.0154427021</v>
+        <v>464.3851031232</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>7013532.03</v>
+        <v>788061.52</v>
       </c>
       <c r="I12" s="1">
-        <v>8599853.97</v>
+        <v>310236.88</v>
       </c>
       <c r="J12" s="1">
-        <v>122.61801804304</v>
+        <v>39.367089005945</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>15613386.0</v>
+        <v>1098298.4</v>
       </c>
       <c r="N12" s="1">
-        <v>15613386.0</v>
+        <v>1098298.4</v>
       </c>
       <c r="O12" s="1">
-        <v>7.84</v>
+        <v>0.58</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>72163.0</v>
+        <v>12708.0</v>
       </c>
       <c r="D13" s="1">
-        <v>39.8</v>
+        <v>1161.0</v>
       </c>
       <c r="E13" s="1">
-        <v>26.1602822776</v>
+        <v>577.0690824677</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1887804.45</v>
+        <v>7333393.9</v>
       </c>
       <c r="I13" s="1">
-        <v>984282.95</v>
+        <v>7420594.1</v>
       </c>
       <c r="J13" s="1">
-        <v>52.139031137468</v>
+        <v>101.18908381561</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2872087.4</v>
+        <v>14753988.0</v>
       </c>
       <c r="N13" s="1">
-        <v>2872087.4</v>
+        <v>14753988.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.44</v>
+        <v>7.85</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>224400.0</v>
+        <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.855</v>
+        <v>40.51</v>
       </c>
       <c r="E14" s="1">
-        <v>6.7578515597</v>
+        <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1516461.89</v>
+        <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>2939000.11</v>
+        <v>1035518.68</v>
       </c>
       <c r="J14" s="1">
-        <v>193.80639430378</v>
+        <v>54.853069130121</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4455462.0</v>
+        <v>2923323.13</v>
       </c>
       <c r="N14" s="1">
-        <v>4455462.0</v>
+        <v>2923323.13</v>
       </c>
       <c r="O14" s="1">
-        <v>2.24</v>
+        <v>1.56</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>521054.0</v>
+        <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.756</v>
+        <v>18.77</v>
       </c>
       <c r="E15" s="1">
-        <v>7.7405733955</v>
+        <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>4033256.73</v>
+        <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>1571200.09</v>
+        <v>2695526.11</v>
       </c>
       <c r="J15" s="1">
-        <v>38.956114008641</v>
+        <v>177.75099577346</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5604456.82</v>
+        <v>4211988.0</v>
       </c>
       <c r="N15" s="1">
-        <v>5604456.82</v>
+        <v>4211988.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.81</v>
+        <v>2.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>10291.0</v>
+        <v>521054.0</v>
       </c>
       <c r="D16" s="1">
-        <v>95.25</v>
+        <v>9.814</v>
       </c>
       <c r="E16" s="1">
-        <v>108.5189000097</v>
+        <v>7.7405733955</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1116768.0</v>
+        <v>4033256.73</v>
       </c>
       <c r="I16" s="1">
-        <v>-136550.25</v>
+        <v>1080367.23</v>
       </c>
       <c r="J16" s="1">
-        <v>-12.227271017794</v>
+        <v>26.786473123916</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>980217.75</v>
+        <v>5113623.96</v>
       </c>
       <c r="N16" s="1">
-        <v>980217.75</v>
+        <v>5113623.96</v>
       </c>
       <c r="O16" s="1">
-        <v>0.49</v>
+        <v>2.72</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>23017.0</v>
+        <v>10291.0</v>
       </c>
       <c r="D17" s="1">
-        <v>90.32</v>
+        <v>93.65</v>
       </c>
       <c r="E17" s="1">
-        <v>75.7449028979</v>
+        <v>108.5189000097</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1743420.43</v>
+        <v>1116768.0</v>
       </c>
       <c r="I17" s="1">
-        <v>335475.01</v>
+        <v>-153015.85</v>
       </c>
       <c r="J17" s="1">
-        <v>19.242347068286</v>
+        <v>-13.701668565002</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2078895.44</v>
+        <v>963752.15</v>
       </c>
       <c r="N17" s="1">
-        <v>2078895.44</v>
+        <v>963752.15</v>
       </c>
       <c r="O17" s="1">
-        <v>1.04</v>
+        <v>0.51</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>42142.0</v>
+        <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>94.73</v>
+        <v>79.24</v>
       </c>
       <c r="E18" s="1">
-        <v>67.0587591951</v>
+        <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2825990.23</v>
+        <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>1166121.43</v>
+        <v>80446.65</v>
       </c>
       <c r="J18" s="1">
-        <v>41.264170612508</v>
+        <v>4.6143000630089</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3992111.66</v>
+        <v>1823867.08</v>
       </c>
       <c r="N18" s="1">
-        <v>3992111.66</v>
+        <v>1823867.08</v>
       </c>
       <c r="O18" s="1">
-        <v>2.0</v>
+        <v>0.97</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>85247.0</v>
+        <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.66</v>
+        <v>83.3</v>
       </c>
       <c r="E19" s="1">
-        <v>25.6549306134</v>
+        <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2187005.87</v>
+        <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>170926.15</v>
+        <v>684438.37</v>
       </c>
       <c r="J19" s="1">
-        <v>7.8155322921013</v>
+        <v>24.219417418156</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2357932.02</v>
+        <v>3510428.6</v>
       </c>
       <c r="N19" s="1">
-        <v>2357932.02</v>
+        <v>3510428.6</v>
       </c>
       <c r="O19" s="1">
-        <v>1.18</v>
+        <v>1.87</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>12896.0</v>
+        <v>34015.0</v>
       </c>
       <c r="D20" s="1">
-        <v>104.5</v>
+        <v>26.42</v>
       </c>
       <c r="E20" s="1">
-        <v>144.5428923697</v>
+        <v>25.6549304719</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1864025.14</v>
+        <v>872652.46</v>
       </c>
       <c r="I20" s="1">
-        <v>-516393.14</v>
+        <v>26023.84</v>
       </c>
       <c r="J20" s="1">
-        <v>-27.703120999752</v>
+        <v>2.9821539722698</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1347632.0</v>
+        <v>898676.3</v>
       </c>
       <c r="N20" s="1">
-        <v>1347632.0</v>
+        <v>898676.3</v>
       </c>
       <c r="O20" s="1">
-        <v>0.68</v>
+        <v>0.48</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>32437.0</v>
+        <v>16373.0</v>
       </c>
       <c r="D21" s="1">
-        <v>90.24</v>
+        <v>102.85</v>
       </c>
       <c r="E21" s="1">
-        <v>67.6396374511</v>
+        <v>134.3535827277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2194026.92</v>
+        <v>2199771.21</v>
       </c>
       <c r="I21" s="1">
-        <v>733087.96</v>
+        <v>-515808.16</v>
       </c>
       <c r="J21" s="1">
-        <v>33.412897230997</v>
+        <v>-23.448263967415</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2927114.88</v>
+        <v>1683963.05</v>
       </c>
       <c r="N21" s="1">
-        <v>2927114.88</v>
+        <v>1683963.05</v>
       </c>
       <c r="O21" s="1">
-        <v>1.47</v>
+        <v>0.9</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>26682.0</v>
+        <v>28681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>73.6</v>
+        <v>31.48</v>
       </c>
       <c r="E22" s="1">
-        <v>63.5439161232</v>
+        <v>31.5333000941</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1695478.77</v>
+        <v>904406.58</v>
       </c>
       <c r="I22" s="1">
-        <v>268316.43</v>
+        <v>-1528.7</v>
       </c>
       <c r="J22" s="1">
-        <v>15.82540782861</v>
+        <v>-0.16902796085362</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1963795.2</v>
+        <v>902877.88</v>
       </c>
       <c r="N22" s="1">
-        <v>1963795.2</v>
+        <v>902877.88</v>
       </c>
       <c r="O22" s="1">
-        <v>0.99</v>
+        <v>0.48</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>45961.0</v>
+        <v>32437.0</v>
       </c>
       <c r="D23" s="1">
-        <v>17.43</v>
+        <v>70.52</v>
       </c>
       <c r="E23" s="1">
-        <v>35.6900820261</v>
+        <v>67.6396374511</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1640351.86</v>
+        <v>2194026.92</v>
       </c>
       <c r="I23" s="1">
-        <v>-839251.63</v>
+        <v>93430.32</v>
       </c>
       <c r="J23" s="1">
-        <v>-51.162902939617</v>
+        <v>4.2583944229818</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>801100.23</v>
+        <v>2287457.24</v>
       </c>
       <c r="N23" s="1">
-        <v>801100.23</v>
+        <v>2287457.24</v>
       </c>
       <c r="O23" s="1">
-        <v>0.4</v>
+        <v>1.22</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>6117.0</v>
+        <v>26682.0</v>
       </c>
       <c r="D24" s="1">
-        <v>219.9</v>
+        <v>69.24</v>
       </c>
       <c r="E24" s="1">
-        <v>144.0557070459</v>
+        <v>63.5439161232</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>881188.76</v>
+        <v>1695478.77</v>
       </c>
       <c r="I24" s="1">
-        <v>463939.54</v>
+        <v>151982.91</v>
       </c>
       <c r="J24" s="1">
-        <v>52.649280274524</v>
+        <v>8.9640113865891</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1345128.3</v>
+        <v>1847461.68</v>
       </c>
       <c r="N24" s="1">
-        <v>1345128.3</v>
+        <v>1847461.68</v>
       </c>
       <c r="O24" s="1">
-        <v>0.68</v>
+        <v>0.98</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>25925.0</v>
+        <v>20983.0</v>
       </c>
       <c r="D25" s="1">
-        <v>49.95</v>
+        <v>17.62</v>
       </c>
       <c r="E25" s="1">
-        <v>38.9590001929</v>
+        <v>35.6900819711</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1010012.08</v>
+        <v>748884.99</v>
       </c>
       <c r="I25" s="1">
-        <v>284941.67</v>
+        <v>-379164.53</v>
       </c>
       <c r="J25" s="1">
-        <v>28.21170911144</v>
+        <v>-50.630542080968</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1294953.75</v>
+        <v>369720.46</v>
       </c>
       <c r="N25" s="1">
-        <v>1294953.75</v>
+        <v>369720.46</v>
       </c>
       <c r="O25" s="1">
-        <v>0.65</v>
+        <v>0.2</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>86416.0</v>
+        <v>4626.0</v>
       </c>
       <c r="D26" s="1">
-        <v>32.72</v>
+        <v>255.6</v>
       </c>
       <c r="E26" s="1">
-        <v>31.7401893168</v>
+        <v>144.0557068742</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2742860.2</v>
+        <v>666401.7</v>
       </c>
       <c r="I26" s="1">
-        <v>84671.32</v>
+        <v>516003.9</v>
       </c>
       <c r="J26" s="1">
-        <v>3.0869717676461</v>
+        <v>77.431360094069</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2827531.52</v>
+        <v>1182405.6</v>
       </c>
       <c r="N26" s="1">
-        <v>2827531.52</v>
+        <v>1182405.6</v>
       </c>
       <c r="O26" s="1">
-        <v>1.42</v>
+        <v>0.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>30021.0</v>
+        <v>25925.0</v>
       </c>
       <c r="D27" s="1">
-        <v>61.14</v>
+        <v>46.12</v>
       </c>
       <c r="E27" s="1">
-        <v>105.6357386496</v>
+        <v>38.9590001929</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3171290.51</v>
+        <v>1010012.08</v>
       </c>
       <c r="I27" s="1">
-        <v>-1335806.57</v>
+        <v>185648.92</v>
       </c>
       <c r="J27" s="1">
-        <v>-42.121860668009</v>
+        <v>18.380861345738</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1835483.94</v>
+        <v>1195661.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1835483.94</v>
+        <v>1195661.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>442035.0</v>
+        <v>86416.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.082</v>
+        <v>30.77</v>
       </c>
       <c r="E28" s="1">
-        <v>6.473216148</v>
+        <v>31.7401893168</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2861388.1</v>
+        <v>2742860.2</v>
       </c>
       <c r="I28" s="1">
-        <v>1153173.77</v>
+        <v>-83839.88</v>
       </c>
       <c r="J28" s="1">
-        <v>40.30120101499</v>
+        <v>-3.0566588847656</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4014561.87</v>
+        <v>2659020.32</v>
       </c>
       <c r="N28" s="1">
-        <v>4014561.87</v>
+        <v>2659020.32</v>
       </c>
       <c r="O28" s="1">
-        <v>2.02</v>
+        <v>1.42</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>100649.0</v>
+        <v>30021.0</v>
       </c>
       <c r="D29" s="1">
-        <v>26.3</v>
+        <v>61.42</v>
       </c>
       <c r="E29" s="1">
-        <v>14.7980308796</v>
+        <v>105.6357386496</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1489407.01</v>
+        <v>3171290.51</v>
       </c>
       <c r="I29" s="1">
-        <v>1157661.69</v>
+        <v>-1327400.69</v>
       </c>
       <c r="J29" s="1">
-        <v>77.726348958167</v>
+        <v>-41.856798858834</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2647068.7</v>
+        <v>1843889.82</v>
       </c>
       <c r="N29" s="1">
-        <v>2647068.7</v>
+        <v>1843889.82</v>
       </c>
       <c r="O29" s="1">
-        <v>1.33</v>
+        <v>0.98</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>18416.0</v>
+        <v>442035.0</v>
       </c>
       <c r="D30" s="1">
-        <v>106.6</v>
+        <v>9.753</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5645998045</v>
+        <v>6.473216148</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1925661.67</v>
+        <v>2861388.1</v>
       </c>
       <c r="I30" s="1">
-        <v>37483.93</v>
+        <v>1449779.26</v>
       </c>
       <c r="J30" s="1">
-        <v>1.9465480662551</v>
+        <v>50.666991310965</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1963145.6</v>
+        <v>4311167.36</v>
       </c>
       <c r="N30" s="1">
-        <v>1963145.6</v>
+        <v>4311167.36</v>
       </c>
       <c r="O30" s="1">
-        <v>0.99</v>
+        <v>2.29</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>8978.0</v>
+        <v>100649.0</v>
       </c>
       <c r="D31" s="1">
-        <v>238.2</v>
+        <v>28.97</v>
       </c>
       <c r="E31" s="1">
-        <v>145.6092982847</v>
+        <v>14.7980308796</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1307280.28</v>
+        <v>1489407.01</v>
       </c>
       <c r="I31" s="1">
-        <v>831279.32</v>
+        <v>1426394.52</v>
       </c>
       <c r="J31" s="1">
-        <v>63.588454038334</v>
+        <v>95.769290088141</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2138559.6</v>
+        <v>2915801.53</v>
       </c>
       <c r="N31" s="1">
-        <v>2138559.6</v>
+        <v>2915801.53</v>
       </c>
       <c r="O31" s="1">
-        <v>1.07</v>
+        <v>1.55</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>37624.0</v>
+        <v>18416.0</v>
       </c>
       <c r="D32" s="1">
-        <v>15.24</v>
+        <v>94.1</v>
       </c>
       <c r="E32" s="1">
-        <v>20.7799558792</v>
+        <v>104.5645998045</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>781825.06</v>
+        <v>1925661.67</v>
       </c>
       <c r="I32" s="1">
-        <v>-208435.3</v>
+        <v>-192716.07</v>
       </c>
       <c r="J32" s="1">
-        <v>-26.660094522936</v>
+        <v>-10.007784493109</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>573389.76</v>
+        <v>1732945.6</v>
       </c>
       <c r="N32" s="1">
-        <v>573389.76</v>
+        <v>1732945.6</v>
       </c>
       <c r="O32" s="1">
-        <v>0.29</v>
+        <v>0.92</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>2982.0</v>
+        <v>8978.0</v>
       </c>
       <c r="D33" s="1">
-        <v>309.2</v>
+        <v>191.25</v>
       </c>
       <c r="E33" s="1">
-        <v>408.2739000671</v>
+        <v>145.6092982847</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1217472.77</v>
+        <v>1307280.28</v>
       </c>
       <c r="I33" s="1">
-        <v>-295438.37</v>
+        <v>409762.22</v>
       </c>
       <c r="J33" s="1">
-        <v>-24.266527948711</v>
+        <v>31.344634067302</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>922034.4</v>
+        <v>1717042.5</v>
       </c>
       <c r="N33" s="1">
-        <v>922034.4</v>
+        <v>1717042.5</v>
       </c>
       <c r="O33" s="1">
-        <v>0.46</v>
+        <v>0.91</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>7039.0</v>
+        <v>58123.0</v>
       </c>
       <c r="D34" s="1">
-        <v>187.3</v>
+        <v>16.57</v>
       </c>
       <c r="E34" s="1">
-        <v>154.3003565847</v>
+        <v>18.5510142284</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1086120.21</v>
+        <v>1078240.6</v>
       </c>
       <c r="I34" s="1">
-        <v>232284.49</v>
+        <v>-115142.49</v>
       </c>
       <c r="J34" s="1">
-        <v>21.386628097087</v>
+        <v>-10.678738122085</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1318404.7</v>
+        <v>963098.11</v>
       </c>
       <c r="N34" s="1">
-        <v>1318404.7</v>
+        <v>963098.11</v>
       </c>
       <c r="O34" s="1">
-        <v>0.66</v>
+        <v>0.51</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>56008.0</v>
+        <v>2982.0</v>
       </c>
       <c r="D35" s="1">
-        <v>35.68</v>
+        <v>295.5</v>
       </c>
       <c r="E35" s="1">
-        <v>34.5</v>
+        <v>408.2739000671</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1932276.0</v>
+        <v>1217472.77</v>
       </c>
       <c r="I35" s="1">
-        <v>66089.44</v>
+        <v>-336291.77</v>
       </c>
       <c r="J35" s="1">
-        <v>3.4202898550725</v>
+        <v>-27.622118398591</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1998365.44</v>
+        <v>881181.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1998365.44</v>
+        <v>881181.0</v>
       </c>
       <c r="O35" s="1">
-        <v>1.0</v>
+        <v>0.47</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>18192.0</v>
+        <v>56008.0</v>
       </c>
       <c r="D36" s="1">
-        <v>82.66</v>
+        <v>35.81</v>
       </c>
       <c r="E36" s="1">
-        <v>67.9621229112</v>
+        <v>34.5</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1236366.94</v>
+        <v>1932276.0</v>
       </c>
       <c r="I36" s="1">
-        <v>267383.78</v>
+        <v>73370.48</v>
       </c>
       <c r="J36" s="1">
-        <v>21.626571477235</v>
+        <v>3.7971014492754</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1503750.72</v>
+        <v>2005646.48</v>
       </c>
       <c r="N36" s="1">
-        <v>1503750.72</v>
+        <v>2005646.48</v>
       </c>
       <c r="O36" s="1">
-        <v>0.76</v>
+        <v>1.07</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>770.0</v>
       </c>
       <c r="D37" s="1">
-        <v>2112.0</v>
+        <v>1667.5</v>
       </c>
       <c r="E37" s="1">
         <v>1266.2550909091</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>975016.42</v>
       </c>
       <c r="I37" s="1">
-        <v>651223.58</v>
+        <v>308958.58</v>
       </c>
       <c r="J37" s="1">
-        <v>66.791037221712</v>
+        <v>31.687525836744</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1626240.0</v>
+        <v>1283975.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1626240.0</v>
+        <v>1283975.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.82</v>
+        <v>0.68</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>177268.0</v>
       </c>
       <c r="D38" s="1">
-        <v>19.765</v>
+        <v>20.36</v>
       </c>
       <c r="E38" s="1">
         <v>15.5725711352</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2760518.54</v>
       </c>
       <c r="I38" s="1">
-        <v>743183.48</v>
+        <v>848657.94</v>
       </c>
       <c r="J38" s="1">
-        <v>26.921879684242</v>
+        <v>30.742700246454</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3503702.02</v>
+        <v>3609176.48</v>
       </c>
       <c r="N38" s="1">
-        <v>3503702.02</v>
+        <v>3609176.48</v>
       </c>
       <c r="O38" s="1">
-        <v>1.76</v>
+        <v>1.92</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>31937.0</v>
+        <v>46105.0</v>
       </c>
       <c r="D39" s="1">
-        <v>57.66</v>
+        <v>50.8</v>
       </c>
       <c r="E39" s="1">
-        <v>31.6422713467</v>
+        <v>37.5384483245</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1010559.22</v>
+        <v>1730710.16</v>
       </c>
       <c r="I39" s="1">
-        <v>830928.2</v>
+        <v>611423.84</v>
       </c>
       <c r="J39" s="1">
-        <v>82.224592439026</v>
+        <v>35.327916489495</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1841487.42</v>
+        <v>2342134.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1841487.42</v>
+        <v>2342134.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.92</v>
+        <v>1.25</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>69526.0</v>
       </c>
       <c r="D40" s="1">
-        <v>45.2</v>
+        <v>38.96</v>
       </c>
       <c r="E40" s="1">
         <v>34.8738723643</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2424640.85</v>
       </c>
       <c r="I40" s="1">
-        <v>717934.35</v>
+        <v>284092.11</v>
       </c>
       <c r="J40" s="1">
-        <v>29.609925527733</v>
+        <v>11.716873861958</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3142575.2</v>
+        <v>2708732.96</v>
       </c>
       <c r="N40" s="1">
-        <v>3142575.2</v>
+        <v>2708732.96</v>
       </c>
       <c r="O40" s="1">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>166724.0</v>
+        <v>124891.0</v>
       </c>
       <c r="D41" s="1">
-        <v>25.11</v>
+        <v>22.945</v>
       </c>
       <c r="E41" s="1">
-        <v>12.0943611598</v>
+        <v>12.0943611629</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2016420.27</v>
+        <v>1510476.86</v>
       </c>
       <c r="I41" s="1">
-        <v>2170019.37</v>
+        <v>1355147.14</v>
       </c>
       <c r="J41" s="1">
-        <v>107.61741499454</v>
+        <v>89.716511115569</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4186439.64</v>
+        <v>2865624.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4186439.64</v>
+        <v>2865624.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.1</v>
+        <v>1.53</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>868213.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.871</v>
+        <v>5.321</v>
       </c>
       <c r="E42" s="1">
         <v>2.519054057</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>2187075.48</v>
       </c>
       <c r="I42" s="1">
-        <v>2910203.04</v>
+        <v>2432685.89</v>
       </c>
       <c r="J42" s="1">
-        <v>133.06367643059</v>
+        <v>111.2300838378</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5097278.52</v>
+        <v>4619761.37</v>
       </c>
       <c r="N42" s="1">
-        <v>5097278.52</v>
+        <v>4619761.37</v>
       </c>
       <c r="O42" s="1">
-        <v>2.56</v>
+        <v>2.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>14718.0</v>
       </c>
       <c r="D43" s="1">
-        <v>115.4</v>
+        <v>98.8</v>
       </c>
       <c r="E43" s="1">
         <v>101.4798022829</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1493579.73</v>
       </c>
       <c r="I43" s="1">
-        <v>204877.47</v>
+        <v>-39441.33</v>
       </c>
       <c r="J43" s="1">
-        <v>13.717210128448</v>
+        <v>-2.6407247773776</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1698457.2</v>
+        <v>1454138.4</v>
       </c>
       <c r="N43" s="1">
-        <v>1698457.2</v>
+        <v>1454138.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.85</v>
+        <v>0.77</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>373552.0</v>
+        <v>322076.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.638</v>
+        <v>4.848</v>
       </c>
       <c r="E44" s="1">
-        <v>3.2585760751</v>
+        <v>3.2585760814</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1217247.61</v>
+        <v>1049509.15</v>
       </c>
       <c r="I44" s="1">
-        <v>515286.57</v>
+        <v>511915.3</v>
       </c>
       <c r="J44" s="1">
-        <v>42.332107762364</v>
+        <v>48.776640013096</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1732534.18</v>
+        <v>1561424.45</v>
       </c>
       <c r="N44" s="1">
-        <v>1732534.18</v>
+        <v>1561424.45</v>
       </c>
       <c r="O44" s="1">
-        <v>0.87</v>
+        <v>0.83</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>24921.0</v>
       </c>
       <c r="D45" s="1">
-        <v>175.56</v>
+        <v>180.52</v>
       </c>
       <c r="E45" s="1">
         <v>154.7736635769</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3857114.47</v>
       </c>
       <c r="I45" s="1">
-        <v>518016.29</v>
+        <v>641624.45</v>
       </c>
       <c r="J45" s="1">
-        <v>13.430150803899</v>
+        <v>16.634830389154</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4375130.76</v>
+        <v>4498738.92</v>
       </c>
       <c r="N45" s="1">
-        <v>4375130.76</v>
+        <v>4498738.92</v>
       </c>
       <c r="O45" s="1">
-        <v>2.2</v>
+        <v>2.39</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>10404.0</v>
+        <v>13685.0</v>
       </c>
       <c r="D46" s="1">
-        <v>154.0</v>
+        <v>135.95</v>
       </c>
       <c r="E46" s="1">
-        <v>82.7824471357</v>
+        <v>96.5004442821</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>861268.58</v>
+        <v>1320608.58</v>
       </c>
       <c r="I46" s="1">
-        <v>740947.42</v>
+        <v>539867.17</v>
       </c>
       <c r="J46" s="1">
-        <v>86.029774823552</v>
+        <v>40.880180408944</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1602216.0</v>
+        <v>1860475.75</v>
       </c>
       <c r="N46" s="1">
-        <v>1602216.0</v>
+        <v>1860475.75</v>
       </c>
       <c r="O46" s="1">
-        <v>0.8</v>
+        <v>0.99</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>9416.0</v>
+        <v>10160.0</v>
       </c>
       <c r="D47" s="1">
-        <v>401.15</v>
+        <v>358.2</v>
       </c>
       <c r="E47" s="1">
-        <v>382.7030097706</v>
+        <v>380.3228681102</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3603531.54</v>
+        <v>3864080.34</v>
       </c>
       <c r="I47" s="1">
-        <v>173696.86</v>
+        <v>-224768.34</v>
       </c>
       <c r="J47" s="1">
-        <v>4.8201842573577</v>
+        <v>-5.8168650810195</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3777228.4</v>
+        <v>3639312.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3777228.4</v>
+        <v>3639312.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.9</v>
+        <v>1.94</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>7185.0</v>
+        <v>9050.0</v>
       </c>
       <c r="D48" s="1">
-        <v>554.7</v>
+        <v>471.05</v>
       </c>
       <c r="E48" s="1">
-        <v>626.9524885177</v>
+        <v>612.1679038674</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>4504653.63</v>
+        <v>5540119.53</v>
       </c>
       <c r="I48" s="1">
-        <v>-519134.13</v>
+        <v>-1277117.03</v>
       </c>
       <c r="J48" s="1">
-        <v>-11.524396160954</v>
+        <v>-23.052156602116</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>3985519.5</v>
+        <v>4263002.5</v>
       </c>
       <c r="N48" s="1">
-        <v>3985519.5</v>
+        <v>4263002.5</v>
       </c>
       <c r="O48" s="1">
-        <v>2.0</v>
+        <v>2.27</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
         <v>139767.0</v>
       </c>
       <c r="D49" s="1">
-        <v>16.91</v>
+        <v>15.09</v>
       </c>
       <c r="E49" s="1">
         <v>11.7809893609</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1646593.54</v>
       </c>
       <c r="I49" s="1">
-        <v>716866.43</v>
+        <v>462490.49</v>
       </c>
       <c r="J49" s="1">
-        <v>43.536331983909</v>
+        <v>28.08771434874</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2363459.97</v>
+        <v>2109084.03</v>
       </c>
       <c r="N49" s="1">
-        <v>2363459.97</v>
+        <v>2109084.03</v>
       </c>
       <c r="O49" s="1">
-        <v>1.19</v>
+        <v>1.12</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>18263.0</v>
       </c>
       <c r="D50" s="1">
-        <v>57.0</v>
+        <v>53.16</v>
       </c>
       <c r="E50" s="1">
         <v>52.2038000329</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>953398.0</v>
       </c>
       <c r="I50" s="1">
-        <v>87593.0</v>
+        <v>17463.08</v>
       </c>
       <c r="J50" s="1">
-        <v>9.1874537181744</v>
+        <v>1.8316673624237</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1040991.0</v>
+        <v>970861.08</v>
       </c>
       <c r="N50" s="1">
-        <v>1040991.0</v>
+        <v>970861.08</v>
       </c>
       <c r="O50" s="1">
         <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>1879.0</v>
       </c>
       <c r="D51" s="1">
-        <v>542.0</v>
+        <v>545.0</v>
       </c>
       <c r="E51" s="1">
         <v>194.1964236296</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>364895.08</v>
       </c>
       <c r="I51" s="1">
-        <v>653522.92</v>
+        <v>659159.92</v>
       </c>
       <c r="J51" s="1">
-        <v>179.09885767712</v>
+        <v>180.64368530264</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1018418.0</v>
+        <v>1024055.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1018418.0</v>
+        <v>1024055.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>355115.0</v>
+        <v>237703.0</v>
       </c>
       <c r="D52" s="1">
-        <v>6.424</v>
+        <v>7.35</v>
       </c>
       <c r="E52" s="1">
-        <v>5.1813807077</v>
+        <v>5.1813807146</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1839986.01</v>
+        <v>1231629.74</v>
       </c>
       <c r="I52" s="1">
-        <v>441272.75</v>
+        <v>515487.31</v>
       </c>
       <c r="J52" s="1">
-        <v>23.982397018334</v>
+        <v>41.854081081218</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2281258.76</v>
+        <v>1747117.05</v>
       </c>
       <c r="N52" s="1">
-        <v>2281258.76</v>
+        <v>1747117.05</v>
       </c>
       <c r="O52" s="1">
-        <v>1.15</v>
+        <v>0.93</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>193.0</v>
+        <v>724.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4777.07</v>
+        <v>4788.12</v>
       </c>
       <c r="E53" s="1">
-        <v>4774.8170466321</v>
+        <v>4786.1120441989</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>921539.69</v>
+        <v>3465145.12</v>
       </c>
       <c r="I53" s="1">
-        <v>434.82</v>
+        <v>1453.76</v>
       </c>
       <c r="J53" s="1">
-        <v>0.047184077334748</v>
+        <v>0.04195379846025</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>921974.51</v>
+        <v>3466598.88</v>
       </c>
       <c r="N53" s="1">
-        <v>921974.51</v>
+        <v>3466598.88</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>1.85</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>35681.0</v>
       </c>
       <c r="D54" s="1">
-        <v>44.14</v>
+        <v>40.02</v>
       </c>
       <c r="E54" s="1">
         <v>36.604383005</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1306080.99</v>
       </c>
       <c r="I54" s="1">
-        <v>268878.35</v>
+        <v>121872.63</v>
       </c>
       <c r="J54" s="1">
-        <v>20.58665213403</v>
+        <v>9.3311694246465</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1574959.34</v>
+        <v>1427953.62</v>
       </c>
       <c r="N54" s="1">
-        <v>1574959.34</v>
+        <v>1427953.62</v>
       </c>
       <c r="O54" s="1">
-        <v>0.79</v>
+        <v>0.76</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>16879.0</v>
+        <v>9553.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.5</v>
+        <v>104.7</v>
       </c>
       <c r="E55" s="1">
-        <v>42.798477398</v>
+        <v>42.7984769182</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>722395.5</v>
+        <v>408853.85</v>
       </c>
       <c r="I55" s="1">
-        <v>923307.0</v>
+        <v>591345.25</v>
       </c>
       <c r="J55" s="1">
-        <v>127.81184268174</v>
+        <v>144.63487380637</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1645702.5</v>
+        <v>1000199.1</v>
       </c>
       <c r="N55" s="1">
-        <v>1645702.5</v>
+        <v>1000199.1</v>
       </c>
       <c r="O55" s="1">
-        <v>0.83</v>
+        <v>0.53</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>16959.0</v>
       </c>
       <c r="D56" s="1">
-        <v>74.1</v>
+        <v>72.48</v>
       </c>
       <c r="E56" s="1">
         <v>84.5794999705</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1434383.74</v>
       </c>
       <c r="I56" s="1">
-        <v>-177721.84</v>
+        <v>-205195.42</v>
       </c>
       <c r="J56" s="1">
-        <v>-12.390118142304</v>
+        <v>-14.305475883323</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1256661.9</v>
+        <v>1229188.32</v>
       </c>
       <c r="N56" s="1">
-        <v>1256661.9</v>
+        <v>1229188.32</v>
       </c>
       <c r="O56" s="1">
-        <v>0.63</v>
+        <v>0.65</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>26318.0</v>
       </c>
       <c r="D57" s="1">
-        <v>32.35</v>
+        <v>30.1</v>
       </c>
       <c r="E57" s="1">
         <v>36.2437001292</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>953861.7</v>
       </c>
       <c r="I57" s="1">
-        <v>-102474.4</v>
+        <v>-161689.9</v>
       </c>
       <c r="J57" s="1">
-        <v>-10.743108775622</v>
+        <v>-16.951084208539</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>851387.3</v>
+        <v>792171.8</v>
       </c>
       <c r="N57" s="1">
-        <v>851387.3</v>
+        <v>792171.8</v>
       </c>
       <c r="O57" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>7716.0</v>
+        <v>9480.0</v>
       </c>
       <c r="D58" s="1">
-        <v>346.4</v>
+        <v>287.3</v>
       </c>
       <c r="E58" s="1">
-        <v>246.6499494557</v>
+        <v>258.3173670886</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1903151.01</v>
+        <v>2448848.64</v>
       </c>
       <c r="I58" s="1">
-        <v>769671.39</v>
+        <v>274755.36</v>
       </c>
       <c r="J58" s="1">
-        <v>40.441950531293</v>
+        <v>11.219777143923</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2672822.4</v>
+        <v>2723604.0</v>
       </c>
       <c r="N58" s="1">
-        <v>2672822.4</v>
+        <v>2723604.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.34</v>
+        <v>1.45</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>566002.0</v>
       </c>
       <c r="D59" s="1">
-        <v>3.423</v>
+        <v>4.025</v>
       </c>
       <c r="E59" s="1">
         <v>2.5732000064</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1456436.35</v>
       </c>
       <c r="I59" s="1">
-        <v>480988.5</v>
+        <v>821721.7</v>
       </c>
       <c r="J59" s="1">
-        <v>33.025027149316</v>
+        <v>56.420021376149</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1937424.85</v>
+        <v>2278158.05</v>
       </c>
       <c r="N59" s="1">
-        <v>1937424.85</v>
+        <v>2278158.05</v>
       </c>
       <c r="O59" s="1">
-        <v>0.97</v>
+        <v>1.21</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>44509.0</v>
       </c>
       <c r="D60" s="1">
-        <v>79.58</v>
+        <v>82.58</v>
       </c>
       <c r="E60" s="1">
         <v>89.5803226314</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>3987130.58</v>
       </c>
       <c r="I60" s="1">
-        <v>-445104.36</v>
+        <v>-311577.36</v>
       </c>
       <c r="J60" s="1">
-        <v>-11.163526026278</v>
+        <v>-7.8145762660224</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3542026.22</v>
+        <v>3675553.22</v>
       </c>
       <c r="N60" s="1">
-        <v>3542026.22</v>
+        <v>3675553.22</v>
       </c>
       <c r="O60" s="1">
-        <v>1.78</v>
+        <v>1.96</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>38649.0</v>
       </c>
       <c r="D61" s="1">
-        <v>173.8</v>
+        <v>148.9</v>
       </c>
       <c r="E61" s="1">
         <v>184.8019467515</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>7142410.44</v>
       </c>
       <c r="I61" s="1">
-        <v>-425214.24</v>
+        <v>-1387574.34</v>
       </c>
       <c r="J61" s="1">
-        <v>-5.9533716743391</v>
+        <v>-19.427255709488</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>6717196.2</v>
+        <v>5754836.1</v>
       </c>
       <c r="N61" s="1">
-        <v>6717196.2</v>
+        <v>5754836.1</v>
       </c>
       <c r="O61" s="1">
-        <v>3.37</v>
+        <v>3.06</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>26569.0</v>
+        <v>24180.0</v>
       </c>
       <c r="D62" s="1">
-        <v>261.9</v>
+        <v>236.15</v>
       </c>
       <c r="E62" s="1">
-        <v>145.5477820016</v>
+        <v>145.5477820513</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3867059.02</v>
+        <v>3519345.37</v>
       </c>
       <c r="I62" s="1">
-        <v>3091362.08</v>
+        <v>2190761.63</v>
       </c>
       <c r="J62" s="1">
-        <v>79.940907651314</v>
+        <v>62.249123052109</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>6958421.1</v>
+        <v>5710107.0</v>
       </c>
       <c r="N62" s="1">
-        <v>6958421.1</v>
+        <v>5710107.0</v>
       </c>
       <c r="O62" s="1">
-        <v>3.49</v>
+        <v>3.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>11382.0</v>
       </c>
       <c r="D63" s="1">
-        <v>52.15</v>
+        <v>44.44</v>
       </c>
       <c r="E63" s="1">
         <v>96.6610182745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>1100195.71</v>
       </c>
       <c r="I63" s="1">
-        <v>-506624.41</v>
+        <v>-594379.63</v>
       </c>
       <c r="J63" s="1">
-        <v>-46.048571667308</v>
+        <v>-54.024899806235</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>593571.3</v>
+        <v>505816.08</v>
       </c>
       <c r="N63" s="1">
-        <v>593571.3</v>
+        <v>505816.08</v>
       </c>
       <c r="O63" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>11846.0</v>
+        <v>18293.0</v>
       </c>
       <c r="D64" s="1">
-        <v>165.25</v>
+        <v>149.7</v>
       </c>
       <c r="E64" s="1">
-        <v>89.12</v>
+        <v>110.1810834746</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1055715.52</v>
+        <v>2015542.56</v>
       </c>
       <c r="I64" s="1">
-        <v>901835.98</v>
+        <v>722919.54</v>
       </c>
       <c r="J64" s="1">
-        <v>85.424147217235</v>
+        <v>35.867242614812</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1957551.5</v>
+        <v>2738462.1</v>
       </c>
       <c r="N64" s="1">
-        <v>1957551.5</v>
+        <v>2738462.1</v>
       </c>
       <c r="O64" s="1">
-        <v>0.98</v>
+        <v>1.46</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>38160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>42.35</v>
+        <v>35.99</v>
       </c>
       <c r="E65" s="1">
         <v>54.5851404612</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>2082968.96</v>
       </c>
       <c r="I65" s="1">
-        <v>-466892.96</v>
+        <v>-709590.56</v>
       </c>
       <c r="J65" s="1">
-        <v>-22.414782407511</v>
+        <v>-34.0663050495</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1616076.0</v>
+        <v>1373378.4</v>
       </c>
       <c r="N65" s="1">
-        <v>1616076.0</v>
+        <v>1373378.4</v>
       </c>
       <c r="O65" s="1">
-        <v>0.81</v>
+        <v>0.73</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
         <v>21649.0</v>
       </c>
       <c r="D66" s="1">
-        <v>245.15</v>
+        <v>213.35</v>
       </c>
       <c r="E66" s="1">
         <v>192.9668465056</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>4177539.26</v>
       </c>
       <c r="I66" s="1">
-        <v>1129713.09</v>
+        <v>441274.89</v>
       </c>
       <c r="J66" s="1">
-        <v>27.042548727597</v>
+        <v>10.563033942618</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>5307252.35</v>
+        <v>4618814.15</v>
       </c>
       <c r="N66" s="1">
-        <v>5307252.35</v>
+        <v>4618814.15</v>
       </c>
       <c r="O66" s="1">
-        <v>2.67</v>
+        <v>2.46</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>49934.0</v>
       </c>
       <c r="D67" s="1">
-        <v>73.76</v>
+        <v>64.24</v>
       </c>
       <c r="E67" s="1">
         <v>33.391091641</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>1667350.77</v>
       </c>
       <c r="I67" s="1">
-        <v>2015781.07</v>
+        <v>1540409.39</v>
       </c>
       <c r="J67" s="1">
-        <v>120.89724047688</v>
+        <v>92.386642194072</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3683131.84</v>
+        <v>3207760.16</v>
       </c>
       <c r="N67" s="1">
-        <v>3683131.84</v>
+        <v>3207760.16</v>
       </c>
       <c r="O67" s="1">
-        <v>1.85</v>
+        <v>1.71</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
         <v>73722.0</v>
       </c>
       <c r="D68" s="1">
-        <v>6.56</v>
+        <v>6.574</v>
       </c>
       <c r="E68" s="1">
         <v>15.3696905944</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>1133084.33</v>
       </c>
       <c r="I68" s="1">
-        <v>-649468.01</v>
+        <v>-648435.9</v>
       </c>
       <c r="J68" s="1">
-        <v>-57.318594283269</v>
+        <v>-57.227505740901</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>483616.32</v>
+        <v>484648.43</v>
       </c>
       <c r="N68" s="1">
-        <v>483616.32</v>
+        <v>484648.43</v>
       </c>
       <c r="O68" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>53303.0</v>
       </c>
       <c r="D69" s="1">
-        <v>28.555</v>
+        <v>29.085</v>
       </c>
       <c r="E69" s="1">
         <v>28.8206545598</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>1536227.35</v>
       </c>
       <c r="I69" s="1">
-        <v>-14160.18</v>
+        <v>14090.41</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.92175028650544</v>
+        <v>0.91720864102569</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1522067.17</v>
+        <v>1550317.76</v>
       </c>
       <c r="N69" s="1">
-        <v>1522067.17</v>
+        <v>1550317.76</v>
       </c>
       <c r="O69" s="1">
-        <v>0.76</v>
+        <v>0.83</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
         <v>51676.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.74</v>
+        <v>38.46</v>
       </c>
       <c r="E70" s="1">
         <v>32.1696505147</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>1662398.86</v>
       </c>
       <c r="I70" s="1">
-        <v>81149.38</v>
+        <v>325060.1</v>
       </c>
       <c r="J70" s="1">
-        <v>4.88146268339</v>
+        <v>19.55367678729</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1743548.24</v>
+        <v>1987458.96</v>
       </c>
       <c r="N70" s="1">
-        <v>1743548.24</v>
+        <v>1987458.96</v>
       </c>
       <c r="O70" s="1">
-        <v>0.88</v>
+        <v>1.06</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
         <v>8070.0</v>
       </c>
       <c r="D71" s="1">
-        <v>276.1</v>
+        <v>264.5</v>
       </c>
       <c r="E71" s="1">
         <v>212.7394299876</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>1716807.2</v>
       </c>
       <c r="I71" s="1">
-        <v>511319.8</v>
+        <v>417707.8</v>
       </c>
       <c r="J71" s="1">
-        <v>29.783181244813</v>
+        <v>24.330501409826</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2228127.0</v>
+        <v>2134515.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2228127.0</v>
+        <v>2134515.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.12</v>
+        <v>1.14</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>45102.0</v>
       </c>
       <c r="D72" s="1">
-        <v>73.93</v>
+        <v>62.66</v>
       </c>
       <c r="E72" s="1">
         <v>67.6987871935</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>3053350.7</v>
       </c>
       <c r="I72" s="1">
-        <v>281040.16</v>
+        <v>-227259.38</v>
       </c>
       <c r="J72" s="1">
-        <v>9.2043197003214</v>
+        <v>-7.4429504609477</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>3334390.86</v>
+        <v>2826091.32</v>
       </c>
       <c r="N72" s="1">
-        <v>3334390.86</v>
+        <v>2826091.32</v>
       </c>
       <c r="O72" s="1">
-        <v>1.67</v>
+        <v>1.5</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>14845.0</v>
+        <v>12988.0</v>
       </c>
       <c r="D73" s="1">
-        <v>140.1</v>
+        <v>131.6</v>
       </c>
       <c r="E73" s="1">
-        <v>107.8219811384</v>
+        <v>107.8219810594</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1600617.31</v>
+        <v>1400391.89</v>
       </c>
       <c r="I73" s="1">
-        <v>479167.19</v>
+        <v>308828.91</v>
       </c>
       <c r="J73" s="1">
-        <v>29.936399350823</v>
+        <v>22.053034740154</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>2079784.5</v>
+        <v>1709220.8</v>
       </c>
       <c r="N73" s="1">
-        <v>2079784.5</v>
+        <v>1709220.8</v>
       </c>
       <c r="O73" s="1">
-        <v>1.04</v>
+        <v>0.91</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>23214.0</v>
       </c>
       <c r="D74" s="1">
-        <v>27.46</v>
+        <v>22.41</v>
       </c>
       <c r="E74" s="1">
         <v>28.9328999742</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>671648.34</v>
       </c>
       <c r="I74" s="1">
-        <v>-34191.9</v>
+        <v>-151422.6</v>
       </c>
       <c r="J74" s="1">
-        <v>-5.0907443618486</v>
+        <v>-22.544922838639</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>637456.44</v>
+        <v>520225.74</v>
       </c>
       <c r="N74" s="1">
-        <v>637456.44</v>
+        <v>520225.74</v>
       </c>
       <c r="O74" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>38241.0</v>
       </c>
       <c r="D75" s="1">
-        <v>30.58</v>
+        <v>23.16</v>
       </c>
       <c r="E75" s="1">
         <v>32.0039164771</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>1223861.77</v>
       </c>
       <c r="I75" s="1">
-        <v>-54451.99</v>
+        <v>-338200.21</v>
       </c>
       <c r="J75" s="1">
-        <v>-4.4491944543704</v>
+        <v>-27.633856885651</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1169409.78</v>
+        <v>885661.56</v>
       </c>
       <c r="N75" s="1">
-        <v>1169409.78</v>
+        <v>885661.56</v>
       </c>
       <c r="O75" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
         <v>11103.0</v>
       </c>
       <c r="D76" s="1">
-        <v>62.36</v>
+        <v>65.32</v>
       </c>
       <c r="E76" s="1">
         <v>134.9501197874</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>1498351.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-805968.1</v>
+        <v>-773103.22</v>
       </c>
       <c r="J76" s="1">
-        <v>-53.790333718695</v>
+        <v>-51.596930700852</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>692383.08</v>
+        <v>725247.96</v>
       </c>
       <c r="N76" s="1">
-        <v>692383.08</v>
+        <v>725247.96</v>
       </c>
       <c r="O76" s="1">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
         <v>150.0</v>
       </c>
       <c r="D77" s="1">
-        <v>6136.0</v>
+        <v>5617.0</v>
       </c>
       <c r="E77" s="1">
-        <v>5783.0</v>
+        <v>5677.5</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>0.0</v>
       </c>
       <c r="I77" s="1">
-        <v>529500.0</v>
+        <v>-90750.0</v>
       </c>
       <c r="J77" s="1">
         <v>0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>529500.0</v>
+        <v>-90750.0</v>
       </c>
       <c r="N77" s="1">
-        <v>529500.0</v>
+        <v>-90750.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.27</v>
+        <v>-0.05</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>