--- v1 (2026-07-04)
+++ v2 (2026-07-26)
@@ -244,56 +244,50 @@
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>IT0003128367</t>
@@ -500,50 +494,56 @@
     <t>SEB SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL00150001Q9</t>
   </si>
   <si>
     <t>STELLANTIS NV</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
@@ -923,197 +923,197 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17094.2677</v>
+        <v>17700.5366</v>
       </c>
       <c r="D2">
-        <v>282.8</v>
+        <v>294.99</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4834331.64</v>
+        <v>5221590.07</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4834331.64</v>
+        <v>5221590.07</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176163.9667</v>
+        <v>176202.9667</v>
       </c>
       <c r="D3">
-        <v>193.33</v>
+        <v>201.67</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>34058844.54</v>
+        <v>35535022.34</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>34058844.54</v>
+        <v>35535022.34</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>341167.2617</v>
+        <v>347978.5165</v>
       </c>
       <c r="D4">
-        <v>407.52</v>
+        <v>425.0</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>139032773.3</v>
+        <v>147893131.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>139032773.3</v>
+        <v>147893131.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>78839.0</v>
+        <v>78669.0</v>
       </c>
       <c r="D5">
-        <v>126.23</v>
+        <v>131.71</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9952559.34</v>
+        <v>10362215.63</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9952559.34</v>
+        <v>10362215.63</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1198,3801 +1198,3801 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>11143862.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
         <v>1.3039600501617</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>11289174.4</v>
       </c>
       <c r="N2" s="1">
         <v>11289174.4</v>
       </c>
       <c r="O2" s="1">
-        <v>6.01</v>
+        <v>5.67</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>9012.0</v>
       </c>
       <c r="D3" s="1">
-        <v>134.9</v>
+        <v>136.25</v>
       </c>
       <c r="E3" s="1">
         <v>205.1230281846</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1848568.73</v>
       </c>
       <c r="I3" s="1">
-        <v>-632849.93</v>
+        <v>-620683.73</v>
       </c>
       <c r="J3" s="1">
-        <v>-34.234590238903</v>
+        <v>-33.576448628989</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1215718.8</v>
+        <v>1227885.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1215718.8</v>
+        <v>1227885.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>845.2</v>
+        <v>975.1</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-152783.69</v>
+        <v>-17947.49</v>
       </c>
       <c r="J4" s="1">
-        <v>-14.831909394075</v>
+        <v>-1.7423034195016</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>877317.6</v>
+        <v>1012153.8</v>
       </c>
       <c r="N4" s="1">
-        <v>877317.6</v>
+        <v>1012153.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>20067.0</v>
+        <v>27417.0</v>
       </c>
       <c r="D5" s="1">
-        <v>165.14</v>
+        <v>165.92</v>
       </c>
       <c r="E5" s="1">
-        <v>195.9857028953</v>
+        <v>190.4410190758</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>3932845.1</v>
+        <v>5221321.42</v>
       </c>
       <c r="I5" s="1">
-        <v>-618980.72</v>
+        <v>-672292.78</v>
       </c>
       <c r="J5" s="1">
-        <v>-15.738751571985</v>
+        <v>-12.875912550122</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3313864.38</v>
+        <v>4549028.64</v>
       </c>
       <c r="N5" s="1">
-        <v>3313864.38</v>
+        <v>4549028.64</v>
       </c>
       <c r="O5" s="1">
-        <v>1.76</v>
+        <v>2.29</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>26707.0</v>
       </c>
       <c r="D6" s="1">
-        <v>49.06</v>
+        <v>52.3</v>
       </c>
       <c r="E6" s="1">
         <v>71.7589126446</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1916465.28</v>
       </c>
       <c r="I6" s="1">
-        <v>-606219.86</v>
+        <v>-519689.18</v>
       </c>
       <c r="J6" s="1">
-        <v>-31.632185895901</v>
+        <v>-27.117067312589</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1310245.42</v>
+        <v>1396776.1</v>
       </c>
       <c r="N6" s="1">
-        <v>1310245.42</v>
+        <v>1396776.1</v>
       </c>
       <c r="O6" s="1">
         <v>0.7</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>14153.0</v>
       </c>
       <c r="D7" s="1">
-        <v>367.9</v>
+        <v>388.0</v>
       </c>
       <c r="E7" s="1">
         <v>224.1933978662</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3173009.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2033879.54</v>
+        <v>2318354.84</v>
       </c>
       <c r="J7" s="1">
-        <v>64.099390749947</v>
+        <v>73.06486439516</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5206888.7</v>
+        <v>5491364.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5206888.7</v>
+        <v>5491364.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.77</v>
+        <v>2.76</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>90308.0</v>
+        <v>52639.0</v>
       </c>
       <c r="D8" s="1">
-        <v>24.27</v>
+        <v>16.52</v>
       </c>
       <c r="E8" s="1">
-        <v>19.4901159366</v>
+        <v>19.4901158837</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1760113.39</v>
+        <v>1025940.21</v>
       </c>
       <c r="I8" s="1">
-        <v>431661.77</v>
+        <v>-156343.93</v>
       </c>
       <c r="J8" s="1">
-        <v>24.524656902928</v>
+        <v>-15.239087860685</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2191775.16</v>
+        <v>869596.28</v>
       </c>
       <c r="N8" s="1">
-        <v>2191775.16</v>
+        <v>869596.28</v>
       </c>
       <c r="O8" s="1">
-        <v>1.17</v>
+        <v>0.44</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
-        <v>24662.0</v>
+        <v>17248.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.54</v>
+        <v>50.18</v>
       </c>
       <c r="E9" s="1">
-        <v>58.6704731976</v>
+        <v>58.6704730983</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1446931.21</v>
+        <v>1011948.32</v>
       </c>
       <c r="I9" s="1">
-        <v>-225175.73</v>
+        <v>-146443.68</v>
       </c>
       <c r="J9" s="1">
-        <v>-15.562296842018</v>
+        <v>-14.471458384357</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1221755.48</v>
+        <v>865504.64</v>
       </c>
       <c r="N9" s="1">
-        <v>1221755.48</v>
+        <v>865504.64</v>
       </c>
       <c r="O9" s="1">
-        <v>0.65</v>
+        <v>0.43</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>61.5</v>
+        <v>62.16</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>406831.93</v>
+        <v>432598.33</v>
       </c>
       <c r="J10" s="1">
-        <v>20.401494574017</v>
+        <v>21.693608174324</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2400960.0</v>
+        <v>2426726.4</v>
       </c>
       <c r="N10" s="1">
-        <v>2400960.0</v>
+        <v>2426726.4</v>
       </c>
       <c r="O10" s="1">
-        <v>1.28</v>
+        <v>1.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20787.0</v>
       </c>
       <c r="D11" s="1">
-        <v>34.34</v>
+        <v>40.78</v>
       </c>
       <c r="E11" s="1">
         <v>34.0868172415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>708562.67</v>
       </c>
       <c r="I11" s="1">
-        <v>5262.91</v>
+        <v>139131.19</v>
       </c>
       <c r="J11" s="1">
-        <v>0.74275857631619</v>
+        <v>19.635692916196</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>713825.58</v>
+        <v>847693.86</v>
       </c>
       <c r="N11" s="1">
-        <v>713825.58</v>
+        <v>847693.86</v>
       </c>
       <c r="O11" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>1697.0</v>
       </c>
       <c r="D12" s="1">
-        <v>647.2</v>
+        <v>666.2</v>
       </c>
       <c r="E12" s="1">
         <v>464.3851031232</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>788061.52</v>
       </c>
       <c r="I12" s="1">
-        <v>310236.88</v>
+        <v>342479.88</v>
       </c>
       <c r="J12" s="1">
-        <v>39.367089005945</v>
+        <v>43.458520852534</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1098298.4</v>
+        <v>1130541.4</v>
       </c>
       <c r="N12" s="1">
-        <v>1098298.4</v>
+        <v>1130541.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>12708.0</v>
+        <v>13269.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1161.0</v>
+        <v>1249.6</v>
       </c>
       <c r="E13" s="1">
-        <v>577.0690824677</v>
+        <v>604.1788318637</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>7333393.9</v>
+        <v>8016848.92</v>
       </c>
       <c r="I13" s="1">
-        <v>7420594.1</v>
+        <v>8564093.48</v>
       </c>
       <c r="J13" s="1">
-        <v>101.18908381561</v>
+        <v>106.82618027932</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>14753988.0</v>
+        <v>16580942.4</v>
       </c>
       <c r="N13" s="1">
-        <v>14753988.0</v>
+        <v>16580942.4</v>
       </c>
       <c r="O13" s="1">
-        <v>7.85</v>
+        <v>8.33</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>40.51</v>
+        <v>41.03</v>
       </c>
       <c r="E14" s="1">
         <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>1035518.68</v>
+        <v>1073043.44</v>
       </c>
       <c r="J14" s="1">
-        <v>54.853069130121</v>
+        <v>56.840815265585</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2923323.13</v>
+        <v>2960847.89</v>
       </c>
       <c r="N14" s="1">
-        <v>2923323.13</v>
+        <v>2960847.89</v>
       </c>
       <c r="O14" s="1">
-        <v>1.56</v>
+        <v>1.49</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.77</v>
+        <v>18.58</v>
       </c>
       <c r="E15" s="1">
         <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>2695526.11</v>
+        <v>2652890.11</v>
       </c>
       <c r="J15" s="1">
-        <v>177.75099577346</v>
+        <v>174.93945133036</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4211988.0</v>
+        <v>4169352.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4211988.0</v>
+        <v>4169352.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.24</v>
+        <v>2.1</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>521054.0</v>
+        <v>642792.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.814</v>
+        <v>10.198</v>
       </c>
       <c r="E16" s="1">
-        <v>7.7405733955</v>
+        <v>8.2515458967</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4033256.73</v>
+        <v>5304027.69</v>
       </c>
       <c r="I16" s="1">
-        <v>1080367.23</v>
+        <v>1251165.13</v>
       </c>
       <c r="J16" s="1">
-        <v>26.786473123916</v>
+        <v>23.588963013125</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5113623.96</v>
+        <v>6555192.82</v>
       </c>
       <c r="N16" s="1">
-        <v>5113623.96</v>
+        <v>6555192.82</v>
       </c>
       <c r="O16" s="1">
-        <v>2.72</v>
+        <v>3.29</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>10291.0</v>
       </c>
       <c r="D17" s="1">
-        <v>93.65</v>
+        <v>70.95</v>
       </c>
       <c r="E17" s="1">
         <v>108.5189000097</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1116768.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-153015.85</v>
+        <v>-386621.55</v>
       </c>
       <c r="J17" s="1">
-        <v>-13.701668565002</v>
+        <v>-34.61968376601</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>963752.15</v>
+        <v>730146.45</v>
       </c>
       <c r="N17" s="1">
-        <v>963752.15</v>
+        <v>730146.45</v>
       </c>
       <c r="O17" s="1">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>79.24</v>
+        <v>79.34</v>
       </c>
       <c r="E18" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>80446.65</v>
+        <v>82748.35</v>
       </c>
       <c r="J18" s="1">
-        <v>4.6143000630089</v>
+        <v>4.7463221478941</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1823867.08</v>
+        <v>1826168.78</v>
       </c>
       <c r="N18" s="1">
-        <v>1823867.08</v>
+        <v>1826168.78</v>
       </c>
       <c r="O18" s="1">
-        <v>0.97</v>
+        <v>0.92</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>83.3</v>
+        <v>89.01</v>
       </c>
       <c r="E19" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>684438.37</v>
+        <v>925069.19</v>
       </c>
       <c r="J19" s="1">
-        <v>24.219417418156</v>
+        <v>32.734337867828</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3510428.6</v>
+        <v>3751059.42</v>
       </c>
       <c r="N19" s="1">
-        <v>3510428.6</v>
+        <v>3751059.42</v>
       </c>
       <c r="O19" s="1">
-        <v>1.87</v>
+        <v>1.88</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>34015.0</v>
       </c>
       <c r="D20" s="1">
-        <v>26.42</v>
+        <v>26.0</v>
       </c>
       <c r="E20" s="1">
         <v>25.6549304719</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>872652.46</v>
       </c>
       <c r="I20" s="1">
-        <v>26023.84</v>
+        <v>11737.54</v>
       </c>
       <c r="J20" s="1">
-        <v>2.9821539722698</v>
+        <v>1.345041759236</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>898676.3</v>
+        <v>884390.0</v>
       </c>
       <c r="N20" s="1">
-        <v>898676.3</v>
+        <v>884390.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>16373.0</v>
       </c>
       <c r="D21" s="1">
-        <v>102.85</v>
+        <v>99.1</v>
       </c>
       <c r="E21" s="1">
         <v>134.3535827277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2199771.21</v>
       </c>
       <c r="I21" s="1">
-        <v>-515808.16</v>
+        <v>-577206.91</v>
       </c>
       <c r="J21" s="1">
-        <v>-23.448263967415</v>
+        <v>-26.239406506279</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1683963.05</v>
+        <v>1622564.3</v>
       </c>
       <c r="N21" s="1">
-        <v>1683963.05</v>
+        <v>1622564.3</v>
       </c>
       <c r="O21" s="1">
-        <v>0.9</v>
+        <v>0.82</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>28681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>31.48</v>
+        <v>33.94</v>
       </c>
       <c r="E22" s="1">
         <v>31.5333000941</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>904406.58</v>
       </c>
       <c r="I22" s="1">
-        <v>-1528.7</v>
+        <v>69026.56</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.16902796085362</v>
+        <v>7.6322487613922</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>902877.88</v>
+        <v>973433.14</v>
       </c>
       <c r="N22" s="1">
-        <v>902877.88</v>
+        <v>973433.14</v>
       </c>
       <c r="O22" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>32437.0</v>
+        <v>40725.0</v>
       </c>
       <c r="D23" s="1">
-        <v>70.52</v>
+        <v>77.54</v>
       </c>
       <c r="E23" s="1">
-        <v>67.6396374511</v>
+        <v>69.4645772867</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2194026.92</v>
+        <v>2828944.91</v>
       </c>
       <c r="I23" s="1">
-        <v>93430.32</v>
+        <v>328871.59</v>
       </c>
       <c r="J23" s="1">
-        <v>4.2583944229818</v>
+        <v>11.625238400277</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>2287457.24</v>
+        <v>3157816.5</v>
       </c>
       <c r="N23" s="1">
-        <v>2287457.24</v>
+        <v>3157816.5</v>
       </c>
       <c r="O23" s="1">
-        <v>1.22</v>
+        <v>1.59</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>26682.0</v>
       </c>
       <c r="D24" s="1">
-        <v>69.24</v>
+        <v>67.56</v>
       </c>
       <c r="E24" s="1">
         <v>63.5439161232</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>1695478.77</v>
       </c>
       <c r="I24" s="1">
-        <v>151982.91</v>
+        <v>107157.15</v>
       </c>
       <c r="J24" s="1">
-        <v>8.9640113865891</v>
+        <v>6.3201705557186</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1847461.68</v>
+        <v>1802635.92</v>
       </c>
       <c r="N24" s="1">
-        <v>1847461.68</v>
+        <v>1802635.92</v>
       </c>
       <c r="O24" s="1">
-        <v>0.98</v>
+        <v>0.91</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>20983.0</v>
+        <v>4626.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.62</v>
+        <v>266.7</v>
       </c>
       <c r="E25" s="1">
-        <v>35.6900819711</v>
+        <v>144.0557068742</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>748884.99</v>
+        <v>666401.7</v>
       </c>
       <c r="I25" s="1">
-        <v>-379164.53</v>
+        <v>567352.5</v>
       </c>
       <c r="J25" s="1">
-        <v>-50.630542080968</v>
+        <v>85.136712586417</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>369720.46</v>
+        <v>1233754.2</v>
       </c>
       <c r="N25" s="1">
-        <v>369720.46</v>
+        <v>1233754.2</v>
       </c>
       <c r="O25" s="1">
-        <v>0.2</v>
+        <v>0.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>4626.0</v>
+        <v>25925.0</v>
       </c>
       <c r="D26" s="1">
-        <v>255.6</v>
+        <v>47.79</v>
       </c>
       <c r="E26" s="1">
-        <v>144.0557068742</v>
+        <v>38.9590001929</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>666401.7</v>
+        <v>1010012.08</v>
       </c>
       <c r="I26" s="1">
-        <v>516003.9</v>
+        <v>228943.67</v>
       </c>
       <c r="J26" s="1">
-        <v>77.431360094069</v>
+        <v>22.667418987702</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1182405.6</v>
+        <v>1238955.75</v>
       </c>
       <c r="N26" s="1">
-        <v>1182405.6</v>
+        <v>1238955.75</v>
       </c>
       <c r="O26" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>25925.0</v>
+        <v>86416.0</v>
       </c>
       <c r="D27" s="1">
-        <v>46.12</v>
+        <v>27.61</v>
       </c>
       <c r="E27" s="1">
-        <v>38.9590001929</v>
+        <v>30.7401893168</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1010012.08</v>
+        <v>2656444.2</v>
       </c>
       <c r="I27" s="1">
-        <v>185648.92</v>
+        <v>-270498.44</v>
       </c>
       <c r="J27" s="1">
-        <v>18.380861345738</v>
+        <v>-10.182726217249</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1195661.0</v>
+        <v>2385945.76</v>
       </c>
       <c r="N27" s="1">
-        <v>1195661.0</v>
+        <v>2385945.76</v>
       </c>
       <c r="O27" s="1">
-        <v>0.64</v>
+        <v>1.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>86416.0</v>
+        <v>30021.0</v>
       </c>
       <c r="D28" s="1">
-        <v>30.77</v>
+        <v>64.4</v>
       </c>
       <c r="E28" s="1">
-        <v>31.7401893168</v>
+        <v>105.6357386496</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2742860.2</v>
+        <v>3171290.51</v>
       </c>
       <c r="I28" s="1">
-        <v>-83839.88</v>
+        <v>-1237938.11</v>
       </c>
       <c r="J28" s="1">
-        <v>-3.0566588847656</v>
+        <v>-39.035783889758</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2659020.32</v>
+        <v>1933352.4</v>
       </c>
       <c r="N28" s="1">
-        <v>2659020.32</v>
+        <v>1933352.4</v>
       </c>
       <c r="O28" s="1">
-        <v>1.42</v>
+        <v>0.97</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>30021.0</v>
+        <v>442035.0</v>
       </c>
       <c r="D29" s="1">
-        <v>61.42</v>
+        <v>9.821</v>
       </c>
       <c r="E29" s="1">
-        <v>105.6357386496</v>
+        <v>6.473216148</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>3171290.51</v>
+        <v>2861388.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-1327400.69</v>
+        <v>1479837.64</v>
       </c>
       <c r="J29" s="1">
-        <v>-41.856798858834</v>
+        <v>51.717473767365</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1843889.82</v>
+        <v>4341225.74</v>
       </c>
       <c r="N29" s="1">
-        <v>1843889.82</v>
+        <v>4341225.74</v>
       </c>
       <c r="O29" s="1">
-        <v>0.98</v>
+        <v>2.18</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>442035.0</v>
+        <v>100649.0</v>
       </c>
       <c r="D30" s="1">
-        <v>9.753</v>
+        <v>28.28</v>
       </c>
       <c r="E30" s="1">
-        <v>6.473216148</v>
+        <v>14.7980308796</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2861388.1</v>
+        <v>1489407.01</v>
       </c>
       <c r="I30" s="1">
-        <v>1449779.26</v>
+        <v>1356946.71</v>
       </c>
       <c r="J30" s="1">
-        <v>50.666991310965</v>
+        <v>91.106507548934</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4311167.36</v>
+        <v>2846353.72</v>
       </c>
       <c r="N30" s="1">
-        <v>4311167.36</v>
+        <v>2846353.72</v>
       </c>
       <c r="O30" s="1">
-        <v>2.29</v>
+        <v>1.43</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>100649.0</v>
+        <v>18416.0</v>
       </c>
       <c r="D31" s="1">
-        <v>28.97</v>
+        <v>99.75</v>
       </c>
       <c r="E31" s="1">
-        <v>14.7980308796</v>
+        <v>104.5645998045</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1489407.01</v>
+        <v>1925661.67</v>
       </c>
       <c r="I31" s="1">
-        <v>1426394.52</v>
+        <v>-88665.67</v>
       </c>
       <c r="J31" s="1">
-        <v>95.769290088141</v>
+        <v>-4.6044261762763</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2915801.53</v>
+        <v>1836996.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2915801.53</v>
+        <v>1836996.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.55</v>
+        <v>0.92</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>18416.0</v>
+        <v>8978.0</v>
       </c>
       <c r="D32" s="1">
-        <v>94.1</v>
+        <v>185.7</v>
       </c>
       <c r="E32" s="1">
-        <v>104.5645998045</v>
+        <v>145.6092982847</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1925661.67</v>
+        <v>1307280.28</v>
       </c>
       <c r="I32" s="1">
-        <v>-192716.07</v>
+        <v>359934.32</v>
       </c>
       <c r="J32" s="1">
-        <v>-10.007784493109</v>
+        <v>27.533064294368</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1732945.6</v>
+        <v>1667214.6</v>
       </c>
       <c r="N32" s="1">
-        <v>1732945.6</v>
+        <v>1667214.6</v>
       </c>
       <c r="O32" s="1">
-        <v>0.92</v>
+        <v>0.84</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>8978.0</v>
+        <v>23251.0</v>
       </c>
       <c r="D33" s="1">
-        <v>191.25</v>
+        <v>17.5</v>
       </c>
       <c r="E33" s="1">
-        <v>145.6092982847</v>
+        <v>18.5510141499</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1307280.28</v>
+        <v>431329.63</v>
       </c>
       <c r="I33" s="1">
-        <v>409762.22</v>
+        <v>-24437.13</v>
       </c>
       <c r="J33" s="1">
-        <v>31.344634067302</v>
+        <v>-5.6655347326823</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1717042.5</v>
+        <v>406892.5</v>
       </c>
       <c r="N33" s="1">
-        <v>1717042.5</v>
+        <v>406892.5</v>
       </c>
       <c r="O33" s="1">
-        <v>0.91</v>
+        <v>0.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>58123.0</v>
+        <v>2982.0</v>
       </c>
       <c r="D34" s="1">
-        <v>16.57</v>
+        <v>299.55</v>
       </c>
       <c r="E34" s="1">
-        <v>18.5510142284</v>
+        <v>408.2739000671</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1078240.6</v>
+        <v>1217472.77</v>
       </c>
       <c r="I34" s="1">
-        <v>-115142.49</v>
+        <v>-324214.67</v>
       </c>
       <c r="J34" s="1">
-        <v>-10.678738122085</v>
+        <v>-26.630137280196</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>963098.11</v>
+        <v>893258.1</v>
       </c>
       <c r="N34" s="1">
-        <v>963098.11</v>
+        <v>893258.1</v>
       </c>
       <c r="O34" s="1">
-        <v>0.51</v>
+        <v>0.45</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>2982.0</v>
+        <v>56008.0</v>
       </c>
       <c r="D35" s="1">
-        <v>295.5</v>
+        <v>37.89</v>
       </c>
       <c r="E35" s="1">
-        <v>408.2739000671</v>
+        <v>34.5</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1217472.77</v>
+        <v>1932276.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-336291.77</v>
+        <v>189867.12</v>
       </c>
       <c r="J35" s="1">
-        <v>-27.622118398591</v>
+        <v>9.8260869565217</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>881181.0</v>
+        <v>2122143.12</v>
       </c>
       <c r="N35" s="1">
-        <v>881181.0</v>
+        <v>2122143.12</v>
       </c>
       <c r="O35" s="1">
-        <v>0.47</v>
+        <v>1.07</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>56008.0</v>
+        <v>1148.0</v>
       </c>
       <c r="D36" s="1">
-        <v>35.81</v>
+        <v>1648.0</v>
       </c>
       <c r="E36" s="1">
-        <v>34.5</v>
+        <v>1387.3429181185</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1932276.0</v>
+        <v>1592669.67</v>
       </c>
       <c r="I36" s="1">
-        <v>73370.48</v>
+        <v>299234.33</v>
       </c>
       <c r="J36" s="1">
-        <v>3.7971014492754</v>
+        <v>18.788223046905</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2005646.48</v>
+        <v>1891904.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2005646.48</v>
+        <v>1891904.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.07</v>
+        <v>0.95</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>770.0</v>
+        <v>177268.0</v>
       </c>
       <c r="D37" s="1">
-        <v>1667.5</v>
+        <v>19.925</v>
       </c>
       <c r="E37" s="1">
-        <v>1266.2550909091</v>
+        <v>15.5725711352</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>975016.42</v>
+        <v>2760518.54</v>
       </c>
       <c r="I37" s="1">
-        <v>308958.58</v>
+        <v>771546.36</v>
       </c>
       <c r="J37" s="1">
-        <v>31.687525836744</v>
+        <v>27.949327230383</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1283975.0</v>
+        <v>3532064.9</v>
       </c>
       <c r="N37" s="1">
-        <v>1283975.0</v>
+        <v>3532064.9</v>
       </c>
       <c r="O37" s="1">
-        <v>0.68</v>
+        <v>1.77</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>177268.0</v>
+        <v>46105.0</v>
       </c>
       <c r="D38" s="1">
-        <v>20.36</v>
+        <v>52.56</v>
       </c>
       <c r="E38" s="1">
-        <v>15.5725711352</v>
+        <v>37.5384483245</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2760518.54</v>
+        <v>1730710.16</v>
       </c>
       <c r="I38" s="1">
-        <v>848657.94</v>
+        <v>692568.64</v>
       </c>
       <c r="J38" s="1">
-        <v>30.742700246454</v>
+        <v>40.016442730076</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3609176.48</v>
+        <v>2423278.8</v>
       </c>
       <c r="N38" s="1">
-        <v>3609176.48</v>
+        <v>2423278.8</v>
       </c>
       <c r="O38" s="1">
-        <v>1.92</v>
+        <v>1.22</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>46105.0</v>
+        <v>69526.0</v>
       </c>
       <c r="D39" s="1">
-        <v>50.8</v>
+        <v>54.15</v>
       </c>
       <c r="E39" s="1">
-        <v>37.5384483245</v>
+        <v>34.8738723643</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1730710.16</v>
+        <v>2424640.85</v>
       </c>
       <c r="I39" s="1">
-        <v>611423.84</v>
+        <v>1340192.05</v>
       </c>
       <c r="J39" s="1">
-        <v>35.327916489495</v>
+        <v>55.273837772716</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2342134.0</v>
+        <v>3764832.9</v>
       </c>
       <c r="N39" s="1">
-        <v>2342134.0</v>
+        <v>3764832.9</v>
       </c>
       <c r="O39" s="1">
-        <v>1.25</v>
+        <v>1.89</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>69526.0</v>
+        <v>124891.0</v>
       </c>
       <c r="D40" s="1">
-        <v>38.96</v>
+        <v>23.845</v>
       </c>
       <c r="E40" s="1">
-        <v>34.8738723643</v>
+        <v>12.0943611629</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2424640.85</v>
+        <v>1510476.86</v>
       </c>
       <c r="I40" s="1">
-        <v>284092.11</v>
+        <v>1467549.04</v>
       </c>
       <c r="J40" s="1">
-        <v>11.716873861958</v>
+        <v>97.157995522023</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2708732.96</v>
+        <v>2978025.9</v>
       </c>
       <c r="N40" s="1">
-        <v>2708732.96</v>
+        <v>2978025.9</v>
       </c>
       <c r="O40" s="1">
-        <v>1.44</v>
+        <v>1.5</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>124891.0</v>
+        <v>868213.0</v>
       </c>
       <c r="D41" s="1">
-        <v>22.945</v>
+        <v>5.659</v>
       </c>
       <c r="E41" s="1">
-        <v>12.0943611629</v>
+        <v>2.519054057</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1510476.86</v>
+        <v>2187075.48</v>
       </c>
       <c r="I41" s="1">
-        <v>1355147.14</v>
+        <v>2726141.89</v>
       </c>
       <c r="J41" s="1">
-        <v>89.716511115569</v>
+        <v>124.64781919644</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2865624.0</v>
+        <v>4913217.37</v>
       </c>
       <c r="N41" s="1">
-        <v>2865624.0</v>
+        <v>4913217.37</v>
       </c>
       <c r="O41" s="1">
-        <v>1.53</v>
+        <v>2.47</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>868213.0</v>
+        <v>14718.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.321</v>
+        <v>99.2</v>
       </c>
       <c r="E42" s="1">
-        <v>2.519054057</v>
+        <v>101.4798022829</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2187075.48</v>
+        <v>1493579.73</v>
       </c>
       <c r="I42" s="1">
-        <v>2432685.89</v>
+        <v>-33554.13</v>
       </c>
       <c r="J42" s="1">
-        <v>111.2300838378</v>
+        <v>-2.2465576712132</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4619761.37</v>
+        <v>1460025.6</v>
       </c>
       <c r="N42" s="1">
-        <v>4619761.37</v>
+        <v>1460025.6</v>
       </c>
       <c r="O42" s="1">
-        <v>2.46</v>
+        <v>0.73</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>14718.0</v>
+        <v>111031.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.8</v>
+        <v>4.661</v>
       </c>
       <c r="E43" s="1">
-        <v>101.4798022829</v>
+        <v>3.2585760733</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1493579.73</v>
+        <v>361802.96</v>
       </c>
       <c r="I43" s="1">
-        <v>-39441.33</v>
+        <v>155712.53</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.6407247773776</v>
+        <v>43.037937003058</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1454138.4</v>
+        <v>517515.49</v>
       </c>
       <c r="N43" s="1">
-        <v>1454138.4</v>
+        <v>517515.49</v>
       </c>
       <c r="O43" s="1">
-        <v>0.77</v>
+        <v>0.26</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>322076.0</v>
+        <v>24921.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.848</v>
+        <v>188.36</v>
       </c>
       <c r="E44" s="1">
-        <v>3.2585760814</v>
+        <v>154.7736635769</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1049509.15</v>
+        <v>3857114.47</v>
       </c>
       <c r="I44" s="1">
-        <v>511915.3</v>
+        <v>837005.09</v>
       </c>
       <c r="J44" s="1">
-        <v>48.776640013096</v>
+        <v>21.700291669072</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1561424.45</v>
+        <v>4694119.56</v>
       </c>
       <c r="N44" s="1">
-        <v>1561424.45</v>
+        <v>4694119.56</v>
       </c>
       <c r="O44" s="1">
-        <v>0.83</v>
+        <v>2.36</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>24921.0</v>
+        <v>13685.0</v>
       </c>
       <c r="D45" s="1">
-        <v>180.52</v>
+        <v>152.5</v>
       </c>
       <c r="E45" s="1">
-        <v>154.7736635769</v>
+        <v>96.5004442821</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3857114.47</v>
+        <v>1320608.58</v>
       </c>
       <c r="I45" s="1">
-        <v>641624.45</v>
+        <v>766353.92</v>
       </c>
       <c r="J45" s="1">
-        <v>16.634830389154</v>
+        <v>58.030360517573</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4498738.92</v>
+        <v>2086962.5</v>
       </c>
       <c r="N45" s="1">
-        <v>4498738.92</v>
+        <v>2086962.5</v>
       </c>
       <c r="O45" s="1">
-        <v>2.39</v>
+        <v>1.05</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>13685.0</v>
+        <v>10160.0</v>
       </c>
       <c r="D46" s="1">
-        <v>135.95</v>
+        <v>377.45</v>
       </c>
       <c r="E46" s="1">
-        <v>96.5004442821</v>
+        <v>380.3228681102</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1320608.58</v>
+        <v>3864080.34</v>
       </c>
       <c r="I46" s="1">
-        <v>539867.17</v>
+        <v>-29188.34</v>
       </c>
       <c r="J46" s="1">
-        <v>40.880180408944</v>
+        <v>-0.75537611622226</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1860475.75</v>
+        <v>3834892.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1860475.75</v>
+        <v>3834892.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.99</v>
+        <v>1.93</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>10160.0</v>
+        <v>9050.0</v>
       </c>
       <c r="D47" s="1">
-        <v>358.2</v>
+        <v>471.65</v>
       </c>
       <c r="E47" s="1">
-        <v>380.3228681102</v>
+        <v>612.1679038674</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3864080.34</v>
+        <v>5540119.53</v>
       </c>
       <c r="I47" s="1">
-        <v>-224768.34</v>
+        <v>-1271687.03</v>
       </c>
       <c r="J47" s="1">
-        <v>-5.8168650810195</v>
+        <v>-22.954144276378</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3639312.0</v>
+        <v>4268432.5</v>
       </c>
       <c r="N47" s="1">
-        <v>3639312.0</v>
+        <v>4268432.5</v>
       </c>
       <c r="O47" s="1">
-        <v>1.94</v>
+        <v>2.14</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>9050.0</v>
+        <v>139767.0</v>
       </c>
       <c r="D48" s="1">
-        <v>471.05</v>
+        <v>15.13</v>
       </c>
       <c r="E48" s="1">
-        <v>612.1679038674</v>
+        <v>11.7809893609</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>5540119.53</v>
+        <v>1646593.54</v>
       </c>
       <c r="I48" s="1">
-        <v>-1277117.03</v>
+        <v>468081.17</v>
       </c>
       <c r="J48" s="1">
-        <v>-23.052156602116</v>
+        <v>28.427244406655</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4263002.5</v>
+        <v>2114674.71</v>
       </c>
       <c r="N48" s="1">
-        <v>4263002.5</v>
+        <v>2114674.71</v>
       </c>
       <c r="O48" s="1">
-        <v>2.27</v>
+        <v>1.06</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>139767.0</v>
+        <v>18263.0</v>
       </c>
       <c r="D49" s="1">
-        <v>15.09</v>
+        <v>54.1</v>
       </c>
       <c r="E49" s="1">
-        <v>11.7809893609</v>
+        <v>52.2038000329</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1646593.54</v>
+        <v>953398.0</v>
       </c>
       <c r="I49" s="1">
-        <v>462490.49</v>
+        <v>34630.3</v>
       </c>
       <c r="J49" s="1">
-        <v>28.08771434874</v>
+        <v>3.6323025640918</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2109084.03</v>
+        <v>988028.3</v>
       </c>
       <c r="N49" s="1">
-        <v>2109084.03</v>
+        <v>988028.3</v>
       </c>
       <c r="O49" s="1">
-        <v>1.12</v>
+        <v>0.5</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>18263.0</v>
+        <v>1879.0</v>
       </c>
       <c r="D50" s="1">
-        <v>53.16</v>
+        <v>551.8</v>
       </c>
       <c r="E50" s="1">
-        <v>52.2038000329</v>
+        <v>194.1964236296</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>953398.0</v>
+        <v>364895.08</v>
       </c>
       <c r="I50" s="1">
-        <v>17463.08</v>
+        <v>671937.12</v>
       </c>
       <c r="J50" s="1">
-        <v>1.8316673624237</v>
+        <v>184.14529458715</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>970861.08</v>
+        <v>1036832.2</v>
       </c>
       <c r="N50" s="1">
-        <v>970861.08</v>
+        <v>1036832.2</v>
       </c>
       <c r="O50" s="1">
         <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>1879.0</v>
+        <v>186572.0</v>
       </c>
       <c r="D51" s="1">
-        <v>545.0</v>
+        <v>8.946</v>
       </c>
       <c r="E51" s="1">
-        <v>194.1964236296</v>
+        <v>5.1813807002</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>364895.08</v>
+        <v>966700.56</v>
       </c>
       <c r="I51" s="1">
-        <v>659159.92</v>
+        <v>702372.55</v>
       </c>
       <c r="J51" s="1">
-        <v>180.64368530264</v>
+        <v>72.656681816756</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1024055.0</v>
+        <v>1669073.11</v>
       </c>
       <c r="N51" s="1">
-        <v>1024055.0</v>
+        <v>1669073.11</v>
       </c>
       <c r="O51" s="1">
-        <v>0.55</v>
+        <v>0.84</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>237703.0</v>
+        <v>1032.0</v>
       </c>
       <c r="D52" s="1">
-        <v>7.35</v>
+        <v>4794.4</v>
       </c>
       <c r="E52" s="1">
-        <v>5.1813807146</v>
+        <v>4789.4434108527</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1231629.74</v>
+        <v>4942705.6</v>
       </c>
       <c r="I52" s="1">
-        <v>515487.31</v>
+        <v>5115.2</v>
       </c>
       <c r="J52" s="1">
-        <v>41.854081081218</v>
+        <v>0.1034898780943</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1747117.05</v>
+        <v>4947820.8</v>
       </c>
       <c r="N52" s="1">
-        <v>1747117.05</v>
+        <v>4947820.8</v>
       </c>
       <c r="O52" s="1">
-        <v>0.93</v>
+        <v>2.49</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>724.0</v>
+        <v>35681.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4788.12</v>
+        <v>41.535</v>
       </c>
       <c r="E53" s="1">
-        <v>4786.1120441989</v>
+        <v>36.604383005</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3465145.12</v>
+        <v>1306080.99</v>
       </c>
       <c r="I53" s="1">
-        <v>1453.76</v>
+        <v>175929.35</v>
       </c>
       <c r="J53" s="1">
-        <v>0.04195379846025</v>
+        <v>13.470018425121</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3466598.88</v>
+        <v>1482010.34</v>
       </c>
       <c r="N53" s="1">
-        <v>3466598.88</v>
+        <v>1482010.34</v>
       </c>
       <c r="O53" s="1">
-        <v>1.85</v>
+        <v>0.74</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>35681.0</v>
+        <v>9553.0</v>
       </c>
       <c r="D54" s="1">
-        <v>40.02</v>
+        <v>127.4</v>
       </c>
       <c r="E54" s="1">
-        <v>36.604383005</v>
+        <v>42.7984769182</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1306080.99</v>
+        <v>408853.85</v>
       </c>
       <c r="I54" s="1">
-        <v>121872.63</v>
+        <v>808198.35</v>
       </c>
       <c r="J54" s="1">
-        <v>9.3311694246465</v>
+        <v>197.67414444061</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1427953.62</v>
+        <v>1217052.2</v>
       </c>
       <c r="N54" s="1">
-        <v>1427953.62</v>
+        <v>1217052.2</v>
       </c>
       <c r="O54" s="1">
-        <v>0.76</v>
+        <v>0.61</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>9553.0</v>
+        <v>16959.0</v>
       </c>
       <c r="D55" s="1">
-        <v>104.7</v>
+        <v>78.02</v>
       </c>
       <c r="E55" s="1">
-        <v>42.7984769182</v>
+        <v>84.5794999705</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>408853.85</v>
+        <v>1434383.74</v>
       </c>
       <c r="I55" s="1">
-        <v>591345.25</v>
+        <v>-111242.56</v>
       </c>
       <c r="J55" s="1">
-        <v>144.63487380637</v>
+        <v>-7.7554253368767</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1000199.1</v>
+        <v>1323141.18</v>
       </c>
       <c r="N55" s="1">
-        <v>1000199.1</v>
+        <v>1323141.18</v>
       </c>
       <c r="O55" s="1">
-        <v>0.53</v>
+        <v>0.66</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>16959.0</v>
+        <v>26318.0</v>
       </c>
       <c r="D56" s="1">
-        <v>72.48</v>
+        <v>29.76</v>
       </c>
       <c r="E56" s="1">
-        <v>84.5794999705</v>
+        <v>36.2437001292</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1434383.74</v>
+        <v>953861.7</v>
       </c>
       <c r="I56" s="1">
-        <v>-205195.42</v>
+        <v>-170638.02</v>
       </c>
       <c r="J56" s="1">
-        <v>-14.305475883323</v>
+        <v>-17.889178273957</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1229188.32</v>
+        <v>783223.68</v>
       </c>
       <c r="N56" s="1">
-        <v>1229188.32</v>
+        <v>783223.68</v>
       </c>
       <c r="O56" s="1">
-        <v>0.65</v>
+        <v>0.39</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>26318.0</v>
+        <v>10909.0</v>
       </c>
       <c r="D57" s="1">
-        <v>30.1</v>
+        <v>270.0</v>
       </c>
       <c r="E57" s="1">
-        <v>36.2437001292</v>
+        <v>263.7910605922</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>953861.7</v>
+        <v>2877696.68</v>
       </c>
       <c r="I57" s="1">
-        <v>-161689.9</v>
+        <v>67733.32</v>
       </c>
       <c r="J57" s="1">
-        <v>-16.951084208539</v>
+        <v>2.3537338202023</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>792171.8</v>
+        <v>2945430.0</v>
       </c>
       <c r="N57" s="1">
-        <v>792171.8</v>
+        <v>2945430.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.42</v>
+        <v>1.48</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>9480.0</v>
+        <v>273798.0</v>
       </c>
       <c r="D58" s="1">
-        <v>287.3</v>
+        <v>4.337</v>
       </c>
       <c r="E58" s="1">
-        <v>258.3173670886</v>
+        <v>2.5732000234</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>2448848.64</v>
+        <v>704537.02</v>
       </c>
       <c r="I58" s="1">
-        <v>274755.36</v>
+        <v>482924.91</v>
       </c>
       <c r="J58" s="1">
-        <v>11.219777143923</v>
+        <v>68.545001368416</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2723604.0</v>
+        <v>1187461.93</v>
       </c>
       <c r="N58" s="1">
-        <v>2723604.0</v>
+        <v>1187461.93</v>
       </c>
       <c r="O58" s="1">
-        <v>1.45</v>
+        <v>0.6</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>566002.0</v>
+        <v>44509.0</v>
       </c>
       <c r="D59" s="1">
-        <v>4.025</v>
+        <v>80.08</v>
       </c>
       <c r="E59" s="1">
-        <v>2.5732000064</v>
+        <v>89.5803226314</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1456436.35</v>
+        <v>3987130.58</v>
       </c>
       <c r="I59" s="1">
-        <v>821721.7</v>
+        <v>-422849.86</v>
       </c>
       <c r="J59" s="1">
-        <v>56.420021376149</v>
+        <v>-10.605367732902</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2278158.05</v>
+        <v>3564280.72</v>
       </c>
       <c r="N59" s="1">
-        <v>2278158.05</v>
+        <v>3564280.72</v>
       </c>
       <c r="O59" s="1">
-        <v>1.21</v>
+        <v>1.79</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>44509.0</v>
+        <v>36889.0</v>
       </c>
       <c r="D60" s="1">
-        <v>82.58</v>
+        <v>147.28</v>
       </c>
       <c r="E60" s="1">
-        <v>89.5803226314</v>
+        <v>184.8019466508</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3987130.58</v>
+        <v>6817159.01</v>
       </c>
       <c r="I60" s="1">
-        <v>-311577.36</v>
+        <v>-1384147.09</v>
       </c>
       <c r="J60" s="1">
-        <v>-7.8145762660224</v>
+        <v>-20.303869808077</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3675553.22</v>
+        <v>5433011.92</v>
       </c>
       <c r="N60" s="1">
-        <v>3675553.22</v>
+        <v>5433011.92</v>
       </c>
       <c r="O60" s="1">
-        <v>1.96</v>
+        <v>2.73</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>38649.0</v>
+        <v>24180.0</v>
       </c>
       <c r="D61" s="1">
-        <v>148.9</v>
+        <v>276.0</v>
       </c>
       <c r="E61" s="1">
-        <v>184.8019467515</v>
+        <v>145.5477820513</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>7142410.44</v>
+        <v>3519345.37</v>
       </c>
       <c r="I61" s="1">
-        <v>-1387574.34</v>
+        <v>3154334.63</v>
       </c>
       <c r="J61" s="1">
-        <v>-19.427255709488</v>
+        <v>89.628447861029</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>5754836.1</v>
+        <v>6673680.0</v>
       </c>
       <c r="N61" s="1">
-        <v>5754836.1</v>
+        <v>6673680.0</v>
       </c>
       <c r="O61" s="1">
-        <v>3.06</v>
+        <v>3.35</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>24180.0</v>
+        <v>11382.0</v>
       </c>
       <c r="D62" s="1">
-        <v>236.15</v>
+        <v>53.65</v>
       </c>
       <c r="E62" s="1">
-        <v>145.5477820513</v>
+        <v>96.6610182745</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3519345.37</v>
+        <v>1100195.71</v>
       </c>
       <c r="I62" s="1">
-        <v>2190761.63</v>
+        <v>-489551.41</v>
       </c>
       <c r="J62" s="1">
-        <v>62.249123052109</v>
+        <v>-44.496756854287</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>5710107.0</v>
+        <v>610644.3</v>
       </c>
       <c r="N62" s="1">
-        <v>5710107.0</v>
+        <v>610644.3</v>
       </c>
       <c r="O62" s="1">
-        <v>3.04</v>
+        <v>0.31</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>11382.0</v>
+        <v>18293.0</v>
       </c>
       <c r="D63" s="1">
-        <v>44.44</v>
+        <v>187.62</v>
       </c>
       <c r="E63" s="1">
-        <v>96.6610182745</v>
+        <v>110.1810834746</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1100195.71</v>
+        <v>2015542.56</v>
       </c>
       <c r="I63" s="1">
-        <v>-594379.63</v>
+        <v>1416590.1</v>
       </c>
       <c r="J63" s="1">
-        <v>-54.024899806235</v>
+        <v>70.283313689987</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>505816.08</v>
+        <v>3432132.66</v>
       </c>
       <c r="N63" s="1">
-        <v>505816.08</v>
+        <v>3432132.66</v>
       </c>
       <c r="O63" s="1">
-        <v>0.27</v>
+        <v>1.72</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>18293.0</v>
+        <v>38160.0</v>
       </c>
       <c r="D64" s="1">
-        <v>149.7</v>
+        <v>35.43</v>
       </c>
       <c r="E64" s="1">
-        <v>110.1810834746</v>
+        <v>54.5851404612</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2015542.56</v>
+        <v>2082968.96</v>
       </c>
       <c r="I64" s="1">
-        <v>722919.54</v>
+        <v>-730960.16</v>
       </c>
       <c r="J64" s="1">
-        <v>35.867242614812</v>
+        <v>-35.092225282128</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2738462.1</v>
+        <v>1352008.8</v>
       </c>
       <c r="N64" s="1">
-        <v>2738462.1</v>
+        <v>1352008.8</v>
       </c>
       <c r="O64" s="1">
-        <v>1.46</v>
+        <v>0.68</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>38160.0</v>
+        <v>22660.0</v>
       </c>
       <c r="D65" s="1">
-        <v>35.99</v>
+        <v>243.1</v>
       </c>
       <c r="E65" s="1">
-        <v>54.5851404612</v>
+        <v>195.2169752868</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2082968.96</v>
+        <v>4423616.66</v>
       </c>
       <c r="I65" s="1">
-        <v>-709590.56</v>
+        <v>1085029.34</v>
       </c>
       <c r="J65" s="1">
-        <v>-34.0663050495</v>
+        <v>24.528105018937</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1373378.4</v>
+        <v>5508646.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1373378.4</v>
+        <v>5508646.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.73</v>
+        <v>2.77</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>21649.0</v>
+        <v>49934.0</v>
       </c>
       <c r="D66" s="1">
-        <v>213.35</v>
+        <v>69.16</v>
       </c>
       <c r="E66" s="1">
-        <v>192.9668465056</v>
+        <v>33.391091641</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4177539.26</v>
+        <v>1667350.77</v>
       </c>
       <c r="I66" s="1">
-        <v>441274.89</v>
+        <v>1786084.67</v>
       </c>
       <c r="J66" s="1">
-        <v>10.563033942618</v>
+        <v>107.12111105451</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>4618814.15</v>
+        <v>3453435.44</v>
       </c>
       <c r="N66" s="1">
-        <v>4618814.15</v>
+        <v>3453435.44</v>
       </c>
       <c r="O66" s="1">
-        <v>2.46</v>
+        <v>1.74</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>49934.0</v>
+        <v>16806.0</v>
       </c>
       <c r="D67" s="1">
-        <v>64.24</v>
+        <v>48.66</v>
       </c>
       <c r="E67" s="1">
-        <v>33.391091641</v>
+        <v>47.711999881</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1667350.77</v>
+        <v>801847.87</v>
       </c>
       <c r="I67" s="1">
-        <v>1540409.39</v>
+        <v>15932.09</v>
       </c>
       <c r="J67" s="1">
-        <v>92.386642194072</v>
+        <v>1.9869217835548</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3207760.16</v>
+        <v>817779.96</v>
       </c>
       <c r="N67" s="1">
-        <v>3207760.16</v>
+        <v>817779.96</v>
       </c>
       <c r="O67" s="1">
-        <v>1.71</v>
+        <v>0.41</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
         <v>73722.0</v>
       </c>
       <c r="D68" s="1">
-        <v>6.574</v>
+        <v>6.833</v>
       </c>
       <c r="E68" s="1">
         <v>15.3696905944</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>1133084.33</v>
       </c>
       <c r="I68" s="1">
-        <v>-648435.9</v>
+        <v>-629341.9</v>
       </c>
       <c r="J68" s="1">
-        <v>-57.227505740901</v>
+        <v>-55.542370796002</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>484648.43</v>
+        <v>503742.43</v>
       </c>
       <c r="N68" s="1">
-        <v>484648.43</v>
+        <v>503742.43</v>
       </c>
       <c r="O68" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>53303.0</v>
+        <v>49306.0</v>
       </c>
       <c r="D69" s="1">
-        <v>29.085</v>
+        <v>43.37</v>
       </c>
       <c r="E69" s="1">
-        <v>28.8206545598</v>
+        <v>28.8206544842</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1536227.35</v>
+        <v>1421031.19</v>
       </c>
       <c r="I69" s="1">
-        <v>14090.41</v>
+        <v>717370.03</v>
       </c>
       <c r="J69" s="1">
-        <v>0.91720864102569</v>
+        <v>50.482356407673</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1550317.76</v>
+        <v>2138401.22</v>
       </c>
       <c r="N69" s="1">
-        <v>1550317.76</v>
+        <v>2138401.22</v>
       </c>
       <c r="O69" s="1">
-        <v>0.83</v>
+        <v>1.07</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
         <v>51676.0</v>
       </c>
       <c r="D70" s="1">
-        <v>38.46</v>
+        <v>40.26</v>
       </c>
       <c r="E70" s="1">
         <v>32.1696505147</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>1662398.86</v>
       </c>
       <c r="I70" s="1">
-        <v>325060.1</v>
+        <v>418076.9</v>
       </c>
       <c r="J70" s="1">
-        <v>19.55367678729</v>
+        <v>25.149012674371</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1987458.96</v>
+        <v>2080475.76</v>
       </c>
       <c r="N70" s="1">
-        <v>1987458.96</v>
+        <v>2080475.76</v>
       </c>
       <c r="O70" s="1">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
         <v>8070.0</v>
       </c>
       <c r="D71" s="1">
-        <v>264.5</v>
+        <v>239.0</v>
       </c>
       <c r="E71" s="1">
         <v>212.7394299876</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>1716807.2</v>
       </c>
       <c r="I71" s="1">
-        <v>417707.8</v>
+        <v>211922.8</v>
       </c>
       <c r="J71" s="1">
-        <v>24.330501409826</v>
+        <v>12.344006944985</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2134515.0</v>
+        <v>1928730.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2134515.0</v>
+        <v>1928730.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.14</v>
+        <v>0.97</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>45102.0</v>
       </c>
       <c r="D72" s="1">
-        <v>62.66</v>
+        <v>64.01</v>
       </c>
       <c r="E72" s="1">
         <v>67.6987871935</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>3053350.7</v>
       </c>
       <c r="I72" s="1">
-        <v>-227259.38</v>
+        <v>-166371.68</v>
       </c>
       <c r="J72" s="1">
-        <v>-7.4429504609477</v>
+        <v>-5.4488231568028</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2826091.32</v>
+        <v>2886979.02</v>
       </c>
       <c r="N72" s="1">
-        <v>2826091.32</v>
+        <v>2886979.02</v>
       </c>
       <c r="O72" s="1">
-        <v>1.5</v>
+        <v>1.45</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
         <v>12988.0</v>
       </c>
       <c r="D73" s="1">
-        <v>131.6</v>
+        <v>127.6</v>
       </c>
       <c r="E73" s="1">
         <v>107.8219810594</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>1400391.89</v>
       </c>
       <c r="I73" s="1">
-        <v>308828.91</v>
+        <v>256876.91</v>
       </c>
       <c r="J73" s="1">
-        <v>22.053034740154</v>
+        <v>18.343216055043</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1709220.8</v>
+        <v>1657268.8</v>
       </c>
       <c r="N73" s="1">
-        <v>1709220.8</v>
+        <v>1657268.8</v>
       </c>
       <c r="O73" s="1">
-        <v>0.91</v>
+        <v>0.83</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>23214.0</v>
+        <v>51154.0</v>
       </c>
       <c r="D74" s="1">
-        <v>22.41</v>
+        <v>22.96</v>
       </c>
       <c r="E74" s="1">
-        <v>28.9328999742</v>
+        <v>25.8738866951</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>671648.34</v>
+        <v>1323552.8</v>
       </c>
       <c r="I74" s="1">
-        <v>-151422.6</v>
+        <v>-149056.96</v>
       </c>
       <c r="J74" s="1">
-        <v>-22.544922838639</v>
+        <v>-11.261882412247</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>520225.74</v>
+        <v>1174495.84</v>
       </c>
       <c r="N74" s="1">
-        <v>520225.74</v>
+        <v>1174495.84</v>
       </c>
       <c r="O74" s="1">
-        <v>0.28</v>
+        <v>0.59</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>38241.0</v>
       </c>
       <c r="D75" s="1">
-        <v>23.16</v>
+        <v>24.44</v>
       </c>
       <c r="E75" s="1">
         <v>32.0039164771</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>1223861.77</v>
       </c>
       <c r="I75" s="1">
-        <v>-338200.21</v>
+        <v>-289251.73</v>
       </c>
       <c r="J75" s="1">
-        <v>-27.633856885651</v>
+        <v>-23.634346385377</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>885661.56</v>
+        <v>934610.04</v>
       </c>
       <c r="N75" s="1">
-        <v>885661.56</v>
+        <v>934610.04</v>
       </c>
       <c r="O75" s="1">
         <v>0.47</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
         <v>11103.0</v>
       </c>
       <c r="D76" s="1">
-        <v>65.32</v>
+        <v>66.42</v>
       </c>
       <c r="E76" s="1">
         <v>134.9501197874</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>1498351.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-773103.22</v>
+        <v>-760889.92</v>
       </c>
       <c r="J76" s="1">
-        <v>-51.596930700852</v>
+        <v>-50.781814714492</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>725247.96</v>
+        <v>737461.26</v>
       </c>
       <c r="N76" s="1">
-        <v>725247.96</v>
+        <v>737461.26</v>
       </c>
       <c r="O76" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
         <v>150.0</v>
       </c>
       <c r="D77" s="1">
-        <v>5617.0</v>
+        <v>5833.0</v>
       </c>
       <c r="E77" s="1">
         <v>5677.5</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>0.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-90750.0</v>
+        <v>233250.0</v>
       </c>
       <c r="J77" s="1">
         <v>0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>-90750.0</v>
+        <v>233250.0</v>
       </c>
       <c r="N77" s="1">
-        <v>-90750.0</v>
+        <v>233250.0</v>
       </c>
       <c r="O77" s="1">
-        <v>-0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>