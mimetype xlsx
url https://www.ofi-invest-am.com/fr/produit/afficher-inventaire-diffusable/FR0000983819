--- v2 (2026-07-26)
+++ v3 (2026-08-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -193,51 +193,51 @@
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
@@ -434,50 +434,56 @@
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
+  </si>
+  <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
@@ -923,227 +929,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17700.5366</v>
+        <v>17696.1384</v>
       </c>
       <c r="D2">
-        <v>294.99</v>
+        <v>307.62</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5221590.07</v>
+        <v>5443805.23</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5221590.07</v>
+        <v>5443805.23</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>176202.9667</v>
       </c>
       <c r="D3">
-        <v>201.67</v>
+        <v>210.3</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>35535022.34</v>
+        <v>37056495.2</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>35535022.34</v>
+        <v>37056495.2</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>347978.5165</v>
+        <v>351460.8132</v>
       </c>
       <c r="D4">
-        <v>425.0</v>
+        <v>443.09</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>147893131.59</v>
+        <v>155730024.4</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>147893131.59</v>
+        <v>155730024.4</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>78669.0</v>
+        <v>78499.0</v>
       </c>
       <c r="D5">
-        <v>131.71</v>
+        <v>137.4</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10362215.63</v>
+        <v>10786476.41</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10362215.63</v>
+        <v>10786476.41</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P77"/>
+  <dimension ref="A1:P78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O77" sqref="O77"/>
+      <selection activeCell="O78" sqref="O78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1198,3803 +1204,3853 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>11143862.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
         <v>1.3039600501617</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>11289174.4</v>
       </c>
       <c r="N2" s="1">
         <v>11289174.4</v>
       </c>
       <c r="O2" s="1">
-        <v>5.67</v>
+        <v>5.4</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>9012.0</v>
+        <v>11639.0</v>
       </c>
       <c r="D3" s="1">
-        <v>136.25</v>
+        <v>154.5</v>
       </c>
       <c r="E3" s="1">
-        <v>205.1230281846</v>
+        <v>192.0945553742</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1848568.73</v>
+        <v>2235788.53</v>
       </c>
       <c r="I3" s="1">
-        <v>-620683.73</v>
+        <v>-437563.03</v>
       </c>
       <c r="J3" s="1">
-        <v>-33.576448628989</v>
+        <v>-19.570859413972</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1227885.0</v>
+        <v>1798225.5</v>
       </c>
       <c r="N3" s="1">
-        <v>1227885.0</v>
+        <v>1798225.5</v>
       </c>
       <c r="O3" s="1">
-        <v>0.62</v>
+        <v>0.86</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>975.1</v>
+        <v>957.9</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-17947.49</v>
+        <v>-35801.09</v>
       </c>
       <c r="J4" s="1">
-        <v>-1.7423034195016</v>
+        <v>-3.4754922013543</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1012153.8</v>
+        <v>994300.2</v>
       </c>
       <c r="N4" s="1">
-        <v>1012153.8</v>
+        <v>994300.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.51</v>
+        <v>0.48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>27417.0</v>
       </c>
       <c r="D5" s="1">
-        <v>165.92</v>
+        <v>169.52</v>
       </c>
       <c r="E5" s="1">
         <v>190.4410190758</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>5221321.42</v>
       </c>
       <c r="I5" s="1">
-        <v>-672292.78</v>
+        <v>-573591.58</v>
       </c>
       <c r="J5" s="1">
-        <v>-12.875912550122</v>
+        <v>-10.985563497449</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4549028.64</v>
+        <v>4647729.84</v>
       </c>
       <c r="N5" s="1">
-        <v>4549028.64</v>
+        <v>4647729.84</v>
       </c>
       <c r="O5" s="1">
-        <v>2.29</v>
+        <v>2.22</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>26707.0</v>
       </c>
       <c r="D6" s="1">
-        <v>52.3</v>
+        <v>51.88</v>
       </c>
       <c r="E6" s="1">
         <v>71.7589126446</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1916465.28</v>
       </c>
       <c r="I6" s="1">
-        <v>-519689.18</v>
+        <v>-530906.12</v>
       </c>
       <c r="J6" s="1">
-        <v>-27.117067312589</v>
+        <v>-27.702360462278</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1396776.1</v>
+        <v>1385559.16</v>
       </c>
       <c r="N6" s="1">
-        <v>1396776.1</v>
+        <v>1385559.16</v>
       </c>
       <c r="O6" s="1">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>14153.0</v>
+        <v>14790.0</v>
       </c>
       <c r="D7" s="1">
-        <v>388.0</v>
+        <v>385.6</v>
       </c>
       <c r="E7" s="1">
-        <v>224.1933978662</v>
+        <v>231.2915591616</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3173009.16</v>
+        <v>3420802.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2318354.84</v>
+        <v>2282221.84</v>
       </c>
       <c r="J7" s="1">
-        <v>73.06486439516</v>
+        <v>66.715984533873</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5491364.0</v>
+        <v>5703024.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5491364.0</v>
+        <v>5703024.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.76</v>
+        <v>2.73</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>52639.0</v>
       </c>
       <c r="D8" s="1">
-        <v>16.52</v>
+        <v>16.875</v>
       </c>
       <c r="E8" s="1">
         <v>19.4901158837</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1025940.21</v>
       </c>
       <c r="I8" s="1">
-        <v>-156343.93</v>
+        <v>-137657.08</v>
       </c>
       <c r="J8" s="1">
-        <v>-15.239087860685</v>
+        <v>-13.41765130738</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>869596.28</v>
+        <v>888283.13</v>
       </c>
       <c r="N8" s="1">
-        <v>869596.28</v>
+        <v>888283.13</v>
       </c>
       <c r="O8" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>17248.0</v>
       </c>
       <c r="D9" s="1">
-        <v>50.18</v>
+        <v>51.46</v>
       </c>
       <c r="E9" s="1">
         <v>58.6704730983</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1011948.32</v>
       </c>
       <c r="I9" s="1">
-        <v>-146443.68</v>
+        <v>-124366.24</v>
       </c>
       <c r="J9" s="1">
-        <v>-14.471458384357</v>
+        <v>-12.289781754863</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>865504.64</v>
+        <v>887582.08</v>
       </c>
       <c r="N9" s="1">
-        <v>865504.64</v>
+        <v>887582.08</v>
       </c>
       <c r="O9" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>62.16</v>
+        <v>71.9</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>432598.33</v>
+        <v>812847.93</v>
       </c>
       <c r="J10" s="1">
-        <v>21.693608174324</v>
+        <v>40.762072518241</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2426726.4</v>
+        <v>2806976.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2426726.4</v>
+        <v>2806976.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.22</v>
+        <v>1.34</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20787.0</v>
       </c>
       <c r="D11" s="1">
-        <v>40.78</v>
+        <v>49.68</v>
       </c>
       <c r="E11" s="1">
         <v>34.0868172415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>708562.67</v>
       </c>
       <c r="I11" s="1">
-        <v>139131.19</v>
+        <v>324135.49</v>
       </c>
       <c r="J11" s="1">
-        <v>19.635692916196</v>
+        <v>45.745493479074</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>847693.86</v>
+        <v>1032698.16</v>
       </c>
       <c r="N11" s="1">
-        <v>847693.86</v>
+        <v>1032698.16</v>
       </c>
       <c r="O11" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>1697.0</v>
+        <v>1850.0</v>
       </c>
       <c r="D12" s="1">
-        <v>666.2</v>
+        <v>701.0</v>
       </c>
       <c r="E12" s="1">
-        <v>464.3851031232</v>
+        <v>481.2246054054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>788061.52</v>
+        <v>890265.52</v>
       </c>
       <c r="I12" s="1">
-        <v>342479.88</v>
+        <v>406584.48</v>
       </c>
       <c r="J12" s="1">
-        <v>43.458520852534</v>
+        <v>45.670024376548</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1130541.4</v>
+        <v>1296850.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1130541.4</v>
+        <v>1296850.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.57</v>
+        <v>0.62</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>13269.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1249.6</v>
+        <v>1409.0</v>
       </c>
       <c r="E13" s="1">
         <v>604.1788318637</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>8016848.92</v>
       </c>
       <c r="I13" s="1">
-        <v>8564093.48</v>
+        <v>10679172.08</v>
       </c>
       <c r="J13" s="1">
-        <v>106.82618027932</v>
+        <v>133.20909732199</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>16580942.4</v>
+        <v>18696021.0</v>
       </c>
       <c r="N13" s="1">
-        <v>16580942.4</v>
+        <v>18696021.0</v>
       </c>
       <c r="O13" s="1">
-        <v>8.33</v>
+        <v>8.94</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>41.03</v>
+        <v>40.12</v>
       </c>
       <c r="E14" s="1">
         <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>1073043.44</v>
+        <v>1007375.11</v>
       </c>
       <c r="J14" s="1">
-        <v>56.840815265585</v>
+        <v>53.362259528523</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2960847.89</v>
+        <v>2895179.56</v>
       </c>
       <c r="N14" s="1">
-        <v>2960847.89</v>
+        <v>2895179.56</v>
       </c>
       <c r="O14" s="1">
-        <v>1.49</v>
+        <v>1.39</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.58</v>
+        <v>19.295</v>
       </c>
       <c r="E15" s="1">
         <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>2652890.11</v>
+        <v>2813336.11</v>
       </c>
       <c r="J15" s="1">
-        <v>174.93945133036</v>
+        <v>185.51973699781</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4169352.0</v>
+        <v>4329798.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4169352.0</v>
+        <v>4329798.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.1</v>
+        <v>2.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>642792.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.198</v>
+        <v>10.428</v>
       </c>
       <c r="E16" s="1">
         <v>8.2515458967</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>5304027.69</v>
       </c>
       <c r="I16" s="1">
-        <v>1251165.13</v>
+        <v>1399007.29</v>
       </c>
       <c r="J16" s="1">
-        <v>23.588963013125</v>
+        <v>26.376319502208</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>6555192.82</v>
+        <v>6703034.98</v>
       </c>
       <c r="N16" s="1">
-        <v>6555192.82</v>
+        <v>6703034.98</v>
       </c>
       <c r="O16" s="1">
-        <v>3.29</v>
+        <v>3.21</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>10291.0</v>
+        <v>15960.0</v>
       </c>
       <c r="D17" s="1">
-        <v>70.95</v>
+        <v>73.3</v>
       </c>
       <c r="E17" s="1">
-        <v>108.5189000097</v>
+        <v>95.4408082707</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1116768.0</v>
+        <v>1523235.3</v>
       </c>
       <c r="I17" s="1">
-        <v>-386621.55</v>
+        <v>-353367.3</v>
       </c>
       <c r="J17" s="1">
-        <v>-34.61968376601</v>
+        <v>-23.198471043837</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>730146.45</v>
+        <v>1169868.0</v>
       </c>
       <c r="N17" s="1">
-        <v>730146.45</v>
+        <v>1169868.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>0.56</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>79.34</v>
+        <v>74.48</v>
       </c>
       <c r="E18" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>82748.35</v>
+        <v>-29114.27</v>
       </c>
       <c r="J18" s="1">
-        <v>4.7463221478941</v>
+        <v>-1.6699511775252</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1826168.78</v>
+        <v>1714306.16</v>
       </c>
       <c r="N18" s="1">
-        <v>1826168.78</v>
+        <v>1714306.16</v>
       </c>
       <c r="O18" s="1">
-        <v>0.92</v>
+        <v>0.82</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>89.01</v>
+        <v>89.93</v>
       </c>
       <c r="E19" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>925069.19</v>
+        <v>963839.83</v>
       </c>
       <c r="J19" s="1">
-        <v>32.734337867828</v>
+        <v>34.10626900858</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3751059.42</v>
+        <v>3789830.06</v>
       </c>
       <c r="N19" s="1">
-        <v>3751059.42</v>
+        <v>3789830.06</v>
       </c>
       <c r="O19" s="1">
-        <v>1.88</v>
+        <v>1.81</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>34015.0</v>
+        <v>41082.0</v>
       </c>
       <c r="D20" s="1">
-        <v>26.0</v>
+        <v>26.9</v>
       </c>
       <c r="E20" s="1">
-        <v>25.6549304719</v>
+        <v>25.7246112653</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>872652.46</v>
+        <v>1056818.48</v>
       </c>
       <c r="I20" s="1">
-        <v>11737.54</v>
+        <v>48287.32</v>
       </c>
       <c r="J20" s="1">
-        <v>1.345041759236</v>
+        <v>4.5691214635081</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>884390.0</v>
+        <v>1105105.8</v>
       </c>
       <c r="N20" s="1">
-        <v>884390.0</v>
+        <v>1105105.8</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.53</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>16373.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.1</v>
+        <v>103.1</v>
       </c>
       <c r="E21" s="1">
         <v>134.3535827277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2199771.21</v>
       </c>
       <c r="I21" s="1">
-        <v>-577206.91</v>
+        <v>-511714.91</v>
       </c>
       <c r="J21" s="1">
-        <v>-26.239406506279</v>
+        <v>-23.262187798157</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1622564.3</v>
+        <v>1688056.3</v>
       </c>
       <c r="N21" s="1">
-        <v>1622564.3</v>
+        <v>1688056.3</v>
       </c>
       <c r="O21" s="1">
-        <v>0.82</v>
+        <v>0.81</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>28681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>33.94</v>
+        <v>36.28</v>
       </c>
       <c r="E22" s="1">
         <v>31.5333000941</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>904406.58</v>
       </c>
       <c r="I22" s="1">
-        <v>69026.56</v>
+        <v>136140.1</v>
       </c>
       <c r="J22" s="1">
-        <v>7.6322487613922</v>
+        <v>15.052975399626</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>973433.14</v>
+        <v>1040546.68</v>
       </c>
       <c r="N22" s="1">
-        <v>973433.14</v>
+        <v>1040546.68</v>
       </c>
       <c r="O22" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>40725.0</v>
       </c>
       <c r="D23" s="1">
-        <v>77.54</v>
+        <v>75.28</v>
       </c>
       <c r="E23" s="1">
         <v>69.4645772867</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2828944.91</v>
       </c>
       <c r="I23" s="1">
-        <v>328871.59</v>
+        <v>236833.09</v>
       </c>
       <c r="J23" s="1">
-        <v>11.625238400277</v>
+        <v>8.371781619459</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3157816.5</v>
+        <v>3065778.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3157816.5</v>
+        <v>3065778.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.59</v>
+        <v>1.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>26682.0</v>
+        <v>39130.0</v>
       </c>
       <c r="D24" s="1">
-        <v>67.56</v>
+        <v>61.86</v>
       </c>
       <c r="E24" s="1">
-        <v>63.5439161232</v>
+        <v>63.2276647074</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1695478.77</v>
+        <v>2474098.52</v>
       </c>
       <c r="I24" s="1">
-        <v>107157.15</v>
+        <v>-53516.72</v>
       </c>
       <c r="J24" s="1">
-        <v>6.3201705557186</v>
+        <v>-2.1630795850442</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1802635.92</v>
+        <v>2420581.8</v>
       </c>
       <c r="N24" s="1">
-        <v>1802635.92</v>
+        <v>2420581.8</v>
       </c>
       <c r="O24" s="1">
-        <v>0.91</v>
+        <v>1.16</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>4626.0</v>
       </c>
       <c r="D25" s="1">
-        <v>266.7</v>
+        <v>256.0</v>
       </c>
       <c r="E25" s="1">
         <v>144.0557068742</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>666401.7</v>
       </c>
       <c r="I25" s="1">
-        <v>567352.5</v>
+        <v>517854.3</v>
       </c>
       <c r="J25" s="1">
-        <v>85.136712586417</v>
+        <v>77.709030454154</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1233754.2</v>
+        <v>1184256.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1233754.2</v>
+        <v>1184256.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>25925.0</v>
       </c>
       <c r="D26" s="1">
-        <v>47.79</v>
+        <v>49.88</v>
       </c>
       <c r="E26" s="1">
         <v>38.9590001929</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1010012.08</v>
       </c>
       <c r="I26" s="1">
-        <v>228943.67</v>
+        <v>283126.92</v>
       </c>
       <c r="J26" s="1">
-        <v>22.667418987702</v>
+        <v>28.032033042615</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1238955.75</v>
+        <v>1293139.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1238955.75</v>
+        <v>1293139.0</v>
       </c>
       <c r="O26" s="1">
         <v>0.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>86416.0</v>
+        <v>95851.0</v>
       </c>
       <c r="D27" s="1">
-        <v>27.61</v>
+        <v>29.31</v>
       </c>
       <c r="E27" s="1">
-        <v>30.7401893168</v>
+        <v>30.4996134626</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2656444.2</v>
+        <v>2923418.45</v>
       </c>
       <c r="I27" s="1">
-        <v>-270498.44</v>
+        <v>-114025.64</v>
       </c>
       <c r="J27" s="1">
-        <v>-10.182726217249</v>
+        <v>-3.9004214398387</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2385945.76</v>
+        <v>2809392.81</v>
       </c>
       <c r="N27" s="1">
-        <v>2385945.76</v>
+        <v>2809392.81</v>
       </c>
       <c r="O27" s="1">
-        <v>1.2</v>
+        <v>1.34</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>30021.0</v>
       </c>
       <c r="D28" s="1">
-        <v>64.4</v>
+        <v>71.5</v>
       </c>
       <c r="E28" s="1">
-        <v>105.6357386496</v>
+        <v>103.9957386496</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3171290.51</v>
+        <v>3122056.07</v>
       </c>
       <c r="I28" s="1">
-        <v>-1237938.11</v>
+        <v>-975554.57</v>
       </c>
       <c r="J28" s="1">
-        <v>-39.035783889758</v>
+        <v>-31.247182886116</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1933352.4</v>
+        <v>2146501.5</v>
       </c>
       <c r="N28" s="1">
-        <v>1933352.4</v>
+        <v>2146501.5</v>
       </c>
       <c r="O28" s="1">
-        <v>0.97</v>
+        <v>1.03</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>442035.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.821</v>
+        <v>9.698</v>
       </c>
       <c r="E29" s="1">
         <v>6.473216148</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2861388.1</v>
       </c>
       <c r="I29" s="1">
-        <v>1479837.64</v>
+        <v>1425467.33</v>
       </c>
       <c r="J29" s="1">
-        <v>51.717473767365</v>
+        <v>49.817336208255</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4341225.74</v>
+        <v>4286855.43</v>
       </c>
       <c r="N29" s="1">
-        <v>4341225.74</v>
+        <v>4286855.43</v>
       </c>
       <c r="O29" s="1">
-        <v>2.18</v>
+        <v>2.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>100649.0</v>
       </c>
       <c r="D30" s="1">
-        <v>28.28</v>
+        <v>27.17</v>
       </c>
       <c r="E30" s="1">
-        <v>14.7980308796</v>
+        <v>14.4790308895</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1489407.01</v>
+        <v>1457299.98</v>
       </c>
       <c r="I30" s="1">
-        <v>1356946.71</v>
+        <v>1277333.35</v>
       </c>
       <c r="J30" s="1">
-        <v>91.106507548934</v>
+        <v>87.650680541422</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2846353.72</v>
+        <v>2734633.33</v>
       </c>
       <c r="N30" s="1">
-        <v>2846353.72</v>
+        <v>2734633.33</v>
       </c>
       <c r="O30" s="1">
-        <v>1.43</v>
+        <v>1.31</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>18416.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.75</v>
+        <v>98.3</v>
       </c>
       <c r="E31" s="1">
         <v>104.5645998045</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1925661.67</v>
       </c>
       <c r="I31" s="1">
-        <v>-88665.67</v>
+        <v>-115368.87</v>
       </c>
       <c r="J31" s="1">
-        <v>-4.6044261762763</v>
+        <v>-5.9911287531625</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1836996.0</v>
+        <v>1810292.8</v>
       </c>
       <c r="N31" s="1">
-        <v>1836996.0</v>
+        <v>1810292.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.92</v>
+        <v>0.87</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>8978.0</v>
       </c>
       <c r="D32" s="1">
-        <v>185.7</v>
+        <v>173.25</v>
       </c>
       <c r="E32" s="1">
         <v>145.6092982847</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>1307280.28</v>
       </c>
       <c r="I32" s="1">
-        <v>359934.32</v>
+        <v>248158.22</v>
       </c>
       <c r="J32" s="1">
-        <v>27.533064294368</v>
+        <v>18.982786155085</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1667214.6</v>
+        <v>1555438.5</v>
       </c>
       <c r="N32" s="1">
-        <v>1667214.6</v>
+        <v>1555438.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.84</v>
+        <v>0.74</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
         <v>23251.0</v>
       </c>
       <c r="D33" s="1">
-        <v>17.5</v>
+        <v>17.28</v>
       </c>
       <c r="E33" s="1">
         <v>18.5510141499</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>431329.63</v>
       </c>
       <c r="I33" s="1">
-        <v>-24437.13</v>
+        <v>-29552.35</v>
       </c>
       <c r="J33" s="1">
-        <v>-5.6655347326823</v>
+        <v>-6.8514537246143</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>406892.5</v>
+        <v>401777.28</v>
       </c>
       <c r="N33" s="1">
-        <v>406892.5</v>
+        <v>401777.28</v>
       </c>
       <c r="O33" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
         <v>2982.0</v>
       </c>
       <c r="D34" s="1">
-        <v>299.55</v>
+        <v>301.55</v>
       </c>
       <c r="E34" s="1">
         <v>408.2739000671</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1217472.77</v>
       </c>
       <c r="I34" s="1">
-        <v>-324214.67</v>
+        <v>-318250.67</v>
       </c>
       <c r="J34" s="1">
-        <v>-26.630137280196</v>
+        <v>-26.140270061235</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>893258.1</v>
+        <v>899222.1</v>
       </c>
       <c r="N34" s="1">
-        <v>893258.1</v>
+        <v>899222.1</v>
       </c>
       <c r="O34" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>56008.0</v>
+        <v>62796.0</v>
       </c>
       <c r="D35" s="1">
-        <v>37.89</v>
+        <v>38.94</v>
       </c>
       <c r="E35" s="1">
-        <v>34.5</v>
+        <v>34.8891458055</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1932276.0</v>
+        <v>2190898.8</v>
       </c>
       <c r="I35" s="1">
-        <v>189867.12</v>
+        <v>254377.44</v>
       </c>
       <c r="J35" s="1">
-        <v>9.8260869565217</v>
+        <v>11.610643084016</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2122143.12</v>
+        <v>2445276.24</v>
       </c>
       <c r="N35" s="1">
-        <v>2122143.12</v>
+        <v>2445276.24</v>
       </c>
       <c r="O35" s="1">
-        <v>1.07</v>
+        <v>1.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>1148.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1648.0</v>
+        <v>1605.0</v>
       </c>
       <c r="E36" s="1">
         <v>1387.3429181185</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1592669.67</v>
       </c>
       <c r="I36" s="1">
-        <v>299234.33</v>
+        <v>249870.33</v>
       </c>
       <c r="J36" s="1">
-        <v>18.788223046905</v>
+        <v>15.688773052356</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1891904.0</v>
+        <v>1842540.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1891904.0</v>
+        <v>1842540.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.95</v>
+        <v>0.88</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>177268.0</v>
       </c>
       <c r="D37" s="1">
-        <v>19.925</v>
+        <v>19.575</v>
       </c>
       <c r="E37" s="1">
         <v>15.5725711352</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2760518.54</v>
       </c>
       <c r="I37" s="1">
-        <v>771546.36</v>
+        <v>709502.56</v>
       </c>
       <c r="J37" s="1">
-        <v>27.949327230383</v>
+        <v>25.7017857232</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3532064.9</v>
+        <v>3470021.1</v>
       </c>
       <c r="N37" s="1">
-        <v>3532064.9</v>
+        <v>3470021.1</v>
       </c>
       <c r="O37" s="1">
-        <v>1.77</v>
+        <v>1.66</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>46105.0</v>
       </c>
       <c r="D38" s="1">
-        <v>52.56</v>
+        <v>50.78</v>
       </c>
       <c r="E38" s="1">
         <v>37.5384483245</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1730710.16</v>
       </c>
       <c r="I38" s="1">
-        <v>692568.64</v>
+        <v>610501.74</v>
       </c>
       <c r="J38" s="1">
-        <v>40.016442730076</v>
+        <v>35.274637782215</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2423278.8</v>
+        <v>2341211.9</v>
       </c>
       <c r="N38" s="1">
-        <v>2423278.8</v>
+        <v>2341211.9</v>
       </c>
       <c r="O38" s="1">
-        <v>1.22</v>
+        <v>1.12</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>69526.0</v>
       </c>
       <c r="D39" s="1">
-        <v>54.15</v>
+        <v>73.42</v>
       </c>
       <c r="E39" s="1">
         <v>34.8738723643</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>2424640.85</v>
       </c>
       <c r="I39" s="1">
-        <v>1340192.05</v>
+        <v>2679958.07</v>
       </c>
       <c r="J39" s="1">
-        <v>55.273837772716</v>
+        <v>110.53010469571</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3764832.9</v>
+        <v>5104598.92</v>
       </c>
       <c r="N39" s="1">
-        <v>3764832.9</v>
+        <v>5104598.92</v>
       </c>
       <c r="O39" s="1">
-        <v>1.89</v>
+        <v>2.44</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>124891.0</v>
       </c>
       <c r="D40" s="1">
-        <v>23.845</v>
+        <v>26.435</v>
       </c>
       <c r="E40" s="1">
         <v>12.0943611629</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1510476.86</v>
       </c>
       <c r="I40" s="1">
-        <v>1467549.04</v>
+        <v>1791016.73</v>
       </c>
       <c r="J40" s="1">
-        <v>97.157995522023</v>
+        <v>118.5729339806</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2978025.9</v>
+        <v>3301493.59</v>
       </c>
       <c r="N40" s="1">
-        <v>2978025.9</v>
+        <v>3301493.59</v>
       </c>
       <c r="O40" s="1">
-        <v>1.5</v>
+        <v>1.58</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>868213.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.659</v>
+        <v>5.618</v>
       </c>
       <c r="E41" s="1">
         <v>2.519054057</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>2187075.48</v>
       </c>
       <c r="I41" s="1">
-        <v>2726141.89</v>
+        <v>2690545.15</v>
       </c>
       <c r="J41" s="1">
-        <v>124.64781919644</v>
+        <v>123.02022379218</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4913217.37</v>
+        <v>4877620.63</v>
       </c>
       <c r="N41" s="1">
-        <v>4913217.37</v>
+        <v>4877620.63</v>
       </c>
       <c r="O41" s="1">
-        <v>2.47</v>
+        <v>2.33</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>14718.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.2</v>
+        <v>99.65</v>
       </c>
       <c r="E42" s="1">
         <v>101.4798022829</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1493579.73</v>
       </c>
       <c r="I42" s="1">
-        <v>-33554.13</v>
+        <v>-26931.03</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.2465576712132</v>
+        <v>-1.8031196767782</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1460025.6</v>
+        <v>1466648.7</v>
       </c>
       <c r="N42" s="1">
-        <v>1460025.6</v>
+        <v>1466648.7</v>
       </c>
       <c r="O42" s="1">
-        <v>0.73</v>
+        <v>0.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>111031.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.661</v>
+        <v>4.621</v>
       </c>
       <c r="E43" s="1">
         <v>3.2585760733</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>361802.96</v>
       </c>
       <c r="I43" s="1">
-        <v>155712.53</v>
+        <v>151271.29</v>
       </c>
       <c r="J43" s="1">
-        <v>43.037937003058</v>
+        <v>41.810406968478</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>517515.49</v>
+        <v>513074.25</v>
       </c>
       <c r="N43" s="1">
-        <v>517515.49</v>
+        <v>513074.25</v>
       </c>
       <c r="O43" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
         <v>24921.0</v>
       </c>
       <c r="D44" s="1">
-        <v>188.36</v>
+        <v>180.38</v>
       </c>
       <c r="E44" s="1">
         <v>154.7736635769</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3857114.47</v>
       </c>
       <c r="I44" s="1">
-        <v>837005.09</v>
+        <v>638135.51</v>
       </c>
       <c r="J44" s="1">
-        <v>21.700291669072</v>
+        <v>16.544375723441</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4694119.56</v>
+        <v>4495249.98</v>
       </c>
       <c r="N44" s="1">
-        <v>4694119.56</v>
+        <v>4495249.98</v>
       </c>
       <c r="O44" s="1">
-        <v>2.36</v>
+        <v>2.15</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>13685.0</v>
       </c>
       <c r="D45" s="1">
-        <v>152.5</v>
+        <v>152.6</v>
       </c>
       <c r="E45" s="1">
         <v>96.5004442821</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1320608.58</v>
       </c>
       <c r="I45" s="1">
-        <v>766353.92</v>
+        <v>767722.42</v>
       </c>
       <c r="J45" s="1">
-        <v>58.030360517573</v>
+        <v>58.133986983486</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2086962.5</v>
+        <v>2088331.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2086962.5</v>
+        <v>2088331.0</v>
       </c>
       <c r="O45" s="1">
-        <v>1.05</v>
+        <v>1.0</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>10160.0</v>
       </c>
       <c r="D46" s="1">
-        <v>377.45</v>
+        <v>361.65</v>
       </c>
       <c r="E46" s="1">
         <v>380.3228681102</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>3864080.34</v>
       </c>
       <c r="I46" s="1">
-        <v>-29188.34</v>
+        <v>-189716.34</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.75537611622226</v>
+        <v>-4.9097410847312</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3834892.0</v>
+        <v>3674364.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3834892.0</v>
+        <v>3674364.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.93</v>
+        <v>1.76</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
         <v>9050.0</v>
       </c>
       <c r="D47" s="1">
-        <v>471.65</v>
+        <v>472.6</v>
       </c>
       <c r="E47" s="1">
         <v>612.1679038674</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>5540119.53</v>
       </c>
       <c r="I47" s="1">
-        <v>-1271687.03</v>
+        <v>-1263089.53</v>
       </c>
       <c r="J47" s="1">
-        <v>-22.954144276378</v>
+        <v>-22.79895809396</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4268432.5</v>
+        <v>4277030.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4268432.5</v>
+        <v>4277030.0</v>
       </c>
       <c r="O47" s="1">
-        <v>2.14</v>
+        <v>2.05</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
         <v>139767.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.13</v>
+        <v>15.48</v>
       </c>
       <c r="E48" s="1">
         <v>11.7809893609</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>1646593.54</v>
       </c>
       <c r="I48" s="1">
-        <v>468081.17</v>
+        <v>516999.62</v>
       </c>
       <c r="J48" s="1">
-        <v>28.427244406655</v>
+        <v>31.398132413419</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2114674.71</v>
+        <v>2163593.16</v>
       </c>
       <c r="N48" s="1">
-        <v>2114674.71</v>
+        <v>2163593.16</v>
       </c>
       <c r="O48" s="1">
-        <v>1.06</v>
+        <v>1.04</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>18263.0</v>
+        <v>39294.0</v>
       </c>
       <c r="D49" s="1">
-        <v>54.1</v>
+        <v>51.52</v>
       </c>
       <c r="E49" s="1">
-        <v>52.2038000329</v>
+        <v>51.9217381789</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>953398.0</v>
+        <v>2040212.78</v>
       </c>
       <c r="I49" s="1">
-        <v>34630.3</v>
+        <v>-15785.9</v>
       </c>
       <c r="J49" s="1">
-        <v>3.6323025640918</v>
+        <v>-0.77373792355129</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>988028.3</v>
+        <v>2024426.88</v>
       </c>
       <c r="N49" s="1">
-        <v>988028.3</v>
+        <v>2024426.88</v>
       </c>
       <c r="O49" s="1">
-        <v>0.5</v>
+        <v>0.97</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>1879.0</v>
       </c>
       <c r="D50" s="1">
-        <v>551.8</v>
+        <v>469.0</v>
       </c>
       <c r="E50" s="1">
         <v>194.1964236296</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>364895.08</v>
       </c>
       <c r="I50" s="1">
-        <v>671937.12</v>
+        <v>516355.92</v>
       </c>
       <c r="J50" s="1">
-        <v>184.14529458715</v>
+        <v>141.50805212282</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1036832.2</v>
+        <v>881251.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1036832.2</v>
+        <v>881251.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>186572.0</v>
       </c>
       <c r="D51" s="1">
-        <v>8.946</v>
+        <v>13.255</v>
       </c>
       <c r="E51" s="1">
         <v>5.1813807002</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>966700.56</v>
       </c>
       <c r="I51" s="1">
-        <v>702372.55</v>
+        <v>1506311.3</v>
       </c>
       <c r="J51" s="1">
-        <v>72.656681816756</v>
+        <v>155.81984353045</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1669073.11</v>
+        <v>2473011.86</v>
       </c>
       <c r="N51" s="1">
-        <v>1669073.11</v>
+        <v>2473011.86</v>
       </c>
       <c r="O51" s="1">
-        <v>0.84</v>
+        <v>1.18</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>1032.0</v>
+        <v>505.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4794.4</v>
+        <v>4802.41</v>
       </c>
       <c r="E52" s="1">
-        <v>4789.4434108527</v>
+        <v>4794.5260594059</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>4942705.6</v>
+        <v>2421235.66</v>
       </c>
       <c r="I52" s="1">
-        <v>5115.2</v>
+        <v>3981.39</v>
       </c>
       <c r="J52" s="1">
-        <v>0.1034898780943</v>
+        <v>0.16443628622255</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>4947820.8</v>
+        <v>2425217.05</v>
       </c>
       <c r="N52" s="1">
-        <v>4947820.8</v>
+        <v>2425217.05</v>
       </c>
       <c r="O52" s="1">
-        <v>2.49</v>
+        <v>1.16</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>35681.0</v>
       </c>
       <c r="D53" s="1">
-        <v>41.535</v>
+        <v>39.06</v>
       </c>
       <c r="E53" s="1">
         <v>36.604383005</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1306080.99</v>
       </c>
       <c r="I53" s="1">
-        <v>175929.35</v>
+        <v>87618.87</v>
       </c>
       <c r="J53" s="1">
-        <v>13.470018425121</v>
+        <v>6.7085326768289</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1482010.34</v>
+        <v>1393699.86</v>
       </c>
       <c r="N53" s="1">
-        <v>1482010.34</v>
+        <v>1393699.86</v>
       </c>
       <c r="O53" s="1">
-        <v>0.74</v>
+        <v>0.67</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>9553.0</v>
       </c>
       <c r="D54" s="1">
-        <v>127.4</v>
+        <v>149.8</v>
       </c>
       <c r="E54" s="1">
         <v>42.7984769182</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>408853.85</v>
       </c>
       <c r="I54" s="1">
-        <v>808198.35</v>
+        <v>1022185.55</v>
       </c>
       <c r="J54" s="1">
-        <v>197.67414444061</v>
+        <v>250.01245555105</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1217052.2</v>
+        <v>1431039.4</v>
       </c>
       <c r="N54" s="1">
-        <v>1217052.2</v>
+        <v>1431039.4</v>
       </c>
       <c r="O54" s="1">
-        <v>0.61</v>
+        <v>0.68</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
         <v>16959.0</v>
       </c>
       <c r="D55" s="1">
-        <v>78.02</v>
+        <v>83.3</v>
       </c>
       <c r="E55" s="1">
         <v>84.5794999705</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1434383.74</v>
       </c>
       <c r="I55" s="1">
-        <v>-111242.56</v>
+        <v>-21699.04</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.7554253368767</v>
+        <v>-1.5127778846684</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1323141.18</v>
+        <v>1412684.7</v>
       </c>
       <c r="N55" s="1">
-        <v>1323141.18</v>
+        <v>1412684.7</v>
       </c>
       <c r="O55" s="1">
-        <v>0.66</v>
+        <v>0.68</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>26318.0</v>
       </c>
       <c r="D56" s="1">
-        <v>29.76</v>
+        <v>27.86</v>
       </c>
       <c r="E56" s="1">
         <v>36.2437001292</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>953861.7</v>
       </c>
       <c r="I56" s="1">
-        <v>-170638.02</v>
+        <v>-220642.22</v>
       </c>
       <c r="J56" s="1">
-        <v>-17.889178273957</v>
+        <v>-23.131468639531</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>783223.68</v>
+        <v>733219.48</v>
       </c>
       <c r="N56" s="1">
-        <v>783223.68</v>
+        <v>733219.48</v>
       </c>
       <c r="O56" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>10909.0</v>
+        <v>21654.0</v>
       </c>
       <c r="D57" s="1">
-        <v>270.0</v>
+        <v>49.03</v>
       </c>
       <c r="E57" s="1">
-        <v>263.7910605922</v>
+        <v>48.3664999538</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2877696.68</v>
+        <v>1047328.19</v>
       </c>
       <c r="I57" s="1">
-        <v>67733.32</v>
+        <v>14367.43</v>
       </c>
       <c r="J57" s="1">
-        <v>2.3537338202023</v>
+        <v>1.3718173670089</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2945430.0</v>
+        <v>1061695.62</v>
       </c>
       <c r="N57" s="1">
-        <v>2945430.0</v>
+        <v>1061695.62</v>
       </c>
       <c r="O57" s="1">
-        <v>1.48</v>
+        <v>0.51</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>273798.0</v>
+        <v>10909.0</v>
       </c>
       <c r="D58" s="1">
-        <v>4.337</v>
+        <v>285.0</v>
       </c>
       <c r="E58" s="1">
-        <v>2.5732000234</v>
+        <v>263.7910605922</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>704537.02</v>
+        <v>2877696.68</v>
       </c>
       <c r="I58" s="1">
-        <v>482924.91</v>
+        <v>231368.32</v>
       </c>
       <c r="J58" s="1">
-        <v>68.545001368416</v>
+        <v>8.0400523657691</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1187461.93</v>
+        <v>3109065.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1187461.93</v>
+        <v>3109065.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.6</v>
+        <v>1.49</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>44509.0</v>
+        <v>273798.0</v>
       </c>
       <c r="D59" s="1">
-        <v>80.08</v>
+        <v>4.23</v>
       </c>
       <c r="E59" s="1">
-        <v>89.5803226314</v>
+        <v>2.5732000234</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3987130.58</v>
+        <v>704537.02</v>
       </c>
       <c r="I59" s="1">
-        <v>-422849.86</v>
+        <v>453628.52</v>
       </c>
       <c r="J59" s="1">
-        <v>-10.605367732902</v>
+        <v>64.38675429717</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3564280.72</v>
+        <v>1158165.54</v>
       </c>
       <c r="N59" s="1">
-        <v>3564280.72</v>
+        <v>1158165.54</v>
       </c>
       <c r="O59" s="1">
-        <v>1.79</v>
+        <v>0.55</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>36889.0</v>
+        <v>46868.0</v>
       </c>
       <c r="D60" s="1">
-        <v>147.28</v>
+        <v>76.88</v>
       </c>
       <c r="E60" s="1">
-        <v>184.8019466508</v>
+        <v>89.0890577793</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>6817159.01</v>
+        <v>4175425.96</v>
       </c>
       <c r="I60" s="1">
-        <v>-1384147.09</v>
+        <v>-572214.12</v>
       </c>
       <c r="J60" s="1">
-        <v>-20.303869808077</v>
+        <v>-13.704329222497</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>5433011.92</v>
+        <v>3603211.84</v>
       </c>
       <c r="N60" s="1">
-        <v>5433011.92</v>
+        <v>3603211.84</v>
       </c>
       <c r="O60" s="1">
-        <v>2.73</v>
+        <v>1.72</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>24180.0</v>
+        <v>36889.0</v>
       </c>
       <c r="D61" s="1">
-        <v>276.0</v>
+        <v>151.78</v>
       </c>
       <c r="E61" s="1">
-        <v>145.5477820513</v>
+        <v>184.8019466508</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3519345.37</v>
+        <v>6817159.01</v>
       </c>
       <c r="I61" s="1">
-        <v>3154334.63</v>
+        <v>-1218146.59</v>
       </c>
       <c r="J61" s="1">
-        <v>89.628447861029</v>
+        <v>-17.868830523289</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>6673680.0</v>
+        <v>5599012.42</v>
       </c>
       <c r="N61" s="1">
-        <v>6673680.0</v>
+        <v>5599012.42</v>
       </c>
       <c r="O61" s="1">
-        <v>3.35</v>
+        <v>2.68</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>11382.0</v>
+        <v>24180.0</v>
       </c>
       <c r="D62" s="1">
-        <v>53.65</v>
+        <v>269.05</v>
       </c>
       <c r="E62" s="1">
-        <v>96.6610182745</v>
+        <v>145.5477820513</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1100195.71</v>
+        <v>3519345.37</v>
       </c>
       <c r="I62" s="1">
-        <v>-489551.41</v>
+        <v>2986283.63</v>
       </c>
       <c r="J62" s="1">
-        <v>-44.496756854287</v>
+        <v>84.853383684819</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>610644.3</v>
+        <v>6505629.0</v>
       </c>
       <c r="N62" s="1">
-        <v>610644.3</v>
+        <v>6505629.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.31</v>
+        <v>3.11</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>18293.0</v>
+        <v>11382.0</v>
       </c>
       <c r="D63" s="1">
-        <v>187.62</v>
+        <v>48.96</v>
       </c>
       <c r="E63" s="1">
-        <v>110.1810834746</v>
+        <v>96.6610182745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2015542.56</v>
+        <v>1100195.71</v>
       </c>
       <c r="I63" s="1">
-        <v>1416590.1</v>
+        <v>-542932.99</v>
       </c>
       <c r="J63" s="1">
-        <v>70.283313689987</v>
+        <v>-49.348764502999</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>3432132.66</v>
+        <v>557262.72</v>
       </c>
       <c r="N63" s="1">
-        <v>3432132.66</v>
+        <v>557262.72</v>
       </c>
       <c r="O63" s="1">
-        <v>1.72</v>
+        <v>0.27</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>38160.0</v>
+        <v>20342.0</v>
       </c>
       <c r="D64" s="1">
-        <v>35.43</v>
+        <v>175.42</v>
       </c>
       <c r="E64" s="1">
-        <v>54.5851404612</v>
+        <v>117.2721944745</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2082968.96</v>
+        <v>2385550.98</v>
       </c>
       <c r="I64" s="1">
-        <v>-730960.16</v>
+        <v>1182842.66</v>
       </c>
       <c r="J64" s="1">
-        <v>-35.092225282128</v>
+        <v>49.583625330866</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1352008.8</v>
+        <v>3568393.64</v>
       </c>
       <c r="N64" s="1">
-        <v>1352008.8</v>
+        <v>3568393.64</v>
       </c>
       <c r="O64" s="1">
-        <v>0.68</v>
+        <v>1.71</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>22660.0</v>
+        <v>38160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>243.1</v>
+        <v>34.5</v>
       </c>
       <c r="E65" s="1">
-        <v>195.2169752868</v>
+        <v>54.5851404612</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4423616.66</v>
+        <v>2082968.96</v>
       </c>
       <c r="I65" s="1">
-        <v>1085029.34</v>
+        <v>-766448.96</v>
       </c>
       <c r="J65" s="1">
-        <v>24.528105018937</v>
+        <v>-36.795985668457</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>5508646.0</v>
+        <v>1316520.0</v>
       </c>
       <c r="N65" s="1">
-        <v>5508646.0</v>
+        <v>1316520.0</v>
       </c>
       <c r="O65" s="1">
-        <v>2.77</v>
+        <v>0.63</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>49934.0</v>
+        <v>22660.0</v>
       </c>
       <c r="D66" s="1">
-        <v>69.16</v>
+        <v>268.6</v>
       </c>
       <c r="E66" s="1">
-        <v>33.391091641</v>
+        <v>195.2169752868</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1667350.77</v>
+        <v>4423616.66</v>
       </c>
       <c r="I66" s="1">
-        <v>1786084.67</v>
+        <v>1662859.34</v>
       </c>
       <c r="J66" s="1">
-        <v>107.12111105451</v>
+        <v>37.590493657287</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3453435.44</v>
+        <v>6086476.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3453435.44</v>
+        <v>6086476.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.74</v>
+        <v>2.91</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>16806.0</v>
+        <v>53556.0</v>
       </c>
       <c r="D67" s="1">
-        <v>48.66</v>
+        <v>68.8</v>
       </c>
       <c r="E67" s="1">
-        <v>47.711999881</v>
+        <v>35.7614543655</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>801847.87</v>
+        <v>1915240.45</v>
       </c>
       <c r="I67" s="1">
-        <v>15932.09</v>
+        <v>1769412.35</v>
       </c>
       <c r="J67" s="1">
-        <v>1.9869217835548</v>
+        <v>92.385911648848</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>817779.96</v>
+        <v>3684652.8</v>
       </c>
       <c r="N67" s="1">
-        <v>817779.96</v>
+        <v>3684652.8</v>
       </c>
       <c r="O67" s="1">
-        <v>0.41</v>
+        <v>1.76</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>73722.0</v>
+        <v>21966.0</v>
       </c>
       <c r="D68" s="1">
-        <v>6.833</v>
+        <v>48.48</v>
       </c>
       <c r="E68" s="1">
-        <v>15.3696905944</v>
+        <v>47.6668974779</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1133084.33</v>
+        <v>1047051.07</v>
       </c>
       <c r="I68" s="1">
-        <v>-629341.9</v>
+        <v>17860.61</v>
       </c>
       <c r="J68" s="1">
-        <v>-55.542370796002</v>
+        <v>1.7058012270595</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>503742.43</v>
+        <v>1064911.68</v>
       </c>
       <c r="N68" s="1">
-        <v>503742.43</v>
+        <v>1064911.68</v>
       </c>
       <c r="O68" s="1">
-        <v>0.25</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>49306.0</v>
+        <v>73722.0</v>
       </c>
       <c r="D69" s="1">
-        <v>43.37</v>
+        <v>6.511</v>
       </c>
       <c r="E69" s="1">
-        <v>28.8206544842</v>
+        <v>15.3696905944</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1421031.19</v>
+        <v>1133084.33</v>
       </c>
       <c r="I69" s="1">
-        <v>717370.03</v>
+        <v>-653080.39</v>
       </c>
       <c r="J69" s="1">
-        <v>50.482356407673</v>
+        <v>-57.637403740285</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2138401.22</v>
+        <v>480003.94</v>
       </c>
       <c r="N69" s="1">
-        <v>2138401.22</v>
+        <v>480003.94</v>
       </c>
       <c r="O69" s="1">
-        <v>1.07</v>
+        <v>0.23</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>51676.0</v>
+        <v>49306.0</v>
       </c>
       <c r="D70" s="1">
-        <v>40.26</v>
+        <v>57.93</v>
       </c>
       <c r="E70" s="1">
-        <v>32.1696505147</v>
+        <v>28.8206544842</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1662398.86</v>
+        <v>1421031.19</v>
       </c>
       <c r="I70" s="1">
-        <v>418076.9</v>
+        <v>1435265.39</v>
       </c>
       <c r="J70" s="1">
-        <v>25.149012674371</v>
+        <v>101.00168103981</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2080475.76</v>
+        <v>2856296.58</v>
       </c>
       <c r="N70" s="1">
-        <v>2080475.76</v>
+        <v>2856296.58</v>
       </c>
       <c r="O70" s="1">
-        <v>1.05</v>
+        <v>1.37</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>8070.0</v>
+        <v>68898.0</v>
       </c>
       <c r="D71" s="1">
-        <v>239.0</v>
+        <v>36.64</v>
       </c>
       <c r="E71" s="1">
-        <v>212.7394299876</v>
+        <v>33.344817121</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1716807.2</v>
+        <v>2297391.21</v>
       </c>
       <c r="I71" s="1">
-        <v>211922.8</v>
+        <v>227031.51</v>
       </c>
       <c r="J71" s="1">
-        <v>12.344006944985</v>
+        <v>9.8821441037898</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1928730.0</v>
+        <v>2524422.72</v>
       </c>
       <c r="N71" s="1">
-        <v>1928730.0</v>
+        <v>2524422.72</v>
       </c>
       <c r="O71" s="1">
-        <v>0.97</v>
+        <v>1.21</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>45102.0</v>
+        <v>8070.0</v>
       </c>
       <c r="D72" s="1">
-        <v>64.01</v>
+        <v>242.0</v>
       </c>
       <c r="E72" s="1">
-        <v>67.6987871935</v>
+        <v>212.7394299876</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3053350.7</v>
+        <v>1716807.2</v>
       </c>
       <c r="I72" s="1">
-        <v>-166371.68</v>
+        <v>236132.8</v>
       </c>
       <c r="J72" s="1">
-        <v>-5.4488231568028</v>
+        <v>13.754182764378</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2886979.02</v>
+        <v>1952940.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2886979.02</v>
+        <v>1952940.0</v>
       </c>
       <c r="O72" s="1">
-        <v>1.45</v>
+        <v>0.93</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>12988.0</v>
+        <v>51313.0</v>
       </c>
       <c r="D73" s="1">
-        <v>127.6</v>
+        <v>72.11</v>
       </c>
       <c r="E73" s="1">
-        <v>107.8219810594</v>
+        <v>68.1540498509</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1400391.89</v>
+        <v>3497188.76</v>
       </c>
       <c r="I73" s="1">
-        <v>256876.91</v>
+        <v>202991.67</v>
       </c>
       <c r="J73" s="1">
-        <v>18.343216055043</v>
+        <v>5.8044241798375</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1657268.8</v>
+        <v>3700180.43</v>
       </c>
       <c r="N73" s="1">
-        <v>1657268.8</v>
+        <v>3700180.43</v>
       </c>
       <c r="O73" s="1">
-        <v>0.83</v>
+        <v>1.77</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>51154.0</v>
+        <v>12988.0</v>
       </c>
       <c r="D74" s="1">
-        <v>22.96</v>
+        <v>121.7</v>
       </c>
       <c r="E74" s="1">
-        <v>25.8738866951</v>
+        <v>107.8219810594</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1323552.8</v>
+        <v>1400391.89</v>
       </c>
       <c r="I74" s="1">
-        <v>-149056.96</v>
+        <v>180247.71</v>
       </c>
       <c r="J74" s="1">
-        <v>-11.261882412247</v>
+        <v>12.871233494504</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1174495.84</v>
+        <v>1580639.6</v>
       </c>
       <c r="N74" s="1">
-        <v>1174495.84</v>
+        <v>1580639.6</v>
       </c>
       <c r="O74" s="1">
-        <v>0.59</v>
+        <v>0.76</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>38241.0</v>
+        <v>51154.0</v>
       </c>
       <c r="D75" s="1">
-        <v>24.44</v>
+        <v>21.12</v>
       </c>
       <c r="E75" s="1">
-        <v>32.0039164771</v>
+        <v>25.8738866951</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1223861.77</v>
+        <v>1323552.8</v>
       </c>
       <c r="I75" s="1">
-        <v>-289251.73</v>
+        <v>-243180.32</v>
       </c>
       <c r="J75" s="1">
-        <v>-23.634346385377</v>
+        <v>-18.373299501161</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>934610.04</v>
+        <v>1080372.48</v>
       </c>
       <c r="N75" s="1">
-        <v>934610.04</v>
+        <v>1080372.48</v>
       </c>
       <c r="O75" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>11103.0</v>
+        <v>38241.0</v>
       </c>
       <c r="D76" s="1">
-        <v>66.42</v>
+        <v>22.92</v>
       </c>
       <c r="E76" s="1">
-        <v>134.9501197874</v>
+        <v>32.0039164771</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1498351.18</v>
+        <v>1223861.77</v>
       </c>
       <c r="I76" s="1">
-        <v>-760889.92</v>
+        <v>-347378.05</v>
       </c>
       <c r="J76" s="1">
-        <v>-50.781814714492</v>
+        <v>-28.383765104453</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>737461.26</v>
+        <v>876483.72</v>
       </c>
       <c r="N76" s="1">
-        <v>737461.26</v>
+        <v>876483.72</v>
       </c>
       <c r="O76" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>150.0</v>
+        <v>11103.0</v>
       </c>
       <c r="D77" s="1">
-        <v>5833.0</v>
+        <v>62.5</v>
       </c>
       <c r="E77" s="1">
-        <v>5677.5</v>
+        <v>134.9501197874</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>0.0</v>
+        <v>1498351.18</v>
       </c>
       <c r="I77" s="1">
-        <v>233250.0</v>
+        <v>-804413.68</v>
       </c>
       <c r="J77" s="1">
+        <v>-53.686591684067</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>693937.5</v>
+      </c>
+      <c r="N77" s="1">
+        <v>693937.5</v>
+      </c>
+      <c r="O77" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="A78" t="s">
+        <v>182</v>
+      </c>
+      <c r="B78" t="s">
+        <v>183</v>
+      </c>
+      <c r="C78" s="1">
+        <v>175.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>6029.0</v>
+      </c>
+      <c r="E78" s="1">
+        <v>5719.0</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>542500.0</v>
+      </c>
+      <c r="J78" s="1">
         <v>0</v>
       </c>
-      <c r="K77">
-[...14 lines deleted...]
-      <c r="P77">
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78">
+        <v>0.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>542500.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>542500.0</v>
+      </c>
+      <c r="O78" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P78">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>