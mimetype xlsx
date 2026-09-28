--- v3 (2026-08-25)
+++ v4 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -193,51 +193,51 @@
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
@@ -292,116 +292,110 @@
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
-    <t>NL0000009082</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FI0009014575</t>
@@ -508,108 +502,102 @@
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
-    <t>NL00150001Q9</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
-    <t>NL0000395903</t>
-[...8 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -918,4140 +906,4040 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>18629.2534</v>
+      </c>
+      <c r="C2">
+        <v>320.42</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>5969214.11</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>5969214.11</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>136438.9667</v>
+      </c>
+      <c r="C3">
+        <v>219.05</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>29887609.24</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>29887609.24</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>345279.7334</v>
+      </c>
+      <c r="C4">
+        <v>461.37</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>159305104.63</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>159305104.63</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>78319.0</v>
+      </c>
+      <c r="C5">
+        <v>143.18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>11214472.77</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>11214472.77</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P78"/>
+  <dimension ref="A1:Z76"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O78" sqref="O78"/>
+      <selection activeCell="N76" sqref="N76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>107230.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>105.86</v>
+      </c>
+      <c r="D2" s="1">
+        <v>103.9248613261</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>11143862.88</v>
+      </c>
+      <c r="H2" s="1">
+        <v>207504.92</v>
+      </c>
+      <c r="I2" s="1">
+        <v>1.8620555747542</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>11351367.8</v>
+      </c>
+      <c r="M2" s="1">
+        <v>11351367.8</v>
+      </c>
+      <c r="N2" s="1">
+        <v>5.5</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="1">
+        <v>11639.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D3" s="1">
+        <v>192.0945553742</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>2235788.53</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-120982.23</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-5.4111660551367</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>2114806.3</v>
+      </c>
+      <c r="M3" s="1">
+        <v>2114806.3</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>32</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="1">
+        <v>999.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>824.9</v>
+      </c>
+      <c r="D4" s="1">
+        <v>992.3904504505</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>991398.06</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-167322.96</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-16.877475027538</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>824075.1</v>
+      </c>
+      <c r="M4" s="1">
+        <v>824075.1</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>34</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="1">
+        <v>26389.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D5" s="1">
+        <v>190.4410189852</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>5025548.05</v>
+      </c>
+      <c r="H5" s="1">
+        <v>38501.05</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.76610649459416</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5064049.1</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5064049.1</v>
+      </c>
+      <c r="N5" s="1">
+        <v>2.45</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>36</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
+        <v>14911.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>60.34</v>
+      </c>
+      <c r="D6" s="1">
+        <v>71.7589128831</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1069997.15</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-170267.41</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-15.91288444086</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>899729.74</v>
+      </c>
+      <c r="M6" s="1">
+        <v>899729.74</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>38</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="1">
+        <v>14235.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D7" s="1">
+        <v>231.2915588339</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>3292435.34</v>
+      </c>
+      <c r="H7" s="1">
+        <v>2514021.16</v>
+      </c>
+      <c r="I7" s="1">
+        <v>76.35749530012</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>5806456.5</v>
+      </c>
+      <c r="M7" s="1">
+        <v>5806456.5</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.81</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="1">
+        <v>50665.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>15.38</v>
+      </c>
+      <c r="D8" s="1">
+        <v>19.4901158591</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>987466.72</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-208239.02</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-21.088206395452</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>779227.7</v>
+      </c>
+      <c r="M8" s="1">
+        <v>779227.7</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
-[...38 lines deleted...]
-      <c r="O8" s="1">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="1">
+        <v>16230.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>52.14</v>
+      </c>
+      <c r="D9" s="1">
+        <v>58.6704731978</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>952221.78</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-105989.58</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-11.130766196085</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>846232.2</v>
+      </c>
+      <c r="M9" s="1">
+        <v>846232.2</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D10" s="1">
+        <v>51.6298869444</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1858675.93</v>
+      </c>
+      <c r="H10" s="1">
+        <v>829804.07</v>
+      </c>
+      <c r="I10" s="1">
+        <v>44.64490321344</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>2688480.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>2688480.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="1">
+        <v>20008.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>42.78</v>
+      </c>
+      <c r="D11" s="1">
+        <v>34.0868172731</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>682009.04</v>
+      </c>
+      <c r="H11" s="1">
+        <v>173933.2</v>
+      </c>
+      <c r="I11" s="1">
+        <v>25.503063713056</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>855942.24</v>
+      </c>
+      <c r="M11" s="1">
+        <v>855942.24</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1800.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>784.4</v>
+      </c>
+      <c r="D12" s="1">
+        <v>481.2246055556</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>866204.29</v>
+      </c>
+      <c r="H12" s="1">
+        <v>545715.71</v>
+      </c>
+      <c r="I12" s="1">
+        <v>63.000808966208</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1411920.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1411920.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>12501.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D13" s="1">
+        <v>625.0235389169</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>7813419.26</v>
+      </c>
+      <c r="H13" s="1">
+        <v>11915658.94</v>
+      </c>
+      <c r="I13" s="1">
+        <v>152.50249018379</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>19729078.2</v>
+      </c>
+      <c r="M13" s="1">
+        <v>19729078.2</v>
+      </c>
+      <c r="N13" s="1">
+        <v>9.56</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1">
+        <v>75479.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D14" s="1">
+        <v>27.5532776004</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>2079693.84</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1196849.55</v>
+      </c>
+      <c r="I14" s="1">
+        <v>57.549314566417</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>3276543.39</v>
+      </c>
+      <c r="M14" s="1">
+        <v>3276543.39</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="1">
+        <v>215985.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="D15" s="1">
+        <v>6.7578515638</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1459594.57</v>
+      </c>
+      <c r="H15" s="1">
+        <v>3177603.38</v>
+      </c>
+      <c r="I15" s="1">
+        <v>217.70452187966</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>4637197.95</v>
+      </c>
+      <c r="M15" s="1">
+        <v>4637197.95</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>600442.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8.2515458945</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>4954574.72</v>
+      </c>
+      <c r="H16" s="1">
+        <v>2148654.14</v>
+      </c>
+      <c r="I16" s="1">
+        <v>43.367075105893</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>7103228.86</v>
+      </c>
+      <c r="M16" s="1">
+        <v>7103228.86</v>
+      </c>
+      <c r="N16" s="1">
+        <v>3.44</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>15960.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>71.25</v>
+      </c>
+      <c r="D17" s="1">
+        <v>95.4408082707</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1523235.3</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-386085.3</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-25.346399207004</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1137150.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1137150.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>22154.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="D18" s="1">
+        <v>75.7449029521</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1678052.58</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-369637.34</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-22.027756722617</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1308415.24</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1308415.24</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="1">
+        <v>38000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D19" s="1">
+        <v>67.0587592105</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2548232.85</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1294327.15</v>
+      </c>
+      <c r="I19" s="1">
+        <v>50.793127088052</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3842560.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3842560.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>39542.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D20" s="1">
+        <v>25.7246112994</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1017202.58</v>
+      </c>
+      <c r="H20" s="1">
+        <v>15634.46</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.5370055392506</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1032837.04</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1032837.04</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>15759.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>89.68</v>
+      </c>
+      <c r="D21" s="1">
+        <v>134.3535827146</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2117278.11</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-704010.99</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-33.250756557437</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1413267.12</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1413267.12</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="1">
+        <v>32495.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D22" s="1">
+        <v>32.0851475612</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1042606.87</v>
+      </c>
+      <c r="H22" s="1">
+        <v>186678.98</v>
+      </c>
+      <c r="I22" s="1">
+        <v>17.905021093905</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1229285.85</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1229285.85</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>38000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D23" s="1">
+        <v>69.4645773684</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2639653.94</v>
+      </c>
+      <c r="H23" s="1">
+        <v>423146.06</v>
+      </c>
+      <c r="I23" s="1">
+        <v>16.03036116166</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3062800.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3062800.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="1">
+        <v>39130.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D24" s="1">
+        <v>63.2276647074</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2474098.52</v>
+      </c>
+      <c r="H24" s="1">
+        <v>347957.08</v>
+      </c>
+      <c r="I24" s="1">
+        <v>14.063994508998</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2822055.6</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2822055.6</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4453.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>238.3</v>
+      </c>
+      <c r="D25" s="1">
+        <v>144.0557062654</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>641480.06</v>
+      </c>
+      <c r="H25" s="1">
+        <v>419669.84</v>
+      </c>
+      <c r="I25" s="1">
+        <v>65.42211771945</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1061149.9</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1061149.9</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="1">
+        <v>24953.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>52.36</v>
+      </c>
+      <c r="D26" s="1">
+        <v>38.9590001202</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>972143.93</v>
+      </c>
+      <c r="H26" s="1">
+        <v>334395.15</v>
+      </c>
+      <c r="I26" s="1">
+        <v>34.397699731561</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1306539.08</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1306539.08</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="1">
+        <v>92257.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>26.25</v>
+      </c>
+      <c r="D27" s="1">
+        <v>30.4996134711</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2813802.84</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-392056.59</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-13.933335499796</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2421746.25</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2421746.25</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="1">
+        <v>22637.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>79.98</v>
+      </c>
+      <c r="D28" s="1">
+        <v>103.9957388347</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2354151.54</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-543644.28</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-23.093002755464</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1810507.26</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1810507.26</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D29" s="1">
+        <v>6.47321615</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2589286.46</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1449913.54</v>
+      </c>
+      <c r="I29" s="1">
+        <v>55.996644728139</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4039200.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>4039200.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="1">
+        <v>95000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D30" s="1">
+        <v>14.4790308421</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1375507.93</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1218942.07</v>
+      </c>
+      <c r="I30" s="1">
+        <v>88.617596701169</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2594450.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2594450.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="1">
+        <v>18416.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D31" s="1">
+        <v>104.5645998045</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1925661.67</v>
+      </c>
+      <c r="H31" s="1">
+        <v>205069.53</v>
+      </c>
+      <c r="I31" s="1">
+        <v>10.649302169472</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>2130731.2</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2130731.2</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="1">
+        <v>9183.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D32" s="1">
+        <v>146.2667516062</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1343167.58</v>
+      </c>
+      <c r="H32" s="1">
+        <v>205545.37</v>
+      </c>
+      <c r="I32" s="1">
+        <v>15.303032403447</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1548712.95</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1548712.95</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3525.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>322.15</v>
+      </c>
+      <c r="D33" s="1">
+        <v>389.7775829787</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1373965.98</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-238387.23</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-17.350300769456</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1135578.75</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1135578.75</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="1">
+        <v>45000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>42.49</v>
+      </c>
+      <c r="D34" s="1">
+        <v>34.8891457778</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1570011.56</v>
+      </c>
+      <c r="H34" s="1">
+        <v>342038.44</v>
+      </c>
+      <c r="I34" s="1">
+        <v>21.785727488529</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1912050.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1912050.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="1">
+        <v>23675.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>69.7817330517</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1652082.53</v>
+      </c>
+      <c r="H35" s="1">
+        <v>99867.47</v>
+      </c>
+      <c r="I35" s="1">
+        <v>6.0449443769616</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1751950.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1751950.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>1453.6544513889</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2093262.41</v>
+      </c>
+      <c r="H36" s="1">
+        <v>248177.59</v>
+      </c>
+      <c r="I36" s="1">
+        <v>11.85601904541</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>2341440.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>2341440.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D37" s="1">
+        <v>15.5725711333</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2335885.67</v>
+      </c>
+      <c r="H37" s="1">
+        <v>917614.33</v>
+      </c>
+      <c r="I37" s="1">
+        <v>39.283357990719</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3253500.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3253500.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="1">
+        <v>44377.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>37.5384482953</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1665843.72</v>
+      </c>
+      <c r="H38" s="1">
+        <v>819268.28</v>
+      </c>
+      <c r="I38" s="1">
+        <v>49.180380498118</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>2485112.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>2485112.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="1">
+        <v>57365.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D39" s="1">
+        <v>34.8738723961</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2000539.69</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2491139.81</v>
+      </c>
+      <c r="I39" s="1">
+        <v>124.52338848623</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>4491679.5</v>
+      </c>
+      <c r="M39" s="1">
+        <v>4491679.5</v>
+      </c>
+      <c r="N39" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="1">
+        <v>124891.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>27.205</v>
+      </c>
+      <c r="D40" s="1">
+        <v>12.0943611629</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1510476.86</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1887182.8</v>
+      </c>
+      <c r="I40" s="1">
+        <v>124.93953730612</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>3397659.66</v>
+      </c>
+      <c r="M40" s="1">
+        <v>3397659.66</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="1">
+        <v>840000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D41" s="1">
+        <v>2.5190540595</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2116005.41</v>
+      </c>
+      <c r="H41" s="1">
+        <v>2883674.59</v>
+      </c>
+      <c r="I41" s="1">
+        <v>136.2791690594</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>4999680.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>4999680.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.42</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="1">
+        <v>14166.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.6</v>
+      </c>
+      <c r="D42" s="1">
+        <v>101.4798023436</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1437562.88</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-26629.28</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-1.8523906237757</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1410933.6</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1410933.6</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="1">
+        <v>26385.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D43" s="1">
+        <v>140.7038438507</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>3712470.92</v>
+      </c>
+      <c r="H43" s="1">
+        <v>848440.18</v>
+      </c>
+      <c r="I43" s="1">
+        <v>22.853786555721</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>4560911.1</v>
+      </c>
+      <c r="M43" s="1">
+        <v>4560911.1</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="1">
+        <v>12500.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>144.95</v>
+      </c>
+      <c r="D44" s="1">
+        <v>96.500444</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1206255.55</v>
+      </c>
+      <c r="H44" s="1">
+        <v>605619.45</v>
+      </c>
+      <c r="I44" s="1">
+        <v>50.206562780167</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1811875.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1811875.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="1">
+        <v>9400.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>380.3228680851</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3575034.96</v>
+      </c>
+      <c r="H45" s="1">
+        <v>72165.04</v>
+      </c>
+      <c r="I45" s="1">
+        <v>2.0185827777192</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3647200.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3647200.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="1">
+        <v>9000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D46" s="1">
+        <v>612.1679033333</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>5509511.13</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-1047761.13</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-19.017315788597</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>4461750.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4461750.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>2.16</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" s="1">
+        <v>134526.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>14.46</v>
+      </c>
+      <c r="D47" s="1">
+        <v>11.7809893255</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1584849.37</v>
+      </c>
+      <c r="H47" s="1">
+        <v>360396.59</v>
+      </c>
+      <c r="I47" s="1">
+        <v>22.740116305186</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1945245.96</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1945245.96</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>123</v>
+      </c>
+      <c r="B48" s="1">
+        <v>39294.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D48" s="1">
+        <v>51.9217381789</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2040212.78</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-23644.7</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.1589330403077</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2016568.08</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2016568.08</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="1">
+        <v>1809.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D49" s="1">
+        <v>194.1964234384</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>351301.33</v>
+      </c>
+      <c r="H49" s="1">
+        <v>512857.97</v>
+      </c>
+      <c r="I49" s="1">
+        <v>145.98805247905</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>864159.3</v>
+      </c>
+      <c r="M49" s="1">
+        <v>864159.3</v>
+      </c>
+      <c r="N49" s="1">
         <v>0.42</v>
       </c>
-      <c r="P8">
-[...46 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="1">
+        <v>157608.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>11.39</v>
+      </c>
+      <c r="D50" s="1">
+        <v>5.181380704</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>816627.05</v>
+      </c>
+      <c r="H50" s="1">
+        <v>978528.07</v>
+      </c>
+      <c r="I50" s="1">
+        <v>119.82557643664</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1795155.12</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1795155.12</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="1">
+        <v>306.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D51" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1472631.12</v>
+      </c>
+      <c r="H51" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1472631.12</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1472631.12</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="1">
+        <v>34343.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>37.475</v>
+      </c>
+      <c r="D52" s="1">
+        <v>36.6043831348</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1257104.33</v>
+      </c>
+      <c r="H52" s="1">
+        <v>29899.6</v>
+      </c>
+      <c r="I52" s="1">
+        <v>2.3784501641165</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1287003.93</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1287003.93</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="1">
+        <v>8500.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>142.85</v>
+      </c>
+      <c r="D53" s="1">
+        <v>42.7984764706</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>363787.05</v>
+      </c>
+      <c r="H53" s="1">
+        <v>850437.95</v>
+      </c>
+      <c r="I53" s="1">
+        <v>233.77356340749</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1214225.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1214225.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="1">
+        <v>16323.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>86.62</v>
+      </c>
+      <c r="D54" s="1">
+        <v>84.5795000919</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1380591.18</v>
+      </c>
+      <c r="H54" s="1">
+        <v>33307.08</v>
+      </c>
+      <c r="I54" s="1">
+        <v>2.4125230178567</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1413898.26</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1413898.26</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="1">
+        <v>25331.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>26.07</v>
+      </c>
+      <c r="D55" s="1">
+        <v>36.2437002092</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>918089.17</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-257710.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-28.07025814279</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>660379.17</v>
+      </c>
+      <c r="M55" s="1">
+        <v>660379.17</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56" s="1">
+        <v>25957.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>42.21</v>
+      </c>
+      <c r="D56" s="1">
+        <v>48.4208737527</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1256860.62</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-161215.65</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-12.826851874793</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1095644.97</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1095644.97</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>141</v>
+      </c>
+      <c r="B57" s="1">
+        <v>10909.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D57" s="1">
+        <v>263.7910605922</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>2877696.68</v>
+      </c>
+      <c r="H57" s="1">
+        <v>751727.62</v>
+      </c>
+      <c r="I57" s="1">
+        <v>26.122545340672</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>3629424.3</v>
+      </c>
+      <c r="M57" s="1">
+        <v>3629424.3</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>143</v>
+      </c>
+      <c r="B58" s="1">
+        <v>129439.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>4.174</v>
+      </c>
+      <c r="D58" s="1">
+        <v>2.5732000402</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>333072.44</v>
+      </c>
+      <c r="H58" s="1">
+        <v>207205.95</v>
+      </c>
+      <c r="I58" s="1">
+        <v>62.210475895274</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>540278.39</v>
+      </c>
+      <c r="M58" s="1">
+        <v>540278.39</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>145</v>
+      </c>
+      <c r="B59" s="1">
+        <v>45000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D59" s="1">
+        <v>89.0890577778</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>4009007.6</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-630857.6</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-15.736004092384</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>3378150.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>3378150.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>147</v>
+      </c>
+      <c r="B60" s="1">
+        <v>37078.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D60" s="1">
+        <v>183.0446617941</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>6786929.97</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-1776209.05</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-26.171023685986</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>5010720.92</v>
+      </c>
+      <c r="M60" s="1">
+        <v>5010720.92</v>
+      </c>
+      <c r="N60" s="1">
+        <v>2.43</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" s="1">
+        <v>22324.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D61" s="1">
+        <v>145.5477822075</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>3249208.69</v>
+      </c>
+      <c r="H61" s="1">
+        <v>2913331.51</v>
+      </c>
+      <c r="I61" s="1">
+        <v>89.662800637161</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>6162540.2</v>
+      </c>
+      <c r="M61" s="1">
+        <v>6162540.2</v>
+      </c>
+      <c r="N61" s="1">
+        <v>2.99</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>96.66101875</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>773288.15</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-405288.15</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-52.411012634811</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>153</v>
+      </c>
+      <c r="B63" s="1">
+        <v>22936.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D63" s="1">
+        <v>121.4576778863</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>2785753.3</v>
+      </c>
+      <c r="H63" s="1">
+        <v>744555.82</v>
+      </c>
+      <c r="I63" s="1">
+        <v>26.727270501663</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>3530309.12</v>
+      </c>
+      <c r="M63" s="1">
+        <v>3530309.12</v>
+      </c>
+      <c r="N63" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>155</v>
+      </c>
+      <c r="B64" s="1">
+        <v>36729.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>34.22</v>
+      </c>
+      <c r="D64" s="1">
+        <v>54.5851403523</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2004857.62</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-747991.24</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-37.308945659692</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1256866.38</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1256866.38</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>157</v>
+      </c>
+      <c r="B65" s="1">
+        <v>21810.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D65" s="1">
+        <v>195.2169752407</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>4257682.23</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1576492.77</v>
+      </c>
+      <c r="I65" s="1">
+        <v>37.027018101349</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>5834175.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>5834175.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>2.83</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>159</v>
+      </c>
+      <c r="B66" s="1">
+        <v>48365.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D66" s="1">
+        <v>35.7614543575</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>1729602.74</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1983861.96</v>
+      </c>
+      <c r="I66" s="1">
+        <v>114.70044040286</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>3713464.7</v>
+      </c>
+      <c r="M66" s="1">
+        <v>3713464.7</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>161</v>
+      </c>
+      <c r="B67" s="1">
+        <v>27076.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>51.2</v>
+      </c>
+      <c r="D67" s="1">
+        <v>47.909753287</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>1297204.48</v>
+      </c>
+      <c r="H67" s="1">
+        <v>89086.72</v>
+      </c>
+      <c r="I67" s="1">
+        <v>6.8675926866981</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1386291.2</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1386291.2</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>163</v>
+      </c>
+      <c r="B68" s="1">
+        <v>37411.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>62.58</v>
+      </c>
+      <c r="D68" s="1">
+        <v>28.8206546203</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1078209.51</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1262970.87</v>
+      </c>
+      <c r="I68" s="1">
+        <v>117.13594234575</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>2341180.38</v>
+      </c>
+      <c r="M68" s="1">
+        <v>2341180.38</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>165</v>
+      </c>
+      <c r="B69" s="1">
+        <v>77059.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>33.04</v>
+      </c>
+      <c r="D69" s="1">
+        <v>33.4760611999</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>2579631.8</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-33602.44</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-1.3026060540888</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>2546029.36</v>
+      </c>
+      <c r="M69" s="1">
+        <v>2546029.36</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>167</v>
+      </c>
+      <c r="B70" s="1">
+        <v>5971.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>216.5</v>
+      </c>
+      <c r="D70" s="1">
+        <v>234.6705995646</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1401218.15</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-108496.65</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-7.7430234542708</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1292721.5</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1292721.5</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>169</v>
+      </c>
+      <c r="B71" s="1">
+        <v>7768.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D71" s="1">
+        <v>212.7394297116</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1652559.89</v>
+      </c>
+      <c r="H71" s="1">
+        <v>355468.11</v>
+      </c>
+      <c r="I71" s="1">
+        <v>21.510149928666</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>2008028.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>2008028.0</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>171</v>
+      </c>
+      <c r="B72" s="1">
+        <v>54362.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D72" s="1">
+        <v>68.5013487362</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>3723870.32</v>
+      </c>
+      <c r="H72" s="1">
+        <v>466896.26</v>
+      </c>
+      <c r="I72" s="1">
+        <v>12.53793016079</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>4190766.58</v>
+      </c>
+      <c r="M72" s="1">
+        <v>4190766.58</v>
+      </c>
+      <c r="N72" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>173</v>
+      </c>
+      <c r="B73" s="1">
+        <v>12501.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>130.1</v>
+      </c>
+      <c r="D73" s="1">
+        <v>107.8219814415</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1347882.59</v>
+      </c>
+      <c r="H73" s="1">
+        <v>278497.51</v>
+      </c>
+      <c r="I73" s="1">
+        <v>20.661852305697</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1626380.1</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1626380.1</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>175</v>
+      </c>
+      <c r="B74" s="1">
+        <v>45000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>21.56</v>
+      </c>
+      <c r="D74" s="1">
+        <v>25.8738866667</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1164324.9</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-194124.9</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-16.67274314927</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>970200.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>970200.0</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>177</v>
+      </c>
+      <c r="B75" s="1">
+        <v>36807.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>23.64</v>
+      </c>
+      <c r="D75" s="1">
+        <v>32.0039163746</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1177968.15</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-307850.67</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-26.134040211529</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>870117.48</v>
+      </c>
+      <c r="M75" s="1">
+        <v>870117.48</v>
+      </c>
+      <c r="N75" s="1">
         <v>0.42</v>
       </c>
-      <c r="P9">
-[...3254 lines deleted...]
-      <c r="A75" t="s">
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>176</v>
       </c>
-      <c r="B75" t="s">
-[...45 lines deleted...]
-    <row r="76" spans="1:16">
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" t="s">
+        <v>179</v>
+      </c>
+      <c r="B76" s="1">
+        <v>175.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>6271.0</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-28000.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>-28000.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>-28000.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>178</v>
-      </c>
-[...143 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">