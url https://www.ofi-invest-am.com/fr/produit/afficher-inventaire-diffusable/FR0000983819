--- v4 (2026-09-28)
+++ v5 (2026-10-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -314,50 +314,56 @@
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
@@ -958,186 +964,186 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>18629.2534</v>
+        <v>18774.916</v>
       </c>
       <c r="C2">
-        <v>320.42</v>
+        <v>318.51</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>5969214.11</v>
+        <v>5980096.5</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>5969214.11</v>
+        <v>5980096.5</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>136438.9667</v>
+        <v>118677.9667</v>
       </c>
       <c r="C3">
-        <v>219.05</v>
+        <v>217.75</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>29887609.24</v>
+        <v>25842443.16</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>29887609.24</v>
+        <v>25842443.16</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>345279.7334</v>
+        <v>343524.053</v>
       </c>
       <c r="C4">
-        <v>461.37</v>
+        <v>458.53</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>159305104.63</v>
+        <v>157518595.26</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>159305104.63</v>
+        <v>157518595.26</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>78319.0</v>
       </c>
       <c r="C5">
-        <v>143.18</v>
+        <v>142.38</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>11214472.77</v>
+        <v>11151246.7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>11214472.77</v>
+        <v>11151246.7</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z76"/>
+  <dimension ref="A1:Z77"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N76" sqref="N76"/>
+      <selection activeCell="N77" sqref="N77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1189,3757 +1195,3807 @@
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>11143862.88</v>
       </c>
       <c r="H2" s="1">
         <v>207504.92</v>
       </c>
       <c r="I2" s="1">
         <v>1.8620555747542</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
         <v>11351367.8</v>
       </c>
       <c r="M2" s="1">
         <v>11351367.8</v>
       </c>
       <c r="N2" s="1">
-        <v>5.5</v>
+        <v>5.66</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="1">
         <v>11639.0</v>
       </c>
       <c r="C3" s="1">
-        <v>181.7</v>
+        <v>181.5</v>
       </c>
       <c r="D3" s="1">
         <v>192.0945553742</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>2235788.53</v>
       </c>
       <c r="H3" s="1">
-        <v>-120982.23</v>
+        <v>-123310.03</v>
       </c>
       <c r="I3" s="1">
-        <v>-5.4111660551367</v>
+        <v>-5.5152814474811</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>2114806.3</v>
+        <v>2112478.5</v>
       </c>
       <c r="M3" s="1">
-        <v>2114806.3</v>
+        <v>2112478.5</v>
       </c>
       <c r="N3" s="1">
-        <v>1.02</v>
+        <v>1.05</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="1">
-        <v>999.0</v>
+        <v>959.0</v>
       </c>
       <c r="C4" s="1">
-        <v>824.9</v>
+        <v>821.2</v>
       </c>
       <c r="D4" s="1">
-        <v>992.3904504505</v>
+        <v>992.3904483837</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>991398.06</v>
+        <v>951702.44</v>
       </c>
       <c r="H4" s="1">
-        <v>-167322.96</v>
+        <v>-164171.64</v>
       </c>
       <c r="I4" s="1">
-        <v>-16.877475027538</v>
+        <v>-17.250311977765</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>824075.1</v>
+        <v>787530.8</v>
       </c>
       <c r="M4" s="1">
-        <v>824075.1</v>
+        <v>787530.8</v>
       </c>
       <c r="N4" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="1">
-        <v>26389.0</v>
+        <v>25527.0</v>
       </c>
       <c r="C5" s="1">
-        <v>191.9</v>
+        <v>191.78</v>
       </c>
       <c r="D5" s="1">
-        <v>190.4410189852</v>
+        <v>190.4410189211</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>5025548.05</v>
+        <v>4861387.89</v>
       </c>
       <c r="H5" s="1">
-        <v>38501.05</v>
+        <v>34180.17</v>
       </c>
       <c r="I5" s="1">
-        <v>0.76610649459416</v>
+        <v>0.70309489333919</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>5064049.1</v>
+        <v>4895568.06</v>
       </c>
       <c r="M5" s="1">
-        <v>5064049.1</v>
+        <v>4895568.06</v>
       </c>
       <c r="N5" s="1">
-        <v>2.45</v>
+        <v>2.44</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="1">
-        <v>14911.0</v>
+        <v>14424.0</v>
       </c>
       <c r="C6" s="1">
-        <v>60.34</v>
+        <v>57.42</v>
       </c>
       <c r="D6" s="1">
-        <v>71.7589128831</v>
+        <v>71.7589129229</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>1069997.15</v>
+        <v>1035050.56</v>
       </c>
       <c r="H6" s="1">
-        <v>-170267.41</v>
+        <v>-206824.48</v>
       </c>
       <c r="I6" s="1">
-        <v>-15.91288444086</v>
+        <v>-19.982065417172</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>899729.74</v>
+        <v>828226.08</v>
       </c>
       <c r="M6" s="1">
-        <v>899729.74</v>
+        <v>828226.08</v>
       </c>
       <c r="N6" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="1">
-        <v>14235.0</v>
+        <v>13770.0</v>
       </c>
       <c r="C7" s="1">
-        <v>407.9</v>
+        <v>422.8</v>
       </c>
       <c r="D7" s="1">
-        <v>231.2915588339</v>
+        <v>231.2915591866</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>3292435.34</v>
+        <v>3184884.77</v>
       </c>
       <c r="H7" s="1">
-        <v>2514021.16</v>
+        <v>2637071.23</v>
       </c>
       <c r="I7" s="1">
-        <v>76.35749530012</v>
+        <v>82.799580532391</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>5806456.5</v>
+        <v>5821956.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5806456.5</v>
+        <v>5821956.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2.81</v>
+        <v>2.9</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="1">
-        <v>50665.0</v>
+        <v>49008.0</v>
       </c>
       <c r="C8" s="1">
-        <v>15.38</v>
+        <v>15.845</v>
       </c>
       <c r="D8" s="1">
-        <v>19.4901158591</v>
+        <v>19.4901158994</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>987466.72</v>
+        <v>955171.6</v>
       </c>
       <c r="H8" s="1">
-        <v>-208239.02</v>
+        <v>-178639.84</v>
       </c>
       <c r="I8" s="1">
-        <v>-21.088206395452</v>
+        <v>-18.702381854737</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>779227.7</v>
+        <v>776531.76</v>
       </c>
       <c r="M8" s="1">
-        <v>779227.7</v>
+        <v>776531.76</v>
       </c>
       <c r="N8" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="1">
-        <v>16230.0</v>
+        <v>19562.0</v>
       </c>
       <c r="C9" s="1">
-        <v>52.14</v>
+        <v>49.88</v>
       </c>
       <c r="D9" s="1">
-        <v>58.6704731978</v>
+        <v>57.2270314896</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>952221.78</v>
+        <v>1119475.19</v>
       </c>
       <c r="H9" s="1">
-        <v>-105989.58</v>
+        <v>-143722.63</v>
       </c>
       <c r="I9" s="1">
-        <v>-11.130766196085</v>
+        <v>-12.838393497582</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>846232.2</v>
+        <v>975752.56</v>
       </c>
       <c r="M9" s="1">
-        <v>846232.2</v>
+        <v>975752.56</v>
       </c>
       <c r="N9" s="1">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="1">
-        <v>36000.0</v>
+        <v>34088.0</v>
       </c>
       <c r="C10" s="1">
-        <v>74.68</v>
+        <v>71.18</v>
       </c>
       <c r="D10" s="1">
-        <v>51.6298869444</v>
+        <v>51.629887057</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>1858675.93</v>
+        <v>1759959.59</v>
       </c>
       <c r="H10" s="1">
-        <v>829804.07</v>
+        <v>666424.25</v>
       </c>
       <c r="I10" s="1">
-        <v>44.64490321344</v>
+        <v>37.865883613839</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>2688480.0</v>
+        <v>2426383.84</v>
       </c>
       <c r="M10" s="1">
-        <v>2688480.0</v>
+        <v>2426383.84</v>
       </c>
       <c r="N10" s="1">
-        <v>1.3</v>
+        <v>1.21</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="1">
-        <v>20008.0</v>
+        <v>18945.0</v>
       </c>
       <c r="C11" s="1">
-        <v>42.78</v>
+        <v>47.06</v>
       </c>
       <c r="D11" s="1">
-        <v>34.0868172731</v>
+        <v>34.08681763</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>682009.04</v>
+        <v>645774.76</v>
       </c>
       <c r="H11" s="1">
-        <v>173933.2</v>
+        <v>245776.94</v>
       </c>
       <c r="I11" s="1">
-        <v>25.503063713056</v>
+        <v>38.059236009781</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>855942.24</v>
+        <v>891551.7</v>
       </c>
       <c r="M11" s="1">
-        <v>855942.24</v>
+        <v>891551.7</v>
       </c>
       <c r="N11" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="1">
-        <v>1800.0</v>
+        <v>1741.0</v>
       </c>
       <c r="C12" s="1">
-        <v>784.4</v>
+        <v>753.6</v>
       </c>
       <c r="D12" s="1">
-        <v>481.2246055556</v>
+        <v>481.224606548</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>866204.29</v>
+        <v>837812.04</v>
       </c>
       <c r="H12" s="1">
-        <v>545715.71</v>
+        <v>474205.56</v>
       </c>
       <c r="I12" s="1">
-        <v>63.000808966208</v>
+        <v>56.600470912306</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1411920.0</v>
+        <v>1312017.6</v>
       </c>
       <c r="M12" s="1">
-        <v>1411920.0</v>
+        <v>1312017.6</v>
       </c>
       <c r="N12" s="1">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="1">
-        <v>12501.0</v>
+        <v>11920.0</v>
       </c>
       <c r="C13" s="1">
-        <v>1578.2</v>
+        <v>1520.8</v>
       </c>
       <c r="D13" s="1">
-        <v>625.0235389169</v>
+        <v>625.0235385906</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>7813419.26</v>
+        <v>7450280.58</v>
       </c>
       <c r="H13" s="1">
-        <v>11915658.94</v>
+        <v>10677655.42</v>
       </c>
       <c r="I13" s="1">
-        <v>152.50249018379</v>
+        <v>143.31883618805</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>19729078.2</v>
+        <v>18127936.0</v>
       </c>
       <c r="M13" s="1">
-        <v>19729078.2</v>
+        <v>18127936.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9.56</v>
+        <v>9.04</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="1">
-        <v>75479.0</v>
+        <v>73010.0</v>
       </c>
       <c r="C14" s="1">
-        <v>43.41</v>
+        <v>44.76</v>
       </c>
       <c r="D14" s="1">
-        <v>27.5532776004</v>
+        <v>27.5532776332</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>2079693.84</v>
+        <v>2011664.8</v>
       </c>
       <c r="H14" s="1">
-        <v>1196849.55</v>
+        <v>1256262.8</v>
       </c>
       <c r="I14" s="1">
-        <v>57.549314566417</v>
+        <v>62.448912960052</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>3276543.39</v>
+        <v>3267927.6</v>
       </c>
       <c r="M14" s="1">
-        <v>3276543.39</v>
+        <v>3267927.6</v>
       </c>
       <c r="N14" s="1">
-        <v>1.59</v>
+        <v>1.63</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="1">
-        <v>215985.0</v>
+        <v>204503.0</v>
       </c>
       <c r="C15" s="1">
-        <v>21.47</v>
+        <v>22.22</v>
       </c>
       <c r="D15" s="1">
-        <v>6.7578515638</v>
+        <v>6.7578515719</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>1459594.57</v>
+        <v>1382000.92</v>
       </c>
       <c r="H15" s="1">
-        <v>3177603.38</v>
+        <v>3162055.74</v>
       </c>
       <c r="I15" s="1">
-        <v>217.70452187966</v>
+        <v>228.80272322829</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>4637197.95</v>
+        <v>4544056.66</v>
       </c>
       <c r="M15" s="1">
-        <v>4637197.95</v>
+        <v>4544056.66</v>
       </c>
       <c r="N15" s="1">
-        <v>2.25</v>
+        <v>2.27</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="1">
         <v>600442.0</v>
       </c>
       <c r="C16" s="1">
-        <v>11.83</v>
+        <v>11.752</v>
       </c>
       <c r="D16" s="1">
         <v>8.2515458945</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>4954574.72</v>
       </c>
       <c r="H16" s="1">
-        <v>2148654.14</v>
+        <v>2101819.66</v>
       </c>
       <c r="I16" s="1">
-        <v>43.367075105893</v>
+        <v>42.421797606879</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>7103228.86</v>
+        <v>7056394.38</v>
       </c>
       <c r="M16" s="1">
-        <v>7103228.86</v>
+        <v>7056394.38</v>
       </c>
       <c r="N16" s="1">
-        <v>3.44</v>
+        <v>3.52</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="1">
         <v>15960.0</v>
       </c>
       <c r="C17" s="1">
-        <v>71.25</v>
+        <v>72.2</v>
       </c>
       <c r="D17" s="1">
         <v>95.4408082707</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>1523235.3</v>
       </c>
       <c r="H17" s="1">
-        <v>-386085.3</v>
+        <v>-370923.3</v>
       </c>
       <c r="I17" s="1">
-        <v>-25.346399207004</v>
+        <v>-24.351017863097</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>1137150.0</v>
+        <v>1152312.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1137150.0</v>
+        <v>1152312.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="1">
-        <v>22154.0</v>
+        <v>19347.0</v>
       </c>
       <c r="C18" s="1">
-        <v>59.06</v>
+        <v>58.34</v>
       </c>
       <c r="D18" s="1">
-        <v>75.7449029521</v>
+        <v>75.7449030857</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>1678052.58</v>
+        <v>1465436.64</v>
       </c>
       <c r="H18" s="1">
-        <v>-369637.34</v>
+        <v>-336732.66</v>
       </c>
       <c r="I18" s="1">
-        <v>-22.027756722617</v>
+        <v>-22.97831586905</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>1308415.24</v>
+        <v>1128703.98</v>
       </c>
       <c r="M18" s="1">
-        <v>1308415.24</v>
+        <v>1128703.98</v>
       </c>
       <c r="N18" s="1">
-        <v>0.63</v>
+        <v>0.56</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="1">
-        <v>38000.0</v>
+        <v>36352.0</v>
       </c>
       <c r="C19" s="1">
-        <v>101.12</v>
+        <v>103.3</v>
       </c>
       <c r="D19" s="1">
-        <v>67.0587592105</v>
+        <v>67.0587590779</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>2548232.85</v>
+        <v>2437720.01</v>
       </c>
       <c r="H19" s="1">
-        <v>1294327.15</v>
+        <v>1317441.59</v>
       </c>
       <c r="I19" s="1">
-        <v>50.793127088052</v>
+        <v>54.04400770374</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>3842560.0</v>
+        <v>3755161.6</v>
       </c>
       <c r="M19" s="1">
-        <v>3842560.0</v>
+        <v>3755161.6</v>
       </c>
       <c r="N19" s="1">
-        <v>1.86</v>
+        <v>1.87</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="1">
-        <v>39542.0</v>
+        <v>38250.0</v>
       </c>
       <c r="C20" s="1">
-        <v>26.12</v>
+        <v>27.48</v>
       </c>
       <c r="D20" s="1">
-        <v>25.7246112994</v>
+        <v>25.7246112418</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>1017202.58</v>
+        <v>983966.38</v>
       </c>
       <c r="H20" s="1">
-        <v>15634.46</v>
+        <v>67143.62</v>
       </c>
       <c r="I20" s="1">
-        <v>1.5370055392506</v>
+        <v>6.8237717634214</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1032837.04</v>
+        <v>1051110.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1032837.04</v>
+        <v>1051110.0</v>
       </c>
       <c r="N20" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="1">
-        <v>15759.0</v>
+        <v>15243.0</v>
       </c>
       <c r="C21" s="1">
-        <v>89.68</v>
+        <v>91.58</v>
       </c>
       <c r="D21" s="1">
-        <v>134.3535827146</v>
+        <v>134.3535826281</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>2117278.11</v>
+        <v>2047951.66</v>
       </c>
       <c r="H21" s="1">
-        <v>-704010.99</v>
+        <v>-651997.72</v>
       </c>
       <c r="I21" s="1">
-        <v>-33.250756557437</v>
+        <v>-31.836577627032</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1413267.12</v>
+        <v>1395953.94</v>
       </c>
       <c r="M21" s="1">
-        <v>1413267.12</v>
+        <v>1395953.94</v>
       </c>
       <c r="N21" s="1">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="1">
-        <v>32495.0</v>
+        <v>30770.0</v>
       </c>
       <c r="C22" s="1">
-        <v>37.83</v>
+        <v>36.91</v>
       </c>
       <c r="D22" s="1">
-        <v>32.0851475612</v>
+        <v>32.0851475463</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>1042606.87</v>
+        <v>987259.99</v>
       </c>
       <c r="H22" s="1">
-        <v>186678.98</v>
+        <v>148460.71</v>
       </c>
       <c r="I22" s="1">
-        <v>17.905021093905</v>
+        <v>15.037650821847</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>1229285.85</v>
+        <v>1135720.7</v>
       </c>
       <c r="M22" s="1">
-        <v>1229285.85</v>
+        <v>1135720.7</v>
       </c>
       <c r="N22" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="1">
-        <v>38000.0</v>
+        <v>36758.0</v>
       </c>
       <c r="C23" s="1">
-        <v>80.6</v>
+        <v>74.6</v>
       </c>
       <c r="D23" s="1">
-        <v>69.4645773684</v>
+        <v>69.4645772349</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>2639653.94</v>
+        <v>2553378.93</v>
       </c>
       <c r="H23" s="1">
-        <v>423146.06</v>
+        <v>188767.87</v>
       </c>
       <c r="I23" s="1">
-        <v>16.03036116166</v>
+        <v>7.3928654999906</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>3062800.0</v>
+        <v>2742146.8</v>
       </c>
       <c r="M23" s="1">
-        <v>3062800.0</v>
+        <v>2742146.8</v>
       </c>
       <c r="N23" s="1">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="1">
-        <v>39130.0</v>
+        <v>37052.0</v>
       </c>
       <c r="C24" s="1">
-        <v>72.12</v>
+        <v>73.14</v>
       </c>
       <c r="D24" s="1">
-        <v>63.2276647074</v>
+        <v>63.2276646335</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>2474098.52</v>
+        <v>2342711.43</v>
       </c>
       <c r="H24" s="1">
-        <v>347957.08</v>
+        <v>367271.85</v>
       </c>
       <c r="I24" s="1">
-        <v>14.063994508998</v>
+        <v>15.677212536586</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>2822055.6</v>
+        <v>2709983.28</v>
       </c>
       <c r="M24" s="1">
-        <v>2822055.6</v>
+        <v>2709983.28</v>
       </c>
       <c r="N24" s="1">
-        <v>1.37</v>
+        <v>1.35</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="1">
-        <v>4453.0</v>
+        <v>4216.0</v>
       </c>
       <c r="C25" s="1">
-        <v>238.3</v>
+        <v>255.2</v>
       </c>
       <c r="D25" s="1">
-        <v>144.0557062654</v>
+        <v>144.0557044592</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>641480.06</v>
+        <v>607338.85</v>
       </c>
       <c r="H25" s="1">
-        <v>419669.84</v>
+        <v>468584.35</v>
       </c>
       <c r="I25" s="1">
-        <v>65.42211771945</v>
+        <v>77.153692703834</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1061149.9</v>
+        <v>1075923.2</v>
       </c>
       <c r="M25" s="1">
-        <v>1061149.9</v>
+        <v>1075923.2</v>
       </c>
       <c r="N25" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="1">
-        <v>24953.0</v>
+        <v>24138.0</v>
       </c>
       <c r="C26" s="1">
-        <v>52.36</v>
+        <v>56.22</v>
       </c>
       <c r="D26" s="1">
-        <v>38.9590001202</v>
+        <v>38.9589999171</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>972143.93</v>
+        <v>940392.34</v>
       </c>
       <c r="H26" s="1">
-        <v>334395.15</v>
+        <v>416646.02</v>
       </c>
       <c r="I26" s="1">
-        <v>34.397699731561</v>
+        <v>44.305552297459</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>1306539.08</v>
+        <v>1357038.36</v>
       </c>
       <c r="M26" s="1">
-        <v>1306539.08</v>
+        <v>1357038.36</v>
       </c>
       <c r="N26" s="1">
-        <v>0.63</v>
+        <v>0.68</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1">
-        <v>92257.0</v>
+        <v>87356.0</v>
       </c>
       <c r="C27" s="1">
-        <v>26.25</v>
+        <v>27.09</v>
       </c>
       <c r="D27" s="1">
-        <v>30.4996134711</v>
+        <v>30.4996134209</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>2813802.84</v>
+        <v>2664324.23</v>
       </c>
       <c r="H27" s="1">
-        <v>-392056.59</v>
+        <v>-297850.19</v>
       </c>
       <c r="I27" s="1">
-        <v>-13.933335499796</v>
+        <v>-11.17920208983</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>2421746.25</v>
+        <v>2366474.04</v>
       </c>
       <c r="M27" s="1">
-        <v>2421746.25</v>
+        <v>2366474.04</v>
       </c>
       <c r="N27" s="1">
-        <v>1.17</v>
+        <v>1.18</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="1">
-        <v>22637.0</v>
+        <v>21281.0</v>
       </c>
       <c r="C28" s="1">
-        <v>79.98</v>
+        <v>85.8</v>
       </c>
       <c r="D28" s="1">
-        <v>103.9957388347</v>
+        <v>103.9957384521</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>2354151.54</v>
+        <v>2213133.31</v>
       </c>
       <c r="H28" s="1">
-        <v>-543644.28</v>
+        <v>-387223.51</v>
       </c>
       <c r="I28" s="1">
-        <v>-23.093002755464</v>
+        <v>-17.496619306679</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>1810507.26</v>
+        <v>1825909.8</v>
       </c>
       <c r="M28" s="1">
-        <v>1810507.26</v>
+        <v>1825909.8</v>
       </c>
       <c r="N28" s="1">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="1">
-        <v>400000.0</v>
+        <v>386914.0</v>
       </c>
       <c r="C29" s="1">
-        <v>10.098</v>
+        <v>9.9</v>
       </c>
       <c r="D29" s="1">
-        <v>6.47321615</v>
+        <v>6.4732161411</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>2589286.46</v>
+        <v>2504577.95</v>
       </c>
       <c r="H29" s="1">
-        <v>1449913.54</v>
+        <v>1325870.65</v>
       </c>
       <c r="I29" s="1">
-        <v>55.996644728139</v>
+        <v>52.937887199718</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>4039200.0</v>
+        <v>3830448.6</v>
       </c>
       <c r="M29" s="1">
-        <v>4039200.0</v>
+        <v>3830448.6</v>
       </c>
       <c r="N29" s="1">
-        <v>1.96</v>
+        <v>1.91</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="1">
-        <v>95000.0</v>
+        <v>83549.0</v>
       </c>
       <c r="C30" s="1">
-        <v>27.31</v>
+        <v>26.89</v>
       </c>
       <c r="D30" s="1">
-        <v>14.4790308421</v>
+        <v>14.4790308681</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>1375507.93</v>
+        <v>1209708.55</v>
       </c>
       <c r="H30" s="1">
-        <v>1218942.07</v>
+        <v>1036924.06</v>
       </c>
       <c r="I30" s="1">
-        <v>88.617596701169</v>
+        <v>85.716849732111</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>2594450.0</v>
+        <v>2246632.61</v>
       </c>
       <c r="M30" s="1">
-        <v>2594450.0</v>
+        <v>2246632.61</v>
       </c>
       <c r="N30" s="1">
-        <v>1.26</v>
+        <v>1.12</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="1">
-        <v>18416.0</v>
+        <v>17328.0</v>
       </c>
       <c r="C31" s="1">
-        <v>115.7</v>
+        <v>112.6</v>
       </c>
       <c r="D31" s="1">
-        <v>104.5645998045</v>
+        <v>104.5646000693</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>1925661.67</v>
+        <v>1811895.39</v>
       </c>
       <c r="H31" s="1">
-        <v>205069.53</v>
+        <v>139237.41</v>
       </c>
       <c r="I31" s="1">
-        <v>10.649302169472</v>
+        <v>7.6846274221162</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>2130731.2</v>
+        <v>1951132.8</v>
       </c>
       <c r="M31" s="1">
-        <v>2130731.2</v>
+        <v>1951132.8</v>
       </c>
       <c r="N31" s="1">
-        <v>1.03</v>
+        <v>0.97</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="1">
-        <v>9183.0</v>
+        <v>12240.0</v>
       </c>
       <c r="C32" s="1">
-        <v>168.65</v>
+        <v>168.25</v>
       </c>
       <c r="D32" s="1">
-        <v>146.2667516062</v>
+        <v>154.0524346405</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>1343167.58</v>
+        <v>1885601.8</v>
       </c>
       <c r="H32" s="1">
-        <v>205545.37</v>
+        <v>173778.2</v>
       </c>
       <c r="I32" s="1">
-        <v>15.303032403447</v>
+        <v>9.2160603580247</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>1548712.95</v>
+        <v>2059380.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1548712.95</v>
+        <v>2059380.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.75</v>
+        <v>1.03</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="1">
-        <v>3525.0</v>
+        <v>3409.0</v>
       </c>
       <c r="C33" s="1">
-        <v>322.15</v>
+        <v>326.9</v>
       </c>
       <c r="D33" s="1">
-        <v>389.7775829787</v>
+        <v>389.7775828689</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>1373965.98</v>
+        <v>1328751.78</v>
       </c>
       <c r="H33" s="1">
-        <v>-238387.23</v>
+        <v>-214349.68</v>
       </c>
       <c r="I33" s="1">
-        <v>-17.350300769456</v>
+        <v>-16.131657035297</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>1135578.75</v>
+        <v>1114402.1</v>
       </c>
       <c r="M33" s="1">
-        <v>1135578.75</v>
+        <v>1114402.1</v>
       </c>
       <c r="N33" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="1">
-        <v>45000.0</v>
+        <v>43530.0</v>
       </c>
       <c r="C34" s="1">
-        <v>42.49</v>
+        <v>42.38</v>
       </c>
       <c r="D34" s="1">
-        <v>34.8891457778</v>
+        <v>34.8891458764</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>1570011.56</v>
+        <v>1518724.52</v>
       </c>
       <c r="H34" s="1">
-        <v>342038.44</v>
+        <v>326076.88</v>
       </c>
       <c r="I34" s="1">
-        <v>21.785727488529</v>
+        <v>21.470442842393</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1912050.0</v>
+        <v>1844801.4</v>
       </c>
       <c r="M34" s="1">
-        <v>1912050.0</v>
+        <v>1844801.4</v>
       </c>
       <c r="N34" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="1">
         <v>23675.0</v>
       </c>
       <c r="C35" s="1">
-        <v>74.0</v>
+        <v>77.26</v>
       </c>
       <c r="D35" s="1">
         <v>69.7817330517</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>1652082.53</v>
       </c>
       <c r="H35" s="1">
-        <v>99867.47</v>
+        <v>177047.97</v>
       </c>
       <c r="I35" s="1">
-        <v>6.0449443769616</v>
+        <v>10.716654088703</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>1751950.0</v>
+        <v>1829130.5</v>
       </c>
       <c r="M35" s="1">
-        <v>1751950.0</v>
+        <v>1829130.5</v>
       </c>
       <c r="N35" s="1">
-        <v>0.85</v>
+        <v>0.91</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" s="1">
-        <v>1440.0</v>
+        <v>1393.0</v>
       </c>
       <c r="C36" s="1">
-        <v>1626.0</v>
+        <v>1676.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1453.6544513889</v>
+        <v>1453.6544508256</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>2093262.41</v>
+        <v>2024940.65</v>
       </c>
       <c r="H36" s="1">
-        <v>248177.59</v>
+        <v>309727.35</v>
       </c>
       <c r="I36" s="1">
-        <v>11.85601904541</v>
+        <v>15.295626071806</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>2341440.0</v>
+        <v>2334668.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2341440.0</v>
+        <v>2334668.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1.13</v>
+        <v>1.16</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" s="1">
-        <v>150000.0</v>
+        <v>141639.0</v>
       </c>
       <c r="C37" s="1">
-        <v>21.69</v>
+        <v>0.4253</v>
       </c>
       <c r="D37" s="1">
-        <v>15.5725711333</v>
+        <v>0.0</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>2335885.67</v>
+        <v>0.0</v>
       </c>
       <c r="H37" s="1">
-        <v>917614.33</v>
+        <v>60239.07</v>
       </c>
       <c r="I37" s="1">
-        <v>39.283357990719</v>
+        <v>0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>3253500.0</v>
+        <v>60239.07</v>
       </c>
       <c r="M37" s="1">
-        <v>3253500.0</v>
+        <v>60239.07</v>
       </c>
       <c r="N37" s="1">
-        <v>1.58</v>
+        <v>0.03</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" s="1">
-        <v>44377.0</v>
+        <v>141639.0</v>
       </c>
       <c r="C38" s="1">
-        <v>56.0</v>
+        <v>21.28</v>
       </c>
       <c r="D38" s="1">
-        <v>37.5384482953</v>
+        <v>15.5725711139</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>1665843.72</v>
+        <v>2205683.4</v>
       </c>
       <c r="H38" s="1">
-        <v>819268.28</v>
+        <v>808394.52</v>
       </c>
       <c r="I38" s="1">
-        <v>49.180380498118</v>
+        <v>36.650523824045</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>2485112.0</v>
+        <v>3014077.92</v>
       </c>
       <c r="M38" s="1">
-        <v>2485112.0</v>
+        <v>3014077.92</v>
       </c>
       <c r="N38" s="1">
-        <v>1.2</v>
+        <v>1.5</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" s="1">
-        <v>57365.0</v>
+        <v>42020.0</v>
       </c>
       <c r="C39" s="1">
-        <v>78.3</v>
+        <v>53.44</v>
       </c>
       <c r="D39" s="1">
-        <v>34.8738723961</v>
+        <v>37.5384481199</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>2000539.69</v>
+        <v>1577365.59</v>
       </c>
       <c r="H39" s="1">
-        <v>2491139.81</v>
+        <v>668183.21</v>
       </c>
       <c r="I39" s="1">
-        <v>124.52338848623</v>
+        <v>42.36070662604</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>4491679.5</v>
+        <v>2245548.8</v>
       </c>
       <c r="M39" s="1">
-        <v>4491679.5</v>
+        <v>2245548.8</v>
       </c>
       <c r="N39" s="1">
-        <v>2.18</v>
+        <v>1.12</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" s="1">
-        <v>124891.0</v>
+        <v>36273.0</v>
       </c>
       <c r="C40" s="1">
-        <v>27.205</v>
+        <v>64.0</v>
       </c>
       <c r="D40" s="1">
-        <v>12.0943611629</v>
+        <v>34.8738725774</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1510476.86</v>
+        <v>1264979.98</v>
       </c>
       <c r="H40" s="1">
-        <v>1887182.8</v>
+        <v>1056492.02</v>
       </c>
       <c r="I40" s="1">
-        <v>124.93953730612</v>
+        <v>83.518477501913</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>3397659.66</v>
+        <v>2321472.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3397659.66</v>
+        <v>2321472.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1.65</v>
+        <v>1.16</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" s="1">
-        <v>840000.0</v>
+        <v>119253.0</v>
       </c>
       <c r="C41" s="1">
-        <v>5.952</v>
+        <v>28.46</v>
       </c>
       <c r="D41" s="1">
-        <v>2.5190540595</v>
+        <v>12.094361232</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>2116005.41</v>
+        <v>1442288.86</v>
       </c>
       <c r="H41" s="1">
-        <v>2883674.59</v>
+        <v>1951651.52</v>
       </c>
       <c r="I41" s="1">
-        <v>136.2791690594</v>
+        <v>135.31627222025</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>4999680.0</v>
+        <v>3393940.38</v>
       </c>
       <c r="M41" s="1">
-        <v>4999680.0</v>
+        <v>3393940.38</v>
       </c>
       <c r="N41" s="1">
-        <v>2.42</v>
+        <v>1.69</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" s="1">
-        <v>14166.0</v>
+        <v>812517.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.6</v>
+        <v>6.341</v>
       </c>
       <c r="D42" s="1">
-        <v>101.4798023436</v>
+        <v>2.5190540629</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1437562.88</v>
+        <v>2046774.25</v>
       </c>
       <c r="H42" s="1">
-        <v>-26629.28</v>
+        <v>3105396.05</v>
       </c>
       <c r="I42" s="1">
-        <v>-1.8523906237757</v>
+        <v>151.72147343558</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>1410933.6</v>
+        <v>5152170.3</v>
       </c>
       <c r="M42" s="1">
-        <v>1410933.6</v>
+        <v>5152170.3</v>
       </c>
       <c r="N42" s="1">
-        <v>0.68</v>
+        <v>2.57</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" s="1">
-        <v>26385.0</v>
+        <v>14166.0</v>
       </c>
       <c r="C43" s="1">
-        <v>172.86</v>
+        <v>101.7</v>
       </c>
       <c r="D43" s="1">
-        <v>140.7038438507</v>
+        <v>101.4798023436</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>3712470.92</v>
+        <v>1437562.88</v>
       </c>
       <c r="H43" s="1">
-        <v>848440.18</v>
+        <v>3119.32</v>
       </c>
       <c r="I43" s="1">
-        <v>22.853786555721</v>
+        <v>0.21698668234951</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>4560911.1</v>
+        <v>1440682.2</v>
       </c>
       <c r="M43" s="1">
-        <v>4560911.1</v>
+        <v>1440682.2</v>
       </c>
       <c r="N43" s="1">
-        <v>2.21</v>
+        <v>0.72</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" s="1">
-        <v>12500.0</v>
+        <v>24227.0</v>
       </c>
       <c r="C44" s="1">
-        <v>144.95</v>
+        <v>177.7</v>
       </c>
       <c r="D44" s="1">
-        <v>96.500444</v>
+        <v>140.7038436455</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>1206255.55</v>
+        <v>3408832.02</v>
       </c>
       <c r="H44" s="1">
-        <v>605619.45</v>
+        <v>896305.88</v>
       </c>
       <c r="I44" s="1">
-        <v>50.206562780167</v>
+        <v>26.293635906412</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>1811875.0</v>
+        <v>4305137.9</v>
       </c>
       <c r="M44" s="1">
-        <v>1811875.0</v>
+        <v>4305137.9</v>
       </c>
       <c r="N44" s="1">
-        <v>0.88</v>
+        <v>2.15</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" s="1">
-        <v>9400.0</v>
+        <v>11336.0</v>
       </c>
       <c r="C45" s="1">
-        <v>388.0</v>
+        <v>135.1</v>
       </c>
       <c r="D45" s="1">
-        <v>380.3228680851</v>
+        <v>96.5004437191</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>3575034.96</v>
+        <v>1093929.03</v>
       </c>
       <c r="H45" s="1">
-        <v>72165.04</v>
+        <v>437564.57</v>
       </c>
       <c r="I45" s="1">
-        <v>2.0185827777192</v>
+        <v>39.999356265369</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>3647200.0</v>
+        <v>1531493.6</v>
       </c>
       <c r="M45" s="1">
-        <v>3647200.0</v>
+        <v>1531493.6</v>
       </c>
       <c r="N45" s="1">
-        <v>1.77</v>
+        <v>0.76</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" s="1">
-        <v>9000.0</v>
+        <v>9092.0</v>
       </c>
       <c r="C46" s="1">
-        <v>495.75</v>
+        <v>380.4</v>
       </c>
       <c r="D46" s="1">
-        <v>612.1679033333</v>
+        <v>380.3228684558</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>5509511.13</v>
+        <v>3457895.52</v>
       </c>
       <c r="H46" s="1">
-        <v>-1047761.13</v>
+        <v>701.28</v>
       </c>
       <c r="I46" s="1">
-        <v>-19.017315788597</v>
+        <v>0.020280543351987</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>4461750.0</v>
+        <v>3458596.8</v>
       </c>
       <c r="M46" s="1">
-        <v>4461750.0</v>
+        <v>3458596.8</v>
       </c>
       <c r="N46" s="1">
-        <v>2.16</v>
+        <v>1.73</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" s="1">
-        <v>134526.0</v>
+        <v>8706.0</v>
       </c>
       <c r="C47" s="1">
-        <v>14.46</v>
+        <v>486.85</v>
       </c>
       <c r="D47" s="1">
-        <v>11.7809893255</v>
+        <v>612.1679037445</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>1584849.37</v>
+        <v>5329533.77</v>
       </c>
       <c r="H47" s="1">
-        <v>360396.59</v>
+        <v>-1091017.67</v>
       </c>
       <c r="I47" s="1">
-        <v>22.740116305186</v>
+        <v>-20.471165341729</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1945245.96</v>
+        <v>4238516.1</v>
       </c>
       <c r="M47" s="1">
-        <v>1945245.96</v>
+        <v>4238516.1</v>
       </c>
       <c r="N47" s="1">
-        <v>0.94</v>
+        <v>2.11</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" s="1">
-        <v>39294.0</v>
+        <v>126940.0</v>
       </c>
       <c r="C48" s="1">
-        <v>51.32</v>
+        <v>14.92</v>
       </c>
       <c r="D48" s="1">
-        <v>51.9217381789</v>
+        <v>11.7809892863</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>2040212.78</v>
+        <v>1495478.78</v>
       </c>
       <c r="H48" s="1">
-        <v>-23644.7</v>
+        <v>398466.02</v>
       </c>
       <c r="I48" s="1">
-        <v>-1.1589330403077</v>
+        <v>26.644712404411</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>2016568.08</v>
+        <v>1893944.8</v>
       </c>
       <c r="M48" s="1">
-        <v>2016568.08</v>
+        <v>1893944.8</v>
       </c>
       <c r="N48" s="1">
-        <v>0.98</v>
+        <v>0.94</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" s="1">
-        <v>1809.0</v>
+        <v>37208.0</v>
       </c>
       <c r="C49" s="1">
-        <v>477.7</v>
+        <v>52.28</v>
       </c>
       <c r="D49" s="1">
-        <v>194.1964234384</v>
+        <v>51.9217383358</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>351301.33</v>
+        <v>1931904.04</v>
       </c>
       <c r="H49" s="1">
-        <v>512857.97</v>
+        <v>13330.2</v>
       </c>
       <c r="I49" s="1">
-        <v>145.98805247905</v>
+        <v>0.69000321568767</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>864159.3</v>
+        <v>1945234.24</v>
       </c>
       <c r="M49" s="1">
-        <v>864159.3</v>
+        <v>1945234.24</v>
       </c>
       <c r="N49" s="1">
-        <v>0.42</v>
+        <v>0.97</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" s="1">
-        <v>157608.0</v>
+        <v>1645.0</v>
       </c>
       <c r="C50" s="1">
-        <v>11.39</v>
+        <v>516.6</v>
       </c>
       <c r="D50" s="1">
-        <v>5.181380704</v>
+        <v>194.1964255319</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>816627.05</v>
+        <v>319453.12</v>
       </c>
       <c r="H50" s="1">
-        <v>978528.07</v>
+        <v>530353.88</v>
       </c>
       <c r="I50" s="1">
-        <v>119.82557643664</v>
+        <v>166.0193145085</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>1795155.12</v>
+        <v>849807.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1795155.12</v>
+        <v>849807.0</v>
       </c>
       <c r="N50" s="1">
-        <v>0.87</v>
+        <v>0.42</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="1">
-        <v>306.0</v>
+        <v>154279.0</v>
       </c>
       <c r="C51" s="1">
-        <v>4812.52</v>
+        <v>8.918</v>
       </c>
       <c r="D51" s="1">
-        <v>4812.52</v>
+        <v>5.1813806805</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1472631.12</v>
+        <v>799378.23</v>
       </c>
       <c r="H51" s="1">
-        <v>0.0</v>
+        <v>576481.89</v>
       </c>
       <c r="I51" s="1">
-        <v>0.0</v>
+        <v>72.116285928878</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>1472631.12</v>
+        <v>1375860.12</v>
       </c>
       <c r="M51" s="1">
-        <v>1472631.12</v>
+        <v>1375860.12</v>
       </c>
       <c r="N51" s="1">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" s="1">
-        <v>34343.0</v>
+        <v>135.0</v>
       </c>
       <c r="C52" s="1">
-        <v>37.475</v>
+        <v>4820.37</v>
       </c>
       <c r="D52" s="1">
-        <v>36.6043831348</v>
+        <v>4818.7921481481</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>1257104.33</v>
+        <v>650536.94</v>
       </c>
       <c r="H52" s="1">
-        <v>29899.6</v>
+        <v>213.01</v>
       </c>
       <c r="I52" s="1">
-        <v>2.3784501641165</v>
+        <v>0.032743720902306</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>1287003.93</v>
+        <v>650749.95</v>
       </c>
       <c r="M52" s="1">
-        <v>1287003.93</v>
+        <v>650749.95</v>
       </c>
       <c r="N52" s="1">
-        <v>0.62</v>
+        <v>0.32</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="1">
-        <v>8500.0</v>
+        <v>33221.0</v>
       </c>
       <c r="C53" s="1">
-        <v>142.85</v>
+        <v>39.975</v>
       </c>
       <c r="D53" s="1">
-        <v>42.7984764706</v>
+        <v>36.6043830709</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>363787.05</v>
+        <v>1216034.21</v>
       </c>
       <c r="H53" s="1">
-        <v>850437.95</v>
+        <v>111975.27</v>
       </c>
       <c r="I53" s="1">
-        <v>233.77356340749</v>
+        <v>9.2082335413903</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>1214225.0</v>
+        <v>1328009.48</v>
       </c>
       <c r="M53" s="1">
-        <v>1214225.0</v>
+        <v>1328009.48</v>
       </c>
       <c r="N53" s="1">
-        <v>0.59</v>
+        <v>0.66</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" s="1">
-        <v>16323.0</v>
+        <v>8049.0</v>
       </c>
       <c r="C54" s="1">
-        <v>86.62</v>
+        <v>125.0</v>
       </c>
       <c r="D54" s="1">
-        <v>84.5795000919</v>
+        <v>42.798475587</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>1380591.18</v>
+        <v>344484.93</v>
       </c>
       <c r="H54" s="1">
-        <v>33307.08</v>
+        <v>661640.07</v>
       </c>
       <c r="I54" s="1">
-        <v>2.4125230178567</v>
+        <v>192.06647733473</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>1413898.26</v>
+        <v>1006125.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1413898.26</v>
+        <v>1006125.0</v>
       </c>
       <c r="N54" s="1">
-        <v>0.69</v>
+        <v>0.5</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" s="1">
-        <v>25331.0</v>
+        <v>15789.0</v>
       </c>
       <c r="C55" s="1">
-        <v>26.07</v>
+        <v>88.22</v>
       </c>
       <c r="D55" s="1">
-        <v>36.2437002092</v>
+        <v>84.579500285</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>918089.17</v>
+        <v>1335425.73</v>
       </c>
       <c r="H55" s="1">
-        <v>-257710.0</v>
+        <v>57479.85</v>
       </c>
       <c r="I55" s="1">
-        <v>-28.07025814279</v>
+        <v>4.3042341261464</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>660379.17</v>
+        <v>1392905.58</v>
       </c>
       <c r="M55" s="1">
-        <v>660379.17</v>
+        <v>1392905.58</v>
       </c>
       <c r="N55" s="1">
-        <v>0.32</v>
+        <v>0.69</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" s="1">
-        <v>25957.0</v>
+        <v>24503.0</v>
       </c>
       <c r="C56" s="1">
-        <v>42.21</v>
+        <v>25.9</v>
       </c>
       <c r="D56" s="1">
-        <v>48.4208737527</v>
+        <v>36.2437003632</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>1256860.62</v>
+        <v>888079.39</v>
       </c>
       <c r="H56" s="1">
-        <v>-161215.65</v>
+        <v>-253451.69</v>
       </c>
       <c r="I56" s="1">
-        <v>-12.826851874793</v>
+        <v>-28.539305478083</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>1095644.97</v>
+        <v>634627.7</v>
       </c>
       <c r="M56" s="1">
-        <v>1095644.97</v>
+        <v>634627.7</v>
       </c>
       <c r="N56" s="1">
-        <v>0.53</v>
+        <v>0.32</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" s="1">
-        <v>10909.0</v>
+        <v>25109.0</v>
       </c>
       <c r="C57" s="1">
-        <v>332.7</v>
+        <v>44.02</v>
       </c>
       <c r="D57" s="1">
-        <v>263.7910605922</v>
+        <v>48.4208737903</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>2877696.68</v>
+        <v>1215799.72</v>
       </c>
       <c r="H57" s="1">
-        <v>751727.62</v>
+        <v>-110501.54</v>
       </c>
       <c r="I57" s="1">
-        <v>26.122545340672</v>
+        <v>-9.0887946577254</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>3629424.3</v>
+        <v>1105298.18</v>
       </c>
       <c r="M57" s="1">
-        <v>3629424.3</v>
+        <v>1105298.18</v>
       </c>
       <c r="N57" s="1">
-        <v>1.76</v>
+        <v>0.55</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" s="1">
-        <v>129439.0</v>
+        <v>10552.0</v>
       </c>
       <c r="C58" s="1">
-        <v>4.174</v>
+        <v>324.7</v>
       </c>
       <c r="D58" s="1">
-        <v>2.5732000402</v>
+        <v>263.7910604625</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>333072.44</v>
+        <v>2783523.27</v>
       </c>
       <c r="H58" s="1">
-        <v>207205.95</v>
+        <v>642711.13</v>
       </c>
       <c r="I58" s="1">
-        <v>62.210475895274</v>
+        <v>23.08984217689</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>540278.39</v>
+        <v>3426234.4</v>
       </c>
       <c r="M58" s="1">
-        <v>540278.39</v>
+        <v>3426234.4</v>
       </c>
       <c r="N58" s="1">
-        <v>0.26</v>
+        <v>1.71</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" s="1">
-        <v>45000.0</v>
+        <v>125205.0</v>
       </c>
       <c r="C59" s="1">
-        <v>75.07</v>
+        <v>4.311</v>
       </c>
       <c r="D59" s="1">
-        <v>89.0890577778</v>
+        <v>2.5732000319</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>4009007.6</v>
+        <v>322177.51</v>
       </c>
       <c r="H59" s="1">
-        <v>-630857.6</v>
+        <v>217581.25</v>
       </c>
       <c r="I59" s="1">
-        <v>-15.736004092384</v>
+        <v>67.534586756226</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>3378150.0</v>
+        <v>539758.76</v>
       </c>
       <c r="M59" s="1">
-        <v>3378150.0</v>
+        <v>539758.76</v>
       </c>
       <c r="N59" s="1">
-        <v>1.64</v>
+        <v>0.27</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" s="1">
-        <v>37078.0</v>
+        <v>42000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>135.14</v>
+        <v>76.91</v>
       </c>
       <c r="D60" s="1">
-        <v>183.0446617941</v>
+        <v>89.0890578571</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>6786929.97</v>
+        <v>3741740.43</v>
       </c>
       <c r="H60" s="1">
-        <v>-1776209.05</v>
+        <v>-511520.43</v>
       </c>
       <c r="I60" s="1">
-        <v>-26.171023685986</v>
+        <v>-13.670655128795</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>5010720.92</v>
+        <v>3230220.0</v>
       </c>
       <c r="M60" s="1">
-        <v>5010720.92</v>
+        <v>3230220.0</v>
       </c>
       <c r="N60" s="1">
-        <v>2.43</v>
+        <v>1.61</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" s="1">
-        <v>22324.0</v>
+        <v>35866.0</v>
       </c>
       <c r="C61" s="1">
-        <v>276.05</v>
+        <v>138.26</v>
       </c>
       <c r="D61" s="1">
-        <v>145.5477822075</v>
+        <v>183.0446617967</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>3249208.69</v>
+        <v>6565079.84</v>
       </c>
       <c r="H61" s="1">
-        <v>2913331.51</v>
+        <v>-1606246.68</v>
       </c>
       <c r="I61" s="1">
-        <v>89.662800637161</v>
+        <v>-24.466521644008</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>6162540.2</v>
+        <v>4958833.16</v>
       </c>
       <c r="M61" s="1">
-        <v>6162540.2</v>
+        <v>4958833.16</v>
       </c>
       <c r="N61" s="1">
-        <v>2.99</v>
+        <v>2.47</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" s="1">
-        <v>8000.0</v>
+        <v>21281.0</v>
       </c>
       <c r="C62" s="1">
-        <v>46.0</v>
+        <v>264.7</v>
       </c>
       <c r="D62" s="1">
-        <v>96.66101875</v>
+        <v>145.5477820591</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>773288.15</v>
+        <v>3097402.35</v>
       </c>
       <c r="H62" s="1">
-        <v>-405288.15</v>
+        <v>2535678.35</v>
       </c>
       <c r="I62" s="1">
-        <v>-52.411012634811</v>
+        <v>81.86467444244</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>368000.0</v>
+        <v>5633080.7</v>
       </c>
       <c r="M62" s="1">
-        <v>368000.0</v>
+        <v>5633080.7</v>
       </c>
       <c r="N62" s="1">
-        <v>0.18</v>
+        <v>2.81</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" s="1">
-        <v>22936.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>153.92</v>
+        <v>50.45</v>
       </c>
       <c r="D63" s="1">
-        <v>121.4576778863</v>
+        <v>96.66101875</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>2785753.3</v>
+        <v>773288.15</v>
       </c>
       <c r="H63" s="1">
-        <v>744555.82</v>
+        <v>-369688.15</v>
       </c>
       <c r="I63" s="1">
-        <v>26.727270501663</v>
+        <v>-47.807295378831</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>3530309.12</v>
+        <v>403600.0</v>
       </c>
       <c r="M63" s="1">
-        <v>3530309.12</v>
+        <v>403600.0</v>
       </c>
       <c r="N63" s="1">
-        <v>1.71</v>
+        <v>0.2</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" s="1">
-        <v>36729.0</v>
+        <v>22186.0</v>
       </c>
       <c r="C64" s="1">
-        <v>34.22</v>
+        <v>152.64</v>
       </c>
       <c r="D64" s="1">
-        <v>54.5851403523</v>
+        <v>121.4576778148</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>2004857.62</v>
+        <v>2694660.04</v>
       </c>
       <c r="H64" s="1">
-        <v>-747991.24</v>
+        <v>691811.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-37.308945659692</v>
+        <v>25.67340554024</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>1256866.38</v>
+        <v>3386471.04</v>
       </c>
       <c r="M64" s="1">
-        <v>1256866.38</v>
+        <v>3386471.04</v>
       </c>
       <c r="N64" s="1">
-        <v>0.61</v>
+        <v>1.69</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" s="1">
-        <v>21810.0</v>
+        <v>35529.0</v>
       </c>
       <c r="C65" s="1">
-        <v>267.5</v>
+        <v>35.35</v>
       </c>
       <c r="D65" s="1">
-        <v>195.2169752407</v>
+        <v>54.5851403079</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>4257682.23</v>
+        <v>1939355.45</v>
       </c>
       <c r="H65" s="1">
-        <v>1576492.77</v>
+        <v>-683405.3</v>
       </c>
       <c r="I65" s="1">
-        <v>37.027018101349</v>
+        <v>-35.238785133483</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>5834175.0</v>
+        <v>1255950.15</v>
       </c>
       <c r="M65" s="1">
-        <v>5834175.0</v>
+        <v>1255950.15</v>
       </c>
       <c r="N65" s="1">
-        <v>2.83</v>
+        <v>0.63</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" s="1">
-        <v>48365.0</v>
+        <v>20653.0</v>
       </c>
       <c r="C66" s="1">
-        <v>76.78</v>
+        <v>265.15</v>
       </c>
       <c r="D66" s="1">
-        <v>35.7614543575</v>
+        <v>195.2169752578</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>1729602.74</v>
+        <v>4031816.19</v>
       </c>
       <c r="H66" s="1">
-        <v>1983861.96</v>
+        <v>1444326.76</v>
       </c>
       <c r="I66" s="1">
-        <v>114.70044040286</v>
+        <v>35.823229332288</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>3713464.7</v>
+        <v>5476142.95</v>
       </c>
       <c r="M66" s="1">
-        <v>3713464.7</v>
+        <v>5476142.95</v>
       </c>
       <c r="N66" s="1">
-        <v>1.8</v>
+        <v>2.73</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" s="1">
-        <v>27076.0</v>
+        <v>46345.0</v>
       </c>
       <c r="C67" s="1">
-        <v>51.2</v>
+        <v>75.15</v>
       </c>
       <c r="D67" s="1">
-        <v>47.909753287</v>
+        <v>35.7614545258</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>1297204.48</v>
+        <v>1657364.61</v>
       </c>
       <c r="H67" s="1">
-        <v>89086.72</v>
+        <v>1825462.14</v>
       </c>
       <c r="I67" s="1">
-        <v>6.8675926866981</v>
+        <v>110.14245923834</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>1386291.2</v>
+        <v>3482826.75</v>
       </c>
       <c r="M67" s="1">
-        <v>1386291.2</v>
+        <v>3482826.75</v>
       </c>
       <c r="N67" s="1">
-        <v>0.67</v>
+        <v>1.74</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" s="1">
-        <v>37411.0</v>
+        <v>27076.0</v>
       </c>
       <c r="C68" s="1">
-        <v>62.58</v>
+        <v>48.52</v>
       </c>
       <c r="D68" s="1">
-        <v>28.8206546203</v>
+        <v>47.909753287</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>1078209.51</v>
+        <v>1297204.48</v>
       </c>
       <c r="H68" s="1">
-        <v>1262970.87</v>
+        <v>16523.04</v>
       </c>
       <c r="I68" s="1">
-        <v>117.13594234575</v>
+        <v>1.2737421320037</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>2341180.38</v>
+        <v>1313727.52</v>
       </c>
       <c r="M68" s="1">
-        <v>2341180.38</v>
+        <v>1313727.52</v>
       </c>
       <c r="N68" s="1">
-        <v>1.13</v>
+        <v>0.66</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" s="1">
-        <v>77059.0</v>
+        <v>35424.0</v>
       </c>
       <c r="C69" s="1">
-        <v>33.04</v>
+        <v>54.91</v>
       </c>
       <c r="D69" s="1">
-        <v>33.4760611999</v>
+        <v>28.8206546409</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>2579631.8</v>
+        <v>1020942.87</v>
       </c>
       <c r="H69" s="1">
-        <v>-33602.44</v>
+        <v>924188.97</v>
       </c>
       <c r="I69" s="1">
-        <v>-1.3026060540888</v>
+        <v>90.523083823486</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>2546029.36</v>
+        <v>1945131.84</v>
       </c>
       <c r="M69" s="1">
-        <v>2546029.36</v>
+        <v>1945131.84</v>
       </c>
       <c r="N69" s="1">
-        <v>1.23</v>
+        <v>0.97</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" s="1">
-        <v>5971.0</v>
+        <v>74539.0</v>
       </c>
       <c r="C70" s="1">
-        <v>216.5</v>
+        <v>33.66</v>
       </c>
       <c r="D70" s="1">
-        <v>234.6705995646</v>
+        <v>33.4760612565</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>1401218.15</v>
+        <v>2495272.13</v>
       </c>
       <c r="H70" s="1">
-        <v>-108496.65</v>
+        <v>13710.61</v>
       </c>
       <c r="I70" s="1">
-        <v>-7.7430234542708</v>
+        <v>0.54946351683093</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>1292721.5</v>
+        <v>2508982.74</v>
       </c>
       <c r="M70" s="1">
-        <v>1292721.5</v>
+        <v>2508982.74</v>
       </c>
       <c r="N70" s="1">
-        <v>0.63</v>
+        <v>1.25</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" s="1">
-        <v>7768.0</v>
+        <v>5776.0</v>
       </c>
       <c r="C71" s="1">
-        <v>258.5</v>
+        <v>223.9</v>
       </c>
       <c r="D71" s="1">
-        <v>212.7394297116</v>
+        <v>234.6705990305</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>1652559.89</v>
+        <v>1355457.38</v>
       </c>
       <c r="H71" s="1">
-        <v>355468.11</v>
+        <v>-62210.98</v>
       </c>
       <c r="I71" s="1">
-        <v>21.510149928666</v>
+        <v>-4.589666994915</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>2008028.0</v>
+        <v>1293246.4</v>
       </c>
       <c r="M71" s="1">
-        <v>2008028.0</v>
+        <v>1293246.4</v>
       </c>
       <c r="N71" s="1">
-        <v>0.97</v>
+        <v>0.65</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" s="1">
-        <v>54362.0</v>
+        <v>7514.0</v>
       </c>
       <c r="C72" s="1">
-        <v>77.09</v>
+        <v>238.0</v>
       </c>
       <c r="D72" s="1">
-        <v>68.5013487362</v>
+        <v>212.7394290657</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>3723870.32</v>
+        <v>1598524.07</v>
       </c>
       <c r="H72" s="1">
-        <v>466896.26</v>
+        <v>189807.93</v>
       </c>
       <c r="I72" s="1">
-        <v>12.53793016079</v>
+        <v>11.873948823304</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>4190766.58</v>
+        <v>1788332.0</v>
       </c>
       <c r="M72" s="1">
-        <v>4190766.58</v>
+        <v>1788332.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2.03</v>
+        <v>0.89</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" s="1">
-        <v>12501.0</v>
+        <v>52362.0</v>
       </c>
       <c r="C73" s="1">
-        <v>130.1</v>
+        <v>81.1</v>
       </c>
       <c r="D73" s="1">
-        <v>107.8219814415</v>
+        <v>68.501348688</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>1347882.59</v>
+        <v>3586867.62</v>
       </c>
       <c r="H73" s="1">
-        <v>278497.51</v>
+        <v>659690.58</v>
       </c>
       <c r="I73" s="1">
-        <v>20.661852305697</v>
+        <v>18.391829581935</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>1626380.1</v>
+        <v>4246558.2</v>
       </c>
       <c r="M73" s="1">
-        <v>1626380.1</v>
+        <v>4246558.2</v>
       </c>
       <c r="N73" s="1">
-        <v>0.79</v>
+        <v>2.12</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" s="1">
-        <v>45000.0</v>
+        <v>10500.0</v>
       </c>
       <c r="C74" s="1">
-        <v>21.56</v>
+        <v>118.25</v>
       </c>
       <c r="D74" s="1">
-        <v>25.8738866667</v>
+        <v>107.8219819048</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>1164324.9</v>
+        <v>1132130.81</v>
       </c>
       <c r="H74" s="1">
-        <v>-194124.9</v>
+        <v>109494.19</v>
       </c>
       <c r="I74" s="1">
-        <v>-16.67274314927</v>
+        <v>9.6715140187731</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>970200.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="M74" s="1">
-        <v>970200.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="N74" s="1">
-        <v>0.47</v>
+        <v>0.62</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>177</v>
       </c>
       <c r="B75" s="1">
-        <v>36807.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>23.64</v>
+        <v>20.86</v>
       </c>
       <c r="D75" s="1">
-        <v>32.0039163746</v>
+        <v>25.8738866667</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>1177968.15</v>
+        <v>1164324.9</v>
       </c>
       <c r="H75" s="1">
-        <v>-307850.67</v>
+        <v>-225624.9</v>
       </c>
       <c r="I75" s="1">
-        <v>-26.134040211529</v>
+        <v>-19.378173566502</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>870117.48</v>
+        <v>938700.0</v>
       </c>
       <c r="M75" s="1">
-        <v>870117.48</v>
+        <v>938700.0</v>
       </c>
       <c r="N75" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" s="1">
-        <v>175.0</v>
+        <v>34852.0</v>
       </c>
       <c r="C76" s="1">
-        <v>6255.0</v>
+        <v>22.3</v>
       </c>
       <c r="D76" s="1">
-        <v>6271.0</v>
+        <v>32.0039165615</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>0.0</v>
+        <v>1115400.5</v>
       </c>
       <c r="H76" s="1">
-        <v>-28000.0</v>
+        <v>-338200.9</v>
       </c>
       <c r="I76" s="1">
-        <v>0</v>
+        <v>-30.321028186737</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>-28000.0</v>
+        <v>777199.6</v>
       </c>
       <c r="M76" s="1">
-        <v>-28000.0</v>
+        <v>777199.6</v>
       </c>
       <c r="N76" s="1">
-        <v>-0.01</v>
+        <v>0.39</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>178</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>181</v>
+      </c>
+      <c r="B77" s="1">
+        <v>175.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>6260.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>6271.0</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-19250.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>-19250.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>-19250.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">