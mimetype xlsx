--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -853,182 +853,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>9807.4452</v>
+        <v>9007.5402</v>
       </c>
       <c r="D2">
-        <v>5270.35</v>
+        <v>5352.68</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>51688720.6</v>
+        <v>48214494.58</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>51688720.6</v>
+        <v>48214494.58</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>134043.2784</v>
+        <v>133070.7843</v>
       </c>
       <c r="D3">
-        <v>148.54</v>
+        <v>150.86</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>19910832.14</v>
+        <v>20075144.14</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>19910832.14</v>
+        <v>20075144.14</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5900.142</v>
+        <v>5844.6913</v>
       </c>
       <c r="D4">
-        <v>1621.81</v>
+        <v>1646.69</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9568950.78</v>
+        <v>9624450.91</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9568950.78</v>
+        <v>9624450.91</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>716420.4276</v>
+        <v>718465.2974</v>
       </c>
       <c r="D5">
-        <v>154.59</v>
+        <v>157.0</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>110756146.67</v>
+        <v>112801110.97</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>110756146.67</v>
+        <v>112801110.97</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>16138.834</v>
+        <v>15956.834</v>
       </c>
       <c r="D6">
-        <v>151.92</v>
+        <v>154.27</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2451953.26</v>
+        <v>2461767.2</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2451953.26</v>
+        <v>2461767.2</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1080,2334 +1080,2334 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>382.4</v>
+        <v>378.8</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>341659.13</v>
+        <v>287227.13</v>
       </c>
       <c r="J2" s="1">
-        <v>6.2802344931492</v>
+        <v>5.2796883525233</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5781888.0</v>
+        <v>5727456.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5781888.0</v>
+        <v>5727456.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.97</v>
+        <v>2.96</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>204000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>27.84</v>
+        <v>29.12</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958667157</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>5751956.81</v>
       </c>
       <c r="I3" s="1">
-        <v>-72596.81</v>
+        <v>188523.19</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.2621236980394</v>
+        <v>3.277548775614</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5679360.0</v>
+        <v>5940480.0</v>
       </c>
       <c r="N3" s="1">
-        <v>5679360.0</v>
+        <v>5940480.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.92</v>
+        <v>3.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7700.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1190.4</v>
+        <v>1249.2</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780467532</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1048570.96</v>
       </c>
       <c r="I4" s="1">
-        <v>8117509.04</v>
+        <v>8570269.04</v>
       </c>
       <c r="J4" s="1">
-        <v>774.1497094293</v>
+        <v>817.32847531845</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9166080.0</v>
+        <v>9618840.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9166080.0</v>
+        <v>9618840.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.72</v>
+        <v>4.98</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>35000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>138.16</v>
+        <v>153.44</v>
       </c>
       <c r="E5" s="1">
-        <v>78.9366617143</v>
+        <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H5" s="1">
-        <v>3176505.34</v>
+        <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2432914.07</v>
+        <v>2713707.05</v>
       </c>
       <c r="J5" s="1">
-        <v>76.590901307913</v>
+        <v>93.439700930378</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5609419.41</v>
+        <v>5617940.5</v>
       </c>
       <c r="N5" s="1">
-        <v>5609419.41</v>
+        <v>5617940.5</v>
       </c>
       <c r="O5" s="1">
-        <v>2.89</v>
+        <v>2.91</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>11.086</v>
+        <v>10.928</v>
       </c>
       <c r="E6" s="1">
         <v>7.5210255</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3008410.2</v>
       </c>
       <c r="I6" s="1">
-        <v>1425989.8</v>
+        <v>1362789.8</v>
       </c>
       <c r="J6" s="1">
-        <v>47.400111859746</v>
+        <v>45.299334512295</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4434400.0</v>
+        <v>4371200.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4434400.0</v>
+        <v>4371200.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.28</v>
+        <v>2.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>29000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>87.64</v>
+        <v>87.7</v>
       </c>
       <c r="E7" s="1">
-        <v>83.6266965517</v>
+        <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2425174.2</v>
+        <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>116385.8</v>
+        <v>105905.89</v>
       </c>
       <c r="J7" s="1">
-        <v>4.799069691571</v>
+        <v>4.8708171315425</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2541560.0</v>
+        <v>2280200.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2541560.0</v>
+        <v>2280200.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.31</v>
+        <v>1.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>91.92</v>
+        <v>95.85</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>431225.77</v>
+        <v>564845.77</v>
       </c>
       <c r="J8" s="1">
-        <v>16.006573483118</v>
+        <v>20.966384555666</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3125280.0</v>
+        <v>3258900.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3125280.0</v>
+        <v>3258900.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.61</v>
+        <v>1.69</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>35.85</v>
+        <v>34.41</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>215805.6</v>
+        <v>112125.6</v>
       </c>
       <c r="J9" s="1">
-        <v>9.1234510405537</v>
+        <v>4.7402496598453</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2581200.0</v>
+        <v>2477520.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2581200.0</v>
+        <v>2477520.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.33</v>
+        <v>1.28</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>82000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>86.26</v>
+        <v>88.5</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604684146</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3301358.41</v>
       </c>
       <c r="I10" s="1">
-        <v>3771961.59</v>
+        <v>3955641.59</v>
       </c>
       <c r="J10" s="1">
-        <v>114.25483457278</v>
+        <v>119.81860491179</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>7073320.0</v>
+        <v>7257000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>7073320.0</v>
+        <v>7257000.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.64</v>
+        <v>3.76</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>37000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>70.28</v>
+        <v>72.04</v>
       </c>
       <c r="E11" s="1">
         <v>59.3327359459</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2195311.23</v>
       </c>
       <c r="I11" s="1">
-        <v>405048.77</v>
+        <v>470168.77</v>
       </c>
       <c r="J11" s="1">
-        <v>18.450630801902</v>
+        <v>21.416952802633</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2600360.0</v>
+        <v>2665480.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2600360.0</v>
+        <v>2665480.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.34</v>
+        <v>1.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>126000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>22.35</v>
+        <v>17.29</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723146032</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2970111.64</v>
       </c>
       <c r="I12" s="1">
-        <v>-154011.64</v>
+        <v>-791571.64</v>
       </c>
       <c r="J12" s="1">
-        <v>-5.1853821898762</v>
+        <v>-26.651241971497</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2816100.0</v>
+        <v>2178540.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2816100.0</v>
+        <v>2178540.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.45</v>
+        <v>1.13</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>16600.0</v>
       </c>
       <c r="D13" s="1">
-        <v>204.2</v>
+        <v>219.7</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325301</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3928060.2</v>
       </c>
       <c r="I13" s="1">
-        <v>-538340.2</v>
+        <v>-281040.2</v>
       </c>
       <c r="J13" s="1">
-        <v>-13.704988533526</v>
+        <v>-7.1546815906742</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3389720.0</v>
+        <v>3647020.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3389720.0</v>
+        <v>3647020.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.74</v>
+        <v>1.89</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.96</v>
+        <v>18.475</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>993321.63</v>
+        <v>1083961.63</v>
       </c>
       <c r="J14" s="1">
-        <v>45.82506213894</v>
+        <v>50.006571437467</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3160960.0</v>
+        <v>3251600.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3160960.0</v>
+        <v>3251600.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.63</v>
+        <v>1.68</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.41</v>
+        <v>9.7</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>825561.67</v>
+        <v>934311.67</v>
       </c>
       <c r="J15" s="1">
-        <v>30.540294245795</v>
+        <v>34.563321379831</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3528750.0</v>
+        <v>3637500.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3528750.0</v>
+        <v>3637500.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.82</v>
+        <v>1.88</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>25000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>110.8</v>
+        <v>107.2</v>
       </c>
       <c r="E16" s="1">
         <v>100.64035</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2516008.75</v>
       </c>
       <c r="I16" s="1">
-        <v>253991.25</v>
+        <v>163991.25</v>
       </c>
       <c r="J16" s="1">
-        <v>10.095006625076</v>
+        <v>6.5179125470053</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2770000.0</v>
+        <v>2680000.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2770000.0</v>
+        <v>2680000.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.43</v>
+        <v>1.39</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>255.9</v>
+        <v>236.0</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-115178.5</v>
+        <v>-240548.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-6.6679364355253</v>
+        <v>-13.925881198843</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1612170.0</v>
+        <v>1486800.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1612170.0</v>
+        <v>1486800.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.83</v>
+        <v>0.77</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>35.55</v>
+        <v>35.94</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>183177.86</v>
+        <v>214611.86</v>
       </c>
       <c r="J18" s="1">
-        <v>6.8295104244161</v>
+        <v>8.001479737089</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2865330.0</v>
+        <v>2896764.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2865330.0</v>
+        <v>2896764.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.47</v>
+        <v>1.5</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2959.0</v>
+        <v>3054.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-206106.45</v>
+        <v>-61616.42</v>
       </c>
       <c r="J19" s="1">
-        <v>-4.7462252294289</v>
+        <v>-1.4189046832406</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4136427.67</v>
+        <v>4280917.7</v>
       </c>
       <c r="N19" s="1">
-        <v>4136427.67</v>
+        <v>4280917.7</v>
       </c>
       <c r="O19" s="1">
-        <v>2.13</v>
+        <v>2.22</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
-        <v>53000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>71.6</v>
+        <v>77.96</v>
       </c>
       <c r="E20" s="1">
-        <v>83.5922301887</v>
+        <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4430388.2</v>
+        <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-635588.2</v>
+        <v>-304988.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-14.346106284772</v>
+        <v>-6.5297504155758</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3794800.0</v>
+        <v>4365760.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3794800.0</v>
+        <v>4365760.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.95</v>
+        <v>2.26</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>2002.0</v>
+        <v>2106.0</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-428595.32</v>
+        <v>-310035.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-15.810218818916</v>
+        <v>-11.436723692626</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2282280.0</v>
+        <v>2400840.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2282280.0</v>
+        <v>2400840.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.17</v>
+        <v>1.24</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>141000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>41.075</v>
+        <v>45.89</v>
       </c>
       <c r="E22" s="1">
         <v>25.9981596454</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3665740.51</v>
       </c>
       <c r="I22" s="1">
-        <v>2125834.49</v>
+        <v>2804749.49</v>
       </c>
       <c r="J22" s="1">
-        <v>57.991952354533</v>
+        <v>76.512494060852</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5791575.0</v>
+        <v>6470490.0</v>
       </c>
       <c r="N22" s="1">
-        <v>5791575.0</v>
+        <v>6470490.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.98</v>
+        <v>3.35</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>6.072</v>
+        <v>5.863</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>700501.42</v>
+        <v>553156.42</v>
       </c>
       <c r="J23" s="1">
-        <v>19.565665561508</v>
+        <v>15.450180696166</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4280760.0</v>
+        <v>4133415.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4280760.0</v>
+        <v>4133415.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.2</v>
+        <v>2.14</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>39800.0</v>
+        <v>36800.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.9</v>
+        <v>112.1</v>
       </c>
       <c r="E24" s="1">
-        <v>70.441501005</v>
+        <v>70.441501087</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2803571.74</v>
+        <v>2592247.24</v>
       </c>
       <c r="I24" s="1">
-        <v>1252048.26</v>
+        <v>1533032.76</v>
       </c>
       <c r="J24" s="1">
-        <v>44.659041255709</v>
+        <v>59.13914137295</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>4055620.0</v>
+        <v>4125280.0</v>
       </c>
       <c r="N24" s="1">
-        <v>4055620.0</v>
+        <v>4125280.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.09</v>
+        <v>2.14</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.247</v>
+        <v>4.708</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>162994.9</v>
+        <v>419771.9</v>
       </c>
       <c r="J25" s="1">
-        <v>7.4001669221166</v>
+        <v>19.058155373046</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2365579.0</v>
+        <v>2622356.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2365579.0</v>
+        <v>2622356.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.22</v>
+        <v>1.36</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>159.48</v>
+        <v>174.76</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>971350.78</v>
+        <v>1215830.78</v>
       </c>
       <c r="J26" s="1">
-        <v>61.465090166465</v>
+        <v>76.93528440865</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2551680.0</v>
+        <v>2796160.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2551680.0</v>
+        <v>2796160.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.31</v>
+        <v>1.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>521.8</v>
+        <v>520.6</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-153470.54</v>
+        <v>-151846.68</v>
       </c>
       <c r="J27" s="1">
-        <v>-3.920463454116</v>
+        <v>-3.8789813313281</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3761131.44</v>
+        <v>3762755.3</v>
       </c>
       <c r="N27" s="1">
-        <v>3761131.44</v>
+        <v>3762755.3</v>
       </c>
       <c r="O27" s="1">
-        <v>1.93</v>
+        <v>1.95</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>386.45</v>
+        <v>397.1</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>1308898.2</v>
+        <v>1430308.2</v>
       </c>
       <c r="J28" s="1">
-        <v>42.268447931071</v>
+        <v>46.189159460288</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4405530.0</v>
+        <v>4526940.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4405530.0</v>
+        <v>4526940.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.27</v>
+        <v>2.34</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>529.0</v>
+        <v>558.0</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-514486.5</v>
+        <v>-369486.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-16.283864482409</v>
+        <v>-11.69451111755</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2645000.0</v>
+        <v>2790000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2645000.0</v>
+        <v>2790000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.36</v>
+        <v>1.44</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>235000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>17.235</v>
+        <v>17.07</v>
       </c>
       <c r="E30" s="1">
-        <v>8.6945670638</v>
+        <v>8.6945670476</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2043223.26</v>
+        <v>1825859.08</v>
       </c>
       <c r="I30" s="1">
-        <v>2007001.74</v>
+        <v>1758840.92</v>
       </c>
       <c r="J30" s="1">
-        <v>98.227236312883</v>
+        <v>96.329499864798</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4050225.0</v>
+        <v>3584700.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4050225.0</v>
+        <v>3584700.0</v>
       </c>
       <c r="O30" s="1">
-        <v>2.08</v>
+        <v>1.86</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4800.0</v>
       </c>
       <c r="D31" s="1">
-        <v>516.0</v>
+        <v>542.8</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2675222.4</v>
       </c>
       <c r="I31" s="1">
-        <v>-198422.4</v>
+        <v>-69782.4</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.4170431587295</v>
+        <v>-2.6084709817023</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2476800.0</v>
+        <v>2605440.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2476800.0</v>
+        <v>2605440.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.27</v>
+        <v>1.35</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>65000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>367.8</v>
+        <v>251.4</v>
       </c>
       <c r="E32" s="1">
         <v>176.4622627692</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>1539464.19</v>
       </c>
       <c r="I32" s="1">
-        <v>1661451.62</v>
+        <v>648144.58</v>
       </c>
       <c r="J32" s="1">
-        <v>107.92401868081</v>
+        <v>42.101958864012</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3200915.81</v>
+        <v>2187608.77</v>
       </c>
       <c r="N32" s="1">
-        <v>3200915.81</v>
+        <v>2187608.77</v>
       </c>
       <c r="O32" s="1">
-        <v>1.65</v>
+        <v>1.13</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>58000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>379.1</v>
+        <v>380.7</v>
       </c>
       <c r="E33" s="1">
         <v>358.8201784483</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
         <v>2791494.78</v>
       </c>
       <c r="I33" s="1">
-        <v>152458.73</v>
+        <v>164487.98</v>
       </c>
       <c r="J33" s="1">
-        <v>5.4615445134381</v>
+        <v>5.8924695535343</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2943953.51</v>
+        <v>2955982.76</v>
       </c>
       <c r="N33" s="1">
-        <v>2943953.51</v>
+        <v>2955982.76</v>
       </c>
       <c r="O33" s="1">
-        <v>1.51</v>
+        <v>1.53</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>176000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>142.8</v>
+        <v>152.3</v>
       </c>
       <c r="E34" s="1">
         <v>267.8813911932</v>
       </c>
       <c r="F34" t="s">
         <v>96</v>
       </c>
       <c r="G34">
         <v>7.47</v>
       </c>
       <c r="H34" s="1">
         <v>6324685.17</v>
       </c>
       <c r="I34" s="1">
-        <v>-2959646.61</v>
+        <v>-2736262.45</v>
       </c>
       <c r="J34" s="1">
-        <v>-46.795161030917</v>
+        <v>-43.263219851305</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3365038.56</v>
+        <v>3588422.72</v>
       </c>
       <c r="N34" s="1">
-        <v>3365038.56</v>
+        <v>3588422.72</v>
       </c>
       <c r="O34" s="1">
-        <v>1.73</v>
+        <v>1.86</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>21000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>76.2</v>
+        <v>83.8</v>
       </c>
       <c r="E35" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I35" s="1">
-        <v>-1151576.68</v>
+        <v>-991976.68</v>
       </c>
       <c r="J35" s="1">
-        <v>-41.848478779899</v>
+        <v>-36.04858952435</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1600200.0</v>
+        <v>1759800.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1600200.0</v>
+        <v>1759800.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.82</v>
+        <v>0.91</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
-        <v>51000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>103.2</v>
+        <v>96.02</v>
       </c>
       <c r="E36" s="1">
-        <v>30.2405564706</v>
+        <v>30.2405564865</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1542268.38</v>
+        <v>1118900.59</v>
       </c>
       <c r="I36" s="1">
-        <v>3720931.62</v>
+        <v>2433839.41</v>
       </c>
       <c r="J36" s="1">
-        <v>241.26356140427</v>
+        <v>217.52061190709</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>5263200.0</v>
+        <v>3552740.0</v>
       </c>
       <c r="N36" s="1">
-        <v>5263200.0</v>
+        <v>3552740.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.71</v>
+        <v>1.84</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>1500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>663.5</v>
+        <v>730.0</v>
       </c>
       <c r="E37" s="1">
         <v>660.2546533333</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>990381.98</v>
       </c>
       <c r="I37" s="1">
-        <v>4868.02</v>
+        <v>104618.02</v>
       </c>
       <c r="J37" s="1">
-        <v>0.4915295409555</v>
+        <v>10.563401002106</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>995250.0</v>
+        <v>1095000.0</v>
       </c>
       <c r="N37" s="1">
-        <v>995250.0</v>
+        <v>1095000.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.51</v>
+        <v>0.57</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>26000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>30.54</v>
+        <v>32.01</v>
       </c>
       <c r="E38" s="1">
         <v>36.13845</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>939599.7</v>
       </c>
       <c r="I38" s="1">
-        <v>-145559.7</v>
+        <v>-107339.7</v>
       </c>
       <c r="J38" s="1">
-        <v>-15.491671612922</v>
+        <v>-11.423981936137</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>794040.0</v>
+        <v>832260.0</v>
       </c>
       <c r="N38" s="1">
-        <v>794040.0</v>
+        <v>832260.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>15000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>352.5</v>
+        <v>370.4</v>
       </c>
       <c r="E39" s="1">
         <v>275.780918</v>
       </c>
       <c r="F39" t="s">
         <v>69</v>
       </c>
       <c r="G39">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H39" s="1">
         <v>3962800.52</v>
       </c>
       <c r="I39" s="1">
-        <v>1811785.84</v>
+        <v>2121632.49</v>
       </c>
       <c r="J39" s="1">
-        <v>45.719834517434</v>
+        <v>53.538715342654</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>5774586.36</v>
+        <v>6084433.01</v>
       </c>
       <c r="N39" s="1">
-        <v>5774586.36</v>
+        <v>6084433.01</v>
       </c>
       <c r="O39" s="1">
-        <v>2.97</v>
+        <v>3.15</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>111</v>
       </c>
       <c r="B40" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="1">
-        <v>108000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>365.8</v>
+        <v>383.1</v>
       </c>
       <c r="E40" s="1">
         <v>239.3382</v>
       </c>
       <c r="F40" t="s">
         <v>113</v>
       </c>
       <c r="G40">
-        <v>10.51</v>
+        <v>10.68</v>
       </c>
       <c r="H40" s="1">
-        <v>2284346.74</v>
+        <v>2072833.15</v>
       </c>
       <c r="I40" s="1">
-        <v>1476108.25</v>
+        <v>1442652.05</v>
       </c>
       <c r="J40" s="1">
-        <v>64.618397205321</v>
+        <v>69.598078841995</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3760454.99</v>
+        <v>3515485.2</v>
       </c>
       <c r="N40" s="1">
-        <v>3760454.99</v>
+        <v>3515485.2</v>
       </c>
       <c r="O40" s="1">
-        <v>1.93</v>
+        <v>1.82</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>29600.0</v>
       </c>
       <c r="D41" s="1">
-        <v>167.0</v>
+        <v>167.86</v>
       </c>
       <c r="E41" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I41" s="1">
-        <v>1767513.01</v>
+        <v>1792969.01</v>
       </c>
       <c r="J41" s="1">
-        <v>55.657658187528</v>
+        <v>56.459248523105</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4943200.0</v>
+        <v>4968656.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4943200.0</v>
+        <v>4968656.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.54</v>
+        <v>2.57</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>19800.0</v>
       </c>
       <c r="D42" s="1">
-        <v>249.65</v>
+        <v>259.75</v>
       </c>
       <c r="E42" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I42" s="1">
-        <v>2971489.51</v>
+        <v>3171469.51</v>
       </c>
       <c r="J42" s="1">
-        <v>150.71611456248</v>
+        <v>160.85924597479</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4943070.0</v>
+        <v>5143050.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4943070.0</v>
+        <v>5143050.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.54</v>
+        <v>2.66</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>44000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>91.84</v>
+        <v>94.2</v>
       </c>
       <c r="E43" s="1">
         <v>83.9416</v>
       </c>
       <c r="F43" t="s">
         <v>69</v>
       </c>
       <c r="G43">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H43" s="1">
-        <v>3932528.11</v>
+        <v>2770644.8</v>
       </c>
       <c r="I43" s="1">
-        <v>480686.55</v>
+        <v>427296.39</v>
       </c>
       <c r="J43" s="1">
-        <v>12.223346828155</v>
+        <v>15.422272461631</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4413214.66</v>
+        <v>3197941.19</v>
       </c>
       <c r="N43" s="1">
-        <v>4413214.66</v>
+        <v>3197941.19</v>
       </c>
       <c r="O43" s="1">
-        <v>2.27</v>
+        <v>1.66</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>28000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>154.9</v>
+        <v>165.7</v>
       </c>
       <c r="E44" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I44" s="1">
-        <v>2700984.61</v>
+        <v>3003384.61</v>
       </c>
       <c r="J44" s="1">
-        <v>165.07512559211</v>
+        <v>183.5567999394</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4337200.0</v>
+        <v>4639600.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4337200.0</v>
+        <v>4639600.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.23</v>
+        <v>2.4</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>15000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>260.7</v>
+        <v>240.65</v>
       </c>
       <c r="E45" s="1">
         <v>236.43985</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I45" s="1">
-        <v>363902.25</v>
+        <v>63152.25</v>
       </c>
       <c r="J45" s="1">
-        <v>10.260601163467</v>
+        <v>1.7806431530049</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3910500.0</v>
+        <v>3609750.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3910500.0</v>
+        <v>3609750.0</v>
       </c>
       <c r="O45" s="1">
-        <v>2.01</v>
+        <v>1.87</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>13900.0</v>
       </c>
       <c r="D46" s="1">
-        <v>151.25</v>
+        <v>155.95</v>
       </c>
       <c r="E46" s="1">
         <v>299.2204892086</v>
       </c>
       <c r="F46" t="s">
         <v>69</v>
       </c>
       <c r="G46">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H46" s="1">
         <v>4034384.59</v>
       </c>
       <c r="I46" s="1">
-        <v>-1738338.07</v>
+        <v>-1660508.45</v>
       </c>
       <c r="J46" s="1">
-        <v>-43.08806042708</v>
+        <v>-41.158903246753</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2296046.52</v>
+        <v>2373876.14</v>
       </c>
       <c r="N46" s="1">
-        <v>2296046.52</v>
+        <v>2373876.14</v>
       </c>
       <c r="O46" s="1">
-        <v>1.18</v>
+        <v>1.23</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
-        <v>66500.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>30.3</v>
+        <v>33.33</v>
       </c>
       <c r="E47" s="1">
-        <v>49.519597594</v>
+        <v>49.5195975556</v>
       </c>
       <c r="F47" t="s">
         <v>40</v>
       </c>
       <c r="G47">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H47" s="1">
-        <v>3039414.13</v>
+        <v>2056746.4</v>
       </c>
       <c r="I47" s="1">
-        <v>-702020.71</v>
+        <v>-340670.89</v>
       </c>
       <c r="J47" s="1">
-        <v>-23.097237821948</v>
+        <v>-16.563582656569</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2337393.42</v>
+        <v>1716075.51</v>
       </c>
       <c r="N47" s="1">
-        <v>2337393.42</v>
+        <v>1716075.51</v>
       </c>
       <c r="O47" s="1">
-        <v>1.2</v>
+        <v>0.89</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>30000.0</v>
       </c>
       <c r="D48" s="1">
         <v>0.001</v>
       </c>
       <c r="E48" s="1">
         <v>0.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
@@ -3430,384 +3430,384 @@
       </c>
       <c r="M48" s="1">
         <v>30.0</v>
       </c>
       <c r="N48" s="1">
         <v>30.0</v>
       </c>
       <c r="O48" s="1">
         <v>0.0</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
         <v>30000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>76.6</v>
+        <v>74.42</v>
       </c>
       <c r="E49" s="1">
         <v>56.558639</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1696759.17</v>
       </c>
       <c r="I49" s="1">
-        <v>601240.83</v>
+        <v>535840.83</v>
       </c>
       <c r="J49" s="1">
-        <v>35.434659239237</v>
+        <v>31.580252488042</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2298000.0</v>
+        <v>2232600.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2298000.0</v>
+        <v>2232600.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>29500.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>69.86</v>
+        <v>75.8</v>
       </c>
       <c r="E50" s="1">
-        <v>78.7765515254</v>
+        <v>78.7765515385</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2323908.27</v>
+        <v>2048190.34</v>
       </c>
       <c r="I50" s="1">
-        <v>-263038.27</v>
+        <v>-77390.34</v>
       </c>
       <c r="J50" s="1">
-        <v>-11.318788843589</v>
+        <v>-3.7784740260029</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2060870.0</v>
+        <v>1970800.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2060870.0</v>
+        <v>1970800.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.06</v>
+        <v>1.02</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>159000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>32.76</v>
+        <v>33.6</v>
       </c>
       <c r="E51" s="1">
         <v>20.5651096855</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>3269852.44</v>
       </c>
       <c r="I51" s="1">
-        <v>1938987.56</v>
+        <v>2072547.56</v>
       </c>
       <c r="J51" s="1">
-        <v>59.298931544446</v>
+        <v>63.383519532765</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5208840.0</v>
+        <v>5342400.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5208840.0</v>
+        <v>5342400.0</v>
       </c>
       <c r="O51" s="1">
-        <v>2.68</v>
+        <v>2.77</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
         <v>36000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>76.71</v>
+        <v>73.7</v>
       </c>
       <c r="E52" s="1">
         <v>66.1572</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I52" s="1">
-        <v>379900.8</v>
+        <v>271540.8</v>
       </c>
       <c r="J52" s="1">
-        <v>15.951098293156</v>
+        <v>11.401328955881</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2761560.0</v>
+        <v>2653200.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2761560.0</v>
+        <v>2653200.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.42</v>
+        <v>1.37</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
-        <v>165000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>197.25</v>
+        <v>157.6</v>
       </c>
       <c r="E53" s="1">
-        <v>161.8541458788</v>
+        <v>161.5128245604</v>
       </c>
       <c r="F53" t="s">
         <v>96</v>
       </c>
       <c r="G53">
         <v>7.47</v>
       </c>
       <c r="H53" s="1">
-        <v>3585512.6</v>
+        <v>3945479.14</v>
       </c>
       <c r="I53" s="1">
-        <v>772115.13</v>
+        <v>-105590.52</v>
       </c>
       <c r="J53" s="1">
-        <v>21.534302515071</v>
+        <v>-2.6762407366321</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4357627.73</v>
+        <v>3839888.62</v>
       </c>
       <c r="N53" s="1">
-        <v>4357627.73</v>
+        <v>3839888.62</v>
       </c>
       <c r="O53" s="1">
-        <v>2.24</v>
+        <v>1.99</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
         <v>64000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>35.21</v>
+        <v>36.75</v>
       </c>
       <c r="E54" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>631277.35</v>
       </c>
       <c r="I54" s="1">
-        <v>1622162.65</v>
+        <v>1720722.65</v>
       </c>
       <c r="J54" s="1">
-        <v>256.96512792673</v>
+        <v>272.57791682214</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>2253440.0</v>
+        <v>2352000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2253440.0</v>
+        <v>2352000.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.16</v>
+        <v>1.22</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>142</v>
       </c>
       <c r="B55" t="s">
         <v>143</v>
       </c>
       <c r="C55" s="1">
         <v>17000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>70.04</v>
+        <v>59.68</v>
       </c>
       <c r="E55" s="1">
         <v>109.3221</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1858475.7</v>
       </c>
       <c r="I55" s="1">
-        <v>-667795.7</v>
+        <v>-843915.7</v>
       </c>
       <c r="J55" s="1">
-        <v>-35.932441839299</v>
+        <v>-45.409025256558</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1190680.0</v>
+        <v>1014560.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1190680.0</v>
+        <v>1014560.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.61</v>
+        <v>0.53</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>