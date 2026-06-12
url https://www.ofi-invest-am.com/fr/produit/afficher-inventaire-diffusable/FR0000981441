--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -856,179 +856,179 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>9007.5402</v>
       </c>
       <c r="D2">
-        <v>5352.68</v>
+        <v>5005.12</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>48214494.58</v>
+        <v>45083856.9</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>48214494.58</v>
+        <v>45083856.9</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133070.7843</v>
+        <v>133745.708</v>
       </c>
       <c r="D3">
-        <v>150.86</v>
+        <v>141.06</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>20075144.14</v>
+        <v>18866839.64</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>20075144.14</v>
+        <v>18866839.64</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5844.6913</v>
+        <v>6060.9768</v>
       </c>
       <c r="D4">
-        <v>1646.69</v>
+        <v>1539.41</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9624450.91</v>
+        <v>9330378.04</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9624450.91</v>
+        <v>9330378.04</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>718465.2974</v>
+        <v>721044.1366</v>
       </c>
       <c r="D5">
-        <v>157.0</v>
+        <v>146.8</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>112801110.97</v>
+        <v>105850408.19</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>112801110.97</v>
+        <v>105850408.19</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15956.834</v>
+        <v>15968.834</v>
       </c>
       <c r="D6">
-        <v>154.27</v>
+        <v>144.23</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2461767.2</v>
+        <v>2303330.31</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2461767.2</v>
+        <v>2303330.31</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1080,2331 +1080,2331 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>378.8</v>
+        <v>350.5</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>287227.13</v>
+        <v>-140668.87</v>
       </c>
       <c r="J2" s="1">
-        <v>5.2796883525233</v>
+        <v>-2.5857160307302</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5727456.0</v>
+        <v>5299560.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5727456.0</v>
+        <v>5299560.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.96</v>
+        <v>2.92</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>204000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.12</v>
+        <v>24.09</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958667157</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>5751956.81</v>
       </c>
       <c r="I3" s="1">
-        <v>188523.19</v>
+        <v>-837596.81</v>
       </c>
       <c r="J3" s="1">
-        <v>3.277548775614</v>
+        <v>-14.561945398196</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5940480.0</v>
+        <v>4914360.0</v>
       </c>
       <c r="N3" s="1">
-        <v>5940480.0</v>
+        <v>4914360.0</v>
       </c>
       <c r="O3" s="1">
-        <v>3.08</v>
+        <v>2.71</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7700.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1249.2</v>
+        <v>1180.4</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780467532</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1048570.96</v>
       </c>
       <c r="I4" s="1">
-        <v>8570269.04</v>
+        <v>8040509.04</v>
       </c>
       <c r="J4" s="1">
-        <v>817.32847531845</v>
+        <v>766.80638189713</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9618840.0</v>
+        <v>9089080.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9618840.0</v>
+        <v>9089080.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.98</v>
+        <v>5.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>153.44</v>
+        <v>143.64</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2713707.05</v>
+        <v>2420697.04</v>
       </c>
       <c r="J5" s="1">
-        <v>93.439700930378</v>
+        <v>83.350635604035</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5617940.5</v>
+        <v>5324930.49</v>
       </c>
       <c r="N5" s="1">
-        <v>5617940.5</v>
+        <v>5324930.49</v>
       </c>
       <c r="O5" s="1">
-        <v>2.91</v>
+        <v>2.93</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.928</v>
+        <v>9.647</v>
       </c>
       <c r="E6" s="1">
         <v>7.5210255</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3008410.2</v>
       </c>
       <c r="I6" s="1">
-        <v>1362789.8</v>
+        <v>850389.8</v>
       </c>
       <c r="J6" s="1">
-        <v>45.299334512295</v>
+        <v>28.26708272695</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4371200.0</v>
+        <v>3858800.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4371200.0</v>
+        <v>3858800.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.26</v>
+        <v>2.13</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>87.7</v>
+        <v>81.68</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>105905.89</v>
+        <v>-50614.11</v>
       </c>
       <c r="J7" s="1">
-        <v>4.8708171315425</v>
+        <v>-2.3278410113524</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2280200.0</v>
+        <v>2123680.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2280200.0</v>
+        <v>2123680.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>95.85</v>
+        <v>85.8</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>564845.77</v>
+        <v>223145.77</v>
       </c>
       <c r="J8" s="1">
-        <v>20.966384555666</v>
+        <v>8.2828982251037</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3258900.0</v>
+        <v>2917200.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3258900.0</v>
+        <v>2917200.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.69</v>
+        <v>1.61</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>34.41</v>
+        <v>30.23</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>112125.6</v>
+        <v>-188834.4</v>
       </c>
       <c r="J9" s="1">
-        <v>4.7402496598453</v>
+        <v>-7.9832099036</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2477520.0</v>
+        <v>2176560.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2477520.0</v>
+        <v>2176560.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.28</v>
+        <v>1.2</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>82000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>88.5</v>
+        <v>72.22</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604684146</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3301358.41</v>
       </c>
       <c r="I10" s="1">
-        <v>3955641.59</v>
+        <v>2620681.59</v>
       </c>
       <c r="J10" s="1">
-        <v>119.81860491179</v>
+        <v>79.381916912196</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>7257000.0</v>
+        <v>5922040.0</v>
       </c>
       <c r="N10" s="1">
-        <v>7257000.0</v>
+        <v>5922040.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.76</v>
+        <v>3.26</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>37000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>72.04</v>
+        <v>70.24</v>
       </c>
       <c r="E11" s="1">
         <v>59.3327359459</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2195311.23</v>
       </c>
       <c r="I11" s="1">
-        <v>470168.77</v>
+        <v>403568.77</v>
       </c>
       <c r="J11" s="1">
-        <v>21.416952802633</v>
+        <v>18.383214392795</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2665480.0</v>
+        <v>2598880.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2665480.0</v>
+        <v>2598880.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.38</v>
+        <v>1.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>126000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>17.29</v>
+        <v>18.325</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723146032</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2970111.64</v>
       </c>
       <c r="I12" s="1">
-        <v>-791571.64</v>
+        <v>-661161.64</v>
       </c>
       <c r="J12" s="1">
-        <v>-26.651241971497</v>
+        <v>-22.260497925256</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2178540.0</v>
+        <v>2308950.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2178540.0</v>
+        <v>2308950.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.13</v>
+        <v>1.27</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>16600.0</v>
       </c>
       <c r="D13" s="1">
-        <v>219.7</v>
+        <v>241.0</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325301</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3928060.2</v>
       </c>
       <c r="I13" s="1">
-        <v>-281040.2</v>
+        <v>72539.8</v>
       </c>
       <c r="J13" s="1">
-        <v>-7.1546815906742</v>
+        <v>1.846707950148</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3647020.0</v>
+        <v>4000600.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3647020.0</v>
+        <v>4000600.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.89</v>
+        <v>2.2</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.475</v>
+        <v>19.395</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1083961.63</v>
+        <v>1245881.63</v>
       </c>
       <c r="J14" s="1">
-        <v>50.006571437467</v>
+        <v>57.476452126099</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3251600.0</v>
+        <v>3413520.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3251600.0</v>
+        <v>3413520.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.68</v>
+        <v>1.88</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.7</v>
+        <v>9.486</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>934311.67</v>
+        <v>854061.67</v>
       </c>
       <c r="J15" s="1">
-        <v>34.563321379831</v>
+        <v>31.59460480506</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3637500.0</v>
+        <v>3557250.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3637500.0</v>
+        <v>3557250.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.88</v>
+        <v>1.96</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>25000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>107.2</v>
+        <v>93.8</v>
       </c>
       <c r="E16" s="1">
         <v>100.64035</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2516008.75</v>
       </c>
       <c r="I16" s="1">
-        <v>163991.25</v>
+        <v>-171008.75</v>
       </c>
       <c r="J16" s="1">
-        <v>6.5179125470053</v>
+        <v>-6.7968265213704</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2680000.0</v>
+        <v>2345000.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2680000.0</v>
+        <v>2345000.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.39</v>
+        <v>1.29</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>236.0</v>
+        <v>210.8</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-240548.5</v>
+        <v>-399308.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-13.925881198843</v>
+        <v>-23.116846426763</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1486800.0</v>
+        <v>1328040.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1486800.0</v>
+        <v>1328040.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.77</v>
+        <v>0.73</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>35.94</v>
+        <v>33.63</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>214611.86</v>
+        <v>28425.86</v>
       </c>
       <c r="J18" s="1">
-        <v>8.001479737089</v>
+        <v>1.0598153466417</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2896764.0</v>
+        <v>2710578.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2896764.0</v>
+        <v>2710578.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.5</v>
+        <v>1.49</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>3054.0</v>
+        <v>2786.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-61616.42</v>
+        <v>-397318.94</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.4189046832406</v>
+        <v>-9.1494719217082</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4280917.7</v>
+        <v>3945215.18</v>
       </c>
       <c r="N19" s="1">
-        <v>4280917.7</v>
+        <v>3945215.18</v>
       </c>
       <c r="O19" s="1">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>77.96</v>
+        <v>69.7</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-304988.2</v>
+        <v>-767548.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.5297504155758</v>
+        <v>-16.433088814336</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4365760.0</v>
+        <v>3903200.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4365760.0</v>
+        <v>3903200.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.26</v>
+        <v>2.15</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>2106.0</v>
+        <v>1901.0</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-310035.32</v>
+        <v>-543735.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-11.436723692626</v>
+        <v>-20.057555431948</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2400840.0</v>
+        <v>2167140.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2400840.0</v>
+        <v>2167140.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.24</v>
+        <v>1.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>141000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>45.89</v>
+        <v>40.27</v>
       </c>
       <c r="E22" s="1">
         <v>25.9981596454</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3665740.51</v>
       </c>
       <c r="I22" s="1">
-        <v>2804749.49</v>
+        <v>2012329.49</v>
       </c>
       <c r="J22" s="1">
-        <v>76.512494060852</v>
+        <v>54.895579338211</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>6470490.0</v>
+        <v>5678070.0</v>
       </c>
       <c r="N22" s="1">
-        <v>6470490.0</v>
+        <v>5678070.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.35</v>
+        <v>3.13</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.863</v>
+        <v>5.215</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>553156.42</v>
+        <v>96316.42</v>
       </c>
       <c r="J23" s="1">
-        <v>15.450180696166</v>
+        <v>2.6902084820924</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4133415.0</v>
+        <v>3676575.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4133415.0</v>
+        <v>3676575.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.14</v>
+        <v>2.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>36800.0</v>
       </c>
       <c r="D24" s="1">
-        <v>112.1</v>
+        <v>103.1</v>
       </c>
       <c r="E24" s="1">
         <v>70.441501087</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2592247.24</v>
       </c>
       <c r="I24" s="1">
-        <v>1533032.76</v>
+        <v>1201832.76</v>
       </c>
       <c r="J24" s="1">
-        <v>59.13914137295</v>
+        <v>46.362582297513</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>4125280.0</v>
+        <v>3794080.0</v>
       </c>
       <c r="N24" s="1">
-        <v>4125280.0</v>
+        <v>3794080.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.14</v>
+        <v>2.09</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.708</v>
+        <v>4.758</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>419771.9</v>
+        <v>447621.9</v>
       </c>
       <c r="J25" s="1">
-        <v>19.058155373046</v>
+        <v>20.322579283125</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2622356.0</v>
+        <v>2650206.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2622356.0</v>
+        <v>2650206.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.36</v>
+        <v>1.46</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>174.76</v>
+        <v>170.82</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1215830.78</v>
+        <v>1152790.78</v>
       </c>
       <c r="J26" s="1">
-        <v>76.93528440865</v>
+        <v>72.946242176045</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2796160.0</v>
+        <v>2733120.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2796160.0</v>
+        <v>2733120.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.45</v>
+        <v>1.51</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>520.6</v>
+        <v>484.5</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-151846.68</v>
+        <v>-376931.88</v>
       </c>
       <c r="J27" s="1">
-        <v>-3.8789813313281</v>
+        <v>-9.6288685778471</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3762755.3</v>
+        <v>3537670.1</v>
       </c>
       <c r="N27" s="1">
-        <v>3762755.3</v>
+        <v>3537670.1</v>
       </c>
       <c r="O27" s="1">
         <v>1.95</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>397.1</v>
+        <v>359.25</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>1430308.2</v>
+        <v>998818.2</v>
       </c>
       <c r="J28" s="1">
-        <v>46.189159460288</v>
+        <v>32.254987499644</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4526940.0</v>
+        <v>4095450.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4526940.0</v>
+        <v>4095450.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.34</v>
+        <v>2.26</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>558.0</v>
+        <v>495.0</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-369486.5</v>
+        <v>-684486.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-11.69451111755</v>
+        <v>-21.664485668795</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2790000.0</v>
+        <v>2475000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2790000.0</v>
+        <v>2475000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.44</v>
+        <v>1.36</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>210000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>17.07</v>
+        <v>16.205</v>
       </c>
       <c r="E30" s="1">
         <v>8.6945670476</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1825859.08</v>
       </c>
       <c r="I30" s="1">
-        <v>1758840.92</v>
+        <v>1577190.92</v>
       </c>
       <c r="J30" s="1">
-        <v>96.329499864798</v>
+        <v>86.380758366084</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3584700.0</v>
+        <v>3403050.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3584700.0</v>
+        <v>3403050.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.86</v>
+        <v>1.88</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4800.0</v>
       </c>
       <c r="D31" s="1">
-        <v>542.8</v>
+        <v>533.4</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2675222.4</v>
       </c>
       <c r="I31" s="1">
-        <v>-69782.4</v>
+        <v>-114902.4</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.6084709817023</v>
+        <v>-4.2950597303611</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2605440.0</v>
+        <v>2560320.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2605440.0</v>
+        <v>2560320.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.35</v>
+        <v>1.41</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>65000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>251.4</v>
+        <v>247.0</v>
       </c>
       <c r="E32" s="1">
         <v>176.4622627692</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>1539464.19</v>
       </c>
       <c r="I32" s="1">
-        <v>648144.58</v>
+        <v>609181.11</v>
       </c>
       <c r="J32" s="1">
-        <v>42.101958864012</v>
+        <v>39.570982810584</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2187608.77</v>
+        <v>2148645.3</v>
       </c>
       <c r="N32" s="1">
-        <v>2187608.77</v>
+        <v>2148645.3</v>
       </c>
       <c r="O32" s="1">
-        <v>1.13</v>
+        <v>1.18</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>58000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>380.7</v>
+        <v>354.3</v>
       </c>
       <c r="E33" s="1">
         <v>358.8201784483</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
         <v>2791494.78</v>
       </c>
       <c r="I33" s="1">
-        <v>164487.98</v>
+        <v>-41362.62</v>
       </c>
       <c r="J33" s="1">
-        <v>5.8924695535343</v>
+        <v>-1.4817373221096</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2955982.76</v>
+        <v>2750132.16</v>
       </c>
       <c r="N33" s="1">
-        <v>2955982.76</v>
+        <v>2750132.16</v>
       </c>
       <c r="O33" s="1">
-        <v>1.53</v>
+        <v>1.52</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>176000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>152.3</v>
+        <v>146.75</v>
       </c>
       <c r="E34" s="1">
         <v>267.8813911932</v>
       </c>
       <c r="F34" t="s">
         <v>96</v>
       </c>
       <c r="G34">
         <v>7.47</v>
       </c>
       <c r="H34" s="1">
         <v>6324685.17</v>
       </c>
       <c r="I34" s="1">
-        <v>-2736262.45</v>
+        <v>-2868116.44</v>
       </c>
       <c r="J34" s="1">
-        <v>-43.263219851305</v>
+        <v>-45.347971684099</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3588422.72</v>
+        <v>3456568.73</v>
       </c>
       <c r="N34" s="1">
-        <v>3588422.72</v>
+        <v>3456568.73</v>
       </c>
       <c r="O34" s="1">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>21000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>83.8</v>
+        <v>68.48</v>
       </c>
       <c r="E35" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I35" s="1">
-        <v>-991976.68</v>
+        <v>-1313696.68</v>
       </c>
       <c r="J35" s="1">
-        <v>-36.04858952435</v>
+        <v>-47.739945234219</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1759800.0</v>
+        <v>1438080.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1759800.0</v>
+        <v>1438080.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.91</v>
+        <v>0.79</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>37000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>96.02</v>
+        <v>101.55</v>
       </c>
       <c r="E36" s="1">
         <v>30.2405564865</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1118900.59</v>
       </c>
       <c r="I36" s="1">
-        <v>2433839.41</v>
+        <v>2638449.41</v>
       </c>
       <c r="J36" s="1">
-        <v>217.52061190709</v>
+        <v>235.80731242621</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3552740.0</v>
+        <v>3757350.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3552740.0</v>
+        <v>3757350.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.84</v>
+        <v>2.07</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>1500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>730.0</v>
+        <v>678.0</v>
       </c>
       <c r="E37" s="1">
         <v>660.2546533333</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>990381.98</v>
       </c>
       <c r="I37" s="1">
-        <v>104618.02</v>
+        <v>26618.02</v>
       </c>
       <c r="J37" s="1">
-        <v>10.563401002106</v>
+        <v>2.6876518896275</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1095000.0</v>
+        <v>1017000.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1095000.0</v>
+        <v>1017000.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>26000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>32.01</v>
+        <v>29.12</v>
       </c>
       <c r="E38" s="1">
         <v>36.13845</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>939599.7</v>
       </c>
       <c r="I38" s="1">
-        <v>-107339.7</v>
+        <v>-182479.7</v>
       </c>
       <c r="J38" s="1">
-        <v>-11.423981936137</v>
+        <v>-19.421004497979</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>832260.0</v>
+        <v>757120.0</v>
       </c>
       <c r="N38" s="1">
-        <v>832260.0</v>
+        <v>757120.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>15000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>370.4</v>
+        <v>318.2</v>
       </c>
       <c r="E39" s="1">
         <v>275.780918</v>
       </c>
       <c r="F39" t="s">
         <v>69</v>
       </c>
       <c r="G39">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H39" s="1">
         <v>3962800.52</v>
       </c>
       <c r="I39" s="1">
-        <v>2121632.49</v>
+        <v>1317650.86</v>
       </c>
       <c r="J39" s="1">
-        <v>53.538715342654</v>
+        <v>33.250496797654</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>6084433.01</v>
+        <v>5280451.38</v>
       </c>
       <c r="N39" s="1">
-        <v>6084433.01</v>
+        <v>5280451.38</v>
       </c>
       <c r="O39" s="1">
-        <v>3.15</v>
+        <v>2.91</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>111</v>
       </c>
       <c r="B40" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="1">
         <v>98000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>383.1</v>
+        <v>380.2</v>
       </c>
       <c r="E40" s="1">
         <v>239.3382</v>
       </c>
       <c r="F40" t="s">
         <v>113</v>
       </c>
       <c r="G40">
-        <v>10.68</v>
+        <v>10.75</v>
       </c>
       <c r="H40" s="1">
         <v>2072833.15</v>
       </c>
       <c r="I40" s="1">
-        <v>1442652.05</v>
+        <v>1393417.98</v>
       </c>
       <c r="J40" s="1">
-        <v>69.598078841995</v>
+        <v>67.22287223166</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3515485.2</v>
+        <v>3466251.13</v>
       </c>
       <c r="N40" s="1">
-        <v>3515485.2</v>
+        <v>3466251.13</v>
       </c>
       <c r="O40" s="1">
-        <v>1.82</v>
+        <v>1.91</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>29600.0</v>
       </c>
       <c r="D41" s="1">
-        <v>167.86</v>
+        <v>167.02</v>
       </c>
       <c r="E41" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I41" s="1">
-        <v>1792969.01</v>
+        <v>1768105.01</v>
       </c>
       <c r="J41" s="1">
-        <v>56.459248523105</v>
+        <v>55.676299823239</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4968656.0</v>
+        <v>4943792.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4968656.0</v>
+        <v>4943792.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.57</v>
+        <v>2.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>19800.0</v>
       </c>
       <c r="D42" s="1">
-        <v>259.75</v>
+        <v>254.75</v>
       </c>
       <c r="E42" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I42" s="1">
-        <v>3171469.51</v>
+        <v>3072469.51</v>
       </c>
       <c r="J42" s="1">
-        <v>160.85924597479</v>
+        <v>155.83789379048</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5143050.0</v>
+        <v>5044050.0</v>
       </c>
       <c r="N42" s="1">
-        <v>5143050.0</v>
+        <v>5044050.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.66</v>
+        <v>2.78</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>31000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>94.2</v>
+        <v>90.64</v>
       </c>
       <c r="E43" s="1">
         <v>83.9416</v>
       </c>
       <c r="F43" t="s">
         <v>69</v>
       </c>
       <c r="G43">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H43" s="1">
         <v>2770644.8</v>
       </c>
       <c r="I43" s="1">
-        <v>427296.39</v>
+        <v>337929.16</v>
       </c>
       <c r="J43" s="1">
-        <v>15.422272461631</v>
+        <v>12.196769502897</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3197941.19</v>
+        <v>3108573.96</v>
       </c>
       <c r="N43" s="1">
-        <v>3197941.19</v>
+        <v>3108573.96</v>
       </c>
       <c r="O43" s="1">
-        <v>1.66</v>
+        <v>1.71</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>28000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>165.7</v>
+        <v>152.65</v>
       </c>
       <c r="E44" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I44" s="1">
-        <v>3003384.61</v>
+        <v>2637984.61</v>
       </c>
       <c r="J44" s="1">
-        <v>183.5567999394</v>
+        <v>161.22477676976</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4639600.0</v>
+        <v>4274200.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4639600.0</v>
+        <v>4274200.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.4</v>
+        <v>2.36</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>15000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>240.65</v>
+        <v>224.7</v>
       </c>
       <c r="E45" s="1">
         <v>236.43985</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I45" s="1">
-        <v>63152.25</v>
+        <v>-176097.75</v>
       </c>
       <c r="J45" s="1">
-        <v>1.7806431530049</v>
+        <v>-4.9652586059414</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3609750.0</v>
+        <v>3370500.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3609750.0</v>
+        <v>3370500.0</v>
       </c>
       <c r="O45" s="1">
-        <v>1.87</v>
+        <v>1.86</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>13900.0</v>
       </c>
       <c r="D46" s="1">
-        <v>155.95</v>
+        <v>137.15</v>
       </c>
       <c r="E46" s="1">
         <v>299.2204892086</v>
       </c>
       <c r="F46" t="s">
         <v>69</v>
       </c>
       <c r="G46">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H46" s="1">
         <v>4034384.59</v>
       </c>
       <c r="I46" s="1">
-        <v>-1660508.45</v>
+        <v>-1925318.32</v>
       </c>
       <c r="J46" s="1">
-        <v>-41.158903246753</v>
+        <v>-47.722726404723</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2373876.14</v>
+        <v>2109066.27</v>
       </c>
       <c r="N46" s="1">
-        <v>2373876.14</v>
+        <v>2109066.27</v>
       </c>
       <c r="O46" s="1">
-        <v>1.23</v>
+        <v>1.16</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
         <v>45000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>33.33</v>
+        <v>30.91</v>
       </c>
       <c r="E47" s="1">
         <v>49.5195975556</v>
       </c>
       <c r="F47" t="s">
         <v>40</v>
       </c>
       <c r="G47">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H47" s="1">
         <v>2056746.4</v>
       </c>
       <c r="I47" s="1">
-        <v>-340670.89</v>
+        <v>-445358.54</v>
       </c>
       <c r="J47" s="1">
-        <v>-16.563582656569</v>
+        <v>-21.65354659184</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1716075.51</v>
+        <v>1611387.86</v>
       </c>
       <c r="N47" s="1">
-        <v>1716075.51</v>
+        <v>1611387.86</v>
       </c>
       <c r="O47" s="1">
         <v>0.89</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>30000.0</v>
       </c>
       <c r="D48" s="1">
         <v>0.001</v>
       </c>
       <c r="E48" s="1">
         <v>0.0</v>
       </c>
       <c r="F48" t="s">
@@ -3430,384 +3430,384 @@
       </c>
       <c r="M48" s="1">
         <v>30.0</v>
       </c>
       <c r="N48" s="1">
         <v>30.0</v>
       </c>
       <c r="O48" s="1">
         <v>0.0</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
         <v>30000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>74.42</v>
+        <v>65.66</v>
       </c>
       <c r="E49" s="1">
         <v>56.558639</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1696759.17</v>
       </c>
       <c r="I49" s="1">
-        <v>535840.83</v>
+        <v>273040.83</v>
       </c>
       <c r="J49" s="1">
-        <v>31.580252488042</v>
+        <v>16.091902423607</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2232600.0</v>
+        <v>1969800.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2232600.0</v>
+        <v>1969800.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.16</v>
+        <v>1.09</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
         <v>26000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>75.8</v>
+        <v>73.1</v>
       </c>
       <c r="E50" s="1">
         <v>78.7765515385</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2048190.34</v>
       </c>
       <c r="I50" s="1">
-        <v>-77390.34</v>
+        <v>-147590.34</v>
       </c>
       <c r="J50" s="1">
-        <v>-3.7784740260029</v>
+        <v>-7.2058898588497</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1970800.0</v>
+        <v>1900600.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1970800.0</v>
+        <v>1900600.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.02</v>
+        <v>1.05</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>159000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>33.6</v>
+        <v>31.86</v>
       </c>
       <c r="E51" s="1">
         <v>20.5651096855</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>3269852.44</v>
       </c>
       <c r="I51" s="1">
-        <v>2072547.56</v>
+        <v>1795887.56</v>
       </c>
       <c r="J51" s="1">
-        <v>63.383519532765</v>
+        <v>54.922587271247</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5342400.0</v>
+        <v>5065740.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5342400.0</v>
+        <v>5065740.0</v>
       </c>
       <c r="O51" s="1">
-        <v>2.77</v>
+        <v>2.79</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
         <v>36000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>73.7</v>
+        <v>65.07</v>
       </c>
       <c r="E52" s="1">
         <v>66.1572</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I52" s="1">
-        <v>271540.8</v>
+        <v>-39139.2</v>
       </c>
       <c r="J52" s="1">
-        <v>11.401328955881</v>
+        <v>-1.6433585460086</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2653200.0</v>
+        <v>2342520.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2653200.0</v>
+        <v>2342520.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.37</v>
+        <v>1.29</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
         <v>182000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>157.6</v>
+        <v>159.7</v>
       </c>
       <c r="E53" s="1">
         <v>161.5128245604</v>
       </c>
       <c r="F53" t="s">
         <v>96</v>
       </c>
       <c r="G53">
         <v>7.47</v>
       </c>
       <c r="H53" s="1">
         <v>3945479.14</v>
       </c>
       <c r="I53" s="1">
-        <v>-105590.52</v>
+        <v>-55648.23</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.6762407366321</v>
+        <v>-1.4104302171016</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3839888.62</v>
+        <v>3889830.91</v>
       </c>
       <c r="N53" s="1">
-        <v>3839888.62</v>
+        <v>3889830.91</v>
       </c>
       <c r="O53" s="1">
-        <v>1.99</v>
+        <v>2.14</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
         <v>64000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>36.75</v>
+        <v>33.6</v>
       </c>
       <c r="E54" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>631277.35</v>
       </c>
       <c r="I54" s="1">
-        <v>1720722.65</v>
+        <v>1519122.65</v>
       </c>
       <c r="J54" s="1">
-        <v>272.57791682214</v>
+        <v>240.64266680881</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>2352000.0</v>
+        <v>2150400.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2352000.0</v>
+        <v>2150400.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.22</v>
+        <v>1.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>142</v>
       </c>
       <c r="B55" t="s">
         <v>143</v>
       </c>
       <c r="C55" s="1">
         <v>17000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>59.68</v>
+        <v>67.14</v>
       </c>
       <c r="E55" s="1">
         <v>109.3221</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1858475.7</v>
       </c>
       <c r="I55" s="1">
-        <v>-843915.7</v>
+        <v>-717095.7</v>
       </c>
       <c r="J55" s="1">
-        <v>-45.409025256558</v>
+        <v>-38.585153413628</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1014560.0</v>
+        <v>1141380.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1014560.0</v>
+        <v>1141380.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.53</v>
+        <v>0.63</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>