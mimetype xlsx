--- v2 (2026-06-12)
+++ v3 (2026-07-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0000981441</t>
   </si>
   <si>
@@ -298,174 +298,168 @@
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>DK0062498333</t>
-[...2 lines deleted...]
-    <t>NOVO NORDISK CLASS B</t>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>DK0060336014</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007010803</t>
   </si>
   <si>
     <t>RATIONAL AG</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
-    <t>CH0012032048</t>
-[...2 lines deleted...]
-    <t>ROCHE HOLDING PAR AG</t>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>SE0000667891</t>
   </si>
   <si>
     <t>SANDVIK</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
-    <t>IE00028FXN24</t>
-[...4 lines deleted...]
-  <si>
     <t>PTGAU0AP0007</t>
   </si>
   <si>
     <t>SOC CON A GAUDENCI PTE1000</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>DE000SYM9999</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
@@ -853,212 +847,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>9007.5402</v>
+        <v>9008.5402</v>
       </c>
       <c r="D2">
-        <v>5005.12</v>
+        <v>5000.97</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>45083856.9</v>
+        <v>45051479.57</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>45083856.9</v>
+        <v>45051479.57</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133745.708</v>
+        <v>132993.706</v>
       </c>
       <c r="D3">
-        <v>141.06</v>
+        <v>140.94</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>18866839.64</v>
+        <v>18745207.57</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>18866839.64</v>
+        <v>18745207.57</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>6060.9768</v>
+        <v>6047.8623</v>
       </c>
       <c r="D4">
-        <v>1539.41</v>
+        <v>1537.69</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9330378.04</v>
+        <v>9299794.66</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9330378.04</v>
+        <v>9299794.66</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>721044.1366</v>
+        <v>696865.647</v>
       </c>
       <c r="D5">
-        <v>146.8</v>
+        <v>146.67</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>105850408.19</v>
+        <v>102210299.41</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>105850408.19</v>
+        <v>102210299.41</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15968.834</v>
+        <v>15665.834</v>
       </c>
       <c r="D6">
-        <v>144.23</v>
+        <v>144.09</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2303330.31</v>
+        <v>2257365.2</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2303330.31</v>
+        <v>2257365.2</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O55" sqref="O55"/>
+      <selection activeCell="O54" sqref="O54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1080,2736 +1074,2686 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>350.5</v>
+        <v>367.9</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>-140668.87</v>
+        <v>122419.13</v>
       </c>
       <c r="J2" s="1">
-        <v>-2.5857160307302</v>
+        <v>2.2502569822949</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5299560.0</v>
+        <v>5562648.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5299560.0</v>
+        <v>5562648.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.92</v>
+        <v>3.13</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>204000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>24.09</v>
+        <v>24.27</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958667157</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>5751956.81</v>
       </c>
       <c r="I3" s="1">
-        <v>-837596.81</v>
+        <v>-800876.81</v>
       </c>
       <c r="J3" s="1">
-        <v>-14.561945398196</v>
+        <v>-13.923553956588</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4914360.0</v>
+        <v>4951080.0</v>
       </c>
       <c r="N3" s="1">
-        <v>4914360.0</v>
+        <v>4951080.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.71</v>
+        <v>2.79</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>7700.0</v>
+        <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1180.4</v>
+        <v>1161.0</v>
       </c>
       <c r="E4" s="1">
-        <v>136.1780467532</v>
+        <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1048570.96</v>
+        <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>8040509.04</v>
+        <v>7634923.55</v>
       </c>
       <c r="J4" s="1">
-        <v>766.80638189713</v>
+        <v>752.56032506595</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9089080.0</v>
+        <v>8649450.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9089080.0</v>
+        <v>8649450.0</v>
       </c>
       <c r="O4" s="1">
-        <v>5.01</v>
+        <v>4.87</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>143.64</v>
+        <v>153.16</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2420697.04</v>
+        <v>2715350.34</v>
       </c>
       <c r="J5" s="1">
-        <v>83.350635604035</v>
+        <v>93.496283502967</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5324930.49</v>
+        <v>5619583.79</v>
       </c>
       <c r="N5" s="1">
-        <v>5324930.49</v>
+        <v>5619583.79</v>
       </c>
       <c r="O5" s="1">
-        <v>2.93</v>
+        <v>3.16</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>9.647</v>
+        <v>9.814</v>
       </c>
       <c r="E6" s="1">
         <v>7.5210255</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3008410.2</v>
       </c>
       <c r="I6" s="1">
-        <v>850389.8</v>
+        <v>917189.8</v>
       </c>
       <c r="J6" s="1">
-        <v>28.26708272695</v>
+        <v>30.48752460685</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3858800.0</v>
+        <v>3925600.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3858800.0</v>
+        <v>3925600.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.13</v>
+        <v>2.21</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>81.68</v>
+        <v>79.24</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-50614.11</v>
+        <v>-114054.11</v>
       </c>
       <c r="J7" s="1">
-        <v>-2.3278410113524</v>
+        <v>-5.2455695609643</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2123680.0</v>
+        <v>2060240.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2123680.0</v>
+        <v>2060240.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>85.8</v>
+        <v>83.3</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>223145.77</v>
+        <v>138145.77</v>
       </c>
       <c r="J8" s="1">
-        <v>8.2828982251037</v>
+        <v>5.1278021229736</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2917200.0</v>
+        <v>2832200.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2917200.0</v>
+        <v>2832200.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>30.23</v>
+        <v>31.48</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>-188834.4</v>
+        <v>-98834.4</v>
       </c>
       <c r="J9" s="1">
-        <v>-7.9832099036</v>
+        <v>-4.1783475939573</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2176560.0</v>
+        <v>2266560.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2176560.0</v>
+        <v>2266560.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.2</v>
+        <v>1.28</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>82000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>72.22</v>
+        <v>70.52</v>
       </c>
       <c r="E10" s="1">
-        <v>40.2604684146</v>
+        <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3301358.41</v>
+        <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>2620681.59</v>
+        <v>1815571.9</v>
       </c>
       <c r="J10" s="1">
-        <v>79.381916912196</v>
+        <v>75.159412990766</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5922040.0</v>
+        <v>4231200.0</v>
       </c>
       <c r="N10" s="1">
-        <v>5922040.0</v>
+        <v>4231200.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.26</v>
+        <v>2.38</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>37000.0</v>
+        <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>70.24</v>
+        <v>69.24</v>
       </c>
       <c r="E11" s="1">
-        <v>59.3327359459</v>
+        <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2195311.23</v>
+        <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>403568.77</v>
+        <v>369863.47</v>
       </c>
       <c r="J11" s="1">
-        <v>18.383214392795</v>
+        <v>14.69202064206</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2598880.0</v>
+        <v>2887308.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2598880.0</v>
+        <v>2887308.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.43</v>
+        <v>1.63</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>126000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>18.325</v>
+        <v>17.62</v>
       </c>
       <c r="E12" s="1">
-        <v>23.5723146032</v>
+        <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>2970111.64</v>
+        <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-661161.64</v>
+        <v>-648802.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-22.260497925256</v>
+        <v>-25.251294543639</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2308950.0</v>
+        <v>1920580.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2308950.0</v>
+        <v>1920580.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.27</v>
+        <v>1.08</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>16600.0</v>
       </c>
       <c r="D13" s="1">
-        <v>241.0</v>
+        <v>255.6</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325301</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3928060.2</v>
       </c>
       <c r="I13" s="1">
-        <v>72539.8</v>
+        <v>314899.8</v>
       </c>
       <c r="J13" s="1">
-        <v>1.846707950148</v>
+        <v>8.0166744898665</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4000600.0</v>
+        <v>4242960.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4000600.0</v>
+        <v>4242960.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.2</v>
+        <v>2.39</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.395</v>
+        <v>19.705</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1245881.63</v>
+        <v>1300441.63</v>
       </c>
       <c r="J14" s="1">
-        <v>57.476452126099</v>
+        <v>59.993477140746</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3413520.0</v>
+        <v>3468080.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3413520.0</v>
+        <v>3468080.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.88</v>
+        <v>1.95</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.486</v>
+        <v>9.753</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>854061.67</v>
+        <v>954186.67</v>
       </c>
       <c r="J15" s="1">
-        <v>31.59460480506</v>
+        <v>35.298564269845</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3557250.0</v>
+        <v>3657375.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3557250.0</v>
+        <v>3657375.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.96</v>
+        <v>2.06</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
-        <v>25000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>93.8</v>
+        <v>94.1</v>
       </c>
       <c r="E16" s="1">
-        <v>100.64035</v>
+        <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2516008.75</v>
+        <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>-171008.75</v>
+        <v>-157308.75</v>
       </c>
       <c r="J16" s="1">
-        <v>-6.7968265213704</v>
+        <v>-5.4503594031443</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2345000.0</v>
+        <v>2728900.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2345000.0</v>
+        <v>2728900.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.29</v>
+        <v>1.54</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>210.8</v>
+        <v>191.25</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-399308.5</v>
+        <v>-522473.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-23.116846426763</v>
+        <v>-30.247138895249</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1328040.0</v>
+        <v>1204875.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1328040.0</v>
+        <v>1204875.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.73</v>
+        <v>0.68</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>33.63</v>
+        <v>35.81</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>28425.86</v>
+        <v>204133.86</v>
       </c>
       <c r="J18" s="1">
-        <v>1.0598153466417</v>
+        <v>7.6108232995314</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2710578.0</v>
+        <v>2886286.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2710578.0</v>
+        <v>2886286.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.49</v>
+        <v>1.63</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2786.0</v>
+        <v>2714.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-397318.94</v>
+        <v>-578195.39</v>
       </c>
       <c r="J19" s="1">
-        <v>-9.1494719217082</v>
+        <v>-13.314699989047</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3945215.18</v>
+        <v>3764338.73</v>
       </c>
       <c r="N19" s="1">
-        <v>3945215.18</v>
+        <v>3764338.73</v>
       </c>
       <c r="O19" s="1">
-        <v>2.17</v>
+        <v>2.12</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>69.7</v>
+        <v>67.64</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-767548.2</v>
+        <v>-882908.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-16.433088814336</v>
+        <v>-18.902928657126</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3903200.0</v>
+        <v>3787840.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3903200.0</v>
+        <v>3787840.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.15</v>
+        <v>2.13</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1901.0</v>
+        <v>1667.5</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-543735.32</v>
+        <v>-809925.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-20.057555431948</v>
+        <v>-29.876893047224</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2167140.0</v>
+        <v>1900950.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2167140.0</v>
+        <v>1900950.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.19</v>
+        <v>1.07</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>141000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>40.27</v>
+        <v>38.96</v>
       </c>
       <c r="E22" s="1">
-        <v>25.9981596454</v>
+        <v>25.9981596581</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3665740.51</v>
+        <v>3041784.68</v>
       </c>
       <c r="I22" s="1">
-        <v>2012329.49</v>
+        <v>1516535.32</v>
       </c>
       <c r="J22" s="1">
-        <v>54.895579338211</v>
+        <v>49.856761064363</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5678070.0</v>
+        <v>4558320.0</v>
       </c>
       <c r="N22" s="1">
-        <v>5678070.0</v>
+        <v>4558320.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.13</v>
+        <v>2.57</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.215</v>
+        <v>5.321</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>96316.42</v>
+        <v>171046.42</v>
       </c>
       <c r="J23" s="1">
-        <v>2.6902084820924</v>
+        <v>4.777487887481</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3676575.0</v>
+        <v>3751305.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3676575.0</v>
+        <v>3751305.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.03</v>
+        <v>2.11</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>36800.0</v>
+        <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>103.1</v>
+        <v>98.8</v>
       </c>
       <c r="E24" s="1">
-        <v>70.441501087</v>
+        <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2592247.24</v>
+        <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>1201832.76</v>
+        <v>964188.96</v>
       </c>
       <c r="J24" s="1">
-        <v>46.362582297513</v>
+        <v>40.258226116569</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3794080.0</v>
+        <v>3359200.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3794080.0</v>
+        <v>3359200.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.09</v>
+        <v>1.89</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.758</v>
+        <v>4.848</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>447621.9</v>
+        <v>497751.9</v>
       </c>
       <c r="J25" s="1">
-        <v>20.322579283125</v>
+        <v>22.598542321267</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2650206.0</v>
+        <v>2700336.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2650206.0</v>
+        <v>2700336.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.46</v>
+        <v>1.52</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>170.82</v>
+        <v>180.52</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1152790.78</v>
+        <v>1307990.78</v>
       </c>
       <c r="J26" s="1">
-        <v>72.946242176045</v>
+        <v>82.766980667484</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2733120.0</v>
+        <v>2888320.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2733120.0</v>
+        <v>2888320.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>484.5</v>
+        <v>512.2</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-376931.88</v>
+        <v>-251471.46</v>
       </c>
       <c r="J27" s="1">
-        <v>-9.6288685778471</v>
+        <v>-6.4239343178384</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3537670.1</v>
+        <v>3663130.52</v>
       </c>
       <c r="N27" s="1">
-        <v>3537670.1</v>
+        <v>3663130.52</v>
       </c>
       <c r="O27" s="1">
-        <v>1.95</v>
+        <v>2.06</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>359.25</v>
+        <v>358.2</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>998818.2</v>
+        <v>986848.2</v>
       </c>
       <c r="J28" s="1">
-        <v>32.254987499644</v>
+        <v>31.868438475637</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4095450.0</v>
+        <v>4083480.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4095450.0</v>
+        <v>4083480.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.26</v>
+        <v>2.3</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>495.0</v>
+        <v>471.05</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-684486.5</v>
+        <v>-804236.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-21.664485668795</v>
+        <v>-25.45465853391</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2475000.0</v>
+        <v>2355250.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2475000.0</v>
+        <v>2355250.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.36</v>
+        <v>1.33</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>210000.0</v>
+        <v>184000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>16.205</v>
+        <v>15.09</v>
       </c>
       <c r="E30" s="1">
-        <v>8.6945670476</v>
+        <v>8.6945670652</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1825859.08</v>
+        <v>1599800.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1577190.92</v>
+        <v>1176759.66</v>
       </c>
       <c r="J30" s="1">
-        <v>86.380758366084</v>
+        <v>73.556657701423</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3403050.0</v>
+        <v>2776560.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3403050.0</v>
+        <v>2776560.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.88</v>
+        <v>1.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>4800.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>533.4</v>
+        <v>545.0</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2675222.4</v>
+        <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-114902.4</v>
+        <v>-49352.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-4.2950597303611</v>
+        <v>-2.2137374447822</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2560320.0</v>
+        <v>2180000.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2560320.0</v>
+        <v>2180000.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.41</v>
+        <v>1.23</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>65000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>247.0</v>
+        <v>387.3</v>
       </c>
       <c r="E32" s="1">
-        <v>176.4622627692</v>
+        <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
-        <v>1539464.19</v>
+        <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>609181.11</v>
+        <v>188600.49</v>
       </c>
       <c r="J32" s="1">
-        <v>39.570982810584</v>
+        <v>7.6835834725718</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2148645.3</v>
+        <v>2643190.73</v>
       </c>
       <c r="N32" s="1">
-        <v>2148645.3</v>
+        <v>2643190.73</v>
       </c>
       <c r="O32" s="1">
-        <v>1.18</v>
+        <v>1.49</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>58000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>354.3</v>
+        <v>158.25</v>
       </c>
       <c r="E33" s="1">
-        <v>358.8201784483</v>
+        <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
-        <v>2791494.78</v>
+        <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>-41362.62</v>
+        <v>-2559444.51</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.4817373221096</v>
+        <v>-38.879707708188</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2750132.16</v>
+        <v>4023538.39</v>
       </c>
       <c r="N33" s="1">
-        <v>2750132.16</v>
+        <v>4023538.39</v>
       </c>
       <c r="O33" s="1">
-        <v>1.52</v>
+        <v>2.27</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>176000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>146.75</v>
+        <v>63.02</v>
       </c>
       <c r="E34" s="1">
-        <v>267.8813911932</v>
+        <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>6324685.17</v>
+        <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-2868116.44</v>
+        <v>-1428356.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-45.347971684099</v>
+        <v>-51.906707778336</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3456568.73</v>
+        <v>1323420.0</v>
       </c>
       <c r="N34" s="1">
-        <v>3456568.73</v>
+        <v>1323420.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.91</v>
+        <v>0.75</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
-        <v>21000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>68.48</v>
+        <v>104.7</v>
       </c>
       <c r="E35" s="1">
-        <v>131.0369847619</v>
+        <v>30.2405563636</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2751776.68</v>
+        <v>997938.36</v>
       </c>
       <c r="I35" s="1">
-        <v>-1313696.68</v>
+        <v>2457161.64</v>
       </c>
       <c r="J35" s="1">
-        <v>-47.739945234219</v>
+        <v>246.22378881197</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1438080.0</v>
+        <v>3455100.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1438080.0</v>
+        <v>3455100.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.79</v>
+        <v>1.95</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
-        <v>37000.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.55</v>
+        <v>636.0</v>
       </c>
       <c r="E36" s="1">
-        <v>30.2405564865</v>
+        <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1118900.59</v>
+        <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
-        <v>2638449.41</v>
+        <v>-30334.98</v>
       </c>
       <c r="J36" s="1">
-        <v>235.80731242621</v>
+        <v>-2.4488676343022</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3757350.0</v>
+        <v>1208400.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3757350.0</v>
+        <v>1208400.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.07</v>
+        <v>0.68</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
-        <v>1500.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>678.0</v>
+        <v>30.1</v>
       </c>
       <c r="E37" s="1">
-        <v>660.2546533333</v>
+        <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>990381.98</v>
+        <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>26618.02</v>
+        <v>-156999.7</v>
       </c>
       <c r="J37" s="1">
-        <v>2.6876518896275</v>
+        <v>-16.709211380123</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1017000.0</v>
+        <v>782600.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1017000.0</v>
+        <v>782600.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.56</v>
+        <v>0.44</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
-        <v>26000.0</v>
+        <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>29.12</v>
+        <v>318.0</v>
       </c>
       <c r="E38" s="1">
-        <v>36.13845</v>
+        <v>276.757175</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H38" s="1">
-        <v>939599.7</v>
+        <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>-182479.7</v>
+        <v>1214336.86</v>
       </c>
       <c r="J38" s="1">
-        <v>-19.421004497979</v>
+        <v>29.18247977183</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>757120.0</v>
+        <v>5375521.48</v>
       </c>
       <c r="N38" s="1">
-        <v>757120.0</v>
+        <v>5375521.48</v>
       </c>
       <c r="O38" s="1">
-        <v>0.42</v>
+        <v>3.03</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
-        <v>15000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>318.2</v>
+        <v>366.4</v>
       </c>
       <c r="E39" s="1">
-        <v>275.780918</v>
+        <v>239.3382</v>
       </c>
       <c r="F39" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="G39">
-        <v>0.9</v>
+        <v>10.89</v>
       </c>
       <c r="H39" s="1">
-        <v>3962800.52</v>
+        <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1317650.86</v>
+        <v>1224930.06</v>
       </c>
       <c r="J39" s="1">
-        <v>33.250496797654</v>
+        <v>59.094484281091</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>5280451.38</v>
+        <v>3297763.21</v>
       </c>
       <c r="N39" s="1">
-        <v>5280451.38</v>
+        <v>3297763.21</v>
       </c>
       <c r="O39" s="1">
-        <v>2.91</v>
+        <v>1.86</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>98000.0</v>
+        <v>29600.0</v>
       </c>
       <c r="D40" s="1">
-        <v>380.2</v>
+        <v>148.9</v>
       </c>
       <c r="E40" s="1">
-        <v>239.3382</v>
+        <v>107.2867226351</v>
       </c>
       <c r="F40" t="s">
-        <v>113</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>10.75</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2072833.15</v>
+        <v>3175686.99</v>
       </c>
       <c r="I40" s="1">
-        <v>1393417.98</v>
+        <v>1231753.01</v>
       </c>
       <c r="J40" s="1">
-        <v>67.22287223166</v>
+        <v>38.786977869</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3466251.13</v>
+        <v>4407440.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3466251.13</v>
+        <v>4407440.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.91</v>
+        <v>2.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
-        <v>29600.0</v>
+        <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>167.02</v>
+        <v>236.15</v>
       </c>
       <c r="E41" s="1">
-        <v>107.2867226351</v>
+        <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3175686.99</v>
+        <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>1768105.01</v>
+        <v>2704189.51</v>
       </c>
       <c r="J41" s="1">
-        <v>55.676299823239</v>
+        <v>137.15846366485</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4943792.0</v>
+        <v>4675770.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4943792.0</v>
+        <v>4675770.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.72</v>
+        <v>2.63</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>19800.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>254.75</v>
+        <v>84.08</v>
       </c>
       <c r="E42" s="1">
-        <v>99.5747722222</v>
+        <v>83.9416</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
-        <v>1971580.49</v>
+        <v>1876888.41</v>
       </c>
       <c r="I42" s="1">
-        <v>3072469.51</v>
+        <v>36401.94</v>
       </c>
       <c r="J42" s="1">
-        <v>155.83789379048</v>
+        <v>1.939483445369</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5044050.0</v>
+        <v>1913290.35</v>
       </c>
       <c r="N42" s="1">
-        <v>5044050.0</v>
+        <v>1913290.35</v>
       </c>
       <c r="O42" s="1">
-        <v>2.78</v>
+        <v>1.08</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>31000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>90.64</v>
+        <v>149.7</v>
       </c>
       <c r="E43" s="1">
-        <v>83.9416</v>
+        <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>2770644.8</v>
+        <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>337929.16</v>
+        <v>2555384.61</v>
       </c>
       <c r="J43" s="1">
-        <v>12.196769502897</v>
+        <v>156.17654164712</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3108573.96</v>
+        <v>4191600.0</v>
       </c>
       <c r="N43" s="1">
-        <v>3108573.96</v>
+        <v>4191600.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.71</v>
+        <v>2.36</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
-        <v>28000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>152.65</v>
+        <v>213.35</v>
       </c>
       <c r="E44" s="1">
-        <v>58.4362639286</v>
+        <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1636215.39</v>
+        <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>2637984.61</v>
+        <v>-346347.75</v>
       </c>
       <c r="J44" s="1">
-        <v>161.22477676976</v>
+        <v>-9.7656338387966</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4274200.0</v>
+        <v>3200250.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4274200.0</v>
+        <v>3200250.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.36</v>
+        <v>1.8</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
-        <v>15000.0</v>
+        <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>224.7</v>
+        <v>131.4</v>
       </c>
       <c r="E45" s="1">
-        <v>236.43985</v>
+        <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H45" s="1">
-        <v>3546597.75</v>
+        <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-176097.75</v>
+        <v>-1735478.28</v>
       </c>
       <c r="J45" s="1">
-        <v>-4.9652586059414</v>
+        <v>-50.599102327162</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3370500.0</v>
+        <v>1694381.54</v>
       </c>
       <c r="N45" s="1">
-        <v>3370500.0</v>
+        <v>1694381.54</v>
       </c>
       <c r="O45" s="1">
-        <v>1.86</v>
+        <v>0.95</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
-        <v>13900.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>137.15</v>
+        <v>0.001</v>
       </c>
       <c r="E46" s="1">
-        <v>299.2204892086</v>
+        <v>0.0</v>
       </c>
       <c r="F46" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4034384.59</v>
+        <v>0.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-1925318.32</v>
+        <v>30.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-47.722726404723</v>
+        <v>0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2109066.27</v>
+        <v>30.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2109066.27</v>
+        <v>30.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.16</v>
+        <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
-        <v>45000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>30.91</v>
+        <v>64.24</v>
       </c>
       <c r="E47" s="1">
-        <v>49.5195975556</v>
+        <v>56.558639</v>
       </c>
       <c r="F47" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G47">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2056746.4</v>
+        <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>-445358.54</v>
+        <v>230440.83</v>
       </c>
       <c r="J47" s="1">
-        <v>-21.65354659184</v>
+        <v>13.581233805856</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1611387.86</v>
+        <v>1927200.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1611387.86</v>
+        <v>1927200.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.89</v>
+        <v>1.09</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
-        <v>30000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>0.001</v>
+        <v>74.3</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0</v>
+        <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>0.0</v>
+        <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>30.0</v>
+        <v>-116390.34</v>
       </c>
       <c r="J48" s="1">
-        <v>0</v>
+        <v>-5.68259393314</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>30.0</v>
+        <v>1931800.0</v>
       </c>
       <c r="N48" s="1">
-        <v>30.0</v>
+        <v>1931800.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.0</v>
+        <v>1.09</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
-        <v>30000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>65.66</v>
+        <v>38.46</v>
       </c>
       <c r="E49" s="1">
-        <v>56.558639</v>
+        <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1696759.17</v>
+        <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>273040.83</v>
+        <v>2505284.64</v>
       </c>
       <c r="J49" s="1">
-        <v>16.091902423607</v>
+        <v>87.015778346582</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1969800.0</v>
+        <v>5384400.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1969800.0</v>
+        <v>5384400.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.09</v>
+        <v>3.03</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>26000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>73.1</v>
+        <v>264.5</v>
       </c>
       <c r="E50" s="1">
-        <v>78.7765515385</v>
+        <v>253.130475</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2048190.34</v>
+        <v>2531304.75</v>
       </c>
       <c r="I50" s="1">
-        <v>-147590.34</v>
+        <v>113695.25</v>
       </c>
       <c r="J50" s="1">
-        <v>-7.2058898588497</v>
+        <v>4.4915670465992</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1900600.0</v>
+        <v>2645000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1900600.0</v>
+        <v>2645000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.05</v>
+        <v>1.49</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
-        <v>159000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>31.86</v>
+        <v>62.66</v>
       </c>
       <c r="E51" s="1">
-        <v>20.5651096855</v>
+        <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3269852.44</v>
+        <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>1795887.56</v>
+        <v>-125899.2</v>
       </c>
       <c r="J51" s="1">
-        <v>54.922587271247</v>
+        <v>-5.2861971183786</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5065740.0</v>
+        <v>2255760.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5065740.0</v>
+        <v>2255760.0</v>
       </c>
       <c r="O51" s="1">
-        <v>2.79</v>
+        <v>1.27</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
-        <v>36000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>65.07</v>
+        <v>186.45</v>
       </c>
       <c r="E52" s="1">
-        <v>66.1572</v>
+        <v>161.1687508763</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>2381659.2</v>
+        <v>4195956.44</v>
       </c>
       <c r="I52" s="1">
-        <v>-39139.2</v>
+        <v>644373.28</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.6433585460086</v>
+        <v>15.35700594642</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2342520.0</v>
+        <v>4840329.72</v>
       </c>
       <c r="N52" s="1">
-        <v>2342520.0</v>
+        <v>4840329.72</v>
       </c>
       <c r="O52" s="1">
-        <v>1.29</v>
+        <v>2.73</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
-        <v>182000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>159.7</v>
+        <v>33.13</v>
       </c>
       <c r="E53" s="1">
-        <v>161.5128245604</v>
+        <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3945479.14</v>
+        <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>-55648.23</v>
+        <v>1489042.65</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.4104302171016</v>
+        <v>235.87772474333</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3889830.91</v>
+        <v>2120320.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3889830.91</v>
+        <v>2120320.0</v>
       </c>
       <c r="O53" s="1">
-        <v>2.14</v>
+        <v>1.19</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
-        <v>64000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>33.6</v>
+        <v>65.32</v>
       </c>
       <c r="E54" s="1">
-        <v>9.8637085938</v>
+        <v>102.74997</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>631277.35</v>
+        <v>2054999.4</v>
       </c>
       <c r="I54" s="1">
-        <v>1519122.65</v>
+        <v>-748599.4</v>
       </c>
       <c r="J54" s="1">
-        <v>240.64266680881</v>
+        <v>-36.428205283174</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>2150400.0</v>
+        <v>1306400.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2150400.0</v>
+        <v>1306400.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.19</v>
+        <v>0.74</v>
       </c>
       <c r="P54">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>