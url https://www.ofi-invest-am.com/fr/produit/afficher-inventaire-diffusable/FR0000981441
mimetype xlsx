--- v3 (2026-07-03)
+++ v4 (2026-07-23)
@@ -847,182 +847,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>9008.5402</v>
+        <v>8656.2725</v>
       </c>
       <c r="D2">
-        <v>5000.97</v>
+        <v>5213.16</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>45051479.57</v>
+        <v>45126534.85</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>45051479.57</v>
+        <v>45126534.85</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>132993.706</v>
+        <v>133225.8107</v>
       </c>
       <c r="D3">
-        <v>140.94</v>
+        <v>146.92</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>18745207.57</v>
+        <v>19574641.42</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>18745207.57</v>
+        <v>19574641.42</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>6047.8623</v>
+        <v>5972.5971</v>
       </c>
       <c r="D4">
-        <v>1537.69</v>
+        <v>1602.48</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9299794.66</v>
+        <v>9570974.96</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9299794.66</v>
+        <v>9570974.96</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>696865.647</v>
+        <v>707121.9515</v>
       </c>
       <c r="D5">
-        <v>146.67</v>
+        <v>152.88</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>102210299.41</v>
+        <v>108108821.17</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>102210299.41</v>
+        <v>108108821.17</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15665.834</v>
+        <v>15564.941</v>
       </c>
       <c r="D6">
-        <v>144.09</v>
+        <v>150.18</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2257365.2</v>
+        <v>2337584.78</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2257365.2</v>
+        <v>2337584.78</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1074,2234 +1074,2234 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>367.9</v>
+        <v>390.1</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>122419.13</v>
+        <v>458083.13</v>
       </c>
       <c r="J2" s="1">
-        <v>2.2502569822949</v>
+        <v>8.4202915161545</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5562648.0</v>
+        <v>5898312.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5562648.0</v>
+        <v>5898312.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.13</v>
+        <v>3.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>204000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>24.27</v>
+        <v>17.045</v>
       </c>
       <c r="E3" s="1">
-        <v>28.1958667157</v>
+        <v>28.1958666667</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>5751956.81</v>
+        <v>2537628.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-800876.81</v>
+        <v>-1003578.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-13.923553956588</v>
+        <v>-39.547876993791</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4951080.0</v>
+        <v>1534050.0</v>
       </c>
       <c r="N3" s="1">
-        <v>4951080.0</v>
+        <v>1534050.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.79</v>
+        <v>0.83</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1161.0</v>
+        <v>1223.8</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>7634923.55</v>
+        <v>8102783.55</v>
       </c>
       <c r="J4" s="1">
-        <v>752.56032506595</v>
+        <v>798.67642189122</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8649450.0</v>
+        <v>9117310.0</v>
       </c>
       <c r="N4" s="1">
-        <v>8649450.0</v>
+        <v>9117310.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.87</v>
+        <v>4.94</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>153.16</v>
+        <v>144.92</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
         <v>0.87</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2715350.34</v>
+        <v>2445835.77</v>
       </c>
       <c r="J5" s="1">
-        <v>93.496283502967</v>
+        <v>84.216224766642</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5619583.79</v>
+        <v>5350069.22</v>
       </c>
       <c r="N5" s="1">
-        <v>5619583.79</v>
+        <v>5350069.22</v>
       </c>
       <c r="O5" s="1">
-        <v>3.16</v>
+        <v>2.9</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>9.814</v>
+        <v>10.326</v>
       </c>
       <c r="E6" s="1">
         <v>7.5210255</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3008410.2</v>
       </c>
       <c r="I6" s="1">
-        <v>917189.8</v>
+        <v>1121989.8</v>
       </c>
       <c r="J6" s="1">
-        <v>30.48752460685</v>
+        <v>37.295106897324</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3925600.0</v>
+        <v>4130400.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3925600.0</v>
+        <v>4130400.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.21</v>
+        <v>2.24</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>79.24</v>
+        <v>81.08</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-114054.11</v>
+        <v>-66214.11</v>
       </c>
       <c r="J7" s="1">
-        <v>-5.2455695609643</v>
+        <v>-3.0453152448635</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2060240.0</v>
+        <v>2108080.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2060240.0</v>
+        <v>2108080.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.16</v>
+        <v>1.14</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>83.3</v>
+        <v>90.31</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>138145.77</v>
+        <v>376485.77</v>
       </c>
       <c r="J8" s="1">
-        <v>5.1278021229736</v>
+        <v>13.974691593346</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2832200.0</v>
+        <v>3070540.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2832200.0</v>
+        <v>3070540.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.6</v>
+        <v>1.66</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>31.48</v>
+        <v>34.47</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>-98834.4</v>
+        <v>116445.6</v>
       </c>
       <c r="J9" s="1">
-        <v>-4.1783475939573</v>
+        <v>4.9228830507082</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2266560.0</v>
+        <v>2481840.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2266560.0</v>
+        <v>2481840.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.28</v>
+        <v>1.34</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>70.52</v>
+        <v>78.02</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>1815571.9</v>
+        <v>2265571.9</v>
       </c>
       <c r="J10" s="1">
-        <v>75.159412990766</v>
+        <v>93.788108359892</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4231200.0</v>
+        <v>4681200.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4231200.0</v>
+        <v>4681200.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.38</v>
+        <v>2.53</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>69.24</v>
+        <v>68.1</v>
       </c>
       <c r="E11" s="1">
         <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>369863.47</v>
+        <v>322325.47</v>
       </c>
       <c r="J11" s="1">
-        <v>14.69202064206</v>
+        <v>12.803677147953</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2887308.0</v>
+        <v>2839770.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2887308.0</v>
+        <v>2839770.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.63</v>
+        <v>1.54</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>17.62</v>
+        <v>19.265</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-648802.29</v>
+        <v>-469497.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-25.251294543639</v>
+        <v>-18.272768977481</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1920580.0</v>
+        <v>2099885.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1920580.0</v>
+        <v>2099885.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.08</v>
+        <v>1.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>16600.0</v>
       </c>
       <c r="D13" s="1">
-        <v>255.6</v>
+        <v>265.2</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325301</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3928060.2</v>
       </c>
       <c r="I13" s="1">
-        <v>314899.8</v>
+        <v>474259.8</v>
       </c>
       <c r="J13" s="1">
-        <v>8.0166744898665</v>
+        <v>12.073638789955</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4242960.0</v>
+        <v>4402320.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4242960.0</v>
+        <v>4402320.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.39</v>
+        <v>2.38</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.705</v>
+        <v>19.38</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1300441.63</v>
+        <v>1243241.63</v>
       </c>
       <c r="J14" s="1">
-        <v>59.993477140746</v>
+        <v>57.354660593132</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3468080.0</v>
+        <v>3410880.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3468080.0</v>
+        <v>3410880.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.95</v>
+        <v>1.85</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.753</v>
+        <v>9.884</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>954186.67</v>
+        <v>1003311.67</v>
       </c>
       <c r="J15" s="1">
-        <v>35.298564269845</v>
+        <v>37.115862733841</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3657375.0</v>
+        <v>3706500.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3657375.0</v>
+        <v>3706500.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.1</v>
+        <v>100.0</v>
       </c>
       <c r="E16" s="1">
         <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>-157308.75</v>
+        <v>13791.25</v>
       </c>
       <c r="J16" s="1">
-        <v>-5.4503594031443</v>
+        <v>0.47783272779559</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2728900.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2728900.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.54</v>
+        <v>1.57</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>191.25</v>
+        <v>191.8</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-522473.5</v>
+        <v>-519008.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-30.247138895249</v>
+        <v>-30.046542431941</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1204875.0</v>
+        <v>1208340.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1204875.0</v>
+        <v>1208340.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>35.81</v>
+        <v>37.66</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>204133.86</v>
+        <v>353243.86</v>
       </c>
       <c r="J18" s="1">
-        <v>7.6108232995314</v>
+        <v>13.170164910929</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2886286.0</v>
+        <v>3035396.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2886286.0</v>
+        <v>3035396.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.63</v>
+        <v>1.64</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2714.0</v>
+        <v>2821.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
         <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-578195.39</v>
+        <v>-408042.16</v>
       </c>
       <c r="J19" s="1">
-        <v>-13.314699989047</v>
+        <v>-9.39640653877</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3764338.73</v>
+        <v>3934491.96</v>
       </c>
       <c r="N19" s="1">
-        <v>3764338.73</v>
+        <v>3934491.96</v>
       </c>
       <c r="O19" s="1">
-        <v>2.12</v>
+        <v>2.13</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>67.64</v>
+        <v>67.48</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-882908.2</v>
+        <v>-891868.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-18.902928657126</v>
+        <v>-19.094760877925</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3787840.0</v>
+        <v>3778880.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3787840.0</v>
+        <v>3778880.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.13</v>
+        <v>2.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1667.5</v>
+        <v>1674.0</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-809925.32</v>
+        <v>-802515.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-29.876893047224</v>
+        <v>-29.603549601831</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1900950.0</v>
+        <v>1908360.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1900950.0</v>
+        <v>1908360.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.07</v>
+        <v>1.03</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>117000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>38.96</v>
+        <v>53.35</v>
       </c>
       <c r="E22" s="1">
         <v>25.9981596581</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3041784.68</v>
       </c>
       <c r="I22" s="1">
-        <v>1516535.32</v>
+        <v>3200165.32</v>
       </c>
       <c r="J22" s="1">
-        <v>49.856761064363</v>
+        <v>105.20683272032</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4558320.0</v>
+        <v>6241950.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4558320.0</v>
+        <v>6241950.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.57</v>
+        <v>3.38</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.321</v>
+        <v>5.678</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>171046.42</v>
+        <v>422731.42</v>
       </c>
       <c r="J23" s="1">
-        <v>4.777487887481</v>
+        <v>11.807287394309</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3751305.0</v>
+        <v>4002990.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3751305.0</v>
+        <v>4002990.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.11</v>
+        <v>2.17</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.8</v>
+        <v>100.6</v>
       </c>
       <c r="E24" s="1">
         <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>964188.96</v>
+        <v>1025388.96</v>
       </c>
       <c r="J24" s="1">
-        <v>40.258226116569</v>
+        <v>42.81353792841</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3359200.0</v>
+        <v>3420400.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3359200.0</v>
+        <v>3420400.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.89</v>
+        <v>1.85</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.848</v>
+        <v>4.667</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>497751.9</v>
+        <v>396934.9</v>
       </c>
       <c r="J25" s="1">
-        <v>22.598542321267</v>
+        <v>18.021327766781</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2700336.0</v>
+        <v>2599519.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2700336.0</v>
+        <v>2599519.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.52</v>
+        <v>1.41</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>180.52</v>
+        <v>187.86</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1307990.78</v>
+        <v>1425430.78</v>
       </c>
       <c r="J26" s="1">
-        <v>82.766980667484</v>
+        <v>90.198343608429</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2888320.0</v>
+        <v>3005760.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2888320.0</v>
+        <v>3005760.0</v>
       </c>
       <c r="O26" s="1">
         <v>1.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>512.2</v>
+        <v>499.1</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
         <v>0.92</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-251471.46</v>
+        <v>-325323.85</v>
       </c>
       <c r="J27" s="1">
-        <v>-6.4239343178384</v>
+        <v>-8.3105217762139</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3663130.52</v>
+        <v>3589278.13</v>
       </c>
       <c r="N27" s="1">
-        <v>3663130.52</v>
+        <v>3589278.13</v>
       </c>
       <c r="O27" s="1">
-        <v>2.06</v>
+        <v>1.94</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>358.2</v>
+        <v>375.85</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>986848.2</v>
+        <v>1188058.2</v>
       </c>
       <c r="J28" s="1">
-        <v>31.868438475637</v>
+        <v>38.366143498236</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4083480.0</v>
+        <v>4284690.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4083480.0</v>
+        <v>4284690.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.3</v>
+        <v>2.32</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>471.05</v>
+        <v>475.2</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-804236.5</v>
+        <v>-783486.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-25.45465853391</v>
+        <v>-24.797906242043</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2355250.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2355250.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.33</v>
+        <v>1.29</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>184000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>15.09</v>
+        <v>15.27</v>
       </c>
       <c r="E30" s="1">
         <v>8.6945670652</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1599800.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1176759.66</v>
+        <v>1209879.66</v>
       </c>
       <c r="J30" s="1">
-        <v>73.556657701423</v>
+        <v>75.626916043786</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2776560.0</v>
+        <v>2809680.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2776560.0</v>
+        <v>2809680.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.56</v>
+        <v>1.52</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>545.0</v>
+        <v>557.6</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-49352.0</v>
+        <v>1048.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.2137374447822</v>
+        <v>0.04700917576049</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2180000.0</v>
+        <v>2230400.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2180000.0</v>
+        <v>2230400.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.23</v>
+        <v>1.21</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>387.3</v>
+        <v>385.8</v>
       </c>
       <c r="E32" s="1">
         <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>188600.49</v>
+        <v>178293.03</v>
       </c>
       <c r="J32" s="1">
-        <v>7.6835834725718</v>
+        <v>7.263657578953</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2643190.73</v>
+        <v>2632883.27</v>
       </c>
       <c r="N32" s="1">
-        <v>2643190.73</v>
+        <v>2632883.27</v>
       </c>
       <c r="O32" s="1">
-        <v>1.49</v>
+        <v>1.43</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>158.25</v>
+        <v>163.5</v>
       </c>
       <c r="E33" s="1">
         <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
         <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>-2559444.51</v>
+        <v>-2426073.45</v>
       </c>
       <c r="J33" s="1">
-        <v>-38.879707708188</v>
+        <v>-36.853710344592</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4023538.39</v>
+        <v>4156909.45</v>
       </c>
       <c r="N33" s="1">
-        <v>4023538.39</v>
+        <v>4156909.45</v>
       </c>
       <c r="O33" s="1">
-        <v>2.27</v>
+        <v>2.25</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>63.02</v>
+        <v>65.78</v>
       </c>
       <c r="E34" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-1428356.68</v>
+        <v>-1370396.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-51.906707778336</v>
+        <v>-49.800432206584</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1323420.0</v>
+        <v>1381380.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1323420.0</v>
+        <v>1381380.0</v>
       </c>
       <c r="O34" s="1">
         <v>0.75</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>33000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>104.7</v>
+        <v>122.5</v>
       </c>
       <c r="E35" s="1">
         <v>30.2405563636</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>997938.36</v>
       </c>
       <c r="I35" s="1">
-        <v>2457161.64</v>
+        <v>3044561.64</v>
       </c>
       <c r="J35" s="1">
-        <v>246.22378881197</v>
+        <v>305.08513972747</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3455100.0</v>
+        <v>4042500.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3455100.0</v>
+        <v>4042500.0</v>
       </c>
       <c r="O35" s="1">
-        <v>1.95</v>
+        <v>2.19</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>636.0</v>
+        <v>661.5</v>
       </c>
       <c r="E36" s="1">
         <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
-        <v>-30334.98</v>
+        <v>18115.02</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.4488676343022</v>
+        <v>1.4623805973413</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1208400.0</v>
+        <v>1256850.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1208400.0</v>
+        <v>1256850.0</v>
       </c>
       <c r="O36" s="1">
         <v>0.68</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>30.1</v>
+        <v>30.87</v>
       </c>
       <c r="E37" s="1">
         <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>-156999.7</v>
+        <v>-136979.7</v>
       </c>
       <c r="J37" s="1">
-        <v>-16.709211380123</v>
+        <v>-14.578516787521</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>782600.0</v>
+        <v>802620.0</v>
       </c>
       <c r="N37" s="1">
-        <v>782600.0</v>
+        <v>802620.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>318.0</v>
+        <v>324.9</v>
       </c>
       <c r="E38" s="1">
         <v>276.757175</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
       <c r="G38">
         <v>0.92</v>
       </c>
       <c r="H38" s="1">
         <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>1214336.86</v>
+        <v>1361495.85</v>
       </c>
       <c r="J38" s="1">
-        <v>29.18247977183</v>
+        <v>32.718948432526</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>5375521.48</v>
+        <v>5522680.47</v>
       </c>
       <c r="N38" s="1">
-        <v>5375521.48</v>
+        <v>5522680.47</v>
       </c>
       <c r="O38" s="1">
-        <v>3.03</v>
+        <v>2.99</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>366.4</v>
+        <v>400.2</v>
       </c>
       <c r="E39" s="1">
         <v>239.3382</v>
       </c>
       <c r="F39" t="s">
         <v>111</v>
       </c>
       <c r="G39">
-        <v>10.89</v>
+        <v>10.79</v>
       </c>
       <c r="H39" s="1">
         <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1224930.06</v>
+        <v>1562987.75</v>
       </c>
       <c r="J39" s="1">
-        <v>59.094484281091</v>
+        <v>75.403452033754</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3297763.21</v>
+        <v>3635820.9</v>
       </c>
       <c r="N39" s="1">
-        <v>3297763.21</v>
+        <v>3635820.9</v>
       </c>
       <c r="O39" s="1">
-        <v>1.86</v>
+        <v>1.97</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
         <v>29600.0</v>
       </c>
       <c r="D40" s="1">
-        <v>148.9</v>
+        <v>140.7</v>
       </c>
       <c r="E40" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I40" s="1">
-        <v>1231753.01</v>
+        <v>989033.01</v>
       </c>
       <c r="J40" s="1">
-        <v>38.786977869</v>
+        <v>31.143907227456</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4407440.0</v>
+        <v>4164720.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4407440.0</v>
+        <v>4164720.0</v>
       </c>
       <c r="O40" s="1">
-        <v>2.48</v>
+        <v>2.25</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>236.15</v>
+        <v>274.85</v>
       </c>
       <c r="E41" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>2704189.51</v>
+        <v>3470449.51</v>
       </c>
       <c r="J41" s="1">
-        <v>137.15846366485</v>
+        <v>176.0237295714</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4675770.0</v>
+        <v>5442030.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4675770.0</v>
+        <v>5442030.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.63</v>
+        <v>2.95</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>21000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>84.08</v>
+        <v>85.46</v>
       </c>
       <c r="E42" s="1">
         <v>83.9416</v>
       </c>
       <c r="F42" t="s">
         <v>69</v>
       </c>
       <c r="G42">
         <v>0.92</v>
       </c>
       <c r="H42" s="1">
         <v>1876888.41</v>
       </c>
       <c r="I42" s="1">
-        <v>36401.94</v>
+        <v>78611.45</v>
       </c>
       <c r="J42" s="1">
-        <v>1.939483445369</v>
+        <v>4.1883923189658</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1913290.35</v>
+        <v>1955499.86</v>
       </c>
       <c r="N42" s="1">
-        <v>1913290.35</v>
+        <v>1955499.86</v>
       </c>
       <c r="O42" s="1">
-        <v>1.08</v>
+        <v>1.06</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>149.7</v>
+        <v>182.8</v>
       </c>
       <c r="E43" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>2555384.61</v>
+        <v>3482184.61</v>
       </c>
       <c r="J43" s="1">
-        <v>156.17654164712</v>
+        <v>212.81945098927</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4191600.0</v>
+        <v>5118400.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4191600.0</v>
+        <v>5118400.0</v>
       </c>
       <c r="O43" s="1">
-        <v>2.36</v>
+        <v>2.77</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>213.35</v>
+        <v>243.4</v>
       </c>
       <c r="E44" s="1">
         <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>-346347.75</v>
+        <v>104402.25</v>
       </c>
       <c r="J44" s="1">
-        <v>-9.7656338387966</v>
+        <v>2.943729663168</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>3200250.0</v>
+        <v>3651000.0</v>
       </c>
       <c r="N44" s="1">
-        <v>3200250.0</v>
+        <v>3651000.0</v>
       </c>
       <c r="O44" s="1">
-        <v>1.8</v>
+        <v>1.98</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>131.4</v>
+        <v>147.5</v>
       </c>
       <c r="E45" s="1">
         <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
         <v>69</v>
       </c>
       <c r="G45">
         <v>0.92</v>
       </c>
       <c r="H45" s="1">
         <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-1735478.28</v>
+        <v>-1517301.93</v>
       </c>
       <c r="J45" s="1">
-        <v>-50.599102327162</v>
+        <v>-44.238015826548</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1694381.54</v>
+        <v>1912557.89</v>
       </c>
       <c r="N45" s="1">
-        <v>1694381.54</v>
+        <v>1912557.89</v>
       </c>
       <c r="O45" s="1">
-        <v>0.95</v>
+        <v>1.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>30000.0</v>
       </c>
       <c r="D46" s="1">
         <v>0.001</v>
       </c>
       <c r="E46" s="1">
         <v>0.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
@@ -3324,434 +3324,434 @@
       </c>
       <c r="M46" s="1">
         <v>30.0</v>
       </c>
       <c r="N46" s="1">
         <v>30.0</v>
       </c>
       <c r="O46" s="1">
         <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
         <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>64.24</v>
+        <v>69.71</v>
       </c>
       <c r="E47" s="1">
         <v>56.558639</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>230440.83</v>
+        <v>394540.83</v>
       </c>
       <c r="J47" s="1">
-        <v>13.581233805856</v>
+        <v>23.252612213671</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1927200.0</v>
+        <v>2091300.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1927200.0</v>
+        <v>2091300.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.09</v>
+        <v>1.13</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>74.3</v>
+        <v>73.96</v>
       </c>
       <c r="E48" s="1">
         <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>-116390.34</v>
+        <v>-125230.34</v>
       </c>
       <c r="J48" s="1">
-        <v>-5.68259393314</v>
+        <v>-6.1141944454244</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1931800.0</v>
+        <v>1922960.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1931800.0</v>
+        <v>1922960.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.09</v>
+        <v>1.04</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
         <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>38.46</v>
+        <v>39.96</v>
       </c>
       <c r="E49" s="1">
         <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>2505284.64</v>
+        <v>2715284.64</v>
       </c>
       <c r="J49" s="1">
-        <v>87.015778346582</v>
+        <v>94.309685458383</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5384400.0</v>
+        <v>5594400.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5384400.0</v>
+        <v>5594400.0</v>
       </c>
       <c r="O49" s="1">
         <v>3.03</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
         <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>264.5</v>
+        <v>246.3</v>
       </c>
       <c r="E50" s="1">
         <v>253.130475</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2531304.75</v>
       </c>
       <c r="I50" s="1">
-        <v>113695.25</v>
+        <v>-68304.75</v>
       </c>
       <c r="J50" s="1">
-        <v>4.4915670465992</v>
+        <v>-2.6984008938473</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2645000.0</v>
+        <v>2463000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2645000.0</v>
+        <v>2463000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.49</v>
+        <v>1.33</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>62.66</v>
+        <v>64.45</v>
       </c>
       <c r="E51" s="1">
         <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-125899.2</v>
+        <v>-61459.2</v>
       </c>
       <c r="J51" s="1">
-        <v>-5.2861971183786</v>
+        <v>-2.5805203364109</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2255760.0</v>
+        <v>2320200.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2255760.0</v>
+        <v>2320200.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.27</v>
+        <v>1.26</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
         <v>194000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>186.45</v>
+        <v>190.45</v>
       </c>
       <c r="E52" s="1">
         <v>161.1687508763</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
       <c r="G52">
         <v>7.47</v>
       </c>
       <c r="H52" s="1">
         <v>4195956.44</v>
       </c>
       <c r="I52" s="1">
-        <v>644373.28</v>
+        <v>748082.85</v>
       </c>
       <c r="J52" s="1">
-        <v>15.35700594642</v>
+        <v>17.828661014412</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>4840329.72</v>
+        <v>4944039.29</v>
       </c>
       <c r="N52" s="1">
-        <v>4840329.72</v>
+        <v>4944039.29</v>
       </c>
       <c r="O52" s="1">
-        <v>2.73</v>
+        <v>2.68</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
         <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>33.13</v>
+        <v>39.63</v>
       </c>
       <c r="E53" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>1489042.65</v>
+        <v>1905042.65</v>
       </c>
       <c r="J53" s="1">
-        <v>235.87772474333</v>
+        <v>301.77585969147</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2120320.0</v>
+        <v>2536320.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2120320.0</v>
+        <v>2536320.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.19</v>
+        <v>1.37</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
         <v>20000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>65.32</v>
+        <v>65.78</v>
       </c>
       <c r="E54" s="1">
         <v>102.74997</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>2054999.4</v>
       </c>
       <c r="I54" s="1">
-        <v>-748599.4</v>
+        <v>-739399.4</v>
       </c>
       <c r="J54" s="1">
-        <v>-36.428205283174</v>
+        <v>-35.980516587985</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1306400.0</v>
+        <v>1315600.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1306400.0</v>
+        <v>1315600.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>