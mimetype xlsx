--- v4 (2026-07-23)
+++ v5 (2026-08-13)
@@ -142,51 +142,51 @@
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
@@ -847,182 +847,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>8656.2725</v>
+        <v>8256.2725</v>
       </c>
       <c r="D2">
-        <v>5213.16</v>
+        <v>5196.79</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>45126534.85</v>
+        <v>42906125.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>45126534.85</v>
+        <v>42906125.17</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133225.8107</v>
+        <v>133995.5521</v>
       </c>
       <c r="D3">
-        <v>146.92</v>
+        <v>146.46</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>19574641.42</v>
+        <v>19625914.92</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>19574641.42</v>
+        <v>19625914.92</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5972.5971</v>
+        <v>5941.1174</v>
       </c>
       <c r="D4">
-        <v>1602.48</v>
+        <v>1597.01</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9570974.96</v>
+        <v>9488035.77</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9570974.96</v>
+        <v>9488035.77</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>707121.9515</v>
+        <v>712463.6222</v>
       </c>
       <c r="D5">
-        <v>152.88</v>
+        <v>152.39</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>108108821.17</v>
+        <v>108577480.05</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>108108821.17</v>
+        <v>108577480.05</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15564.941</v>
+        <v>15513.941</v>
       </c>
       <c r="D6">
-        <v>150.18</v>
+        <v>149.68</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2337584.78</v>
+        <v>2322228.08</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2337584.78</v>
+        <v>2322228.08</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1074,2234 +1074,2234 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>390.1</v>
+        <v>372.3</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>458083.13</v>
+        <v>188947.13</v>
       </c>
       <c r="J2" s="1">
-        <v>8.4202915161545</v>
+        <v>3.4731467097266</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5898312.0</v>
+        <v>5629176.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5898312.0</v>
+        <v>5629176.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.19</v>
+        <v>3.08</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>90000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>17.045</v>
+        <v>17.17</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958666667</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>2537628.0</v>
+        <v>1691752.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-1003578.0</v>
+        <v>-661552.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-39.547876993791</v>
+        <v>-39.104549603015</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1534050.0</v>
+        <v>1030200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1534050.0</v>
+        <v>1030200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.83</v>
+        <v>0.56</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1223.8</v>
+        <v>1327.0</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>8102783.55</v>
+        <v>8871623.55</v>
       </c>
       <c r="J4" s="1">
-        <v>798.67642189122</v>
+        <v>874.45956189708</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9117310.0</v>
+        <v>9886150.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9117310.0</v>
+        <v>9886150.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.94</v>
+        <v>5.4</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>144.92</v>
+        <v>137.66</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
         <v>0.87</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2445835.77</v>
+        <v>2180455.19</v>
       </c>
       <c r="J5" s="1">
-        <v>84.216224766642</v>
+        <v>75.07850961499</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5350069.22</v>
+        <v>5084688.64</v>
       </c>
       <c r="N5" s="1">
-        <v>5350069.22</v>
+        <v>5084688.64</v>
       </c>
       <c r="O5" s="1">
-        <v>2.9</v>
+        <v>2.78</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>400000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.326</v>
+        <v>10.278</v>
       </c>
       <c r="E6" s="1">
-        <v>7.5210255</v>
+        <v>7.8367673961</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>3008410.2</v>
+        <v>3581402.7</v>
       </c>
       <c r="I6" s="1">
-        <v>1121989.8</v>
+        <v>1115643.3</v>
       </c>
       <c r="J6" s="1">
-        <v>37.295106897324</v>
+        <v>31.151015215351</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4130400.0</v>
+        <v>4697046.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4130400.0</v>
+        <v>4697046.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.24</v>
+        <v>2.57</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>81.08</v>
+        <v>80.7</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-66214.11</v>
+        <v>-76094.11</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.0453152448635</v>
+        <v>-3.4997155927539</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2108080.0</v>
+        <v>2098200.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2108080.0</v>
+        <v>2098200.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>90.31</v>
+        <v>91.41</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>376485.77</v>
+        <v>413885.77</v>
       </c>
       <c r="J8" s="1">
-        <v>13.974691593346</v>
+        <v>15.362933878284</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3070540.0</v>
+        <v>3107940.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3070540.0</v>
+        <v>3107940.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.66</v>
+        <v>1.7</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>34.47</v>
+        <v>36.16</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>116445.6</v>
+        <v>238125.6</v>
       </c>
       <c r="J9" s="1">
-        <v>4.9228830507082</v>
+        <v>10.067056893345</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2481840.0</v>
+        <v>2603520.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2481840.0</v>
+        <v>2603520.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.34</v>
+        <v>1.42</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>78.02</v>
+        <v>75.94</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>2265571.9</v>
+        <v>2140771.9</v>
       </c>
       <c r="J10" s="1">
-        <v>93.788108359892</v>
+        <v>88.621750177521</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4681200.0</v>
+        <v>4556400.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4681200.0</v>
+        <v>4556400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.53</v>
+        <v>2.49</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>68.1</v>
+        <v>61.44</v>
       </c>
       <c r="E11" s="1">
         <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>322325.47</v>
+        <v>44603.47</v>
       </c>
       <c r="J11" s="1">
-        <v>12.803677147953</v>
+        <v>1.7717756823822</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2839770.0</v>
+        <v>2562048.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2839770.0</v>
+        <v>2562048.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.54</v>
+        <v>1.4</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>19.265</v>
+        <v>19.075</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-469497.29</v>
+        <v>-490207.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-18.272768977481</v>
+        <v>-19.078799286034</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2099885.0</v>
+        <v>2079175.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2099885.0</v>
+        <v>2079175.0</v>
       </c>
       <c r="O12" s="1">
         <v>1.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>16600.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D13" s="1">
-        <v>265.2</v>
+        <v>245.2</v>
       </c>
       <c r="E13" s="1">
-        <v>236.6301325301</v>
+        <v>236.6301325581</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3928060.2</v>
+        <v>3052528.71</v>
       </c>
       <c r="I13" s="1">
-        <v>474259.8</v>
+        <v>110551.29</v>
       </c>
       <c r="J13" s="1">
-        <v>12.073638789955</v>
+        <v>3.6216298191672</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4402320.0</v>
+        <v>3163080.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4402320.0</v>
+        <v>3163080.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.38</v>
+        <v>1.73</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.38</v>
+        <v>18.735</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1243241.63</v>
+        <v>1129721.63</v>
       </c>
       <c r="J14" s="1">
-        <v>57.354660593132</v>
+        <v>52.117624675559</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3410880.0</v>
+        <v>3297360.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3410880.0</v>
+        <v>3297360.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.85</v>
+        <v>1.8</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.884</v>
+        <v>9.737</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>1003311.67</v>
+        <v>948186.67</v>
       </c>
       <c r="J15" s="1">
-        <v>37.115862733841</v>
+        <v>35.076604152105</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3706500.0</v>
+        <v>3651375.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3706500.0</v>
+        <v>3651375.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.01</v>
+        <v>2.0</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0</v>
+        <v>96.95</v>
       </c>
       <c r="E16" s="1">
         <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>13791.25</v>
+        <v>-74658.75</v>
       </c>
       <c r="J16" s="1">
-        <v>0.47783272779559</v>
+        <v>-2.5867411704022</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2900000.0</v>
+        <v>2811550.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2900000.0</v>
+        <v>2811550.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.57</v>
+        <v>1.54</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>191.8</v>
+        <v>170.45</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-519008.5</v>
+        <v>-653513.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-30.046542431941</v>
+        <v>-37.833332416707</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1208340.0</v>
+        <v>1073835.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1208340.0</v>
+        <v>1073835.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.65</v>
+        <v>0.59</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>37.66</v>
+        <v>38.88</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>353243.86</v>
+        <v>451575.86</v>
       </c>
       <c r="J18" s="1">
-        <v>13.170164910929</v>
+        <v>16.836325324931</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3035396.0</v>
+        <v>3133728.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3035396.0</v>
+        <v>3133728.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.64</v>
+        <v>1.71</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2821.0</v>
+        <v>2683.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
         <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-408042.16</v>
+        <v>-594386.78</v>
       </c>
       <c r="J19" s="1">
-        <v>-9.39640653877</v>
+        <v>-13.687555781369</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3934491.96</v>
+        <v>3748147.34</v>
       </c>
       <c r="N19" s="1">
-        <v>3934491.96</v>
+        <v>3748147.34</v>
       </c>
       <c r="O19" s="1">
-        <v>2.13</v>
+        <v>2.05</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>67.48</v>
+        <v>64.46</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-891868.2</v>
+        <v>-1060988.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-19.094760877925</v>
+        <v>-22.715594045511</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3778880.0</v>
+        <v>3609760.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3778880.0</v>
+        <v>3609760.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.05</v>
+        <v>1.97</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1674.0</v>
+        <v>1582.5</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-802515.32</v>
+        <v>-906825.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-29.603549601831</v>
+        <v>-33.451384256211</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1908360.0</v>
+        <v>1804050.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1908360.0</v>
+        <v>1804050.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.03</v>
+        <v>0.99</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>117000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>53.35</v>
+        <v>64.36</v>
       </c>
       <c r="E22" s="1">
-        <v>25.9981596581</v>
+        <v>25.9981596226</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3041784.68</v>
+        <v>2755804.92</v>
       </c>
       <c r="I22" s="1">
-        <v>3200165.32</v>
+        <v>4066355.08</v>
       </c>
       <c r="J22" s="1">
-        <v>105.20683272032</v>
+        <v>147.55598447803</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>6241950.0</v>
+        <v>6822160.0</v>
       </c>
       <c r="N22" s="1">
-        <v>6241950.0</v>
+        <v>6822160.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.38</v>
+        <v>3.73</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.678</v>
+        <v>5.714</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>422731.42</v>
+        <v>448111.42</v>
       </c>
       <c r="J23" s="1">
-        <v>11.807287394309</v>
+        <v>12.516174739535</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4002990.0</v>
+        <v>4028370.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4002990.0</v>
+        <v>4028370.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.17</v>
+        <v>2.2</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.6</v>
+        <v>102.7</v>
       </c>
       <c r="E24" s="1">
         <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>1025388.96</v>
+        <v>1096788.96</v>
       </c>
       <c r="J24" s="1">
-        <v>42.81353792841</v>
+        <v>45.794735042223</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3420400.0</v>
+        <v>3491800.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3420400.0</v>
+        <v>3491800.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.85</v>
+        <v>1.91</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.667</v>
+        <v>4.564</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>396934.9</v>
+        <v>339563.9</v>
       </c>
       <c r="J25" s="1">
-        <v>18.021327766781</v>
+        <v>15.416614512018</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2599519.0</v>
+        <v>2542148.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2599519.0</v>
+        <v>2542148.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.41</v>
+        <v>1.39</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>187.86</v>
+        <v>177.02</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1425430.78</v>
+        <v>1251990.78</v>
       </c>
       <c r="J26" s="1">
-        <v>90.198343608429</v>
+        <v>79.223415232429</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>3005760.0</v>
+        <v>2832320.0</v>
       </c>
       <c r="N26" s="1">
-        <v>3005760.0</v>
+        <v>2832320.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.63</v>
+        <v>1.55</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>499.1</v>
+        <v>474.2</v>
       </c>
       <c r="E27" s="1">
-        <v>553.43275</v>
+        <v>550.93275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
         <v>0.92</v>
       </c>
       <c r="H27" s="1">
-        <v>3914601.98</v>
+        <v>3896604.6</v>
       </c>
       <c r="I27" s="1">
-        <v>-325323.85</v>
+        <v>-480811.97</v>
       </c>
       <c r="J27" s="1">
-        <v>-8.3105217762139</v>
+        <v>-12.339254796342</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3589278.13</v>
+        <v>3415792.63</v>
       </c>
       <c r="N27" s="1">
-        <v>3589278.13</v>
+        <v>3415792.63</v>
       </c>
       <c r="O27" s="1">
-        <v>1.94</v>
+        <v>1.87</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>375.85</v>
+        <v>355.6</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>1188058.2</v>
+        <v>957208.2</v>
       </c>
       <c r="J28" s="1">
-        <v>38.366143498236</v>
+        <v>30.911269463809</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4284690.0</v>
+        <v>4053840.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4284690.0</v>
+        <v>4053840.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.32</v>
+        <v>2.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>475.2</v>
+        <v>452.3</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-783486.5</v>
+        <v>-897986.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-24.797906242043</v>
+        <v>-28.421912864638</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2376000.0</v>
+        <v>2261500.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2376000.0</v>
+        <v>2261500.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>184000.0</v>
+        <v>209000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>15.27</v>
+        <v>15.1</v>
       </c>
       <c r="E30" s="1">
-        <v>8.6945670652</v>
+        <v>9.372537512</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1599800.34</v>
+        <v>1958860.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1209879.66</v>
+        <v>1197039.66</v>
       </c>
       <c r="J30" s="1">
-        <v>75.626916043786</v>
+        <v>61.108984421013</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2809680.0</v>
+        <v>3155900.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2809680.0</v>
+        <v>3155900.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.52</v>
+        <v>1.73</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>557.6</v>
+        <v>462.1</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>1048.0</v>
+        <v>-380952.0</v>
       </c>
       <c r="J31" s="1">
-        <v>0.04700917576049</v>
+        <v>-17.088014813273</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2230400.0</v>
+        <v>1848400.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2230400.0</v>
+        <v>1848400.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.21</v>
+        <v>1.01</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>385.8</v>
+        <v>378.2</v>
       </c>
       <c r="E32" s="1">
         <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>178293.03</v>
+        <v>126306.13</v>
       </c>
       <c r="J32" s="1">
-        <v>7.263657578953</v>
+        <v>5.1457114080271</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2632883.27</v>
+        <v>2580896.37</v>
       </c>
       <c r="N32" s="1">
-        <v>2632883.27</v>
+        <v>2580896.37</v>
       </c>
       <c r="O32" s="1">
-        <v>1.43</v>
+        <v>1.41</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>163.5</v>
+        <v>162.55</v>
       </c>
       <c r="E33" s="1">
         <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
         <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>-2426073.45</v>
+        <v>-2450420.3</v>
       </c>
       <c r="J33" s="1">
-        <v>-36.853710344592</v>
+        <v>-37.223555601215</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4156909.45</v>
+        <v>4132562.6</v>
       </c>
       <c r="N33" s="1">
-        <v>4156909.45</v>
+        <v>4132562.6</v>
       </c>
       <c r="O33" s="1">
-        <v>2.25</v>
+        <v>2.26</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>65.78</v>
+        <v>60.7</v>
       </c>
       <c r="E34" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-1370396.68</v>
+        <v>-1477076.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-49.800432206584</v>
+        <v>-53.677200287925</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1381380.0</v>
+        <v>1274700.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1381380.0</v>
+        <v>1274700.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.75</v>
+        <v>0.7</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>33000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>122.5</v>
+        <v>154.7</v>
       </c>
       <c r="E35" s="1">
         <v>30.2405563636</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>997938.36</v>
       </c>
       <c r="I35" s="1">
-        <v>3044561.64</v>
+        <v>4107161.64</v>
       </c>
       <c r="J35" s="1">
-        <v>305.08513972747</v>
+        <v>411.56466217012</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4042500.0</v>
+        <v>5105100.0</v>
       </c>
       <c r="N35" s="1">
-        <v>4042500.0</v>
+        <v>5105100.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.19</v>
+        <v>2.79</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>661.5</v>
+        <v>640.0</v>
       </c>
       <c r="E36" s="1">
         <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
-        <v>18115.02</v>
+        <v>-22734.98</v>
       </c>
       <c r="J36" s="1">
-        <v>1.4623805973413</v>
+        <v>-1.8353384999268</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1256850.0</v>
+        <v>1216000.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1256850.0</v>
+        <v>1216000.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.68</v>
+        <v>0.66</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>30.87</v>
+        <v>28.1</v>
       </c>
       <c r="E37" s="1">
         <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>-136979.7</v>
+        <v>-208999.7</v>
       </c>
       <c r="J37" s="1">
-        <v>-14.578516787521</v>
+        <v>-22.243483049218</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>802620.0</v>
+        <v>730600.0</v>
       </c>
       <c r="N37" s="1">
-        <v>802620.0</v>
+        <v>730600.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>324.9</v>
+        <v>320.0</v>
       </c>
       <c r="E38" s="1">
         <v>276.757175</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
       <c r="G38">
         <v>0.92</v>
       </c>
       <c r="H38" s="1">
         <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>1361495.85</v>
+        <v>1287110.06</v>
       </c>
       <c r="J38" s="1">
-        <v>32.718948432526</v>
+        <v>30.931337528591</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>5522680.47</v>
+        <v>5448294.68</v>
       </c>
       <c r="N38" s="1">
-        <v>5522680.47</v>
+        <v>5448294.68</v>
       </c>
       <c r="O38" s="1">
-        <v>2.99</v>
+        <v>2.98</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>400.2</v>
+        <v>360.3</v>
       </c>
       <c r="E39" s="1">
         <v>239.3382</v>
       </c>
       <c r="F39" t="s">
         <v>111</v>
       </c>
       <c r="G39">
-        <v>10.79</v>
+        <v>10.92</v>
       </c>
       <c r="H39" s="1">
         <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1562987.75</v>
+        <v>1162079.95</v>
       </c>
       <c r="J39" s="1">
-        <v>75.403452033754</v>
+        <v>56.062397014444</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3635820.9</v>
+        <v>3234913.1</v>
       </c>
       <c r="N39" s="1">
-        <v>3635820.9</v>
+        <v>3234913.1</v>
       </c>
       <c r="O39" s="1">
-        <v>1.97</v>
+        <v>1.77</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
         <v>29600.0</v>
       </c>
       <c r="D40" s="1">
-        <v>140.7</v>
+        <v>136.26</v>
       </c>
       <c r="E40" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I40" s="1">
-        <v>989033.01</v>
+        <v>857609.01</v>
       </c>
       <c r="J40" s="1">
-        <v>31.143907227456</v>
+        <v>27.005464099596</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4164720.0</v>
+        <v>4033296.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4164720.0</v>
+        <v>4033296.0</v>
       </c>
       <c r="O40" s="1">
-        <v>2.25</v>
+        <v>2.2</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>274.85</v>
+        <v>268.4</v>
       </c>
       <c r="E41" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>3470449.51</v>
+        <v>3342739.51</v>
       </c>
       <c r="J41" s="1">
-        <v>176.0237295714</v>
+        <v>169.54618525364</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5442030.0</v>
+        <v>5314320.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5442030.0</v>
+        <v>5314320.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.95</v>
+        <v>2.91</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>21000.0</v>
+        <v>21825.0</v>
       </c>
       <c r="D42" s="1">
-        <v>85.46</v>
+        <v>84.68</v>
       </c>
       <c r="E42" s="1">
-        <v>83.9416</v>
+        <v>83.8475857961</v>
       </c>
       <c r="F42" t="s">
         <v>69</v>
       </c>
       <c r="G42">
         <v>0.92</v>
       </c>
       <c r="H42" s="1">
-        <v>1876888.41</v>
+        <v>1949706.27</v>
       </c>
       <c r="I42" s="1">
-        <v>78611.45</v>
+        <v>67364.4</v>
       </c>
       <c r="J42" s="1">
-        <v>4.1883923189658</v>
+        <v>3.4551050605177</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1955499.86</v>
+        <v>2017070.67</v>
       </c>
       <c r="N42" s="1">
-        <v>1955499.86</v>
+        <v>2017070.67</v>
       </c>
       <c r="O42" s="1">
-        <v>1.06</v>
+        <v>1.1</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>182.8</v>
+        <v>177.24</v>
       </c>
       <c r="E43" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>3482184.61</v>
+        <v>3326504.61</v>
       </c>
       <c r="J43" s="1">
-        <v>212.81945098927</v>
+        <v>203.30481123271</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>5118400.0</v>
+        <v>4962720.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5118400.0</v>
+        <v>4962720.0</v>
       </c>
       <c r="O43" s="1">
-        <v>2.77</v>
+        <v>2.71</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>243.4</v>
+        <v>266.8</v>
       </c>
       <c r="E44" s="1">
         <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>104402.25</v>
+        <v>455402.25</v>
       </c>
       <c r="J44" s="1">
-        <v>2.943729663168</v>
+        <v>12.840538513284</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>3651000.0</v>
+        <v>4002000.0</v>
       </c>
       <c r="N44" s="1">
-        <v>3651000.0</v>
+        <v>4002000.0</v>
       </c>
       <c r="O44" s="1">
-        <v>1.98</v>
+        <v>2.19</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>147.5</v>
+        <v>140.95</v>
       </c>
       <c r="E45" s="1">
         <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
         <v>69</v>
       </c>
       <c r="G45">
         <v>0.92</v>
       </c>
       <c r="H45" s="1">
         <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-1517301.93</v>
+        <v>-1599240.45</v>
       </c>
       <c r="J45" s="1">
-        <v>-44.238015826548</v>
+        <v>-46.626991595243</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1912557.89</v>
+        <v>1830619.37</v>
       </c>
       <c r="N45" s="1">
-        <v>1912557.89</v>
+        <v>1830619.37</v>
       </c>
       <c r="O45" s="1">
-        <v>1.04</v>
+        <v>1.0</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>30000.0</v>
       </c>
       <c r="D46" s="1">
         <v>0.001</v>
       </c>
       <c r="E46" s="1">
         <v>0.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
@@ -3324,434 +3324,434 @@
       </c>
       <c r="M46" s="1">
         <v>30.0</v>
       </c>
       <c r="N46" s="1">
         <v>30.0</v>
       </c>
       <c r="O46" s="1">
         <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
         <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.71</v>
+        <v>66.52</v>
       </c>
       <c r="E47" s="1">
         <v>56.558639</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>394540.83</v>
+        <v>298840.83</v>
       </c>
       <c r="J47" s="1">
-        <v>23.252612213671</v>
+        <v>17.612448206188</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2091300.0</v>
+        <v>1995600.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2091300.0</v>
+        <v>1995600.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.13</v>
+        <v>1.09</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>73.96</v>
+        <v>74.02</v>
       </c>
       <c r="E48" s="1">
         <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>-125230.34</v>
+        <v>-123670.34</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.1141944454244</v>
+        <v>-6.038029649139</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1922960.0</v>
+        <v>1924520.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1922960.0</v>
+        <v>1924520.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.04</v>
+        <v>1.05</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
         <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>39.96</v>
+        <v>36.88</v>
       </c>
       <c r="E49" s="1">
         <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>2715284.64</v>
+        <v>2284084.64</v>
       </c>
       <c r="J49" s="1">
-        <v>94.309685458383</v>
+        <v>79.332862855485</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5594400.0</v>
+        <v>5163200.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5594400.0</v>
+        <v>5163200.0</v>
       </c>
       <c r="O49" s="1">
-        <v>3.03</v>
+        <v>2.82</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>10000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>246.3</v>
+        <v>239.1</v>
       </c>
       <c r="E50" s="1">
-        <v>253.130475</v>
+        <v>248.9732125</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2531304.75</v>
+        <v>2987678.55</v>
       </c>
       <c r="I50" s="1">
-        <v>-68304.75</v>
+        <v>-118478.55</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.6984008938473</v>
+        <v>-3.9655721998607</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2463000.0</v>
+        <v>2869200.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2463000.0</v>
+        <v>2869200.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.33</v>
+        <v>1.57</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>64.45</v>
+        <v>71.16</v>
       </c>
       <c r="E51" s="1">
         <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-61459.2</v>
+        <v>180100.8</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.5805203364109</v>
+        <v>7.5619887177813</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2320200.0</v>
+        <v>2561760.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2320200.0</v>
+        <v>2561760.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.26</v>
+        <v>1.4</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
-        <v>194000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>190.45</v>
+        <v>190.9</v>
       </c>
       <c r="E52" s="1">
-        <v>161.1687508763</v>
+        <v>161.168750875</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
       <c r="G52">
         <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>4195956.44</v>
+        <v>3460582.63</v>
       </c>
       <c r="I52" s="1">
-        <v>748082.85</v>
+        <v>626418.69</v>
       </c>
       <c r="J52" s="1">
-        <v>17.828661014412</v>
+        <v>18.101538295012</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>4944039.29</v>
+        <v>4087001.32</v>
       </c>
       <c r="N52" s="1">
-        <v>4944039.29</v>
+        <v>4087001.32</v>
       </c>
       <c r="O52" s="1">
-        <v>2.68</v>
+        <v>2.23</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
         <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>39.63</v>
+        <v>36.2</v>
       </c>
       <c r="E53" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>1905042.65</v>
+        <v>1685522.65</v>
       </c>
       <c r="J53" s="1">
-        <v>301.77585969147</v>
+        <v>267.00192078807</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2536320.0</v>
+        <v>2316800.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2536320.0</v>
+        <v>2316800.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.37</v>
+        <v>1.27</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
-        <v>20000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>65.78</v>
+        <v>57.1</v>
       </c>
       <c r="E54" s="1">
-        <v>102.74997</v>
+        <v>93.9182333333</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2054999.4</v>
+        <v>2535792.3</v>
       </c>
       <c r="I54" s="1">
-        <v>-739399.4</v>
+        <v>-994092.3</v>
       </c>
       <c r="J54" s="1">
-        <v>-35.980516587985</v>
+        <v>-39.202433890189</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1315600.0</v>
+        <v>1541700.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1315600.0</v>
+        <v>1541700.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.71</v>
+        <v>0.84</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>