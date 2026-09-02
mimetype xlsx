--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -847,182 +847,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>8256.2725</v>
+        <v>8251.0811</v>
       </c>
       <c r="D2">
-        <v>5196.79</v>
+        <v>5379.86</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>42906125.17</v>
+        <v>44389735.47</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>42906125.17</v>
+        <v>44389735.47</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133995.5521</v>
+        <v>133184.9638</v>
       </c>
       <c r="D3">
-        <v>146.46</v>
+        <v>151.62</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>19625914.92</v>
+        <v>20194413.62</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>19625914.92</v>
+        <v>20194413.62</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5941.1174</v>
+        <v>5882.1823</v>
       </c>
       <c r="D4">
-        <v>1597.01</v>
+        <v>1652.82</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9488035.77</v>
+        <v>9722189.84</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9488035.77</v>
+        <v>9722189.84</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>712463.6222</v>
+        <v>717737.3737</v>
       </c>
       <c r="D5">
-        <v>152.39</v>
+        <v>157.75</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>108577480.05</v>
+        <v>113228338.68</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>108577480.05</v>
+        <v>113228338.68</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15513.941</v>
+        <v>15477.941</v>
       </c>
       <c r="D6">
-        <v>149.68</v>
+        <v>154.93</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2322228.08</v>
+        <v>2398065.37</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2322228.08</v>
+        <v>2398065.37</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1074,2234 +1074,2234 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>372.3</v>
+        <v>376.7</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>188947.13</v>
+        <v>255475.13</v>
       </c>
       <c r="J2" s="1">
-        <v>3.4731467097266</v>
+        <v>4.6960364371582</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5629176.0</v>
+        <v>5695704.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5629176.0</v>
+        <v>5695704.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.08</v>
+        <v>3.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>60000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>17.17</v>
+        <v>17.265</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958666667</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1691752.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-661552.0</v>
+        <v>-655852.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-39.104549603015</v>
+        <v>-38.767620786025</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1030200.0</v>
+        <v>1035900.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1030200.0</v>
+        <v>1035900.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1327.0</v>
+        <v>1461.8</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>8871623.55</v>
+        <v>9875883.55</v>
       </c>
       <c r="J4" s="1">
-        <v>874.45956189708</v>
+        <v>973.44761686598</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9886150.0</v>
+        <v>10890410.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9886150.0</v>
+        <v>10890410.0</v>
       </c>
       <c r="O4" s="1">
-        <v>5.4</v>
+        <v>5.73</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.66</v>
+        <v>132.14</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2180455.19</v>
+        <v>1988424.92</v>
       </c>
       <c r="J5" s="1">
-        <v>75.07850961499</v>
+        <v>68.466428551052</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5084688.64</v>
+        <v>4892658.37</v>
       </c>
       <c r="N5" s="1">
-        <v>5084688.64</v>
+        <v>4892658.37</v>
       </c>
       <c r="O5" s="1">
-        <v>2.78</v>
+        <v>2.58</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>457000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.278</v>
+        <v>10.738</v>
       </c>
       <c r="E6" s="1">
         <v>7.8367673961</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3581402.7</v>
       </c>
       <c r="I6" s="1">
-        <v>1115643.3</v>
+        <v>1325863.3</v>
       </c>
       <c r="J6" s="1">
-        <v>31.151015215351</v>
+        <v>37.020782387862</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4697046.0</v>
+        <v>4907266.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4697046.0</v>
+        <v>4907266.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.57</v>
+        <v>2.58</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>80.7</v>
+        <v>72.98</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-76094.11</v>
+        <v>-276814.11</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.4997155927539</v>
+        <v>-12.731217397264</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2098200.0</v>
+        <v>1897480.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2098200.0</v>
+        <v>1897480.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>91.41</v>
+        <v>94.43</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>413885.77</v>
+        <v>516565.77</v>
       </c>
       <c r="J8" s="1">
-        <v>15.362933878284</v>
+        <v>19.174289969657</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3107940.0</v>
+        <v>3210620.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3107940.0</v>
+        <v>3210620.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.7</v>
+        <v>1.69</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>36.16</v>
+        <v>37.17</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>238125.6</v>
+        <v>310845.6</v>
       </c>
       <c r="J9" s="1">
-        <v>10.067056893345</v>
+        <v>13.141385639536</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2603520.0</v>
+        <v>2676240.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2603520.0</v>
+        <v>2676240.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.42</v>
+        <v>1.41</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>75.94</v>
+        <v>77.42</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>2140771.9</v>
+        <v>2229571.9</v>
       </c>
       <c r="J10" s="1">
-        <v>88.621750177521</v>
+        <v>92.297812730362</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4556400.0</v>
+        <v>4645200.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4556400.0</v>
+        <v>4645200.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.49</v>
+        <v>2.45</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>61.44</v>
+        <v>64.04</v>
       </c>
       <c r="E11" s="1">
         <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>44603.47</v>
+        <v>153023.47</v>
       </c>
       <c r="J11" s="1">
-        <v>1.7717756823822</v>
+        <v>6.0785240022746</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2562048.0</v>
+        <v>2670468.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2562048.0</v>
+        <v>2670468.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.4</v>
+        <v>1.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>19.075</v>
+        <v>19.43</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-490207.29</v>
+        <v>-451512.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-19.078799286034</v>
+        <v>-17.572795288474</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2079175.0</v>
+        <v>2117870.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2079175.0</v>
+        <v>2117870.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.14</v>
+        <v>1.12</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>12900.0</v>
       </c>
       <c r="D13" s="1">
-        <v>245.2</v>
+        <v>242.1</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325581</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3052528.71</v>
       </c>
       <c r="I13" s="1">
-        <v>110551.29</v>
+        <v>70561.29</v>
       </c>
       <c r="J13" s="1">
-        <v>3.6216298191672</v>
+        <v>2.311568430752</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3163080.0</v>
+        <v>3123090.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3163080.0</v>
+        <v>3123090.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.73</v>
+        <v>1.64</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.735</v>
+        <v>17.795</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1129721.63</v>
+        <v>964281.63</v>
       </c>
       <c r="J14" s="1">
-        <v>52.117624675559</v>
+        <v>44.485355276305</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3297360.0</v>
+        <v>3131920.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3297360.0</v>
+        <v>3131920.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.8</v>
+        <v>1.65</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.737</v>
+        <v>9.577</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>948186.67</v>
+        <v>888186.67</v>
       </c>
       <c r="J15" s="1">
-        <v>35.076604152105</v>
+        <v>32.857002974706</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3651375.0</v>
+        <v>3591375.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3651375.0</v>
+        <v>3591375.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.0</v>
+        <v>1.89</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.95</v>
+        <v>102.8</v>
       </c>
       <c r="E16" s="1">
         <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>-74658.75</v>
+        <v>94991.25</v>
       </c>
       <c r="J16" s="1">
-        <v>-2.5867411704022</v>
+        <v>3.2912120441739</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2811550.0</v>
+        <v>2981200.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2811550.0</v>
+        <v>2981200.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.54</v>
+        <v>1.57</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>170.45</v>
+        <v>171.1</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-653513.5</v>
+        <v>-649418.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-37.833332416707</v>
+        <v>-37.596263869161</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1073835.0</v>
+        <v>1077930.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1073835.0</v>
+        <v>1077930.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>38.88</v>
+        <v>39.12</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>451575.86</v>
+        <v>470919.86</v>
       </c>
       <c r="J18" s="1">
-        <v>16.836325324931</v>
+        <v>17.557537209653</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3133728.0</v>
+        <v>3153072.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3133728.0</v>
+        <v>3153072.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.71</v>
+        <v>1.66</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2683.0</v>
+        <v>2832.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
         <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-594386.78</v>
+        <v>-381694.96</v>
       </c>
       <c r="J19" s="1">
-        <v>-13.687555781369</v>
+        <v>-8.7896824631052</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3748147.34</v>
+        <v>3960839.16</v>
       </c>
       <c r="N19" s="1">
-        <v>3748147.34</v>
+        <v>3960839.16</v>
       </c>
       <c r="O19" s="1">
-        <v>2.05</v>
+        <v>2.09</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>64.46</v>
+        <v>66.32</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-1060988.2</v>
+        <v>-956828.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-22.715594045511</v>
+        <v>-20.48554447872</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3609760.0</v>
+        <v>3713920.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3609760.0</v>
+        <v>3713920.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.97</v>
+        <v>1.96</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1582.5</v>
+        <v>1603.5</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-906825.32</v>
+        <v>-882885.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-33.451384256211</v>
+        <v>-32.568274663403</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1804050.0</v>
+        <v>1827990.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1804050.0</v>
+        <v>1827990.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.99</v>
+        <v>0.96</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>106000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>64.36</v>
+        <v>88.0</v>
       </c>
       <c r="E22" s="1">
         <v>25.9981596226</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2755804.92</v>
       </c>
       <c r="I22" s="1">
-        <v>4066355.08</v>
+        <v>6572195.08</v>
       </c>
       <c r="J22" s="1">
-        <v>147.55598447803</v>
+        <v>238.48549773255</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>6822160.0</v>
+        <v>9328000.0</v>
       </c>
       <c r="N22" s="1">
-        <v>6822160.0</v>
+        <v>9328000.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.73</v>
+        <v>4.91</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.714</v>
+        <v>5.75</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>448111.42</v>
+        <v>473491.42</v>
       </c>
       <c r="J23" s="1">
-        <v>12.516174739535</v>
+        <v>13.225062084761</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4028370.0</v>
+        <v>4053750.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4028370.0</v>
+        <v>4053750.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.2</v>
+        <v>2.13</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>102.7</v>
+        <v>101.0</v>
       </c>
       <c r="E24" s="1">
         <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>1096788.96</v>
+        <v>1038988.96</v>
       </c>
       <c r="J24" s="1">
-        <v>45.794735042223</v>
+        <v>43.381384997708</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3491800.0</v>
+        <v>3434000.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3491800.0</v>
+        <v>3434000.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.91</v>
+        <v>1.81</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.564</v>
+        <v>4.383</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>339563.9</v>
+        <v>238746.9</v>
       </c>
       <c r="J25" s="1">
-        <v>15.416614512018</v>
+        <v>10.839399957532</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2542148.0</v>
+        <v>2441331.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2542148.0</v>
+        <v>2441331.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.39</v>
+        <v>1.29</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>177.02</v>
+        <v>176.54</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1251990.78</v>
+        <v>1244310.78</v>
       </c>
       <c r="J26" s="1">
-        <v>79.223415232429</v>
+        <v>78.737440544192</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2832320.0</v>
+        <v>2824640.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2832320.0</v>
+        <v>2824640.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.55</v>
+        <v>1.49</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>474.2</v>
+        <v>496.4</v>
       </c>
       <c r="E27" s="1">
         <v>550.93275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
         <v>0.92</v>
       </c>
       <c r="H27" s="1">
         <v>3896604.6</v>
       </c>
       <c r="I27" s="1">
-        <v>-480811.97</v>
+        <v>-316796.91</v>
       </c>
       <c r="J27" s="1">
-        <v>-12.339254796342</v>
+        <v>-8.1300758614307</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3415792.63</v>
+        <v>3579807.69</v>
       </c>
       <c r="N27" s="1">
-        <v>3415792.63</v>
+        <v>3579807.69</v>
       </c>
       <c r="O27" s="1">
-        <v>1.87</v>
+        <v>1.88</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>355.6</v>
+        <v>378.85</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>957208.2</v>
+        <v>1222258.2</v>
       </c>
       <c r="J28" s="1">
-        <v>30.911269463809</v>
+        <v>39.470569281114</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4053840.0</v>
+        <v>4318890.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4053840.0</v>
+        <v>4318890.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.22</v>
+        <v>2.27</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>452.3</v>
+        <v>475.0</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-897986.5</v>
+        <v>-784486.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-28.421912864638</v>
+        <v>-24.829556954904</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2261500.0</v>
+        <v>2375000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2261500.0</v>
+        <v>2375000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.24</v>
+        <v>1.25</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>209000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>15.1</v>
+        <v>16.26</v>
       </c>
       <c r="E30" s="1">
         <v>9.372537512</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1958860.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1197039.66</v>
+        <v>1439479.66</v>
       </c>
       <c r="J30" s="1">
-        <v>61.108984421013</v>
+        <v>73.48556865468</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3155900.0</v>
+        <v>3398340.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3155900.0</v>
+        <v>3398340.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.73</v>
+        <v>1.79</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>462.1</v>
+        <v>442.4</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-380952.0</v>
+        <v>-459752.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-17.088014813273</v>
+        <v>-20.622674212058</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1848400.0</v>
+        <v>1769600.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1848400.0</v>
+        <v>1769600.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.01</v>
+        <v>0.93</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>378.2</v>
+        <v>371.4</v>
       </c>
       <c r="E32" s="1">
         <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>126306.13</v>
+        <v>79715.35</v>
       </c>
       <c r="J32" s="1">
-        <v>5.1457114080271</v>
+        <v>3.2476031518809</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2580896.37</v>
+        <v>2534305.59</v>
       </c>
       <c r="N32" s="1">
-        <v>2580896.37</v>
+        <v>2534305.59</v>
       </c>
       <c r="O32" s="1">
-        <v>1.41</v>
+        <v>1.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>162.55</v>
+        <v>165.9</v>
       </c>
       <c r="E33" s="1">
         <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
         <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>-2450420.3</v>
+        <v>-2365562.51</v>
       </c>
       <c r="J33" s="1">
-        <v>-37.223555601215</v>
+        <v>-35.934507896109</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4132562.6</v>
+        <v>4217420.39</v>
       </c>
       <c r="N33" s="1">
-        <v>4132562.6</v>
+        <v>4217420.39</v>
       </c>
       <c r="O33" s="1">
-        <v>2.26</v>
+        <v>2.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>60.7</v>
+        <v>61.64</v>
       </c>
       <c r="E34" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-1477076.68</v>
+        <v>-1457336.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-53.677200287925</v>
+        <v>-52.959845564212</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1274700.0</v>
+        <v>1294440.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1274700.0</v>
+        <v>1294440.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>33000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>154.7</v>
+        <v>154.65</v>
       </c>
       <c r="E35" s="1">
         <v>30.2405563636</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>997938.36</v>
       </c>
       <c r="I35" s="1">
-        <v>4107161.64</v>
+        <v>4105511.64</v>
       </c>
       <c r="J35" s="1">
-        <v>411.56466217012</v>
+        <v>411.39932129676</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>5105100.0</v>
+        <v>5103450.0</v>
       </c>
       <c r="N35" s="1">
-        <v>5105100.0</v>
+        <v>5103450.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.79</v>
+        <v>2.69</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>640.0</v>
+        <v>646.0</v>
       </c>
       <c r="E36" s="1">
         <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
-        <v>-22734.98</v>
+        <v>-11334.98</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.8353384999268</v>
+        <v>-0.91504479836357</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1216000.0</v>
+        <v>1227400.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1216000.0</v>
+        <v>1227400.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>28.1</v>
+        <v>28.02</v>
       </c>
       <c r="E37" s="1">
         <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>-208999.7</v>
+        <v>-211079.7</v>
       </c>
       <c r="J37" s="1">
-        <v>-22.243483049218</v>
+        <v>-22.464853915981</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>730600.0</v>
+        <v>728520.0</v>
       </c>
       <c r="N37" s="1">
-        <v>730600.0</v>
+        <v>728520.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>320.0</v>
+        <v>309.7</v>
       </c>
       <c r="E38" s="1">
         <v>276.757175</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
       <c r="G38">
         <v>0.92</v>
       </c>
       <c r="H38" s="1">
         <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>1287110.06</v>
+        <v>1117792.65</v>
       </c>
       <c r="J38" s="1">
-        <v>30.931337528591</v>
+        <v>26.862366178793</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>5448294.68</v>
+        <v>5278977.27</v>
       </c>
       <c r="N38" s="1">
-        <v>5448294.68</v>
+        <v>5278977.27</v>
       </c>
       <c r="O38" s="1">
-        <v>2.98</v>
+        <v>2.78</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>360.3</v>
+        <v>382.6</v>
       </c>
       <c r="E39" s="1">
         <v>239.3382</v>
       </c>
       <c r="F39" t="s">
         <v>111</v>
       </c>
       <c r="G39">
-        <v>10.92</v>
+        <v>10.82</v>
       </c>
       <c r="H39" s="1">
         <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1162079.95</v>
+        <v>1392170.08</v>
       </c>
       <c r="J39" s="1">
-        <v>56.062397014444</v>
+        <v>67.162669605125</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3234913.1</v>
+        <v>3465003.23</v>
       </c>
       <c r="N39" s="1">
-        <v>3234913.1</v>
+        <v>3465003.23</v>
       </c>
       <c r="O39" s="1">
-        <v>1.77</v>
+        <v>1.82</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
         <v>29600.0</v>
       </c>
       <c r="D40" s="1">
-        <v>136.26</v>
+        <v>162.86</v>
       </c>
       <c r="E40" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I40" s="1">
-        <v>857609.01</v>
+        <v>1644969.01</v>
       </c>
       <c r="J40" s="1">
-        <v>27.005464099596</v>
+        <v>51.798839595334</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4033296.0</v>
+        <v>4820656.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4033296.0</v>
+        <v>4820656.0</v>
       </c>
       <c r="O40" s="1">
-        <v>2.2</v>
+        <v>2.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>268.4</v>
+        <v>287.15</v>
       </c>
       <c r="E41" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>3342739.51</v>
+        <v>3713989.51</v>
       </c>
       <c r="J41" s="1">
-        <v>169.54618525364</v>
+        <v>188.37625594479</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5314320.0</v>
+        <v>5685570.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5314320.0</v>
+        <v>5685570.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.91</v>
+        <v>2.99</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>21825.0</v>
       </c>
       <c r="D42" s="1">
-        <v>84.68</v>
+        <v>86.98</v>
       </c>
       <c r="E42" s="1">
         <v>83.8475857961</v>
       </c>
       <c r="F42" t="s">
         <v>69</v>
       </c>
       <c r="G42">
         <v>0.92</v>
       </c>
       <c r="H42" s="1">
         <v>1949706.27</v>
       </c>
       <c r="I42" s="1">
-        <v>67364.4</v>
+        <v>124527.23</v>
       </c>
       <c r="J42" s="1">
-        <v>3.4551050605177</v>
+        <v>6.3869738696588</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2017070.67</v>
+        <v>2074233.5</v>
       </c>
       <c r="N42" s="1">
-        <v>2017070.67</v>
+        <v>2074233.5</v>
       </c>
       <c r="O42" s="1">
-        <v>1.1</v>
+        <v>1.09</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>177.24</v>
+        <v>158.52</v>
       </c>
       <c r="E43" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>3326504.61</v>
+        <v>2802344.61</v>
       </c>
       <c r="J43" s="1">
-        <v>203.30481123271</v>
+        <v>171.26990903074</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4962720.0</v>
+        <v>4438560.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4962720.0</v>
+        <v>4438560.0</v>
       </c>
       <c r="O43" s="1">
-        <v>2.71</v>
+        <v>2.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>266.8</v>
+        <v>278.7</v>
       </c>
       <c r="E44" s="1">
         <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>455402.25</v>
+        <v>633902.25</v>
       </c>
       <c r="J44" s="1">
-        <v>12.840538513284</v>
+        <v>17.873531048171</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4002000.0</v>
+        <v>4180500.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4002000.0</v>
+        <v>4180500.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.19</v>
+        <v>2.2</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>140.95</v>
+        <v>151.4</v>
       </c>
       <c r="E45" s="1">
         <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
         <v>69</v>
       </c>
       <c r="G45">
         <v>0.92</v>
       </c>
       <c r="H45" s="1">
         <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-1599240.45</v>
+        <v>-1461262.79</v>
       </c>
       <c r="J45" s="1">
-        <v>-46.626991595243</v>
+        <v>-42.604154883508</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1830619.37</v>
+        <v>1968597.03</v>
       </c>
       <c r="N45" s="1">
-        <v>1830619.37</v>
+        <v>1968597.03</v>
       </c>
       <c r="O45" s="1">
-        <v>1.0</v>
+        <v>1.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>30000.0</v>
       </c>
       <c r="D46" s="1">
         <v>0.001</v>
       </c>
       <c r="E46" s="1">
         <v>0.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
@@ -3324,434 +3324,434 @@
       </c>
       <c r="M46" s="1">
         <v>30.0</v>
       </c>
       <c r="N46" s="1">
         <v>30.0</v>
       </c>
       <c r="O46" s="1">
         <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
         <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>66.52</v>
+        <v>70.5</v>
       </c>
       <c r="E47" s="1">
         <v>56.558639</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>298840.83</v>
+        <v>418240.83</v>
       </c>
       <c r="J47" s="1">
-        <v>17.612448206188</v>
+        <v>24.649392641856</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1995600.0</v>
+        <v>2115000.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1995600.0</v>
+        <v>2115000.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.09</v>
+        <v>1.11</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>74.02</v>
+        <v>77.38</v>
       </c>
       <c r="E48" s="1">
         <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>-123670.34</v>
+        <v>-36310.34</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.038029649139</v>
+        <v>-1.7728010571517</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1924520.0</v>
+        <v>2011880.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1924520.0</v>
+        <v>2011880.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
         <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>36.88</v>
+        <v>35.08</v>
       </c>
       <c r="E49" s="1">
         <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>2284084.64</v>
+        <v>2032084.64</v>
       </c>
       <c r="J49" s="1">
-        <v>79.332862855485</v>
+        <v>70.580174321323</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5163200.0</v>
+        <v>4911200.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5163200.0</v>
+        <v>4911200.0</v>
       </c>
       <c r="O49" s="1">
-        <v>2.82</v>
+        <v>2.59</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
         <v>12000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>239.1</v>
+        <v>248.3</v>
       </c>
       <c r="E50" s="1">
         <v>248.9732125</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2987678.55</v>
       </c>
       <c r="I50" s="1">
-        <v>-118478.55</v>
+        <v>-8078.55</v>
       </c>
       <c r="J50" s="1">
-        <v>-3.9655721998607</v>
+        <v>-0.27039555510415</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2869200.0</v>
+        <v>2979600.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2869200.0</v>
+        <v>2979600.0</v>
       </c>
       <c r="O50" s="1">
         <v>1.57</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>71.16</v>
+        <v>74.93</v>
       </c>
       <c r="E51" s="1">
         <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>180100.8</v>
+        <v>315820.8</v>
       </c>
       <c r="J51" s="1">
-        <v>7.5619887177813</v>
+        <v>13.260537023937</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2561760.0</v>
+        <v>2697480.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2561760.0</v>
+        <v>2697480.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.4</v>
+        <v>1.42</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
         <v>160000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>190.9</v>
+        <v>177.1</v>
       </c>
       <c r="E52" s="1">
         <v>161.168750875</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
       <c r="G52">
         <v>7.47</v>
       </c>
       <c r="H52" s="1">
         <v>3460582.63</v>
       </c>
       <c r="I52" s="1">
-        <v>626418.69</v>
+        <v>330693.79</v>
       </c>
       <c r="J52" s="1">
-        <v>18.101538295012</v>
+        <v>9.5560148494417</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>4087001.32</v>
+        <v>3791276.42</v>
       </c>
       <c r="N52" s="1">
-        <v>4087001.32</v>
+        <v>3791276.42</v>
       </c>
       <c r="O52" s="1">
-        <v>2.23</v>
+        <v>2.0</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
         <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>36.2</v>
+        <v>34.44</v>
       </c>
       <c r="E53" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>1685522.65</v>
+        <v>1572882.65</v>
       </c>
       <c r="J53" s="1">
-        <v>267.00192078807</v>
+        <v>249.15873347903</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2316800.0</v>
+        <v>2204160.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2316800.0</v>
+        <v>2204160.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.27</v>
+        <v>1.16</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
         <v>27000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>57.1</v>
+        <v>61.66</v>
       </c>
       <c r="E54" s="1">
         <v>93.9182333333</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>2535792.3</v>
       </c>
       <c r="I54" s="1">
-        <v>-994092.3</v>
+        <v>-870972.3</v>
       </c>
       <c r="J54" s="1">
-        <v>-39.202433890189</v>
+        <v>-34.347146649195</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1541700.0</v>
+        <v>1664820.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1541700.0</v>
+        <v>1664820.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.84</v>
+        <v>0.88</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>