--- v6 (2026-09-02)
+++ v7 (2026-09-22)
@@ -142,51 +142,51 @@
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
@@ -792,2969 +792,2969 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>8246.9572</v>
+      </c>
+      <c r="C2">
+        <v>5509.14</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>45433645.37</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>45433645.37</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>132833.3291</v>
+      </c>
+      <c r="C3">
+        <v>155.27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>20625063.85</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>20625063.85</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>5809.6792</v>
+      </c>
+      <c r="C4">
+        <v>1692.07</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>9830394.26</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>9830394.26</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>723143.3101</v>
+      </c>
+      <c r="C5">
+        <v>161.53</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>116815963.09</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>116815963.09</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>15149.941</v>
+      </c>
+      <c r="C6">
+        <v>158.63</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>2403254.84</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>2403254.84</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:Z54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="N54" sqref="N54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>15120.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D2" s="1">
+        <v>359.8034966931</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>5440228.87</v>
+      </c>
+      <c r="H2" s="1">
+        <v>707563.13</v>
+      </c>
+      <c r="I2" s="1">
+        <v>13.006127994023</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>6147792.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>6147792.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>3.15</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>16.21</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.1958666667</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1691752.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-719152.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-42.509303964174</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>972600.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>972600.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>34</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>7450.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D4" s="1">
+        <v>136.1780469799</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1014526.45</v>
+      </c>
+      <c r="H4" s="1">
+        <v>11321183.55</v>
+      </c>
+      <c r="I4" s="1">
+        <v>1115.908170753</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>12335710.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>12335710.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>6.32</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>132.9</v>
+      </c>
+      <c r="D5" s="1">
+        <v>85.5636991667</v>
+      </c>
+      <c r="E5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5">
+        <v>0.86</v>
+      </c>
+      <c r="G5" s="1">
+        <v>3546216.2</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1997700.37</v>
+      </c>
+      <c r="I5" s="1">
+        <v>56.333293215456</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5543916.57</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5543916.57</v>
+      </c>
+      <c r="N5" s="1">
+        <v>2.84</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>38</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>490000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D6" s="1">
+        <v>8.0278463265</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>3933644.7</v>
+      </c>
+      <c r="H6" s="1">
+        <v>1945375.3</v>
+      </c>
+      <c r="I6" s="1">
+        <v>49.454779177184</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>5879020.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>5879020.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>3.01</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>60.94</v>
+      </c>
+      <c r="D7" s="1">
+        <v>83.6266965385</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2174294.11</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-589854.11</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-27.128533683054</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1584440.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1584440.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D8" s="1">
+        <v>79.2368891176</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2694054.23</v>
+      </c>
+      <c r="H8" s="1">
+        <v>768505.77</v>
+      </c>
+      <c r="I8" s="1">
+        <v>28.52599481637</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>3462560.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>3462560.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="1">
+        <v>72000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D9" s="1">
+        <v>32.8527</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2365394.4</v>
+      </c>
+      <c r="H9" s="1">
+        <v>377805.6</v>
+      </c>
+      <c r="I9" s="1">
+        <v>15.972203197911</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>2743200.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>2743200.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="1">
+        <v>65000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D10" s="1">
+        <v>43.1065861538</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>2801928.1</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2274571.9</v>
+      </c>
+      <c r="I10" s="1">
+        <v>81.178810405592</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>5076500.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>5076500.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
+        <v>47700.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D11" s="1">
+        <v>60.8797595388</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>2903964.53</v>
+      </c>
+      <c r="H11" s="1">
+        <v>274763.47</v>
+      </c>
+      <c r="I11" s="1">
+        <v>9.4616675638252</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>3178728.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>3178728.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1">
+        <v>109000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>17.03</v>
+      </c>
+      <c r="D12" s="1">
+        <v>23.5723145872</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2569382.29</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-713112.29</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-27.754230764936</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1856270.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1856270.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>12900.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>236.6301325581</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>3052528.71</v>
+      </c>
+      <c r="H13" s="1">
+        <v>95071.29</v>
+      </c>
+      <c r="I13" s="1">
+        <v>3.1145092817161</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3147600.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3147600.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1">
+        <v>176000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>17.805</v>
+      </c>
+      <c r="D14" s="1">
+        <v>12.3161271023</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>2167638.37</v>
+      </c>
+      <c r="H14" s="1">
+        <v>966041.63</v>
+      </c>
+      <c r="I14" s="1">
+        <v>44.566549631616</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>3133680.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>3133680.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="1">
+        <v>375000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D15" s="1">
+        <v>7.2085022133</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2703188.33</v>
+      </c>
+      <c r="H15" s="1">
+        <v>979686.67</v>
+      </c>
+      <c r="I15" s="1">
+        <v>36.24189477024</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>3682875.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3682875.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="1">
         <v>32000.0</v>
       </c>
-      <c r="D5" s="1">
-[...96 lines deleted...]
-      <c r="C7" s="1">
+      <c r="C16" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.8127734375</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>3194008.75</v>
+      </c>
+      <c r="H16" s="1">
+        <v>533991.25</v>
+      </c>
+      <c r="I16" s="1">
+        <v>16.71852808794</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3728000.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3728000.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6443.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D17" s="1">
+        <v>271.9823187956</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1752382.08</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-666736.58</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-38.047443397732</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1085645.5</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1085645.5</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="1">
+        <v>80600.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D18" s="1">
+        <v>33.2773218362</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>2682152.14</v>
+      </c>
+      <c r="H18" s="1">
+        <v>769139.86</v>
+      </c>
+      <c r="I18" s="1">
+        <v>28.676220432447</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3451292.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3451292.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1370.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>3251.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>3467.5727664234</v>
+      </c>
+      <c r="E19" t="s">
+        <v>69</v>
+      </c>
+      <c r="F19">
+        <v>0.92</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4623823.95</v>
+      </c>
+      <c r="H19" s="1">
+        <v>194295.91</v>
+      </c>
+      <c r="I19" s="1">
+        <v>4.2020611533015</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4818119.86</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4818119.86</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.47</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="1">
+        <v>63000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>81.554415873</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>5137928.2</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-664928.2</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-12.941562710043</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4473000.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4473000.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1380.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>2245.9676231884</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>3099435.32</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-863835.32</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-27.870732272613</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2235600.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2235600.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="1">
+        <v>92000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D22" s="1">
+        <v>25.9981596739</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2391830.69</v>
+      </c>
+      <c r="H22" s="1">
+        <v>5514649.31</v>
+      </c>
+      <c r="I22" s="1">
+        <v>230.56185929281</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>7906480.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>7906480.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>4.05</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="1">
+        <v>705000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D23" s="1">
+        <v>5.0783809645</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3580258.58</v>
+      </c>
+      <c r="H23" s="1">
+        <v>814711.42</v>
+      </c>
+      <c r="I23" s="1">
+        <v>22.755658615027</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4394970.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4394970.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>104.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>70.4415011765</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2395011.04</v>
+      </c>
+      <c r="H24" s="1">
+        <v>1140988.96</v>
+      </c>
+      <c r="I24" s="1">
+        <v>47.640238017441</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>3536000.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>3536000.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" s="1">
+        <v>557000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D25" s="1">
+        <v>3.954370018</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2202584.1</v>
+      </c>
+      <c r="H25" s="1">
+        <v>226492.9</v>
+      </c>
+      <c r="I25" s="1">
+        <v>10.283053437097</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>2429077.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2429077.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="1">
+        <v>17600.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D26" s="1">
+        <v>89.7914329545</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1580329.22</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1335990.78</v>
+      </c>
+      <c r="I26" s="1">
+        <v>84.538763385012</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>2916320.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2916320.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" s="1">
+        <v>6600.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>500.4</v>
+      </c>
+      <c r="D27" s="1">
+        <v>550.93275</v>
+      </c>
+      <c r="E27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F27">
+        <v>0.92</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3896604.6</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-323865.53</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-8.3114804617333</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3572739.07</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3572739.07</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="1">
+        <v>12300.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D28" s="1">
+        <v>279.2342926829</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>3434581.8</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1216048.2</v>
+      </c>
+      <c r="I28" s="1">
+        <v>35.406004888281</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>4650630.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>4650630.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>2.38</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D29" s="1">
+        <v>631.8973</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>3159486.5</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-752736.5</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-23.824646821564</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2406750.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2406750.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="1">
+        <v>209000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D30" s="1">
+        <v>9.372537512</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1958860.34</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1326619.66</v>
+      </c>
+      <c r="I30" s="1">
+        <v>67.724055304525</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>3285480.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>3285480.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>557.338</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2229352.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-317352.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-14.23516788735</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1912000.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1912000.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1">
+        <v>51000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>390.8</v>
+      </c>
+      <c r="D32" s="1">
+        <v>358.8201784314</v>
+      </c>
+      <c r="E32" t="s">
+        <v>96</v>
+      </c>
+      <c r="F32">
+        <v>7.47</v>
+      </c>
+      <c r="G32" s="1">
+        <v>2454590.24</v>
+      </c>
+      <c r="H32" s="1">
+        <v>211880.21</v>
+      </c>
+      <c r="I32" s="1">
+        <v>8.6319992048856</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>2666470.45</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2666470.45</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>151.75</v>
+      </c>
+      <c r="D33" s="1">
+        <v>258.2997771053</v>
+      </c>
+      <c r="E33" t="s">
+        <v>96</v>
+      </c>
+      <c r="F33">
+        <v>7.47</v>
+      </c>
+      <c r="G33" s="1">
+        <v>6582982.9</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-2725585.85</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-41.403507975085</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3857397.05</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3857397.05</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>100</v>
+      </c>
+      <c r="B34" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>63.48</v>
+      </c>
+      <c r="D34" s="1">
+        <v>131.0369847619</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2751776.68</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-1418696.68</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-51.555661849711</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1333080.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1333080.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>102</v>
+      </c>
+      <c r="B35" s="1">
+        <v>31000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D35" s="1">
+        <v>30.2405564516</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>937457.25</v>
+      </c>
+      <c r="H35" s="1">
+        <v>3858242.75</v>
+      </c>
+      <c r="I35" s="1">
+        <v>411.56466068186</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>4795700.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>4795700.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>2.46</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1900.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>663.5</v>
+      </c>
+      <c r="D36" s="1">
+        <v>651.9657789474</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1238734.98</v>
+      </c>
+      <c r="H36" s="1">
+        <v>21915.02</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1.7691451645291</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1260650.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1260650.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37" s="1">
         <v>26000.0</v>
       </c>
-      <c r="D7" s="1">
-[...605 lines deleted...]
-      <c r="F19" t="s">
+      <c r="C37" s="1">
+        <v>27.82</v>
+      </c>
+      <c r="D37" s="1">
+        <v>36.13845</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>939599.7</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-216279.7</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-23.018281082891</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>723320.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>723320.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>108</v>
+      </c>
+      <c r="B38" s="1">
+        <v>15600.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>318.6</v>
+      </c>
+      <c r="D38" s="1">
+        <v>276.757175</v>
+      </c>
+      <c r="E38" t="s">
         <v>69</v>
       </c>
-      <c r="G19">
+      <c r="F38">
         <v>0.92</v>
       </c>
-      <c r="H19" s="1">
-[...393 lines deleted...]
-      <c r="F27" t="s">
+      <c r="G38" s="1">
+        <v>4161184.62</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1215448.87</v>
+      </c>
+      <c r="I38" s="1">
+        <v>29.209203171572</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>5376633.49</v>
+      </c>
+      <c r="M38" s="1">
+        <v>5376633.49</v>
+      </c>
+      <c r="N38" s="1">
+        <v>2.76</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39" s="1">
+        <v>98000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>405.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>239.3382</v>
+      </c>
+      <c r="E39" t="s">
+        <v>111</v>
+      </c>
+      <c r="F39">
+        <v>10.99</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2072833.15</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1537974.71</v>
+      </c>
+      <c r="I39" s="1">
+        <v>74.196744200082</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>3610807.86</v>
+      </c>
+      <c r="M39" s="1">
+        <v>3610807.86</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" s="1">
+        <v>33000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D40" s="1">
+        <v>112.8702724242</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>3724718.99</v>
+      </c>
+      <c r="H40" s="1">
+        <v>638541.01</v>
+      </c>
+      <c r="I40" s="1">
+        <v>17.143333811607</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>4363260.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>4363260.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" s="1">
+        <v>19800.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.5747722222</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1971580.49</v>
+      </c>
+      <c r="H41" s="1">
+        <v>3824869.51</v>
+      </c>
+      <c r="I41" s="1">
+        <v>194.00017039122</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>5796450.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>5796450.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.97</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" s="1">
+        <v>21825.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>89.84</v>
+      </c>
+      <c r="D42" s="1">
+        <v>83.8475857961</v>
+      </c>
+      <c r="E42" t="s">
         <v>69</v>
       </c>
-      <c r="G27">
+      <c r="F42">
         <v>0.92</v>
       </c>
-      <c r="H27" s="1">
-[...543 lines deleted...]
-      <c r="F38" t="s">
+      <c r="G42" s="1">
+        <v>1949706.27</v>
+      </c>
+      <c r="H42" s="1">
+        <v>171407.97</v>
+      </c>
+      <c r="I42" s="1">
+        <v>8.7914765745714</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>2121114.24</v>
+      </c>
+      <c r="M42" s="1">
+        <v>2121114.24</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B43" s="1">
+        <v>28000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D43" s="1">
+        <v>58.4362639286</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1636215.39</v>
+      </c>
+      <c r="H43" s="1">
+        <v>3099704.61</v>
+      </c>
+      <c r="I43" s="1">
+        <v>189.44355547224</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>4735920.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>4735920.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.43</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>236.43985</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>3546597.75</v>
+      </c>
+      <c r="H44" s="1">
+        <v>638402.25</v>
+      </c>
+      <c r="I44" s="1">
+        <v>18.000413212917</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>4185000.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>4185000.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>123</v>
+      </c>
+      <c r="B45" s="1">
+        <v>11900.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>163.6</v>
+      </c>
+      <c r="D45" s="1">
+        <v>297.3704890756</v>
+      </c>
+      <c r="E45" t="s">
         <v>69</v>
       </c>
-      <c r="G38">
+      <c r="F45">
         <v>0.92</v>
       </c>
-      <c r="H38" s="1">
-[...328 lines deleted...]
-      <c r="A45" t="s">
+      <c r="G45" s="1">
+        <v>3429859.82</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-1323801.84</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-38.59638321895</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2106057.98</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2106057.98</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>122</v>
       </c>
-      <c r="B45" t="s">
-[...45 lines deleted...]
-    <row r="46" spans="1:16">
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B46" t="s">
         <v>125</v>
       </c>
+      <c r="B46" s="1">
+        <v>30000.0</v>
+      </c>
       <c r="C46" s="1">
-        <v>30000.0</v>
+        <v>0.001</v>
       </c>
       <c r="D46" s="1">
-        <v>0.001</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>0.0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>0.0</v>
       </c>
       <c r="H46" s="1">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
       <c r="I46" s="1">
+        <v>0</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
         <v>30.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M46" s="1">
         <v>30.0</v>
       </c>
       <c r="N46" s="1">
-        <v>30.0</v>
-[...8 lines deleted...]
-    <row r="47" spans="1:16">
+        <v>0.0</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>127</v>
+      </c>
+      <c r="B47" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D47" s="1">
+        <v>56.558639</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1696759.17</v>
+      </c>
+      <c r="H47" s="1">
+        <v>670840.83</v>
+      </c>
+      <c r="I47" s="1">
+        <v>39.536596699224</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2367600.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2367600.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>126</v>
       </c>
-      <c r="B47" t="s">
-[...45 lines deleted...]
-    <row r="48" spans="1:16">
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>129</v>
+      </c>
+      <c r="B48" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>86.36</v>
+      </c>
+      <c r="D48" s="1">
+        <v>78.7765515385</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2048190.34</v>
+      </c>
+      <c r="H48" s="1">
+        <v>197169.66</v>
+      </c>
+      <c r="I48" s="1">
+        <v>9.6265301202426</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2245360.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2245360.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>128</v>
       </c>
-      <c r="B48" t="s">
-[...45 lines deleted...]
-    <row r="49" spans="1:16">
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B49" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D49" s="1">
+        <v>20.5651097143</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>2879115.36</v>
+      </c>
+      <c r="H49" s="1">
+        <v>2034884.64</v>
+      </c>
+      <c r="I49" s="1">
+        <v>70.677426416147</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>4914000.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>4914000.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>2.52</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>130</v>
       </c>
-      <c r="B49" t="s">
-[...45 lines deleted...]
-    <row r="50" spans="1:16">
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>133</v>
+      </c>
+      <c r="B50" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D50" s="1">
+        <v>248.9732125</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2987678.55</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-16478.55</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-0.55155029981388</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2971200.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2971200.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>132</v>
       </c>
-      <c r="B50" t="s">
-[...45 lines deleted...]
-    <row r="51" spans="1:16">
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B51" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D51" s="1">
+        <v>66.1572</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2381659.2</v>
+      </c>
+      <c r="H51" s="1">
+        <v>499780.8</v>
+      </c>
+      <c r="I51" s="1">
+        <v>20.984564038381</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2881440.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2881440.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>134</v>
       </c>
-      <c r="B51" t="s">
-[...45 lines deleted...]
-    <row r="52" spans="1:16">
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>137</v>
+      </c>
+      <c r="B52" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>184.15</v>
+      </c>
+      <c r="D52" s="1">
+        <v>161.168750875</v>
+      </c>
+      <c r="E52" t="s">
+        <v>96</v>
+      </c>
+      <c r="F52">
+        <v>7.47</v>
+      </c>
+      <c r="G52" s="1">
+        <v>3460582.63</v>
+      </c>
+      <c r="H52" s="1">
+        <v>481300.55</v>
+      </c>
+      <c r="I52" s="1">
+        <v>13.908078536475</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>3941883.18</v>
+      </c>
+      <c r="M52" s="1">
+        <v>3941883.18</v>
+      </c>
+      <c r="N52" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>136</v>
       </c>
-      <c r="B52" t="s">
-[...45 lines deleted...]
-    <row r="53" spans="1:16">
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B53" s="1">
+        <v>64000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>34.27</v>
+      </c>
+      <c r="D53" s="1">
+        <v>9.8637085938</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>631277.35</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1562002.65</v>
+      </c>
+      <c r="I53" s="1">
+        <v>247.43524379577</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2193280.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2193280.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>138</v>
       </c>
-      <c r="B53" t="s">
-[...45 lines deleted...]
-    <row r="54" spans="1:16">
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>141</v>
+      </c>
+      <c r="B54" s="1">
+        <v>27000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>56.54</v>
+      </c>
+      <c r="D54" s="1">
+        <v>93.9182333333</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>2535792.3</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-1009212.3</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-39.798697235574</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1526580.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1526580.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>140</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">