--- v7 (2026-09-22)
+++ v8 (2026-10-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0000981441</t>
   </si>
   <si>
@@ -145,149 +145,164 @@
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>IE000182704N</t>
+  </si>
+  <si>
+    <t>CRH PUBLIC LIMITED PLC</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
+    <t>FR0011726835</t>
+  </si>
+  <si>
+    <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>CH0013841017</t>
@@ -325,129 +340,129 @@
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
-    <t>DE0007010803</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
+    <t>SE0021921269</t>
+  </si>
+  <si>
+    <t>SAAB CLASS B</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>SE0000667891</t>
   </si>
   <si>
     <t>SANDVIK</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>PTGAU0AP0007</t>
   </si>
   <si>
     <t>SOC CON A GAUDENCI PTE1000</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>DE000SYM9999</t>
-[...2 lines deleted...]
-    <t>SYMRISE AG</t>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
@@ -844,215 +859,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>8246.9572</v>
+        <v>7676.9572</v>
       </c>
       <c r="C2">
-        <v>5509.14</v>
+        <v>5452.81</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>45433645.37</v>
+        <v>41861051.65</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>45433645.37</v>
+        <v>41861051.65</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>132833.3291</v>
+        <v>133280.541</v>
       </c>
       <c r="C3">
-        <v>155.27</v>
+        <v>153.68</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>20625063.85</v>
+        <v>20482926.83</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>20625063.85</v>
+        <v>20482926.83</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>5809.6792</v>
+        <v>5715.0418</v>
       </c>
       <c r="C4">
-        <v>1692.07</v>
+        <v>1674.29</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>9830394.26</v>
+        <v>9568643.75</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>9830394.26</v>
+        <v>9568643.75</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>723143.3101</v>
+        <v>709501.6669</v>
       </c>
       <c r="C5">
-        <v>161.53</v>
+        <v>159.87</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>116815963.09</v>
+        <v>113434069.13</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>116815963.09</v>
+        <v>113434069.13</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>15149.941</v>
+        <v>14976.941</v>
       </c>
       <c r="C6">
-        <v>158.63</v>
+        <v>156.98</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>2403254.84</v>
+        <v>2351117.71</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>2403254.84</v>
+        <v>2351117.71</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z54"/>
+  <dimension ref="A1:Z56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N54" sqref="N54"/>
+      <selection activeCell="N56" sqref="N56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1071,2690 +1086,2790 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
         <v>15120.0</v>
       </c>
       <c r="C2" s="1">
-        <v>406.6</v>
+        <v>421.0</v>
       </c>
       <c r="D2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="H2" s="1">
-        <v>707563.13</v>
+        <v>925291.13</v>
       </c>
       <c r="I2" s="1">
-        <v>13.006127994023</v>
+        <v>17.008312556527</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>6147792.0</v>
+        <v>6365520.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6147792.0</v>
+        <v>6365520.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3.15</v>
+        <v>3.39</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
         <v>60000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>16.21</v>
+        <v>15.26</v>
       </c>
       <c r="D3" s="1">
         <v>28.1958666667</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1691752.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-719152.0</v>
+        <v>-776152.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-42.509303964174</v>
+        <v>-45.878592134072</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>972600.0</v>
+        <v>915600.0</v>
       </c>
       <c r="M3" s="1">
-        <v>972600.0</v>
+        <v>915600.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>7450.0</v>
+        <v>7650.0</v>
       </c>
       <c r="C4" s="1">
-        <v>1655.8</v>
+        <v>1540.8</v>
       </c>
       <c r="D4" s="1">
-        <v>136.1780469799</v>
+        <v>212.4431398693</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>1014526.45</v>
+        <v>1625190.02</v>
       </c>
       <c r="H4" s="1">
-        <v>11321183.55</v>
+        <v>10161929.98</v>
       </c>
       <c r="I4" s="1">
-        <v>1115.908170753</v>
+        <v>625.27642029207</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>12335710.0</v>
+        <v>11787120.0</v>
       </c>
       <c r="M4" s="1">
-        <v>12335710.0</v>
+        <v>11787120.0</v>
       </c>
       <c r="N4" s="1">
-        <v>6.32</v>
+        <v>6.28</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
-        <v>36000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>132.9</v>
+        <v>126.1</v>
       </c>
       <c r="D5" s="1">
-        <v>85.5636991667</v>
+        <v>85.5636988889</v>
       </c>
       <c r="E5" t="s">
         <v>40</v>
       </c>
       <c r="F5">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G5" s="1">
-        <v>3546216.2</v>
+        <v>2659662.15</v>
       </c>
       <c r="H5" s="1">
-        <v>1997700.37</v>
+        <v>1333652.42</v>
       </c>
       <c r="I5" s="1">
-        <v>56.333293215456</v>
+        <v>50.143677835172</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>5543916.57</v>
+        <v>3993314.57</v>
       </c>
       <c r="M5" s="1">
-        <v>5543916.57</v>
+        <v>3993314.57</v>
       </c>
       <c r="N5" s="1">
-        <v>2.84</v>
+        <v>2.13</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1">
         <v>490000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>11.998</v>
+        <v>12.01</v>
       </c>
       <c r="D6" s="1">
         <v>8.0278463265</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>3933644.7</v>
       </c>
       <c r="H6" s="1">
-        <v>1945375.3</v>
+        <v>1951255.3</v>
       </c>
       <c r="I6" s="1">
-        <v>49.454779177184</v>
+        <v>49.604258869643</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>5879020.0</v>
+        <v>5884900.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5879020.0</v>
+        <v>5884900.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3.01</v>
+        <v>3.14</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>26000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>60.94</v>
+        <v>100.92</v>
       </c>
       <c r="D7" s="1">
-        <v>83.6266965385</v>
+        <v>79.2368891176</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>2174294.11</v>
+        <v>2694054.23</v>
       </c>
       <c r="H7" s="1">
-        <v>-589854.11</v>
+        <v>737225.77</v>
       </c>
       <c r="I7" s="1">
-        <v>-27.128533683054</v>
+        <v>27.364919450786</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1584440.0</v>
+        <v>3431280.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1584440.0</v>
+        <v>3431280.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.81</v>
+        <v>1.83</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="1">
-        <v>34000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>101.84</v>
+        <v>38.85</v>
       </c>
       <c r="D8" s="1">
-        <v>79.2368891176</v>
+        <v>32.8527</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>2694054.23</v>
+        <v>2036867.4</v>
       </c>
       <c r="H8" s="1">
-        <v>768505.77</v>
+        <v>371832.6</v>
       </c>
       <c r="I8" s="1">
-        <v>28.52599481637</v>
+        <v>18.255120583696</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>3462560.0</v>
+        <v>2408700.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3462560.0</v>
+        <v>2408700.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1.77</v>
+        <v>1.28</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="1">
-        <v>72000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>38.1</v>
+        <v>74.88</v>
       </c>
       <c r="D9" s="1">
-        <v>32.8527</v>
+        <v>43.1065861538</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>2365394.4</v>
+        <v>2801928.1</v>
       </c>
       <c r="H9" s="1">
-        <v>377805.6</v>
+        <v>2065271.9</v>
       </c>
       <c r="I9" s="1">
-        <v>15.972203197911</v>
+        <v>73.70895420193</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>2743200.0</v>
+        <v>4867200.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2743200.0</v>
+        <v>4867200.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1.41</v>
+        <v>2.59</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="1">
-        <v>65000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>78.1</v>
+        <v>102.71</v>
       </c>
       <c r="D10" s="1">
-        <v>43.1065861538</v>
+        <v>106.995</v>
       </c>
       <c r="E10" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F10">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G10" s="1">
-        <v>2801928.1</v>
+        <v>1874228.16</v>
       </c>
       <c r="H10" s="1">
-        <v>2274571.9</v>
+        <v>-73088.31</v>
       </c>
       <c r="I10" s="1">
-        <v>81.178810405592</v>
+        <v>-3.8996484824985</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>5076500.0</v>
+        <v>1801139.85</v>
       </c>
       <c r="M10" s="1">
-        <v>5076500.0</v>
+        <v>1801139.85</v>
       </c>
       <c r="N10" s="1">
-        <v>2.6</v>
+        <v>0.96</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B11" s="1">
         <v>47700.0</v>
       </c>
       <c r="C11" s="1">
-        <v>66.64</v>
+        <v>72.2</v>
       </c>
       <c r="D11" s="1">
         <v>60.8797595388</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>2903964.53</v>
       </c>
       <c r="H11" s="1">
-        <v>274763.47</v>
+        <v>539975.47</v>
       </c>
       <c r="I11" s="1">
-        <v>9.4616675638252</v>
+        <v>18.594423741119</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>3178728.0</v>
+        <v>3443940.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3178728.0</v>
+        <v>3443940.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1.63</v>
+        <v>1.83</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B12" s="1">
         <v>109000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>17.03</v>
+        <v>18.66</v>
       </c>
       <c r="D12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="H12" s="1">
-        <v>-713112.29</v>
+        <v>-535442.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-27.754230764936</v>
+        <v>-20.839339170505</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1856270.0</v>
+        <v>2033940.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1856270.0</v>
+        <v>2033940.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.95</v>
+        <v>1.08</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" s="1">
         <v>12900.0</v>
       </c>
       <c r="C13" s="1">
-        <v>244.0</v>
+        <v>256.4</v>
       </c>
       <c r="D13" s="1">
         <v>236.6301325581</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>3052528.71</v>
       </c>
       <c r="H13" s="1">
-        <v>95071.29</v>
+        <v>255031.29</v>
       </c>
       <c r="I13" s="1">
-        <v>3.1145092817161</v>
+        <v>8.3547548353771</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3147600.0</v>
+        <v>3307560.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3147600.0</v>
+        <v>3307560.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1.61</v>
+        <v>1.76</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" s="1">
         <v>176000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>17.805</v>
+        <v>19.105</v>
       </c>
       <c r="D14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="H14" s="1">
-        <v>966041.63</v>
+        <v>1194841.63</v>
       </c>
       <c r="I14" s="1">
-        <v>44.566549631616</v>
+        <v>55.121815822074</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>3133680.0</v>
+        <v>3362480.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3133680.0</v>
+        <v>3362480.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1.61</v>
+        <v>1.79</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B15" s="1">
         <v>375000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>9.821</v>
+        <v>10.218</v>
       </c>
       <c r="D15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="H15" s="1">
-        <v>979686.67</v>
+        <v>1128561.67</v>
       </c>
       <c r="I15" s="1">
-        <v>36.24189477024</v>
+        <v>41.749280191662</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>3682875.0</v>
+        <v>3831750.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3682875.0</v>
+        <v>3831750.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1.89</v>
+        <v>2.04</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>116.2</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.8127736364</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2195881.02</v>
+      </c>
+      <c r="H16" s="1">
+        <v>360518.98</v>
+      </c>
+      <c r="I16" s="1">
+        <v>16.417965122719</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2556400.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2556400.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>62</v>
-      </c>
-[...43 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="1">
+        <v>14443.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>169.4</v>
+      </c>
+      <c r="D17" s="1">
+        <v>218.2138669252</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3151662.88</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-705018.68</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-22.369736448462</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2446644.2</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2446644.2</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>64</v>
-      </c>
-[...43 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>189.9</v>
+      </c>
+      <c r="D18" s="1">
+        <v>188.36656</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1883665.6</v>
+      </c>
+      <c r="H18" s="1">
+        <v>15334.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.81407230667694</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1899000.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1899000.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>66</v>
-      </c>
-[...43 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="1">
+        <v>80600.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>42.25</v>
+      </c>
+      <c r="D19" s="1">
+        <v>33.2773218362</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2682152.14</v>
+      </c>
+      <c r="H19" s="1">
+        <v>723197.86</v>
+      </c>
+      <c r="I19" s="1">
+        <v>26.963342206233</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3405350.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3405350.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>68</v>
-      </c>
-[...43 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="1">
-        <v>63000.0</v>
+        <v>1370.0</v>
       </c>
       <c r="C20" s="1">
-        <v>71.0</v>
+        <v>3420.0</v>
       </c>
       <c r="D20" s="1">
-        <v>81.554415873</v>
+        <v>3467.5727664234</v>
       </c>
       <c r="E20" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="F20">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G20" s="1">
-        <v>5137928.2</v>
+        <v>4623823.95</v>
       </c>
       <c r="H20" s="1">
-        <v>-664928.2</v>
+        <v>435730.07</v>
       </c>
       <c r="I20" s="1">
-        <v>-12.941562710043</v>
+        <v>9.4235869425781</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>4473000.0</v>
+        <v>5059554.02</v>
       </c>
       <c r="M20" s="1">
-        <v>4473000.0</v>
+        <v>5059554.02</v>
       </c>
       <c r="N20" s="1">
-        <v>2.29</v>
+        <v>2.7</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="1">
+        <v>68000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>75.8</v>
+      </c>
+      <c r="D21" s="1">
+        <v>81.176525</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>5520003.7</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-365603.7</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-6.6232509952847</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>5154400.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>5154400.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>2.75</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>73</v>
-      </c>
-[...43 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1380.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>1657.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>2245.9676231884</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>3099435.32</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-812775.32</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-26.223335417111</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2286660.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2286660.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>75</v>
-      </c>
-[...43 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="1">
+        <v>48500.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>70.37</v>
+      </c>
+      <c r="D23" s="1">
+        <v>25.9981595876</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1260910.74</v>
+      </c>
+      <c r="H23" s="1">
+        <v>2152034.26</v>
+      </c>
+      <c r="I23" s="1">
+        <v>170.67300576724</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3412945.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3412945.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>77</v>
-      </c>
-[...43 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>28.42</v>
+      </c>
+      <c r="D24" s="1">
+        <v>28.2912</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2829120.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>12880.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.45526524148852</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2842000.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2842000.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>79</v>
-      </c>
-[...43 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" s="1">
+        <v>605000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>6.325</v>
+      </c>
+      <c r="D25" s="1">
+        <v>5.0783809587</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3072420.48</v>
+      </c>
+      <c r="H25" s="1">
+        <v>754204.52</v>
+      </c>
+      <c r="I25" s="1">
+        <v>24.547568436987</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>3826625.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>3826625.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>81</v>
-      </c>
-[...43 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B26" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>102.6</v>
+      </c>
+      <c r="D26" s="1">
+        <v>70.4415011765</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2395011.04</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1093388.96</v>
+      </c>
+      <c r="I26" s="1">
+        <v>45.652773274899</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>3488400.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>3488400.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>83</v>
-      </c>
-[...43 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" s="1">
+        <v>737000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>4.334</v>
+      </c>
+      <c r="D27" s="1">
+        <v>4.0199784261</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2962724.1</v>
+      </c>
+      <c r="H27" s="1">
+        <v>231433.9</v>
+      </c>
+      <c r="I27" s="1">
+        <v>7.8115238607604</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3194158.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3194158.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>85</v>
-      </c>
-[...43 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="1">
+        <v>15600.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>176.74</v>
+      </c>
+      <c r="D28" s="1">
+        <v>89.7914326923</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1400746.35</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1356397.65</v>
+      </c>
+      <c r="I28" s="1">
+        <v>96.833923572244</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2757144.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2757144.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>87</v>
-      </c>
-[...43 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="1">
+        <v>6600.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>588.6</v>
+      </c>
+      <c r="D29" s="1">
+        <v>550.93275</v>
+      </c>
+      <c r="E29" t="s">
+        <v>72</v>
+      </c>
+      <c r="F29">
+        <v>0.93</v>
+      </c>
+      <c r="G29" s="1">
+        <v>3896604.6</v>
+      </c>
+      <c r="H29" s="1">
+        <v>298374.07</v>
+      </c>
+      <c r="I29" s="1">
+        <v>7.6572837285056</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4194978.67</v>
+      </c>
+      <c r="M29" s="1">
+        <v>4194978.67</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.23</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>89</v>
-      </c>
-[...43 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" s="1">
+        <v>12300.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>381.8</v>
+      </c>
+      <c r="D30" s="1">
+        <v>279.2342926829</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3434581.8</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1261558.2</v>
+      </c>
+      <c r="I30" s="1">
+        <v>36.731057038735</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4696140.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4696140.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>91</v>
-      </c>
-[...43 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>491.5</v>
+      </c>
+      <c r="D31" s="1">
+        <v>631.8973</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>3159486.5</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-701986.5</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-22.218373143864</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>2457500.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2457500.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>93</v>
-      </c>
-[...43 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="1">
+        <v>209000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>15.16</v>
+      </c>
+      <c r="D32" s="1">
+        <v>9.372537512</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1958860.34</v>
+      </c>
+      <c r="H32" s="1">
+        <v>1209579.66</v>
+      </c>
+      <c r="I32" s="1">
+        <v>61.74915257103</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3168440.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3168440.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>95</v>
-      </c>
-[...43 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>98</v>
       </c>
       <c r="B33" s="1">
-        <v>190000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>151.75</v>
+        <v>510.0</v>
       </c>
       <c r="D33" s="1">
-        <v>258.2997771053</v>
+        <v>557.338</v>
       </c>
       <c r="E33" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="F33">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>6582982.9</v>
+        <v>2229352.0</v>
       </c>
       <c r="H33" s="1">
-        <v>-2725585.85</v>
+        <v>-189352.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-41.403507975085</v>
+        <v>-8.4935891685117</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>3857397.05</v>
+        <v>2040000.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3857397.05</v>
+        <v>2040000.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1.98</v>
+        <v>1.09</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" s="1">
-        <v>21000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>63.48</v>
+        <v>429.2</v>
       </c>
       <c r="D34" s="1">
-        <v>131.0369847619</v>
+        <v>358.8201784314</v>
       </c>
       <c r="E34" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="F34">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G34" s="1">
-        <v>2751776.68</v>
+        <v>2454590.24</v>
       </c>
       <c r="H34" s="1">
-        <v>-1418696.68</v>
+        <v>473534.97</v>
       </c>
       <c r="I34" s="1">
-        <v>-51.555661849711</v>
+        <v>19.291813447445</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1333080.0</v>
+        <v>2928125.21</v>
       </c>
       <c r="M34" s="1">
-        <v>1333080.0</v>
+        <v>2928125.21</v>
       </c>
       <c r="N34" s="1">
-        <v>0.68</v>
+        <v>1.56</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>148.05</v>
+      </c>
+      <c r="D35" s="1">
+        <v>258.2997771053</v>
+      </c>
+      <c r="E35" t="s">
+        <v>101</v>
+      </c>
+      <c r="F35">
+        <v>7.48</v>
+      </c>
+      <c r="G35" s="1">
+        <v>6582982.9</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-2820090.79</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-42.839102468275</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>3762892.11</v>
+      </c>
+      <c r="M35" s="1">
+        <v>3762892.11</v>
+      </c>
+      <c r="N35" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>102</v>
-      </c>
-[...43 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>64.22</v>
+      </c>
+      <c r="D36" s="1">
+        <v>131.0369847619</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2751776.68</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-1403156.68</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-50.990935790618</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1348620.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1348620.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>104</v>
-      </c>
-[...43 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="1">
+        <v>29000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>133.35</v>
+      </c>
+      <c r="D37" s="1">
+        <v>30.2405565517</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>876976.14</v>
+      </c>
+      <c r="H37" s="1">
+        <v>2990173.86</v>
+      </c>
+      <c r="I37" s="1">
+        <v>340.96410650351</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3867150.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3867150.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>106</v>
-      </c>
-[...43 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>26.18</v>
+      </c>
+      <c r="D38" s="1">
+        <v>36.13845</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>939599.7</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-258919.7</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-27.556383851549</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>680680.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>680680.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>108</v>
-      </c>
-[...43 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" s="1">
+        <v>15600.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>330.7</v>
+      </c>
+      <c r="D39" s="1">
+        <v>276.757175</v>
+      </c>
+      <c r="E39" t="s">
+        <v>72</v>
+      </c>
+      <c r="F39">
+        <v>0.93</v>
+      </c>
+      <c r="G39" s="1">
+        <v>4161184.62</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1409702.48</v>
+      </c>
+      <c r="I39" s="1">
+        <v>33.877431758844</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>5570887.1</v>
+      </c>
+      <c r="M39" s="1">
+        <v>5570887.1</v>
+      </c>
+      <c r="N39" s="1">
+        <v>2.97</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>110</v>
-      </c>
-[...43 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" s="1">
-        <v>33000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>132.22</v>
+        <v>529.5</v>
       </c>
       <c r="D40" s="1">
-        <v>112.8702724242</v>
+        <v>567.6699166667</v>
       </c>
       <c r="E40" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="F40">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G40" s="1">
-        <v>3724718.99</v>
+        <v>1541149.42</v>
       </c>
       <c r="H40" s="1">
-        <v>638541.01</v>
+        <v>-101873.54</v>
       </c>
       <c r="I40" s="1">
-        <v>17.143333811607</v>
+        <v>-6.6102312130124</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>4363260.0</v>
+        <v>1439275.88</v>
       </c>
       <c r="M40" s="1">
-        <v>4363260.0</v>
+        <v>1439275.88</v>
       </c>
       <c r="N40" s="1">
-        <v>2.24</v>
+        <v>0.77</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>98000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>389.3</v>
+      </c>
+      <c r="D41" s="1">
+        <v>239.3382</v>
+      </c>
+      <c r="E41" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41">
+        <v>11.04</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2072833.15</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1383911.56</v>
+      </c>
+      <c r="I41" s="1">
+        <v>66.764252588299</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>3456744.71</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3456744.71</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.84</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>115</v>
-      </c>
-[...43 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="1">
+        <v>33000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>140.72</v>
+      </c>
+      <c r="D42" s="1">
+        <v>112.8702724242</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>3724718.99</v>
+      </c>
+      <c r="H42" s="1">
+        <v>919041.01</v>
+      </c>
+      <c r="I42" s="1">
+        <v>24.674103267049</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>4643760.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>4643760.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>2.47</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>117</v>
-      </c>
-[...43 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="1">
+        <v>19800.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>268.55</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.5747722222</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1971580.49</v>
+      </c>
+      <c r="H43" s="1">
+        <v>3345709.51</v>
+      </c>
+      <c r="I43" s="1">
+        <v>169.69682581917</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>5317290.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>5317290.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.83</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>119</v>
-      </c>
-[...43 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="1">
+        <v>21825.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>95.2</v>
+      </c>
+      <c r="D44" s="1">
+        <v>83.8475857961</v>
+      </c>
+      <c r="E44" t="s">
+        <v>72</v>
+      </c>
+      <c r="F44">
+        <v>0.93</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1949706.27</v>
+      </c>
+      <c r="H44" s="1">
+        <v>293952.28</v>
+      </c>
+      <c r="I44" s="1">
+        <v>15.076746919422</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2243658.55</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2243658.55</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>121</v>
-      </c>
-[...43 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>150.68</v>
+      </c>
+      <c r="D45" s="1">
+        <v>58.4362638462</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1519342.86</v>
+      </c>
+      <c r="H45" s="1">
+        <v>2398337.14</v>
+      </c>
+      <c r="I45" s="1">
+        <v>157.8535828312</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3917680.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3917680.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>123</v>
-      </c>
-[...43 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>272.1</v>
+      </c>
+      <c r="D46" s="1">
+        <v>236.43985</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>3546597.75</v>
+      </c>
+      <c r="H46" s="1">
+        <v>534902.25</v>
+      </c>
+      <c r="I46" s="1">
+        <v>15.08212342378</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>4081500.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4081500.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>2.17</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>125</v>
-      </c>
-[...43 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47" s="1">
+        <v>13900.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>159.55</v>
+      </c>
+      <c r="D47" s="1">
+        <v>279.5843467626</v>
+      </c>
+      <c r="E47" t="s">
+        <v>72</v>
+      </c>
+      <c r="F47">
+        <v>0.93</v>
+      </c>
+      <c r="G47" s="1">
+        <v>3807920.74</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-1413077.05</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-37.108888196029</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2394843.69</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2394843.69</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>127</v>
-      </c>
-[...43 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D48" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>30.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>30.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>30.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>129</v>
-      </c>
-[...43 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B49" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>74.64</v>
+      </c>
+      <c r="D49" s="1">
+        <v>56.558639</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1696759.17</v>
+      </c>
+      <c r="H49" s="1">
+        <v>542440.83</v>
+      </c>
+      <c r="I49" s="1">
+        <v>31.969229316144</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>2239200.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>2239200.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>131</v>
-      </c>
-[...43 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>134</v>
+      </c>
+      <c r="B50" s="1">
+        <v>46000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>61.55</v>
+      </c>
+      <c r="D50" s="1">
+        <v>62.5432</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2876987.2</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-45687.2</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-1.5880223589455</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2831300.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2831300.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>133</v>
-      </c>
-[...43 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>136</v>
+      </c>
+      <c r="B51" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>33.08</v>
+      </c>
+      <c r="D51" s="1">
+        <v>20.5651097143</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2879115.36</v>
+      </c>
+      <c r="H51" s="1">
+        <v>1752084.64</v>
+      </c>
+      <c r="I51" s="1">
+        <v>60.854964838922</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>4631200.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>4631200.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>2.47</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>135</v>
-      </c>
-[...43 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>138</v>
+      </c>
+      <c r="B52" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>235.6</v>
+      </c>
+      <c r="D52" s="1">
+        <v>248.973212</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2489732.12</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-133732.12</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-5.3713457333715</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2356000.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2356000.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>137</v>
-      </c>
-[...43 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>82.57</v>
+      </c>
+      <c r="D53" s="1">
+        <v>66.1572</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2381659.2</v>
+      </c>
+      <c r="H53" s="1">
+        <v>590860.8</v>
+      </c>
+      <c r="I53" s="1">
+        <v>24.808788763732</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2972520.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2972520.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>139</v>
-      </c>
-[...43 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>177.8</v>
+      </c>
+      <c r="D54" s="1">
+        <v>161.168750875</v>
+      </c>
+      <c r="E54" t="s">
+        <v>101</v>
+      </c>
+      <c r="F54">
+        <v>7.48</v>
+      </c>
+      <c r="G54" s="1">
+        <v>3460582.63</v>
+      </c>
+      <c r="H54" s="1">
+        <v>344915.33</v>
+      </c>
+      <c r="I54" s="1">
+        <v>9.9669728157885</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>3805497.96</v>
+      </c>
+      <c r="M54" s="1">
+        <v>3805497.96</v>
+      </c>
+      <c r="N54" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>141</v>
       </c>
-      <c r="B54" s="1">
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55" s="1">
+        <v>76000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>29.98</v>
+      </c>
+      <c r="D55" s="1">
+        <v>13.4647809211</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1023323.35</v>
+      </c>
+      <c r="H55" s="1">
+        <v>1255156.65</v>
+      </c>
+      <c r="I55" s="1">
+        <v>122.65494088452</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2278480.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2278480.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" s="1">
         <v>27000.0</v>
       </c>
-      <c r="C54" s="1">
-[...2 lines deleted...]
-      <c r="D54" s="1">
+      <c r="C56" s="1">
+        <v>62.44</v>
+      </c>
+      <c r="D56" s="1">
         <v>93.9182333333</v>
       </c>
-      <c r="E54" t="s">
-[...5 lines deleted...]
-      <c r="G54" s="1">
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
         <v>2535792.3</v>
       </c>
-      <c r="H54" s="1">
-[...24 lines deleted...]
-        <v>140</v>
+      <c r="H56" s="1">
+        <v>-849912.3</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-33.516636989552</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1685880.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1685880.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">