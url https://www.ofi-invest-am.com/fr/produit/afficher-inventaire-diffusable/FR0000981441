--- v8 (2026-10-14)
+++ v9 (2026-11-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0000981441</t>
   </si>
   <si>
@@ -127,80 +127,74 @@
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
-    <t>ASML HOLDING NV</t>
+    <t>ASML HOLDING</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
-    <t>DE000CBK1001</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>IE000182704N</t>
   </si>
   <si>
     <t>CRH PUBLIC LIMITED PLC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
@@ -256,51 +250,51 @@
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
-    <t>ING GROEP NV</t>
+    <t>ING GROEP</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -415,90 +409,90 @@
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>PTGAU0AP0007</t>
   </si>
   <si>
     <t>SOC CON A GAUDENCI PTE1000</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
+    <t>CH0012549785</t>
+  </si>
+  <si>
+    <t>SONOVA HOLDING AG</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
-    <t>STMICROELECTRONICS NV</t>
+    <t>STMICROELECTRONICS</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>FI0009003727</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000395903</t>
   </si>
   <si>
-    <t>WOLTERS KLUWER NV</t>
+    <t>WOLTERS KLUWER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -859,215 +853,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>7676.9572</v>
+        <v>7676.0172</v>
       </c>
       <c r="C2">
-        <v>5452.81</v>
+        <v>5477.16</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>41861051.65</v>
+        <v>42042833.69</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>41861051.65</v>
+        <v>42042833.69</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>133280.541</v>
+        <v>132549.4658</v>
       </c>
       <c r="C3">
-        <v>153.68</v>
+        <v>154.36</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>20482926.83</v>
+        <v>20461541.03</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>20482926.83</v>
+        <v>20461541.03</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>5715.0418</v>
+        <v>5693.2563</v>
       </c>
       <c r="C4">
-        <v>1674.29</v>
+        <v>1681.28</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>9568643.75</v>
+        <v>9571980.31</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>9568643.75</v>
+        <v>9571980.31</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>709501.6669</v>
+        <v>715083.1955</v>
       </c>
       <c r="C5">
-        <v>159.87</v>
+        <v>160.58</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>113434069.13</v>
+        <v>114830317.35</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>113434069.13</v>
+        <v>114830317.35</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>14976.941</v>
+        <v>14946.941</v>
       </c>
       <c r="C6">
-        <v>156.98</v>
+        <v>157.65</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>2351117.71</v>
+        <v>2356479.34</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>2351117.71</v>
+        <v>2356479.34</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z56"/>
+  <dimension ref="A1:Z55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N56" sqref="N56"/>
+      <selection activeCell="N55" sqref="N55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1086,2790 +1080,2740 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
         <v>15120.0</v>
       </c>
       <c r="C2" s="1">
-        <v>421.0</v>
+        <v>432.9</v>
       </c>
       <c r="D2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="H2" s="1">
-        <v>925291.13</v>
+        <v>1105219.13</v>
       </c>
       <c r="I2" s="1">
-        <v>17.008312556527</v>
+        <v>20.315673410262</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>6365520.0</v>
+        <v>6545448.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6365520.0</v>
+        <v>6545448.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3.39</v>
+        <v>3.46</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
         <v>60000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>15.26</v>
+        <v>16.545</v>
       </c>
       <c r="D3" s="1">
         <v>28.1958666667</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1691752.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-776152.0</v>
+        <v>-699052.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-45.878592134072</v>
+        <v>-41.321186556895</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>915600.0</v>
+        <v>992700.0</v>
       </c>
       <c r="M3" s="1">
-        <v>915600.0</v>
+        <v>992700.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
         <v>7650.0</v>
       </c>
       <c r="C4" s="1">
-        <v>1540.8</v>
+        <v>1419.6</v>
       </c>
       <c r="D4" s="1">
         <v>212.4431398693</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>1625190.02</v>
       </c>
       <c r="H4" s="1">
-        <v>10161929.98</v>
+        <v>9234749.98</v>
       </c>
       <c r="I4" s="1">
-        <v>625.27642029207</v>
+        <v>568.22586075196</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>11787120.0</v>
+        <v>10859940.0</v>
       </c>
       <c r="M4" s="1">
-        <v>11787120.0</v>
+        <v>10859940.0</v>
       </c>
       <c r="N4" s="1">
-        <v>6.28</v>
+        <v>5.74</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
         <v>27000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>126.1</v>
+        <v>115.0</v>
       </c>
       <c r="D5" s="1">
         <v>85.5636988889</v>
       </c>
       <c r="E5" t="s">
         <v>40</v>
       </c>
       <c r="F5">
-        <v>0.85</v>
+        <v>0.86</v>
       </c>
       <c r="G5" s="1">
         <v>2659662.15</v>
       </c>
       <c r="H5" s="1">
-        <v>1333652.42</v>
+        <v>964075.96</v>
       </c>
       <c r="I5" s="1">
-        <v>50.143677835172</v>
+        <v>36.248061055424</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>3993314.57</v>
+        <v>3623738.11</v>
       </c>
       <c r="M5" s="1">
-        <v>3993314.57</v>
+        <v>3623738.11</v>
       </c>
       <c r="N5" s="1">
-        <v>2.13</v>
+        <v>1.91</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1">
-        <v>490000.0</v>
+        <v>525000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>12.01</v>
+        <v>12.566</v>
       </c>
       <c r="D6" s="1">
-        <v>8.0278463265</v>
+        <v>8.2913232381</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>3933644.7</v>
+        <v>4352944.7</v>
       </c>
       <c r="H6" s="1">
-        <v>1951255.3</v>
+        <v>2244205.3</v>
       </c>
       <c r="I6" s="1">
-        <v>49.604258869643</v>
+        <v>51.55602597019</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>5884900.0</v>
+        <v>6597150.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5884900.0</v>
+        <v>6597150.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3.14</v>
+        <v>3.49</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="1">
         <v>34000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>100.92</v>
+        <v>111.78</v>
       </c>
       <c r="D7" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>2694054.23</v>
       </c>
       <c r="H7" s="1">
-        <v>737225.77</v>
+        <v>1106465.77</v>
       </c>
       <c r="I7" s="1">
-        <v>27.364919450786</v>
+        <v>41.070656918439</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>3431280.0</v>
+        <v>3800520.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3431280.0</v>
+        <v>3800520.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1.83</v>
+        <v>2.01</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="1">
-        <v>62000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>38.85</v>
+        <v>83.52</v>
       </c>
       <c r="D8" s="1">
-        <v>32.8527</v>
+        <v>43.1065861538</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>2036867.4</v>
+        <v>2801928.1</v>
       </c>
       <c r="H8" s="1">
-        <v>371832.6</v>
+        <v>2626871.9</v>
       </c>
       <c r="I8" s="1">
-        <v>18.255120583696</v>
+        <v>93.752295071383</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2408700.0</v>
+        <v>5428800.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2408700.0</v>
+        <v>5428800.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1.28</v>
+        <v>2.87</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="1">
-        <v>65000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>74.88</v>
+        <v>98.59</v>
       </c>
       <c r="D9" s="1">
-        <v>43.1065861538</v>
+        <v>106.995</v>
       </c>
       <c r="E9" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="F9">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="G9" s="1">
-        <v>2801928.1</v>
+        <v>1874228.16</v>
       </c>
       <c r="H9" s="1">
-        <v>2065271.9</v>
+        <v>-161704.28</v>
       </c>
       <c r="I9" s="1">
-        <v>73.70895420193</v>
+        <v>-8.6277798749966</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>4867200.0</v>
+        <v>1712523.88</v>
       </c>
       <c r="M9" s="1">
-        <v>4867200.0</v>
+        <v>1712523.88</v>
       </c>
       <c r="N9" s="1">
-        <v>2.59</v>
+        <v>0.9</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="1">
+        <v>53000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>67.8</v>
+      </c>
+      <c r="D10" s="1">
+        <v>61.7917835849</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>3274964.53</v>
+      </c>
+      <c r="H10" s="1">
+        <v>318435.47</v>
+      </c>
+      <c r="I10" s="1">
+        <v>9.723325766829</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>3593400.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>3593400.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>50</v>
-      </c>
-[...43 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="1">
-        <v>47700.0</v>
+        <v>109000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>72.2</v>
+        <v>20.75</v>
       </c>
       <c r="D11" s="1">
-        <v>60.8797595388</v>
+        <v>23.5723145872</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>2903964.53</v>
+        <v>2569382.29</v>
       </c>
       <c r="H11" s="1">
-        <v>539975.47</v>
+        <v>-307632.29</v>
       </c>
       <c r="I11" s="1">
-        <v>18.594423741119</v>
+        <v>-11.97300577642</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>3443940.0</v>
+        <v>2261750.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3443940.0</v>
+        <v>2261750.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1.83</v>
+        <v>1.2</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="1">
-        <v>109000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="C12" s="1">
-        <v>18.66</v>
+        <v>267.0</v>
       </c>
       <c r="D12" s="1">
-        <v>23.5723145872</v>
+        <v>236.6301325581</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>2569382.29</v>
+        <v>3052528.71</v>
       </c>
       <c r="H12" s="1">
-        <v>-535442.29</v>
+        <v>391771.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-20.839339170505</v>
+        <v>12.834319582862</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>2033940.0</v>
+        <v>3444300.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2033940.0</v>
+        <v>3444300.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1.08</v>
+        <v>1.82</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="1">
-        <v>12900.0</v>
+        <v>176000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>256.4</v>
+        <v>19.015</v>
       </c>
       <c r="D13" s="1">
-        <v>236.6301325581</v>
+        <v>12.3161271023</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>3052528.71</v>
+        <v>2167638.37</v>
       </c>
       <c r="H13" s="1">
-        <v>255031.29</v>
+        <v>1179001.63</v>
       </c>
       <c r="I13" s="1">
-        <v>8.3547548353771</v>
+        <v>54.391066624273</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3307560.0</v>
+        <v>3346640.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3307560.0</v>
+        <v>3346640.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1.76</v>
+        <v>1.77</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="1">
-        <v>176000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>19.105</v>
+        <v>9.912</v>
       </c>
       <c r="D14" s="1">
-        <v>12.3161271023</v>
+        <v>7.2085022133</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>2167638.37</v>
+        <v>2703188.33</v>
       </c>
       <c r="H14" s="1">
-        <v>1194841.63</v>
+        <v>1013811.67</v>
       </c>
       <c r="I14" s="1">
-        <v>55.121815822074</v>
+        <v>37.504292939886</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>3362480.0</v>
+        <v>3717000.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3362480.0</v>
+        <v>3717000.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1.79</v>
+        <v>1.96</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="1">
-        <v>375000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>10.218</v>
+        <v>115.1</v>
       </c>
       <c r="D15" s="1">
-        <v>7.2085022133</v>
+        <v>99.8127736364</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>2703188.33</v>
+        <v>2195881.02</v>
       </c>
       <c r="H15" s="1">
-        <v>1128561.67</v>
+        <v>336318.98</v>
       </c>
       <c r="I15" s="1">
-        <v>41.749280191662</v>
+        <v>15.315901769578</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>3831750.0</v>
+        <v>2532200.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3831750.0</v>
+        <v>2532200.0</v>
       </c>
       <c r="N15" s="1">
-        <v>2.04</v>
+        <v>1.34</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="1">
-        <v>22000.0</v>
+        <v>14443.0</v>
       </c>
       <c r="C16" s="1">
-        <v>116.2</v>
+        <v>169.6</v>
       </c>
       <c r="D16" s="1">
-        <v>99.8127736364</v>
+        <v>218.2138669252</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>2195881.02</v>
+        <v>3151662.88</v>
       </c>
       <c r="H16" s="1">
-        <v>360518.98</v>
+        <v>-702130.08</v>
       </c>
       <c r="I16" s="1">
-        <v>16.417965122719</v>
+        <v>-22.278083244741</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>2556400.0</v>
+        <v>2449532.8</v>
       </c>
       <c r="M16" s="1">
-        <v>2556400.0</v>
+        <v>2449532.8</v>
       </c>
       <c r="N16" s="1">
-        <v>1.36</v>
+        <v>1.29</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="1">
-        <v>14443.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>169.4</v>
+        <v>197.3</v>
       </c>
       <c r="D17" s="1">
-        <v>218.2138669252</v>
+        <v>188.36656</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>3151662.88</v>
+        <v>1883665.6</v>
       </c>
       <c r="H17" s="1">
-        <v>-705018.68</v>
+        <v>89334.4</v>
       </c>
       <c r="I17" s="1">
-        <v>-22.369736448462</v>
+        <v>4.7425827599124</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>2446644.2</v>
+        <v>1973000.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2446644.2</v>
+        <v>1973000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1.3</v>
+        <v>1.04</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="1">
-        <v>10000.0</v>
+        <v>80600.0</v>
       </c>
       <c r="C18" s="1">
-        <v>189.9</v>
+        <v>44.32</v>
       </c>
       <c r="D18" s="1">
-        <v>188.36656</v>
+        <v>33.2773218362</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>1883665.6</v>
+        <v>2682152.14</v>
       </c>
       <c r="H18" s="1">
-        <v>15334.4</v>
+        <v>890039.86</v>
       </c>
       <c r="I18" s="1">
-        <v>0.81407230667694</v>
+        <v>33.183794711958</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>1899000.0</v>
+        <v>3572192.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1899000.0</v>
+        <v>3572192.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1.01</v>
+        <v>1.89</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="1">
-        <v>80600.0</v>
+        <v>1370.0</v>
       </c>
       <c r="C19" s="1">
-        <v>42.25</v>
+        <v>3263.0</v>
       </c>
       <c r="D19" s="1">
-        <v>33.2773218362</v>
+        <v>3467.5727664234</v>
       </c>
       <c r="E19" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="F19">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G19" s="1">
-        <v>2682152.14</v>
+        <v>4623823.95</v>
       </c>
       <c r="H19" s="1">
-        <v>723197.86</v>
+        <v>167761.88</v>
       </c>
       <c r="I19" s="1">
-        <v>26.963342206233</v>
+        <v>3.628206476157</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>3405350.0</v>
+        <v>4791585.83</v>
       </c>
       <c r="M19" s="1">
-        <v>3405350.0</v>
+        <v>4791585.83</v>
       </c>
       <c r="N19" s="1">
-        <v>1.81</v>
+        <v>2.53</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" s="1">
+        <v>68000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>78.08</v>
+      </c>
+      <c r="D20" s="1">
+        <v>81.176525</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>5520003.7</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-210563.7</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-3.8145572257497</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>5309440.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>5309440.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>2.81</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>71</v>
-      </c>
-[...43 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" s="1">
-        <v>68000.0</v>
+        <v>1380.0</v>
       </c>
       <c r="C21" s="1">
-        <v>75.8</v>
+        <v>1560.5</v>
       </c>
       <c r="D21" s="1">
-        <v>81.176525</v>
+        <v>2245.9676231884</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>5520003.7</v>
+        <v>3099435.32</v>
       </c>
       <c r="H21" s="1">
-        <v>-365603.7</v>
+        <v>-945945.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-6.6232509952847</v>
+        <v>-30.519924513217</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>5154400.0</v>
+        <v>2153490.0</v>
       </c>
       <c r="M21" s="1">
-        <v>5154400.0</v>
+        <v>2153490.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2.75</v>
+        <v>1.14</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="1">
-        <v>1380.0</v>
+        <v>48500.0</v>
       </c>
       <c r="C22" s="1">
-        <v>1657.0</v>
+        <v>61.47</v>
       </c>
       <c r="D22" s="1">
-        <v>2245.9676231884</v>
+        <v>25.9981595876</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>3099435.32</v>
+        <v>1260910.74</v>
       </c>
       <c r="H22" s="1">
-        <v>-812775.32</v>
+        <v>1720384.26</v>
       </c>
       <c r="I22" s="1">
-        <v>-26.223335417111</v>
+        <v>136.43981333683</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>2286660.0</v>
+        <v>2981295.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2286660.0</v>
+        <v>2981295.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1.22</v>
+        <v>1.58</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="1">
-        <v>48500.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>70.37</v>
+        <v>30.285</v>
       </c>
       <c r="D23" s="1">
-        <v>25.9981595876</v>
+        <v>28.4432307692</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>1260910.74</v>
+        <v>3697620.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2152034.26</v>
+        <v>239430.0</v>
       </c>
       <c r="I23" s="1">
-        <v>170.67300576724</v>
+        <v>6.475246239473</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>3412945.0</v>
+        <v>3937050.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3412945.0</v>
+        <v>3937050.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1.82</v>
+        <v>2.08</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="1">
-        <v>100000.0</v>
+        <v>605000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>28.42</v>
+        <v>6.696</v>
       </c>
       <c r="D24" s="1">
-        <v>28.2912</v>
+        <v>5.0783809587</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>2829120.0</v>
+        <v>3072420.48</v>
       </c>
       <c r="H24" s="1">
-        <v>12880.0</v>
+        <v>978659.52</v>
       </c>
       <c r="I24" s="1">
-        <v>0.45526524148852</v>
+        <v>31.853046364279</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>2842000.0</v>
+        <v>4051080.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2842000.0</v>
+        <v>4051080.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="1">
-        <v>605000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>6.325</v>
+        <v>104.4</v>
       </c>
       <c r="D25" s="1">
-        <v>5.0783809587</v>
+        <v>70.4415011765</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>3072420.48</v>
+        <v>2395011.04</v>
       </c>
       <c r="H25" s="1">
-        <v>754204.52</v>
+        <v>1154588.96</v>
       </c>
       <c r="I25" s="1">
-        <v>24.547568436987</v>
+        <v>48.208085086739</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>3826625.0</v>
+        <v>3549600.0</v>
       </c>
       <c r="M25" s="1">
-        <v>3826625.0</v>
+        <v>3549600.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2.04</v>
+        <v>1.88</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" s="1">
-        <v>34000.0</v>
+        <v>737000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>102.6</v>
+        <v>4.098</v>
       </c>
       <c r="D26" s="1">
-        <v>70.4415011765</v>
+        <v>4.0199784261</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>2395011.04</v>
+        <v>2962724.1</v>
       </c>
       <c r="H26" s="1">
-        <v>1093388.96</v>
+        <v>57501.9</v>
       </c>
       <c r="I26" s="1">
-        <v>45.652773274899</v>
+        <v>1.9408455886932</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>3488400.0</v>
+        <v>3020226.0</v>
       </c>
       <c r="M26" s="1">
-        <v>3488400.0</v>
+        <v>3020226.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1.86</v>
+        <v>1.6</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="1">
-        <v>737000.0</v>
+        <v>15600.0</v>
       </c>
       <c r="C27" s="1">
-        <v>4.334</v>
+        <v>170.32</v>
       </c>
       <c r="D27" s="1">
-        <v>4.0199784261</v>
+        <v>89.7914326923</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>2962724.1</v>
+        <v>1400746.35</v>
       </c>
       <c r="H27" s="1">
-        <v>231433.9</v>
+        <v>1256245.65</v>
       </c>
       <c r="I27" s="1">
-        <v>7.8115238607604</v>
+        <v>89.684020950688</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>3194158.0</v>
+        <v>2656992.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3194158.0</v>
+        <v>2656992.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1.7</v>
+        <v>1.4</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="1">
-        <v>15600.0</v>
+        <v>6600.0</v>
       </c>
       <c r="C28" s="1">
-        <v>176.74</v>
+        <v>560.2</v>
       </c>
       <c r="D28" s="1">
-        <v>89.7914326923</v>
+        <v>550.93275</v>
       </c>
       <c r="E28" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="F28">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G28" s="1">
-        <v>1400746.35</v>
+        <v>3896604.6</v>
       </c>
       <c r="H28" s="1">
-        <v>1356397.65</v>
+        <v>66437.36</v>
       </c>
       <c r="I28" s="1">
-        <v>96.833923572244</v>
+        <v>1.7050064561336</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>2757144.0</v>
+        <v>3963041.96</v>
       </c>
       <c r="M28" s="1">
-        <v>2757144.0</v>
+        <v>3963041.96</v>
       </c>
       <c r="N28" s="1">
-        <v>1.47</v>
+        <v>2.09</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="1">
-        <v>6600.0</v>
+        <v>12300.0</v>
       </c>
       <c r="C29" s="1">
-        <v>588.6</v>
+        <v>389.75</v>
       </c>
       <c r="D29" s="1">
-        <v>550.93275</v>
+        <v>279.2342926829</v>
       </c>
       <c r="E29" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="F29">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>3896604.6</v>
+        <v>3434581.8</v>
       </c>
       <c r="H29" s="1">
-        <v>298374.07</v>
+        <v>1359343.2</v>
       </c>
       <c r="I29" s="1">
-        <v>7.6572837285056</v>
+        <v>39.578128551197</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>4194978.67</v>
+        <v>4793925.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4194978.67</v>
+        <v>4793925.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2.23</v>
+        <v>2.53</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="1">
-        <v>12300.0</v>
+        <v>5000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>381.8</v>
+        <v>486.9</v>
       </c>
       <c r="D30" s="1">
-        <v>279.2342926829</v>
+        <v>631.8973</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>3434581.8</v>
+        <v>3159486.5</v>
       </c>
       <c r="H30" s="1">
-        <v>1261558.2</v>
+        <v>-724986.5</v>
       </c>
       <c r="I30" s="1">
-        <v>36.731057038735</v>
+        <v>-22.946339539669</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>4696140.0</v>
+        <v>2434500.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4696140.0</v>
+        <v>2434500.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2.5</v>
+        <v>1.29</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="1">
-        <v>5000.0</v>
+        <v>209000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>491.5</v>
+        <v>16.22</v>
       </c>
       <c r="D31" s="1">
-        <v>631.8973</v>
+        <v>9.372537512</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>3159486.5</v>
+        <v>1958860.34</v>
       </c>
       <c r="H31" s="1">
-        <v>-701986.5</v>
+        <v>1431119.66</v>
       </c>
       <c r="I31" s="1">
-        <v>-22.218373143864</v>
+        <v>73.058789888002</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>2457500.0</v>
+        <v>3389980.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2457500.0</v>
+        <v>3389980.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1.31</v>
+        <v>1.79</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="1">
-        <v>209000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>15.16</v>
+        <v>521.0</v>
       </c>
       <c r="D32" s="1">
-        <v>9.372537512</v>
+        <v>557.338</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>1958860.34</v>
+        <v>2229352.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1209579.66</v>
+        <v>-145352.0</v>
       </c>
       <c r="I32" s="1">
-        <v>61.74915257103</v>
+        <v>-6.519921483911</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>3168440.0</v>
+        <v>2084000.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3168440.0</v>
+        <v>2084000.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1.69</v>
+        <v>1.1</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>98</v>
       </c>
       <c r="B33" s="1">
-        <v>4000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>510.0</v>
+        <v>412.7</v>
       </c>
       <c r="D33" s="1">
-        <v>557.338</v>
+        <v>358.8201784314</v>
       </c>
       <c r="E33" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="F33">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G33" s="1">
-        <v>2229352.0</v>
+        <v>2454590.24</v>
       </c>
       <c r="H33" s="1">
-        <v>-189352.0</v>
+        <v>361155.58</v>
       </c>
       <c r="I33" s="1">
-        <v>-8.4935891685117</v>
+        <v>14.713477390833</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>2040000.0</v>
+        <v>2815745.82</v>
       </c>
       <c r="M33" s="1">
-        <v>2040000.0</v>
+        <v>2815745.82</v>
       </c>
       <c r="N33" s="1">
-        <v>1.09</v>
+        <v>1.49</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B34" s="1">
-        <v>51000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>429.2</v>
+        <v>144.2</v>
       </c>
       <c r="D34" s="1">
-        <v>358.8201784314</v>
+        <v>258.2997771053</v>
       </c>
       <c r="E34" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F34">
         <v>7.48</v>
       </c>
       <c r="G34" s="1">
-        <v>2454590.24</v>
+        <v>6582982.9</v>
       </c>
       <c r="H34" s="1">
-        <v>473534.97</v>
+        <v>-2917698.62</v>
       </c>
       <c r="I34" s="1">
-        <v>19.291813447445</v>
+        <v>-44.321831976808</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>2928125.21</v>
+        <v>3665284.28</v>
       </c>
       <c r="M34" s="1">
-        <v>2928125.21</v>
+        <v>3665284.28</v>
       </c>
       <c r="N34" s="1">
-        <v>1.56</v>
+        <v>1.94</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" s="1">
-        <v>190000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>148.05</v>
+        <v>68.72</v>
       </c>
       <c r="D35" s="1">
-        <v>258.2997771053</v>
+        <v>131.0369847619</v>
       </c>
       <c r="E35" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="F35">
-        <v>7.48</v>
+        <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>6582982.9</v>
+        <v>2751776.68</v>
       </c>
       <c r="H35" s="1">
-        <v>-2820090.79</v>
+        <v>-1308656.68</v>
       </c>
       <c r="I35" s="1">
-        <v>-42.839102468275</v>
+        <v>-47.556790836675</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>3762892.11</v>
+        <v>1443120.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3762892.11</v>
+        <v>1443120.0</v>
       </c>
       <c r="N35" s="1">
-        <v>2.0</v>
+        <v>0.76</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" s="1">
-        <v>21000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>64.22</v>
+        <v>119.45</v>
       </c>
       <c r="D36" s="1">
-        <v>131.0369847619</v>
+        <v>30.2405565385</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>2751776.68</v>
+        <v>786254.47</v>
       </c>
       <c r="H36" s="1">
-        <v>-1403156.68</v>
+        <v>2319445.53</v>
       </c>
       <c r="I36" s="1">
-        <v>-50.990935790618</v>
+        <v>294.99934416907</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>1348620.0</v>
+        <v>3105700.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1348620.0</v>
+        <v>3105700.0</v>
       </c>
       <c r="N36" s="1">
-        <v>0.72</v>
+        <v>1.64</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" s="1">
-        <v>29000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>133.35</v>
+        <v>28.45</v>
       </c>
       <c r="D37" s="1">
-        <v>30.2405565517</v>
+        <v>36.13845</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>876976.14</v>
+        <v>939599.7</v>
       </c>
       <c r="H37" s="1">
-        <v>2990173.86</v>
+        <v>-199899.7</v>
       </c>
       <c r="I37" s="1">
-        <v>340.96410650351</v>
+        <v>-21.274985507126</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>3867150.0</v>
+        <v>739700.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3867150.0</v>
+        <v>739700.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2.06</v>
+        <v>0.39</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" s="1">
-        <v>26000.0</v>
+        <v>15600.0</v>
       </c>
       <c r="C38" s="1">
-        <v>26.18</v>
+        <v>356.0</v>
       </c>
       <c r="D38" s="1">
-        <v>36.13845</v>
+        <v>276.757175</v>
       </c>
       <c r="E38" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="F38">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G38" s="1">
-        <v>939599.7</v>
+        <v>4161184.62</v>
       </c>
       <c r="H38" s="1">
-        <v>-258919.7</v>
+        <v>1791545.97</v>
       </c>
       <c r="I38" s="1">
-        <v>-27.556383851549</v>
+        <v>43.053748718316</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>680680.0</v>
+        <v>5952730.59</v>
       </c>
       <c r="M38" s="1">
-        <v>680680.0</v>
+        <v>5952730.59</v>
       </c>
       <c r="N38" s="1">
-        <v>0.36</v>
+        <v>3.15</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" s="1">
-        <v>15600.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>330.7</v>
+        <v>615.1</v>
       </c>
       <c r="D39" s="1">
-        <v>276.757175</v>
+        <v>567.6699166667</v>
       </c>
       <c r="E39" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="F39">
-        <v>0.93</v>
+        <v>10.99</v>
       </c>
       <c r="G39" s="1">
-        <v>4161184.62</v>
+        <v>1541149.42</v>
       </c>
       <c r="H39" s="1">
-        <v>1409702.48</v>
+        <v>137387.9</v>
       </c>
       <c r="I39" s="1">
-        <v>33.877431758844</v>
+        <v>8.9146385299876</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>5570887.1</v>
+        <v>1678537.32</v>
       </c>
       <c r="M39" s="1">
-        <v>5570887.1</v>
+        <v>1678537.32</v>
       </c>
       <c r="N39" s="1">
-        <v>2.97</v>
+        <v>0.89</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>357.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>251.87316</v>
+      </c>
+      <c r="E40" t="s">
+        <v>112</v>
+      </c>
+      <c r="F40">
+        <v>10.99</v>
+      </c>
+      <c r="G40" s="1">
+        <v>2457008.84</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1115101.95</v>
+      </c>
+      <c r="I40" s="1">
+        <v>45.384531461433</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>3572110.79</v>
+      </c>
+      <c r="M40" s="1">
+        <v>3572110.79</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>113</v>
-      </c>
-[...43 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" s="1">
-        <v>98000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>389.3</v>
+        <v>164.64</v>
       </c>
       <c r="D41" s="1">
-        <v>239.3382</v>
+        <v>112.8702724242</v>
       </c>
       <c r="E41" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="F41">
-        <v>11.04</v>
+        <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>2072833.15</v>
+        <v>3724718.99</v>
       </c>
       <c r="H41" s="1">
-        <v>1383911.56</v>
+        <v>1708401.01</v>
       </c>
       <c r="I41" s="1">
-        <v>66.764252588299</v>
+        <v>45.866574487543</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>3456744.71</v>
+        <v>5433120.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3456744.71</v>
+        <v>5433120.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1.84</v>
+        <v>2.87</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>118</v>
       </c>
       <c r="B42" s="1">
-        <v>33000.0</v>
+        <v>19800.0</v>
       </c>
       <c r="C42" s="1">
-        <v>140.72</v>
+        <v>290.1</v>
       </c>
       <c r="D42" s="1">
-        <v>112.8702724242</v>
+        <v>99.5747722222</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>3724718.99</v>
+        <v>1971580.49</v>
       </c>
       <c r="H42" s="1">
-        <v>919041.01</v>
+        <v>3772399.51</v>
       </c>
       <c r="I42" s="1">
-        <v>24.674103267049</v>
+        <v>191.33885373353</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>4643760.0</v>
+        <v>5743980.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4643760.0</v>
+        <v>5743980.0</v>
       </c>
       <c r="N42" s="1">
-        <v>2.47</v>
+        <v>3.03</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" s="1">
-        <v>19800.0</v>
+        <v>21825.0</v>
       </c>
       <c r="C43" s="1">
-        <v>268.55</v>
+        <v>97.12</v>
       </c>
       <c r="D43" s="1">
-        <v>99.5747722222</v>
+        <v>83.8475857961</v>
       </c>
       <c r="E43" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="F43">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G43" s="1">
-        <v>1971580.49</v>
+        <v>1949706.27</v>
       </c>
       <c r="H43" s="1">
-        <v>3345709.51</v>
+        <v>322274.01</v>
       </c>
       <c r="I43" s="1">
-        <v>169.69682581917</v>
+        <v>16.529362138226</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>5317290.0</v>
+        <v>2271980.28</v>
       </c>
       <c r="M43" s="1">
-        <v>5317290.0</v>
+        <v>2271980.28</v>
       </c>
       <c r="N43" s="1">
-        <v>2.83</v>
+        <v>1.2</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" s="1">
-        <v>21825.0</v>
+        <v>26000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>95.2</v>
+        <v>147.54</v>
       </c>
       <c r="D44" s="1">
-        <v>83.8475857961</v>
+        <v>58.4362638462</v>
       </c>
       <c r="E44" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="F44">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>1949706.27</v>
+        <v>1519342.86</v>
       </c>
       <c r="H44" s="1">
-        <v>293952.28</v>
+        <v>2316697.14</v>
       </c>
       <c r="I44" s="1">
-        <v>15.076746919422</v>
+        <v>152.48020713376</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>2243658.55</v>
+        <v>3836040.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2243658.55</v>
+        <v>3836040.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1.2</v>
+        <v>2.03</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" s="1">
-        <v>26000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="C45" s="1">
-        <v>150.68</v>
+        <v>285.3</v>
       </c>
       <c r="D45" s="1">
-        <v>58.4362638462</v>
+        <v>236.4398496296</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>1519342.86</v>
+        <v>3191937.97</v>
       </c>
       <c r="H45" s="1">
-        <v>2398337.14</v>
+        <v>659612.03</v>
       </c>
       <c r="I45" s="1">
-        <v>157.8535828312</v>
+        <v>20.664938861578</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>3917680.0</v>
+        <v>3851550.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3917680.0</v>
+        <v>3851550.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2.09</v>
+        <v>2.04</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" s="1">
-        <v>15000.0</v>
+        <v>13900.0</v>
       </c>
       <c r="C46" s="1">
-        <v>272.1</v>
+        <v>187.25</v>
       </c>
       <c r="D46" s="1">
-        <v>236.43985</v>
+        <v>279.5843467626</v>
       </c>
       <c r="E46" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="F46">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G46" s="1">
-        <v>3546597.75</v>
+        <v>3807920.74</v>
       </c>
       <c r="H46" s="1">
-        <v>534902.25</v>
+        <v>-1018087.42</v>
       </c>
       <c r="I46" s="1">
-        <v>15.08212342378</v>
+        <v>-26.73604545666</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>4081500.0</v>
+        <v>2789833.32</v>
       </c>
       <c r="M46" s="1">
-        <v>4081500.0</v>
+        <v>2789833.32</v>
       </c>
       <c r="N46" s="1">
-        <v>2.17</v>
+        <v>1.47</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" s="1">
-        <v>13900.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>159.55</v>
+        <v>0.001</v>
       </c>
       <c r="D47" s="1">
-        <v>279.5843467626</v>
+        <v>0.0</v>
       </c>
       <c r="E47" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="F47">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>3807920.74</v>
+        <v>0.0</v>
       </c>
       <c r="H47" s="1">
-        <v>-1413077.05</v>
+        <v>30.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-37.108888196029</v>
+        <v>0</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>2394843.69</v>
+        <v>30.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2394843.69</v>
+        <v>30.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1.28</v>
+        <v>0.0</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" s="1">
         <v>30000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>0.001</v>
+        <v>83.09</v>
       </c>
       <c r="D48" s="1">
-        <v>0.0</v>
+        <v>56.558639</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>0.0</v>
+        <v>1696759.17</v>
       </c>
       <c r="H48" s="1">
-        <v>30.0</v>
+        <v>795940.83</v>
       </c>
       <c r="I48" s="1">
-        <v>0</v>
+        <v>46.909475668253</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>30.0</v>
+        <v>2492700.0</v>
       </c>
       <c r="M48" s="1">
-        <v>30.0</v>
+        <v>2492700.0</v>
       </c>
       <c r="N48" s="1">
-        <v>0.0</v>
+        <v>1.32</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" s="1">
-        <v>30000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>74.64</v>
+        <v>228.6</v>
       </c>
       <c r="D49" s="1">
-        <v>56.558639</v>
+        <v>216.0496</v>
       </c>
       <c r="E49" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="F49">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G49" s="1">
-        <v>1696759.17</v>
+        <v>1856694.38</v>
       </c>
       <c r="H49" s="1">
-        <v>542440.83</v>
+        <v>103539.29</v>
       </c>
       <c r="I49" s="1">
-        <v>31.969229316144</v>
+        <v>5.576539204045</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>2239200.0</v>
+        <v>1960233.67</v>
       </c>
       <c r="M49" s="1">
-        <v>2239200.0</v>
+        <v>1960233.67</v>
       </c>
       <c r="N49" s="1">
-        <v>1.19</v>
+        <v>1.04</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" s="1">
         <v>46000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>61.55</v>
+        <v>45.29</v>
       </c>
       <c r="D50" s="1">
         <v>62.5432</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
         <v>2876987.2</v>
       </c>
       <c r="H50" s="1">
-        <v>-45687.2</v>
+        <v>-793647.2</v>
       </c>
       <c r="I50" s="1">
-        <v>-1.5880223589455</v>
+        <v>-27.586052520498</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>2831300.0</v>
+        <v>2083340.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2831300.0</v>
+        <v>2083340.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1.51</v>
+        <v>1.1</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" s="1">
         <v>140000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>33.08</v>
+        <v>29.7</v>
       </c>
       <c r="D51" s="1">
         <v>20.5651097143</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>2879115.36</v>
       </c>
       <c r="H51" s="1">
-        <v>1752084.64</v>
+        <v>1278884.64</v>
       </c>
       <c r="I51" s="1">
-        <v>60.854964838922</v>
+        <v>44.419360813663</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>4631200.0</v>
+        <v>4158000.0</v>
       </c>
       <c r="M51" s="1">
-        <v>4631200.0</v>
+        <v>4158000.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2.47</v>
+        <v>2.2</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" s="1">
         <v>10000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>235.6</v>
+        <v>221.4</v>
       </c>
       <c r="D52" s="1">
         <v>248.973212</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
         <v>2489732.12</v>
       </c>
       <c r="H52" s="1">
-        <v>-133732.12</v>
+        <v>-275732.12</v>
       </c>
       <c r="I52" s="1">
-        <v>-5.3713457333715</v>
+        <v>-11.07477056608</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>2356000.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2356000.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1.26</v>
+        <v>1.17</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" s="1">
-        <v>36000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>82.57</v>
+        <v>83.8</v>
       </c>
       <c r="D53" s="1">
-        <v>66.1572</v>
+        <v>67.2551076923</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>2381659.2</v>
+        <v>2622949.2</v>
       </c>
       <c r="H53" s="1">
-        <v>590860.8</v>
+        <v>645250.8</v>
       </c>
       <c r="I53" s="1">
-        <v>24.808788763732</v>
+        <v>24.600201940625</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>2972520.0</v>
+        <v>3268200.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2972520.0</v>
+        <v>3268200.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1.58</v>
+        <v>1.73</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" s="1">
         <v>160000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>177.8</v>
+        <v>175.35</v>
       </c>
       <c r="D54" s="1">
         <v>161.168750875</v>
       </c>
       <c r="E54" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F54">
         <v>7.48</v>
       </c>
       <c r="G54" s="1">
         <v>3460582.63</v>
       </c>
       <c r="H54" s="1">
-        <v>344915.33</v>
+        <v>292728.41</v>
       </c>
       <c r="I54" s="1">
-        <v>9.9669728157885</v>
+        <v>8.4589342691118</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>3805497.96</v>
+        <v>3753311.04</v>
       </c>
       <c r="M54" s="1">
-        <v>3805497.96</v>
+        <v>3753311.04</v>
       </c>
       <c r="N54" s="1">
-        <v>2.03</v>
+        <v>1.98</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" s="1">
-        <v>76000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>29.98</v>
+        <v>69.62</v>
       </c>
       <c r="D55" s="1">
-        <v>13.4647809211</v>
+        <v>93.9182333333</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>1023323.35</v>
+        <v>2535792.3</v>
       </c>
       <c r="H55" s="1">
-        <v>1255156.65</v>
+        <v>-656052.3</v>
       </c>
       <c r="I55" s="1">
-        <v>122.65494088452</v>
+        <v>-25.871689096934</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>2278480.0</v>
+        <v>1879740.0</v>
       </c>
       <c r="M55" s="1">
-        <v>2278480.0</v>
+        <v>1879740.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1.21</v>
+        <v>0.99</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>143</v>
-      </c>
-[...48 lines deleted...]
-        <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">