--- v0 (2026-05-01)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="418">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="413">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1188 +130,1173 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100326</t>
   </si>
   <si>
     <t>EURO-SCHATZ MAR 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>30 536.64</t>
+    <t>33 256.51</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>3 747.95</t>
+    <t>8 328.77</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>82 273.97</t>
+    <t>94 965.75</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>7 458.90</t>
+    <t>10 442.47</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>14 556.16</t>
+    <t>15 821.92</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>75 205.48</t>
+    <t>80 630.14</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>14 886.99</t>
+    <t>19 331.51</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
-    <t>3 846.58</t>
+    <t>4 117.81</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>42 382.00</t>
+    <t>21 889.28</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>58 277.40</t>
+    <t>68 655.82</t>
   </si>
   <si>
     <t>XS3226478918</t>
   </si>
   <si>
     <t>ALPHABET INC 2.375 06/11/2028</t>
   </si>
   <si>
-    <t>1 592.55</t>
+    <t>1 986.22</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>15 682.19</t>
+    <t>17 309.59</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>75 987.67</t>
+    <t>131 264.38</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>3 649.32</t>
+  </si>
+  <si>
+    <t>XS2583203950</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 07/02/2029</t>
+  </si>
+  <si>
+    <t>4 142.47</t>
   </si>
   <si>
     <t>XS2228245838</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 11/03/2027</t>
   </si>
   <si>
-    <t>5 070.21</t>
+    <t>5 409.25</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>72 339.73</t>
+    <t>87 904.11</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>5 350.68</t>
+    <t>11 890.41</t>
   </si>
   <si>
     <t>XS1602547264</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 04/05/2027</t>
   </si>
   <si>
-    <t>10 704.66</t>
+    <t>11 561.03</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>10 950.88</t>
+    <t>12 296.79</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>10 101.71</t>
+    <t>11 465.13</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>63 886.99</t>
+    <t>68 211.64</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>4 332.19</t>
+    <t>4 708.90</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>83 742.47</t>
+    <t>91 683.56</t>
   </si>
   <si>
     <t>FR001400IFX3</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.875 14/02/2028</t>
   </si>
   <si>
-    <t>11 274.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2321466133</t>
   </si>
   <si>
     <t>BARCLAYS PLC 22/03/2031</t>
   </si>
   <si>
-    <t>20 582.88</t>
+    <t>22 006.85</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>129 308.22</t>
+    <t>139 117.81</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>122 153.98</t>
+    <t>140 613.55</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
+    <t>1 672.60</t>
+  </si>
+  <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>6 693.15</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>74 075.34</t>
+    <t>40 808.22</t>
+  </si>
+  <si>
+    <t>FR001400BBL2</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>27 537.77</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>8 309.59</t>
+    <t>8 852.05</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>7 813.70</t>
+    <t>16 243.15</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>73 202.05</t>
+    <t>85 160.96</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>42 207.23</t>
+    <t>46 607.98</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>1 314.42</t>
-[...8 lines deleted...]
-    <t>23 963.01</t>
+    <t>3 802.53</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>1 001.71</t>
+    <t>2 696.92</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
+    <t>9 524.00</t>
+  </si>
+  <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>29 609.59</t>
+    <t>36 678.08</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>4 579.79</t>
+    <t>6 609.66</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>20 243.15</t>
+    <t>24 173.63</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>8 160.27</t>
+    <t>8 853.42</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>6 558.90</t>
+    <t>9 090.41</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>5 239.73</t>
+    <t>5 578.77</t>
   </si>
   <si>
     <t>DE000CZ457N3</t>
   </si>
   <si>
     <t>COMMERZBANK AG 26/11/2030</t>
   </si>
   <si>
-    <t>16 412.67</t>
+    <t>23 090.75</t>
   </si>
   <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
-    <t>2 322.95</t>
+    <t>5 307.53</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>28 133.56</t>
+    <t>38 116.44</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>31 333.56</t>
+    <t>34 663.70</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>33 542.47</t>
+    <t>40 910.96</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>9 128.77</t>
+    <t>9 867.12</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>10 551.37</t>
+    <t>12 417.81</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>128 547.95</t>
+    <t>142 816.44</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>7 652.05</t>
+    <t>11 087.67</t>
+  </si>
+  <si>
+    <t>FR0013444551</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+  </si>
+  <si>
+    <t>6 657.53</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>80 087.67</t>
-[...17 lines deleted...]
-    <t>13 983.56</t>
+    <t>56 367.12</t>
+  </si>
+  <si>
+    <t>DE000A30VT97</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG PERP</t>
+  </si>
+  <si>
+    <t>115 452.05</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>6 739.32</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDPNOM0015</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.625 15/04/2027</t>
   </si>
   <si>
-    <t>24 869.18</t>
+    <t>26 730.14</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>154 623.29</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>55 664.38</t>
+    <t>69 501.37</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>4 794.52</t>
+    <t>6 113.01</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>4 465.75</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>30 098.57</t>
+    <t>33 236.81</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>35 484.66</t>
+    <t>42 713.01</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>11 135.47</t>
+    <t>15 340.36</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>1 695.06</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>31 297.41</t>
-[...8 lines deleted...]
-    <t>25 986.53</t>
+    <t>38 643.70</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>20 661.21</t>
+    <t>26 414.96</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>85 424.98</t>
+    <t>95 618.88</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>1 541.10</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>30 932.88</t>
-[...8 lines deleted...]
-    <t>95 553.01</t>
+    <t>37 330.48</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>63 575.34</t>
+    <t>72 523.97</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>27 947.77</t>
-[...8 lines deleted...]
-    <t>19 480.14</t>
+    <t>35 484.39</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>11 052.74</t>
+    <t>12 544.52</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>63 738.36</t>
+    <t>76 709.59</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>22 027.40</t>
+    <t>18 287.67</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>63 671.23</t>
+    <t>67 890.41</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>26 082.19</t>
+    <t>29 515.07</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
-    <t>BE0002914951</t>
-[...5 lines deleted...]
-    <t>79 656.16</t>
+    <t>BE0002961424</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>68 817.68</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>58 520.55</t>
+    <t>68 093.15</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>38 358.90</t>
+    <t>1 709.59</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>63 498.03</t>
+    <t>73 769.77</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>70 421.92</t>
+    <t>80 346.58</t>
   </si>
   <si>
     <t>FR001400TSJ2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
   </si>
   <si>
-    <t>3 315.07</t>
+    <t>4 143.84</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>24 495.33</t>
+    <t>34 441.56</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>100 891.06</t>
+    <t>116 642.37</t>
   </si>
   <si>
     <t>XS1603892149</t>
   </si>
   <si>
     <t>MORGAN STANLEY 1.875 27/04/2027</t>
   </si>
   <si>
-    <t>44 907.53</t>
+    <t>48 410.96</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
+    <t>3 220.12</t>
+  </si>
+  <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>45 854.33</t>
+    <t>52 859.86</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>9 332.71</t>
+    <t>10 778.62</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>55 212.89</t>
+    <t>1 411.69</t>
   </si>
   <si>
     <t>XS3170277530</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 3 03/09/2030</t>
   </si>
   <si>
-    <t>40 945.32</t>
+    <t>49 709.59</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>4 310.75</t>
+    <t>8 826.78</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>10 996.58</t>
+    <t>12 428.08</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>85 917.81</t>
+    <t>93 301.37</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>89 414.26</t>
+    <t>104 351.77</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>42 538.27</t>
+    <t>50 737.96</t>
   </si>
   <si>
     <t>DK0030484548</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 0.375 17/01/2028</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>23 868.49</t>
+    <t>38 454.79</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>6 421.23</t>
+    <t>7 551.37</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>48 331.51</t>
-[...8 lines deleted...]
-    <t>10 731.52</t>
+    <t>56 901.37</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>27 268.50</t>
+    <t>33 793.89</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>114 965.41</t>
-[...8 lines deleted...]
-    <t>13 682.19</t>
+    <t>126 409.93</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>86 360.24</t>
+    <t>97 094.28</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>37 461.64</t>
+    <t>28 920.55</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>58 301.37</t>
+    <t>68 321.92</t>
+  </si>
+  <si>
+    <t>FR001400F877</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA PERP</t>
+  </si>
+  <si>
+    <t>14 053.18</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>104 153.42</t>
+    <t>112 109.59</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>55 023.12</t>
+    <t>63 020.71</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>3 561.64</t>
+    <t>5 068.49</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>56 355.34</t>
-[...8 lines deleted...]
-    <t>27 258.90</t>
+    <t>63 915.21</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>23 145.21</t>
+    <t>37 083.56</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>72 414.73</t>
+    <t>3 227.40</t>
   </si>
   <si>
     <t>XS3206563549</t>
   </si>
   <si>
     <t>TOYOTA MOTOR FINANCE (NETHERLANDS) 2.75 28/01/2030</t>
   </si>
   <si>
+    <t>2 531.51</t>
+  </si>
+  <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>35 989.73</t>
+    <t>38 325.34</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>4 135.27</t>
+    <t>9 203.77</t>
   </si>
   <si>
     <t>CH1255915006</t>
   </si>
   <si>
     <t>UBS GROUP AG 17/03/2028</t>
   </si>
   <si>
-    <t>32 742.47</t>
+    <t>34 972.60</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>26 328.77</t>
+    <t>30 016.44</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>45 883.56</t>
+    <t>56 047.95</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>5 701.95</t>
+    <t>12 950.10</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>91 380.82</t>
+    <t>100 602.74</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>52 467.29</t>
-[...8 lines deleted...]
-    <t>39 747.95</t>
+    <t>60 365.59</t>
   </si>
   <si>
     <t>XS2760217880</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.125 08/02/2029</t>
   </si>
   <si>
-    <t>71 044.52</t>
+    <t>3 500.43</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
   </si>
   <si>
-    <t>22 203.37</t>
+    <t>23 739.45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1675,212 +1660,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>958763.2163</v>
+        <v>941606.3457</v>
       </c>
       <c r="D2">
-        <v>119.53</v>
+        <v>119.79</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>114606459.59</v>
+        <v>112798550.32</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>114606459.59</v>
+        <v>112798550.32</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2051035.2106</v>
+        <v>2155577.566</v>
       </c>
       <c r="D3">
-        <v>106.91</v>
+        <v>107.13</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>219288412.78</v>
+        <v>230944003.22</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>219288412.78</v>
+        <v>230944003.22</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>73457.1459</v>
+        <v>73531.7188</v>
       </c>
       <c r="D4">
-        <v>110.94</v>
+        <v>111.18</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>8149478.49</v>
+        <v>8175520.02</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>8149478.49</v>
+        <v>8175520.02</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>99856.27</v>
+        <v>99601.17</v>
       </c>
       <c r="D5">
-        <v>100.83</v>
+        <v>101.06</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10069214.36</v>
+        <v>10066562.05</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10069214.36</v>
+        <v>10066562.05</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.55</v>
+        <v>100.76</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64455.45</v>
+        <v>64589.46</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64455.45</v>
+        <v>64589.46</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P133"/>
+  <dimension ref="A1:P131"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O133" sqref="O133"/>
+      <selection activeCell="O131" sqref="O131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1899,6639 +1884,6539 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>310.0</v>
+        <v>2887.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4771.34</v>
+        <v>4778.18</v>
       </c>
       <c r="E2" s="1">
-        <v>4770.1220645161</v>
+        <v>4776.6130308278</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1478737.84</v>
+        <v>13790081.82</v>
       </c>
       <c r="I2" s="1">
-        <v>377.56</v>
+        <v>4523.84</v>
       </c>
       <c r="J2" s="1">
-        <v>0.025532585275562</v>
+        <v>0.032805026533193</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1479115.4</v>
+        <v>13794605.66</v>
       </c>
       <c r="N2" s="1">
-        <v>1479115.4</v>
+        <v>13794605.66</v>
       </c>
       <c r="O2" s="1">
-        <v>0.42</v>
+        <v>3.81</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>199.0</v>
+        <v>-272.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.905</v>
+        <v>106.975</v>
       </c>
       <c r="E3" s="1">
-        <v>106.700025126</v>
+        <v>106.985</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>40790.0</v>
+        <v>2720.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>40790.0</v>
+        <v>2720.0</v>
       </c>
       <c r="N3" s="1">
-        <v>40790.0</v>
+        <v>2720.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.839</v>
+        <v>100.772</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>42.0</v>
+        <v>-159.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0.013885445078106</v>
+        <v>-0.052566327795686</v>
       </c>
       <c r="K4">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>480.82</v>
+        <v>0.36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>302517.0</v>
+        <v>302316.0</v>
       </c>
       <c r="N4" s="1">
-        <v>302997.82</v>
+        <v>303384.49</v>
       </c>
       <c r="O4" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>100.042</v>
+        <v>100.051</v>
       </c>
       <c r="E5" s="1">
         <v>100.126</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1902394.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-1596.0</v>
+        <v>-1425.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.08389429319058</v>
+        <v>-0.074905618920161</v>
       </c>
       <c r="K5">
-        <v>1.61</v>
+        <v>1.75</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>1900798.0</v>
+        <v>1900969.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1931334.64</v>
+        <v>1934225.51</v>
       </c>
       <c r="O5" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>102.75</v>
+        <v>102.716</v>
       </c>
       <c r="E6" s="1">
         <v>103.18510053</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1960516.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-8266.91</v>
+        <v>-8912.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.42166991561424</v>
+        <v>-0.45462040926747</v>
       </c>
       <c r="K6">
-        <v>0.2</v>
+        <v>0.44</v>
       </c>
       <c r="L6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>1952250.0</v>
+        <v>1951604.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1955997.95</v>
+        <v>1959932.77</v>
       </c>
       <c r="O6" s="1">
-        <v>0.56</v>
+        <v>0.54</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>4400000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.81</v>
+        <v>99.909</v>
       </c>
       <c r="E7" s="1">
-        <v>99.79398</v>
+        <v>99.80438553</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4390935.12</v>
+        <v>4690806.12</v>
       </c>
       <c r="I7" s="1">
-        <v>704.88</v>
+        <v>4916.88</v>
       </c>
       <c r="J7" s="1">
-        <v>0.016053072540047</v>
+        <v>0.10481951021246</v>
       </c>
       <c r="K7">
-        <v>1.87</v>
+        <v>2.02</v>
       </c>
       <c r="L7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>4391640.0</v>
+        <v>4695723.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4473913.97</v>
+        <v>4790688.75</v>
       </c>
       <c r="O7" s="1">
-        <v>1.27</v>
+        <v>1.32</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.417</v>
+        <v>100.517</v>
       </c>
       <c r="E8" s="1">
         <v>100.27530389</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1804955.47</v>
       </c>
       <c r="I8" s="1">
-        <v>2550.53</v>
+        <v>4350.53</v>
       </c>
       <c r="J8" s="1">
-        <v>0.14130708720476</v>
+        <v>0.24103253915732</v>
       </c>
       <c r="K8">
-        <v>0.41</v>
+        <v>0.58</v>
       </c>
       <c r="L8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1807506.0</v>
+        <v>1809306.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1814964.9</v>
+        <v>1819748.47</v>
       </c>
       <c r="O8" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.921</v>
+        <v>98.968</v>
       </c>
       <c r="E9" s="1">
         <v>96.94192</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1357186.88</v>
       </c>
       <c r="I9" s="1">
-        <v>27707.12</v>
+        <v>28365.12</v>
       </c>
       <c r="J9" s="1">
-        <v>2.0415110408376</v>
+        <v>2.0899936786893</v>
       </c>
       <c r="K9">
-        <v>1.04</v>
+        <v>1.13</v>
       </c>
       <c r="L9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>1384894.0</v>
+        <v>1385552.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1399450.16</v>
+        <v>1401373.92</v>
       </c>
       <c r="O9" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.703</v>
+        <v>99.705</v>
       </c>
       <c r="E10" s="1">
         <v>99.756525</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3990261.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-2141.0</v>
+        <v>-2061.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.053655638064778</v>
+        <v>-0.051650756679826</v>
       </c>
       <c r="K10">
-        <v>1.88</v>
+        <v>2.02</v>
       </c>
       <c r="L10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>3988120.0</v>
+        <v>3988200.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4063325.48</v>
+        <v>4068830.14</v>
       </c>
       <c r="O10" s="1">
-        <v>1.15</v>
+        <v>1.12</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>2300000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.733</v>
+        <v>99.872</v>
       </c>
       <c r="E11" s="1">
-        <v>99.98983348</v>
+        <v>99.98404875</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2299766.17</v>
+        <v>2399617.17</v>
       </c>
       <c r="I11" s="1">
-        <v>-5907.17</v>
+        <v>-2689.17</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.25685959194712</v>
+        <v>-0.11206662602768</v>
       </c>
       <c r="K11">
-        <v>0.65</v>
+        <v>0.81</v>
       </c>
       <c r="L11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>2293859.0</v>
+        <v>2396928.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2308745.99</v>
+        <v>2416259.51</v>
       </c>
       <c r="O11" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>300000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.652</v>
+        <v>97.842</v>
       </c>
       <c r="E12" s="1">
         <v>97.254</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>291762.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1194.0</v>
+        <v>1764.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.40923766631707</v>
+        <v>0.60460238139305</v>
       </c>
       <c r="K12">
-        <v>1.28</v>
+        <v>1.37</v>
       </c>
       <c r="L12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M12" s="1">
-        <v>292956.0</v>
+        <v>293526.0</v>
       </c>
       <c r="N12" s="1">
-        <v>296802.58</v>
+        <v>297643.81</v>
       </c>
       <c r="O12" s="1">
         <v>0.08</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13" s="1">
-        <v>3227000.0</v>
+        <v>1551000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>94.853</v>
+        <v>95.214</v>
       </c>
       <c r="E13" s="1">
-        <v>94.30428138</v>
+        <v>94.35620567</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3043199.16</v>
+        <v>1463464.75</v>
       </c>
       <c r="I13" s="1">
-        <v>17707.15</v>
+        <v>13304.39</v>
       </c>
       <c r="J13" s="1">
-        <v>0.58185971633878</v>
+        <v>0.9091021837048</v>
       </c>
       <c r="K13">
-        <v>1.31</v>
+        <v>1.41</v>
       </c>
       <c r="L13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>3060906.31</v>
+        <v>1476769.14</v>
       </c>
       <c r="N13" s="1">
-        <v>3103288.31</v>
+        <v>1498658.42</v>
       </c>
       <c r="O13" s="1">
-        <v>0.88</v>
+        <v>0.41</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.248</v>
+        <v>109.247</v>
       </c>
       <c r="E14" s="1">
-        <v>109.94871429</v>
+        <v>109.9044</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1539282.0</v>
+        <v>1648566.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-9810.0</v>
+        <v>-9861.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.63731012251166</v>
+        <v>-0.5981562157657</v>
       </c>
       <c r="K14">
-        <v>4.16</v>
+        <v>4.58</v>
       </c>
       <c r="L14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>1529472.0</v>
+        <v>1638705.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1587749.4</v>
+        <v>1707360.82</v>
       </c>
       <c r="O14" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>275000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.831</v>
+        <v>99.92</v>
       </c>
       <c r="E15" s="1">
         <v>99.755</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>274326.25</v>
       </c>
       <c r="I15" s="1">
-        <v>209.0</v>
+        <v>453.75</v>
       </c>
       <c r="J15" s="1">
-        <v>0.076186657310411</v>
+        <v>0.16540524284497</v>
       </c>
       <c r="K15">
-        <v>0.58</v>
+        <v>0.72</v>
       </c>
       <c r="L15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>274535.25</v>
+        <v>274780.0</v>
       </c>
       <c r="N15" s="1">
-        <v>276127.8</v>
+        <v>276766.22</v>
       </c>
       <c r="O15" s="1">
         <v>0.08</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.728</v>
+        <v>100.885</v>
       </c>
       <c r="E16" s="1">
         <v>100.739</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>805912.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-88.0</v>
+        <v>1168.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.010919306326249</v>
+        <v>0.14492897487567</v>
       </c>
       <c r="K16">
-        <v>1.96</v>
+        <v>2.16</v>
       </c>
       <c r="L16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>805824.0</v>
+        <v>807080.0</v>
       </c>
       <c r="N16" s="1">
-        <v>821506.19</v>
+        <v>824389.59</v>
       </c>
       <c r="O16" s="1">
         <v>0.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C17" s="1">
-        <v>3400000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.327</v>
+        <v>100.415</v>
       </c>
       <c r="E17" s="1">
-        <v>100.10225</v>
+        <v>100.19375</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3403476.5</v>
+        <v>5410462.5</v>
       </c>
       <c r="I17" s="1">
-        <v>7641.5</v>
+        <v>11947.5</v>
       </c>
       <c r="J17" s="1">
-        <v>0.22452042786251</v>
+        <v>0.22082215707068</v>
       </c>
       <c r="K17">
-        <v>2.23</v>
+        <v>2.43</v>
       </c>
       <c r="L17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>3411118.0</v>
+        <v>5422410.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3487105.67</v>
+        <v>5553674.38</v>
       </c>
       <c r="O17" s="1">
-        <v>0.99</v>
+        <v>1.53</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.946</v>
+        <v>100.297</v>
       </c>
       <c r="E18" s="1">
         <v>99.523</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1194276.0</v>
       </c>
       <c r="I18" s="1">
-        <v>5076.0</v>
+        <v>9288.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.42502738060549</v>
+        <v>0.77770967515047</v>
       </c>
       <c r="K18">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
       <c r="L18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>1199352.0</v>
+        <v>1203564.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1200831.45</v>
+        <v>1207213.32</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C19" s="1">
-        <v>500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.881</v>
+        <v>104.762</v>
       </c>
       <c r="E19" s="1">
-        <v>99.834</v>
+        <v>104.863</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>499170.0</v>
+        <v>1677808.0</v>
       </c>
       <c r="I19" s="1">
-        <v>235.0</v>
+        <v>-1616.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.047078149728549</v>
+        <v>-0.096316145828367</v>
       </c>
       <c r="K19">
-        <v>1.01</v>
+        <v>0.26</v>
       </c>
       <c r="L19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>499405.0</v>
+        <v>1676192.0</v>
       </c>
       <c r="N19" s="1">
-        <v>504475.21</v>
+        <v>1680334.47</v>
       </c>
       <c r="O19" s="1">
-        <v>0.14</v>
+        <v>0.46</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C20" s="1">
-        <v>2800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>106.015</v>
+        <v>99.955</v>
       </c>
       <c r="E20" s="1">
-        <v>106.2938</v>
+        <v>99.834</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>2976226.4</v>
+        <v>499170.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-7806.4</v>
+        <v>605.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.26229187403216</v>
+        <v>0.12120119398201</v>
       </c>
       <c r="K20">
-        <v>2.58</v>
+        <v>1.08</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M20" s="1">
-        <v>2968420.0</v>
+        <v>499775.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3040759.73</v>
+        <v>505184.25</v>
       </c>
       <c r="O20" s="1">
-        <v>0.86</v>
+        <v>0.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C21" s="1">
-        <v>2800000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>102.748</v>
+        <v>105.831</v>
       </c>
       <c r="E21" s="1">
-        <v>103.0829</v>
+        <v>106.26368</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2886321.2</v>
+        <v>3187910.4</v>
       </c>
       <c r="I21" s="1">
-        <v>-9377.2</v>
+        <v>-12980.4</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.32488414664314</v>
+        <v>-0.40717581021098</v>
       </c>
       <c r="K21">
-        <v>0.19</v>
+        <v>2.93</v>
       </c>
       <c r="L21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M21" s="1">
-        <v>2876944.0</v>
+        <v>3174930.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2882294.68</v>
+        <v>3262834.11</v>
       </c>
       <c r="O21" s="1">
-        <v>0.82</v>
+        <v>0.9</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C22" s="1">
-        <v>800000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.864</v>
+        <v>102.712</v>
       </c>
       <c r="E22" s="1">
-        <v>99.837</v>
+        <v>103.0829</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>798696.0</v>
+        <v>2886321.2</v>
       </c>
       <c r="I22" s="1">
-        <v>216.0</v>
+        <v>-10385.2</v>
       </c>
       <c r="J22" s="1">
-        <v>0.027044081853421</v>
+        <v>-0.35980749474452</v>
       </c>
       <c r="K22">
-        <v>1.34</v>
+        <v>0.42</v>
       </c>
       <c r="L22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M22" s="1">
-        <v>798912.0</v>
+        <v>2875936.0</v>
       </c>
       <c r="N22" s="1">
-        <v>809616.66</v>
+        <v>2887826.41</v>
       </c>
       <c r="O22" s="1">
-        <v>0.23</v>
+        <v>0.8</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>3850000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.06</v>
+        <v>99.899</v>
       </c>
       <c r="E23" s="1">
-        <v>94.51283948</v>
+        <v>99.837</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>3638744.32</v>
+        <v>798696.0</v>
       </c>
       <c r="I23" s="1">
-        <v>21065.68</v>
+        <v>496.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.57892718332021</v>
+        <v>0.062101224996745</v>
       </c>
       <c r="K23">
-        <v>0.28</v>
+        <v>1.45</v>
       </c>
       <c r="L23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M23" s="1">
-        <v>3659810.0</v>
+        <v>799192.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3670760.88</v>
+        <v>810753.03</v>
       </c>
       <c r="O23" s="1">
-        <v>1.04</v>
+        <v>0.22</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C24" s="1">
-        <v>3880000.0</v>
+        <v>3850000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.171</v>
+        <v>95.115</v>
       </c>
       <c r="E24" s="1">
-        <v>96.724</v>
+        <v>94.51283948</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>3752891.2</v>
+        <v>3638744.32</v>
       </c>
       <c r="I24" s="1">
-        <v>17343.6</v>
+        <v>23183.18</v>
       </c>
       <c r="J24" s="1">
-        <v>0.4621396964559</v>
+        <v>0.63712033496214</v>
       </c>
       <c r="K24">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="L24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M24" s="1">
-        <v>3770234.8</v>
+        <v>3661927.5</v>
       </c>
       <c r="N24" s="1">
-        <v>3780336.51</v>
+        <v>3674224.29</v>
       </c>
       <c r="O24" s="1">
-        <v>1.07</v>
+        <v>1.01</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C25" s="1">
-        <v>4100000.0</v>
+        <v>3880000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>96.751</v>
+        <v>97.232</v>
       </c>
       <c r="E25" s="1">
-        <v>96.35747732</v>
+        <v>96.724</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3950656.57</v>
+        <v>3752891.2</v>
       </c>
       <c r="I25" s="1">
-        <v>16134.43</v>
+        <v>19710.4</v>
       </c>
       <c r="J25" s="1">
-        <v>0.40839869814348</v>
+        <v>0.52520574004384</v>
       </c>
       <c r="K25">
-        <v>1.56</v>
+        <v>0.3</v>
       </c>
       <c r="L25" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M25" s="1">
-        <v>3966791.0</v>
+        <v>3772601.6</v>
       </c>
       <c r="N25" s="1">
-        <v>4030677.99</v>
+        <v>3784066.73</v>
       </c>
       <c r="O25" s="1">
-        <v>1.14</v>
+        <v>1.05</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C26" s="1">
-        <v>500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.599</v>
+        <v>96.932</v>
       </c>
       <c r="E26" s="1">
-        <v>98.446</v>
+        <v>96.35747732</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>492230.0</v>
+        <v>3950656.57</v>
       </c>
       <c r="I26" s="1">
-        <v>765.0</v>
+        <v>23555.43</v>
       </c>
       <c r="J26" s="1">
-        <v>0.15541515145359</v>
+        <v>0.59624089268787</v>
       </c>
       <c r="K26">
-        <v>0.87</v>
+        <v>1.66</v>
       </c>
       <c r="L26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M26" s="1">
-        <v>492995.0</v>
+        <v>3974212.0</v>
       </c>
       <c r="N26" s="1">
-        <v>497327.19</v>
+        <v>4042423.64</v>
       </c>
       <c r="O26" s="1">
-        <v>0.14</v>
+        <v>1.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C27" s="1">
-        <v>3400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>101.199</v>
+        <v>98.629</v>
       </c>
       <c r="E27" s="1">
-        <v>101.60458324</v>
+        <v>98.446</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3454555.83</v>
+        <v>492230.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-13789.83</v>
+        <v>915.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.3991780905738</v>
+        <v>0.18588871056214</v>
       </c>
       <c r="K27">
-        <v>2.46</v>
+        <v>0.94</v>
       </c>
       <c r="L27" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M27" s="1">
-        <v>3440766.0</v>
+        <v>493145.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3524508.47</v>
+        <v>497853.9</v>
       </c>
       <c r="O27" s="1">
-        <v>1.0</v>
+        <v>0.14</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C28" s="1">
-        <v>300000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>102.726</v>
+        <v>101.2</v>
       </c>
       <c r="E28" s="1">
-        <v>102.557</v>
+        <v>101.60458324</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>307671.0</v>
+        <v>3454555.83</v>
       </c>
       <c r="I28" s="1">
-        <v>507.0</v>
+        <v>-13755.83</v>
       </c>
       <c r="J28" s="1">
-        <v>0.16478641145899</v>
+        <v>-0.39819388300348</v>
       </c>
       <c r="K28">
-        <v>3.76</v>
+        <v>2.7</v>
       </c>
       <c r="L28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M28" s="1">
-        <v>308178.0</v>
+        <v>3440800.0</v>
       </c>
       <c r="N28" s="1">
-        <v>319452.66</v>
+        <v>3532483.56</v>
       </c>
       <c r="O28" s="1">
-        <v>0.09</v>
+        <v>0.98</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C29" s="1">
-        <v>2100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.833</v>
+        <v>102.699</v>
       </c>
       <c r="E29" s="1">
-        <v>99.328</v>
+        <v>102.557</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2085888.0</v>
+        <v>307671.0</v>
       </c>
       <c r="I29" s="1">
-        <v>10605.0</v>
+        <v>426.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.50841655927835</v>
+        <v>0.13845958832649</v>
       </c>
       <c r="K29">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>0.12</v>
+      </c>
+      <c r="L29">
+        <v>350.34</v>
       </c>
       <c r="M29" s="1">
-        <v>2096493.0</v>
+        <v>308097.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2117075.88</v>
+        <v>308447.34</v>
       </c>
       <c r="O29" s="1">
-        <v>0.6</v>
+        <v>0.09</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>113</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>3100000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>104.127</v>
+        <v>99.937</v>
       </c>
       <c r="E30" s="1">
-        <v>104.96078774</v>
+        <v>99.328</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3253784.42</v>
+        <v>2085888.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-25847.42</v>
+        <v>12789.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.79438022510416</v>
+        <v>0.61312016752577</v>
       </c>
       <c r="K30">
-        <v>4.17</v>
+        <v>1.05</v>
       </c>
       <c r="L30" t="s">
         <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>3227937.0</v>
+        <v>2098677.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3357245.22</v>
+        <v>2120683.85</v>
       </c>
       <c r="O30" s="1">
-        <v>0.95</v>
+        <v>0.59</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>116</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>6558000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.216</v>
+        <v>104.088</v>
       </c>
       <c r="E31" s="1">
-        <v>100.31271424</v>
+        <v>104.96078774</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>6578507.8</v>
+        <v>3253784.42</v>
       </c>
       <c r="I31" s="1">
-        <v>-6342.52</v>
+        <v>-27056.42</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.09641274575976</v>
+        <v>-0.83153695843193</v>
       </c>
       <c r="K31">
-        <v>1.86</v>
+        <v>4.49</v>
       </c>
       <c r="L31" t="s">
         <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>6572165.28</v>
+        <v>3226728.0</v>
       </c>
       <c r="N31" s="1">
-        <v>6694319.26</v>
+        <v>3365845.81</v>
       </c>
       <c r="O31" s="1">
-        <v>1.9</v>
+        <v>0.93</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>119</v>
       </c>
       <c r="B32" t="s">
         <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>3300000.0</v>
+        <v>6958000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>93.27</v>
+        <v>100.271</v>
       </c>
       <c r="E32" s="1">
-        <v>92.58891424</v>
+        <v>100.31238574</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3055434.17</v>
+        <v>6979735.8</v>
       </c>
       <c r="I32" s="1">
-        <v>22475.83</v>
+        <v>-2879.62</v>
       </c>
       <c r="J32" s="1">
-        <v>0.73560184083429</v>
+        <v>-0.041256862473219</v>
       </c>
       <c r="K32">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>2.02</v>
+      </c>
+      <c r="L32" t="s">
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>3077910.0</v>
+        <v>6976856.18</v>
       </c>
       <c r="N32" s="1">
-        <v>3078588.08</v>
+        <v>7117469.73</v>
       </c>
       <c r="O32" s="1">
-        <v>0.87</v>
+        <v>1.97</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>1400000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.008</v>
+        <v>93.415</v>
       </c>
       <c r="E33" s="1">
-        <v>97.397</v>
+        <v>92.58891424</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1363558.0</v>
+        <v>3055434.17</v>
       </c>
       <c r="I33" s="1">
-        <v>8554.0</v>
+        <v>27260.83</v>
       </c>
       <c r="J33" s="1">
-        <v>0.62732938386193</v>
+        <v>0.89220806220152</v>
       </c>
       <c r="K33">
-        <v>0.48</v>
+        <v>0.05</v>
       </c>
       <c r="L33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>1372112.0</v>
+        <v>3082695.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1378805.15</v>
+        <v>3084367.6</v>
       </c>
       <c r="O33" s="1">
-        <v>0.39</v>
+        <v>0.85</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1">
-        <v>3500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.616</v>
+        <v>98.116</v>
       </c>
       <c r="E34" s="1">
-        <v>99.458706</v>
+        <v>97.397</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3481054.71</v>
+        <v>1363558.0</v>
       </c>
       <c r="I34" s="1">
-        <v>5505.29</v>
+        <v>10066.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.15815005676828</v>
+        <v>0.73821575613212</v>
       </c>
       <c r="K34">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.01</v>
+      </c>
+      <c r="L34">
+        <v>115.07</v>
       </c>
       <c r="M34" s="1">
-        <v>3486560.0</v>
+        <v>1373624.0</v>
       </c>
       <c r="N34" s="1">
-        <v>3560635.34</v>
+        <v>1373739.07</v>
       </c>
       <c r="O34" s="1">
-        <v>1.01</v>
+        <v>0.38</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>127</v>
       </c>
       <c r="B35" t="s">
         <v>128</v>
       </c>
       <c r="C35" s="1">
-        <v>500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.429</v>
+        <v>99.555</v>
       </c>
       <c r="E35" s="1">
-        <v>99.371</v>
+        <v>99.45870611</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>496855.0</v>
+        <v>1790256.71</v>
       </c>
       <c r="I35" s="1">
-        <v>290.0</v>
+        <v>1733.29</v>
       </c>
       <c r="J35" s="1">
-        <v>0.058367129242938</v>
+        <v>0.09681795858204</v>
       </c>
       <c r="K35">
-        <v>1.66</v>
+        <v>2.27</v>
       </c>
       <c r="L35" t="s">
         <v>129</v>
       </c>
       <c r="M35" s="1">
-        <v>497145.0</v>
+        <v>1791990.0</v>
       </c>
       <c r="N35" s="1">
-        <v>505454.59</v>
+        <v>1832798.22</v>
       </c>
       <c r="O35" s="1">
-        <v>0.14</v>
+        <v>0.51</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>131</v>
       </c>
       <c r="C36" s="1">
-        <v>3200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.992</v>
+        <v>108.125</v>
       </c>
       <c r="E36" s="1">
-        <v>103.22258813</v>
+        <v>108.217</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>3303122.82</v>
+        <v>1947906.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-7378.82</v>
+        <v>-1656.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.2233892108196</v>
+        <v>-0.085014369276546</v>
       </c>
       <c r="K36">
-        <v>0.24</v>
+        <v>1.53</v>
       </c>
       <c r="L36" t="s">
         <v>132</v>
       </c>
       <c r="M36" s="1">
-        <v>3295744.0</v>
+        <v>1946250.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3303557.7</v>
+        <v>1973787.77</v>
       </c>
       <c r="O36" s="1">
-        <v>0.94</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>133</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" s="1">
-        <v>2500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>102.211</v>
+        <v>99.449</v>
       </c>
       <c r="E37" s="1">
-        <v>102.437544</v>
+        <v>99.371</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2560938.6</v>
+        <v>496855.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-5663.6</v>
+        <v>390.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.22115329121909</v>
+        <v>0.078493725533606</v>
       </c>
       <c r="K37">
-        <v>2.93</v>
+        <v>1.77</v>
       </c>
       <c r="L37" t="s">
         <v>135</v>
       </c>
       <c r="M37" s="1">
-        <v>2555275.0</v>
+        <v>497245.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2628477.05</v>
+        <v>506097.05</v>
       </c>
       <c r="O37" s="1">
-        <v>0.75</v>
+        <v>0.14</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>136</v>
       </c>
       <c r="B38" t="s">
         <v>137</v>
       </c>
       <c r="C38" s="1">
-        <v>2655000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.312</v>
+        <v>103.061</v>
       </c>
       <c r="E38" s="1">
-        <v>100.20489266</v>
+        <v>103.21431824</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2660439.9</v>
+        <v>3509286.82</v>
       </c>
       <c r="I38" s="1">
-        <v>2843.7</v>
+        <v>-5212.82</v>
       </c>
       <c r="J38" s="1">
-        <v>0.10688833827819</v>
+        <v>-0.14854357216661</v>
       </c>
       <c r="K38">
-        <v>1.59</v>
+        <v>0.48</v>
       </c>
       <c r="L38" t="s">
         <v>138</v>
       </c>
       <c r="M38" s="1">
-        <v>2663283.6</v>
+        <v>3504074.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2705490.83</v>
+        <v>3520317.15</v>
       </c>
       <c r="O38" s="1">
-        <v>0.77</v>
+        <v>0.97</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>139</v>
       </c>
       <c r="B39" t="s">
         <v>140</v>
       </c>
       <c r="C39" s="1">
-        <v>1342000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.872</v>
+        <v>102.215</v>
       </c>
       <c r="E39" s="1">
-        <v>99.668</v>
+        <v>102.42528148</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1337544.56</v>
+        <v>2765482.6</v>
       </c>
       <c r="I39" s="1">
-        <v>2737.68</v>
+        <v>-5677.6</v>
       </c>
       <c r="J39" s="1">
-        <v>0.20467953605972</v>
+        <v>-0.20530232227822</v>
       </c>
       <c r="K39">
-        <v>0.1</v>
+        <v>3.15</v>
       </c>
       <c r="L39" t="s">
         <v>141</v>
       </c>
       <c r="M39" s="1">
-        <v>1340282.24</v>
+        <v>2759805.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1341596.66</v>
+        <v>2844965.96</v>
       </c>
       <c r="O39" s="1">
-        <v>0.38</v>
+        <v>0.79</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>142</v>
       </c>
       <c r="B40" t="s">
         <v>143</v>
       </c>
       <c r="C40" s="1">
-        <v>833000.0</v>
+        <v>2655000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.529</v>
+        <v>100.411</v>
       </c>
       <c r="E40" s="1">
-        <v>100.602</v>
+        <v>100.20489266</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>838014.66</v>
+        <v>2660439.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-608.09</v>
+        <v>5472.15</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.072563169718296</v>
+        <v>0.20568590931146</v>
       </c>
       <c r="K40">
-        <v>2.88</v>
+        <v>1.76</v>
       </c>
       <c r="L40" t="s">
         <v>144</v>
       </c>
       <c r="M40" s="1">
-        <v>837406.57</v>
+        <v>2665912.05</v>
       </c>
       <c r="N40" s="1">
-        <v>861369.58</v>
+        <v>2712520.03</v>
       </c>
       <c r="O40" s="1">
-        <v>0.24</v>
+        <v>0.75</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>145</v>
       </c>
       <c r="B41" t="s">
         <v>146</v>
       </c>
       <c r="C41" s="1">
-        <v>4500000.0</v>
+        <v>1442000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.376</v>
+        <v>100.022</v>
       </c>
       <c r="E41" s="1">
-        <v>97.68931267</v>
+        <v>99.69352011</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>4396019.07</v>
+        <v>1437580.56</v>
       </c>
       <c r="I41" s="1">
-        <v>30900.93</v>
+        <v>4736.68</v>
       </c>
       <c r="J41" s="1">
-        <v>0.70292984420561</v>
+        <v>0.32948970873674</v>
       </c>
       <c r="K41">
-        <v>0.02</v>
+        <v>0.26</v>
       </c>
       <c r="L41" t="s">
         <v>147</v>
       </c>
       <c r="M41" s="1">
-        <v>4426920.0</v>
+        <v>1442317.24</v>
       </c>
       <c r="N41" s="1">
-        <v>4427921.71</v>
+        <v>1446119.77</v>
       </c>
       <c r="O41" s="1">
-        <v>1.26</v>
+        <v>0.4</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>148</v>
       </c>
       <c r="B42" t="s">
         <v>149</v>
       </c>
       <c r="C42" s="1">
-        <v>4462000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.072</v>
+        <v>98.452</v>
       </c>
       <c r="E42" s="1">
-        <v>99.874</v>
+        <v>97.68931267</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>4456377.88</v>
+        <v>4396019.07</v>
       </c>
       <c r="I42" s="1">
-        <v>8834.76</v>
+        <v>34320.93</v>
       </c>
       <c r="J42" s="1">
-        <v>0.19824979474137</v>
+        <v>0.78072750489683</v>
       </c>
       <c r="K42">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>743.67</v>
+        <v>0.06</v>
+      </c>
+      <c r="L42" t="s">
+        <v>150</v>
       </c>
       <c r="M42" s="1">
-        <v>4465212.64</v>
+        <v>4430340.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4465956.31</v>
+        <v>4433036.92</v>
       </c>
       <c r="O42" s="1">
-        <v>1.27</v>
+        <v>1.22</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C43" s="1">
-        <v>3300000.0</v>
+        <v>4762000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.707</v>
+        <v>100.239</v>
       </c>
       <c r="E43" s="1">
-        <v>99.85257182</v>
+        <v>99.89856951</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3295134.87</v>
+        <v>4757169.88</v>
       </c>
       <c r="I43" s="1">
-        <v>-4803.87</v>
+        <v>16211.3</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.14578674893511</v>
+        <v>0.34077614230585</v>
       </c>
       <c r="K43">
-        <v>0.9</v>
+        <v>0.2</v>
       </c>
       <c r="L43" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M43" s="1">
-        <v>3290331.0</v>
+        <v>4773381.18</v>
       </c>
       <c r="N43" s="1">
-        <v>3319940.59</v>
+        <v>4782905.18</v>
       </c>
       <c r="O43" s="1">
-        <v>0.94</v>
+        <v>1.32</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C44" s="1">
-        <v>889000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.785</v>
+        <v>99.745</v>
       </c>
       <c r="E44" s="1">
-        <v>99.94578178</v>
+        <v>99.84825343</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>888518.0</v>
+        <v>3494688.87</v>
       </c>
       <c r="I44" s="1">
-        <v>-1429.35</v>
+        <v>-3613.87</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.16086899758924</v>
+        <v>-0.10341035023241</v>
       </c>
       <c r="K44">
-        <v>0.52</v>
+        <v>1.05</v>
       </c>
       <c r="L44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M44" s="1">
-        <v>887088.65</v>
+        <v>3491075.0</v>
       </c>
       <c r="N44" s="1">
-        <v>891668.44</v>
+        <v>3527753.08</v>
       </c>
       <c r="O44" s="1">
-        <v>0.25</v>
+        <v>0.97</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C45" s="1">
-        <v>1000000.0</v>
+        <v>989000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.63</v>
+        <v>99.932</v>
       </c>
       <c r="E45" s="1">
-        <v>100.481</v>
+        <v>99.94519717</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1004810.0</v>
+        <v>988458.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1490.0</v>
+        <v>-130.52</v>
       </c>
       <c r="J45" s="1">
-        <v>0.14828674077686</v>
+        <v>-0.013204405245342</v>
       </c>
       <c r="K45">
-        <v>2.02</v>
+        <v>0.67</v>
       </c>
       <c r="L45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>1006300.0</v>
+        <v>988327.48</v>
       </c>
       <c r="N45" s="1">
-        <v>1026543.15</v>
+        <v>994937.14</v>
       </c>
       <c r="O45" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C46" s="1">
-        <v>4600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.233</v>
+        <v>100.542</v>
       </c>
       <c r="E46" s="1">
-        <v>95.889755</v>
+        <v>100.49109091</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4410928.73</v>
+        <v>1105402.0</v>
       </c>
       <c r="I46" s="1">
-        <v>61789.27</v>
+        <v>560.0</v>
       </c>
       <c r="J46" s="1">
-        <v>1.4008222254818</v>
+        <v>0.050660302767681</v>
       </c>
       <c r="K46">
-        <v>0.18</v>
+        <v>2.2</v>
       </c>
       <c r="L46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>4472718.0</v>
+        <v>1105962.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4480878.27</v>
+        <v>1130135.63</v>
       </c>
       <c r="O46" s="1">
-        <v>1.27</v>
+        <v>0.31</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>1600000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.239</v>
+        <v>97.33</v>
       </c>
       <c r="E47" s="1">
-        <v>100.336</v>
+        <v>95.889755</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1605376.0</v>
+        <v>4410928.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-1552.0</v>
+        <v>66251.27</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.096675171424015</v>
+        <v>1.5019800603307</v>
       </c>
       <c r="K47">
-        <v>0.41</v>
+        <v>0.19</v>
       </c>
       <c r="L47" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>1603824.0</v>
+        <v>4477180.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1610382.9</v>
+        <v>4486033.42</v>
       </c>
       <c r="O47" s="1">
-        <v>0.46</v>
+        <v>1.24</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B48" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.654</v>
+        <v>100.21</v>
       </c>
       <c r="E48" s="1">
-        <v>98.433</v>
+        <v>100.336</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>295299.0</v>
+        <v>1605376.0</v>
       </c>
       <c r="I48" s="1">
-        <v>663.0</v>
+        <v>-2016.0</v>
       </c>
       <c r="J48" s="1">
-        <v>0.22451820019709</v>
+        <v>-0.12557805772604</v>
       </c>
       <c r="K48">
-        <v>1.75</v>
+        <v>0.57</v>
       </c>
       <c r="L48" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M48" s="1">
-        <v>295962.0</v>
+        <v>1603360.0</v>
       </c>
       <c r="N48" s="1">
-        <v>301201.73</v>
+        <v>1612450.41</v>
       </c>
       <c r="O48" s="1">
-        <v>0.09</v>
+        <v>0.45</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C49" s="1">
-        <v>2700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.1</v>
+        <v>98.762</v>
       </c>
       <c r="E49" s="1">
-        <v>99.615</v>
+        <v>98.433</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2689605.0</v>
+        <v>295299.0</v>
       </c>
       <c r="I49" s="1">
-        <v>13095.0</v>
+        <v>987.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.48687446669678</v>
+        <v>0.33423750165087</v>
       </c>
       <c r="K49">
-        <v>0.61</v>
+        <v>1.86</v>
       </c>
       <c r="L49" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>2702700.0</v>
+        <v>296286.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2719112.67</v>
+        <v>301864.77</v>
       </c>
       <c r="O49" s="1">
-        <v>0.77</v>
+        <v>0.08</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>1700000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.886</v>
+        <v>100.411</v>
       </c>
       <c r="E50" s="1">
-        <v>99.71</v>
+        <v>99.67024138</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1695070.0</v>
+        <v>2890437.0</v>
       </c>
       <c r="I50" s="1">
-        <v>2992.0</v>
+        <v>21482.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.17651188446495</v>
+        <v>0.74320941781468</v>
       </c>
       <c r="K50">
-        <v>0.14</v>
+        <v>0.8</v>
       </c>
       <c r="L50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>1698062.0</v>
+        <v>2911919.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1700384.95</v>
+        <v>2935009.75</v>
       </c>
       <c r="O50" s="1">
-        <v>0.48</v>
+        <v>0.81</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>5300000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.825</v>
+        <v>100.068</v>
       </c>
       <c r="E51" s="1">
-        <v>99.772</v>
+        <v>99.73188889</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>5287916.0</v>
+        <v>1795174.0</v>
       </c>
       <c r="I51" s="1">
-        <v>2809.0</v>
+        <v>6050.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.05312111614481</v>
+        <v>0.33701468492748</v>
       </c>
       <c r="K51">
-        <v>0.53</v>
+        <v>0.29</v>
       </c>
       <c r="L51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>5290725.0</v>
+        <v>1801224.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5318858.56</v>
+        <v>1806531.53</v>
       </c>
       <c r="O51" s="1">
-        <v>1.51</v>
+        <v>0.5</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>1300000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>103.63</v>
+        <v>100.046</v>
       </c>
       <c r="E52" s="1">
-        <v>103.917</v>
+        <v>99.772</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1350921.0</v>
+        <v>5287916.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-3731.0</v>
+        <v>14522.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.27618195290472</v>
+        <v>0.27462614761657</v>
       </c>
       <c r="K52">
-        <v>2.41</v>
+        <v>0.72</v>
       </c>
       <c r="L52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>1347190.0</v>
+        <v>5302438.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1378523.56</v>
+        <v>5340554.44</v>
       </c>
       <c r="O52" s="1">
-        <v>0.39</v>
+        <v>1.48</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>105.812</v>
+        <v>103.505</v>
       </c>
       <c r="E53" s="1">
-        <v>106.41921429</v>
+        <v>103.917</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1489869.0</v>
+        <v>1350921.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-8501.0</v>
+        <v>-5356.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.57058707846126</v>
+        <v>-0.39647025991897</v>
       </c>
       <c r="K53">
-        <v>2.4</v>
+        <v>2.67</v>
       </c>
       <c r="L53" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>1481368.0</v>
+        <v>1345565.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1514910.47</v>
+        <v>1380228.7</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.15</v>
+        <v>105.791</v>
       </c>
       <c r="E54" s="1">
-        <v>94.55244857</v>
+        <v>106.37966667</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1323734.28</v>
+        <v>1595695.0</v>
       </c>
       <c r="I54" s="1">
-        <v>50365.72</v>
+        <v>-8830.0</v>
       </c>
       <c r="J54" s="1">
-        <v>3.804821009848</v>
+        <v>-0.55336389472926</v>
       </c>
       <c r="K54">
-        <v>0.65</v>
+        <v>2.73</v>
       </c>
       <c r="L54" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>1374100.0</v>
+        <v>1586865.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1383228.77</v>
+        <v>1627775.96</v>
       </c>
       <c r="O54" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C55" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>96.728</v>
+        <v>98.249</v>
       </c>
       <c r="E55" s="1">
-        <v>96.36238462</v>
+        <v>94.55244857</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1252711.0</v>
+        <v>1323734.28</v>
       </c>
       <c r="I55" s="1">
-        <v>4753.0</v>
+        <v>51751.72</v>
       </c>
       <c r="J55" s="1">
-        <v>0.37941712014982</v>
+        <v>3.9095248028177</v>
       </c>
       <c r="K55">
-        <v>0.81</v>
+        <v>0.7</v>
       </c>
       <c r="L55" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>1257464.0</v>
+        <v>1375486.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1268015.37</v>
+        <v>1385353.12</v>
       </c>
       <c r="O55" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C56" s="1">
-        <v>2300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>108.707</v>
+        <v>96.723</v>
       </c>
       <c r="E56" s="1">
-        <v>109.72166652</v>
+        <v>96.38942857</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2523598.33</v>
+        <v>1349452.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-23337.33</v>
+        <v>4670.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.92476404515611</v>
+        <v>0.3460664032511</v>
       </c>
       <c r="K56">
-        <v>5.59</v>
+        <v>0.89</v>
       </c>
       <c r="L56" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>2500261.0</v>
+        <v>1354122.0</v>
       </c>
       <c r="N56" s="1">
-        <v>2628808.95</v>
+        <v>1366539.81</v>
       </c>
       <c r="O56" s="1">
-        <v>0.75</v>
+        <v>0.38</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C57" s="1">
-        <v>5700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.393</v>
+        <v>108.677</v>
       </c>
       <c r="E57" s="1">
-        <v>98.12584211</v>
+        <v>109.68063875</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>5593173.0</v>
+        <v>2632335.33</v>
       </c>
       <c r="I57" s="1">
-        <v>15228.0</v>
+        <v>-24087.33</v>
       </c>
       <c r="J57" s="1">
-        <v>0.27226048613193</v>
+        <v>-0.91505552979833</v>
       </c>
       <c r="K57">
-        <v>0.13</v>
+        <v>5.95</v>
       </c>
       <c r="L57" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>5608401.0</v>
+        <v>2608248.0</v>
       </c>
       <c r="N57" s="1">
-        <v>5616053.05</v>
+        <v>2751064.44</v>
       </c>
       <c r="O57" s="1">
-        <v>1.59</v>
+        <v>0.76</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C58" s="1">
-        <v>4200000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.31</v>
+        <v>98.595</v>
       </c>
       <c r="E58" s="1">
-        <v>100.37501286</v>
+        <v>98.12584211</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>4215750.54</v>
+        <v>5593173.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-2730.54</v>
+        <v>26742.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.064769961459816</v>
+        <v>0.47811859207645</v>
       </c>
       <c r="K58">
-        <v>1.91</v>
+        <v>0.19</v>
       </c>
       <c r="L58" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>4213020.0</v>
+        <v>5619915.0</v>
       </c>
       <c r="N58" s="1">
-        <v>4293107.67</v>
+        <v>5631002.67</v>
       </c>
       <c r="O58" s="1">
-        <v>1.22</v>
+        <v>1.56</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.149</v>
+        <v>92.12</v>
       </c>
       <c r="E59" s="1">
-        <v>100.266</v>
+        <v>91.7582</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>501330.0</v>
+        <v>3670328.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-585.0</v>
+        <v>14472.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.11668960564897</v>
+        <v>0.39429718542866</v>
       </c>
       <c r="K59">
-        <v>4.01</v>
+        <v>0.17</v>
       </c>
       <c r="L59" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>500745.0</v>
+        <v>3684800.0</v>
       </c>
       <c r="N59" s="1">
-        <v>520779.25</v>
+        <v>3691457.53</v>
       </c>
       <c r="O59" s="1">
-        <v>0.15</v>
+        <v>1.02</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C60" s="1">
-        <v>400000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.052</v>
+        <v>100.376</v>
       </c>
       <c r="E60" s="1">
-        <v>100.1</v>
+        <v>100.37597481</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>400400.0</v>
+        <v>2710151.32</v>
       </c>
       <c r="I60" s="1">
-        <v>-192.0</v>
+        <v>0.68</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.047952047952048</v>
+        <v>2.5090849908705E-5</v>
       </c>
       <c r="K60">
-        <v>3.5</v>
+        <v>2.09</v>
       </c>
       <c r="L60" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>400208.0</v>
+        <v>2710152.0</v>
       </c>
       <c r="N60" s="1">
-        <v>414191.56</v>
+        <v>2766519.12</v>
       </c>
       <c r="O60" s="1">
-        <v>0.12</v>
+        <v>0.76</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C61" s="1">
-        <v>2852000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>95.185</v>
+        <v>109.957</v>
       </c>
       <c r="E61" s="1">
-        <v>94.89282433</v>
+        <v>110.1</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>2706343.35</v>
+        <v>1541400.0</v>
       </c>
       <c r="I61" s="1">
-        <v>8332.85</v>
+        <v>-2002.0</v>
       </c>
       <c r="J61" s="1">
-        <v>0.30790069560095</v>
+        <v>-0.12988192552225</v>
       </c>
       <c r="K61">
-        <v>0.24</v>
+        <v>8.25</v>
       </c>
       <c r="L61" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>2714676.2</v>
+        <v>1539398.0</v>
       </c>
       <c r="N61" s="1">
-        <v>2721415.52</v>
+        <v>1654850.05</v>
       </c>
       <c r="O61" s="1">
-        <v>0.77</v>
+        <v>0.46</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C62" s="1">
-        <v>1900000.0</v>
+        <v>3052000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.179</v>
+        <v>95.391</v>
       </c>
       <c r="E62" s="1">
-        <v>98.44821737</v>
+        <v>94.92415957</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1870516.13</v>
+        <v>2897085.35</v>
       </c>
       <c r="I62" s="1">
-        <v>13884.87</v>
+        <v>14247.97</v>
       </c>
       <c r="J62" s="1">
-        <v>0.74230153791831</v>
+        <v>0.49180359839934</v>
       </c>
       <c r="K62">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>0.0</v>
+      </c>
+      <c r="L62">
+        <v>41.81</v>
       </c>
       <c r="M62" s="1">
-        <v>1884401.0</v>
+        <v>2911333.32</v>
       </c>
       <c r="N62" s="1">
-        <v>1909270.18</v>
+        <v>2911375.13</v>
       </c>
       <c r="O62" s="1">
-        <v>0.54</v>
+        <v>0.8</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>210</v>
       </c>
       <c r="B63" t="s">
         <v>211</v>
       </c>
       <c r="C63" s="1">
-        <v>6250000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.368</v>
+        <v>99.217</v>
       </c>
       <c r="E63" s="1">
-        <v>100.17895616</v>
+        <v>98.44821737</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>6261184.76</v>
+        <v>1870516.13</v>
       </c>
       <c r="I63" s="1">
-        <v>11815.24</v>
+        <v>14606.87</v>
       </c>
       <c r="J63" s="1">
-        <v>0.18870613874043</v>
+        <v>0.78090051006403</v>
       </c>
       <c r="K63">
-        <v>2.47</v>
+        <v>1.41</v>
       </c>
       <c r="L63" t="s">
         <v>212</v>
       </c>
       <c r="M63" s="1">
-        <v>6273000.0</v>
+        <v>1885123.0</v>
       </c>
       <c r="N63" s="1">
-        <v>6427623.29</v>
+        <v>1911853.14</v>
       </c>
       <c r="O63" s="1">
-        <v>1.83</v>
+        <v>0.53</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>213</v>
       </c>
       <c r="B64" t="s">
         <v>214</v>
       </c>
       <c r="C64" s="1">
-        <v>4500000.0</v>
+        <v>6250000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>102.426</v>
+        <v>100.396</v>
       </c>
       <c r="E64" s="1">
-        <v>102.75277089</v>
+        <v>100.17895616</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4623874.69</v>
+        <v>6261184.76</v>
       </c>
       <c r="I64" s="1">
-        <v>-14704.69</v>
+        <v>13565.24</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.31801661995299</v>
+        <v>0.2166561205263</v>
       </c>
       <c r="K64">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>0.01</v>
+      </c>
+      <c r="L64">
+        <v>449.49</v>
       </c>
       <c r="M64" s="1">
-        <v>4609170.0</v>
+        <v>6274750.0</v>
       </c>
       <c r="N64" s="1">
-        <v>4664834.38</v>
+        <v>6275199.49</v>
       </c>
       <c r="O64" s="1">
-        <v>1.32</v>
+        <v>1.73</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>215</v>
+      </c>
+      <c r="B65" t="s">
         <v>216</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>102.652</v>
+      </c>
+      <c r="E65" s="1">
+        <v>102.74672271</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>4931842.69</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-4546.69</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-0.092190491177244</v>
+      </c>
+      <c r="K65">
+        <v>1.45</v>
+      </c>
+      <c r="L65" t="s">
         <v>217</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>2425550.0</v>
+        <v>4927296.0</v>
       </c>
       <c r="N65" s="1">
-        <v>2430344.52</v>
+        <v>4996797.37</v>
       </c>
       <c r="O65" s="1">
-        <v>0.69</v>
+        <v>1.38</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>218</v>
+      </c>
+      <c r="B66" t="s">
         <v>219</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>97.138</v>
+      </c>
+      <c r="E66" s="1">
+        <v>96.5536</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>2413840.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>14610.0</v>
+      </c>
+      <c r="J66" s="1">
+        <v>0.60525966924071</v>
+      </c>
+      <c r="K66">
+        <v>0.24</v>
+      </c>
+      <c r="L66" t="s">
         <v>220</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>1813426.74</v>
+        <v>2428450.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1843525.31</v>
+        <v>2434563.01</v>
       </c>
       <c r="O66" s="1">
-        <v>0.52</v>
+        <v>0.67</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>221</v>
+      </c>
+      <c r="B67" t="s">
         <v>222</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>91.497</v>
+      </c>
+      <c r="E67" s="1">
+        <v>91.43565</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>3657426.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>2454.0</v>
+      </c>
+      <c r="J67" s="1">
+        <v>0.067096367773401</v>
+      </c>
+      <c r="K67">
+        <v>0.11</v>
+      </c>
+      <c r="L67" t="s">
         <v>223</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>3938415.0</v>
+        <v>3659880.0</v>
       </c>
       <c r="N67" s="1">
-        <v>3973899.66</v>
+        <v>3664345.75</v>
       </c>
       <c r="O67" s="1">
-        <v>1.13</v>
+        <v>1.01</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>224</v>
+      </c>
+      <c r="B68" t="s">
         <v>225</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>1811000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.21</v>
+      </c>
+      <c r="E68" s="1">
+        <v>100.21920099</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1814969.73</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-166.63</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-0.0091808693690996</v>
+      </c>
+      <c r="K68">
+        <v>1.84</v>
+      </c>
+      <c r="L68" t="s">
         <v>226</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>2242676.04</v>
+        <v>1814803.1</v>
       </c>
       <c r="N68" s="1">
-        <v>2253811.51</v>
+        <v>1848039.91</v>
       </c>
       <c r="O68" s="1">
-        <v>0.64</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>227</v>
+      </c>
+      <c r="B69" t="s">
         <v>228</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.984</v>
+      </c>
+      <c r="E69" s="1">
+        <v>101.04406103</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>3940718.38</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-2342.38</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-0.059440431264718</v>
+      </c>
+      <c r="K69">
+        <v>1.1</v>
+      </c>
+      <c r="L69" t="s">
         <v>229</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>2708351.94</v>
+        <v>3938376.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2739649.35</v>
+        <v>3981089.01</v>
       </c>
       <c r="O69" s="1">
-        <v>0.78</v>
+        <v>1.1</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>230</v>
+      </c>
+      <c r="B70" t="s">
         <v>231</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>2344000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.063</v>
+      </c>
+      <c r="E70" s="1">
+        <v>99.81481954</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>2339659.37</v>
+      </c>
+      <c r="I70" s="1">
+        <v>5817.35</v>
+      </c>
+      <c r="J70" s="1">
+        <v>0.24864089510603</v>
+      </c>
+      <c r="K70">
+        <v>0.65</v>
+      </c>
+      <c r="L70" t="s">
         <v>232</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>4364788.68</v>
+        <v>2345476.72</v>
       </c>
       <c r="N70" s="1">
-        <v>4390775.21</v>
+        <v>2360817.08</v>
       </c>
       <c r="O70" s="1">
-        <v>1.25</v>
+        <v>0.65</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>233</v>
+      </c>
+      <c r="B71" t="s">
         <v>234</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>2340000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>100.273</v>
+      </c>
+      <c r="E71" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>2339953.2</v>
+      </c>
+      <c r="I71" s="1">
+        <v>6435.0</v>
+      </c>
+      <c r="J71" s="1">
+        <v>0.27500550011</v>
+      </c>
+      <c r="K71">
+        <v>0.07</v>
+      </c>
+      <c r="L71" t="s">
         <v>235</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>1589115.0</v>
+        <v>2346388.2</v>
       </c>
       <c r="N71" s="1">
-        <v>1609776.21</v>
+        <v>2348083.26</v>
       </c>
       <c r="O71" s="1">
-        <v>0.46</v>
+        <v>0.65</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>236</v>
+      </c>
+      <c r="B72" t="s">
         <v>237</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>2903000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>100.409</v>
+      </c>
+      <c r="E72" s="1">
+        <v>100.31015605</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2912003.83</v>
+      </c>
+      <c r="I72" s="1">
+        <v>2869.44</v>
+      </c>
+      <c r="J72" s="1">
+        <v>0.098538331936191</v>
+      </c>
+      <c r="K72">
+        <v>1.33</v>
+      </c>
+      <c r="L72" t="s">
         <v>238</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>2222695.28</v>
+        <v>2914873.27</v>
       </c>
       <c r="N72" s="1">
-        <v>2308120.26</v>
+        <v>2953516.97</v>
       </c>
       <c r="O72" s="1">
-        <v>0.66</v>
+        <v>0.82</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>239</v>
+      </c>
+      <c r="B73" t="s">
         <v>240</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>105.753</v>
+      </c>
+      <c r="E73" s="1">
+        <v>106.5724</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>1598586.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-12291.0</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-0.76886698619905</v>
+      </c>
+      <c r="K73">
+        <v>1.76</v>
+      </c>
+      <c r="L73" t="s">
         <v>241</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>1242936.0</v>
+        <v>1586295.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1273868.88</v>
+        <v>1612709.96</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.45</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>242</v>
+      </c>
+      <c r="B74" t="s">
         <v>243</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>2232000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>104.551</v>
+      </c>
+      <c r="E74" s="1">
+        <v>104.57426299</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>2334097.55</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-519.23</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-0.022245428431215</v>
+      </c>
+      <c r="K74">
+        <v>4.28</v>
+      </c>
+      <c r="L74" t="s">
         <v>244</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>6613369.0</v>
+        <v>2333578.32</v>
       </c>
       <c r="N74" s="1">
-        <v>6708922.01</v>
+        <v>2429197.2</v>
       </c>
       <c r="O74" s="1">
-        <v>1.9</v>
+        <v>0.67</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>245</v>
+      </c>
+      <c r="B75" t="s">
         <v>246</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>100.305</v>
+      </c>
+      <c r="E75" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1196040.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>7620.0</v>
+      </c>
+      <c r="J75" s="1">
+        <v>0.63710243804555</v>
+      </c>
+      <c r="K75">
+        <v>0.13</v>
+      </c>
+      <c r="L75" t="s">
         <v>247</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>4105962.0</v>
+        <v>1203660.0</v>
       </c>
       <c r="N75" s="1">
-        <v>4169537.34</v>
+        <v>1205201.1</v>
       </c>
       <c r="O75" s="1">
-        <v>1.18</v>
+        <v>0.33</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>248</v>
+      </c>
+      <c r="B76" t="s">
         <v>249</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>103.617</v>
+      </c>
+      <c r="E76" s="1">
+        <v>104.04184615</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>1352544.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-5523.0</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-0.40834161402513</v>
+      </c>
+      <c r="K76">
+        <v>2.87</v>
+      </c>
+      <c r="L76" t="s">
         <v>250</v>
       </c>
-      <c r="C76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>2503994.31</v>
+        <v>1347021.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2531942.08</v>
+        <v>1384351.48</v>
       </c>
       <c r="O76" s="1">
-        <v>0.72</v>
+        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>251</v>
+      </c>
+      <c r="B77" t="s">
         <v>252</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>97.9</v>
+      </c>
+      <c r="E77" s="1">
+        <v>97.64439644</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>4393997.84</v>
+      </c>
+      <c r="I77" s="1">
+        <v>11502.16</v>
+      </c>
+      <c r="J77" s="1">
+        <v>0.26176981461602</v>
+      </c>
+      <c r="K77">
+        <v>1.61</v>
+      </c>
+      <c r="L77" t="s">
         <v>253</v>
       </c>
-      <c r="C77" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>3331626.0</v>
+        <v>4405500.0</v>
       </c>
       <c r="N77" s="1">
-        <v>3351106.14</v>
+        <v>4478023.97</v>
       </c>
       <c r="O77" s="1">
-        <v>0.95</v>
+        <v>1.24</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>254</v>
+      </c>
+      <c r="B78" t="s">
         <v>255</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" s="1">
+        <v>2711000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.041</v>
+      </c>
+      <c r="E78" s="1">
+        <v>99.81773884</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>2706058.9</v>
+      </c>
+      <c r="I78" s="1">
+        <v>6052.61</v>
+      </c>
+      <c r="J78" s="1">
+        <v>0.22366881962547</v>
+      </c>
+      <c r="K78">
+        <v>1.31</v>
+      </c>
+      <c r="L78" t="s">
         <v>256</v>
       </c>
-      <c r="C78" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>614880.0</v>
+        <v>2712111.51</v>
       </c>
       <c r="N78" s="1">
-        <v>625932.74</v>
+        <v>2747595.9</v>
       </c>
       <c r="O78" s="1">
-        <v>0.18</v>
+        <v>0.76</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>257</v>
+      </c>
+      <c r="B79" t="s">
         <v>258</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>102.343</v>
+      </c>
+      <c r="E79" s="1">
+        <v>102.341</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>614046.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>12.0</v>
+      </c>
+      <c r="J79" s="1">
+        <v>0.0019542509844539</v>
+      </c>
+      <c r="K79">
+        <v>2.09</v>
+      </c>
+      <c r="L79" t="s">
         <v>259</v>
       </c>
-      <c r="C79" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>3497784.0</v>
+        <v>614058.0</v>
       </c>
       <c r="N79" s="1">
-        <v>3561522.36</v>
+        <v>626602.52</v>
       </c>
       <c r="O79" s="1">
-        <v>1.01</v>
+        <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" t="s">
         <v>261</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>103.164</v>
+      </c>
+      <c r="E80" s="1">
+        <v>102.60710194</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>3693855.67</v>
+      </c>
+      <c r="I80" s="1">
+        <v>20048.33</v>
+      </c>
+      <c r="J80" s="1">
+        <v>0.54274806032148</v>
+      </c>
+      <c r="K80">
+        <v>2.13</v>
+      </c>
+      <c r="L80" t="s">
         <v>262</v>
       </c>
-      <c r="C80" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>4726800.0</v>
+        <v>3713904.0</v>
       </c>
       <c r="N80" s="1">
-        <v>4748827.4</v>
+        <v>3790613.59</v>
       </c>
       <c r="O80" s="1">
-        <v>1.35</v>
+        <v>1.05</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>263</v>
+      </c>
+      <c r="B81" t="s">
         <v>264</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>98.711</v>
+      </c>
+      <c r="E81" s="1">
+        <v>98.373804</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>2951214.12</v>
+      </c>
+      <c r="I81" s="1">
+        <v>10115.88</v>
+      </c>
+      <c r="J81" s="1">
+        <v>0.34277011388113</v>
+      </c>
+      <c r="K81">
+        <v>0.61</v>
+      </c>
+      <c r="L81" t="s">
         <v>265</v>
       </c>
-      <c r="C81" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>1437996.0</v>
+        <v>2961330.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1501667.23</v>
+        <v>2979617.67</v>
       </c>
       <c r="O81" s="1">
-        <v>0.43</v>
+        <v>0.82</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>266</v>
+      </c>
+      <c r="B82" t="s">
         <v>267</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>102.558</v>
+      </c>
+      <c r="E82" s="1">
+        <v>103.315</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>1446410.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-10598.0</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-0.73271064221071</v>
+      </c>
+      <c r="K82">
+        <v>4.85</v>
+      </c>
+      <c r="L82" t="s">
         <v>268</v>
       </c>
-      <c r="C82" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>1674823.0</v>
+        <v>1435812.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1700905.19</v>
+        <v>1503702.41</v>
       </c>
       <c r="O82" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>269</v>
+      </c>
+      <c r="B83" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="C83" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>95.367</v>
+        <v>98.599</v>
       </c>
       <c r="E83" s="1">
-        <v>94.993895</v>
+        <v>98.195185</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1709890.11</v>
+        <v>1767513.33</v>
       </c>
       <c r="I83" s="1">
-        <v>6715.89</v>
+        <v>7268.67</v>
       </c>
       <c r="J83" s="1">
-        <v>0.39276734573311</v>
+        <v>0.41123706829413</v>
       </c>
       <c r="K83">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>123.29</v>
+        <v>1.64</v>
+      </c>
+      <c r="L83" t="s">
+        <v>271</v>
       </c>
       <c r="M83" s="1">
-        <v>1716606.0</v>
+        <v>1774782.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1716729.29</v>
+        <v>1804297.07</v>
       </c>
       <c r="O83" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>272</v>
       </c>
       <c r="B84" t="s">
         <v>273</v>
       </c>
       <c r="C84" s="1">
-        <v>2100000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.781</v>
+        <v>95.564</v>
       </c>
       <c r="E84" s="1">
-        <v>104.3153181</v>
+        <v>94.993895</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2190621.68</v>
+        <v>1709890.11</v>
       </c>
       <c r="I84" s="1">
-        <v>-11220.68</v>
+        <v>10261.89</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.51221441394664</v>
+        <v>0.60014909379176</v>
       </c>
       <c r="K84">
-        <v>3.79</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.01</v>
+      </c>
+      <c r="L84">
+        <v>258.9</v>
       </c>
       <c r="M84" s="1">
-        <v>2179401.0</v>
+        <v>1720152.0</v>
       </c>
       <c r="N84" s="1">
-        <v>2259057.16</v>
+        <v>1720410.9</v>
       </c>
       <c r="O84" s="1">
-        <v>0.64</v>
+        <v>0.48</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>274</v>
+      </c>
+      <c r="B85" t="s">
         <v>275</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>110.141</v>
+      </c>
+      <c r="E85" s="1">
+        <v>110.146</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1982628.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-90.0</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-0.0045394294845024</v>
+      </c>
+      <c r="K85">
+        <v>3.82</v>
+      </c>
+      <c r="L85" t="s">
         <v>276</v>
       </c>
-      <c r="C85" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>3906120.0</v>
+        <v>1982538.0</v>
       </c>
       <c r="N85" s="1">
-        <v>3964640.55</v>
+        <v>2051355.68</v>
       </c>
       <c r="O85" s="1">
-        <v>1.13</v>
+        <v>0.57</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>277</v>
+      </c>
+      <c r="B86" t="s">
         <v>278</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>97.934</v>
+      </c>
+      <c r="E86" s="1">
+        <v>97.46899302</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>4191166.7</v>
+      </c>
+      <c r="I86" s="1">
+        <v>19995.3</v>
+      </c>
+      <c r="J86" s="1">
+        <v>0.47708195429211</v>
+      </c>
+      <c r="K86">
+        <v>1.58</v>
+      </c>
+      <c r="L86" t="s">
         <v>279</v>
       </c>
-      <c r="C86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>3841188.0</v>
+        <v>4211162.0</v>
       </c>
       <c r="N86" s="1">
-        <v>3879546.9</v>
+        <v>4279255.15</v>
       </c>
       <c r="O86" s="1">
-        <v>1.1</v>
+        <v>1.18</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>280</v>
+      </c>
+      <c r="B87" t="s">
         <v>281</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>98.556</v>
+      </c>
+      <c r="E87" s="1">
+        <v>98.10838462</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>3826227.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>17457.0</v>
+      </c>
+      <c r="J87" s="1">
+        <v>0.45624580036678</v>
+      </c>
+      <c r="K87">
+        <v>0.04</v>
+      </c>
+      <c r="L87" t="s">
         <v>282</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>44830.01</v>
+        <v>3843684.0</v>
       </c>
       <c r="N87" s="1">
-        <v>44927.55</v>
+        <v>3845393.59</v>
       </c>
       <c r="O87" s="1">
-        <v>0.01</v>
+        <v>1.06</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>283</v>
       </c>
       <c r="B88" t="s">
         <v>284</v>
       </c>
       <c r="C88" s="1">
-        <v>6197000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.516</v>
+        <v>95.486</v>
       </c>
       <c r="E88" s="1">
-        <v>100.53963644</v>
+        <v>94.82</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>6230441.27</v>
+        <v>44565.4</v>
       </c>
       <c r="I88" s="1">
-        <v>-1464.75</v>
+        <v>313.02</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.023509570775554</v>
+        <v>0.70238346340434</v>
       </c>
       <c r="K88">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>0.22</v>
+      </c>
+      <c r="L88">
+        <v>104.62</v>
       </c>
       <c r="M88" s="1">
-        <v>6228976.52</v>
+        <v>44878.42</v>
       </c>
       <c r="N88" s="1">
-        <v>6292474.55</v>
+        <v>44983.04</v>
       </c>
       <c r="O88" s="1">
-        <v>1.79</v>
+        <v>0.01</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>285</v>
+      </c>
+      <c r="B89" t="s">
         <v>286</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>6197000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.37</v>
+      </c>
+      <c r="E89" s="1">
+        <v>100.53963644</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>6230441.27</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-10512.37</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-0.16872593038663</v>
+      </c>
+      <c r="K89">
+        <v>1.19</v>
+      </c>
+      <c r="L89" t="s">
         <v>287</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>3607812.0</v>
+        <v>6219928.9</v>
       </c>
       <c r="N89" s="1">
-        <v>3678233.92</v>
+        <v>6293698.67</v>
       </c>
       <c r="O89" s="1">
-        <v>1.04</v>
+        <v>1.74</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>288</v>
+      </c>
+      <c r="B90" t="s">
         <v>289</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.226</v>
+      </c>
+      <c r="E90" s="1">
+        <v>100.36562211</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>3813893.64</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-5305.64</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-0.1391134756448</v>
+      </c>
+      <c r="K90">
+        <v>2.11</v>
+      </c>
+      <c r="L90" t="s">
         <v>290</v>
       </c>
-      <c r="C90" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>503640.0</v>
+        <v>3808588.0</v>
       </c>
       <c r="N90" s="1">
-        <v>506955.07</v>
+        <v>3888934.58</v>
       </c>
       <c r="O90" s="1">
-        <v>0.14</v>
+        <v>1.07</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>291</v>
+      </c>
+      <c r="B91" t="s">
         <v>292</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.678</v>
+      </c>
+      <c r="E91" s="1">
+        <v>100.663</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>503315.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>75.0</v>
+      </c>
+      <c r="J91" s="1">
+        <v>0.014901205010779</v>
+      </c>
+      <c r="K91">
+        <v>0.83</v>
+      </c>
+      <c r="L91" t="s">
         <v>293</v>
       </c>
-      <c r="C91" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>4538542.58</v>
+        <v>503390.0</v>
       </c>
       <c r="N91" s="1">
-        <v>4563037.91</v>
+        <v>507533.84</v>
       </c>
       <c r="O91" s="1">
-        <v>1.3</v>
+        <v>0.14</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>294</v>
+      </c>
+      <c r="B92" t="s">
         <v>295</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" s="1">
+        <v>4837000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>100.198</v>
+      </c>
+      <c r="E92" s="1">
+        <v>99.97714865</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>4835894.68</v>
+      </c>
+      <c r="I92" s="1">
+        <v>10682.58</v>
+      </c>
+      <c r="J92" s="1">
+        <v>0.22090183320535</v>
+      </c>
+      <c r="K92">
+        <v>0.71</v>
+      </c>
+      <c r="L92" t="s">
         <v>296</v>
       </c>
-      <c r="C92" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>2433646.8</v>
+        <v>4846577.26</v>
       </c>
       <c r="N92" s="1">
-        <v>2534537.86</v>
+        <v>4881018.82</v>
       </c>
       <c r="O92" s="1">
-        <v>0.72</v>
+        <v>1.35</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>297</v>
+      </c>
+      <c r="B93" t="s">
         <v>298</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="1">
+        <v>2540000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>103.897</v>
+      </c>
+      <c r="E93" s="1">
+        <v>104.50457874</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>2654416.3</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-15432.5</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-0.58138958836261</v>
+      </c>
+      <c r="K93">
+        <v>4.59</v>
+      </c>
+      <c r="L93" t="s">
         <v>299</v>
       </c>
-      <c r="C93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>3080997.0</v>
+        <v>2638983.8</v>
       </c>
       <c r="N93" s="1">
-        <v>3125904.53</v>
+        <v>2755626.17</v>
       </c>
       <c r="O93" s="1">
-        <v>0.89</v>
+        <v>0.76</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>300</v>
+      </c>
+      <c r="B94" t="s">
         <v>301</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.42</v>
+      </c>
+      <c r="E94" s="1">
+        <v>97.22558742</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>3013993.21</v>
+      </c>
+      <c r="I94" s="1">
+        <v>68026.79</v>
+      </c>
+      <c r="J94" s="1">
+        <v>2.2570319592724</v>
+      </c>
+      <c r="K94">
+        <v>1.56</v>
+      </c>
+      <c r="L94" t="s">
         <v>302</v>
       </c>
-      <c r="C94" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>1688903.16</v>
+        <v>3082020.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1688903.16</v>
+        <v>3130430.96</v>
       </c>
       <c r="O94" s="1">
-        <v>0.48</v>
+        <v>0.86</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>303</v>
       </c>
       <c r="B95" t="s">
         <v>304</v>
       </c>
       <c r="C95" s="1">
-        <v>2800000.0</v>
+        <v>1791000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.529</v>
+        <v>99.99</v>
       </c>
       <c r="E95" s="1">
-        <v>102.89</v>
+        <v>99.63472473</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>2880920.0</v>
+        <v>1784457.92</v>
       </c>
       <c r="I95" s="1">
-        <v>-10108.0</v>
+        <v>6362.98</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.35086014189912</v>
+        <v>0.35657775555727</v>
       </c>
       <c r="K95">
-        <v>1.64</v>
+        <v>0.18</v>
       </c>
       <c r="L95" t="s">
         <v>305</v>
       </c>
       <c r="M95" s="1">
-        <v>2870812.0</v>
+        <v>1790820.9</v>
       </c>
       <c r="N95" s="1">
-        <v>2916666.33</v>
+        <v>1794041.02</v>
       </c>
       <c r="O95" s="1">
-        <v>0.83</v>
+        <v>0.5</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>306</v>
       </c>
       <c r="B96" t="s">
         <v>307</v>
       </c>
       <c r="C96" s="1">
-        <v>2300000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.655</v>
+        <v>102.472</v>
       </c>
       <c r="E96" s="1">
-        <v>97.20630435</v>
+        <v>102.89</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2235745.0</v>
+        <v>2880920.0</v>
       </c>
       <c r="I96" s="1">
-        <v>10320.0</v>
+        <v>-11704.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.46159110274204</v>
+        <v>-0.40625911167266</v>
       </c>
       <c r="K96">
-        <v>0.41</v>
+        <v>1.89</v>
       </c>
       <c r="L96" t="s">
         <v>308</v>
       </c>
       <c r="M96" s="1">
-        <v>2246065.0</v>
+        <v>2869216.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2255397.71</v>
+        <v>2922075.86</v>
       </c>
       <c r="O96" s="1">
-        <v>0.64</v>
+        <v>0.81</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>309</v>
       </c>
       <c r="B97" t="s">
         <v>310</v>
       </c>
       <c r="C97" s="1">
-        <v>1200000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>104.346</v>
+        <v>97.567</v>
       </c>
       <c r="E97" s="1">
-        <v>104.79923083</v>
+        <v>97.20630435</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1257590.77</v>
+        <v>2235745.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-5438.77</v>
+        <v>8296.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.43247534331061</v>
+        <v>0.37106199499496</v>
       </c>
       <c r="K97">
-        <v>4.6</v>
+        <v>0.47</v>
       </c>
       <c r="L97" t="s">
         <v>311</v>
       </c>
       <c r="M97" s="1">
-        <v>1252152.0</v>
+        <v>2244041.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1307364.89</v>
+        <v>2254819.62</v>
       </c>
       <c r="O97" s="1">
-        <v>0.37</v>
+        <v>0.62</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>312</v>
       </c>
       <c r="B98" t="s">
         <v>313</v>
       </c>
       <c r="C98" s="1">
-        <v>3256000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.989</v>
+        <v>104.134</v>
       </c>
       <c r="E98" s="1">
-        <v>100.02026628</v>
+        <v>104.79923083</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3256659.87</v>
+        <v>1257590.77</v>
       </c>
       <c r="I98" s="1">
-        <v>-1018.03</v>
+        <v>-7982.77</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.031259942414557</v>
+        <v>-0.63476690434043</v>
       </c>
       <c r="K98">
-        <v>1.26</v>
+        <v>0.12</v>
       </c>
       <c r="L98" t="s">
         <v>314</v>
       </c>
       <c r="M98" s="1">
-        <v>3255641.84</v>
+        <v>1249608.0</v>
       </c>
       <c r="N98" s="1">
-        <v>3296587.16</v>
+        <v>1251019.69</v>
       </c>
       <c r="O98" s="1">
-        <v>0.94</v>
+        <v>0.35</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>315</v>
       </c>
       <c r="B99" t="s">
         <v>316</v>
       </c>
       <c r="C99" s="1">
-        <v>1620000.0</v>
+        <v>3456000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>103.183</v>
+        <v>100.344</v>
       </c>
       <c r="E99" s="1">
-        <v>103.55423272</v>
+        <v>100.03801707</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1677578.57</v>
+        <v>3457313.87</v>
       </c>
       <c r="I99" s="1">
-        <v>-6013.97</v>
+        <v>10574.77</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.35849110781142</v>
+        <v>0.30586664669818</v>
       </c>
       <c r="K99">
-        <v>0.27</v>
+        <v>1.44</v>
       </c>
       <c r="L99" t="s">
         <v>317</v>
       </c>
       <c r="M99" s="1">
-        <v>1671564.6</v>
+        <v>3467888.64</v>
       </c>
       <c r="N99" s="1">
-        <v>1675875.35</v>
+        <v>3517598.23</v>
       </c>
       <c r="O99" s="1">
-        <v>0.48</v>
+        <v>0.97</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>318</v>
       </c>
       <c r="B100" t="s">
         <v>319</v>
       </c>
       <c r="C100" s="1">
-        <v>3800000.0</v>
+        <v>1620000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.441</v>
+        <v>103.057</v>
       </c>
       <c r="E100" s="1">
-        <v>98.96886842</v>
+        <v>103.55423272</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>3760817.0</v>
+        <v>1677578.57</v>
       </c>
       <c r="I100" s="1">
-        <v>17941.0</v>
+        <v>-8055.17</v>
       </c>
       <c r="J100" s="1">
-        <v>0.47705059831414</v>
+        <v>-0.48016648185962</v>
       </c>
       <c r="K100">
-        <v>0.29</v>
+        <v>0.54</v>
       </c>
       <c r="L100" t="s">
         <v>320</v>
       </c>
       <c r="M100" s="1">
-        <v>3778758.0</v>
+        <v>1669523.4</v>
       </c>
       <c r="N100" s="1">
-        <v>3789754.58</v>
+        <v>1678350.18</v>
       </c>
       <c r="O100" s="1">
-        <v>1.08</v>
+        <v>0.46</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>321</v>
       </c>
       <c r="B101" t="s">
         <v>322</v>
       </c>
       <c r="C101" s="1">
-        <v>4900000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.576</v>
+        <v>99.469</v>
       </c>
       <c r="E101" s="1">
-        <v>99.47907694</v>
+        <v>98.96886842</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>4874474.77</v>
+        <v>3760817.0</v>
       </c>
       <c r="I101" s="1">
-        <v>4749.23</v>
+        <v>19005.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.097430599686948</v>
+        <v>0.50534232322392</v>
       </c>
       <c r="K101">
-        <v>1.75</v>
+        <v>0.33</v>
       </c>
       <c r="L101" t="s">
         <v>323</v>
       </c>
       <c r="M101" s="1">
-        <v>4879224.0</v>
+        <v>3779822.0</v>
       </c>
       <c r="N101" s="1">
-        <v>4965141.81</v>
+        <v>3792250.08</v>
       </c>
       <c r="O101" s="1">
-        <v>1.41</v>
+        <v>1.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>324</v>
       </c>
       <c r="B102" t="s">
         <v>325</v>
       </c>
       <c r="C102" s="1">
-        <v>5453000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.88</v>
+        <v>99.612</v>
       </c>
       <c r="E102" s="1">
-        <v>99.78559197</v>
+        <v>99.47907694</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>5441308.33</v>
+        <v>4874474.77</v>
       </c>
       <c r="I102" s="1">
-        <v>5148.07</v>
+        <v>6513.23</v>
       </c>
       <c r="J102" s="1">
-        <v>0.094610885613975</v>
+        <v>0.13361911400354</v>
       </c>
       <c r="K102">
-        <v>1.64</v>
+        <v>1.9</v>
       </c>
       <c r="L102" t="s">
         <v>326</v>
       </c>
       <c r="M102" s="1">
-        <v>5446456.4</v>
+        <v>4880988.0</v>
       </c>
       <c r="N102" s="1">
-        <v>5535870.66</v>
+        <v>4974289.37</v>
       </c>
       <c r="O102" s="1">
-        <v>1.57</v>
+        <v>1.37</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>327</v>
       </c>
       <c r="B103" t="s">
         <v>328</v>
       </c>
       <c r="C103" s="1">
-        <v>2645000.0</v>
+        <v>5853000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.332</v>
+        <v>99.841</v>
       </c>
       <c r="E103" s="1">
-        <v>100.61861701</v>
+        <v>99.79464087</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2661362.42</v>
+        <v>5840980.33</v>
       </c>
       <c r="I103" s="1">
-        <v>-7581.02</v>
+        <v>2713.4</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.284854852651</v>
+        <v>0.046454530690056</v>
       </c>
       <c r="K103">
-        <v>1.61</v>
+        <v>1.78</v>
       </c>
       <c r="L103" t="s">
         <v>329</v>
       </c>
       <c r="M103" s="1">
-        <v>2653781.4</v>
+        <v>5843693.73</v>
       </c>
       <c r="N103" s="1">
-        <v>2696319.67</v>
+        <v>5948045.5</v>
       </c>
       <c r="O103" s="1">
-        <v>0.77</v>
+        <v>1.64</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>330</v>
       </c>
       <c r="B104" t="s">
         <v>331</v>
       </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>2845000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>95.917</v>
+        <v>100.462</v>
       </c>
       <c r="E104" s="1">
-        <v>95.67</v>
+        <v>100.60985659</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>191340.0</v>
+        <v>2862350.42</v>
       </c>
       <c r="I104" s="1">
-        <v>494.0</v>
+        <v>-4206.52</v>
       </c>
       <c r="J104" s="1">
-        <v>0.25817915752064</v>
+        <v>-0.1469603431714</v>
       </c>
       <c r="K104">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>34.93</v>
+        <v>1.78</v>
+      </c>
+      <c r="L104" t="s">
+        <v>332</v>
       </c>
       <c r="M104" s="1">
-        <v>191834.0</v>
+        <v>2858143.9</v>
       </c>
       <c r="N104" s="1">
-        <v>191868.93</v>
+        <v>2908881.86</v>
       </c>
       <c r="O104" s="1">
-        <v>0.05</v>
+        <v>0.8</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B105" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C105" s="1">
-        <v>4400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>104.122</v>
+        <v>96.06</v>
       </c>
       <c r="E105" s="1">
-        <v>104.74494705</v>
+        <v>95.67</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>4608777.67</v>
+        <v>191340.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-27409.67</v>
+        <v>780.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.59472753867947</v>
+        <v>0.40765130134839</v>
       </c>
       <c r="K105">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>0.04</v>
+      </c>
+      <c r="L105">
+        <v>80.14</v>
       </c>
       <c r="M105" s="1">
-        <v>4581368.0</v>
+        <v>192120.0</v>
       </c>
       <c r="N105" s="1">
-        <v>4605236.49</v>
+        <v>192200.14</v>
       </c>
       <c r="O105" s="1">
-        <v>1.31</v>
+        <v>0.05</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>335</v>
       </c>
       <c r="B106" t="s">
         <v>336</v>
       </c>
       <c r="C106" s="1">
-        <v>375000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.409</v>
+        <v>104.017</v>
       </c>
       <c r="E106" s="1">
-        <v>101.8218</v>
+        <v>104.74494705</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>381831.75</v>
+        <v>4608777.67</v>
       </c>
       <c r="I106" s="1">
-        <v>-1548.0</v>
+        <v>-32029.67</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.40541416474665</v>
+        <v>-0.69497103773287</v>
       </c>
       <c r="K106">
-        <v>1.71</v>
+        <v>0.87</v>
       </c>
       <c r="L106" t="s">
         <v>337</v>
       </c>
       <c r="M106" s="1">
-        <v>380283.75</v>
+        <v>4576748.0</v>
       </c>
       <c r="N106" s="1">
-        <v>386704.98</v>
+        <v>4615202.79</v>
       </c>
       <c r="O106" s="1">
-        <v>0.11</v>
+        <v>1.27</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>338</v>
       </c>
       <c r="B107" t="s">
         <v>339</v>
       </c>
       <c r="C107" s="1">
-        <v>2600000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.165</v>
+        <v>101.459</v>
       </c>
       <c r="E107" s="1">
-        <v>100.03857154</v>
+        <v>101.8218</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>2601002.86</v>
+        <v>381831.75</v>
       </c>
       <c r="I107" s="1">
-        <v>3287.14</v>
+        <v>-1360.5</v>
       </c>
       <c r="J107" s="1">
-        <v>0.12637971493811</v>
+        <v>-0.35630876688489</v>
       </c>
       <c r="K107">
-        <v>1.86</v>
+        <v>2.01</v>
       </c>
       <c r="L107" t="s">
         <v>340</v>
       </c>
       <c r="M107" s="1">
-        <v>2604290.0</v>
+        <v>380471.25</v>
       </c>
       <c r="N107" s="1">
-        <v>2652621.51</v>
+        <v>388022.62</v>
       </c>
       <c r="O107" s="1">
-        <v>0.75</v>
+        <v>0.11</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>341</v>
       </c>
       <c r="B108" t="s">
         <v>342</v>
       </c>
       <c r="C108" s="1">
-        <v>683000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.909</v>
+        <v>100.16</v>
       </c>
       <c r="E108" s="1">
-        <v>100.98</v>
+        <v>100.04695929</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>689693.4</v>
+        <v>2801314.86</v>
       </c>
       <c r="I108" s="1">
-        <v>-484.93</v>
+        <v>3165.14</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.070310952663894</v>
+        <v>0.11298765608947</v>
       </c>
       <c r="K108">
-        <v>1.57</v>
+        <v>2.03</v>
       </c>
       <c r="L108" t="s">
         <v>343</v>
       </c>
       <c r="M108" s="1">
-        <v>689208.47</v>
+        <v>2804480.0</v>
       </c>
       <c r="N108" s="1">
-        <v>699939.99</v>
+        <v>2861381.37</v>
       </c>
       <c r="O108" s="1">
-        <v>0.2</v>
+        <v>0.79</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>344</v>
       </c>
       <c r="B109" t="s">
         <v>345</v>
       </c>
       <c r="C109" s="1">
-        <v>2597000.0</v>
+        <v>2797000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.25</v>
+        <v>100.3</v>
       </c>
       <c r="E109" s="1">
-        <v>100.23467501</v>
+        <v>100.2422778</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2603094.51</v>
+        <v>2803776.51</v>
       </c>
       <c r="I109" s="1">
-        <v>397.99</v>
+        <v>1614.49</v>
       </c>
       <c r="J109" s="1">
-        <v>0.015289110651614</v>
+        <v>0.057582692280991</v>
       </c>
       <c r="K109">
-        <v>1.05</v>
+        <v>1.21</v>
       </c>
       <c r="L109" t="s">
         <v>346</v>
       </c>
       <c r="M109" s="1">
-        <v>2603492.5</v>
+        <v>2805391.0</v>
       </c>
       <c r="N109" s="1">
-        <v>2630761.0</v>
+        <v>2839184.89</v>
       </c>
       <c r="O109" s="1">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>347</v>
       </c>
       <c r="B110" t="s">
         <v>348</v>
       </c>
       <c r="C110" s="1">
         <v>4900000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.614</v>
+        <v>101.58</v>
       </c>
       <c r="E110" s="1">
         <v>101.89685408</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>4992945.85</v>
       </c>
       <c r="I110" s="1">
-        <v>-13859.85</v>
+        <v>-15525.85</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.27758863036738</v>
+        <v>-0.31095570563819</v>
       </c>
       <c r="K110">
-        <v>2.35</v>
+        <v>2.58</v>
       </c>
       <c r="L110" t="s">
         <v>349</v>
       </c>
       <c r="M110" s="1">
-        <v>4979086.0</v>
+        <v>4977420.0</v>
       </c>
       <c r="N110" s="1">
-        <v>5094051.41</v>
+        <v>5103829.93</v>
       </c>
       <c r="O110" s="1">
-        <v>1.45</v>
+        <v>1.41</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>350</v>
       </c>
       <c r="B111" t="s">
         <v>351</v>
       </c>
       <c r="C111" s="1">
-        <v>1600000.0</v>
+        <v>4749000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.704</v>
+        <v>101.371</v>
       </c>
       <c r="E111" s="1">
-        <v>98.12294188</v>
+        <v>101.56803074</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1569967.07</v>
+        <v>4823465.78</v>
       </c>
       <c r="I111" s="1">
-        <v>9296.93</v>
+        <v>-9356.99</v>
       </c>
       <c r="J111" s="1">
-        <v>0.5921735670545</v>
+        <v>-0.19398893714138</v>
       </c>
       <c r="K111">
-        <v>0.86</v>
+        <v>2.04</v>
       </c>
       <c r="L111" t="s">
         <v>352</v>
       </c>
       <c r="M111" s="1">
-        <v>1579264.0</v>
+        <v>4814108.79</v>
       </c>
       <c r="N111" s="1">
-        <v>1592946.19</v>
+        <v>4911203.07</v>
       </c>
       <c r="O111" s="1">
-        <v>0.45</v>
+        <v>1.36</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>353</v>
       </c>
       <c r="B112" t="s">
         <v>354</v>
       </c>
       <c r="C112" s="1">
-        <v>4749000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>101.418</v>
+        <v>101.949</v>
       </c>
       <c r="E112" s="1">
-        <v>101.56803074</v>
+        <v>101.62</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4823465.78</v>
+        <v>2845360.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-7124.96</v>
+        <v>9212.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.14771453400878</v>
+        <v>0.32375516630585</v>
       </c>
       <c r="K112">
-        <v>1.82</v>
+        <v>1.03</v>
       </c>
       <c r="L112" t="s">
         <v>355</v>
       </c>
       <c r="M112" s="1">
-        <v>4816340.82</v>
+        <v>2854572.0</v>
       </c>
       <c r="N112" s="1">
-        <v>4902701.06</v>
+        <v>2883492.55</v>
       </c>
       <c r="O112" s="1">
-        <v>1.39</v>
+        <v>0.8</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>356</v>
       </c>
       <c r="B113" t="s">
         <v>357</v>
       </c>
       <c r="C113" s="1">
-        <v>4600000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>101.865</v>
+        <v>104.773</v>
       </c>
       <c r="E113" s="1">
-        <v>101.62</v>
+        <v>105.32653514</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>4674520.0</v>
+        <v>3686428.73</v>
       </c>
       <c r="I113" s="1">
-        <v>11270.0</v>
+        <v>-19373.73</v>
       </c>
       <c r="J113" s="1">
-        <v>0.24109427278095</v>
+        <v>-0.52554196538068</v>
       </c>
       <c r="K113">
-        <v>0.81</v>
+        <v>1.95</v>
       </c>
       <c r="L113" t="s">
         <v>358</v>
       </c>
       <c r="M113" s="1">
-        <v>4685790.0</v>
+        <v>3667055.0</v>
       </c>
       <c r="N113" s="1">
-        <v>4723251.64</v>
+        <v>3735376.92</v>
       </c>
       <c r="O113" s="1">
-        <v>1.34</v>
+        <v>1.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>359</v>
       </c>
       <c r="B114" t="s">
         <v>360</v>
       </c>
       <c r="C114" s="1">
-        <v>3500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>104.871</v>
+        <v>109.529</v>
       </c>
       <c r="E114" s="1">
-        <v>105.32653514</v>
+        <v>109.396</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>3686428.73</v>
+        <v>1859732.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-15943.73</v>
+        <v>2261.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.43249798565887</v>
+        <v>0.1215766572818</v>
       </c>
       <c r="K114">
-        <v>1.67</v>
+        <v>0.83</v>
       </c>
       <c r="L114" t="s">
         <v>361</v>
       </c>
       <c r="M114" s="1">
-        <v>3670485.0</v>
+        <v>1861993.0</v>
       </c>
       <c r="N114" s="1">
-        <v>3728786.37</v>
+        <v>1876046.18</v>
       </c>
       <c r="O114" s="1">
-        <v>1.06</v>
+        <v>0.52</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>362</v>
       </c>
       <c r="B115" t="s">
         <v>363</v>
       </c>
       <c r="C115" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.375</v>
+        <v>101.288</v>
       </c>
       <c r="E115" s="1">
         <v>101.79048576</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>3359086.03</v>
       </c>
       <c r="I115" s="1">
-        <v>-13711.03</v>
+        <v>-16582.03</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.40817739937432</v>
+        <v>-0.49364707696992</v>
       </c>
       <c r="K115">
-        <v>3.16</v>
+        <v>3.4</v>
       </c>
       <c r="L115" t="s">
         <v>364</v>
       </c>
       <c r="M115" s="1">
-        <v>3345375.0</v>
+        <v>3342504.0</v>
       </c>
       <c r="N115" s="1">
-        <v>3449528.42</v>
+        <v>3454613.59</v>
       </c>
       <c r="O115" s="1">
-        <v>0.98</v>
+        <v>0.95</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>365</v>
       </c>
       <c r="B116" t="s">
         <v>366</v>
       </c>
       <c r="C116" s="1">
-        <v>4264000.0</v>
+        <v>4564000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>94.418</v>
+        <v>94.739</v>
       </c>
       <c r="E116" s="1">
-        <v>94.53761867</v>
+        <v>94.54881814</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>4031084.06</v>
+        <v>4315208.06</v>
       </c>
       <c r="I116" s="1">
-        <v>-5100.54</v>
+        <v>8679.9</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.12653023167173</v>
+        <v>0.20114673219256</v>
       </c>
       <c r="K116">
-        <v>1.29</v>
+        <v>1.38</v>
       </c>
       <c r="L116" t="s">
         <v>367</v>
       </c>
       <c r="M116" s="1">
-        <v>4025983.52</v>
+        <v>4323887.96</v>
       </c>
       <c r="N116" s="1">
-        <v>4081006.64</v>
+        <v>4386908.67</v>
       </c>
       <c r="O116" s="1">
-        <v>1.16</v>
+        <v>1.21</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>368</v>
       </c>
       <c r="B117" t="s">
         <v>369</v>
       </c>
       <c r="C117" s="1">
         <v>800000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.625</v>
+        <v>100.581</v>
       </c>
       <c r="E117" s="1">
         <v>100.637</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>805096.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-96.0</v>
+        <v>-448.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.011924043840735</v>
+        <v>-0.055645537923428</v>
       </c>
       <c r="K117">
-        <v>0.45</v>
+        <v>0.63</v>
       </c>
       <c r="L117" t="s">
         <v>370</v>
       </c>
       <c r="M117" s="1">
-        <v>805000.0</v>
+        <v>804648.0</v>
       </c>
       <c r="N117" s="1">
-        <v>808561.64</v>
+        <v>809716.49</v>
       </c>
       <c r="O117" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>371</v>
       </c>
       <c r="B118" t="s">
         <v>372</v>
       </c>
       <c r="C118" s="1">
         <v>3460000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.111</v>
+        <v>101.129</v>
       </c>
       <c r="E118" s="1">
         <v>101.45818497</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>3510453.2</v>
       </c>
       <c r="I118" s="1">
-        <v>-12012.6</v>
+        <v>-11389.8</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.34219513309564</v>
+        <v>-0.32445383405197</v>
       </c>
       <c r="K118">
-        <v>1.63</v>
+        <v>1.85</v>
       </c>
       <c r="L118" t="s">
         <v>373</v>
       </c>
       <c r="M118" s="1">
-        <v>3498440.6</v>
+        <v>3499063.4</v>
       </c>
       <c r="N118" s="1">
-        <v>3554795.94</v>
+        <v>3562978.61</v>
       </c>
       <c r="O118" s="1">
-        <v>1.01</v>
+        <v>0.98</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>374</v>
       </c>
       <c r="B119" t="s">
         <v>375</v>
       </c>
       <c r="C119" s="1">
-        <v>2700000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.749</v>
+        <v>98.612</v>
       </c>
       <c r="E119" s="1">
-        <v>99.39066667</v>
+        <v>98.30891087</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>2683548.0</v>
+        <v>4522209.9</v>
       </c>
       <c r="I119" s="1">
-        <v>9675.0</v>
+        <v>13942.1</v>
       </c>
       <c r="J119" s="1">
-        <v>0.36053016379808</v>
+        <v>0.3083028056703</v>
       </c>
       <c r="K119">
-        <v>1.01</v>
+        <v>0.81</v>
       </c>
       <c r="L119" t="s">
         <v>376</v>
       </c>
       <c r="M119" s="1">
-        <v>2693223.0</v>
+        <v>4536152.0</v>
       </c>
       <c r="N119" s="1">
-        <v>2720481.9</v>
+        <v>4573235.56</v>
       </c>
       <c r="O119" s="1">
-        <v>0.77</v>
+        <v>1.26</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>377</v>
       </c>
       <c r="B120" t="s">
         <v>378</v>
       </c>
       <c r="C120" s="1">
-        <v>3200000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.596</v>
+        <v>98.965</v>
       </c>
       <c r="E120" s="1">
-        <v>98.17543438</v>
+        <v>98.5</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3141613.9</v>
+        <v>3053500.0</v>
       </c>
       <c r="I120" s="1">
-        <v>13458.1</v>
+        <v>14415.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.42838173080403</v>
+        <v>0.47208121827411</v>
       </c>
       <c r="K120">
-        <v>0.72</v>
+        <v>0.1</v>
       </c>
       <c r="L120" t="s">
         <v>379</v>
       </c>
       <c r="M120" s="1">
-        <v>3155072.0</v>
+        <v>3067915.0</v>
       </c>
       <c r="N120" s="1">
-        <v>3178217.21</v>
+        <v>3071142.4</v>
       </c>
       <c r="O120" s="1">
-        <v>0.9</v>
+        <v>0.85</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>380</v>
       </c>
       <c r="B121" t="s">
         <v>381</v>
       </c>
       <c r="C121" s="1">
-        <v>3100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.821</v>
+        <v>99.851</v>
       </c>
       <c r="E121" s="1">
-        <v>98.5</v>
+        <v>99.7445</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3053500.0</v>
+        <v>1196934.0</v>
       </c>
       <c r="I121" s="1">
-        <v>9951.0</v>
+        <v>1278.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.3258883248731</v>
+        <v>0.10677280451554</v>
       </c>
       <c r="K121">
-        <v>2.34</v>
+        <v>0.21</v>
       </c>
       <c r="L121" t="s">
         <v>382</v>
       </c>
       <c r="M121" s="1">
-        <v>3063451.0</v>
+        <v>1198212.0</v>
       </c>
       <c r="N121" s="1">
-        <v>3135865.73</v>
+        <v>1200743.51</v>
       </c>
       <c r="O121" s="1">
-        <v>0.89</v>
+        <v>0.33</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>383</v>
       </c>
       <c r="B122" t="s">
         <v>384</v>
       </c>
       <c r="C122" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.594</v>
+        <v>109.758</v>
       </c>
       <c r="E122" s="1">
-        <v>99.73972727</v>
+        <v>111.305416</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1097137.0</v>
+        <v>556527.08</v>
       </c>
       <c r="I122" s="1">
-        <v>-1603.0</v>
+        <v>-7737.08</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.14610755083458</v>
+        <v>-1.3902432205096</v>
       </c>
       <c r="K122">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>497.26</v>
+        <v>7.67</v>
+      </c>
+      <c r="L122" t="s">
+        <v>385</v>
       </c>
       <c r="M122" s="1">
-        <v>1095534.0</v>
+        <v>548790.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1096031.26</v>
+        <v>587115.34</v>
       </c>
       <c r="O122" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B123" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C123" s="1">
-        <v>500000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>110.054</v>
+        <v>100.324</v>
       </c>
       <c r="E123" s="1">
-        <v>111.305416</v>
+        <v>99.90388</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>556527.08</v>
+        <v>2497597.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-6257.08</v>
+        <v>10503.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.124308272654</v>
+        <v>0.4205242078686</v>
       </c>
       <c r="K123">
-        <v>7.2</v>
+        <v>0.37</v>
       </c>
       <c r="L123" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="M123" s="1">
-        <v>550270.0</v>
+        <v>2508100.0</v>
       </c>
       <c r="N123" s="1">
-        <v>586259.73</v>
+        <v>2517303.77</v>
       </c>
       <c r="O123" s="1">
-        <v>0.17</v>
+        <v>0.7</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B124" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C124" s="1">
-        <v>2300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.062</v>
+        <v>102.134</v>
       </c>
       <c r="E124" s="1">
-        <v>99.871</v>
+        <v>102.296</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2297033.0</v>
+        <v>818368.0</v>
       </c>
       <c r="I124" s="1">
-        <v>4393.0</v>
+        <v>-1296.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.19124670825365</v>
+        <v>-0.15836396340033</v>
       </c>
       <c r="K124">
-        <v>0.18</v>
+        <v>4.37</v>
       </c>
       <c r="L124" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M124" s="1">
-        <v>2301426.0</v>
+        <v>817072.0</v>
       </c>
       <c r="N124" s="1">
-        <v>2305561.27</v>
+        <v>852044.6</v>
       </c>
       <c r="O124" s="1">
-        <v>0.65</v>
+        <v>0.24</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B125" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C125" s="1">
-        <v>800000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>102.288</v>
+        <v>96.207</v>
       </c>
       <c r="E125" s="1">
-        <v>102.296</v>
+        <v>95.53672515</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>818368.0</v>
+        <v>3152711.93</v>
       </c>
       <c r="I125" s="1">
-        <v>-64.0</v>
+        <v>22119.07</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.0078204426370533</v>
+        <v>0.70158867955944</v>
       </c>
       <c r="K125">
-        <v>4.09</v>
+        <v>0.91</v>
       </c>
       <c r="L125" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="M125" s="1">
-        <v>818304.0</v>
+        <v>3174831.0</v>
       </c>
       <c r="N125" s="1">
-        <v>851046.47</v>
+        <v>3204847.44</v>
       </c>
       <c r="O125" s="1">
-        <v>0.24</v>
+        <v>0.89</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B126" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C126" s="1">
-        <v>3100000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>96.017</v>
+        <v>102.306</v>
       </c>
       <c r="E126" s="1">
-        <v>95.49322355</v>
+        <v>102.04104257</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2960289.93</v>
+        <v>3571436.49</v>
       </c>
       <c r="I126" s="1">
-        <v>16237.07</v>
+        <v>9273.51</v>
       </c>
       <c r="J126" s="1">
-        <v>0.5484959373557</v>
+        <v>0.25965770428694</v>
       </c>
       <c r="K126">
-        <v>0.85</v>
+        <v>1.6</v>
       </c>
       <c r="L126" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M126" s="1">
-        <v>2976527.0</v>
+        <v>3580710.0</v>
       </c>
       <c r="N126" s="1">
-        <v>3002855.77</v>
+        <v>3636757.95</v>
       </c>
       <c r="O126" s="1">
-        <v>0.85</v>
+        <v>1.0</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B127" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C127" s="1">
-        <v>3300000.0</v>
+        <v>4010000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>102.096</v>
+        <v>100.207</v>
       </c>
       <c r="E127" s="1">
-        <v>102.02225727</v>
+        <v>99.79814963</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3366734.49</v>
+        <v>4001905.8</v>
       </c>
       <c r="I127" s="1">
-        <v>2433.51</v>
+        <v>16394.9</v>
       </c>
       <c r="J127" s="1">
-        <v>0.072281019107034</v>
+        <v>0.40967730924601</v>
       </c>
       <c r="K127">
-        <v>1.39</v>
+        <v>0.32</v>
       </c>
       <c r="L127" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M127" s="1">
-        <v>3369168.0</v>
+        <v>4018300.7</v>
       </c>
       <c r="N127" s="1">
-        <v>3415051.56</v>
+        <v>4031250.8</v>
       </c>
       <c r="O127" s="1">
-        <v>0.97</v>
+        <v>1.11</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B128" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C128" s="1">
-        <v>3810000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.014</v>
+        <v>100.593</v>
       </c>
       <c r="E128" s="1">
-        <v>99.778</v>
+        <v>100.6005951</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3801541.8</v>
+        <v>5130630.35</v>
       </c>
       <c r="I128" s="1">
-        <v>8991.6</v>
+        <v>-387.35</v>
       </c>
       <c r="J128" s="1">
-        <v>0.23652508569023</v>
+        <v>-0.0075497545832745</v>
       </c>
       <c r="K128">
-        <v>0.15</v>
+        <v>1.97</v>
       </c>
       <c r="L128" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M128" s="1">
-        <v>3810533.4</v>
+        <v>5130243.0</v>
       </c>
       <c r="N128" s="1">
-        <v>3816235.35</v>
+        <v>5230845.74</v>
       </c>
       <c r="O128" s="1">
-        <v>1.08</v>
+        <v>1.44</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B129" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C129" s="1">
-        <v>5100000.0</v>
+        <v>3424000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.606</v>
+        <v>99.535</v>
       </c>
       <c r="E129" s="1">
-        <v>100.6005951</v>
+        <v>99.47769626</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>5130630.35</v>
+        <v>3406116.32</v>
       </c>
       <c r="I129" s="1">
-        <v>275.65</v>
+        <v>1962.08</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0053726341832442</v>
+        <v>0.057604609345814</v>
       </c>
       <c r="K129">
-        <v>1.79</v>
+        <v>1.76</v>
       </c>
       <c r="L129" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M129" s="1">
-        <v>5130906.0</v>
+        <v>3408078.4</v>
       </c>
       <c r="N129" s="1">
-        <v>5222286.82</v>
+        <v>3468443.99</v>
       </c>
       <c r="O129" s="1">
-        <v>1.48</v>
+        <v>0.96</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B130" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C130" s="1">
-        <v>3224000.0</v>
+        <v>2405000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.437</v>
+        <v>101.419</v>
       </c>
       <c r="E130" s="1">
-        <v>99.4722804</v>
+        <v>101.3922079</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3206986.32</v>
+        <v>2438482.6</v>
       </c>
       <c r="I130" s="1">
-        <v>-1137.44</v>
+        <v>644.35</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.035467566322516</v>
+        <v>0.026424219717623</v>
       </c>
       <c r="K130">
-        <v>1.63</v>
+        <v>0.15</v>
       </c>
       <c r="L130" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="M130" s="1">
-        <v>3205848.88</v>
+        <v>2439126.95</v>
       </c>
       <c r="N130" s="1">
-        <v>3258316.17</v>
+        <v>2442627.38</v>
       </c>
       <c r="O130" s="1">
-        <v>0.93</v>
+        <v>0.67</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B131" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C131" s="1">
-        <v>1600000.0</v>
+        <v>1699000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.584</v>
+        <v>99.05</v>
       </c>
       <c r="E131" s="1">
-        <v>100.30725</v>
+        <v>98.931</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1604916.0</v>
+        <v>1680837.69</v>
       </c>
       <c r="I131" s="1">
-        <v>4428.0</v>
+        <v>2021.81</v>
       </c>
       <c r="J131" s="1">
-        <v>0.27590229021332</v>
+        <v>0.12028585579849</v>
       </c>
       <c r="K131">
-        <v>2.48</v>
+        <v>1.4</v>
       </c>
       <c r="L131" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="M131" s="1">
-        <v>1609344.0</v>
+        <v>1682859.5</v>
       </c>
       <c r="N131" s="1">
-        <v>1649091.95</v>
+        <v>1706598.95</v>
       </c>
       <c r="O131" s="1">
         <v>0.47</v>
       </c>
       <c r="P131">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P133">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>