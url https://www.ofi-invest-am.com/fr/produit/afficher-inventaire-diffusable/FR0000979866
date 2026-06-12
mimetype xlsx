--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="413">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -118,1185 +118,1149 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100326</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ MAR 26</t>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>1 068.49</t>
+    <t>1 576.03</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>33 256.51</t>
+    <t>39 353.42</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>8 328.77</t>
+    <t>13 578.08</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>94 965.75</t>
+    <t>109 684.93</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>10 442.47</t>
+    <t>14 465.75</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>15 821.92</t>
+    <t>18 123.29</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>80 630.14</t>
+    <t>91 713.70</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>19 331.51</t>
+    <t>24 495.21</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
-    <t>4 117.81</t>
+    <t>4 352.05</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>21 889.28</t>
+    <t>24 697.15</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>68 655.82</t>
+    <t>78 958.90</t>
   </si>
   <si>
     <t>XS3226478918</t>
   </si>
   <si>
     <t>ALPHABET INC 2.375 06/11/2028</t>
   </si>
   <si>
-    <t>1 986.22</t>
+    <t>2 326.20</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>17 309.59</t>
+    <t>21 054.45</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>131 264.38</t>
+    <t>140 400.00</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>3 649.32</t>
+    <t>5 983.56</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>4 142.47</t>
-[...8 lines deleted...]
-    <t>5 409.25</t>
+    <t>9 047.26</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>87 904.11</t>
+    <t>106 571.92</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>11 890.41</t>
+    <t>18 791.10</t>
   </si>
   <si>
     <t>XS1602547264</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 04/05/2027</t>
   </si>
   <si>
-    <t>11 561.03</t>
+    <t>12 300.62</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>12 296.79</t>
+    <t>14 507.95</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>11 465.13</t>
+    <t>13 620.16</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>68 211.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>4 708.90</t>
+    <t>5 034.25</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>91 683.56</t>
+    <t>107 236.64</t>
   </si>
   <si>
     <t>FR001400IFX3</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.875 14/02/2028</t>
   </si>
   <si>
     <t>XS2321466133</t>
   </si>
   <si>
     <t>BARCLAYS PLC 22/03/2031</t>
   </si>
   <si>
-    <t>22 006.85</t>
+    <t>23 236.64</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>139 117.81</t>
+    <t>161 872.60</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>140 613.55</t>
+    <t>163 066.44</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>1 672.60</t>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>40 808.22</t>
+    <t>47 945.21</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>27 537.77</t>
+    <t>37 774.73</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>8 852.05</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>16 243.15</t>
+    <t>25 139.73</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>85 160.96</t>
+    <t>97 130.14</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>46 607.98</t>
+    <t>54 205.89</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>3 802.53</t>
+    <t>6 273.62</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>2 696.92</t>
+    <t>4 160.96</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>9 524.00</t>
+    <t>18 497.17</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>36 678.08</t>
+    <t>44 767.12</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>6 609.66</t>
+    <t>8 566.79</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>24 173.63</t>
+    <t>28 167.12</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>8 853.42</t>
+    <t>10 273.97</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>9 090.41</t>
+    <t>11 981.51</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>5 578.77</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CZ457N3</t>
   </si>
   <si>
     <t>COMMERZBANK AG 26/11/2030</t>
   </si>
   <si>
-    <t>23 090.75</t>
+    <t>29 726.03</t>
   </si>
   <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
-    <t>5 307.53</t>
+    <t>8 630.14</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>38 116.44</t>
+    <t>50 265.41</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>34 663.70</t>
+    <t>40 427.40</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>40 910.96</t>
+    <t>48 219.18</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>9 867.12</t>
+    <t>11 255.14</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>12 417.81</t>
+    <t>14 280.82</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>142 816.44</t>
+    <t>6 838.36</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>11 087.67</t>
+    <t>14 054.79</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>6 657.53</t>
+    <t>7 996.23</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>56 367.12</t>
+    <t>65 071.23</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>115 452.05</t>
+    <t>140 273.97</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
     <t>PTEDPNOM0015</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.625 15/04/2027</t>
   </si>
   <si>
-    <t>26 730.14</t>
+    <t>31 320.21</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
+    <t>9 708.90</t>
+  </si>
+  <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>69 501.37</t>
+    <t>84 767.12</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>6 113.01</t>
+    <t>7 831.85</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>4 465.75</t>
+    <t>5 360.27</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>33 236.81</t>
+    <t>39 916.97</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>42 713.01</t>
+    <t>52 721.51</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>15 340.36</t>
+    <t>20 125.48</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 695.06</t>
+    <t>6 209.78</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>38 643.70</t>
+    <t>45 949.90</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>26 414.96</t>
+    <t>33 476.38</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>95 618.88</t>
+    <t>110 009.09</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
-    <t>1 541.10</t>
+    <t>3 784.25</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>37 330.48</t>
+    <t>43 754.79</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>72 523.97</t>
+    <t>3 490.41</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>35 484.39</t>
+    <t>43 026.97</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>12 544.52</t>
+    <t>16 138.36</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>76 709.59</t>
+    <t>91 730.14</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>18 287.67</t>
+    <t>24 410.96</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>67 890.41</t>
+    <t>1 753.42</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>29 515.07</t>
+    <t>34 616.44</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>68 817.68</t>
+    <t>4 782.61</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>68 093.15</t>
+    <t>79 320.55</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>1 709.59</t>
+    <t>3 739.73</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>73 769.77</t>
+    <t>89 308.62</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>80 346.58</t>
+    <t>2 653.77</t>
   </si>
   <si>
     <t>FR001400TSJ2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
   </si>
   <si>
-    <t>4 143.84</t>
+    <t>4 859.59</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>34 441.56</t>
+    <t>45 075.50</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>116 642.37</t>
+    <t>4 893.26</t>
   </si>
   <si>
     <t>XS1603892149</t>
   </si>
   <si>
     <t>MORGAN STANLEY 1.875 27/04/2027</t>
   </si>
   <si>
-    <t>48 410.96</t>
+    <t>56 414.38</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>3 220.12</t>
+    <t>6 818.49</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>52 859.86</t>
+    <t>63 117.95</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>10 778.62</t>
+    <t>13 073.22</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>1 411.69</t>
-[...8 lines deleted...]
-    <t>49 709.59</t>
+    <t>4 757.93</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>8 826.78</t>
+    <t>13 512.60</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>12 428.08</t>
+    <t>13 664.38</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>93 301.37</t>
+    <t>107 815.07</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>104 351.77</t>
+    <t>121 120.38</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>50 737.96</t>
-[...1 lines deleted...]
-  <si>
     <t>DK0030484548</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 0.375 17/01/2028</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>38 454.79</t>
+    <t>55 693.15</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>7 551.37</t>
+    <t>8 527.40</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>56 901.37</t>
+    <t>65 455.48</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>33 793.89</t>
+    <t>40 305.54</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>126 409.93</t>
+    <t>147 419.86</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>97 094.28</t>
+    <t>115 323.49</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>28 920.55</t>
+    <t>36 647.26</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>68 321.92</t>
+    <t>83 573.97</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>14 053.18</t>
+    <t>22 319.75</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>112 109.59</t>
+    <t>129 797.26</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>63 020.71</t>
+    <t>72 420.00</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>5 068.49</t>
+    <t>6 369.86</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>63 915.21</t>
+    <t>76 552.05</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>37 083.56</t>
+    <t>43 886.99</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>3 227.40</t>
-[...8 lines deleted...]
-    <t>2 531.51</t>
+    <t>7 059.93</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>38 325.34</t>
+    <t>1 592.47</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>9 203.77</t>
+    <t>14 332.19</t>
   </si>
   <si>
     <t>CH1255915006</t>
   </si>
   <si>
     <t>UBS GROUP AG 17/03/2028</t>
   </si>
   <si>
-    <t>34 972.60</t>
+    <t>46 123.29</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>30 016.44</t>
+    <t>34 619.18</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>56 047.95</t>
+    <t>67 775.34</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>12 950.10</t>
+    <t>20 369.18</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>100 602.74</t>
+    <t>117 082.19</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>60 365.59</t>
+    <t>70 016.30</t>
   </si>
   <si>
     <t>XS2760217880</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.125 08/02/2029</t>
   </si>
   <si>
-    <t>3 500.43</t>
+    <t>8 029.11</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
   </si>
   <si>
-    <t>23 739.45</t>
+    <t>26 541.41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1660,212 +1624,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>941606.3457</v>
+        <v>886610.3455</v>
       </c>
       <c r="D2">
-        <v>119.79</v>
+        <v>118.84</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>112798550.32</v>
+        <v>105365841.55</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>112798550.32</v>
+        <v>105365841.55</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2155577.566</v>
+        <v>2414909.9194</v>
       </c>
       <c r="D3">
-        <v>107.13</v>
+        <v>106.24</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>230944003.22</v>
+        <v>256580420.28</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>230944003.22</v>
+        <v>256580420.28</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>73531.7188</v>
+        <v>73825.6469</v>
       </c>
       <c r="D4">
-        <v>111.18</v>
+        <v>110.26</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>8175520.02</v>
+        <v>8140710.98</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>8175520.02</v>
+        <v>8140710.98</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>99601.17</v>
+        <v>98541.04</v>
       </c>
       <c r="D5">
-        <v>101.06</v>
+        <v>100.24</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10066562.05</v>
+        <v>9878363.89</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10066562.05</v>
+        <v>9878363.89</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.76</v>
+        <v>99.92</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64589.46</v>
+        <v>64053.94</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64589.46</v>
+        <v>64053.94</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:P128"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="O128" sqref="O128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1884,6539 +1848,6389 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>2887.0</v>
+        <v>2705.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4778.18</v>
+        <v>4782.95</v>
       </c>
       <c r="E2" s="1">
-        <v>4776.6130308278</v>
+        <v>4779.8132125693</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>13790081.82</v>
+        <v>12929394.74</v>
       </c>
       <c r="I2" s="1">
-        <v>4523.84</v>
+        <v>8485.01</v>
       </c>
       <c r="J2" s="1">
-        <v>0.032805026533193</v>
+        <v>0.065625732454047</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>13794605.66</v>
+        <v>12937879.75</v>
       </c>
       <c r="N2" s="1">
-        <v>13794605.66</v>
+        <v>12937879.75</v>
       </c>
       <c r="O2" s="1">
-        <v>3.81</v>
+        <v>3.4</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>-272.0</v>
+        <v>626.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.975</v>
+        <v>106.165</v>
       </c>
       <c r="E3" s="1">
-        <v>106.985</v>
+        <v>106.436741214</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>2720.0</v>
+        <v>-170110.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>2720.0</v>
+        <v>-170110.0</v>
       </c>
       <c r="N3" s="1">
-        <v>2720.0</v>
+        <v>-170110.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.772</v>
+        <v>100.53</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-159.0</v>
+        <v>-885.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.052566327795686</v>
+        <v>-0.2925861641458</v>
       </c>
       <c r="K4">
-        <v>0.36</v>
+        <v>0.53</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>302316.0</v>
+        <v>301590.0</v>
       </c>
       <c r="N4" s="1">
-        <v>303384.49</v>
+        <v>303166.03</v>
       </c>
       <c r="O4" s="1">
         <v>0.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>1900000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>100.051</v>
+        <v>99.544</v>
       </c>
       <c r="E5" s="1">
-        <v>100.126</v>
+        <v>100.09961905</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1902394.0</v>
+        <v>2102092.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-1425.0</v>
+        <v>-11668.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.074905618920161</v>
+        <v>-0.5550660960605</v>
       </c>
       <c r="K5">
-        <v>1.75</v>
+        <v>1.87</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>1900969.0</v>
+        <v>2090424.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1934225.51</v>
+        <v>2129777.42</v>
       </c>
       <c r="O5" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>1900000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>102.716</v>
+        <v>101.854</v>
       </c>
       <c r="E6" s="1">
-        <v>103.18510053</v>
+        <v>103.10137667</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1960516.91</v>
+        <v>2165128.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-8912.91</v>
+        <v>-26194.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.45462040926747</v>
+        <v>-1.2098545208562</v>
       </c>
       <c r="K6">
-        <v>0.44</v>
+        <v>0.65</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>1951604.0</v>
+        <v>2138934.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1959932.77</v>
+        <v>2152512.08</v>
       </c>
       <c r="O6" s="1">
-        <v>0.54</v>
+        <v>0.57</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>4700000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.909</v>
+        <v>99.054</v>
       </c>
       <c r="E7" s="1">
-        <v>99.80438553</v>
+        <v>99.78678667</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4690806.12</v>
+        <v>5089126.12</v>
       </c>
       <c r="I7" s="1">
-        <v>4916.88</v>
+        <v>-37372.12</v>
       </c>
       <c r="J7" s="1">
-        <v>0.10481951021246</v>
+        <v>-0.73435240390545</v>
       </c>
       <c r="K7">
-        <v>2.02</v>
+        <v>2.15</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>4695723.0</v>
+        <v>5051754.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4790688.75</v>
+        <v>5161438.93</v>
       </c>
       <c r="O7" s="1">
-        <v>1.32</v>
+        <v>1.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.517</v>
+        <v>99.717</v>
       </c>
       <c r="E8" s="1">
-        <v>100.27530389</v>
+        <v>100.2688735</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1804955.47</v>
+        <v>2005377.47</v>
       </c>
       <c r="I8" s="1">
-        <v>4350.53</v>
+        <v>-11037.47</v>
       </c>
       <c r="J8" s="1">
-        <v>0.24103253915732</v>
+        <v>-0.55039363736344</v>
       </c>
       <c r="K8">
-        <v>0.58</v>
+        <v>0.72</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1809306.0</v>
+        <v>1994340.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1819748.47</v>
+        <v>2008805.75</v>
       </c>
       <c r="O8" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.968</v>
+        <v>98.716</v>
       </c>
       <c r="E9" s="1">
-        <v>96.94192</v>
+        <v>97.06852533</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1357186.88</v>
+        <v>1456027.88</v>
       </c>
       <c r="I9" s="1">
-        <v>28365.12</v>
+        <v>24712.12</v>
       </c>
       <c r="J9" s="1">
-        <v>2.0899936786893</v>
+        <v>1.697228489883</v>
       </c>
       <c r="K9">
-        <v>1.13</v>
+        <v>1.21</v>
       </c>
       <c r="L9" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>1385552.0</v>
+        <v>1480740.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1401373.92</v>
+        <v>1498863.29</v>
       </c>
       <c r="O9" s="1">
         <v>0.39</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>4000000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.705</v>
+        <v>99.299</v>
       </c>
       <c r="E10" s="1">
-        <v>99.756525</v>
+        <v>99.73862791</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3990261.0</v>
+        <v>4288761.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-2061.0</v>
+        <v>-18904.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.051650756679826</v>
+        <v>-0.44077998284353</v>
       </c>
       <c r="K10">
-        <v>2.02</v>
+        <v>2.13</v>
       </c>
       <c r="L10" t="s">
         <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>3988200.0</v>
+        <v>4269857.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4068830.14</v>
+        <v>4361570.7</v>
       </c>
       <c r="O10" s="1">
-        <v>1.12</v>
+        <v>1.15</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>2400000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.872</v>
+        <v>98.324</v>
       </c>
       <c r="E11" s="1">
-        <v>99.98404875</v>
+        <v>99.91889115</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2399617.17</v>
+        <v>2597891.17</v>
       </c>
       <c r="I11" s="1">
-        <v>-2689.17</v>
+        <v>-41467.17</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.11206662602768</v>
+        <v>-1.5961858017324</v>
       </c>
       <c r="K11">
-        <v>0.81</v>
+        <v>0.94</v>
       </c>
       <c r="L11" t="s">
         <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>2396928.0</v>
+        <v>2556424.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2416259.51</v>
+        <v>2580919.21</v>
       </c>
       <c r="O11" s="1">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>300000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.842</v>
+        <v>96.792</v>
       </c>
       <c r="E12" s="1">
         <v>97.254</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>291762.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1764.0</v>
+        <v>-1386.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.60460238139305</v>
+        <v>-0.4750447282374</v>
       </c>
       <c r="K12">
-        <v>1.37</v>
+        <v>1.45</v>
       </c>
       <c r="L12" t="s">
         <v>62</v>
       </c>
       <c r="M12" s="1">
-        <v>293526.0</v>
+        <v>290376.0</v>
       </c>
       <c r="N12" s="1">
-        <v>297643.81</v>
+        <v>294728.05</v>
       </c>
       <c r="O12" s="1">
         <v>0.08</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
-        <v>1551000.0</v>
+        <v>1651000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>95.214</v>
+        <v>93.403</v>
       </c>
       <c r="E13" s="1">
-        <v>94.35620567</v>
+        <v>94.34983343</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1463464.75</v>
+        <v>1557715.75</v>
       </c>
       <c r="I13" s="1">
-        <v>13304.39</v>
+        <v>-15632.22</v>
       </c>
       <c r="J13" s="1">
-        <v>0.9091021837048</v>
+        <v>-1.0035348233463</v>
       </c>
       <c r="K13">
-        <v>1.41</v>
+        <v>1.5</v>
       </c>
       <c r="L13" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>1476769.14</v>
+        <v>1542083.53</v>
       </c>
       <c r="N13" s="1">
-        <v>1498658.42</v>
+        <v>1566780.68</v>
       </c>
       <c r="O13" s="1">
         <v>0.41</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.247</v>
+        <v>108.209</v>
       </c>
       <c r="E14" s="1">
-        <v>109.9044</v>
+        <v>109.8295</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1648566.0</v>
+        <v>1757272.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-9861.0</v>
+        <v>-25928.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.5981562157657</v>
+        <v>-1.4754687948138</v>
       </c>
       <c r="K14">
-        <v>4.58</v>
+        <v>4.93</v>
       </c>
       <c r="L14" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>1638705.0</v>
+        <v>1731344.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1707360.82</v>
+        <v>1810302.9</v>
       </c>
       <c r="O14" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>275000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.92</v>
+        <v>98.818</v>
       </c>
       <c r="E15" s="1">
         <v>99.755</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>274326.25</v>
       </c>
       <c r="I15" s="1">
-        <v>453.75</v>
+        <v>-2576.75</v>
       </c>
       <c r="J15" s="1">
-        <v>0.16540524284497</v>
+        <v>-0.93930128815598</v>
       </c>
       <c r="K15">
-        <v>0.72</v>
+        <v>0.85</v>
       </c>
       <c r="L15" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>274780.0</v>
+        <v>271749.5</v>
       </c>
       <c r="N15" s="1">
-        <v>276766.22</v>
+        <v>274075.7</v>
       </c>
       <c r="O15" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.885</v>
+        <v>100.462</v>
       </c>
       <c r="E16" s="1">
-        <v>100.739</v>
+        <v>100.75133333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>805912.0</v>
+        <v>906762.0</v>
       </c>
       <c r="I16" s="1">
-        <v>1168.0</v>
+        <v>-2604.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.14492897487567</v>
+        <v>-0.28717568667412</v>
       </c>
       <c r="K16">
-        <v>2.16</v>
+        <v>2.34</v>
       </c>
       <c r="L16" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>807080.0</v>
+        <v>904158.0</v>
       </c>
       <c r="N16" s="1">
-        <v>824389.59</v>
+        <v>925212.45</v>
       </c>
       <c r="O16" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.415</v>
+        <v>98.839</v>
       </c>
       <c r="E17" s="1">
         <v>100.19375</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>5410462.5</v>
       </c>
       <c r="I17" s="1">
-        <v>11947.5</v>
+        <v>-73156.5</v>
       </c>
       <c r="J17" s="1">
-        <v>0.22082215707068</v>
+        <v>-1.3521302476452</v>
       </c>
       <c r="K17">
-        <v>2.43</v>
+        <v>2.6</v>
       </c>
       <c r="L17" t="s">
         <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>5422410.0</v>
+        <v>5337306.0</v>
       </c>
       <c r="N17" s="1">
-        <v>5553674.38</v>
+        <v>5477706.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.53</v>
+        <v>1.44</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="1">
-        <v>1200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.297</v>
+        <v>98.897</v>
       </c>
       <c r="E18" s="1">
-        <v>99.523</v>
+        <v>99.53807692</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1194276.0</v>
+        <v>1293995.0</v>
       </c>
       <c r="I18" s="1">
-        <v>9288.0</v>
+        <v>-8334.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.77770967515047</v>
+        <v>-0.64405194765049</v>
       </c>
       <c r="K18">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="L18" t="s">
         <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>1203564.0</v>
+        <v>1285661.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1207213.32</v>
+        <v>1291644.56</v>
       </c>
       <c r="O18" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
-        <v>1600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>104.762</v>
+        <v>103.867</v>
       </c>
       <c r="E19" s="1">
-        <v>104.863</v>
+        <v>104.83094118</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1677808.0</v>
+        <v>1782126.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1616.0</v>
+        <v>-16387.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.096316145828367</v>
+        <v>-0.91951971970557</v>
       </c>
       <c r="K19">
-        <v>0.26</v>
+        <v>0.53</v>
       </c>
       <c r="L19" t="s">
         <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>1676192.0</v>
+        <v>1765739.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1680334.47</v>
+        <v>1774786.26</v>
       </c>
       <c r="O19" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="1">
-        <v>500000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.955</v>
+        <v>104.397</v>
       </c>
       <c r="E20" s="1">
-        <v>99.834</v>
+        <v>106.1598</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>499170.0</v>
+        <v>3503273.4</v>
       </c>
       <c r="I20" s="1">
-        <v>605.0</v>
+        <v>-58172.4</v>
       </c>
       <c r="J20" s="1">
-        <v>0.12120119398201</v>
+        <v>-1.660515562388</v>
       </c>
       <c r="K20">
-        <v>1.08</v>
+        <v>3.23</v>
       </c>
       <c r="L20" t="s">
         <v>86</v>
       </c>
       <c r="M20" s="1">
-        <v>499775.0</v>
+        <v>3445101.0</v>
       </c>
       <c r="N20" s="1">
-        <v>505184.25</v>
+        <v>3551672.92</v>
       </c>
       <c r="O20" s="1">
-        <v>0.14</v>
+        <v>0.93</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>105.831</v>
+        <v>101.825</v>
       </c>
       <c r="E21" s="1">
-        <v>106.26368</v>
+        <v>103.03090667</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3187910.4</v>
+        <v>3090927.2</v>
       </c>
       <c r="I21" s="1">
-        <v>-12980.4</v>
+        <v>-36177.2</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.40717581021098</v>
+        <v>-1.1704319661751</v>
       </c>
       <c r="K21">
-        <v>2.93</v>
+        <v>0.63</v>
       </c>
       <c r="L21" t="s">
         <v>89</v>
       </c>
       <c r="M21" s="1">
-        <v>3174930.0</v>
+        <v>3054750.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3262834.11</v>
+        <v>3073541.1</v>
       </c>
       <c r="O21" s="1">
-        <v>0.9</v>
+        <v>0.81</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="1">
-        <v>2800000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>102.712</v>
+        <v>99.91</v>
       </c>
       <c r="E22" s="1">
-        <v>103.0829</v>
+        <v>99.837</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2886321.2</v>
+        <v>798696.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-10385.2</v>
+        <v>584.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.35980749474452</v>
+        <v>0.073119184270361</v>
       </c>
       <c r="K22">
-        <v>0.42</v>
+        <v>1.54</v>
       </c>
       <c r="L22" t="s">
         <v>92</v>
       </c>
       <c r="M22" s="1">
-        <v>2875936.0</v>
+        <v>799280.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2887826.41</v>
+        <v>811580.62</v>
       </c>
       <c r="O22" s="1">
-        <v>0.8</v>
+        <v>0.21</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>800000.0</v>
+        <v>4150000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.899</v>
+        <v>94.113</v>
       </c>
       <c r="E23" s="1">
-        <v>99.837</v>
+        <v>94.52752578</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>798696.0</v>
+        <v>3922892.32</v>
       </c>
       <c r="I23" s="1">
-        <v>496.0</v>
+        <v>-17202.82</v>
       </c>
       <c r="J23" s="1">
-        <v>0.062101224996745</v>
+        <v>-0.43852388994455</v>
       </c>
       <c r="K23">
-        <v>1.45</v>
+        <v>0.35</v>
       </c>
       <c r="L23" t="s">
         <v>95</v>
       </c>
       <c r="M23" s="1">
-        <v>799192.0</v>
+        <v>3905689.5</v>
       </c>
       <c r="N23" s="1">
-        <v>810753.03</v>
+        <v>3920197.45</v>
       </c>
       <c r="O23" s="1">
-        <v>0.22</v>
+        <v>1.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>97</v>
       </c>
       <c r="C24" s="1">
-        <v>3850000.0</v>
+        <v>4180000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>95.115</v>
+        <v>96.657</v>
       </c>
       <c r="E24" s="1">
-        <v>94.51283948</v>
+        <v>96.73871292</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>3638744.32</v>
+        <v>4043678.2</v>
       </c>
       <c r="I24" s="1">
-        <v>23183.18</v>
+        <v>-3415.6</v>
       </c>
       <c r="J24" s="1">
-        <v>0.63712033496214</v>
+        <v>-0.084467651258698</v>
       </c>
       <c r="K24">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="L24" t="s">
         <v>98</v>
       </c>
       <c r="M24" s="1">
-        <v>3661927.5</v>
+        <v>4040262.6</v>
       </c>
       <c r="N24" s="1">
-        <v>3674224.29</v>
+        <v>4053882.76</v>
       </c>
       <c r="O24" s="1">
-        <v>1.01</v>
+        <v>1.07</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>99</v>
       </c>
       <c r="B25" t="s">
         <v>100</v>
       </c>
       <c r="C25" s="1">
-        <v>3880000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.232</v>
+        <v>95.847</v>
       </c>
       <c r="E25" s="1">
-        <v>96.724</v>
+        <v>96.35464932</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3752891.2</v>
+        <v>4239604.57</v>
       </c>
       <c r="I25" s="1">
-        <v>19710.4</v>
+        <v>-22336.57</v>
       </c>
       <c r="J25" s="1">
-        <v>0.52520574004384</v>
+        <v>-0.52685503167103</v>
       </c>
       <c r="K25">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>0.0</v>
+      </c>
+      <c r="L25">
+        <v>210.96</v>
       </c>
       <c r="M25" s="1">
-        <v>3772601.6</v>
+        <v>4217268.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3784066.73</v>
+        <v>4217478.96</v>
       </c>
       <c r="O25" s="1">
-        <v>1.05</v>
+        <v>1.11</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" t="s">
         <v>102</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>98.294</v>
+      </c>
+      <c r="E26" s="1">
+        <v>98.446</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>492230.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-760.0</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-0.15439936614997</v>
+      </c>
+      <c r="K26">
+        <v>1.01</v>
+      </c>
+      <c r="L26" t="s">
         <v>103</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>3974212.0</v>
+        <v>491470.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4042423.64</v>
+        <v>496504.25</v>
       </c>
       <c r="O26" s="1">
-        <v>1.12</v>
+        <v>0.13</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" t="s">
         <v>105</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.518</v>
+      </c>
+      <c r="E27" s="1">
+        <v>101.54396838</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>3757126.83</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-37960.83</v>
+      </c>
+      <c r="J27" s="1">
+        <v>-1.0103686065876</v>
+      </c>
+      <c r="K27">
+        <v>2.9</v>
+      </c>
+      <c r="L27" t="s">
         <v>106</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>493145.0</v>
+        <v>3719166.0</v>
       </c>
       <c r="N27" s="1">
-        <v>497853.9</v>
+        <v>3826402.64</v>
       </c>
       <c r="O27" s="1">
-        <v>0.14</v>
+        <v>1.01</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" t="s">
         <v>108</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>3400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.2</v>
+        <v>101.866</v>
       </c>
       <c r="E28" s="1">
-        <v>101.60458324</v>
+        <v>102.557</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3454555.83</v>
+        <v>307671.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-13755.83</v>
+        <v>-2073.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.39819388300348</v>
+        <v>-0.67377165868736</v>
       </c>
       <c r="K28">
-        <v>2.7</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>0.32</v>
+      </c>
+      <c r="L28">
+        <v>955.48</v>
       </c>
       <c r="M28" s="1">
-        <v>3440800.0</v>
+        <v>305598.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3532483.56</v>
+        <v>306553.48</v>
       </c>
       <c r="O28" s="1">
-        <v>0.98</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" t="s">
+        <v>110</v>
+      </c>
+      <c r="C29" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.977</v>
+      </c>
+      <c r="E29" s="1">
+        <v>99.328</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>2085888.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>13629.0</v>
+      </c>
+      <c r="J29" s="1">
+        <v>0.65339078608247</v>
+      </c>
+      <c r="K29">
+        <v>1.11</v>
+      </c>
+      <c r="L29" t="s">
         <v>111</v>
       </c>
-      <c r="B29" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>308097.0</v>
+        <v>2099517.0</v>
       </c>
       <c r="N29" s="1">
-        <v>308447.34</v>
+        <v>2122753.64</v>
       </c>
       <c r="O29" s="1">
-        <v>0.09</v>
+        <v>0.56</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" t="s">
         <v>113</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>102.941</v>
+      </c>
+      <c r="E30" s="1">
+        <v>104.83913</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>3564530.42</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-64536.42</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-1.8105167412206</v>
+      </c>
+      <c r="K30">
+        <v>4.76</v>
+      </c>
+      <c r="L30" t="s">
         <v>114</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>2098677.0</v>
+        <v>3499994.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2120683.85</v>
+        <v>3661866.6</v>
       </c>
       <c r="O30" s="1">
-        <v>0.59</v>
+        <v>0.96</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" t="s">
         <v>116</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>7558000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.336</v>
+      </c>
+      <c r="E31" s="1">
+        <v>100.27401164</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>7578709.8</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-70894.92</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-0.93544840574315</v>
+      </c>
+      <c r="K31">
+        <v>2.16</v>
+      </c>
+      <c r="L31" t="s">
         <v>117</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>3226728.0</v>
+        <v>7507814.88</v>
       </c>
       <c r="N31" s="1">
-        <v>3365845.81</v>
+        <v>7670881.32</v>
       </c>
       <c r="O31" s="1">
-        <v>0.93</v>
+        <v>2.02</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" t="s">
         <v>119</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>92.349</v>
+      </c>
+      <c r="E32" s="1">
+        <v>92.61058806</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>3333981.17</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-9417.17</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-0.28246020357697</v>
+      </c>
+      <c r="K32">
+        <v>0.08</v>
+      </c>
+      <c r="L32" t="s">
         <v>120</v>
       </c>
-      <c r="C32" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>6976856.18</v>
+        <v>3324564.0</v>
       </c>
       <c r="N32" s="1">
-        <v>7117469.73</v>
+        <v>3327325.64</v>
       </c>
       <c r="O32" s="1">
-        <v>1.97</v>
+        <v>0.88</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" t="s">
         <v>122</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>3300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>93.415</v>
+        <v>97.931</v>
       </c>
       <c r="E33" s="1">
-        <v>92.58891424</v>
+        <v>97.397</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>3055434.17</v>
+        <v>1363558.0</v>
       </c>
       <c r="I33" s="1">
-        <v>27260.83</v>
+        <v>7476.0</v>
       </c>
       <c r="J33" s="1">
-        <v>0.89220806220152</v>
+        <v>0.54827150733595</v>
       </c>
       <c r="K33">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>0.03</v>
+      </c>
+      <c r="L33">
+        <v>479.45</v>
       </c>
       <c r="M33" s="1">
-        <v>3082695.0</v>
+        <v>1371034.0</v>
       </c>
       <c r="N33" s="1">
-        <v>3084367.6</v>
+        <v>1371513.45</v>
       </c>
       <c r="O33" s="1">
-        <v>0.85</v>
+        <v>0.36</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" t="s">
+        <v>124</v>
+      </c>
+      <c r="C34" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.189</v>
+      </c>
+      <c r="E34" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-5256.71</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-0.26428421223055</v>
+      </c>
+      <c r="K34">
+        <v>2.4</v>
+      </c>
+      <c r="L34" t="s">
         <v>125</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>1373624.0</v>
+        <v>1983780.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1373739.07</v>
+        <v>2031725.21</v>
       </c>
       <c r="O34" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>126</v>
+      </c>
+      <c r="B35" t="s">
         <v>127</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>105.751</v>
+      </c>
+      <c r="E35" s="1">
+        <v>108.0529</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>2161058.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-46038.0</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-2.1303454141444</v>
+      </c>
+      <c r="K35">
+        <v>1.89</v>
+      </c>
+      <c r="L35" t="s">
         <v>128</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>1791990.0</v>
+        <v>2115020.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1832798.22</v>
+        <v>2152794.73</v>
       </c>
       <c r="O35" s="1">
-        <v>0.51</v>
+        <v>0.57</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>129</v>
+      </c>
+      <c r="B36" t="s">
         <v>130</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>1800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>108.125</v>
+        <v>99.173</v>
       </c>
       <c r="E36" s="1">
-        <v>108.217</v>
+        <v>99.371</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1947906.0</v>
+        <v>496855.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-1656.0</v>
+        <v>-990.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.085014369276546</v>
+        <v>-0.19925330327762</v>
       </c>
       <c r="K36">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>0.06</v>
+      </c>
+      <c r="L36">
+        <v>320.55</v>
       </c>
       <c r="M36" s="1">
-        <v>1946250.0</v>
+        <v>495865.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1973787.77</v>
+        <v>496185.55</v>
       </c>
       <c r="O36" s="1">
-        <v>0.55</v>
+        <v>0.13</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>131</v>
+      </c>
+      <c r="B37" t="s">
+        <v>132</v>
+      </c>
+      <c r="C37" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>101.72</v>
+      </c>
+      <c r="E37" s="1">
+        <v>103.15242757</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>3816639.82</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-52999.82</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-1.3886513399108</v>
+      </c>
+      <c r="K37">
+        <v>0.68</v>
+      </c>
+      <c r="L37" t="s">
         <v>133</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>497245.0</v>
+        <v>3763640.0</v>
       </c>
       <c r="N37" s="1">
-        <v>506097.05</v>
+        <v>3788779.73</v>
       </c>
       <c r="O37" s="1">
-        <v>0.14</v>
+        <v>1.0</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>134</v>
+      </c>
+      <c r="B38" t="s">
+        <v>135</v>
+      </c>
+      <c r="C38" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>101.269</v>
+      </c>
+      <c r="E38" s="1">
+        <v>102.37898621</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>2968990.6</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-32189.6</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-1.0841933955601</v>
+      </c>
+      <c r="K38">
+        <v>3.35</v>
+      </c>
+      <c r="L38" t="s">
         <v>136</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>3504074.0</v>
+        <v>2936801.0</v>
       </c>
       <c r="N38" s="1">
-        <v>3520317.15</v>
+        <v>3033931.14</v>
       </c>
       <c r="O38" s="1">
-        <v>0.97</v>
+        <v>0.8</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>137</v>
+      </c>
+      <c r="B39" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" s="1">
+        <v>2855000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.399</v>
+      </c>
+      <c r="E39" s="1">
+        <v>100.19243082</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2860493.9</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-22652.45</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-0.79190695005502</v>
+      </c>
+      <c r="K39">
+        <v>1.9</v>
+      </c>
+      <c r="L39" t="s">
         <v>139</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>2759805.0</v>
+        <v>2837841.45</v>
       </c>
       <c r="N39" s="1">
-        <v>2844965.96</v>
+        <v>2892047.34</v>
       </c>
       <c r="O39" s="1">
-        <v>0.79</v>
+        <v>0.76</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>140</v>
+      </c>
+      <c r="B40" t="s">
+        <v>141</v>
+      </c>
+      <c r="C40" s="1">
+        <v>1542000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>98.422</v>
+      </c>
+      <c r="E40" s="1">
+        <v>99.68557458</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1537151.56</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-19484.32</v>
+      </c>
+      <c r="J40" s="1">
+        <v>-1.2675601096876</v>
+      </c>
+      <c r="K40">
+        <v>0.41</v>
+      </c>
+      <c r="L40" t="s">
         <v>142</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>2665912.05</v>
+        <v>1517667.24</v>
       </c>
       <c r="N40" s="1">
-        <v>2712520.03</v>
+        <v>1523940.86</v>
       </c>
       <c r="O40" s="1">
-        <v>0.75</v>
+        <v>0.4</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>143</v>
+      </c>
+      <c r="B41" t="s">
+        <v>144</v>
+      </c>
+      <c r="C41" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>98.242</v>
+      </c>
+      <c r="E41" s="1">
+        <v>97.68931267</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>4396019.07</v>
+      </c>
+      <c r="I41" s="1">
+        <v>24870.93</v>
+      </c>
+      <c r="J41" s="1">
+        <v>0.56576028456583</v>
+      </c>
+      <c r="K41">
+        <v>0.09</v>
+      </c>
+      <c r="L41" t="s">
         <v>145</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>1442317.24</v>
+        <v>4420890.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1446119.77</v>
+        <v>4425050.96</v>
       </c>
       <c r="O41" s="1">
-        <v>0.4</v>
+        <v>1.16</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>146</v>
+      </c>
+      <c r="B42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C42" s="1">
+        <v>5162000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>98.79</v>
+      </c>
+      <c r="E42" s="1">
+        <v>99.87248896</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>5155417.88</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-55878.08</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-1.0838710129934</v>
+      </c>
+      <c r="K42">
+        <v>0.36</v>
+      </c>
+      <c r="L42" t="s">
         <v>148</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>4430340.0</v>
+        <v>5099539.8</v>
       </c>
       <c r="N42" s="1">
-        <v>4433036.92</v>
+        <v>5118036.97</v>
       </c>
       <c r="O42" s="1">
-        <v>1.22</v>
+        <v>1.35</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>149</v>
+      </c>
+      <c r="B43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C43" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>98.768</v>
+      </c>
+      <c r="E43" s="1">
+        <v>99.80378605</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>3792543.87</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-39359.87</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-1.037822404939</v>
+      </c>
+      <c r="K43">
+        <v>1.18</v>
+      </c>
+      <c r="L43" t="s">
         <v>151</v>
       </c>
-      <c r="B43" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>4773381.18</v>
+        <v>3753184.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4782905.18</v>
+        <v>3797951.12</v>
       </c>
       <c r="O43" s="1">
-        <v>1.32</v>
+        <v>1.0</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>152</v>
+      </c>
+      <c r="B44" t="s">
+        <v>153</v>
+      </c>
+      <c r="C44" s="1">
+        <v>1089000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>98.702</v>
+      </c>
+      <c r="E44" s="1">
+        <v>99.90367309</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>1087951.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-13086.22</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-1.2028317451797</v>
+      </c>
+      <c r="K44">
+        <v>0.79</v>
+      </c>
+      <c r="L44" t="s">
         <v>154</v>
       </c>
-      <c r="B44" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>3491075.0</v>
+        <v>1074864.78</v>
       </c>
       <c r="N44" s="1">
-        <v>3527753.08</v>
+        <v>1083431.57</v>
       </c>
       <c r="O44" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>155</v>
+      </c>
+      <c r="B45" t="s">
+        <v>156</v>
+      </c>
+      <c r="C45" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.399</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.45633333</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1205476.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-12688.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-1.0525302867913</v>
+      </c>
+      <c r="K45">
+        <v>2.35</v>
+      </c>
+      <c r="L45" t="s">
         <v>157</v>
       </c>
-      <c r="B45" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>988327.48</v>
+        <v>1192788.0</v>
       </c>
       <c r="N45" s="1">
-        <v>994937.14</v>
+        <v>1220955.12</v>
       </c>
       <c r="O45" s="1">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>158</v>
+      </c>
+      <c r="B46" t="s">
+        <v>159</v>
+      </c>
+      <c r="C46" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.131</v>
+      </c>
+      <c r="E46" s="1">
+        <v>96.0024946</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>4800124.73</v>
+      </c>
+      <c r="I46" s="1">
+        <v>56425.27</v>
+      </c>
+      <c r="J46" s="1">
+        <v>1.1754959125823</v>
+      </c>
+      <c r="K46">
+        <v>0.21</v>
+      </c>
+      <c r="L46" t="s">
         <v>160</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>1105962.0</v>
+        <v>4856550.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1130135.63</v>
+        <v>4866823.97</v>
       </c>
       <c r="O46" s="1">
-        <v>0.31</v>
+        <v>1.28</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>161</v>
+      </c>
+      <c r="B47" t="s">
+        <v>162</v>
+      </c>
+      <c r="C47" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.467</v>
+      </c>
+      <c r="E47" s="1">
+        <v>100.30629412</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>1705207.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-14268.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-0.83673125902017</v>
+      </c>
+      <c r="K47">
+        <v>0.7</v>
+      </c>
+      <c r="L47" t="s">
         <v>163</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>4477180.0</v>
+        <v>1690939.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4486033.42</v>
+        <v>1702920.51</v>
       </c>
       <c r="O47" s="1">
-        <v>1.24</v>
+        <v>0.45</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B48" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C48" s="1">
-        <v>1600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.21</v>
+        <v>97.935</v>
       </c>
       <c r="E48" s="1">
-        <v>100.336</v>
+        <v>98.433</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1605376.0</v>
+        <v>295299.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-2016.0</v>
+        <v>-1494.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.12557805772604</v>
+        <v>-0.50592789003688</v>
       </c>
       <c r="K48">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>0.08</v>
+      </c>
+      <c r="L48">
+        <v>246.58</v>
       </c>
       <c r="M48" s="1">
-        <v>1603360.0</v>
+        <v>293805.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1612450.41</v>
+        <v>294051.58</v>
       </c>
       <c r="O48" s="1">
-        <v>0.45</v>
+        <v>0.08</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B49" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C49" s="1">
-        <v>300000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.762</v>
+        <v>98.95</v>
       </c>
       <c r="E49" s="1">
-        <v>98.433</v>
+        <v>99.66648387</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>295299.0</v>
+        <v>3089661.0</v>
       </c>
       <c r="I49" s="1">
-        <v>987.0</v>
+        <v>-22211.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.33423750165087</v>
+        <v>-0.71888145657404</v>
       </c>
       <c r="K49">
-        <v>1.86</v>
+        <v>0.96</v>
       </c>
       <c r="L49" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="M49" s="1">
-        <v>296286.0</v>
+        <v>3067450.0</v>
       </c>
       <c r="N49" s="1">
-        <v>301864.77</v>
+        <v>3097176.03</v>
       </c>
       <c r="O49" s="1">
-        <v>0.08</v>
+        <v>0.81</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B50" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C50" s="1">
-        <v>2900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.411</v>
+        <v>99.017</v>
       </c>
       <c r="E50" s="1">
-        <v>99.67024138</v>
+        <v>99.7262</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2890437.0</v>
+        <v>1994524.0</v>
       </c>
       <c r="I50" s="1">
-        <v>21482.0</v>
+        <v>-14184.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.74320941781468</v>
+        <v>-0.7111471208168</v>
       </c>
       <c r="K50">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="L50" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="M50" s="1">
-        <v>2911919.0</v>
+        <v>1980340.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2935009.75</v>
+        <v>1988970.14</v>
       </c>
       <c r="O50" s="1">
-        <v>0.81</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B51" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C51" s="1">
-        <v>1800000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.068</v>
+        <v>98.374</v>
       </c>
       <c r="E51" s="1">
-        <v>99.73188889</v>
+        <v>99.73340351</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1795174.0</v>
+        <v>5684804.0</v>
       </c>
       <c r="I51" s="1">
-        <v>6050.0</v>
+        <v>-77486.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.33701468492748</v>
+        <v>-1.363037318437</v>
       </c>
       <c r="K51">
-        <v>0.29</v>
+        <v>0.88</v>
       </c>
       <c r="L51" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="M51" s="1">
-        <v>1801224.0</v>
+        <v>5607318.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1806531.53</v>
+        <v>5657583.41</v>
       </c>
       <c r="O51" s="1">
-        <v>0.5</v>
+        <v>1.49</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B52" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C52" s="1">
-        <v>5300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.046</v>
+        <v>102.402</v>
       </c>
       <c r="E52" s="1">
-        <v>99.772</v>
+        <v>103.84671429</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>5287916.0</v>
+        <v>1453854.0</v>
       </c>
       <c r="I52" s="1">
-        <v>14522.0</v>
+        <v>-20226.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.27462614761657</v>
+        <v>-1.3911988411491</v>
       </c>
       <c r="K52">
-        <v>0.72</v>
+        <v>2.89</v>
       </c>
       <c r="L52" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="M52" s="1">
-        <v>5302438.0</v>
+        <v>1433628.0</v>
       </c>
       <c r="N52" s="1">
-        <v>5340554.44</v>
+        <v>1474055.4</v>
       </c>
       <c r="O52" s="1">
-        <v>1.48</v>
+        <v>0.39</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B53" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C53" s="1">
-        <v>1300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>103.505</v>
+        <v>104.289</v>
       </c>
       <c r="E53" s="1">
-        <v>103.917</v>
+        <v>106.2973125</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1350921.0</v>
+        <v>1700757.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-5356.0</v>
+        <v>-32133.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.39647025991897</v>
+        <v>-1.8893351607549</v>
       </c>
       <c r="K53">
-        <v>2.67</v>
+        <v>3.01</v>
       </c>
       <c r="L53" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="M53" s="1">
-        <v>1345565.0</v>
+        <v>1668624.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1380228.7</v>
+        <v>1716843.18</v>
       </c>
       <c r="O53" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B54" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C54" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>105.791</v>
+        <v>97.941</v>
       </c>
       <c r="E54" s="1">
-        <v>106.37966667</v>
+        <v>94.79261867</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1595695.0</v>
+        <v>1421889.28</v>
       </c>
       <c r="I54" s="1">
-        <v>-8830.0</v>
+        <v>47225.72</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.55336389472926</v>
+        <v>3.3213359622488</v>
       </c>
       <c r="K54">
-        <v>2.73</v>
+        <v>0.75</v>
       </c>
       <c r="L54" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="M54" s="1">
-        <v>1586865.0</v>
+        <v>1469115.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1627775.96</v>
+        <v>1480370.14</v>
       </c>
       <c r="O54" s="1">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B55" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C55" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.249</v>
+        <v>95.84</v>
       </c>
       <c r="E55" s="1">
-        <v>94.55244857</v>
+        <v>96.37926667</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1323734.28</v>
+        <v>1445689.0</v>
       </c>
       <c r="I55" s="1">
-        <v>51751.72</v>
+        <v>-8089.0</v>
       </c>
       <c r="J55" s="1">
-        <v>3.9095248028177</v>
+        <v>-0.55952559644571</v>
       </c>
       <c r="K55">
-        <v>0.7</v>
+        <v>0.95</v>
       </c>
       <c r="L55" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="M55" s="1">
-        <v>1375486.0</v>
+        <v>1437600.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1385353.12</v>
+        <v>1451880.82</v>
       </c>
       <c r="O55" s="1">
         <v>0.38</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B56" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="C56" s="1">
-        <v>1400000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>96.723</v>
+        <v>107.173</v>
       </c>
       <c r="E56" s="1">
-        <v>96.38942857</v>
+        <v>109.54905115</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1349452.0</v>
+        <v>2848275.33</v>
       </c>
       <c r="I56" s="1">
-        <v>4670.0</v>
+        <v>-61777.33</v>
       </c>
       <c r="J56" s="1">
-        <v>0.3460664032511</v>
+        <v>-2.1689381412435</v>
       </c>
       <c r="K56">
-        <v>0.89</v>
+        <v>0.26</v>
       </c>
       <c r="L56" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="M56" s="1">
-        <v>1354122.0</v>
+        <v>2786498.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1366539.81</v>
+        <v>2793336.36</v>
       </c>
       <c r="O56" s="1">
-        <v>0.38</v>
+        <v>0.74</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B57" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="C57" s="1">
-        <v>2400000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>108.677</v>
+        <v>98.579</v>
       </c>
       <c r="E57" s="1">
-        <v>109.68063875</v>
+        <v>98.12584211</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2632335.33</v>
+        <v>5593173.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-24087.33</v>
+        <v>25830.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.91505552979833</v>
+        <v>0.46181299952639</v>
       </c>
       <c r="K57">
-        <v>5.95</v>
+        <v>0.25</v>
       </c>
       <c r="L57" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="M57" s="1">
-        <v>2608248.0</v>
+        <v>5619003.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2751064.44</v>
+        <v>5633057.79</v>
       </c>
       <c r="O57" s="1">
-        <v>0.76</v>
+        <v>1.48</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B58" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="C58" s="1">
-        <v>5700000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.595</v>
+        <v>91.024</v>
       </c>
       <c r="E58" s="1">
-        <v>98.12584211</v>
+        <v>91.75309302</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>5593173.0</v>
+        <v>3945383.0</v>
       </c>
       <c r="I58" s="1">
-        <v>26742.0</v>
+        <v>-31351.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.47811859207645</v>
+        <v>-0.79462500852262</v>
       </c>
       <c r="K58">
         <v>0.19</v>
       </c>
       <c r="L58" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="M58" s="1">
-        <v>5619915.0</v>
+        <v>3914032.0</v>
       </c>
       <c r="N58" s="1">
-        <v>5631002.67</v>
+        <v>3922028.23</v>
       </c>
       <c r="O58" s="1">
-        <v>1.56</v>
+        <v>1.03</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B59" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C59" s="1">
-        <v>4000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>92.12</v>
+        <v>99.36</v>
       </c>
       <c r="E59" s="1">
-        <v>91.7582</v>
+        <v>100.34383862</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3670328.0</v>
+        <v>2909971.32</v>
       </c>
       <c r="I59" s="1">
-        <v>14472.0</v>
+        <v>-28531.32</v>
       </c>
       <c r="J59" s="1">
-        <v>0.39429718542866</v>
+        <v>-0.98046739512196</v>
       </c>
       <c r="K59">
-        <v>0.17</v>
+        <v>2.24</v>
       </c>
       <c r="L59" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="M59" s="1">
-        <v>3684800.0</v>
+        <v>2881440.0</v>
       </c>
       <c r="N59" s="1">
-        <v>3691457.53</v>
+        <v>2946511.23</v>
       </c>
       <c r="O59" s="1">
-        <v>1.02</v>
+        <v>0.78</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B60" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C60" s="1">
-        <v>2700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.376</v>
+        <v>108.116</v>
       </c>
       <c r="E60" s="1">
-        <v>100.37597481</v>
+        <v>109.93775</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2710151.32</v>
+        <v>1759004.0</v>
       </c>
       <c r="I60" s="1">
-        <v>0.68</v>
+        <v>-29148.0</v>
       </c>
       <c r="J60" s="1">
-        <v>2.5090849908705E-5</v>
+        <v>-1.6570741169435</v>
       </c>
       <c r="K60">
-        <v>2.09</v>
+        <v>8.77</v>
       </c>
       <c r="L60" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="M60" s="1">
-        <v>2710152.0</v>
+        <v>1729856.0</v>
       </c>
       <c r="N60" s="1">
-        <v>2766519.12</v>
+        <v>1870129.97</v>
       </c>
       <c r="O60" s="1">
-        <v>0.76</v>
+        <v>0.49</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B61" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C61" s="1">
-        <v>1400000.0</v>
+        <v>3352000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>109.957</v>
+        <v>94.693</v>
       </c>
       <c r="E61" s="1">
-        <v>110.1</v>
+        <v>94.93470615</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1541400.0</v>
+        <v>3182211.35</v>
       </c>
       <c r="I61" s="1">
-        <v>-2002.0</v>
+        <v>-8101.99</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.12988192552225</v>
+        <v>-0.25460251092373</v>
       </c>
       <c r="K61">
-        <v>8.25</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>0.01</v>
+      </c>
+      <c r="L61">
+        <v>482.14</v>
       </c>
       <c r="M61" s="1">
-        <v>1539398.0</v>
+        <v>3174109.36</v>
       </c>
       <c r="N61" s="1">
-        <v>1654850.05</v>
+        <v>3174591.5</v>
       </c>
       <c r="O61" s="1">
-        <v>0.46</v>
+        <v>0.84</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B62" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C62" s="1">
-        <v>3052000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>95.391</v>
+        <v>98.917</v>
       </c>
       <c r="E62" s="1">
-        <v>94.92415957</v>
+        <v>98.51267286</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2897085.35</v>
+        <v>2068766.13</v>
       </c>
       <c r="I62" s="1">
-        <v>14247.97</v>
+        <v>8490.87</v>
       </c>
       <c r="J62" s="1">
-        <v>0.49180359839934</v>
+        <v>0.41043160349885</v>
       </c>
       <c r="K62">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>41.81</v>
+        <v>1.49</v>
+      </c>
+      <c r="L62" t="s">
+        <v>206</v>
       </c>
       <c r="M62" s="1">
-        <v>2911333.32</v>
+        <v>2077257.0</v>
       </c>
       <c r="N62" s="1">
-        <v>2911375.13</v>
+        <v>2108577.21</v>
       </c>
       <c r="O62" s="1">
-        <v>0.8</v>
+        <v>0.55</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B63" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C63" s="1">
-        <v>1900000.0</v>
+        <v>6750000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.217</v>
+        <v>99.592</v>
       </c>
       <c r="E63" s="1">
-        <v>98.44821737</v>
+        <v>100.17162607</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1870516.13</v>
+        <v>6761584.76</v>
       </c>
       <c r="I63" s="1">
-        <v>14606.87</v>
+        <v>-39124.76</v>
       </c>
       <c r="J63" s="1">
-        <v>0.78090051006403</v>
+        <v>-0.57863298899177</v>
       </c>
       <c r="K63">
-        <v>1.41</v>
+        <v>0.14</v>
       </c>
       <c r="L63" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="M63" s="1">
-        <v>1885123.0</v>
+        <v>6722460.0</v>
       </c>
       <c r="N63" s="1">
-        <v>1911853.14</v>
+        <v>6732168.9</v>
       </c>
       <c r="O63" s="1">
-        <v>0.53</v>
+        <v>1.77</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B64" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C64" s="1">
-        <v>6250000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>100.396</v>
+        <v>101.431</v>
       </c>
       <c r="E64" s="1">
-        <v>100.17895616</v>
+        <v>102.69912865</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>6261184.76</v>
+        <v>5340354.69</v>
       </c>
       <c r="I64" s="1">
-        <v>13565.24</v>
+        <v>-65942.69</v>
       </c>
       <c r="J64" s="1">
-        <v>0.2166561205263</v>
+        <v>-1.2347998181372</v>
       </c>
       <c r="K64">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>449.49</v>
+        <v>1.63</v>
+      </c>
+      <c r="L64" t="s">
+        <v>212</v>
       </c>
       <c r="M64" s="1">
-        <v>6274750.0</v>
+        <v>5274412.0</v>
       </c>
       <c r="N64" s="1">
-        <v>6275199.49</v>
+        <v>5359179.12</v>
       </c>
       <c r="O64" s="1">
-        <v>1.73</v>
+        <v>1.41</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>213</v>
+      </c>
+      <c r="B65" t="s">
+        <v>214</v>
+      </c>
+      <c r="C65" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>96.492</v>
+      </c>
+      <c r="E65" s="1">
+        <v>96.57325926</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>2607478.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-2194.0</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-0.084142608298133</v>
+      </c>
+      <c r="K65">
+        <v>0.29</v>
+      </c>
+      <c r="L65" t="s">
         <v>215</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>4927296.0</v>
+        <v>2605284.0</v>
       </c>
       <c r="N65" s="1">
-        <v>4996797.37</v>
+        <v>2613115.85</v>
       </c>
       <c r="O65" s="1">
-        <v>1.38</v>
+        <v>0.69</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>216</v>
+      </c>
+      <c r="B66" t="s">
+        <v>217</v>
+      </c>
+      <c r="C66" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>90.767</v>
+      </c>
+      <c r="E66" s="1">
+        <v>91.40672093</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>3930489.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-27508.0</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-0.69986202734571</v>
+      </c>
+      <c r="K66">
+        <v>0.12</v>
+      </c>
+      <c r="L66" t="s">
         <v>218</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>2428450.0</v>
+        <v>3902981.0</v>
       </c>
       <c r="N66" s="1">
-        <v>2434563.01</v>
+        <v>3908341.27</v>
       </c>
       <c r="O66" s="1">
-        <v>0.67</v>
+        <v>1.03</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>219</v>
+      </c>
+      <c r="B67" t="s">
+        <v>220</v>
+      </c>
+      <c r="C67" s="1">
+        <v>2011000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.809</v>
+      </c>
+      <c r="E67" s="1">
+        <v>100.20147837</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2015051.73</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-7892.74</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-0.39168919995915</v>
+      </c>
+      <c r="K67">
+        <v>1.98</v>
+      </c>
+      <c r="L67" t="s">
         <v>221</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>3659880.0</v>
+        <v>2007158.99</v>
       </c>
       <c r="N67" s="1">
-        <v>3664345.75</v>
+        <v>2047075.96</v>
       </c>
       <c r="O67" s="1">
-        <v>1.01</v>
+        <v>0.54</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>222</v>
+      </c>
+      <c r="B68" t="s">
+        <v>223</v>
+      </c>
+      <c r="C68" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.357</v>
+      </c>
+      <c r="E68" s="1">
+        <v>101.02184238</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>4242917.38</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-27923.38</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-0.65811745785161</v>
+      </c>
+      <c r="K68">
+        <v>1.26</v>
+      </c>
+      <c r="L68" t="s">
         <v>224</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>1814803.1</v>
+        <v>4214994.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1848039.91</v>
+        <v>4267715.51</v>
       </c>
       <c r="O68" s="1">
-        <v>0.51</v>
+        <v>1.12</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>225</v>
+      </c>
+      <c r="B69" t="s">
+        <v>226</v>
+      </c>
+      <c r="C69" s="1">
+        <v>2544000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>98.931</v>
+      </c>
+      <c r="E69" s="1">
+        <v>99.8041419</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>2539017.37</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-22212.73</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-0.87485537761406</v>
+      </c>
+      <c r="K69">
+        <v>0.79</v>
+      </c>
+      <c r="L69" t="s">
         <v>227</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>3938376.0</v>
+        <v>2516804.64</v>
       </c>
       <c r="N69" s="1">
-        <v>3981089.01</v>
+        <v>2536930.12</v>
       </c>
       <c r="O69" s="1">
-        <v>1.1</v>
+        <v>0.67</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>228</v>
+      </c>
+      <c r="B70" t="s">
+        <v>229</v>
+      </c>
+      <c r="C70" s="1">
+        <v>2540000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>98.574</v>
+      </c>
+      <c r="E70" s="1">
+        <v>99.96138583</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>2539019.2</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-35239.6</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-1.3879217612848</v>
+      </c>
+      <c r="K70">
+        <v>0.24</v>
+      </c>
+      <c r="L70" t="s">
         <v>230</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>2345476.72</v>
+        <v>2503779.6</v>
       </c>
       <c r="N70" s="1">
-        <v>2360817.08</v>
+        <v>2509989.38</v>
       </c>
       <c r="O70" s="1">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>231</v>
+      </c>
+      <c r="B71" t="s">
+        <v>232</v>
+      </c>
+      <c r="C71" s="1">
+        <v>3103000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>98.24</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.2734718</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>3111485.83</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-63098.63</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-2.0279259957292</v>
+      </c>
+      <c r="K71">
+        <v>1.48</v>
+      </c>
+      <c r="L71" t="s">
         <v>233</v>
       </c>
-      <c r="B71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>2346388.2</v>
+        <v>3048387.2</v>
       </c>
       <c r="N71" s="1">
-        <v>2348083.26</v>
+        <v>3094337.1</v>
       </c>
       <c r="O71" s="1">
-        <v>0.65</v>
+        <v>0.81</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>234</v>
+      </c>
+      <c r="B72" t="s">
+        <v>235</v>
+      </c>
+      <c r="C72" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>104.436</v>
+      </c>
+      <c r="E72" s="1">
+        <v>106.4833125</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>1703733.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-32757.0</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-1.9226604168611</v>
+      </c>
+      <c r="K72">
+        <v>2.09</v>
+      </c>
+      <c r="L72" t="s">
         <v>236</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>2914873.27</v>
+        <v>1670976.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2953516.97</v>
+        <v>1704452.38</v>
       </c>
       <c r="O72" s="1">
-        <v>0.82</v>
+        <v>0.45</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>237</v>
+      </c>
+      <c r="B73" t="s">
+        <v>238</v>
+      </c>
+      <c r="C73" s="1">
+        <v>2432000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>102.197</v>
+      </c>
+      <c r="E73" s="1">
+        <v>104.46124794</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>2540497.55</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-55066.51</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-2.1675482426661</v>
+      </c>
+      <c r="K73">
+        <v>4.52</v>
+      </c>
+      <c r="L73" t="s">
         <v>239</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>1586295.0</v>
+        <v>2485431.04</v>
       </c>
       <c r="N73" s="1">
-        <v>1612709.96</v>
+        <v>2595440.13</v>
       </c>
       <c r="O73" s="1">
-        <v>0.45</v>
+        <v>0.68</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>240</v>
+      </c>
+      <c r="B74" t="s">
+        <v>241</v>
+      </c>
+      <c r="C74" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>98.498</v>
+      </c>
+      <c r="E74" s="1">
+        <v>99.65646154</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>1295534.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-15060.0</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-1.1624550185483</v>
+      </c>
+      <c r="K74">
+        <v>0.29</v>
+      </c>
+      <c r="L74" t="s">
         <v>242</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>2333578.32</v>
+        <v>1280474.0</v>
       </c>
       <c r="N74" s="1">
-        <v>2429197.2</v>
+        <v>1284258.25</v>
       </c>
       <c r="O74" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>243</v>
+      </c>
+      <c r="B75" t="s">
+        <v>244</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>102.447</v>
+      </c>
+      <c r="E75" s="1">
+        <v>103.95842857</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1455418.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-21160.0</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-1.4538778550217</v>
+      </c>
+      <c r="K75">
+        <v>3.13</v>
+      </c>
+      <c r="L75" t="s">
         <v>245</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>1203660.0</v>
+        <v>1434258.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1205201.1</v>
+        <v>1478012.79</v>
       </c>
       <c r="O75" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>246</v>
+      </c>
+      <c r="B76" t="s">
+        <v>247</v>
+      </c>
+      <c r="C76" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>96.807</v>
+      </c>
+      <c r="E76" s="1">
+        <v>97.63726204</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>4784225.84</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-40682.84</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-0.85035366975903</v>
+      </c>
+      <c r="K76">
+        <v>0.07</v>
+      </c>
+      <c r="L76" t="s">
         <v>248</v>
       </c>
-      <c r="B76" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>1347021.0</v>
+        <v>4743543.0</v>
       </c>
       <c r="N76" s="1">
-        <v>1384351.48</v>
+        <v>4747033.41</v>
       </c>
       <c r="O76" s="1">
-        <v>0.38</v>
+        <v>1.25</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>249</v>
+      </c>
+      <c r="B77" t="s">
+        <v>250</v>
+      </c>
+      <c r="C77" s="1">
+        <v>2911000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>98.685</v>
+      </c>
+      <c r="E77" s="1">
+        <v>99.79501546</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>2905032.9</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-32312.55</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-1.1122954924194</v>
+      </c>
+      <c r="K77">
+        <v>1.48</v>
+      </c>
+      <c r="L77" t="s">
         <v>251</v>
       </c>
-      <c r="B77" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>4405500.0</v>
+        <v>2872720.35</v>
       </c>
       <c r="N77" s="1">
-        <v>4478023.97</v>
+        <v>2915747.32</v>
       </c>
       <c r="O77" s="1">
-        <v>1.24</v>
+        <v>0.77</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>252</v>
+      </c>
+      <c r="B78" t="s">
+        <v>253</v>
+      </c>
+      <c r="C78" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>101.193</v>
+      </c>
+      <c r="E78" s="1">
+        <v>102.24985714</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>715749.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-7398.0</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-1.0336025617919</v>
+      </c>
+      <c r="K78">
+        <v>2.31</v>
+      </c>
+      <c r="L78" t="s">
         <v>254</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>2712111.51</v>
+        <v>708351.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2747595.9</v>
+        <v>724489.36</v>
       </c>
       <c r="O78" s="1">
-        <v>0.76</v>
+        <v>0.19</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>255</v>
+      </c>
+      <c r="B79" t="s">
+        <v>256</v>
+      </c>
+      <c r="C79" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>101.135</v>
+      </c>
+      <c r="E79" s="1">
+        <v>102.55663256</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>3999708.67</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-55443.67</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-1.3861927098805</v>
+      </c>
+      <c r="K79">
+        <v>2.35</v>
+      </c>
+      <c r="L79" t="s">
         <v>257</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>614058.0</v>
+        <v>3944265.0</v>
       </c>
       <c r="N79" s="1">
-        <v>626602.52</v>
+        <v>4035995.14</v>
       </c>
       <c r="O79" s="1">
-        <v>0.17</v>
+        <v>1.06</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>258</v>
+      </c>
+      <c r="B80" t="s">
+        <v>259</v>
+      </c>
+      <c r="C80" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.452</v>
+      </c>
+      <c r="E80" s="1">
+        <v>98.35854909</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>3245832.12</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-29916.12</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-0.92167798253226</v>
+      </c>
+      <c r="K80">
+        <v>0.74</v>
+      </c>
+      <c r="L80" t="s">
         <v>260</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>3713904.0</v>
+        <v>3215916.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3790613.59</v>
+        <v>3240326.96</v>
       </c>
       <c r="O80" s="1">
-        <v>1.05</v>
+        <v>0.85</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>261</v>
+      </c>
+      <c r="B81" t="s">
+        <v>262</v>
+      </c>
+      <c r="C81" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>102.061</v>
+      </c>
+      <c r="E81" s="1">
+        <v>103.193625</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>1651098.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-18122.0</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-1.0975726455971</v>
+      </c>
+      <c r="K81">
+        <v>0.11</v>
+      </c>
+      <c r="L81" t="s">
         <v>263</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>2961330.0</v>
+        <v>1632976.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2979617.67</v>
+        <v>1634729.42</v>
       </c>
       <c r="O81" s="1">
-        <v>0.82</v>
+        <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>264</v>
+      </c>
+      <c r="B82" t="s">
+        <v>265</v>
+      </c>
+      <c r="C82" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>97.727</v>
+      </c>
+      <c r="E82" s="1">
+        <v>98.1937665</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>1963875.33</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-9335.33</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-0.47535247565842</v>
+      </c>
+      <c r="K82">
+        <v>1.73</v>
+      </c>
+      <c r="L82" t="s">
         <v>266</v>
       </c>
-      <c r="B82" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>1435812.0</v>
+        <v>1954540.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1503702.41</v>
+        <v>1989156.44</v>
       </c>
       <c r="O82" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B83" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C83" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.599</v>
+        <v>94.872</v>
       </c>
       <c r="E83" s="1">
-        <v>98.195185</v>
+        <v>95.0186055</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1767513.33</v>
+        <v>1900372.11</v>
       </c>
       <c r="I83" s="1">
-        <v>7268.67</v>
+        <v>-2932.11</v>
       </c>
       <c r="J83" s="1">
-        <v>0.41123706829413</v>
+        <v>-0.15429136139027</v>
       </c>
       <c r="K83">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.02</v>
+      </c>
+      <c r="L83">
+        <v>417.81</v>
       </c>
       <c r="M83" s="1">
-        <v>1774782.0</v>
+        <v>1897440.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1804297.07</v>
+        <v>1897857.81</v>
       </c>
       <c r="O83" s="1">
         <v>0.5</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B84" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C84" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>95.564</v>
+        <v>108.397</v>
       </c>
       <c r="E84" s="1">
-        <v>94.993895</v>
+        <v>110.0399</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1709890.11</v>
+        <v>2200798.0</v>
       </c>
       <c r="I84" s="1">
-        <v>10261.89</v>
+        <v>-32858.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.60014909379176</v>
+        <v>-1.4930039013122</v>
       </c>
       <c r="K84">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>258.9</v>
+        <v>0.24</v>
+      </c>
+      <c r="L84" t="s">
+        <v>271</v>
       </c>
       <c r="M84" s="1">
-        <v>1720152.0</v>
+        <v>2167940.0</v>
       </c>
       <c r="N84" s="1">
-        <v>1720410.9</v>
+        <v>2172722.61</v>
       </c>
       <c r="O84" s="1">
-        <v>0.48</v>
+        <v>0.57</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>272</v>
+      </c>
+      <c r="B85" t="s">
+        <v>273</v>
+      </c>
+      <c r="C85" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>96.662</v>
+      </c>
+      <c r="E85" s="1">
+        <v>97.46618511</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>4580910.7</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-37796.7</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-0.82509139503636</v>
+      </c>
+      <c r="K85">
+        <v>1.69</v>
+      </c>
+      <c r="L85" t="s">
         <v>274</v>
       </c>
-      <c r="B85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>1982538.0</v>
+        <v>4543114.0</v>
       </c>
       <c r="N85" s="1">
-        <v>2051355.68</v>
+        <v>4622434.55</v>
       </c>
       <c r="O85" s="1">
-        <v>0.57</v>
+        <v>1.22</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>275</v>
+      </c>
+      <c r="B86" t="s">
+        <v>276</v>
+      </c>
+      <c r="C86" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>98.414</v>
+      </c>
+      <c r="E86" s="1">
+        <v>98.10838462</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>3826227.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>11919.0</v>
+      </c>
+      <c r="J86" s="1">
+        <v>0.31150791628411</v>
+      </c>
+      <c r="K86">
+        <v>0.1</v>
+      </c>
+      <c r="L86" t="s">
         <v>277</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>4211162.0</v>
+        <v>3838146.0</v>
       </c>
       <c r="N86" s="1">
-        <v>4279255.15</v>
+        <v>3841885.73</v>
       </c>
       <c r="O86" s="1">
-        <v>1.18</v>
+        <v>1.01</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B87" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C87" s="1">
-        <v>3900000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.556</v>
+        <v>94.604</v>
       </c>
       <c r="E87" s="1">
-        <v>98.10838462</v>
+        <v>94.82</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>3826227.0</v>
+        <v>44565.4</v>
       </c>
       <c r="I87" s="1">
-        <v>17457.0</v>
+        <v>-101.52</v>
       </c>
       <c r="J87" s="1">
-        <v>0.45624580036678</v>
+        <v>-0.22780004218519</v>
       </c>
       <c r="K87">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.24</v>
+      </c>
+      <c r="L87">
+        <v>110.74</v>
       </c>
       <c r="M87" s="1">
-        <v>3843684.0</v>
+        <v>44463.88</v>
       </c>
       <c r="N87" s="1">
-        <v>3845393.59</v>
+        <v>44574.62</v>
       </c>
       <c r="O87" s="1">
-        <v>1.06</v>
+        <v>0.01</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B88" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="C88" s="1">
-        <v>47000.0</v>
+        <v>6697000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>95.486</v>
+        <v>99.784</v>
       </c>
       <c r="E88" s="1">
-        <v>94.82</v>
+        <v>100.50576781</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>44565.4</v>
+        <v>6730871.27</v>
       </c>
       <c r="I88" s="1">
-        <v>313.02</v>
+        <v>-48336.79</v>
       </c>
       <c r="J88" s="1">
-        <v>0.70238346340434</v>
+        <v>-0.71813570726632</v>
       </c>
       <c r="K88">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>104.62</v>
+        <v>1.33</v>
+      </c>
+      <c r="L88" t="s">
+        <v>282</v>
       </c>
       <c r="M88" s="1">
-        <v>44878.42</v>
+        <v>6682534.48</v>
       </c>
       <c r="N88" s="1">
-        <v>44983.04</v>
+        <v>6771843.1</v>
       </c>
       <c r="O88" s="1">
-        <v>0.01</v>
+        <v>1.78</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>283</v>
+      </c>
+      <c r="B89" t="s">
+        <v>284</v>
+      </c>
+      <c r="C89" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.157</v>
+      </c>
+      <c r="E89" s="1">
+        <v>100.31991805</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>4113116.64</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-47679.64</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-1.1592095282763</v>
+      </c>
+      <c r="K89">
+        <v>0.06</v>
+      </c>
+      <c r="L89" t="s">
         <v>285</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>6219928.9</v>
+        <v>4065437.0</v>
       </c>
       <c r="N89" s="1">
-        <v>6293698.67</v>
+        <v>4068090.77</v>
       </c>
       <c r="O89" s="1">
-        <v>1.74</v>
+        <v>1.07</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>286</v>
+      </c>
+      <c r="B90" t="s">
+        <v>287</v>
+      </c>
+      <c r="C90" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.064</v>
+      </c>
+      <c r="E90" s="1">
+        <v>100.663</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>503315.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-2995.0</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-0.59505478676376</v>
+      </c>
+      <c r="K90">
+        <v>0.97</v>
+      </c>
+      <c r="L90" t="s">
         <v>288</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>3808588.0</v>
+        <v>500320.0</v>
       </c>
       <c r="N90" s="1">
-        <v>3888934.58</v>
+        <v>505179.59</v>
       </c>
       <c r="O90" s="1">
-        <v>1.07</v>
+        <v>0.13</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>289</v>
+      </c>
+      <c r="B91" t="s">
+        <v>290</v>
+      </c>
+      <c r="C91" s="1">
+        <v>5237000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>99.086</v>
+      </c>
+      <c r="E91" s="1">
+        <v>99.95758411</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>5234778.68</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-45644.86</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-0.87195396004784</v>
+      </c>
+      <c r="K91">
+        <v>0.86</v>
+      </c>
+      <c r="L91" t="s">
         <v>291</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>503390.0</v>
+        <v>5189133.82</v>
       </c>
       <c r="N91" s="1">
-        <v>507533.84</v>
+        <v>5234209.32</v>
       </c>
       <c r="O91" s="1">
-        <v>0.14</v>
+        <v>1.38</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>292</v>
+      </c>
+      <c r="B92" t="s">
+        <v>293</v>
+      </c>
+      <c r="C92" s="1">
+        <v>2740000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>102.697</v>
+      </c>
+      <c r="E92" s="1">
+        <v>104.42431752</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>2861226.3</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-47328.5</v>
+      </c>
+      <c r="J92" s="1">
+        <v>-1.654133404268</v>
+      </c>
+      <c r="K92">
+        <v>0.18</v>
+      </c>
+      <c r="L92" t="s">
         <v>294</v>
       </c>
-      <c r="B92" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>4846577.26</v>
+        <v>2813897.8</v>
       </c>
       <c r="N92" s="1">
-        <v>4881018.82</v>
+        <v>2818791.06</v>
       </c>
       <c r="O92" s="1">
-        <v>1.35</v>
+        <v>0.74</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>295</v>
+      </c>
+      <c r="B93" t="s">
+        <v>296</v>
+      </c>
+      <c r="C93" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.064</v>
+      </c>
+      <c r="E93" s="1">
+        <v>97.40844735</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>3311887.21</v>
+      </c>
+      <c r="I93" s="1">
+        <v>56288.79</v>
+      </c>
+      <c r="J93" s="1">
+        <v>1.6995986406192</v>
+      </c>
+      <c r="K93">
+        <v>1.66</v>
+      </c>
+      <c r="L93" t="s">
         <v>297</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>2638983.8</v>
+        <v>3368176.0</v>
       </c>
       <c r="N93" s="1">
-        <v>2755626.17</v>
+        <v>3424590.38</v>
       </c>
       <c r="O93" s="1">
-        <v>0.76</v>
+        <v>0.9</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>298</v>
+      </c>
+      <c r="B94" t="s">
+        <v>299</v>
+      </c>
+      <c r="C94" s="1">
+        <v>1991000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.095</v>
+      </c>
+      <c r="E94" s="1">
+        <v>99.62671622</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>1983567.92</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-10586.47</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-0.533708470139</v>
+      </c>
+      <c r="K94">
+        <v>0.34</v>
+      </c>
+      <c r="L94" t="s">
         <v>300</v>
       </c>
-      <c r="B94" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>3082020.0</v>
+        <v>1972981.45</v>
       </c>
       <c r="N94" s="1">
-        <v>3130430.96</v>
+        <v>1979799.94</v>
       </c>
       <c r="O94" s="1">
-        <v>0.86</v>
+        <v>0.52</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>301</v>
+      </c>
+      <c r="B95" t="s">
+        <v>302</v>
+      </c>
+      <c r="C95" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>101.826</v>
+      </c>
+      <c r="E95" s="1">
+        <v>102.84446667</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>3085334.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-30554.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-0.99029797098142</v>
+      </c>
+      <c r="K95">
+        <v>2.1</v>
+      </c>
+      <c r="L95" t="s">
         <v>303</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>1790820.9</v>
+        <v>3054780.0</v>
       </c>
       <c r="N95" s="1">
-        <v>1794041.02</v>
+        <v>3117897.95</v>
       </c>
       <c r="O95" s="1">
-        <v>0.5</v>
+        <v>0.82</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>304</v>
+      </c>
+      <c r="B96" t="s">
+        <v>305</v>
+      </c>
+      <c r="C96" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>96.839</v>
+      </c>
+      <c r="E96" s="1">
+        <v>97.20676</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>2430169.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-9194.0</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-0.37832759779258</v>
+      </c>
+      <c r="K96">
+        <v>0.52</v>
+      </c>
+      <c r="L96" t="s">
         <v>306</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>2869216.0</v>
+        <v>2420975.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2922075.86</v>
+        <v>2434048.22</v>
       </c>
       <c r="O96" s="1">
-        <v>0.81</v>
+        <v>0.64</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>307</v>
+      </c>
+      <c r="B97" t="s">
+        <v>308</v>
+      </c>
+      <c r="C97" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>103.183</v>
+      </c>
+      <c r="E97" s="1">
+        <v>104.71313615</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>1361270.77</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-19891.77</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-1.461264756313</v>
+      </c>
+      <c r="K97">
+        <v>0.37</v>
+      </c>
+      <c r="L97" t="s">
         <v>309</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>2244041.0</v>
+        <v>1341379.0</v>
       </c>
       <c r="N97" s="1">
-        <v>2254819.62</v>
+        <v>1346136.93</v>
       </c>
       <c r="O97" s="1">
-        <v>0.62</v>
+        <v>0.35</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>310</v>
+      </c>
+      <c r="B98" t="s">
+        <v>311</v>
+      </c>
+      <c r="C98" s="1">
+        <v>1720000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>102.454</v>
+      </c>
+      <c r="E98" s="1">
+        <v>103.51014942</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>1780374.57</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-18165.77</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-1.0203341648494</v>
+      </c>
+      <c r="K98">
+        <v>0.79</v>
+      </c>
+      <c r="L98" t="s">
         <v>312</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>1249608.0</v>
+        <v>1762208.8</v>
       </c>
       <c r="N98" s="1">
-        <v>1251019.69</v>
+        <v>1775721.4</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>0.47</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>313</v>
+      </c>
+      <c r="B99" t="s">
+        <v>314</v>
+      </c>
+      <c r="C99" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="E99" s="1">
+        <v>98.96886842</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>3760817.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>21551.0</v>
+      </c>
+      <c r="J99" s="1">
+        <v>0.57304037925802</v>
+      </c>
+      <c r="K99">
+        <v>0.36</v>
+      </c>
+      <c r="L99" t="s">
         <v>315</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>3467888.64</v>
+        <v>3782368.0</v>
       </c>
       <c r="N99" s="1">
-        <v>3517598.23</v>
+        <v>3796032.38</v>
       </c>
       <c r="O99" s="1">
-        <v>0.97</v>
+        <v>1.0</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>316</v>
+      </c>
+      <c r="B100" t="s">
+        <v>317</v>
+      </c>
+      <c r="C100" s="1">
+        <v>5300000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.199</v>
+      </c>
+      <c r="E100" s="1">
+        <v>99.43944849</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>5270290.77</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-65743.77</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-1.2474410401459</v>
+      </c>
+      <c r="K100">
+        <v>2.03</v>
+      </c>
+      <c r="L100" t="s">
         <v>318</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>1669523.4</v>
+        <v>5204547.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1678350.18</v>
+        <v>5312362.07</v>
       </c>
       <c r="O100" s="1">
-        <v>0.46</v>
+        <v>1.4</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>319</v>
+      </c>
+      <c r="B101" t="s">
+        <v>320</v>
+      </c>
+      <c r="C101" s="1">
+        <v>6353000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.973</v>
+      </c>
+      <c r="E101" s="1">
+        <v>99.76310924</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>6337950.33</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-50195.64</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-0.79198537991698</v>
+      </c>
+      <c r="K101">
+        <v>1.91</v>
+      </c>
+      <c r="L101" t="s">
         <v>321</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>3779822.0</v>
+        <v>6287754.69</v>
       </c>
       <c r="N101" s="1">
-        <v>3792250.08</v>
+        <v>6408875.07</v>
       </c>
       <c r="O101" s="1">
-        <v>1.05</v>
+        <v>1.69</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B102" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C102" s="1">
-        <v>4900000.0</v>
+        <v>3045000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.612</v>
+        <v>99.446</v>
       </c>
       <c r="E102" s="1">
-        <v>99.47907694</v>
+        <v>100.56927488</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>4874474.77</v>
+        <v>3062334.42</v>
       </c>
       <c r="I102" s="1">
-        <v>6513.23</v>
+        <v>-34203.72</v>
       </c>
       <c r="J102" s="1">
-        <v>0.13361911400354</v>
+        <v>-1.1169165515241</v>
       </c>
       <c r="K102">
-        <v>1.9</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>4880988.0</v>
+        <v>3028130.7</v>
       </c>
       <c r="N102" s="1">
-        <v>4974289.37</v>
+        <v>3028130.7</v>
       </c>
       <c r="O102" s="1">
-        <v>1.37</v>
+        <v>0.8</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B103" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C103" s="1">
-        <v>5853000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.841</v>
+        <v>95.435</v>
       </c>
       <c r="E103" s="1">
-        <v>99.79464087</v>
+        <v>95.67</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>5840980.33</v>
+        <v>191340.0</v>
       </c>
       <c r="I103" s="1">
-        <v>2713.4</v>
+        <v>-470.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.046454530690056</v>
+        <v>-0.24563604055608</v>
       </c>
       <c r="K103">
-        <v>1.78</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>0.06</v>
+      </c>
+      <c r="L103">
+        <v>119.18</v>
       </c>
       <c r="M103" s="1">
-        <v>5843693.73</v>
+        <v>190870.0</v>
       </c>
       <c r="N103" s="1">
-        <v>5948045.5</v>
+        <v>190989.18</v>
       </c>
       <c r="O103" s="1">
-        <v>1.64</v>
+        <v>0.05</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B104" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C104" s="1">
-        <v>2845000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.462</v>
+        <v>103.116</v>
       </c>
       <c r="E104" s="1">
-        <v>100.60985659</v>
+        <v>104.64586813</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>2862350.42</v>
+        <v>5023001.67</v>
       </c>
       <c r="I104" s="1">
-        <v>-4206.52</v>
+        <v>-73433.67</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.1469603431714</v>
+        <v>-1.4619479511342</v>
       </c>
       <c r="K104">
-        <v>1.78</v>
+        <v>1.16</v>
       </c>
       <c r="L104" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="M104" s="1">
-        <v>2858143.9</v>
+        <v>4949568.0</v>
       </c>
       <c r="N104" s="1">
-        <v>2908881.86</v>
+        <v>5005261.15</v>
       </c>
       <c r="O104" s="1">
-        <v>0.8</v>
+        <v>1.32</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B105" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>96.06</v>
+        <v>101.151</v>
       </c>
       <c r="E105" s="1">
-        <v>95.67</v>
+        <v>101.8218</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>191340.0</v>
+        <v>381831.75</v>
       </c>
       <c r="I105" s="1">
-        <v>780.0</v>
+        <v>-2515.5</v>
       </c>
       <c r="J105" s="1">
-        <v>0.40765130134839</v>
+        <v>-0.6587980177133</v>
       </c>
       <c r="K105">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>80.14</v>
+        <v>2.27</v>
+      </c>
+      <c r="L105" t="s">
+        <v>331</v>
       </c>
       <c r="M105" s="1">
-        <v>192120.0</v>
+        <v>379316.25</v>
       </c>
       <c r="N105" s="1">
-        <v>192200.14</v>
+        <v>387843.65</v>
       </c>
       <c r="O105" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B106" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="C106" s="1">
-        <v>4400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>104.017</v>
+        <v>98.873</v>
       </c>
       <c r="E106" s="1">
-        <v>104.74494705</v>
+        <v>100.015962</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>4608777.67</v>
+        <v>3000478.86</v>
       </c>
       <c r="I106" s="1">
-        <v>-32029.67</v>
+        <v>-34288.86</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.69497103773287</v>
+        <v>-1.1427795895219</v>
       </c>
       <c r="K106">
-        <v>0.87</v>
+        <v>2.18</v>
       </c>
       <c r="L106" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="M106" s="1">
-        <v>4576748.0</v>
+        <v>2966190.0</v>
       </c>
       <c r="N106" s="1">
-        <v>4615202.79</v>
+        <v>3031645.48</v>
       </c>
       <c r="O106" s="1">
-        <v>1.27</v>
+        <v>0.8</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B107" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C107" s="1">
-        <v>375000.0</v>
+        <v>2997000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.459</v>
+        <v>99.416</v>
       </c>
       <c r="E107" s="1">
-        <v>101.8218</v>
+        <v>100.2187691</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>381831.75</v>
+        <v>3003556.51</v>
       </c>
       <c r="I107" s="1">
-        <v>-1360.5</v>
+        <v>-24058.99</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.35630876688489</v>
+        <v>-0.80101672533539</v>
       </c>
       <c r="K107">
-        <v>2.01</v>
+        <v>1.34</v>
       </c>
       <c r="L107" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="M107" s="1">
-        <v>380471.25</v>
+        <v>2979497.52</v>
       </c>
       <c r="N107" s="1">
-        <v>388022.62</v>
+        <v>3019803.06</v>
       </c>
       <c r="O107" s="1">
-        <v>0.11</v>
+        <v>0.79</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B108" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C108" s="1">
-        <v>2800000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.16</v>
+        <v>101.083</v>
       </c>
       <c r="E108" s="1">
-        <v>100.04695929</v>
+        <v>101.85973302</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>2801314.86</v>
+        <v>5398565.85</v>
       </c>
       <c r="I108" s="1">
-        <v>3165.14</v>
+        <v>-41166.85</v>
       </c>
       <c r="J108" s="1">
-        <v>0.11298765608947</v>
+        <v>-0.76255159506853</v>
       </c>
       <c r="K108">
-        <v>2.03</v>
+        <v>2.78</v>
       </c>
       <c r="L108" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="M108" s="1">
-        <v>2804480.0</v>
+        <v>5357399.0</v>
       </c>
       <c r="N108" s="1">
-        <v>2861381.37</v>
+        <v>5504818.86</v>
       </c>
       <c r="O108" s="1">
-        <v>0.79</v>
+        <v>1.45</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B109" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C109" s="1">
-        <v>2797000.0</v>
+        <v>5149000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.3</v>
+        <v>100.964</v>
       </c>
       <c r="E109" s="1">
-        <v>100.2422778</v>
+        <v>101.54052787</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2803776.51</v>
+        <v>5228321.78</v>
       </c>
       <c r="I109" s="1">
-        <v>1614.49</v>
+        <v>-29685.42</v>
       </c>
       <c r="J109" s="1">
-        <v>0.057582692280991</v>
+        <v>-0.56778104426465</v>
       </c>
       <c r="K109">
-        <v>1.21</v>
+        <v>2.24</v>
       </c>
       <c r="L109" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="M109" s="1">
-        <v>2805391.0</v>
+        <v>5198636.36</v>
       </c>
       <c r="N109" s="1">
-        <v>2839184.89</v>
+        <v>5313959.85</v>
       </c>
       <c r="O109" s="1">
-        <v>0.78</v>
+        <v>1.4</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B110" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C110" s="1">
-        <v>4900000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.58</v>
+        <v>100.398</v>
       </c>
       <c r="E110" s="1">
-        <v>101.89685408</v>
+        <v>101.58606667</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>4992945.85</v>
+        <v>3047582.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-15525.85</v>
+        <v>-35642.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.31095570563819</v>
+        <v>-1.1695173419452</v>
       </c>
       <c r="K110">
-        <v>2.58</v>
+        <v>1.22</v>
       </c>
       <c r="L110" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="M110" s="1">
-        <v>4977420.0</v>
+        <v>3011940.0</v>
       </c>
       <c r="N110" s="1">
-        <v>5103829.93</v>
+        <v>3048587.26</v>
       </c>
       <c r="O110" s="1">
-        <v>1.41</v>
+        <v>0.8</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="B111" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C111" s="1">
-        <v>4749000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.371</v>
+        <v>103.612</v>
       </c>
       <c r="E111" s="1">
-        <v>101.56803074</v>
+        <v>105.23088763</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>4823465.78</v>
+        <v>3998773.73</v>
       </c>
       <c r="I111" s="1">
-        <v>-9356.99</v>
+        <v>-61517.73</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.19398893714138</v>
+        <v>-1.5384148780031</v>
       </c>
       <c r="K111">
-        <v>2.04</v>
+        <v>2.2</v>
       </c>
       <c r="L111" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="M111" s="1">
-        <v>4814108.79</v>
+        <v>3937256.0</v>
       </c>
       <c r="N111" s="1">
-        <v>4911203.07</v>
+        <v>4020829.97</v>
       </c>
       <c r="O111" s="1">
-        <v>1.36</v>
+        <v>1.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B112" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C112" s="1">
-        <v>2800000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>101.949</v>
+        <v>106.823</v>
       </c>
       <c r="E112" s="1">
-        <v>101.62</v>
+        <v>109.29394444</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2845360.0</v>
+        <v>1967291.0</v>
       </c>
       <c r="I112" s="1">
-        <v>9212.0</v>
+        <v>-44477.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.32375516630585</v>
+        <v>-2.2608246568505</v>
       </c>
       <c r="K112">
-        <v>1.03</v>
+        <v>1.24</v>
       </c>
       <c r="L112" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="M112" s="1">
-        <v>2854572.0</v>
+        <v>1922814.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2883492.55</v>
+        <v>1945133.75</v>
       </c>
       <c r="O112" s="1">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="B113" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="C113" s="1">
-        <v>3500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>104.773</v>
+        <v>100.096</v>
       </c>
       <c r="E113" s="1">
-        <v>105.32653514</v>
+        <v>101.69752861</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>3686428.73</v>
+        <v>3661111.03</v>
       </c>
       <c r="I113" s="1">
-        <v>-19373.73</v>
+        <v>-57655.03</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.52554196538068</v>
+        <v>-1.5747959984704</v>
       </c>
       <c r="K113">
-        <v>1.95</v>
+        <v>3.61</v>
       </c>
       <c r="L113" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="M113" s="1">
-        <v>3667055.0</v>
+        <v>3603456.0</v>
       </c>
       <c r="N113" s="1">
-        <v>3735376.92</v>
+        <v>3733253.26</v>
       </c>
       <c r="O113" s="1">
-        <v>1.03</v>
+        <v>0.98</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B114" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C114" s="1">
-        <v>1700000.0</v>
+        <v>4964000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>109.529</v>
+        <v>93.433</v>
       </c>
       <c r="E114" s="1">
-        <v>109.396</v>
+        <v>94.51643956</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1859732.0</v>
+        <v>4691796.06</v>
       </c>
       <c r="I114" s="1">
-        <v>2261.0</v>
+        <v>-53781.94</v>
       </c>
       <c r="J114" s="1">
-        <v>0.1215766572818</v>
+        <v>-1.1462974799463</v>
       </c>
       <c r="K114">
-        <v>0.83</v>
+        <v>1.46</v>
       </c>
       <c r="L114" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="M114" s="1">
-        <v>1861993.0</v>
+        <v>4638014.12</v>
       </c>
       <c r="N114" s="1">
-        <v>1876046.18</v>
+        <v>4710434.12</v>
       </c>
       <c r="O114" s="1">
-        <v>0.52</v>
+        <v>1.24</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B115" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C115" s="1">
-        <v>3300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.288</v>
+        <v>100.379</v>
       </c>
       <c r="E115" s="1">
-        <v>101.79048576</v>
+        <v>100.637</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>3359086.03</v>
+        <v>805096.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-16582.03</v>
+        <v>-2064.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.49364707696992</v>
+        <v>-0.25636694257579</v>
       </c>
       <c r="K115">
-        <v>3.4</v>
+        <v>0.8</v>
       </c>
       <c r="L115" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="M115" s="1">
-        <v>3342504.0</v>
+        <v>803032.0</v>
       </c>
       <c r="N115" s="1">
-        <v>3454613.59</v>
+        <v>809401.86</v>
       </c>
       <c r="O115" s="1">
-        <v>0.95</v>
+        <v>0.21</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="B116" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C116" s="1">
-        <v>4564000.0</v>
+        <v>3760000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>94.739</v>
+        <v>100.289</v>
       </c>
       <c r="E116" s="1">
-        <v>94.54881814</v>
+        <v>101.40032447</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>4315208.06</v>
+        <v>3812652.2</v>
       </c>
       <c r="I116" s="1">
-        <v>8679.9</v>
+        <v>-41785.8</v>
       </c>
       <c r="J116" s="1">
-        <v>0.20114673219256</v>
+        <v>-1.0959772307582</v>
       </c>
       <c r="K116">
-        <v>1.38</v>
+        <v>2.04</v>
       </c>
       <c r="L116" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="M116" s="1">
-        <v>4323887.96</v>
+        <v>3770866.4</v>
       </c>
       <c r="N116" s="1">
-        <v>4386908.67</v>
+        <v>3847418.45</v>
       </c>
       <c r="O116" s="1">
-        <v>1.21</v>
+        <v>1.01</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B117" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C117" s="1">
-        <v>800000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.581</v>
+        <v>98.249</v>
       </c>
       <c r="E117" s="1">
-        <v>100.637</v>
+        <v>98.323398</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>805096.0</v>
+        <v>4916169.9</v>
       </c>
       <c r="I117" s="1">
-        <v>-448.0</v>
+        <v>-3719.9</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.055645537923428</v>
+        <v>-0.075666628201763</v>
       </c>
       <c r="K117">
-        <v>0.63</v>
+        <v>0.88</v>
       </c>
       <c r="L117" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="M117" s="1">
-        <v>804648.0</v>
+        <v>4912450.0</v>
       </c>
       <c r="N117" s="1">
-        <v>809716.49</v>
+        <v>4956336.99</v>
       </c>
       <c r="O117" s="1">
-        <v>0.22</v>
+        <v>1.3</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B118" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C118" s="1">
-        <v>3460000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.129</v>
+        <v>98.621</v>
       </c>
       <c r="E118" s="1">
-        <v>101.45818497</v>
+        <v>98.5</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3510453.2</v>
+        <v>3053500.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-11389.8</v>
+        <v>3751.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.32445383405197</v>
+        <v>0.12284263959391</v>
       </c>
       <c r="K118">
-        <v>1.85</v>
+        <v>0.23</v>
       </c>
       <c r="L118" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="M118" s="1">
-        <v>3499063.4</v>
+        <v>3057251.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3562978.61</v>
+        <v>3064310.93</v>
       </c>
       <c r="O118" s="1">
-        <v>0.98</v>
+        <v>0.81</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B119" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C119" s="1">
-        <v>4600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.612</v>
+        <v>108.616</v>
       </c>
       <c r="E119" s="1">
-        <v>98.30891087</v>
+        <v>111.305416</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4522209.9</v>
+        <v>556527.08</v>
       </c>
       <c r="I119" s="1">
-        <v>13942.1</v>
+        <v>-13447.08</v>
       </c>
       <c r="J119" s="1">
-        <v>0.3083028056703</v>
+        <v>-2.4162489990604</v>
       </c>
       <c r="K119">
-        <v>0.81</v>
+        <v>0.32</v>
       </c>
       <c r="L119" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="M119" s="1">
-        <v>4536152.0</v>
+        <v>543080.0</v>
       </c>
       <c r="N119" s="1">
-        <v>4573235.56</v>
+        <v>544672.47</v>
       </c>
       <c r="O119" s="1">
-        <v>1.26</v>
+        <v>0.14</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B120" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C120" s="1">
-        <v>3100000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.965</v>
+        <v>98.671</v>
       </c>
       <c r="E120" s="1">
-        <v>98.5</v>
+        <v>99.87144444</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3053500.0</v>
+        <v>2696529.0</v>
       </c>
       <c r="I120" s="1">
-        <v>14415.0</v>
+        <v>-32412.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.47208121827411</v>
+        <v>-1.2019896689411</v>
       </c>
       <c r="K120">
-        <v>0.1</v>
+        <v>0.53</v>
       </c>
       <c r="L120" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="M120" s="1">
-        <v>3067915.0</v>
+        <v>2664117.0</v>
       </c>
       <c r="N120" s="1">
-        <v>3071142.4</v>
+        <v>2678449.19</v>
       </c>
       <c r="O120" s="1">
-        <v>0.85</v>
+        <v>0.7</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B121" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="C121" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.851</v>
+        <v>101.654</v>
       </c>
       <c r="E121" s="1">
-        <v>99.7445</v>
+        <v>102.2252</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1196934.0</v>
+        <v>1022252.0</v>
       </c>
       <c r="I121" s="1">
-        <v>1278.0</v>
+        <v>-5712.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.10677280451554</v>
+        <v>-0.55876633158947</v>
       </c>
       <c r="K121">
-        <v>0.21</v>
+        <v>4.61</v>
       </c>
       <c r="L121" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="M121" s="1">
-        <v>1198212.0</v>
+        <v>1016540.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1200743.51</v>
+        <v>1062663.29</v>
       </c>
       <c r="O121" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="B122" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="C122" s="1">
-        <v>500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>109.758</v>
+        <v>95.388</v>
       </c>
       <c r="E122" s="1">
-        <v>111.305416</v>
+        <v>95.56458139</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>556527.08</v>
+        <v>3440324.93</v>
       </c>
       <c r="I122" s="1">
-        <v>-7737.08</v>
+        <v>-6356.93</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.3902432205096</v>
+        <v>-0.18477702337261</v>
       </c>
       <c r="K122">
-        <v>7.67</v>
+        <v>0.96</v>
       </c>
       <c r="L122" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="M122" s="1">
-        <v>548790.0</v>
+        <v>3433968.0</v>
       </c>
       <c r="N122" s="1">
-        <v>587115.34</v>
+        <v>3468587.18</v>
       </c>
       <c r="O122" s="1">
-        <v>0.16</v>
+        <v>0.91</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B123" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C123" s="1">
-        <v>2500000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.324</v>
+        <v>100.759</v>
       </c>
       <c r="E123" s="1">
-        <v>99.90388</v>
+        <v>102.02114447</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2497597.0</v>
+        <v>3876803.49</v>
       </c>
       <c r="I123" s="1">
-        <v>10503.0</v>
+        <v>-47961.49</v>
       </c>
       <c r="J123" s="1">
-        <v>0.4205242078686</v>
+        <v>-1.2371400852201</v>
       </c>
       <c r="K123">
-        <v>0.37</v>
+        <v>1.78</v>
       </c>
       <c r="L123" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="M123" s="1">
-        <v>2508100.0</v>
+        <v>3828842.0</v>
       </c>
       <c r="N123" s="1">
-        <v>2517303.77</v>
+        <v>3896617.34</v>
       </c>
       <c r="O123" s="1">
-        <v>0.7</v>
+        <v>1.03</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="B124" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C124" s="1">
-        <v>800000.0</v>
+        <v>4310000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.134</v>
+        <v>98.905</v>
       </c>
       <c r="E124" s="1">
-        <v>102.296</v>
+        <v>99.78581903</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>818368.0</v>
+        <v>4300768.8</v>
       </c>
       <c r="I124" s="1">
-        <v>-1296.0</v>
+        <v>-37963.3</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.15836396340033</v>
+        <v>-0.88270962159138</v>
       </c>
       <c r="K124">
-        <v>4.37</v>
+        <v>0.47</v>
       </c>
       <c r="L124" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="M124" s="1">
-        <v>817072.0</v>
+        <v>4262805.5</v>
       </c>
       <c r="N124" s="1">
-        <v>852044.6</v>
+        <v>4283174.68</v>
       </c>
       <c r="O124" s="1">
-        <v>0.24</v>
+        <v>1.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B125" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C125" s="1">
-        <v>3300000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>96.207</v>
+        <v>100.188</v>
       </c>
       <c r="E125" s="1">
-        <v>95.53672515</v>
+        <v>100.58826091</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3152711.93</v>
+        <v>5532354.35</v>
       </c>
       <c r="I125" s="1">
-        <v>22119.07</v>
+        <v>-22014.35</v>
       </c>
       <c r="J125" s="1">
-        <v>0.70158867955944</v>
+        <v>-0.39792010068914</v>
       </c>
       <c r="K125">
-        <v>0.91</v>
+        <v>2.13</v>
       </c>
       <c r="L125" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="M125" s="1">
-        <v>3174831.0</v>
+        <v>5510340.0</v>
       </c>
       <c r="N125" s="1">
-        <v>3204847.44</v>
+        <v>5627422.19</v>
       </c>
       <c r="O125" s="1">
-        <v>0.89</v>
+        <v>1.48</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B126" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C126" s="1">
-        <v>3500000.0</v>
+        <v>3724000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>102.306</v>
+        <v>98.524</v>
       </c>
       <c r="E126" s="1">
-        <v>102.04104257</v>
+        <v>99.44501396</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3571436.49</v>
+        <v>3703332.32</v>
       </c>
       <c r="I126" s="1">
-        <v>9273.51</v>
+        <v>-34298.56</v>
       </c>
       <c r="J126" s="1">
-        <v>0.25965770428694</v>
+        <v>-0.92615398879461</v>
       </c>
       <c r="K126">
-        <v>1.6</v>
+        <v>1.88</v>
       </c>
       <c r="L126" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="M126" s="1">
-        <v>3580710.0</v>
+        <v>3669033.76</v>
       </c>
       <c r="N126" s="1">
-        <v>3636757.95</v>
+        <v>3739050.06</v>
       </c>
       <c r="O126" s="1">
-        <v>1.0</v>
+        <v>0.98</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B127" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C127" s="1">
-        <v>4010000.0</v>
+        <v>2605000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.207</v>
+        <v>100.296</v>
       </c>
       <c r="E127" s="1">
-        <v>99.79814963</v>
+        <v>101.3582572</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>4001905.8</v>
+        <v>2640382.6</v>
       </c>
       <c r="I127" s="1">
-        <v>16394.9</v>
+        <v>-27671.8</v>
       </c>
       <c r="J127" s="1">
-        <v>0.40967730924601</v>
+        <v>-1.0480223585779</v>
       </c>
       <c r="K127">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="L127" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="M127" s="1">
-        <v>4018300.7</v>
+        <v>2612710.8</v>
       </c>
       <c r="N127" s="1">
-        <v>4031250.8</v>
+        <v>2620739.91</v>
       </c>
       <c r="O127" s="1">
-        <v>1.11</v>
+        <v>0.69</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B128" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C128" s="1">
-        <v>5100000.0</v>
+        <v>1799000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.593</v>
+        <v>98.811</v>
       </c>
       <c r="E128" s="1">
-        <v>100.6005951</v>
+        <v>98.93300111</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>5130630.35</v>
+        <v>1779804.69</v>
       </c>
       <c r="I128" s="1">
-        <v>-387.35</v>
+        <v>-2194.8</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.0075497545832745</v>
+        <v>-0.12331690169892</v>
       </c>
       <c r="K128">
-        <v>1.97</v>
+        <v>1.48</v>
       </c>
       <c r="L128" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="M128" s="1">
-        <v>5130243.0</v>
+        <v>1777609.89</v>
       </c>
       <c r="N128" s="1">
-        <v>5230845.74</v>
+        <v>1804151.3</v>
       </c>
       <c r="O128" s="1">
-        <v>1.44</v>
+        <v>0.47</v>
       </c>
       <c r="P128">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>