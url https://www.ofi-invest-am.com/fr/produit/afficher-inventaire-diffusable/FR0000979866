--- v2 (2026-06-12)
+++ v3 (2026-07-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -112,1155 +112,1119 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>1 576.03</t>
-[...8 lines deleted...]
-    <t>39 353.42</t>
+    <t>2 190.41</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>13 578.08</t>
+    <t>20 668.49</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>109 684.93</t>
-[...8 lines deleted...]
-    <t>14 465.75</t>
+    <t>117 719.18</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>18 123.29</t>
+    <t>22 146.58</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>91 713.70</t>
+    <t>1 158.90</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>24 495.21</t>
+    <t>32 118.49</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
-    <t>4 352.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>24 697.15</t>
+    <t>29 584.30</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>78 958.90</t>
-[...8 lines deleted...]
-    <t>2 326.20</t>
+    <t>85 890.41</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>21 054.45</t>
+    <t>22 968.49</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>140 400.00</t>
+    <t>168 287.67</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>5 983.56</t>
+    <t>9 090.41</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>9 047.26</t>
+    <t>16 397.26</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>106 571.92</t>
+    <t>129 304.11</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>18 791.10</t>
-[...8 lines deleted...]
-    <t>12 300.62</t>
+    <t>28 728.08</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>14 507.95</t>
+    <t>17 569.23</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>13 620.16</t>
+    <t>16 606.08</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
+    <t>5 638.36</t>
+  </si>
+  <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>5 034.25</t>
+    <t>6 513.70</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>107 236.64</t>
-[...14 lines deleted...]
-    <t>23 236.64</t>
+    <t>128 841.10</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>161 872.60</t>
+    <t>229 130.14</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>163 066.44</t>
+    <t>194 151.76</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>2 761.64</t>
+    <t>3 895.89</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>47 945.21</t>
+    <t>1 095.89</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>37 774.73</t>
+    <t>51 109.20</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>25 139.73</t>
+    <t>37 868.84</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>97 130.14</t>
+    <t>114 739.73</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>54 205.89</t>
+    <t>65 369.01</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>6 273.62</t>
+    <t>10 105.99</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>4 160.96</t>
+    <t>5 933.22</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>18 497.17</t>
+    <t>31 612.83</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>44 767.12</t>
+    <t>56 095.89</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>8 566.79</t>
+    <t>11 422.80</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>28 167.12</t>
+    <t>48 040.07</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>1 927.80</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>10 273.97</t>
+    <t>11 061.64</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>11 981.51</t>
+    <t>16 533.90</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>DE000CZ457N3</t>
-[...16 lines deleted...]
-  <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>50 265.41</t>
+    <t>61 489.73</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>40 427.40</t>
+    <t>47 332.19</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>48 219.18</t>
-[...8 lines deleted...]
-    <t>11 255.14</t>
+    <t>80 646.58</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>14 280.82</t>
+    <t>17 523.97</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>6 838.36</t>
+    <t>18 591.78</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>1 490.46</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>14 054.79</t>
+    <t>17 646.58</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>7 996.23</t>
+    <t>9 850.68</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>65 071.23</t>
+    <t>77 852.05</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>140 273.97</t>
+    <t>169 150.68</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
+    <t>1 100.60</t>
+  </si>
+  <si>
     <t>PTEDPNOM0015</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.625 15/04/2027</t>
   </si>
   <si>
-    <t>31 320.21</t>
+    <t>36 658.22</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
+    <t>23 038.87</t>
+  </si>
+  <si>
+    <t>FR001400A1H6</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.5 27/09/2029</t>
+  </si>
+  <si>
+    <t>105 489.04</t>
+  </si>
+  <si>
+    <t>AT0000A2U543</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 15/11/2032</t>
+  </si>
+  <si>
+    <t>10 356.16</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>6 599.32</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>30 071.23</t>
+  </si>
+  <si>
+    <t>XS3110850347</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 07/07/2028</t>
+  </si>
+  <si>
+    <t>47 892.38</t>
+  </si>
+  <si>
+    <t>XS2919679816</t>
+  </si>
+  <si>
+    <t>EUROGRID GMBH 3.075 18/10/2027</t>
+  </si>
+  <si>
+    <t>60 859.73</t>
+  </si>
+  <si>
+    <t>DK0030555156</t>
+  </si>
+  <si>
+    <t>EURONEXT NV 2.625 26/11/2028</t>
+  </si>
+  <si>
+    <t>27 203.05</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>12 857.81</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>56 557.39</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>7 684.93</t>
+  </si>
+  <si>
+    <t>XS2553547444</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 16/11/2032</t>
+  </si>
+  <si>
+    <t>87 265.26</t>
+  </si>
+  <si>
+    <t>XS2788605660</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 22/03/2035</t>
+  </si>
+  <si>
+    <t>5 851.94</t>
+  </si>
+  <si>
+    <t>XS2580221658</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>51 488.01</t>
+  </si>
+  <si>
+    <t>FR0013320058</t>
+  </si>
+  <si>
+    <t>ICADE 1.625 28/02/2028</t>
+  </si>
+  <si>
+    <t>9 549.66</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>54 037.17</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>32 353.08</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 24/08/2033</t>
+  </si>
+  <si>
+    <t>20 523.29</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>112 654.11</t>
+  </si>
+  <si>
+    <t>XS1725678194</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
+  </si>
+  <si>
+    <t>32 301.37</t>
+  </si>
+  <si>
+    <t>XS2592650373</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 08/03/2028</t>
+  </si>
+  <si>
+    <t>6 794.52</t>
+  </si>
+  <si>
+    <t>XS1785340172</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
+  </si>
+  <si>
+    <t>2 004.11</t>
+  </si>
+  <si>
+    <t>BE0002766476</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 14/01/2029</t>
+  </si>
+  <si>
+    <t>BE0002961424</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>16 260.87</t>
+  </si>
+  <si>
+    <t>FR0013512233</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 2 12/05/2029</t>
+  </si>
+  <si>
+    <t>94 312.33</t>
+  </si>
+  <si>
+    <t>FR00140087C4</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 09/02/2028</t>
+  </si>
+  <si>
+    <t>6 197.26</t>
+  </si>
+  <si>
+    <t>XS2327299298</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
+  </si>
+  <si>
+    <t>XS2904651093</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
+  </si>
+  <si>
+    <t>100 913.70</t>
+  </si>
+  <si>
+    <t>FR001400ZED2</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
+  </si>
+  <si>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
+  </si>
+  <si>
+    <t>3 089.38</t>
+  </si>
+  <si>
+    <t>XS3233927733</t>
+  </si>
+  <si>
+    <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
+  </si>
+  <si>
+    <t>59 703.78</t>
+  </si>
+  <si>
+    <t>XS2595028536</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 02/03/2029</t>
+  </si>
+  <si>
+    <t>14 348.13</t>
+  </si>
+  <si>
+    <t>XS1603892149</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 1.875 27/04/2027</t>
+  </si>
+  <si>
+    <t>67 541.10</t>
+  </si>
+  <si>
+    <t>XS3284396622</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
+  </si>
+  <si>
+    <t>11 817.89</t>
+  </si>
+  <si>
+    <t>XS2680745119</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
+  </si>
+  <si>
+    <t>78 061.55</t>
+  </si>
+  <si>
+    <t>XS2382950330</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 14/09/2032</t>
+  </si>
+  <si>
+    <t>22 368.78</t>
+  </si>
+  <si>
+    <t>XS2623518821</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 16/02/2029</t>
+  </si>
+  <si>
+    <t>8 666.23</t>
+  </si>
+  <si>
+    <t>XS1550988643</t>
+  </si>
+  <si>
+    <t>NN GROUP NV 13/01/2048</t>
+  </si>
+  <si>
+    <t>20 679.45</t>
+  </si>
+  <si>
+    <t>XS2343459074</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 18/08/2031</t>
+  </si>
+  <si>
+    <t>15 160.96</t>
+  </si>
+  <si>
+    <t>XS2482618464</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 2.5 23/05/2029</t>
+  </si>
+  <si>
+    <t>127 123.29</t>
+  </si>
+  <si>
+    <t>XS3002552993</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
+  </si>
+  <si>
+    <t>145 021.27</t>
+  </si>
+  <si>
+    <t>XS3100081093</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 2.906 16/03/2029</t>
+  </si>
+  <si>
+    <t>6 125.29</t>
+  </si>
+  <si>
+    <t>DK0030507694</t>
+  </si>
+  <si>
+    <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
+  </si>
+  <si>
+    <t>79 863.01</t>
+  </si>
+  <si>
+    <t>XS1115498260</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
     <t>9 708.90</t>
   </si>
   <si>
-    <t>FR001400A1H6</t>
-[...362 lines deleted...]
-    <t>8 527.40</t>
+    <t>XS2747093321</t>
+  </si>
+  <si>
+    <t>PIRAEUS BANK SA 17/04/2034</t>
+  </si>
+  <si>
+    <t>128 342.88</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>65 455.48</t>
+    <t>77 979.45</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>40 305.54</t>
+    <t>49 793.73</t>
+  </si>
+  <si>
+    <t>FR0014002OL8</t>
+  </si>
+  <si>
+    <t>RENAULT SA 2.5 01/04/2028</t>
+  </si>
+  <si>
+    <t>1 006.85</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>147 419.86</t>
+    <t>175 489.73</t>
+  </si>
+  <si>
+    <t>DE000A2YB7B5</t>
+  </si>
+  <si>
+    <t>SCHAEFFLER AG 2.875 26/03/2027</t>
+  </si>
+  <si>
+    <t>2 047.95</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>115 323.49</t>
+    <t>127 490.65</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>36 647.26</t>
+    <t>18 850.00</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>83 573.97</t>
+    <t>104 942.47</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>22 319.75</t>
+    <t>34 806.63</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>129 797.26</t>
+    <t>185 161.64</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>72 420.00</t>
+    <t>2 919.12</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>6 369.86</t>
+    <t>7 945.21</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>76 552.05</t>
+    <t>94 198.36</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>43 886.99</t>
+    <t>53 041.10</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>7 059.93</t>
+    <t>12 831.51</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>1 592.47</t>
+    <t>4 841.10</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>14 332.19</t>
-[...8 lines deleted...]
-    <t>46 123.29</t>
+    <t>21 832.19</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>34 619.18</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>67 775.34</t>
+    <t>84 172.60</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>20 369.18</t>
+    <t>30 792.43</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>117 082.19</t>
+    <t>141 386.30</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>70 016.30</t>
+    <t>83 383.89</t>
   </si>
   <si>
     <t>XS2760217880</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.125 08/02/2029</t>
   </si>
   <si>
-    <t>8 029.11</t>
+    <t>14 674.23</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
   </si>
   <si>
-    <t>26 541.41</t>
+    <t>1 396.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1624,212 +1588,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>886610.3455</v>
+        <v>864277.0921</v>
       </c>
       <c r="D2">
-        <v>118.84</v>
+        <v>118.43</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>105365841.55</v>
+        <v>102359650.67</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>105365841.55</v>
+        <v>102359650.67</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2414909.9194</v>
+        <v>2715183.7835</v>
       </c>
       <c r="D3">
-        <v>106.24</v>
+        <v>105.86</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>256580420.28</v>
+        <v>287441024.02</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>256580420.28</v>
+        <v>287441024.02</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>73825.6469</v>
+        <v>29318.7492</v>
       </c>
       <c r="D4">
-        <v>110.26</v>
+        <v>109.88</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>8140710.98</v>
+        <v>3221756.36</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>8140710.98</v>
+        <v>3221756.36</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>98541.04</v>
+        <v>98087.21</v>
       </c>
       <c r="D5">
-        <v>100.24</v>
+        <v>99.9</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9878363.89</v>
+        <v>9799232.96</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9878363.89</v>
+        <v>9799232.96</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>99.92</v>
+        <v>99.56</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64053.94</v>
+        <v>63822.67</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64053.94</v>
+        <v>63822.67</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P128"/>
+  <dimension ref="A1:P123"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O128" sqref="O128"/>
+      <selection activeCell="O123" sqref="O123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1848,6389 +1812,6139 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>2705.0</v>
+        <v>856.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4782.95</v>
+        <v>105.77</v>
       </c>
       <c r="E2" s="1">
-        <v>4779.8132125693</v>
+        <v>106.020029206</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>12929394.74</v>
+        <v>0.0</v>
       </c>
       <c r="I2" s="1">
-        <v>8485.01</v>
+        <v>-214025.0</v>
       </c>
       <c r="J2" s="1">
-        <v>0.065625732454047</v>
+        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>12937879.75</v>
+        <v>-214025.0</v>
       </c>
       <c r="N2" s="1">
-        <v>12937879.75</v>
+        <v>-214025.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.4</v>
+        <v>-0.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>626.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.165</v>
+        <v>100.326</v>
       </c>
       <c r="E3" s="1">
-        <v>106.436741214</v>
+        <v>100.825</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.0</v>
+        <v>302475.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-170110.0</v>
+        <v>-1497.0</v>
       </c>
       <c r="J3" s="1">
-        <v>0</v>
+        <v>-0.49491693528391</v>
       </c>
       <c r="K3">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.73</v>
+      </c>
+      <c r="L3" t="s">
+        <v>36</v>
       </c>
       <c r="M3" s="1">
-        <v>-170110.0</v>
+        <v>300978.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-170110.0</v>
+        <v>303168.41</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>300000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.53</v>
+        <v>101.313</v>
       </c>
       <c r="E4" s="1">
-        <v>100.825</v>
+        <v>103.00508304</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>302475.0</v>
+        <v>2369116.91</v>
       </c>
       <c r="I4" s="1">
-        <v>-885.0</v>
+        <v>-38917.91</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.2925861641458</v>
+        <v>-1.6427180033087</v>
       </c>
       <c r="K4">
-        <v>0.53</v>
+        <v>0.9</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M4" s="1">
-        <v>301590.0</v>
+        <v>2330199.0</v>
       </c>
       <c r="N4" s="1">
-        <v>303166.03</v>
+        <v>2350867.49</v>
       </c>
       <c r="O4" s="1">
-        <v>0.08</v>
+        <v>0.58</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>2100000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.544</v>
+        <v>98.498</v>
       </c>
       <c r="E5" s="1">
-        <v>100.09961905</v>
+        <v>99.78678667</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2102092.0</v>
+        <v>5089126.12</v>
       </c>
       <c r="I5" s="1">
-        <v>-11668.0</v>
+        <v>-65728.12</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.5550660960605</v>
+        <v>-1.2915404030113</v>
       </c>
       <c r="K5">
-        <v>1.87</v>
+        <v>2.31</v>
       </c>
       <c r="L5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>2090424.0</v>
+        <v>5023398.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2129777.42</v>
+        <v>5141117.18</v>
       </c>
       <c r="O5" s="1">
-        <v>0.56</v>
+        <v>1.28</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>2100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.854</v>
+        <v>98.555</v>
       </c>
       <c r="E6" s="1">
-        <v>103.10137667</v>
+        <v>97.27493412</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2165128.91</v>
+        <v>1653673.88</v>
       </c>
       <c r="I6" s="1">
-        <v>-26194.91</v>
+        <v>21761.12</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.2098545208562</v>
+        <v>1.315925725331</v>
       </c>
       <c r="K6">
-        <v>0.65</v>
+        <v>1.3</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>2138934.0</v>
+        <v>1675435.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2152512.08</v>
+        <v>1697581.58</v>
       </c>
       <c r="O6" s="1">
-        <v>0.57</v>
+        <v>0.42</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>5100000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.054</v>
+        <v>99.048</v>
       </c>
       <c r="E7" s="1">
-        <v>99.78678667</v>
+        <v>99.71406383</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>5089126.12</v>
+        <v>4686561.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-37372.12</v>
+        <v>-31305.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.73435240390545</v>
+        <v>-0.66797380851332</v>
       </c>
       <c r="K7">
-        <v>2.15</v>
+        <v>0.02</v>
       </c>
       <c r="L7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>5051754.0</v>
+        <v>4655256.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5161438.93</v>
+        <v>4656414.9</v>
       </c>
       <c r="O7" s="1">
-        <v>1.36</v>
+        <v>1.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C8" s="1">
-        <v>2000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.717</v>
+        <v>97.936</v>
       </c>
       <c r="E8" s="1">
-        <v>100.2688735</v>
+        <v>99.76155759</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2005377.47</v>
+        <v>2893085.17</v>
       </c>
       <c r="I8" s="1">
-        <v>-11037.47</v>
+        <v>-52941.17</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.55039363736344</v>
+        <v>-1.8299208937565</v>
       </c>
       <c r="K8">
-        <v>0.72</v>
+        <v>1.11</v>
       </c>
       <c r="L8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M8" s="1">
-        <v>1994340.0</v>
+        <v>2840144.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2008805.75</v>
+        <v>2872262.49</v>
       </c>
       <c r="O8" s="1">
-        <v>0.53</v>
+        <v>0.71</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>1500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.716</v>
+        <v>96.25</v>
       </c>
       <c r="E9" s="1">
-        <v>97.06852533</v>
+        <v>97.254</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1456027.88</v>
+        <v>291762.0</v>
       </c>
       <c r="I9" s="1">
-        <v>24712.12</v>
+        <v>-3012.0</v>
       </c>
       <c r="J9" s="1">
-        <v>1.697228489883</v>
+        <v>-1.0323482838752</v>
       </c>
       <c r="K9">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.05</v>
+      </c>
+      <c r="L9">
+        <v>135.62</v>
       </c>
       <c r="M9" s="1">
-        <v>1480740.0</v>
+        <v>288750.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1498863.29</v>
+        <v>288885.62</v>
       </c>
       <c r="O9" s="1">
-        <v>0.39</v>
+        <v>0.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>4300000.0</v>
+        <v>1851000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.299</v>
+        <v>92.483</v>
       </c>
       <c r="E10" s="1">
-        <v>99.73862791</v>
+        <v>94.22797137</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4288761.0</v>
+        <v>1744159.75</v>
       </c>
       <c r="I10" s="1">
-        <v>-18904.0</v>
+        <v>-32299.42</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.44077998284353</v>
+        <v>-1.8518613332294</v>
       </c>
       <c r="K10">
-        <v>2.13</v>
+        <v>1.6</v>
       </c>
       <c r="L10" t="s">
         <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>4269857.0</v>
+        <v>1711860.33</v>
       </c>
       <c r="N10" s="1">
-        <v>4361570.7</v>
+        <v>1741444.63</v>
       </c>
       <c r="O10" s="1">
-        <v>1.15</v>
+        <v>0.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>2600000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.324</v>
+        <v>107.006</v>
       </c>
       <c r="E11" s="1">
-        <v>99.91889115</v>
+        <v>109.8295</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2597891.17</v>
+        <v>1757272.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-41467.17</v>
+        <v>-45176.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.5961858017324</v>
+        <v>-2.570802926354</v>
       </c>
       <c r="K11">
-        <v>0.94</v>
+        <v>5.37</v>
       </c>
       <c r="L11" t="s">
         <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>2556424.0</v>
+        <v>1712096.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2580919.21</v>
+        <v>1797986.41</v>
       </c>
       <c r="O11" s="1">
-        <v>0.68</v>
+        <v>0.45</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>96.792</v>
+        <v>100.011</v>
       </c>
       <c r="E12" s="1">
-        <v>97.254</v>
+        <v>100.75133333</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>291762.0</v>
+        <v>906762.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1386.0</v>
+        <v>-6663.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.4750447282374</v>
+        <v>-0.73481244251524</v>
       </c>
       <c r="K12">
-        <v>1.45</v>
+        <v>2.55</v>
       </c>
       <c r="L12" t="s">
         <v>62</v>
       </c>
       <c r="M12" s="1">
-        <v>290376.0</v>
+        <v>900099.0</v>
       </c>
       <c r="N12" s="1">
-        <v>294728.05</v>
+        <v>923067.49</v>
       </c>
       <c r="O12" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
-        <v>1651000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>93.403</v>
+        <v>98.349</v>
       </c>
       <c r="E13" s="1">
-        <v>94.34983343</v>
+        <v>100.084275</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1557715.75</v>
+        <v>6005056.5</v>
       </c>
       <c r="I13" s="1">
-        <v>-15632.22</v>
+        <v>-104116.5</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.0035348233463</v>
+        <v>-1.7338138283961</v>
       </c>
       <c r="K13">
-        <v>1.5</v>
+        <v>2.8</v>
       </c>
       <c r="L13" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>1542083.53</v>
+        <v>5900940.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1566780.68</v>
+        <v>6069227.67</v>
       </c>
       <c r="O13" s="1">
-        <v>0.41</v>
+        <v>1.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>1600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>108.209</v>
+        <v>98.199</v>
       </c>
       <c r="E14" s="1">
-        <v>109.8295</v>
+        <v>99.5035</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1757272.0</v>
+        <v>1393049.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-25928.0</v>
+        <v>-18263.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.4754687948138</v>
+        <v>-1.3110091604818</v>
       </c>
       <c r="K14">
-        <v>4.93</v>
+        <v>0.65</v>
       </c>
       <c r="L14" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>1731344.0</v>
+        <v>1374786.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1810302.9</v>
+        <v>1383876.41</v>
       </c>
       <c r="O14" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="1">
-        <v>275000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.818</v>
+        <v>103.339</v>
       </c>
       <c r="E15" s="1">
-        <v>99.755</v>
+        <v>104.746</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>274326.25</v>
+        <v>1990174.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-2576.75</v>
+        <v>-26733.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.93930128815598</v>
+        <v>-1.3432493842247</v>
       </c>
       <c r="K15">
-        <v>0.85</v>
+        <v>0.86</v>
       </c>
       <c r="L15" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>271749.5</v>
+        <v>1963441.0</v>
       </c>
       <c r="N15" s="1">
-        <v>274075.7</v>
+        <v>1979838.26</v>
       </c>
       <c r="O15" s="1">
-        <v>0.07</v>
+        <v>0.49</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="1">
-        <v>900000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.462</v>
+        <v>103.597</v>
       </c>
       <c r="E16" s="1">
-        <v>100.75133333</v>
+        <v>106.02823333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>906762.0</v>
+        <v>3817016.4</v>
       </c>
       <c r="I16" s="1">
-        <v>-2604.0</v>
+        <v>-87524.4</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.28717568667412</v>
+        <v>-2.2930056051108</v>
       </c>
       <c r="K16">
-        <v>2.34</v>
+        <v>3.59</v>
       </c>
       <c r="L16" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>904158.0</v>
+        <v>3729492.0</v>
       </c>
       <c r="N16" s="1">
-        <v>925212.45</v>
+        <v>3858796.11</v>
       </c>
       <c r="O16" s="1">
-        <v>0.24</v>
+        <v>0.96</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="1">
-        <v>5400000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.839</v>
+        <v>101.25</v>
       </c>
       <c r="E17" s="1">
-        <v>100.19375</v>
+        <v>102.9313697</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>5410462.5</v>
+        <v>3396735.2</v>
       </c>
       <c r="I17" s="1">
-        <v>-73156.5</v>
+        <v>-55485.2</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.3521302476452</v>
+        <v>-1.6334861781395</v>
       </c>
       <c r="K17">
-        <v>2.6</v>
+        <v>0.87</v>
       </c>
       <c r="L17" t="s">
         <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>5337306.0</v>
+        <v>3341250.0</v>
       </c>
       <c r="N17" s="1">
-        <v>5477706.0</v>
+        <v>3369978.08</v>
       </c>
       <c r="O17" s="1">
-        <v>1.44</v>
+        <v>0.84</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="1">
-        <v>1300000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>98.897</v>
+        <v>93.917</v>
       </c>
       <c r="E18" s="1">
-        <v>99.53807692</v>
+        <v>94.51235868</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1293995.0</v>
+        <v>4300312.32</v>
       </c>
       <c r="I18" s="1">
-        <v>-8334.0</v>
+        <v>-27088.82</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.64405194765049</v>
+        <v>-0.62992680494425</v>
       </c>
       <c r="K18">
-        <v>0.46</v>
+        <v>0.39</v>
       </c>
       <c r="L18" t="s">
         <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>1285661.0</v>
+        <v>4273223.5</v>
       </c>
       <c r="N18" s="1">
-        <v>1291644.56</v>
+        <v>4290792.73</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>1.07</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
-        <v>1700000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>103.867</v>
+        <v>96.356</v>
       </c>
       <c r="E19" s="1">
-        <v>104.83094118</v>
+        <v>96.74135808</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1782126.0</v>
+        <v>4430754.2</v>
       </c>
       <c r="I19" s="1">
-        <v>-16387.0</v>
+        <v>-17649.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.91951971970557</v>
+        <v>-0.39833850408583</v>
       </c>
       <c r="K19">
-        <v>0.53</v>
+        <v>0.36</v>
       </c>
       <c r="L19" t="s">
         <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>1765739.0</v>
+        <v>4413104.8</v>
       </c>
       <c r="N19" s="1">
-        <v>1774786.26</v>
+        <v>4429710.88</v>
       </c>
       <c r="O19" s="1">
-        <v>0.47</v>
+        <v>1.1</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="1">
-        <v>3300000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>104.397</v>
+        <v>95.458</v>
       </c>
       <c r="E20" s="1">
-        <v>106.1598</v>
+        <v>96.32958306</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3503273.4</v>
+        <v>4720149.57</v>
       </c>
       <c r="I20" s="1">
-        <v>-58172.4</v>
+        <v>-42707.57</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.660515562388</v>
+        <v>-0.90479272672709</v>
       </c>
       <c r="K20">
-        <v>3.23</v>
+        <v>0.12</v>
       </c>
       <c r="L20" t="s">
         <v>86</v>
       </c>
       <c r="M20" s="1">
-        <v>3445101.0</v>
+        <v>4677442.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3551672.92</v>
+        <v>4683080.36</v>
       </c>
       <c r="O20" s="1">
-        <v>0.93</v>
+        <v>1.16</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="1">
-        <v>3000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.825</v>
+        <v>98.205</v>
       </c>
       <c r="E21" s="1">
-        <v>103.03090667</v>
+        <v>98.4485</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3090927.2</v>
+        <v>590691.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-36177.2</v>
+        <v>-1461.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.1704319661751</v>
+        <v>-0.24733744038761</v>
       </c>
       <c r="K21">
-        <v>0.63</v>
+        <v>1.09</v>
       </c>
       <c r="L21" t="s">
         <v>89</v>
       </c>
       <c r="M21" s="1">
-        <v>3054750.0</v>
+        <v>589230.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3073541.1</v>
+        <v>595743.7</v>
       </c>
       <c r="O21" s="1">
-        <v>0.81</v>
+        <v>0.15</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="1">
-        <v>800000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.91</v>
+        <v>100.205</v>
       </c>
       <c r="E22" s="1">
-        <v>99.837</v>
+        <v>101.45567878</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>798696.0</v>
+        <v>4159682.83</v>
       </c>
       <c r="I22" s="1">
-        <v>584.0</v>
+        <v>-51277.83</v>
       </c>
       <c r="J22" s="1">
-        <v>0.073119184270361</v>
+        <v>-1.2327341313184</v>
       </c>
       <c r="K22">
-        <v>1.54</v>
+        <v>3.14</v>
       </c>
       <c r="L22" t="s">
         <v>92</v>
       </c>
       <c r="M22" s="1">
-        <v>799280.0</v>
+        <v>4108405.0</v>
       </c>
       <c r="N22" s="1">
-        <v>811580.62</v>
+        <v>4237246.1</v>
       </c>
       <c r="O22" s="1">
-        <v>0.21</v>
+        <v>1.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>4150000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>94.113</v>
+        <v>102.188</v>
       </c>
       <c r="E23" s="1">
-        <v>94.52752578</v>
+        <v>104.41792044</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>3922892.32</v>
+        <v>4698806.42</v>
       </c>
       <c r="I23" s="1">
-        <v>-17202.82</v>
+        <v>-100346.42</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.43852388994455</v>
+        <v>-2.1355725482302</v>
       </c>
       <c r="K23">
-        <v>0.35</v>
+        <v>5.09</v>
       </c>
       <c r="L23" t="s">
         <v>95</v>
       </c>
       <c r="M23" s="1">
-        <v>3905689.5</v>
+        <v>4598460.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3920197.45</v>
+        <v>4827590.14</v>
       </c>
       <c r="O23" s="1">
-        <v>1.03</v>
+        <v>1.2</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>97</v>
       </c>
       <c r="C24" s="1">
-        <v>4180000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>96.657</v>
+        <v>98.996</v>
       </c>
       <c r="E24" s="1">
-        <v>96.73871292</v>
+        <v>100.19916009</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4043678.2</v>
+        <v>8374645.8</v>
       </c>
       <c r="I24" s="1">
-        <v>-3415.6</v>
+        <v>-100560.12</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.084467651258698</v>
+        <v>-1.2007686342985</v>
       </c>
       <c r="K24">
-        <v>0.33</v>
+        <v>2.32</v>
       </c>
       <c r="L24" t="s">
         <v>98</v>
       </c>
       <c r="M24" s="1">
-        <v>4040262.6</v>
+        <v>8274085.68</v>
       </c>
       <c r="N24" s="1">
-        <v>4053882.76</v>
+        <v>8468237.44</v>
       </c>
       <c r="O24" s="1">
-        <v>1.07</v>
+        <v>2.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>99</v>
       </c>
       <c r="B25" t="s">
         <v>100</v>
       </c>
       <c r="C25" s="1">
-        <v>4400000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>95.847</v>
+        <v>92.105</v>
       </c>
       <c r="E25" s="1">
-        <v>96.35464932</v>
+        <v>92.61058806</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>4239604.57</v>
+        <v>3333981.17</v>
       </c>
       <c r="I25" s="1">
-        <v>-22336.57</v>
+        <v>-18201.17</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.52685503167103</v>
+        <v>-0.54592899815328</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>210.96</v>
+        <v>0.11</v>
+      </c>
+      <c r="L25" t="s">
+        <v>101</v>
       </c>
       <c r="M25" s="1">
-        <v>4217268.0</v>
+        <v>3315780.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4217478.96</v>
+        <v>3319675.89</v>
       </c>
       <c r="O25" s="1">
-        <v>1.11</v>
+        <v>0.82</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C26" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.294</v>
+        <v>97.854</v>
       </c>
       <c r="E26" s="1">
-        <v>98.446</v>
+        <v>97.397</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>492230.0</v>
+        <v>1363558.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-760.0</v>
+        <v>6398.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.15439936614997</v>
+        <v>0.46921363080998</v>
       </c>
       <c r="K26">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>0.07</v>
+      </c>
+      <c r="L26">
+        <v>920.55</v>
       </c>
       <c r="M26" s="1">
-        <v>491470.0</v>
+        <v>1369956.0</v>
       </c>
       <c r="N26" s="1">
-        <v>496504.25</v>
+        <v>1370876.55</v>
       </c>
       <c r="O26" s="1">
-        <v>0.13</v>
+        <v>0.34</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>104</v>
       </c>
       <c r="B27" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="1">
-        <v>3700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.518</v>
+        <v>98.73</v>
       </c>
       <c r="E27" s="1">
-        <v>101.54396838</v>
+        <v>99.4518355</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3757126.83</v>
+        <v>1989036.71</v>
       </c>
       <c r="I27" s="1">
-        <v>-37960.83</v>
+        <v>-14436.71</v>
       </c>
       <c r="J27" s="1">
-        <v>-1.0103686065876</v>
+        <v>-0.72581415553663</v>
       </c>
       <c r="K27">
-        <v>2.9</v>
+        <v>0.05</v>
       </c>
       <c r="L27" t="s">
         <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>3719166.0</v>
+        <v>1974600.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3826402.64</v>
+        <v>1975695.89</v>
       </c>
       <c r="O27" s="1">
-        <v>1.01</v>
+        <v>0.49</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>107</v>
       </c>
       <c r="B28" t="s">
         <v>108</v>
       </c>
       <c r="C28" s="1">
-        <v>300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.866</v>
+        <v>104.376</v>
       </c>
       <c r="E28" s="1">
-        <v>102.557</v>
+        <v>107.86245455</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>307671.0</v>
+        <v>2372974.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-2073.0</v>
+        <v>-76702.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.67377165868736</v>
+        <v>-3.2323152297497</v>
       </c>
       <c r="K28">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>955.48</v>
+        <v>2.32</v>
+      </c>
+      <c r="L28" t="s">
+        <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>305598.0</v>
+        <v>2296272.0</v>
       </c>
       <c r="N28" s="1">
-        <v>306553.48</v>
+        <v>2347381.2</v>
       </c>
       <c r="O28" s="1">
-        <v>0.08</v>
+        <v>0.58</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C29" s="1">
-        <v>2100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.977</v>
+        <v>99.021</v>
       </c>
       <c r="E29" s="1">
-        <v>99.328</v>
+        <v>99.371</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2085888.0</v>
+        <v>496855.0</v>
       </c>
       <c r="I29" s="1">
-        <v>13629.0</v>
+        <v>-1750.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.65339078608247</v>
+        <v>-0.3522154350867</v>
       </c>
       <c r="K29">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.18</v>
+      </c>
+      <c r="L29">
+        <v>887.67</v>
       </c>
       <c r="M29" s="1">
-        <v>2099517.0</v>
+        <v>495105.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2122753.64</v>
+        <v>495992.67</v>
       </c>
       <c r="O29" s="1">
-        <v>0.56</v>
+        <v>0.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>112</v>
       </c>
       <c r="B30" t="s">
         <v>113</v>
       </c>
       <c r="C30" s="1">
-        <v>3400000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>102.941</v>
+        <v>101.098</v>
       </c>
       <c r="E30" s="1">
-        <v>104.83913</v>
+        <v>103.03238585</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3564530.42</v>
+        <v>4224327.82</v>
       </c>
       <c r="I30" s="1">
-        <v>-64536.42</v>
+        <v>-79309.82</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.8105167412206</v>
+        <v>-1.8774541981451</v>
       </c>
       <c r="K30">
-        <v>4.76</v>
+        <v>0.92</v>
       </c>
       <c r="L30" t="s">
         <v>114</v>
       </c>
       <c r="M30" s="1">
-        <v>3499994.0</v>
+        <v>4145018.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3661866.6</v>
+        <v>4182886.84</v>
       </c>
       <c r="O30" s="1">
-        <v>0.96</v>
+        <v>1.04</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>115</v>
       </c>
       <c r="B31" t="s">
         <v>116</v>
       </c>
       <c r="C31" s="1">
-        <v>7558000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.336</v>
+        <v>100.604</v>
       </c>
       <c r="E31" s="1">
-        <v>100.27401164</v>
+        <v>102.282425</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>7578709.8</v>
+        <v>3273037.6</v>
       </c>
       <c r="I31" s="1">
-        <v>-70894.92</v>
+        <v>-53709.6</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.93544840574315</v>
+        <v>-1.6409710661436</v>
       </c>
       <c r="K31">
-        <v>2.16</v>
+        <v>3.59</v>
       </c>
       <c r="L31" t="s">
         <v>117</v>
       </c>
       <c r="M31" s="1">
-        <v>7507814.88</v>
+        <v>3219328.0</v>
       </c>
       <c r="N31" s="1">
-        <v>7670881.32</v>
+        <v>3334067.73</v>
       </c>
       <c r="O31" s="1">
-        <v>2.02</v>
+        <v>0.83</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>118</v>
       </c>
       <c r="B32" t="s">
         <v>119</v>
       </c>
       <c r="C32" s="1">
-        <v>3600000.0</v>
+        <v>3155000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>92.349</v>
+        <v>98.709</v>
       </c>
       <c r="E32" s="1">
-        <v>92.61058806</v>
+        <v>100.13010777</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3333981.17</v>
+        <v>3159104.9</v>
       </c>
       <c r="I32" s="1">
-        <v>-9417.17</v>
+        <v>-44835.95</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.28246020357697</v>
+        <v>-1.4192611964231</v>
       </c>
       <c r="K32">
-        <v>0.08</v>
+        <v>2.07</v>
       </c>
       <c r="L32" t="s">
         <v>120</v>
       </c>
       <c r="M32" s="1">
-        <v>3324564.0</v>
+        <v>3114268.95</v>
       </c>
       <c r="N32" s="1">
-        <v>3327325.64</v>
+        <v>3179637.96</v>
       </c>
       <c r="O32" s="1">
-        <v>0.88</v>
+        <v>0.79</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>121</v>
       </c>
       <c r="B33" t="s">
         <v>122</v>
       </c>
       <c r="C33" s="1">
-        <v>1400000.0</v>
+        <v>1742000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.931</v>
+        <v>98.266</v>
       </c>
       <c r="E33" s="1">
-        <v>97.397</v>
+        <v>99.55577268</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1363558.0</v>
+        <v>1734261.56</v>
       </c>
       <c r="I33" s="1">
-        <v>7476.0</v>
+        <v>-22467.84</v>
       </c>
       <c r="J33" s="1">
-        <v>0.54827150733595</v>
+        <v>-1.295527763413</v>
       </c>
       <c r="K33">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>479.45</v>
+        <v>0.58</v>
+      </c>
+      <c r="L33" t="s">
+        <v>123</v>
       </c>
       <c r="M33" s="1">
-        <v>1371034.0</v>
+        <v>1711793.72</v>
       </c>
       <c r="N33" s="1">
-        <v>1371513.45</v>
+        <v>1721899.71</v>
       </c>
       <c r="O33" s="1">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C34" s="1">
-        <v>2000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.189</v>
+        <v>98.161</v>
       </c>
       <c r="E34" s="1">
-        <v>99.4518355</v>
+        <v>97.68931267</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1989036.71</v>
+        <v>4396019.07</v>
       </c>
       <c r="I34" s="1">
-        <v>-5256.71</v>
+        <v>21225.93</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.26428421223055</v>
+        <v>0.48284435672387</v>
       </c>
       <c r="K34">
-        <v>2.4</v>
+        <v>0.13</v>
       </c>
       <c r="L34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M34" s="1">
-        <v>1983780.0</v>
+        <v>4417245.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2031725.21</v>
+        <v>4423178.22</v>
       </c>
       <c r="O34" s="1">
-        <v>0.53</v>
+        <v>1.1</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C35" s="1">
-        <v>2000000.0</v>
+        <v>5662000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>105.751</v>
+        <v>98.226</v>
       </c>
       <c r="E35" s="1">
-        <v>108.0529</v>
+        <v>99.79332179</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2161058.0</v>
+        <v>5650297.88</v>
       </c>
       <c r="I35" s="1">
-        <v>-46038.0</v>
+        <v>-88741.76</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.1303454141444</v>
+        <v>-1.5705678157981</v>
       </c>
       <c r="K35">
-        <v>1.89</v>
+        <v>0.56</v>
       </c>
       <c r="L35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M35" s="1">
-        <v>2115020.0</v>
+        <v>5561556.12</v>
       </c>
       <c r="N35" s="1">
-        <v>2152794.73</v>
+        <v>5593168.95</v>
       </c>
       <c r="O35" s="1">
-        <v>0.57</v>
+        <v>1.39</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C36" s="1">
-        <v>500000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.173</v>
+        <v>98.227</v>
       </c>
       <c r="E36" s="1">
-        <v>99.371</v>
+        <v>99.72018738</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>496855.0</v>
+        <v>4188247.87</v>
       </c>
       <c r="I36" s="1">
-        <v>-990.0</v>
+        <v>-62713.87</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.19925330327762</v>
+        <v>-1.4973772314006</v>
       </c>
       <c r="K36">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>320.55</v>
+        <v>1.34</v>
+      </c>
+      <c r="L36" t="s">
+        <v>132</v>
       </c>
       <c r="M36" s="1">
-        <v>495865.0</v>
+        <v>4125534.0</v>
       </c>
       <c r="N36" s="1">
-        <v>496185.55</v>
+        <v>4181629.89</v>
       </c>
       <c r="O36" s="1">
-        <v>0.13</v>
+        <v>1.04</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C37" s="1">
-        <v>3700000.0</v>
+        <v>1189000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>101.72</v>
+        <v>98.069</v>
       </c>
       <c r="E37" s="1">
-        <v>103.15242757</v>
+        <v>99.80243902</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>3816639.82</v>
+        <v>1186651.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-52999.82</v>
+        <v>-20610.59</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.3886513399108</v>
+        <v>-1.7368704025025</v>
       </c>
       <c r="K37">
-        <v>0.68</v>
+        <v>0.96</v>
       </c>
       <c r="L37" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M37" s="1">
-        <v>3763640.0</v>
+        <v>1166040.41</v>
       </c>
       <c r="N37" s="1">
-        <v>3788779.73</v>
+        <v>1177463.21</v>
       </c>
       <c r="O37" s="1">
-        <v>1.0</v>
+        <v>0.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C38" s="1">
-        <v>2900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>101.269</v>
+        <v>99.202</v>
       </c>
       <c r="E38" s="1">
-        <v>102.37898621</v>
+        <v>100.10731579</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2968990.6</v>
+        <v>1902039.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-32189.6</v>
+        <v>-17201.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.0841933955601</v>
+        <v>-0.90434528419239</v>
       </c>
       <c r="K38">
-        <v>3.35</v>
+        <v>2.53</v>
       </c>
       <c r="L38" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M38" s="1">
-        <v>2936801.0</v>
+        <v>1884838.0</v>
       </c>
       <c r="N38" s="1">
-        <v>3033931.14</v>
+        <v>1932878.07</v>
       </c>
       <c r="O38" s="1">
-        <v>0.8</v>
+        <v>0.48</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C39" s="1">
-        <v>2855000.0</v>
+        <v>2773000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.399</v>
+        <v>100.387</v>
       </c>
       <c r="E39" s="1">
-        <v>100.19243082</v>
+        <v>99.67</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2860493.9</v>
+        <v>2763849.1</v>
       </c>
       <c r="I39" s="1">
-        <v>-22652.45</v>
+        <v>19882.41</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.79190695005502</v>
+        <v>0.71937393398214</v>
       </c>
       <c r="K39">
-        <v>1.9</v>
+        <v>0.07</v>
       </c>
       <c r="L39" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M39" s="1">
-        <v>2837841.45</v>
+        <v>2783731.51</v>
       </c>
       <c r="N39" s="1">
-        <v>2892047.34</v>
+        <v>2785659.31</v>
       </c>
       <c r="O39" s="1">
-        <v>0.76</v>
+        <v>0.69</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B40" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C40" s="1">
-        <v>1542000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.422</v>
+        <v>97.022</v>
       </c>
       <c r="E40" s="1">
-        <v>99.68557458</v>
+        <v>96.0024946</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1537151.56</v>
+        <v>4800124.73</v>
       </c>
       <c r="I40" s="1">
-        <v>-19484.32</v>
+        <v>50975.27</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.2675601096876</v>
+        <v>1.0619571962664</v>
       </c>
       <c r="K40">
-        <v>0.41</v>
+        <v>0.22</v>
       </c>
       <c r="L40" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M40" s="1">
-        <v>1517667.24</v>
+        <v>4851100.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1523940.86</v>
+        <v>4862161.64</v>
       </c>
       <c r="O40" s="1">
-        <v>0.4</v>
+        <v>1.21</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B41" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C41" s="1">
-        <v>4500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.242</v>
+        <v>99.033</v>
       </c>
       <c r="E41" s="1">
-        <v>97.68931267</v>
+        <v>100.23363158</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>4396019.07</v>
+        <v>1904439.0</v>
       </c>
       <c r="I41" s="1">
-        <v>24870.93</v>
+        <v>-22812.0</v>
       </c>
       <c r="J41" s="1">
-        <v>0.56576028456583</v>
+        <v>-1.1978330626499</v>
       </c>
       <c r="K41">
-        <v>0.09</v>
+        <v>0.87</v>
       </c>
       <c r="L41" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="M41" s="1">
-        <v>4420890.0</v>
+        <v>1881627.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4425050.96</v>
+        <v>1898160.9</v>
       </c>
       <c r="O41" s="1">
-        <v>1.16</v>
+        <v>0.47</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C42" s="1">
-        <v>5162000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.79</v>
+        <v>97.605</v>
       </c>
       <c r="E42" s="1">
-        <v>99.87248896</v>
+        <v>98.433</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>5155417.88</v>
+        <v>295299.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-55878.08</v>
+        <v>-2484.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.0838710129934</v>
+        <v>-0.84118131114565</v>
       </c>
       <c r="K42">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.2</v>
+      </c>
+      <c r="L42">
+        <v>601.03</v>
       </c>
       <c r="M42" s="1">
-        <v>5099539.8</v>
+        <v>292815.0</v>
       </c>
       <c r="N42" s="1">
-        <v>5118036.97</v>
+        <v>293416.03</v>
       </c>
       <c r="O42" s="1">
-        <v>1.35</v>
+        <v>0.07</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C43" s="1">
-        <v>3800000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.768</v>
+        <v>97.869</v>
       </c>
       <c r="E43" s="1">
-        <v>99.80378605</v>
+        <v>99.73340351</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3792543.87</v>
+        <v>5684804.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-39359.87</v>
+        <v>-106271.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.037822404939</v>
+        <v>-1.8693872295333</v>
       </c>
       <c r="K43">
-        <v>1.18</v>
+        <v>1.08</v>
       </c>
       <c r="L43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M43" s="1">
-        <v>3753184.0</v>
+        <v>5578533.0</v>
       </c>
       <c r="N43" s="1">
-        <v>3797951.12</v>
+        <v>5640022.73</v>
       </c>
       <c r="O43" s="1">
-        <v>1.0</v>
+        <v>1.4</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C44" s="1">
-        <v>1089000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.702</v>
+        <v>101.833</v>
       </c>
       <c r="E44" s="1">
-        <v>99.90367309</v>
+        <v>103.763</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1087951.0</v>
+        <v>1556445.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-13086.22</v>
+        <v>-28950.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.2028317451797</v>
+        <v>-1.8600079026242</v>
       </c>
       <c r="K44">
-        <v>0.79</v>
+        <v>3.16</v>
       </c>
       <c r="L44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M44" s="1">
-        <v>1074864.78</v>
+        <v>1527495.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1083431.57</v>
+        <v>1574827.19</v>
       </c>
       <c r="O44" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C45" s="1">
-        <v>1200000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.399</v>
+        <v>103.725</v>
       </c>
       <c r="E45" s="1">
-        <v>100.45633333</v>
+        <v>105.746875</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1205476.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-12688.0</v>
+        <v>-48525.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.0525302867913</v>
+        <v>-1.9119950353143</v>
       </c>
       <c r="K45">
-        <v>2.35</v>
+        <v>3.36</v>
       </c>
       <c r="L45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M45" s="1">
-        <v>1192788.0</v>
+        <v>2489400.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1220955.12</v>
+        <v>2570046.58</v>
       </c>
       <c r="O45" s="1">
-        <v>0.32</v>
+        <v>0.64</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C46" s="1">
-        <v>5000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.131</v>
+        <v>95.489</v>
       </c>
       <c r="E46" s="1">
-        <v>96.0024946</v>
+        <v>96.33935294</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4800124.73</v>
+        <v>1637769.0</v>
       </c>
       <c r="I46" s="1">
-        <v>56425.27</v>
+        <v>-14456.0</v>
       </c>
       <c r="J46" s="1">
-        <v>1.1754959125823</v>
+        <v>-0.88266416081877</v>
       </c>
       <c r="K46">
-        <v>0.21</v>
+        <v>1.03</v>
       </c>
       <c r="L46" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M46" s="1">
-        <v>4856550.0</v>
+        <v>1623313.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4866823.97</v>
+        <v>1640836.97</v>
       </c>
       <c r="O46" s="1">
-        <v>1.28</v>
+        <v>0.41</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C47" s="1">
-        <v>1700000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.467</v>
+        <v>106.44</v>
       </c>
       <c r="E47" s="1">
-        <v>100.30629412</v>
+        <v>109.3219769</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1705207.0</v>
+        <v>3170337.33</v>
       </c>
       <c r="I47" s="1">
-        <v>-14268.0</v>
+        <v>-83577.33</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.83673125902017</v>
+        <v>-2.6362283031882</v>
       </c>
       <c r="K47">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
       <c r="L47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M47" s="1">
-        <v>1690939.0</v>
+        <v>3086760.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1702920.51</v>
+        <v>3105351.78</v>
       </c>
       <c r="O47" s="1">
-        <v>0.45</v>
+        <v>0.77</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B48" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.935</v>
+        <v>100.214</v>
       </c>
       <c r="E48" s="1">
-        <v>98.433</v>
+        <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>295299.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-1494.0</v>
+        <v>4922.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.50592789003688</v>
+        <v>0.214</v>
       </c>
       <c r="K48">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>246.58</v>
+        <v>0.06</v>
+      </c>
+      <c r="L48" t="s">
+        <v>167</v>
       </c>
       <c r="M48" s="1">
-        <v>293805.0</v>
+        <v>2304922.0</v>
       </c>
       <c r="N48" s="1">
-        <v>294051.58</v>
+        <v>2306412.46</v>
       </c>
       <c r="O48" s="1">
-        <v>0.08</v>
+        <v>0.57</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B49" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C49" s="1">
-        <v>3100000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.95</v>
+        <v>98.556</v>
       </c>
       <c r="E49" s="1">
-        <v>99.66648387</v>
+        <v>98.12584211</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3089661.0</v>
+        <v>5593173.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-22211.0</v>
+        <v>24519.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.71888145657404</v>
+        <v>0.43837371023567</v>
       </c>
       <c r="K49">
-        <v>0.96</v>
+        <v>0.31</v>
       </c>
       <c r="L49" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M49" s="1">
-        <v>3067450.0</v>
+        <v>5617692.0</v>
       </c>
       <c r="N49" s="1">
-        <v>3097176.03</v>
+        <v>5635338.58</v>
       </c>
       <c r="O49" s="1">
-        <v>0.81</v>
+        <v>1.4</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B50" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C50" s="1">
-        <v>2000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.017</v>
+        <v>90.473</v>
       </c>
       <c r="E50" s="1">
-        <v>99.7262</v>
+        <v>91.69810638</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1994524.0</v>
+        <v>4309811.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-14184.0</v>
+        <v>-57580.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.7111471208168</v>
+        <v>-1.3360214635862</v>
       </c>
       <c r="K50">
-        <v>0.43</v>
+        <v>0.21</v>
       </c>
       <c r="L50" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="M50" s="1">
-        <v>1980340.0</v>
+        <v>4252231.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1988970.14</v>
+        <v>4262081.68</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>1.06</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B51" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C51" s="1">
-        <v>5700000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.374</v>
+        <v>98.84</v>
       </c>
       <c r="E51" s="1">
-        <v>99.73340351</v>
+        <v>100.2644475</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>5684804.0</v>
+        <v>3208462.32</v>
       </c>
       <c r="I51" s="1">
-        <v>-77486.0</v>
+        <v>-45582.32</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.363037318437</v>
+        <v>-1.4206905194386</v>
       </c>
       <c r="K51">
-        <v>0.88</v>
+        <v>2.43</v>
       </c>
       <c r="L51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="M51" s="1">
-        <v>5607318.0</v>
+        <v>3162880.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5657583.41</v>
+        <v>3240732.05</v>
       </c>
       <c r="O51" s="1">
-        <v>1.49</v>
+        <v>0.8</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B52" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C52" s="1">
-        <v>1400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.402</v>
+        <v>107.102</v>
       </c>
       <c r="E52" s="1">
-        <v>103.84671429</v>
+        <v>109.72188889</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1453854.0</v>
+        <v>1974994.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-20226.0</v>
+        <v>-47158.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.3911988411491</v>
+        <v>-2.3877540893795</v>
       </c>
       <c r="K52">
-        <v>2.89</v>
+        <v>9.4</v>
       </c>
       <c r="L52" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="M52" s="1">
-        <v>1433628.0</v>
+        <v>1927836.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1474055.4</v>
+        <v>2096986.68</v>
       </c>
       <c r="O52" s="1">
-        <v>0.39</v>
+        <v>0.52</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B53" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C53" s="1">
-        <v>1600000.0</v>
+        <v>3652000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>104.289</v>
+        <v>94.512</v>
       </c>
       <c r="E53" s="1">
-        <v>106.2973125</v>
+        <v>94.93111583</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1700757.0</v>
+        <v>3466884.35</v>
       </c>
       <c r="I53" s="1">
-        <v>-32133.0</v>
+        <v>-15306.11</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.8893351607549</v>
+        <v>-0.44149468095179</v>
       </c>
       <c r="K53">
-        <v>3.01</v>
+        <v>0.03</v>
       </c>
       <c r="L53" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M53" s="1">
-        <v>1668624.0</v>
+        <v>3451578.24</v>
       </c>
       <c r="N53" s="1">
-        <v>1716843.18</v>
+        <v>3452678.84</v>
       </c>
       <c r="O53" s="1">
-        <v>0.45</v>
+        <v>0.86</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B54" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C54" s="1">
-        <v>1500000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.941</v>
+        <v>98.837</v>
       </c>
       <c r="E54" s="1">
-        <v>94.79261867</v>
+        <v>98.55887522</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1421889.28</v>
+        <v>2266854.13</v>
       </c>
       <c r="I54" s="1">
-        <v>47225.72</v>
+        <v>6396.87</v>
       </c>
       <c r="J54" s="1">
-        <v>3.3213359622488</v>
+        <v>0.28219151445797</v>
       </c>
       <c r="K54">
-        <v>0.75</v>
+        <v>1.59</v>
       </c>
       <c r="L54" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="M54" s="1">
-        <v>1469115.0</v>
+        <v>2273251.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1480370.14</v>
+        <v>2309909.22</v>
       </c>
       <c r="O54" s="1">
-        <v>0.39</v>
+        <v>0.57</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B55" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C55" s="1">
-        <v>1500000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.84</v>
+        <v>99.136</v>
       </c>
       <c r="E55" s="1">
-        <v>96.37926667</v>
+        <v>100.12552698</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1445689.0</v>
+        <v>7459351.76</v>
       </c>
       <c r="I55" s="1">
-        <v>-8089.0</v>
+        <v>-73719.76</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.55952559644571</v>
+        <v>-0.98828641377813</v>
       </c>
       <c r="K55">
-        <v>0.95</v>
+        <v>0.31</v>
       </c>
       <c r="L55" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="M55" s="1">
-        <v>1437600.0</v>
+        <v>7385632.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1451880.82</v>
+        <v>7408670.87</v>
       </c>
       <c r="O55" s="1">
-        <v>0.38</v>
+        <v>1.84</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B56" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C56" s="1">
-        <v>2600000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>107.173</v>
+        <v>100.731</v>
       </c>
       <c r="E56" s="1">
-        <v>109.54905115</v>
+        <v>102.59867877</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2848275.33</v>
+        <v>5848124.69</v>
       </c>
       <c r="I56" s="1">
-        <v>-61777.33</v>
+        <v>-106457.69</v>
       </c>
       <c r="J56" s="1">
-        <v>-2.1689381412435</v>
+        <v>-1.8203731220375</v>
       </c>
       <c r="K56">
-        <v>0.26</v>
+        <v>1.85</v>
       </c>
       <c r="L56" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M56" s="1">
-        <v>2786498.0</v>
+        <v>5741667.0</v>
       </c>
       <c r="N56" s="1">
-        <v>2793336.36</v>
+        <v>5847156.04</v>
       </c>
       <c r="O56" s="1">
-        <v>0.74</v>
+        <v>1.45</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B57" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C57" s="1">
-        <v>5700000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.579</v>
+        <v>96.168</v>
       </c>
       <c r="E57" s="1">
-        <v>98.12584211</v>
+        <v>96.58793333</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>5593173.0</v>
+        <v>2897638.0</v>
       </c>
       <c r="I57" s="1">
-        <v>25830.0</v>
+        <v>-12598.0</v>
       </c>
       <c r="J57" s="1">
-        <v>0.46181299952639</v>
+        <v>-0.43476790406531</v>
       </c>
       <c r="K57">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="L57" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="M57" s="1">
-        <v>5619003.0</v>
+        <v>2885040.0</v>
       </c>
       <c r="N57" s="1">
-        <v>5633057.79</v>
+        <v>2895396.16</v>
       </c>
       <c r="O57" s="1">
-        <v>1.48</v>
+        <v>0.72</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B58" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C58" s="1">
-        <v>4300000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>91.024</v>
+        <v>90.4</v>
       </c>
       <c r="E58" s="1">
-        <v>91.75309302</v>
+        <v>91.37542553</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3945383.0</v>
+        <v>4294645.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-31351.0</v>
+        <v>-45845.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.79462500852262</v>
+        <v>-1.0674921908563</v>
       </c>
       <c r="K58">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="L58" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M58" s="1">
-        <v>3914032.0</v>
+        <v>4248800.0</v>
       </c>
       <c r="N58" s="1">
-        <v>3922028.23</v>
+        <v>4255399.32</v>
       </c>
       <c r="O58" s="1">
-        <v>1.03</v>
+        <v>1.06</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B59" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C59" s="1">
-        <v>2900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.36</v>
+        <v>100.465</v>
       </c>
       <c r="E59" s="1">
-        <v>100.34383862</v>
+        <v>100.539</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>2909971.32</v>
+        <v>1407546.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-28531.32</v>
+        <v>-1036.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.98046739512196</v>
+        <v>-0.073603278329802</v>
       </c>
       <c r="K59">
-        <v>2.24</v>
+        <v>2.15</v>
       </c>
       <c r="L59" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="M59" s="1">
-        <v>2881440.0</v>
+        <v>1406510.0</v>
       </c>
       <c r="N59" s="1">
-        <v>2946511.23</v>
+        <v>1436581.23</v>
       </c>
       <c r="O59" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B60" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C60" s="1">
-        <v>1600000.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>108.116</v>
+        <v>99.199</v>
       </c>
       <c r="E60" s="1">
-        <v>109.93775</v>
+        <v>100.1729412</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1759004.0</v>
+        <v>2214823.73</v>
       </c>
       <c r="I60" s="1">
-        <v>-29148.0</v>
+        <v>-21533.84</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.6570741169435</v>
+        <v>-0.97225976534033</v>
       </c>
       <c r="K60">
-        <v>8.77</v>
+        <v>2.17</v>
       </c>
       <c r="L60" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="M60" s="1">
-        <v>1729856.0</v>
+        <v>2193289.89</v>
       </c>
       <c r="N60" s="1">
-        <v>1870129.97</v>
+        <v>2241182.27</v>
       </c>
       <c r="O60" s="1">
-        <v>0.49</v>
+        <v>0.56</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B61" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C61" s="1">
-        <v>3352000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>94.693</v>
+        <v>99.961</v>
       </c>
       <c r="E61" s="1">
-        <v>94.93470615</v>
+        <v>101.02184238</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3182211.35</v>
+        <v>4242917.38</v>
       </c>
       <c r="I61" s="1">
-        <v>-8101.99</v>
+        <v>-44555.38</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.25460251092373</v>
+        <v>-1.0501118925865</v>
       </c>
       <c r="K61">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>482.14</v>
+        <v>1.45</v>
+      </c>
+      <c r="L61" t="s">
+        <v>206</v>
       </c>
       <c r="M61" s="1">
-        <v>3174109.36</v>
+        <v>4198362.0</v>
       </c>
       <c r="N61" s="1">
-        <v>3174591.5</v>
+        <v>4259221.73</v>
       </c>
       <c r="O61" s="1">
-        <v>0.84</v>
+        <v>1.06</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B62" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C62" s="1">
-        <v>2100000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.917</v>
+        <v>98.55</v>
       </c>
       <c r="E62" s="1">
-        <v>98.51267286</v>
+        <v>99.70908474</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2068766.13</v>
+        <v>2835726.37</v>
       </c>
       <c r="I62" s="1">
-        <v>8490.87</v>
+        <v>-32964.37</v>
       </c>
       <c r="J62" s="1">
-        <v>0.41043160349885</v>
+        <v>-1.1624665323404</v>
       </c>
       <c r="K62">
-        <v>1.49</v>
+        <v>0.96</v>
       </c>
       <c r="L62" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="M62" s="1">
-        <v>2077257.0</v>
+        <v>2802762.0</v>
       </c>
       <c r="N62" s="1">
-        <v>2108577.21</v>
+        <v>2829965.05</v>
       </c>
       <c r="O62" s="1">
-        <v>0.55</v>
+        <v>0.7</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B63" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C63" s="1">
-        <v>6750000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.592</v>
+        <v>97.896</v>
       </c>
       <c r="E63" s="1">
-        <v>100.17162607</v>
+        <v>99.80130986</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>6761584.76</v>
+        <v>2834357.2</v>
       </c>
       <c r="I63" s="1">
-        <v>-39124.76</v>
+        <v>-54110.8</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.57863298899177</v>
+        <v>-1.9091030587112</v>
       </c>
       <c r="K63">
-        <v>0.14</v>
+        <v>0.45</v>
       </c>
       <c r="L63" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="M63" s="1">
-        <v>6722460.0</v>
+        <v>2780246.4</v>
       </c>
       <c r="N63" s="1">
-        <v>6732168.9</v>
+        <v>2793104.21</v>
       </c>
       <c r="O63" s="1">
-        <v>1.77</v>
+        <v>0.69</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B64" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C64" s="1">
-        <v>5200000.0</v>
+        <v>3403000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.431</v>
+        <v>98.504</v>
       </c>
       <c r="E64" s="1">
-        <v>102.69912865</v>
+        <v>100.14639524</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>5340354.69</v>
+        <v>3407981.83</v>
       </c>
       <c r="I64" s="1">
-        <v>-65942.69</v>
+        <v>-55890.71</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.2347998181372</v>
+        <v>-1.639994365815</v>
       </c>
       <c r="K64">
-        <v>1.63</v>
+        <v>1.66</v>
       </c>
       <c r="L64" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M64" s="1">
-        <v>5274412.0</v>
+        <v>3352091.12</v>
       </c>
       <c r="N64" s="1">
-        <v>5359179.12</v>
+        <v>3408648.51</v>
       </c>
       <c r="O64" s="1">
-        <v>1.41</v>
+        <v>0.85</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B65" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C65" s="1">
-        <v>2700000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>96.492</v>
+        <v>94.094</v>
       </c>
       <c r="E65" s="1">
-        <v>96.57325926</v>
+        <v>94.38638591</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2607478.0</v>
+        <v>2076500.49</v>
       </c>
       <c r="I65" s="1">
-        <v>-2194.0</v>
+        <v>-6432.49</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.084142608298133</v>
+        <v>-0.30977551081628</v>
       </c>
       <c r="K65">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="L65" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="M65" s="1">
-        <v>2605284.0</v>
+        <v>2070068.0</v>
       </c>
       <c r="N65" s="1">
-        <v>2613115.85</v>
+        <v>2077752.93</v>
       </c>
       <c r="O65" s="1">
-        <v>0.69</v>
+        <v>0.52</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B66" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C66" s="1">
-        <v>4300000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>90.767</v>
+        <v>103.744</v>
       </c>
       <c r="E66" s="1">
-        <v>91.40672093</v>
+        <v>105.45008571</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3930489.0</v>
+        <v>3690753.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-27508.0</v>
+        <v>-59713.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.69986202734571</v>
+        <v>-1.6179083238569</v>
       </c>
       <c r="K66">
-        <v>0.12</v>
+        <v>2.49</v>
       </c>
       <c r="L66" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="M66" s="1">
-        <v>3902981.0</v>
+        <v>3631040.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3908341.27</v>
+        <v>3718305.26</v>
       </c>
       <c r="O66" s="1">
-        <v>1.03</v>
+        <v>0.92</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B67" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C67" s="1">
-        <v>2011000.0</v>
+        <v>2732000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.809</v>
+        <v>101.623</v>
       </c>
       <c r="E67" s="1">
-        <v>100.20147837</v>
+        <v>104.27937592</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2015051.73</v>
+        <v>2848912.55</v>
       </c>
       <c r="I67" s="1">
-        <v>-7892.74</v>
+        <v>-72572.19</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.39168919995915</v>
+        <v>-2.5473646075939</v>
       </c>
       <c r="K67">
-        <v>1.98</v>
+        <v>0.21</v>
       </c>
       <c r="L67" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="M67" s="1">
-        <v>2007158.99</v>
+        <v>2776340.36</v>
       </c>
       <c r="N67" s="1">
-        <v>2047075.96</v>
+        <v>2782192.3</v>
       </c>
       <c r="O67" s="1">
-        <v>0.54</v>
+        <v>0.69</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B68" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C68" s="1">
-        <v>4200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.357</v>
+        <v>102.182</v>
       </c>
       <c r="E68" s="1">
-        <v>101.02184238</v>
+        <v>103.8554</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>4242917.38</v>
+        <v>1557831.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-27923.38</v>
+        <v>-25101.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.65811745785161</v>
+        <v>-1.6112787587357</v>
       </c>
       <c r="K68">
-        <v>1.26</v>
+        <v>3.43</v>
       </c>
       <c r="L68" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="M68" s="1">
-        <v>4214994.0</v>
+        <v>1532730.0</v>
       </c>
       <c r="N68" s="1">
-        <v>4267715.51</v>
+        <v>1584218.01</v>
       </c>
       <c r="O68" s="1">
-        <v>1.12</v>
+        <v>0.39</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B69" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C69" s="1">
-        <v>2544000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.931</v>
+        <v>96.202</v>
       </c>
       <c r="E69" s="1">
-        <v>99.8041419</v>
+        <v>97.55072436</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2539017.37</v>
+        <v>5365289.84</v>
       </c>
       <c r="I69" s="1">
-        <v>-22212.73</v>
+        <v>-74179.84</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.87485537761406</v>
+        <v>-1.382587748512</v>
       </c>
       <c r="K69">
-        <v>0.79</v>
+        <v>0.17</v>
       </c>
       <c r="L69" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="M69" s="1">
-        <v>2516804.64</v>
+        <v>5291110.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2536930.12</v>
+        <v>5300659.66</v>
       </c>
       <c r="O69" s="1">
-        <v>0.67</v>
+        <v>1.32</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B70" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C70" s="1">
-        <v>2540000.0</v>
+        <v>3211000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.574</v>
+        <v>97.753</v>
       </c>
       <c r="E70" s="1">
-        <v>99.96138583</v>
+        <v>99.71130178</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2539019.2</v>
+        <v>3201729.9</v>
       </c>
       <c r="I70" s="1">
-        <v>-35239.6</v>
+        <v>-62881.07</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.3879217612848</v>
+        <v>-1.9639717266594</v>
       </c>
       <c r="K70">
-        <v>0.24</v>
+        <v>1.68</v>
       </c>
       <c r="L70" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="M70" s="1">
-        <v>2503779.6</v>
+        <v>3138848.83</v>
       </c>
       <c r="N70" s="1">
-        <v>2509989.38</v>
+        <v>3192886.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.66</v>
+        <v>0.79</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B71" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C71" s="1">
-        <v>3103000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.24</v>
+        <v>94.677</v>
       </c>
       <c r="E71" s="1">
-        <v>100.2734718</v>
+        <v>93.87385581</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>3111485.83</v>
+        <v>4036575.8</v>
       </c>
       <c r="I71" s="1">
-        <v>-63098.63</v>
+        <v>34535.2</v>
       </c>
       <c r="J71" s="1">
-        <v>-2.0279259957292</v>
+        <v>0.85555683111413</v>
       </c>
       <c r="K71">
-        <v>1.48</v>
+        <v>0.75</v>
       </c>
       <c r="L71" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="M71" s="1">
-        <v>3048387.2</v>
+        <v>4071111.0</v>
       </c>
       <c r="N71" s="1">
-        <v>3094337.1</v>
+        <v>4103464.08</v>
       </c>
       <c r="O71" s="1">
-        <v>0.81</v>
+        <v>1.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B72" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C72" s="1">
-        <v>1600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>104.436</v>
+        <v>100.828</v>
       </c>
       <c r="E72" s="1">
-        <v>106.4833125</v>
+        <v>102.16775</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1703733.0</v>
+        <v>817342.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-32757.0</v>
+        <v>-10718.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.9226604168611</v>
+        <v>-1.3113237787854</v>
       </c>
       <c r="K72">
-        <v>2.09</v>
+        <v>2.57</v>
       </c>
       <c r="L72" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="M72" s="1">
-        <v>1670976.0</v>
+        <v>806624.0</v>
       </c>
       <c r="N72" s="1">
-        <v>1704452.38</v>
+        <v>827147.29</v>
       </c>
       <c r="O72" s="1">
-        <v>0.45</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B73" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C73" s="1">
-        <v>2432000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>102.197</v>
+        <v>100.453</v>
       </c>
       <c r="E73" s="1">
-        <v>104.46124794</v>
+        <v>102.46913186</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2540497.55</v>
+        <v>4406172.67</v>
       </c>
       <c r="I73" s="1">
-        <v>-55066.51</v>
+        <v>-86693.67</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.1675482426661</v>
+        <v>-1.9675504455435</v>
       </c>
       <c r="K73">
-        <v>4.52</v>
+        <v>2.62</v>
       </c>
       <c r="L73" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="M73" s="1">
-        <v>2485431.04</v>
+        <v>4319479.0</v>
       </c>
       <c r="N73" s="1">
-        <v>2595440.13</v>
+        <v>4432133.11</v>
       </c>
       <c r="O73" s="1">
-        <v>0.68</v>
+        <v>1.1</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B74" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C74" s="1">
-        <v>1300000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.498</v>
+        <v>96.669</v>
       </c>
       <c r="E74" s="1">
-        <v>99.65646154</v>
+        <v>98.29550333</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1295534.0</v>
+        <v>3538638.12</v>
       </c>
       <c r="I74" s="1">
-        <v>-15060.0</v>
+        <v>-58554.12</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.1624550185483</v>
+        <v>-1.6547077721528</v>
       </c>
       <c r="K74">
-        <v>0.29</v>
+        <v>0.9</v>
       </c>
       <c r="L74" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="M74" s="1">
-        <v>1280474.0</v>
+        <v>3480084.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1284258.25</v>
+        <v>3512385.37</v>
       </c>
       <c r="O74" s="1">
-        <v>0.34</v>
+        <v>0.87</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B75" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C75" s="1">
-        <v>1400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>102.447</v>
+        <v>101.624</v>
       </c>
       <c r="E75" s="1">
-        <v>103.95842857</v>
+        <v>103.193625</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1455418.0</v>
+        <v>1651098.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-21160.0</v>
+        <v>-25114.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.4538778550217</v>
+        <v>-1.5210484174773</v>
       </c>
       <c r="K75">
-        <v>3.13</v>
+        <v>0.42</v>
       </c>
       <c r="L75" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="M75" s="1">
-        <v>1434258.0</v>
+        <v>1625984.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1478012.79</v>
+        <v>1632778.52</v>
       </c>
       <c r="O75" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="B76" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C76" s="1">
-        <v>4900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>96.807</v>
+        <v>97.175</v>
       </c>
       <c r="E76" s="1">
-        <v>97.63726204</v>
+        <v>98.15769682</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>4784225.84</v>
+        <v>2159469.33</v>
       </c>
       <c r="I76" s="1">
-        <v>-40682.84</v>
+        <v>-21619.33</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.85035366975903</v>
+        <v>-1.0011408682521</v>
       </c>
       <c r="K76">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="L76" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="M76" s="1">
-        <v>4743543.0</v>
+        <v>2137850.0</v>
       </c>
       <c r="N76" s="1">
-        <v>4747033.41</v>
+        <v>2139854.11</v>
       </c>
       <c r="O76" s="1">
-        <v>1.25</v>
+        <v>0.53</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B77" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C77" s="1">
-        <v>2911000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>98.685</v>
+        <v>94.707</v>
       </c>
       <c r="E77" s="1">
-        <v>99.79501546</v>
+        <v>95.02618682</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2905032.9</v>
+        <v>2090576.11</v>
       </c>
       <c r="I77" s="1">
-        <v>-32312.55</v>
+        <v>-7022.11</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.1122954924194</v>
+        <v>-0.33589353510789</v>
       </c>
       <c r="K77">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.03</v>
+      </c>
+      <c r="L77">
+        <v>632.88</v>
       </c>
       <c r="M77" s="1">
-        <v>2872720.35</v>
+        <v>2083554.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2915747.32</v>
+        <v>2084186.88</v>
       </c>
       <c r="O77" s="1">
-        <v>0.77</v>
+        <v>0.52</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B78" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C78" s="1">
-        <v>700000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.193</v>
+        <v>106.94</v>
       </c>
       <c r="E78" s="1">
-        <v>102.24985714</v>
+        <v>109.91236364</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>715749.0</v>
+        <v>2418072.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-7398.0</v>
+        <v>-65392.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.0336025617919</v>
+        <v>-2.7043032630956</v>
       </c>
       <c r="K78">
-        <v>2.31</v>
+        <v>0.74</v>
       </c>
       <c r="L78" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M78" s="1">
-        <v>708351.0</v>
+        <v>2352680.0</v>
       </c>
       <c r="N78" s="1">
-        <v>724489.36</v>
+        <v>2368940.87</v>
       </c>
       <c r="O78" s="1">
-        <v>0.19</v>
+        <v>0.59</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B79" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C79" s="1">
-        <v>3900000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>101.135</v>
+        <v>96.04</v>
       </c>
       <c r="E79" s="1">
-        <v>102.55663256</v>
+        <v>97.39164808</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>3999708.67</v>
+        <v>5064365.7</v>
       </c>
       <c r="I79" s="1">
-        <v>-55443.67</v>
+        <v>-70285.7</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.3861927098805</v>
+        <v>-1.3878480379093</v>
       </c>
       <c r="K79">
-        <v>2.35</v>
+        <v>1.81</v>
       </c>
       <c r="L79" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="M79" s="1">
-        <v>3944265.0</v>
+        <v>4994080.0</v>
       </c>
       <c r="N79" s="1">
-        <v>4035995.14</v>
+        <v>5088392.33</v>
       </c>
       <c r="O79" s="1">
-        <v>1.06</v>
+        <v>1.26</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B80" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C80" s="1">
-        <v>3300000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>97.452</v>
+        <v>98.31</v>
       </c>
       <c r="E80" s="1">
-        <v>98.35854909</v>
+        <v>98.10838462</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>3245832.12</v>
+        <v>3826227.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-29916.12</v>
+        <v>7863.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.92167798253226</v>
+        <v>0.20550270540666</v>
       </c>
       <c r="K80">
-        <v>0.74</v>
+        <v>0.16</v>
       </c>
       <c r="L80" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="M80" s="1">
-        <v>3215916.0</v>
+        <v>3834090.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3240326.96</v>
+        <v>3840287.26</v>
       </c>
       <c r="O80" s="1">
-        <v>0.85</v>
+        <v>0.95</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B81" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C81" s="1">
-        <v>1600000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>102.061</v>
+        <v>94.125</v>
       </c>
       <c r="E81" s="1">
-        <v>103.193625</v>
+        <v>94.64382865</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1651098.0</v>
+        <v>706989.4</v>
       </c>
       <c r="I81" s="1">
-        <v>-18122.0</v>
+        <v>-3875.65</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.0975726455971</v>
+        <v>-0.54819068008658</v>
       </c>
       <c r="K81">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.0</v>
+      </c>
+      <c r="L81">
+        <v>10.23</v>
       </c>
       <c r="M81" s="1">
-        <v>1632976.0</v>
+        <v>703113.75</v>
       </c>
       <c r="N81" s="1">
-        <v>1634729.42</v>
+        <v>703123.98</v>
       </c>
       <c r="O81" s="1">
-        <v>0.43</v>
+        <v>0.17</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B82" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C82" s="1">
-        <v>2000000.0</v>
+        <v>6697000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>97.727</v>
+        <v>99.142</v>
       </c>
       <c r="E82" s="1">
-        <v>98.1937665</v>
+        <v>100.50576781</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1963875.33</v>
+        <v>6730871.27</v>
       </c>
       <c r="I82" s="1">
-        <v>-9335.33</v>
+        <v>-91331.53</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.47535247565842</v>
+        <v>-1.3569050177363</v>
       </c>
       <c r="K82">
-        <v>1.73</v>
+        <v>1.51</v>
       </c>
       <c r="L82" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="M82" s="1">
-        <v>1954540.0</v>
+        <v>6639539.74</v>
       </c>
       <c r="N82" s="1">
-        <v>1989156.44</v>
+        <v>6740453.44</v>
       </c>
       <c r="O82" s="1">
-        <v>0.52</v>
+        <v>1.67</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B83" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C83" s="1">
-        <v>2000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>94.872</v>
+        <v>98.624</v>
       </c>
       <c r="E83" s="1">
-        <v>95.0186055</v>
+        <v>100.23628089</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1900372.11</v>
+        <v>4510632.64</v>
       </c>
       <c r="I83" s="1">
-        <v>-2932.11</v>
+        <v>-72552.64</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.15429136139027</v>
+        <v>-1.6084803572033</v>
       </c>
       <c r="K83">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>417.81</v>
+        <v>0.23</v>
+      </c>
+      <c r="L83" t="s">
+        <v>194</v>
       </c>
       <c r="M83" s="1">
-        <v>1897440.0</v>
+        <v>4438080.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1897857.81</v>
+        <v>4448436.16</v>
       </c>
       <c r="O83" s="1">
-        <v>0.5</v>
+        <v>1.1</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B84" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C84" s="1">
-        <v>2000000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>108.397</v>
+        <v>99.691</v>
       </c>
       <c r="E84" s="1">
-        <v>110.0399</v>
+        <v>100.03257271</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2200798.0</v>
+        <v>2235728.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-32858.0</v>
+        <v>-7634.15</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.4930039013122</v>
+        <v>-0.34146148368675</v>
       </c>
       <c r="K84">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="L84" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M84" s="1">
-        <v>2167940.0</v>
+        <v>2228093.85</v>
       </c>
       <c r="N84" s="1">
-        <v>2172722.61</v>
+        <v>2231183.23</v>
       </c>
       <c r="O84" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B85" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C85" s="1">
-        <v>4700000.0</v>
+        <v>5737000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>96.662</v>
+        <v>98.798</v>
       </c>
       <c r="E85" s="1">
-        <v>97.46618511</v>
+        <v>99.89940178</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>4580910.7</v>
+        <v>5731228.68</v>
       </c>
       <c r="I85" s="1">
-        <v>-37796.7</v>
+        <v>-63187.42</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.82509139503636</v>
+        <v>-1.1025108842804</v>
       </c>
       <c r="K85">
-        <v>1.69</v>
+        <v>1.04</v>
       </c>
       <c r="L85" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M85" s="1">
-        <v>4543114.0</v>
+        <v>5668041.26</v>
       </c>
       <c r="N85" s="1">
-        <v>4622434.55</v>
+        <v>5727745.04</v>
       </c>
       <c r="O85" s="1">
-        <v>1.22</v>
+        <v>1.42</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B86" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C86" s="1">
-        <v>3900000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.414</v>
+        <v>102.266</v>
       </c>
       <c r="E86" s="1">
-        <v>98.10838462</v>
+        <v>104.27862829</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>3826227.0</v>
+        <v>3170070.3</v>
       </c>
       <c r="I86" s="1">
-        <v>11919.0</v>
+        <v>-61183.9</v>
       </c>
       <c r="J86" s="1">
-        <v>0.31150791628411</v>
+        <v>-1.9300486806239</v>
       </c>
       <c r="K86">
-        <v>0.1</v>
+        <v>0.47</v>
       </c>
       <c r="L86" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M86" s="1">
-        <v>3838146.0</v>
+        <v>3108886.4</v>
       </c>
       <c r="N86" s="1">
-        <v>3841885.73</v>
+        <v>3123234.53</v>
       </c>
       <c r="O86" s="1">
-        <v>1.01</v>
+        <v>0.78</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B87" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C87" s="1">
-        <v>47000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>94.604</v>
+        <v>98.901</v>
       </c>
       <c r="E87" s="1">
-        <v>94.82</v>
+        <v>97.59608447</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>44565.4</v>
+        <v>3708651.21</v>
       </c>
       <c r="I87" s="1">
-        <v>-101.52</v>
+        <v>49586.79</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.22780004218519</v>
+        <v>1.3370572532217</v>
       </c>
       <c r="K87">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>110.74</v>
+        <v>1.78</v>
+      </c>
+      <c r="L87" t="s">
+        <v>281</v>
       </c>
       <c r="M87" s="1">
-        <v>44463.88</v>
+        <v>3758238.0</v>
       </c>
       <c r="N87" s="1">
-        <v>44574.62</v>
+        <v>3825779.1</v>
       </c>
       <c r="O87" s="1">
-        <v>0.01</v>
+        <v>0.95</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B88" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C88" s="1">
-        <v>6697000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.784</v>
+        <v>98.142</v>
       </c>
       <c r="E88" s="1">
-        <v>100.50576781</v>
+        <v>99.59360657</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>6730871.27</v>
+        <v>2182095.92</v>
       </c>
       <c r="I88" s="1">
-        <v>-48336.79</v>
+        <v>-31804.7</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.71813570726632</v>
+        <v>-1.4575298779716</v>
       </c>
       <c r="K88">
-        <v>1.33</v>
+        <v>0.54</v>
       </c>
       <c r="L88" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="M88" s="1">
-        <v>6682534.48</v>
+        <v>2150291.22</v>
       </c>
       <c r="N88" s="1">
-        <v>6771843.1</v>
+        <v>2162109.11</v>
       </c>
       <c r="O88" s="1">
-        <v>1.78</v>
+        <v>0.54</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B89" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C89" s="1">
-        <v>4100000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.157</v>
+        <v>101.287</v>
       </c>
       <c r="E89" s="1">
-        <v>100.31991805</v>
+        <v>102.75960606</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>4113116.64</v>
+        <v>3391067.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-47679.64</v>
+        <v>-48596.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.1592095282763</v>
+        <v>-1.4330592701353</v>
       </c>
       <c r="K89">
-        <v>0.06</v>
+        <v>2.37</v>
       </c>
       <c r="L89" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="M89" s="1">
-        <v>4065437.0</v>
+        <v>3342471.0</v>
       </c>
       <c r="N89" s="1">
-        <v>4068090.77</v>
+        <v>3420532.55</v>
       </c>
       <c r="O89" s="1">
-        <v>1.07</v>
+        <v>0.85</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B90" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C90" s="1">
-        <v>500000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.064</v>
+        <v>96.656</v>
       </c>
       <c r="E90" s="1">
-        <v>100.663</v>
+        <v>97.15552632</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>503315.0</v>
+        <v>3691910.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-2995.0</v>
+        <v>-18982.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.59505478676376</v>
+        <v>-0.51415121170343</v>
       </c>
       <c r="K90">
-        <v>0.97</v>
+        <v>0.59</v>
       </c>
       <c r="L90" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="M90" s="1">
-        <v>500320.0</v>
+        <v>3672928.0</v>
       </c>
       <c r="N90" s="1">
-        <v>505179.59</v>
+        <v>3695296.78</v>
       </c>
       <c r="O90" s="1">
-        <v>0.13</v>
+        <v>0.92</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B91" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C91" s="1">
-        <v>5237000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.086</v>
+        <v>102.478</v>
       </c>
       <c r="E91" s="1">
-        <v>99.95758411</v>
+        <v>104.71313615</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>5234778.68</v>
+        <v>1361270.77</v>
       </c>
       <c r="I91" s="1">
-        <v>-45644.86</v>
+        <v>-29056.77</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.87195396004784</v>
+        <v>-2.1345327204815</v>
       </c>
       <c r="K91">
-        <v>0.86</v>
+        <v>0.67</v>
       </c>
       <c r="L91" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M91" s="1">
-        <v>5189133.82</v>
+        <v>1332214.0</v>
       </c>
       <c r="N91" s="1">
-        <v>5234209.32</v>
+        <v>1340880.23</v>
       </c>
       <c r="O91" s="1">
-        <v>1.38</v>
+        <v>0.33</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B92" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C92" s="1">
-        <v>2740000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>102.697</v>
+        <v>101.666</v>
       </c>
       <c r="E92" s="1">
-        <v>104.42431752</v>
+        <v>103.41409219</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>2861226.3</v>
+        <v>1985550.57</v>
       </c>
       <c r="I92" s="1">
-        <v>-47328.5</v>
+        <v>-33563.37</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.654133404268</v>
+        <v>-1.690381021119</v>
       </c>
       <c r="K92">
-        <v>0.18</v>
+        <v>1.08</v>
       </c>
       <c r="L92" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="M92" s="1">
-        <v>2813897.8</v>
+        <v>1951987.2</v>
       </c>
       <c r="N92" s="1">
-        <v>2818791.06</v>
+        <v>1972666.65</v>
       </c>
       <c r="O92" s="1">
-        <v>0.74</v>
+        <v>0.49</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B93" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C93" s="1">
-        <v>3400000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.064</v>
+        <v>99.657</v>
       </c>
       <c r="E93" s="1">
-        <v>97.40844735</v>
+        <v>98.96886842</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3311887.21</v>
+        <v>3760817.0</v>
       </c>
       <c r="I93" s="1">
-        <v>56288.79</v>
+        <v>26149.0</v>
       </c>
       <c r="J93" s="1">
-        <v>1.6995986406192</v>
+        <v>0.69530104761811</v>
       </c>
       <c r="K93">
-        <v>1.66</v>
+        <v>0.4</v>
       </c>
       <c r="L93" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="M93" s="1">
-        <v>3368176.0</v>
+        <v>3786966.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3424590.38</v>
+        <v>3802126.96</v>
       </c>
       <c r="O93" s="1">
-        <v>0.9</v>
+        <v>0.94</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B94" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C94" s="1">
-        <v>1991000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.095</v>
+        <v>97.587</v>
       </c>
       <c r="E94" s="1">
-        <v>99.62671622</v>
+        <v>99.34837534</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1983567.92</v>
+        <v>5762205.77</v>
       </c>
       <c r="I94" s="1">
-        <v>-10586.47</v>
+        <v>-102159.77</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.533708470139</v>
+        <v>-1.7729281819799</v>
       </c>
       <c r="K94">
-        <v>0.34</v>
+        <v>2.19</v>
       </c>
       <c r="L94" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="M94" s="1">
-        <v>1972981.45</v>
+        <v>5660046.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1979799.94</v>
+        <v>5787169.29</v>
       </c>
       <c r="O94" s="1">
-        <v>0.52</v>
+        <v>1.44</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B95" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C95" s="1">
-        <v>3000000.0</v>
+        <v>7053000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.826</v>
+        <v>98.497</v>
       </c>
       <c r="E95" s="1">
-        <v>102.84446667</v>
+        <v>99.69928158</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>3085334.0</v>
+        <v>7031790.33</v>
       </c>
       <c r="I95" s="1">
-        <v>-30554.0</v>
+        <v>-84796.92</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.99029797098142</v>
+        <v>-1.2059079696706</v>
       </c>
       <c r="K95">
-        <v>2.1</v>
+        <v>2.06</v>
       </c>
       <c r="L95" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="M95" s="1">
-        <v>3054780.0</v>
+        <v>6946993.41</v>
       </c>
       <c r="N95" s="1">
-        <v>3117897.95</v>
+        <v>7092014.68</v>
       </c>
       <c r="O95" s="1">
-        <v>0.82</v>
+        <v>1.76</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B96" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C96" s="1">
-        <v>2500000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>96.839</v>
+        <v>98.972</v>
       </c>
       <c r="E96" s="1">
-        <v>97.20676</v>
+        <v>100.48512466</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2430169.0</v>
+        <v>3361227.42</v>
       </c>
       <c r="I96" s="1">
-        <v>-9194.0</v>
+        <v>-50614.02</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.37832759779258</v>
+        <v>-1.5058195615934</v>
       </c>
       <c r="K96">
-        <v>0.52</v>
+        <v>0.18</v>
       </c>
       <c r="L96" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="M96" s="1">
-        <v>2420975.0</v>
+        <v>3310613.4</v>
       </c>
       <c r="N96" s="1">
-        <v>2434048.22</v>
+        <v>3316738.69</v>
       </c>
       <c r="O96" s="1">
-        <v>0.64</v>
+        <v>0.82</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B97" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C97" s="1">
-        <v>1300000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>103.183</v>
+        <v>102.432</v>
       </c>
       <c r="E97" s="1">
-        <v>104.71313615</v>
+        <v>104.52229566</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1361270.77</v>
+        <v>5539681.67</v>
       </c>
       <c r="I97" s="1">
-        <v>-19891.77</v>
+        <v>-110785.67</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.461264756313</v>
+        <v>-1.9998562480577</v>
       </c>
       <c r="K97">
-        <v>0.37</v>
+        <v>1.51</v>
       </c>
       <c r="L97" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="M97" s="1">
-        <v>1341379.0</v>
+        <v>5428896.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1346136.93</v>
+        <v>5508759.01</v>
       </c>
       <c r="O97" s="1">
-        <v>0.35</v>
+        <v>1.37</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B98" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C98" s="1">
-        <v>1720000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.454</v>
+        <v>100.866</v>
       </c>
       <c r="E98" s="1">
-        <v>103.51014942</v>
+        <v>101.8218</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1780374.57</v>
+        <v>381831.75</v>
       </c>
       <c r="I98" s="1">
-        <v>-18165.77</v>
+        <v>-3584.25</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.0203341648494</v>
+        <v>-0.9386987855253</v>
       </c>
       <c r="K98">
-        <v>0.79</v>
+        <v>2.59</v>
       </c>
       <c r="L98" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="M98" s="1">
-        <v>1762208.8</v>
+        <v>378247.5</v>
       </c>
       <c r="N98" s="1">
-        <v>1775721.4</v>
+        <v>387956.4</v>
       </c>
       <c r="O98" s="1">
-        <v>0.47</v>
+        <v>0.1</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B99" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C99" s="1">
-        <v>3800000.0</v>
+        <v>1815000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.536</v>
+        <v>106.784</v>
       </c>
       <c r="E99" s="1">
-        <v>98.96886842</v>
+        <v>106.3931405</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3760817.0</v>
+        <v>1931035.5</v>
       </c>
       <c r="I99" s="1">
-        <v>21551.0</v>
+        <v>7094.1</v>
       </c>
       <c r="J99" s="1">
-        <v>0.57304037925802</v>
+        <v>0.36737284218752</v>
       </c>
       <c r="K99">
-        <v>0.36</v>
+        <v>7.07</v>
       </c>
       <c r="L99" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="M99" s="1">
-        <v>3782368.0</v>
+        <v>1938129.6</v>
       </c>
       <c r="N99" s="1">
-        <v>3796032.38</v>
+        <v>2066472.48</v>
       </c>
       <c r="O99" s="1">
-        <v>1.0</v>
+        <v>0.51</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B100" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C100" s="1">
-        <v>5300000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.199</v>
+        <v>98.259</v>
       </c>
       <c r="E100" s="1">
-        <v>99.43944849</v>
+        <v>99.92660182</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>5270290.77</v>
+        <v>3297577.86</v>
       </c>
       <c r="I100" s="1">
-        <v>-65743.77</v>
+        <v>-55030.86</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.2474410401459</v>
+        <v>-1.6688267066422</v>
       </c>
       <c r="K100">
-        <v>2.03</v>
+        <v>2.36</v>
       </c>
       <c r="L100" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="M100" s="1">
-        <v>5204547.0</v>
+        <v>3242547.0</v>
       </c>
       <c r="N100" s="1">
-        <v>5312362.07</v>
+        <v>3320526.45</v>
       </c>
       <c r="O100" s="1">
-        <v>1.4</v>
+        <v>0.82</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B101" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C101" s="1">
-        <v>6353000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.973</v>
+        <v>98.823</v>
       </c>
       <c r="E101" s="1">
-        <v>99.76310924</v>
+        <v>100.15900849</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>6337950.33</v>
+        <v>3302242.51</v>
       </c>
       <c r="I101" s="1">
-        <v>-50195.64</v>
+        <v>-44048.2</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.79198537991698</v>
+        <v>-1.3338874981656</v>
       </c>
       <c r="K101">
-        <v>1.91</v>
+        <v>1.51</v>
       </c>
       <c r="L101" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="M101" s="1">
-        <v>6287754.69</v>
+        <v>3258194.31</v>
       </c>
       <c r="N101" s="1">
-        <v>6408875.07</v>
+        <v>3307988.04</v>
       </c>
       <c r="O101" s="1">
-        <v>1.69</v>
+        <v>0.82</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B102" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C102" s="1">
-        <v>3045000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.446</v>
+        <v>97.834</v>
       </c>
       <c r="E102" s="1">
-        <v>100.56927488</v>
+        <v>97.523</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3062334.42</v>
+        <v>2047983.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-34203.72</v>
+        <v>6531.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.1169165515241</v>
+        <v>0.31889913148693</v>
       </c>
       <c r="K102">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.05</v>
+      </c>
+      <c r="L102" t="s">
+        <v>326</v>
       </c>
       <c r="M102" s="1">
-        <v>3028130.7</v>
+        <v>2054514.0</v>
       </c>
       <c r="N102" s="1">
-        <v>3028130.7</v>
+        <v>2055520.85</v>
       </c>
       <c r="O102" s="1">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B103" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C103" s="1">
-        <v>200000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>95.435</v>
+        <v>100.626</v>
       </c>
       <c r="E103" s="1">
-        <v>95.67</v>
+        <v>101.80010086</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>191340.0</v>
+        <v>5904405.85</v>
       </c>
       <c r="I103" s="1">
-        <v>-470.0</v>
+        <v>-68097.85</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.24563604055608</v>
+        <v>-1.1533395862346</v>
       </c>
       <c r="K103">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>119.18</v>
+        <v>3.03</v>
+      </c>
+      <c r="L103" t="s">
+        <v>329</v>
       </c>
       <c r="M103" s="1">
-        <v>190870.0</v>
+        <v>5836308.0</v>
       </c>
       <c r="N103" s="1">
-        <v>190989.18</v>
+        <v>6011797.73</v>
       </c>
       <c r="O103" s="1">
-        <v>0.05</v>
+        <v>1.49</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B104" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C104" s="1">
-        <v>4800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>103.116</v>
+        <v>99.007</v>
       </c>
       <c r="E104" s="1">
-        <v>104.64586813</v>
+        <v>99.2</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>5023001.67</v>
+        <v>1984000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-73433.67</v>
+        <v>-3860.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.4619479511342</v>
+        <v>-0.1945564516129</v>
       </c>
       <c r="K104">
-        <v>1.16</v>
+        <v>0.1</v>
       </c>
       <c r="L104" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="M104" s="1">
-        <v>4949568.0</v>
+        <v>1980140.0</v>
       </c>
       <c r="N104" s="1">
-        <v>5005261.15</v>
+        <v>1982187.95</v>
       </c>
       <c r="O104" s="1">
-        <v>1.32</v>
+        <v>0.49</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B105" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C105" s="1">
-        <v>375000.0</v>
+        <v>5149000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.151</v>
+        <v>100.192</v>
       </c>
       <c r="E105" s="1">
-        <v>101.8218</v>
+        <v>101.54052787</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>381831.75</v>
+        <v>5228321.78</v>
       </c>
       <c r="I105" s="1">
-        <v>-2515.5</v>
+        <v>-69435.7</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.6587980177133</v>
+        <v>-1.3280686025411</v>
       </c>
       <c r="K105">
-        <v>2.27</v>
+        <v>2.48</v>
       </c>
       <c r="L105" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="M105" s="1">
-        <v>379316.25</v>
+        <v>5158886.08</v>
       </c>
       <c r="N105" s="1">
-        <v>387843.65</v>
+        <v>5286376.73</v>
       </c>
       <c r="O105" s="1">
-        <v>0.1</v>
+        <v>1.31</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B106" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C106" s="1">
-        <v>3000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.873</v>
+        <v>99.995</v>
       </c>
       <c r="E106" s="1">
-        <v>100.015962</v>
+        <v>101.50487846</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>3000478.86</v>
+        <v>1319563.42</v>
       </c>
       <c r="I106" s="1">
-        <v>-34288.86</v>
+        <v>-19628.42</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.1427795895219</v>
+        <v>-1.4874934923552</v>
       </c>
       <c r="K106">
-        <v>2.18</v>
+        <v>1.45</v>
       </c>
       <c r="L106" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="M106" s="1">
-        <v>2966190.0</v>
+        <v>1299935.0</v>
       </c>
       <c r="N106" s="1">
-        <v>3031645.48</v>
+        <v>1318785.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.8</v>
+        <v>0.33</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B107" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C107" s="1">
-        <v>2997000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.416</v>
+        <v>103.131</v>
       </c>
       <c r="E107" s="1">
-        <v>100.2187691</v>
+        <v>105.09337452</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>3003556.51</v>
+        <v>4413921.73</v>
       </c>
       <c r="I107" s="1">
-        <v>-24058.99</v>
+        <v>-82419.73</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.80101672533539</v>
+        <v>-1.8672675919879</v>
       </c>
       <c r="K107">
-        <v>1.34</v>
+        <v>2.5</v>
       </c>
       <c r="L107" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="M107" s="1">
-        <v>2979497.52</v>
+        <v>4331502.0</v>
       </c>
       <c r="N107" s="1">
-        <v>3019803.06</v>
+        <v>4436444.47</v>
       </c>
       <c r="O107" s="1">
-        <v>0.79</v>
+        <v>1.1</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B108" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C108" s="1">
-        <v>5300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.083</v>
+        <v>105.926</v>
       </c>
       <c r="E108" s="1">
-        <v>101.85973302</v>
+        <v>109.06825</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>5398565.85</v>
+        <v>2181365.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-41166.85</v>
+        <v>-62845.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.76255159506853</v>
+        <v>-2.8809942398452</v>
       </c>
       <c r="K108">
-        <v>2.78</v>
+        <v>1.74</v>
       </c>
       <c r="L108" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="M108" s="1">
-        <v>5357399.0</v>
+        <v>2118520.0</v>
       </c>
       <c r="N108" s="1">
-        <v>5504818.86</v>
+        <v>2153326.63</v>
       </c>
       <c r="O108" s="1">
-        <v>1.45</v>
+        <v>0.53</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B109" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C109" s="1">
-        <v>5149000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.964</v>
+        <v>100.181</v>
       </c>
       <c r="E109" s="1">
-        <v>101.54052787</v>
+        <v>101.34664646</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>5228321.78</v>
+        <v>4864639.03</v>
       </c>
       <c r="I109" s="1">
-        <v>-29685.42</v>
+        <v>-55951.03</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.56778104426465</v>
+        <v>-1.1501578977382</v>
       </c>
       <c r="K109">
-        <v>2.24</v>
+        <v>3.86</v>
       </c>
       <c r="L109" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="M109" s="1">
-        <v>5198636.36</v>
+        <v>4808688.0</v>
       </c>
       <c r="N109" s="1">
-        <v>5313959.85</v>
+        <v>4993849.64</v>
       </c>
       <c r="O109" s="1">
-        <v>1.4</v>
+        <v>1.24</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B110" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C110" s="1">
-        <v>3000000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.398</v>
+        <v>92.962</v>
       </c>
       <c r="E110" s="1">
-        <v>101.58606667</v>
+        <v>94.43916654</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>3047582.0</v>
+        <v>5160156.06</v>
       </c>
       <c r="I110" s="1">
-        <v>-35642.0</v>
+        <v>-80712.38</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.1695173419452</v>
+        <v>-1.5641461045269</v>
       </c>
       <c r="K110">
-        <v>1.22</v>
+        <v>0.05</v>
       </c>
       <c r="L110" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="M110" s="1">
-        <v>3011940.0</v>
+        <v>5079443.68</v>
       </c>
       <c r="N110" s="1">
-        <v>3048587.26</v>
+        <v>5082362.8</v>
       </c>
       <c r="O110" s="1">
-        <v>0.8</v>
+        <v>1.26</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B111" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="C111" s="1">
-        <v>3800000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>103.612</v>
+        <v>100.233</v>
       </c>
       <c r="E111" s="1">
-        <v>105.23088763</v>
+        <v>100.637</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>3998773.73</v>
+        <v>805096.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-61517.73</v>
+        <v>-3232.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.5384148780031</v>
+        <v>-0.40144280930473</v>
       </c>
       <c r="K111">
-        <v>2.2</v>
+        <v>0.99</v>
       </c>
       <c r="L111" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="M111" s="1">
-        <v>3937256.0</v>
+        <v>801864.0</v>
       </c>
       <c r="N111" s="1">
-        <v>4020829.97</v>
+        <v>809809.21</v>
       </c>
       <c r="O111" s="1">
-        <v>1.06</v>
+        <v>0.2</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B112" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="C112" s="1">
-        <v>1800000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>106.823</v>
+        <v>99.834</v>
       </c>
       <c r="E112" s="1">
-        <v>109.29394444</v>
+        <v>101.30837019</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1967291.0</v>
+        <v>4214428.2</v>
       </c>
       <c r="I112" s="1">
-        <v>-44477.0</v>
+        <v>-61333.8</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.2608246568505</v>
+        <v>-1.4553291001612</v>
       </c>
       <c r="K112">
-        <v>1.24</v>
+        <v>2.26</v>
       </c>
       <c r="L112" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="M112" s="1">
-        <v>1922814.0</v>
+        <v>4153094.4</v>
       </c>
       <c r="N112" s="1">
-        <v>1945133.75</v>
+        <v>4247292.76</v>
       </c>
       <c r="O112" s="1">
-        <v>0.51</v>
+        <v>1.05</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B113" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C113" s="1">
-        <v>3600000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.096</v>
+        <v>97.97</v>
       </c>
       <c r="E113" s="1">
-        <v>101.69752861</v>
+        <v>98.32790727</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>3661111.03</v>
+        <v>5408034.9</v>
       </c>
       <c r="I113" s="1">
-        <v>-57655.03</v>
+        <v>-19684.9</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.5747959984704</v>
+        <v>-0.36399358295561</v>
       </c>
       <c r="K113">
-        <v>3.61</v>
+        <v>0.96</v>
       </c>
       <c r="L113" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="M113" s="1">
-        <v>3603456.0</v>
+        <v>5388350.0</v>
       </c>
       <c r="N113" s="1">
-        <v>3733253.26</v>
+        <v>5441391.1</v>
       </c>
       <c r="O113" s="1">
-        <v>0.98</v>
+        <v>1.35</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B114" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C114" s="1">
-        <v>4964000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>93.433</v>
+        <v>98.083</v>
       </c>
       <c r="E114" s="1">
-        <v>94.51643956</v>
+        <v>98.51473529</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>4691796.06</v>
+        <v>3349501.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-53781.94</v>
+        <v>-14679.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.1462974799463</v>
+        <v>-0.43824438326784</v>
       </c>
       <c r="K114">
-        <v>1.46</v>
+        <v>0.38</v>
       </c>
       <c r="L114" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="M114" s="1">
-        <v>4638014.12</v>
+        <v>3334822.0</v>
       </c>
       <c r="N114" s="1">
-        <v>4710434.12</v>
+        <v>3347653.51</v>
       </c>
       <c r="O114" s="1">
-        <v>1.24</v>
+        <v>0.83</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B115" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C115" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.379</v>
+        <v>107.896</v>
       </c>
       <c r="E115" s="1">
-        <v>100.637</v>
+        <v>110.87634667</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>805096.0</v>
+        <v>665258.08</v>
       </c>
       <c r="I115" s="1">
-        <v>-2064.0</v>
+        <v>-17882.08</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.25636694257579</v>
+        <v>-2.6879914032762</v>
       </c>
       <c r="K115">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="L115" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="M115" s="1">
-        <v>803032.0</v>
+        <v>647376.0</v>
       </c>
       <c r="N115" s="1">
-        <v>809401.86</v>
+        <v>652217.1</v>
       </c>
       <c r="O115" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B116" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C116" s="1">
-        <v>3760000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.289</v>
+        <v>98.342</v>
       </c>
       <c r="E116" s="1">
-        <v>101.40032447</v>
+        <v>99.7983</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3812652.2</v>
+        <v>2993949.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-41785.8</v>
+        <v>-43689.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.0959772307582</v>
+        <v>-1.4592432937234</v>
       </c>
       <c r="K116">
-        <v>2.04</v>
+        <v>0.73</v>
       </c>
       <c r="L116" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="M116" s="1">
-        <v>3770866.4</v>
+        <v>2950260.0</v>
       </c>
       <c r="N116" s="1">
-        <v>3847418.45</v>
+        <v>2972092.19</v>
       </c>
       <c r="O116" s="1">
-        <v>1.01</v>
+        <v>0.74</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B117" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C117" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.249</v>
+        <v>95.019</v>
       </c>
       <c r="E117" s="1">
-        <v>98.323398</v>
+        <v>95.56322325</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>4916169.9</v>
+        <v>3822528.93</v>
       </c>
       <c r="I117" s="1">
-        <v>-3719.9</v>
+        <v>-21768.93</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.075666628201763</v>
+        <v>-0.56949026151648</v>
       </c>
       <c r="K117">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>0.02</v>
+      </c>
+      <c r="L117">
+        <v>986.3</v>
       </c>
       <c r="M117" s="1">
-        <v>4912450.0</v>
+        <v>3800760.0</v>
       </c>
       <c r="N117" s="1">
-        <v>4956336.99</v>
+        <v>3801746.3</v>
       </c>
       <c r="O117" s="1">
-        <v>1.3</v>
+        <v>0.94</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B118" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C118" s="1">
-        <v>3100000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.621</v>
+        <v>99.628</v>
       </c>
       <c r="E118" s="1">
-        <v>98.5</v>
+        <v>101.9176069</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3053500.0</v>
+        <v>4280539.49</v>
       </c>
       <c r="I118" s="1">
-        <v>3751.0</v>
+        <v>-96163.49</v>
       </c>
       <c r="J118" s="1">
-        <v>0.12284263959391</v>
+        <v>-2.2465273413469</v>
       </c>
       <c r="K118">
-        <v>0.23</v>
+        <v>2.0</v>
       </c>
       <c r="L118" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="M118" s="1">
-        <v>3057251.0</v>
+        <v>4184376.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3064310.93</v>
+        <v>4268548.6</v>
       </c>
       <c r="O118" s="1">
-        <v>0.81</v>
+        <v>1.06</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B119" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C119" s="1">
-        <v>500000.0</v>
+        <v>4710000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>108.616</v>
+        <v>98.304</v>
       </c>
       <c r="E119" s="1">
-        <v>111.305416</v>
+        <v>99.72630149</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>556527.08</v>
+        <v>4697108.8</v>
       </c>
       <c r="I119" s="1">
-        <v>-13447.08</v>
+        <v>-66990.4</v>
       </c>
       <c r="J119" s="1">
-        <v>-2.4162489990604</v>
+        <v>-1.4262049880556</v>
       </c>
       <c r="K119">
-        <v>0.32</v>
+        <v>0.65</v>
       </c>
       <c r="L119" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="M119" s="1">
-        <v>543080.0</v>
+        <v>4630118.4</v>
       </c>
       <c r="N119" s="1">
-        <v>544672.47</v>
+        <v>4660910.83</v>
       </c>
       <c r="O119" s="1">
-        <v>0.14</v>
+        <v>1.16</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B120" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C120" s="1">
-        <v>2700000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.671</v>
+        <v>99.903</v>
       </c>
       <c r="E120" s="1">
-        <v>99.87144444</v>
+        <v>100.56275984</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2696529.0</v>
+        <v>6134328.35</v>
       </c>
       <c r="I120" s="1">
-        <v>-32412.0</v>
+        <v>-40245.35</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.2019896689411</v>
+        <v>-0.65606775026968</v>
       </c>
       <c r="K120">
-        <v>0.53</v>
+        <v>2.32</v>
       </c>
       <c r="L120" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="M120" s="1">
-        <v>2664117.0</v>
+        <v>6094083.0</v>
       </c>
       <c r="N120" s="1">
-        <v>2678449.19</v>
+        <v>6235469.3</v>
       </c>
       <c r="O120" s="1">
-        <v>0.7</v>
+        <v>1.55</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B121" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C121" s="1">
-        <v>1000000.0</v>
+        <v>4124000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.654</v>
+        <v>98.198</v>
       </c>
       <c r="E121" s="1">
-        <v>102.2252</v>
+        <v>99.37023084</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1022252.0</v>
+        <v>4098028.32</v>
       </c>
       <c r="I121" s="1">
-        <v>-5712.0</v>
+        <v>-48342.8</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.55876633158947</v>
+        <v>-1.1796599785333</v>
       </c>
       <c r="K121">
-        <v>4.61</v>
+        <v>2.02</v>
       </c>
       <c r="L121" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="M121" s="1">
-        <v>1016540.0</v>
+        <v>4049685.52</v>
       </c>
       <c r="N121" s="1">
-        <v>1062663.29</v>
+        <v>4133069.41</v>
       </c>
       <c r="O121" s="1">
-        <v>0.28</v>
+        <v>1.03</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B122" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C122" s="1">
-        <v>3600000.0</v>
+        <v>2905000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>95.388</v>
+        <v>99.693</v>
       </c>
       <c r="E122" s="1">
-        <v>95.56458139</v>
+        <v>101.26198279</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3440324.93</v>
+        <v>2941660.6</v>
       </c>
       <c r="I122" s="1">
-        <v>-6356.93</v>
+        <v>-45578.95</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.18477702337261</v>
+        <v>-1.5494292577465</v>
       </c>
       <c r="K122">
-        <v>0.96</v>
+        <v>0.51</v>
       </c>
       <c r="L122" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="M122" s="1">
-        <v>3433968.0</v>
+        <v>2896081.65</v>
       </c>
       <c r="N122" s="1">
-        <v>3468587.18</v>
+        <v>2910755.88</v>
       </c>
       <c r="O122" s="1">
-        <v>0.91</v>
+        <v>0.72</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B123" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C123" s="1">
-        <v>3800000.0</v>
+        <v>1999000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.759</v>
+        <v>98.71</v>
       </c>
       <c r="E123" s="1">
-        <v>102.02114447</v>
+        <v>98.93570235</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>3876803.49</v>
+        <v>1977724.69</v>
       </c>
       <c r="I123" s="1">
-        <v>-47961.49</v>
+        <v>-4511.79</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.2371400852201</v>
+        <v>-0.22813033698841</v>
       </c>
       <c r="K123">
-        <v>1.78</v>
+        <v>0.07</v>
       </c>
       <c r="L123" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="M123" s="1">
-        <v>3828842.0</v>
+        <v>1973212.9</v>
       </c>
       <c r="N123" s="1">
-        <v>3896617.34</v>
+        <v>1974609.46</v>
       </c>
       <c r="O123" s="1">
-        <v>1.03</v>
+        <v>0.49</v>
       </c>
       <c r="P123">
-        <v>1</v>
-[...248 lines deleted...]
-      <c r="P128">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>