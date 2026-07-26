--- v3 (2026-07-04)
+++ v4 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="388">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -112,1119 +112,1116 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>2 190.41</t>
+    <t>2 724.66</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>20 668.49</t>
+    <t>25 709.59</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>117 719.18</t>
-[...8 lines deleted...]
-    <t>22 146.58</t>
+    <t>124 705.48</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>1 158.90</t>
+    <t>6 953.42</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>32 118.49</t>
+    <t>36 289.73</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>29 584.30</t>
+    <t>1 153.71</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>85 890.41</t>
+    <t>91 917.81</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>22 968.49</t>
+    <t>24 632.88</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>168 287.67</t>
+    <t>178 972.60</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>9 090.41</t>
+    <t>1 150.68</t>
+  </si>
+  <si>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.375 16/04/2029</t>
+  </si>
+  <si>
+    <t>1 442.47</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>16 397.26</t>
+    <t>21 863.01</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>129 304.11</t>
+    <t>140 646.58</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>28 728.08</t>
+    <t>35 734.93</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>17 569.23</t>
+    <t>19 015.26</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>16 606.08</t>
+    <t>18 069.17</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>5 638.36</t>
-[...8 lines deleted...]
-    <t>6 513.70</t>
+    <t>10 336.99</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>128 841.10</t>
+    <t>137 546.58</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>229 130.14</t>
+    <t>5 825.34</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>194 151.76</t>
+    <t>206 173.54</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>3 895.89</t>
+    <t>4 882.19</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
+    <t>1 304.11</t>
+  </si>
+  <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>1 095.89</t>
+    <t>3 835.62</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>51 109.20</t>
+    <t>59 419.64</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
+    <t>1 380.82</t>
+  </si>
+  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>37 868.84</t>
+    <t>46 574.32</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>114 739.73</t>
+    <t>1 315.07</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>65 369.01</t>
+    <t>70 123.12</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>10 105.99</t>
+    <t>12 730.92</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>5 933.22</t>
+    <t>7 474.32</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>31 612.83</t>
+    <t>41 049.50</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>56 095.89</t>
+    <t>61 849.32</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>11 422.80</t>
+    <t>13 078.28</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>48 040.07</t>
+    <t>51 033.22</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>1 927.80</t>
+    <t>7 435.82</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>11 061.64</t>
+    <t>9 632.19</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>16 533.90</t>
+    <t>19 266.78</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>61 489.73</t>
+    <t>71 250.00</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>47 332.19</t>
+    <t>50 825.34</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>80 646.58</t>
+    <t>87 879.45</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>17 523.97</t>
+    <t>18 688.36</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>18 591.78</t>
+    <t>28 126.03</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>1 490.46</t>
+    <t>5 748.93</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>17 646.58</t>
+    <t>20 769.86</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>9 850.68</t>
+    <t>10 816.44</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>77 852.05</t>
+    <t>83 112.33</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>169 150.68</t>
+    <t>179 013.70</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>1 100.60</t>
+    <t>1 600.88</t>
   </si>
   <si>
     <t>PTEDPNOM0015</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.625 15/04/2027</t>
   </si>
   <si>
-    <t>36 658.22</t>
+    <t>1 331.16</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>23 038.87</t>
+    <t>33 754.62</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>105 489.04</t>
+    <t>116 420.55</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>10 356.16</t>
+    <t>11 794.52</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>6 599.32</t>
+    <t>7 243.15</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>30 071.23</t>
+    <t>33 139.73</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>47 892.38</t>
+    <t>51 375.46</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>60 859.73</t>
+    <t>67 936.44</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>27 203.05</t>
+    <t>31 293.74</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>12 857.81</t>
+    <t>18 000.93</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>56 557.39</t>
+    <t>61 918.28</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>7 684.93</t>
+    <t>8 438.36</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>87 265.26</t>
+    <t>99 470.19</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>5 851.94</t>
+    <t>12 736.58</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>51 488.01</t>
+    <t>55 494.86</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>9 549.66</t>
+    <t>14 446.92</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>54 037.17</t>
+    <t>59 755.39</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>32 353.08</t>
+    <t>36 181.85</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>20 523.29</t>
+    <t>22 331.51</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>112 654.11</t>
+    <t>122 667.81</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>32 301.37</t>
+    <t>37 232.88</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>6 794.52</t>
+    <t>11 178.08</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>2 004.11</t>
+    <t>4 113.70</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>16 260.87</t>
+    <t>25 826.09</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>94 312.33</t>
+    <t>100 010.96</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>6 197.26</t>
+    <t>8 334.25</t>
+  </si>
+  <si>
+    <t>FR0013181898</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 3 09/06/2028</t>
+  </si>
+  <si>
+    <t>98 227.40</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>100 913.70</t>
-[...5 lines deleted...]
-    <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
+    <t>111 005.07</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>3 089.38</t>
+    <t>7 842.28</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>59 703.78</t>
+    <t>68 681.79</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>14 348.13</t>
-[...8 lines deleted...]
-    <t>67 541.10</t>
+    <t>22 103.88</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>11 817.89</t>
+    <t>15 569.61</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>78 061.55</t>
+    <t>85 567.46</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>22 368.78</t>
+    <t>24 540.50</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>8 666.23</t>
+    <t>12 064.75</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>20 679.45</t>
+    <t>25 545.21</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>15 160.96</t>
+    <t>16 462.33</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>127 123.29</t>
-[...8 lines deleted...]
-    <t>145 021.27</t>
+    <t>135 068.49</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>6 125.29</t>
+    <t>11 451.63</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>79 863.01</t>
+    <t>95 835.62</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>9 708.90</t>
+    <t>10 736.30</t>
   </si>
   <si>
     <t>XS2747093321</t>
   </si>
   <si>
     <t>PIRAEUS BANK SA 17/04/2034</t>
   </si>
   <si>
-    <t>128 342.88</t>
+    <t>3 965.65</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>77 979.45</t>
+    <t>83 178.08</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>49 793.73</t>
+    <t>54 535.99</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>3 883.56</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>175 489.73</t>
+    <t>187 804.79</t>
   </si>
   <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>2 047.95</t>
+    <t>5 198.63</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>127 490.65</t>
+    <t>138 070.79</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>18 850.00</t>
+    <t>21 432.19</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>104 942.47</t>
+    <t>115 873.97</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>34 806.63</t>
+    <t>43 508.29</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>185 161.64</t>
+    <t>3 682.19</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>2 919.12</t>
+    <t>7 410.08</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>7 945.21</t>
+    <t>9 315.07</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>94 198.36</t>
+    <t>102 461.37</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>53 041.10</t>
+    <t>57 184.93</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>12 831.51</t>
+    <t>17 256.16</t>
+  </si>
+  <si>
+    <t>XS1997077364</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
+  </si>
+  <si>
+    <t>63 776.16</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>4 841.10</t>
+    <t>7 389.04</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>21 832.19</t>
+    <t>26 969.18</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
+    <t>3 178.08</t>
+  </si>
+  <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>84 172.60</t>
+    <t>129 557.53</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>30 792.43</t>
+    <t>24 420.17</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>141 386.30</t>
+    <t>151 413.70</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>83 383.89</t>
-[...8 lines deleted...]
-    <t>14 674.23</t>
+    <t>88 468.27</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
   </si>
   <si>
-    <t>1 396.56</t>
+    <t>3 039.58</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1588,212 +1585,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>864277.0921</v>
+        <v>863990.7466</v>
       </c>
       <c r="D2">
-        <v>118.43</v>
+        <v>119.14</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>102359650.67</v>
+        <v>102936936.54</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>102359650.67</v>
+        <v>102936936.54</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2715183.7835</v>
+        <v>2642672.8503</v>
       </c>
       <c r="D3">
-        <v>105.86</v>
+        <v>106.48</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>287441024.02</v>
+        <v>281403415.75</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>287441024.02</v>
+        <v>281403415.75</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29318.7492</v>
+        <v>29293.1975</v>
       </c>
       <c r="D4">
-        <v>109.88</v>
+        <v>110.54</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3221756.36</v>
+        <v>3238092.02</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3221756.36</v>
+        <v>3238092.02</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>98087.21</v>
+        <v>97558.81</v>
       </c>
       <c r="D5">
-        <v>99.9</v>
+        <v>100.5</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9799232.96</v>
+        <v>9805476.0</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9799232.96</v>
+        <v>9805476.0</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>99.56</v>
+        <v>100.15</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>63822.67</v>
+        <v>64196.43</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>63822.67</v>
+        <v>64196.43</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P123"/>
+  <dimension ref="A1:P122"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O123" sqref="O123"/>
+      <selection activeCell="O122" sqref="O122"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1812,6139 +1809,6089 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>856.0</v>
+        <v>2269.0</v>
       </c>
       <c r="D2" s="1">
-        <v>105.77</v>
+        <v>4794.4</v>
       </c>
       <c r="E2" s="1">
-        <v>106.020029206</v>
+        <v>4793.407117673</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>0.0</v>
+        <v>10876240.75</v>
       </c>
       <c r="I2" s="1">
-        <v>-214025.0</v>
+        <v>2252.85</v>
       </c>
       <c r="J2" s="1">
-        <v>0</v>
+        <v>0.02071349882541</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>-214025.0</v>
+        <v>10878493.6</v>
       </c>
       <c r="N2" s="1">
-        <v>-214025.0</v>
+        <v>10878493.6</v>
       </c>
       <c r="O2" s="1">
-        <v>-0.05</v>
+        <v>2.74</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>300000.0</v>
+        <v>655.0</v>
       </c>
       <c r="D3" s="1">
-        <v>100.326</v>
+        <v>105.91</v>
       </c>
       <c r="E3" s="1">
-        <v>100.825</v>
+        <v>105.894129771</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>302475.0</v>
+        <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-1497.0</v>
+        <v>10395.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-0.49491693528391</v>
+        <v>0</v>
       </c>
       <c r="K3">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>0.0</v>
+      </c>
+      <c r="L3">
+        <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>300978.0</v>
+        <v>10395.0</v>
       </c>
       <c r="N3" s="1">
-        <v>303168.41</v>
+        <v>10395.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
         <v>37</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D4" s="1">
+        <v>100.345</v>
+      </c>
+      <c r="E4" s="1">
+        <v>100.825</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>1.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>302475.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-1440.0</v>
+      </c>
+      <c r="J4" s="1">
+        <v>-0.47607240267791</v>
+      </c>
+      <c r="K4">
+        <v>0.91</v>
+      </c>
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="C4" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M4" s="1">
-        <v>2330199.0</v>
+        <v>301035.0</v>
       </c>
       <c r="N4" s="1">
-        <v>2350867.49</v>
+        <v>303759.66</v>
       </c>
       <c r="O4" s="1">
-        <v>0.58</v>
+        <v>0.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>101.575</v>
+      </c>
+      <c r="E5" s="1">
+        <v>103.00508304</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>1.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>2369116.91</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-32891.91</v>
+      </c>
+      <c r="J5" s="1">
+        <v>-1.3883616237411</v>
+      </c>
+      <c r="K5">
+        <v>1.12</v>
+      </c>
+      <c r="L5" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M5" s="1">
-        <v>5023398.0</v>
+        <v>2336225.0</v>
       </c>
       <c r="N5" s="1">
-        <v>5141117.18</v>
+        <v>2361934.59</v>
       </c>
       <c r="O5" s="1">
-        <v>1.28</v>
+        <v>0.59</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" t="s">
         <v>43</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>5100000.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>98.808</v>
+      </c>
+      <c r="E6" s="1">
+        <v>99.78678667</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>5089126.12</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-49918.12</v>
+      </c>
+      <c r="J6" s="1">
+        <v>-0.9808780294091</v>
+      </c>
+      <c r="K6">
+        <v>2.45</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
       </c>
-      <c r="C6" s="1">
-[...23 lines deleted...]
-      <c r="K6">
+      <c r="M6" s="1">
+        <v>5039208.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>5163913.48</v>
+      </c>
+      <c r="O6" s="1">
         <v>1.3</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.42</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>4700000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.048</v>
+        <v>99.209</v>
       </c>
       <c r="E7" s="1">
         <v>99.71406383</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>4686561.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-31305.0</v>
+        <v>-23738.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.66797380851332</v>
+        <v>-0.50651213117678</v>
       </c>
       <c r="K7">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="L7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>4655256.0</v>
+        <v>4662823.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4656414.9</v>
+        <v>4669776.42</v>
       </c>
       <c r="O7" s="1">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>97.936</v>
+        <v>98.475</v>
       </c>
       <c r="E8" s="1">
         <v>99.76155759</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2893085.17</v>
       </c>
       <c r="I8" s="1">
-        <v>-52941.17</v>
+        <v>-37310.17</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.8299208937565</v>
+        <v>-1.2896326173488</v>
       </c>
       <c r="K8">
-        <v>1.11</v>
+        <v>1.25</v>
       </c>
       <c r="L8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>2840144.0</v>
+        <v>2855775.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2872262.49</v>
+        <v>2892064.73</v>
       </c>
       <c r="O8" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.25</v>
+        <v>96.708</v>
       </c>
       <c r="E9" s="1">
         <v>97.254</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>291762.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-3012.0</v>
+        <v>-1638.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.0323482838752</v>
+        <v>-0.56141649700784</v>
       </c>
       <c r="K9">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="L9">
-        <v>135.62</v>
+        <v>382.19</v>
       </c>
       <c r="M9" s="1">
-        <v>288750.0</v>
+        <v>290124.0</v>
       </c>
       <c r="N9" s="1">
-        <v>288885.62</v>
+        <v>290506.19</v>
       </c>
       <c r="O9" s="1">
         <v>0.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>1851000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>92.483</v>
+        <v>93.259</v>
       </c>
       <c r="E10" s="1">
         <v>94.22797137</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1744159.75</v>
       </c>
       <c r="I10" s="1">
-        <v>-32299.42</v>
+        <v>-17935.66</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.8518613332294</v>
+        <v>-1.0283266770719</v>
       </c>
       <c r="K10">
-        <v>1.6</v>
+        <v>0.06</v>
       </c>
       <c r="L10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1711860.33</v>
+        <v>1726224.09</v>
       </c>
       <c r="N10" s="1">
-        <v>1741444.63</v>
+        <v>1727377.8</v>
       </c>
       <c r="O10" s="1">
         <v>0.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C11" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>107.006</v>
+        <v>107.096</v>
       </c>
       <c r="E11" s="1">
         <v>109.8295</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1757272.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-45176.0</v>
+        <v>-43736.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.570802926354</v>
+        <v>-2.4888577294807</v>
       </c>
       <c r="K11">
-        <v>5.37</v>
+        <v>5.74</v>
       </c>
       <c r="L11" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1712096.0</v>
+        <v>1713536.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1797986.41</v>
+        <v>1805453.81</v>
       </c>
       <c r="O11" s="1">
         <v>0.45</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>900000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.011</v>
+        <v>100.172</v>
       </c>
       <c r="E12" s="1">
         <v>100.75133333</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>906762.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-6663.0</v>
+        <v>-5214.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.73481244251524</v>
+        <v>-0.57501306847883</v>
       </c>
       <c r="K12">
-        <v>2.55</v>
+        <v>2.74</v>
       </c>
       <c r="L12" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>900099.0</v>
+        <v>901548.0</v>
       </c>
       <c r="N12" s="1">
-        <v>923067.49</v>
+        <v>926180.88</v>
       </c>
       <c r="O12" s="1">
         <v>0.23</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.349</v>
+        <v>98.915</v>
       </c>
       <c r="E13" s="1">
         <v>100.084275</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>6005056.5</v>
       </c>
       <c r="I13" s="1">
-        <v>-104116.5</v>
+        <v>-70156.5</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.7338138283961</v>
+        <v>-1.1682904232458</v>
       </c>
       <c r="K13">
-        <v>2.8</v>
+        <v>2.98</v>
       </c>
       <c r="L13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>5900940.0</v>
+        <v>5934900.0</v>
       </c>
       <c r="N13" s="1">
-        <v>6069227.67</v>
+        <v>6113872.6</v>
       </c>
       <c r="O13" s="1">
-        <v>1.51</v>
+        <v>1.54</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C14" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.199</v>
+        <v>98.482</v>
       </c>
       <c r="E14" s="1">
         <v>99.5035</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1393049.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-18263.0</v>
+        <v>-14301.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.3110091604818</v>
+        <v>-1.026597054375</v>
       </c>
       <c r="K14">
-        <v>0.65</v>
+        <v>0.08</v>
       </c>
       <c r="L14" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>1374786.0</v>
+        <v>1378748.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1383876.41</v>
+        <v>1379898.68</v>
       </c>
       <c r="O14" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.068</v>
+      </c>
+      <c r="E15" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1296906.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>3978.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>0.30673001744151</v>
+      </c>
+      <c r="K15">
+        <v>0.11</v>
+      </c>
+      <c r="L15" t="s">
         <v>70</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>1963441.0</v>
+        <v>1300884.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1979838.26</v>
+        <v>1302326.47</v>
       </c>
       <c r="O15" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
         <v>72</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>103.483</v>
+      </c>
+      <c r="E16" s="1">
+        <v>104.746</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1990174.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-23997.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-1.2057739675023</v>
+      </c>
+      <c r="K16">
+        <v>1.15</v>
+      </c>
+      <c r="L16" t="s">
         <v>73</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>3729492.0</v>
+        <v>1966177.0</v>
       </c>
       <c r="N16" s="1">
-        <v>3858796.11</v>
+        <v>1988040.01</v>
       </c>
       <c r="O16" s="1">
-        <v>0.96</v>
+        <v>0.5</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>104.152</v>
+      </c>
+      <c r="E17" s="1">
+        <v>106.02823333</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>3817016.4</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-67544.4</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-1.7695601203076</v>
+      </c>
+      <c r="K17">
+        <v>3.91</v>
+      </c>
+      <c r="L17" t="s">
         <v>76</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>3341250.0</v>
+        <v>3749472.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3369978.08</v>
+        <v>3890118.58</v>
       </c>
       <c r="O17" s="1">
-        <v>0.84</v>
+        <v>0.98</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>101.512</v>
+      </c>
+      <c r="E18" s="1">
+        <v>102.9313697</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>3396735.2</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-46839.2</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-1.3789476436079</v>
+      </c>
+      <c r="K18">
+        <v>1.08</v>
+      </c>
+      <c r="L18" t="s">
         <v>79</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>4273223.5</v>
+        <v>3349896.0</v>
       </c>
       <c r="N18" s="1">
-        <v>4290792.73</v>
+        <v>3385630.93</v>
       </c>
       <c r="O18" s="1">
-        <v>1.07</v>
+        <v>0.85</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>4550000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>94.429</v>
+      </c>
+      <c r="E19" s="1">
+        <v>94.51235868</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>4300312.32</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-3792.82</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-0.088198710181125</v>
+      </c>
+      <c r="K19">
+        <v>0.42</v>
+      </c>
+      <c r="L19" t="s">
         <v>82</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>4413104.8</v>
+        <v>4296519.5</v>
       </c>
       <c r="N19" s="1">
-        <v>4429710.88</v>
+        <v>4315534.76</v>
       </c>
       <c r="O19" s="1">
-        <v>1.1</v>
+        <v>1.09</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
         <v>84</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>4580000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>96.831</v>
+      </c>
+      <c r="E20" s="1">
+        <v>96.74135808</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>4430754.2</v>
+      </c>
+      <c r="I20" s="1">
+        <v>4105.6</v>
+      </c>
+      <c r="J20" s="1">
+        <v>0.092661425452127</v>
+      </c>
+      <c r="K20">
+        <v>0.39</v>
+      </c>
+      <c r="L20" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>4677442.0</v>
+        <v>4434859.8</v>
       </c>
       <c r="N20" s="1">
-        <v>4683080.36</v>
+        <v>4452928.97</v>
       </c>
       <c r="O20" s="1">
-        <v>1.16</v>
+        <v>1.12</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
         <v>87</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>95.977</v>
+      </c>
+      <c r="E21" s="1">
+        <v>96.32958306</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>4720149.57</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-17276.57</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-0.36601742685878</v>
+      </c>
+      <c r="K21">
+        <v>0.21</v>
+      </c>
+      <c r="L21" t="s">
         <v>88</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>589230.0</v>
+        <v>4702873.0</v>
       </c>
       <c r="N21" s="1">
-        <v>595743.7</v>
+        <v>4713209.99</v>
       </c>
       <c r="O21" s="1">
-        <v>0.15</v>
+        <v>1.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C22" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.205</v>
+        <v>100.384</v>
       </c>
       <c r="E22" s="1">
         <v>101.45567878</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>4159682.83</v>
       </c>
       <c r="I22" s="1">
-        <v>-51277.83</v>
+        <v>-43938.83</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.2327341313184</v>
+        <v>-1.0563024104412</v>
       </c>
       <c r="K22">
-        <v>3.14</v>
+        <v>3.35</v>
       </c>
       <c r="L22" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>4108405.0</v>
+        <v>4115744.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4237246.1</v>
+        <v>4253290.58</v>
       </c>
       <c r="O22" s="1">
-        <v>1.05</v>
+        <v>1.07</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C23" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.188</v>
+        <v>102.717</v>
       </c>
       <c r="E23" s="1">
         <v>104.41792044</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>4698806.42</v>
       </c>
       <c r="I23" s="1">
-        <v>-100346.42</v>
+        <v>-76541.42</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.1355725482302</v>
+        <v>-1.6289545292653</v>
       </c>
       <c r="K23">
-        <v>5.09</v>
+        <v>0.13</v>
       </c>
       <c r="L23" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>4598460.0</v>
+        <v>4622265.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4827590.14</v>
+        <v>4628090.34</v>
       </c>
       <c r="O23" s="1">
-        <v>1.2</v>
+        <v>1.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C24" s="1">
         <v>8358000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.996</v>
+        <v>99.213</v>
       </c>
       <c r="E24" s="1">
         <v>100.19916009</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>8374645.8</v>
       </c>
       <c r="I24" s="1">
-        <v>-100560.12</v>
+        <v>-82423.26</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.2007686342985</v>
+        <v>-0.98419995267143</v>
       </c>
       <c r="K24">
-        <v>2.32</v>
+        <v>2.47</v>
       </c>
       <c r="L24" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>8274085.68</v>
+        <v>8292222.54</v>
       </c>
       <c r="N24" s="1">
-        <v>8468237.44</v>
+        <v>8498396.08</v>
       </c>
       <c r="O24" s="1">
-        <v>2.1</v>
+        <v>2.14</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C25" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>92.105</v>
+        <v>92.628</v>
       </c>
       <c r="E25" s="1">
         <v>92.61058806</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3333981.17</v>
       </c>
       <c r="I25" s="1">
-        <v>-18201.17</v>
+        <v>626.83</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.54592899815328</v>
+        <v>0.018801245959047</v>
       </c>
       <c r="K25">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="L25" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="M25" s="1">
-        <v>3315780.0</v>
+        <v>3334608.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3319675.89</v>
+        <v>3339490.19</v>
       </c>
       <c r="O25" s="1">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C26" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>97.854</v>
+        <v>98.088</v>
       </c>
       <c r="E26" s="1">
         <v>97.397</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1363558.0</v>
       </c>
       <c r="I26" s="1">
-        <v>6398.0</v>
+        <v>9674.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0.46921363080998</v>
+        <v>0.7094674373954</v>
       </c>
       <c r="K26">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>920.55</v>
+        <v>0.09</v>
+      </c>
+      <c r="L26" t="s">
+        <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>1369956.0</v>
+        <v>1373232.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1370876.55</v>
+        <v>1374536.11</v>
       </c>
       <c r="O26" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>104</v>
       </c>
       <c r="B27" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.73</v>
+        <v>99.138</v>
       </c>
       <c r="E27" s="1">
         <v>99.4518355</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1989036.71</v>
       </c>
       <c r="I27" s="1">
-        <v>-14436.71</v>
+        <v>-6276.71</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.72581415553663</v>
+        <v>-0.31556531704234</v>
       </c>
       <c r="K27">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="L27" t="s">
         <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>1974600.0</v>
+        <v>1982760.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1975695.89</v>
+        <v>1986595.62</v>
       </c>
       <c r="O27" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>107</v>
       </c>
       <c r="B28" t="s">
         <v>108</v>
       </c>
       <c r="C28" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.376</v>
+        <v>106.29</v>
       </c>
       <c r="E28" s="1">
         <v>107.86245455</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>2372974.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-76702.0</v>
+        <v>-34594.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-3.2323152297497</v>
+        <v>-1.4578330820312</v>
       </c>
       <c r="K28">
-        <v>2.32</v>
+        <v>2.7</v>
       </c>
       <c r="L28" t="s">
         <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>2296272.0</v>
+        <v>2338380.0</v>
       </c>
       <c r="N28" s="1">
-        <v>2347381.2</v>
+        <v>2397799.64</v>
       </c>
       <c r="O28" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>110</v>
       </c>
       <c r="B29" t="s">
         <v>111</v>
       </c>
       <c r="C29" s="1">
         <v>500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.021</v>
+        <v>99.184</v>
       </c>
       <c r="E29" s="1">
         <v>99.371</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>496855.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-1750.0</v>
+        <v>-935.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.3522154350867</v>
+        <v>-0.18818367531775</v>
       </c>
       <c r="K29">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>887.67</v>
+        <v>0.28</v>
+      </c>
+      <c r="L29" t="s">
+        <v>112</v>
       </c>
       <c r="M29" s="1">
-        <v>495105.0</v>
+        <v>495920.0</v>
       </c>
       <c r="N29" s="1">
-        <v>495992.67</v>
+        <v>497300.82</v>
       </c>
       <c r="O29" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C30" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.098</v>
+        <v>101.523</v>
       </c>
       <c r="E30" s="1">
         <v>103.03238585</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>4224327.82</v>
       </c>
       <c r="I30" s="1">
-        <v>-79309.82</v>
+        <v>-61884.82</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.8774541981451</v>
+        <v>-1.4649625369274</v>
       </c>
       <c r="K30">
-        <v>0.92</v>
+        <v>1.14</v>
       </c>
       <c r="L30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>4145018.0</v>
+        <v>4162443.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4182886.84</v>
+        <v>4209017.32</v>
       </c>
       <c r="O30" s="1">
-        <v>1.04</v>
+        <v>1.06</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C31" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.604</v>
+        <v>101.007</v>
       </c>
       <c r="E31" s="1">
         <v>102.282425</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>3273037.6</v>
       </c>
       <c r="I31" s="1">
-        <v>-53709.6</v>
+        <v>-40813.6</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.6409710661436</v>
+        <v>-1.2469639823264</v>
       </c>
       <c r="K31">
-        <v>3.59</v>
+        <v>0.04</v>
       </c>
       <c r="L31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>3219328.0</v>
+        <v>3232224.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3334067.73</v>
+        <v>3233539.07</v>
       </c>
       <c r="O31" s="1">
-        <v>0.83</v>
+        <v>0.81</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1">
         <v>3155000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.709</v>
+        <v>99.194</v>
       </c>
       <c r="E32" s="1">
         <v>100.13010777</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3159104.9</v>
       </c>
       <c r="I32" s="1">
-        <v>-44835.95</v>
+        <v>-29534.2</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.4192611964231</v>
+        <v>-0.93489139914284</v>
       </c>
       <c r="K32">
-        <v>2.07</v>
+        <v>2.22</v>
       </c>
       <c r="L32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>3114268.95</v>
+        <v>3129570.7</v>
       </c>
       <c r="N32" s="1">
-        <v>3179637.96</v>
+        <v>3199693.82</v>
       </c>
       <c r="O32" s="1">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1">
         <v>1742000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.266</v>
+        <v>98.72</v>
       </c>
       <c r="E33" s="1">
         <v>99.55577268</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1734261.56</v>
       </c>
       <c r="I33" s="1">
-        <v>-22467.84</v>
+        <v>-14559.16</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.295527763413</v>
+        <v>-0.83950197223999</v>
       </c>
       <c r="K33">
-        <v>0.58</v>
+        <v>0.73</v>
       </c>
       <c r="L33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>1711793.72</v>
+        <v>1719702.4</v>
       </c>
       <c r="N33" s="1">
-        <v>1721899.71</v>
+        <v>1732433.32</v>
       </c>
       <c r="O33" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.161</v>
+        <v>98.392</v>
       </c>
       <c r="E34" s="1">
         <v>97.68931267</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>4396019.07</v>
       </c>
       <c r="I34" s="1">
-        <v>21225.93</v>
+        <v>31620.93</v>
       </c>
       <c r="J34" s="1">
-        <v>0.48284435672387</v>
+        <v>0.71930829908797</v>
       </c>
       <c r="K34">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="L34" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M34" s="1">
-        <v>4417245.0</v>
+        <v>4427640.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4423178.22</v>
+        <v>4435114.32</v>
       </c>
       <c r="O34" s="1">
-        <v>1.1</v>
+        <v>1.12</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1">
         <v>5662000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.226</v>
+        <v>98.694</v>
       </c>
       <c r="E35" s="1">
         <v>99.79332179</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>5650297.88</v>
       </c>
       <c r="I35" s="1">
-        <v>-88741.76</v>
+        <v>-62243.6</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.5705678157981</v>
+        <v>-1.1015985585525</v>
       </c>
       <c r="K35">
-        <v>0.56</v>
+        <v>0.73</v>
       </c>
       <c r="L35" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M35" s="1">
-        <v>5561556.12</v>
+        <v>5588054.28</v>
       </c>
       <c r="N35" s="1">
-        <v>5593168.95</v>
+        <v>5629103.78</v>
       </c>
       <c r="O35" s="1">
-        <v>1.39</v>
+        <v>1.42</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1">
         <v>4200000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.227</v>
+        <v>98.594</v>
       </c>
       <c r="E36" s="1">
         <v>99.72018738</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>4188247.87</v>
       </c>
       <c r="I36" s="1">
-        <v>-62713.87</v>
+        <v>-47299.87</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.4973772314006</v>
+        <v>-1.1293474375957</v>
       </c>
       <c r="K36">
-        <v>1.34</v>
+        <v>1.47</v>
       </c>
       <c r="L36" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M36" s="1">
-        <v>4125534.0</v>
+        <v>4140948.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4181629.89</v>
+        <v>4202797.32</v>
       </c>
       <c r="O36" s="1">
-        <v>1.04</v>
+        <v>1.06</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C37" s="1">
         <v>1189000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.069</v>
+        <v>98.444</v>
       </c>
       <c r="E37" s="1">
         <v>99.80243902</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1186651.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-20610.59</v>
+        <v>-16151.84</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.7368704025025</v>
+        <v>-1.361128082309</v>
       </c>
       <c r="K37">
-        <v>0.96</v>
+        <v>1.1</v>
       </c>
       <c r="L37" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M37" s="1">
-        <v>1166040.41</v>
+        <v>1170499.16</v>
       </c>
       <c r="N37" s="1">
-        <v>1177463.21</v>
+        <v>1183577.44</v>
       </c>
       <c r="O37" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C38" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.202</v>
+        <v>99.57</v>
       </c>
       <c r="E38" s="1">
         <v>100.10731579</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1902039.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-17201.0</v>
+        <v>-10209.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.90434528419239</v>
+        <v>-0.5367397829382</v>
       </c>
       <c r="K38">
-        <v>2.53</v>
+        <v>2.69</v>
       </c>
       <c r="L38" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M38" s="1">
-        <v>1884838.0</v>
+        <v>1891830.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1932878.07</v>
+        <v>1942863.22</v>
       </c>
       <c r="O38" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C39" s="1">
         <v>2773000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.387</v>
+        <v>100.857</v>
       </c>
       <c r="E39" s="1">
         <v>99.67</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>2763849.1</v>
       </c>
       <c r="I39" s="1">
-        <v>19882.41</v>
+        <v>32915.51</v>
       </c>
       <c r="J39" s="1">
-        <v>0.71937393398214</v>
+        <v>1.1909300692285</v>
       </c>
       <c r="K39">
-        <v>0.07</v>
+        <v>0.27</v>
       </c>
       <c r="L39" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M39" s="1">
-        <v>2783731.51</v>
+        <v>2796764.61</v>
       </c>
       <c r="N39" s="1">
-        <v>2785659.31</v>
+        <v>2804200.43</v>
       </c>
       <c r="O39" s="1">
-        <v>0.69</v>
+        <v>0.71</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C40" s="1">
-        <v>5000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.022</v>
+        <v>97.331</v>
       </c>
       <c r="E40" s="1">
-        <v>96.0024946</v>
+        <v>96.00249463</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4800124.73</v>
+        <v>3936102.28</v>
       </c>
       <c r="I40" s="1">
-        <v>50975.27</v>
+        <v>54468.72</v>
       </c>
       <c r="J40" s="1">
-        <v>1.0619571962664</v>
+        <v>1.3838237963674</v>
       </c>
       <c r="K40">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="L40" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M40" s="1">
-        <v>4851100.0</v>
+        <v>3990571.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4862161.64</v>
+        <v>4000203.19</v>
       </c>
       <c r="O40" s="1">
-        <v>1.21</v>
+        <v>1.01</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C41" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.033</v>
+        <v>99.348</v>
       </c>
       <c r="E41" s="1">
         <v>100.23363158</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1904439.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-22812.0</v>
+        <v>-16827.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.1978330626499</v>
+        <v>-0.88356728674429</v>
       </c>
       <c r="K41">
-        <v>0.87</v>
+        <v>1.01</v>
       </c>
       <c r="L41" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M41" s="1">
-        <v>1881627.0</v>
+        <v>1887612.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1898160.9</v>
+        <v>1906878.78</v>
       </c>
       <c r="O41" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B42" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C42" s="1">
         <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.605</v>
+        <v>97.94</v>
       </c>
       <c r="E42" s="1">
         <v>98.433</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>295299.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-2484.0</v>
+        <v>-1479.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.84118131114565</v>
+        <v>-0.50084829274735</v>
       </c>
       <c r="K42">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="L42">
-        <v>601.03</v>
+        <v>909.25</v>
       </c>
       <c r="M42" s="1">
-        <v>292815.0</v>
+        <v>293820.0</v>
       </c>
       <c r="N42" s="1">
-        <v>293416.03</v>
+        <v>294729.25</v>
       </c>
       <c r="O42" s="1">
         <v>0.07</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C43" s="1">
         <v>5700000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.869</v>
+        <v>98.371</v>
       </c>
       <c r="E43" s="1">
         <v>99.73340351</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>5684804.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-106271.0</v>
+        <v>-77657.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.8693872295333</v>
+        <v>-1.3660453377109</v>
       </c>
       <c r="K43">
-        <v>1.08</v>
+        <v>1.25</v>
       </c>
       <c r="L43" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M43" s="1">
-        <v>5578533.0</v>
+        <v>5607147.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5640022.73</v>
+        <v>5678397.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.4</v>
+        <v>1.43</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C44" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>101.833</v>
+        <v>102.165</v>
       </c>
       <c r="E44" s="1">
         <v>103.763</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1556445.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-28950.0</v>
+        <v>-23970.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.8600079026242</v>
+        <v>-1.5400479939863</v>
       </c>
       <c r="K44">
-        <v>3.16</v>
+        <v>3.39</v>
       </c>
       <c r="L44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M44" s="1">
-        <v>1527495.0</v>
+        <v>1532475.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1574827.19</v>
+        <v>1583300.34</v>
       </c>
       <c r="O44" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C45" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>103.725</v>
+        <v>104.206</v>
       </c>
       <c r="E45" s="1">
         <v>105.746875</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>2537925.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-48525.0</v>
+        <v>-36981.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.9119950353143</v>
+        <v>-1.4571352581341</v>
       </c>
       <c r="K45">
-        <v>3.36</v>
+        <v>3.66</v>
       </c>
       <c r="L45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>2489400.0</v>
+        <v>2500944.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2570046.58</v>
+        <v>2588823.45</v>
       </c>
       <c r="O45" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C46" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>95.489</v>
+        <v>95.991</v>
       </c>
       <c r="E46" s="1">
         <v>96.33935294</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1637769.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-14456.0</v>
+        <v>-5922.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.88266416081877</v>
+        <v>-0.36158945492313</v>
       </c>
       <c r="K46">
-        <v>1.03</v>
+        <v>1.1</v>
       </c>
       <c r="L46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>1623313.0</v>
+        <v>1631847.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1640836.97</v>
+        <v>1650535.36</v>
       </c>
       <c r="O46" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>106.44</v>
+        <v>106.892</v>
       </c>
       <c r="E47" s="1">
         <v>109.3219769</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>3170337.33</v>
       </c>
       <c r="I47" s="1">
-        <v>-83577.33</v>
+        <v>-70469.33</v>
       </c>
       <c r="J47" s="1">
-        <v>-2.6362283031882</v>
+        <v>-2.2227707232656</v>
       </c>
       <c r="K47">
-        <v>0.64</v>
+        <v>0.97</v>
       </c>
       <c r="L47" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>3086760.0</v>
+        <v>3099868.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3105351.78</v>
+        <v>3127994.03</v>
       </c>
       <c r="O47" s="1">
-        <v>0.77</v>
+        <v>0.79</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B48" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C48" s="1">
-        <v>2300000.0</v>
+        <v>1425000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.214</v>
+        <v>100.011</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2300000.0</v>
+        <v>1424059.5</v>
       </c>
       <c r="I48" s="1">
-        <v>4922.0</v>
+        <v>1097.25</v>
       </c>
       <c r="J48" s="1">
-        <v>0.214</v>
+        <v>0.077050853563352</v>
       </c>
       <c r="K48">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2304922.0</v>
+        <v>1425156.75</v>
       </c>
       <c r="N48" s="1">
-        <v>2306412.46</v>
+        <v>1425156.75</v>
       </c>
       <c r="O48" s="1">
-        <v>0.57</v>
+        <v>0.36</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>168</v>
       </c>
       <c r="B49" t="s">
         <v>169</v>
       </c>
       <c r="C49" s="1">
-        <v>5700000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.556</v>
+        <v>100.385</v>
       </c>
       <c r="E49" s="1">
-        <v>98.12584211</v>
+        <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5593173.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>24519.0</v>
+        <v>8855.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.43837371023567</v>
+        <v>0.385</v>
       </c>
       <c r="K49">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="L49" t="s">
         <v>170</v>
       </c>
       <c r="M49" s="1">
-        <v>5617692.0</v>
+        <v>2308855.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5635338.58</v>
+        <v>2314603.93</v>
       </c>
       <c r="O49" s="1">
-        <v>1.4</v>
+        <v>0.58</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>171</v>
       </c>
       <c r="B50" t="s">
         <v>172</v>
       </c>
       <c r="C50" s="1">
-        <v>4700000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>90.473</v>
+        <v>98.667</v>
       </c>
       <c r="E50" s="1">
-        <v>91.69810638</v>
+        <v>98.12584211</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4309811.0</v>
+        <v>5593173.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-57580.0</v>
+        <v>30846.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.3360214635862</v>
+        <v>0.55149375855172</v>
       </c>
       <c r="K50">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="L50" t="s">
         <v>173</v>
       </c>
       <c r="M50" s="1">
-        <v>4252231.0</v>
+        <v>5624019.0</v>
       </c>
       <c r="N50" s="1">
-        <v>4262081.68</v>
+        <v>5644788.86</v>
       </c>
       <c r="O50" s="1">
-        <v>1.06</v>
+        <v>1.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>174</v>
       </c>
       <c r="B51" t="s">
         <v>175</v>
       </c>
       <c r="C51" s="1">
-        <v>3200000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.84</v>
+        <v>91.525</v>
       </c>
       <c r="E51" s="1">
-        <v>100.2644475</v>
+        <v>91.69810638</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3208462.32</v>
+        <v>4309811.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-45582.32</v>
+        <v>-8136.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.4206905194386</v>
+        <v>-0.18877857984956</v>
       </c>
       <c r="K51">
-        <v>2.43</v>
+        <v>0.23</v>
       </c>
       <c r="L51" t="s">
         <v>176</v>
       </c>
       <c r="M51" s="1">
-        <v>3162880.0</v>
+        <v>4301675.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3240732.05</v>
+        <v>4312491.44</v>
       </c>
       <c r="O51" s="1">
-        <v>0.8</v>
+        <v>1.09</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>177</v>
       </c>
       <c r="B52" t="s">
         <v>178</v>
       </c>
       <c r="C52" s="1">
-        <v>1800000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>107.102</v>
+        <v>99.245</v>
       </c>
       <c r="E52" s="1">
-        <v>109.72188889</v>
+        <v>100.2644475</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1974994.0</v>
+        <v>3208462.32</v>
       </c>
       <c r="I52" s="1">
-        <v>-47158.0</v>
+        <v>-32622.32</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.3877540893795</v>
+        <v>-1.0167587070183</v>
       </c>
       <c r="K52">
-        <v>9.4</v>
+        <v>2.6</v>
       </c>
       <c r="L52" t="s">
         <v>179</v>
       </c>
       <c r="M52" s="1">
-        <v>1927836.0</v>
+        <v>3175840.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2096986.68</v>
+        <v>3258952.33</v>
       </c>
       <c r="O52" s="1">
-        <v>0.52</v>
+        <v>0.82</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>180</v>
       </c>
       <c r="B53" t="s">
         <v>181</v>
       </c>
       <c r="C53" s="1">
-        <v>3652000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>94.512</v>
+        <v>108.108</v>
       </c>
       <c r="E53" s="1">
-        <v>94.93111583</v>
+        <v>109.72188889</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3466884.35</v>
+        <v>1974994.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-15306.11</v>
+        <v>-29050.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.44149468095179</v>
+        <v>-1.4708905444776</v>
       </c>
       <c r="K53">
-        <v>0.03</v>
+        <v>9.95</v>
       </c>
       <c r="L53" t="s">
         <v>182</v>
       </c>
       <c r="M53" s="1">
-        <v>3451578.24</v>
+        <v>1945944.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3452678.84</v>
+        <v>2124957.7</v>
       </c>
       <c r="O53" s="1">
-        <v>0.86</v>
+        <v>0.53</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>183</v>
       </c>
       <c r="B54" t="s">
         <v>184</v>
       </c>
       <c r="C54" s="1">
-        <v>2300000.0</v>
+        <v>3652000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.837</v>
+        <v>94.914</v>
       </c>
       <c r="E54" s="1">
-        <v>98.55887522</v>
+        <v>94.93111583</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2266854.13</v>
+        <v>3466884.35</v>
       </c>
       <c r="I54" s="1">
-        <v>6396.87</v>
+        <v>-625.07</v>
       </c>
       <c r="J54" s="1">
-        <v>0.28219151445797</v>
+        <v>-0.018029733238722</v>
       </c>
       <c r="K54">
-        <v>1.59</v>
+        <v>0.04</v>
       </c>
       <c r="L54" t="s">
         <v>185</v>
       </c>
       <c r="M54" s="1">
-        <v>2273251.0</v>
+        <v>3466259.28</v>
       </c>
       <c r="N54" s="1">
-        <v>2309909.22</v>
+        <v>3467860.16</v>
       </c>
       <c r="O54" s="1">
-        <v>0.57</v>
+        <v>0.87</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>186</v>
       </c>
       <c r="B55" t="s">
         <v>187</v>
       </c>
       <c r="C55" s="1">
-        <v>7450000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.136</v>
+        <v>98.982</v>
       </c>
       <c r="E55" s="1">
-        <v>100.12552698</v>
+        <v>98.55887522</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>7459351.76</v>
+        <v>2266854.13</v>
       </c>
       <c r="I55" s="1">
-        <v>-73719.76</v>
+        <v>9731.87</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.98828641377813</v>
+        <v>0.42931169991075</v>
       </c>
       <c r="K55">
-        <v>0.31</v>
+        <v>0.06</v>
       </c>
       <c r="L55" t="s">
         <v>188</v>
       </c>
       <c r="M55" s="1">
-        <v>7385632.0</v>
+        <v>2276586.0</v>
       </c>
       <c r="N55" s="1">
-        <v>7408670.87</v>
+        <v>2277917.16</v>
       </c>
       <c r="O55" s="1">
-        <v>1.84</v>
+        <v>0.57</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>189</v>
       </c>
       <c r="B56" t="s">
         <v>190</v>
       </c>
       <c r="C56" s="1">
-        <v>5700000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.731</v>
+        <v>99.369</v>
       </c>
       <c r="E56" s="1">
-        <v>102.59867877</v>
+        <v>100.12552698</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>5848124.69</v>
+        <v>7459351.76</v>
       </c>
       <c r="I56" s="1">
-        <v>-106457.69</v>
+        <v>-56361.26</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.8203731220375</v>
+        <v>-0.75557852496287</v>
       </c>
       <c r="K56">
-        <v>1.85</v>
+        <v>0.45</v>
       </c>
       <c r="L56" t="s">
         <v>191</v>
       </c>
       <c r="M56" s="1">
-        <v>5741667.0</v>
+        <v>7402990.5</v>
       </c>
       <c r="N56" s="1">
-        <v>5847156.04</v>
+        <v>7436745.12</v>
       </c>
       <c r="O56" s="1">
-        <v>1.45</v>
+        <v>1.87</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>192</v>
       </c>
       <c r="B57" t="s">
         <v>193</v>
       </c>
       <c r="C57" s="1">
-        <v>3000000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>96.168</v>
+        <v>101.018</v>
       </c>
       <c r="E57" s="1">
-        <v>96.58793333</v>
+        <v>102.59867877</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2897638.0</v>
+        <v>5848124.69</v>
       </c>
       <c r="I57" s="1">
-        <v>-12598.0</v>
+        <v>-90098.69</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.43476790406531</v>
+        <v>-1.5406424242982</v>
       </c>
       <c r="K57">
-        <v>0.35</v>
+        <v>2.04</v>
       </c>
       <c r="L57" t="s">
         <v>194</v>
       </c>
       <c r="M57" s="1">
-        <v>2885040.0</v>
+        <v>5758026.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2895396.16</v>
+        <v>5874446.55</v>
       </c>
       <c r="O57" s="1">
-        <v>0.72</v>
+        <v>1.48</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>195</v>
       </c>
       <c r="B58" t="s">
         <v>196</v>
       </c>
       <c r="C58" s="1">
-        <v>4700000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>90.4</v>
+        <v>96.601</v>
       </c>
       <c r="E58" s="1">
-        <v>91.37542553</v>
+        <v>96.58793333</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>4294645.0</v>
+        <v>2897638.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-45845.0</v>
+        <v>392.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.0674921908563</v>
+        <v>0.013528259913764</v>
       </c>
       <c r="K58">
-        <v>0.14</v>
+        <v>0.39</v>
       </c>
       <c r="L58" t="s">
         <v>197</v>
       </c>
       <c r="M58" s="1">
-        <v>4248800.0</v>
+        <v>2898030.0</v>
       </c>
       <c r="N58" s="1">
-        <v>4255399.32</v>
+        <v>2909824.52</v>
       </c>
       <c r="O58" s="1">
-        <v>1.06</v>
+        <v>0.73</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>198</v>
       </c>
       <c r="B59" t="s">
         <v>199</v>
       </c>
       <c r="C59" s="1">
-        <v>1400000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.465</v>
+        <v>90.968</v>
       </c>
       <c r="E59" s="1">
-        <v>100.539</v>
+        <v>91.37542553</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1407546.0</v>
+        <v>4294645.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-1036.0</v>
+        <v>-19149.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.073603278329802</v>
+        <v>-0.44588085860415</v>
       </c>
       <c r="K59">
-        <v>2.15</v>
+        <v>0.15</v>
       </c>
       <c r="L59" t="s">
         <v>200</v>
       </c>
       <c r="M59" s="1">
-        <v>1406510.0</v>
+        <v>4275496.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1436581.23</v>
+        <v>4282739.15</v>
       </c>
       <c r="O59" s="1">
-        <v>0.36</v>
+        <v>1.08</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>201</v>
       </c>
       <c r="B60" t="s">
         <v>202</v>
       </c>
       <c r="C60" s="1">
-        <v>2211000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.199</v>
+        <v>101.082</v>
       </c>
       <c r="E60" s="1">
-        <v>100.1729412</v>
+        <v>100.539</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2214823.73</v>
+        <v>1407546.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-21533.84</v>
+        <v>7602.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.97225976534033</v>
+        <v>0.54008892071733</v>
       </c>
       <c r="K60">
-        <v>2.17</v>
+        <v>2.37</v>
       </c>
       <c r="L60" t="s">
         <v>203</v>
       </c>
       <c r="M60" s="1">
-        <v>2193289.89</v>
+        <v>1415148.0</v>
       </c>
       <c r="N60" s="1">
-        <v>2241182.27</v>
+        <v>1448287.73</v>
       </c>
       <c r="O60" s="1">
-        <v>0.56</v>
+        <v>0.36</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>204</v>
       </c>
       <c r="B61" t="s">
         <v>205</v>
       </c>
       <c r="C61" s="1">
-        <v>4200000.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.961</v>
+        <v>99.461</v>
       </c>
       <c r="E61" s="1">
-        <v>101.02184238</v>
+        <v>100.1729412</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>4242917.38</v>
+        <v>2214823.73</v>
       </c>
       <c r="I61" s="1">
-        <v>-44555.38</v>
+        <v>-15741.02</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.0501118925865</v>
+        <v>-0.71071208903835</v>
       </c>
       <c r="K61">
-        <v>1.45</v>
+        <v>2.32</v>
       </c>
       <c r="L61" t="s">
         <v>206</v>
       </c>
       <c r="M61" s="1">
-        <v>4198362.0</v>
+        <v>2199082.71</v>
       </c>
       <c r="N61" s="1">
-        <v>4259221.73</v>
+        <v>2250458.17</v>
       </c>
       <c r="O61" s="1">
-        <v>1.06</v>
+        <v>0.57</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>207</v>
       </c>
       <c r="B62" t="s">
         <v>208</v>
       </c>
       <c r="C62" s="1">
-        <v>2844000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.55</v>
+        <v>100.142</v>
       </c>
       <c r="E62" s="1">
-        <v>99.70908474</v>
+        <v>101.02184238</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2835726.37</v>
+        <v>4242917.38</v>
       </c>
       <c r="I62" s="1">
-        <v>-32964.37</v>
+        <v>-36953.38</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.1624665323404</v>
+        <v>-0.87094271913445</v>
       </c>
       <c r="K62">
-        <v>0.96</v>
+        <v>1.62</v>
       </c>
       <c r="L62" t="s">
         <v>209</v>
       </c>
       <c r="M62" s="1">
-        <v>2802762.0</v>
+        <v>4205964.0</v>
       </c>
       <c r="N62" s="1">
-        <v>2829965.05</v>
+        <v>4273900.44</v>
       </c>
       <c r="O62" s="1">
-        <v>0.7</v>
+        <v>1.08</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>210</v>
       </c>
       <c r="B63" t="s">
         <v>211</v>
       </c>
       <c r="C63" s="1">
-        <v>2840000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>97.896</v>
+        <v>98.861</v>
       </c>
       <c r="E63" s="1">
-        <v>99.80130986</v>
+        <v>99.70908474</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2834357.2</v>
+        <v>2835726.37</v>
       </c>
       <c r="I63" s="1">
-        <v>-54110.8</v>
+        <v>-24119.53</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.9091030587112</v>
+        <v>-0.85055914615626</v>
       </c>
       <c r="K63">
-        <v>0.45</v>
+        <v>1.1</v>
       </c>
       <c r="L63" t="s">
         <v>212</v>
       </c>
       <c r="M63" s="1">
-        <v>2780246.4</v>
+        <v>2811606.84</v>
       </c>
       <c r="N63" s="1">
-        <v>2793104.21</v>
+        <v>2842900.58</v>
       </c>
       <c r="O63" s="1">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>213</v>
       </c>
       <c r="B64" t="s">
         <v>214</v>
       </c>
       <c r="C64" s="1">
-        <v>3403000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.504</v>
+        <v>98.46</v>
       </c>
       <c r="E64" s="1">
-        <v>100.14639524</v>
+        <v>99.80130986</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>3407981.83</v>
+        <v>2834357.2</v>
       </c>
       <c r="I64" s="1">
-        <v>-55890.71</v>
+        <v>-38093.2</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.639994365815</v>
+        <v>-1.3439802153377</v>
       </c>
       <c r="K64">
-        <v>1.66</v>
+        <v>0.63</v>
       </c>
       <c r="L64" t="s">
         <v>215</v>
       </c>
       <c r="M64" s="1">
-        <v>3352091.12</v>
+        <v>2796264.0</v>
       </c>
       <c r="N64" s="1">
-        <v>3408648.51</v>
+        <v>2814264.93</v>
       </c>
       <c r="O64" s="1">
-        <v>0.85</v>
+        <v>0.71</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>216</v>
       </c>
       <c r="B65" t="s">
         <v>217</v>
       </c>
       <c r="C65" s="1">
-        <v>2200000.0</v>
+        <v>3403000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>94.094</v>
+        <v>98.968</v>
       </c>
       <c r="E65" s="1">
-        <v>94.38638591</v>
+        <v>100.14639524</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2076500.49</v>
+        <v>3407981.83</v>
       </c>
       <c r="I65" s="1">
-        <v>-6432.49</v>
+        <v>-40100.79</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.30977551081628</v>
+        <v>-1.1766726467553</v>
       </c>
       <c r="K65">
-        <v>0.35</v>
+        <v>1.82</v>
       </c>
       <c r="L65" t="s">
         <v>218</v>
       </c>
       <c r="M65" s="1">
-        <v>2070068.0</v>
+        <v>3367881.04</v>
       </c>
       <c r="N65" s="1">
-        <v>2077752.93</v>
+        <v>3429799.32</v>
       </c>
       <c r="O65" s="1">
-        <v>0.52</v>
+        <v>0.86</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>219</v>
       </c>
       <c r="B66" t="s">
         <v>220</v>
       </c>
       <c r="C66" s="1">
-        <v>3500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.744</v>
+        <v>94.129</v>
       </c>
       <c r="E66" s="1">
-        <v>105.45008571</v>
+        <v>94.38638591</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3690753.0</v>
+        <v>2076500.49</v>
       </c>
       <c r="I66" s="1">
-        <v>-59713.0</v>
+        <v>-5662.49</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.6179083238569</v>
+        <v>-0.27269389182759</v>
       </c>
       <c r="K66">
-        <v>2.49</v>
+        <v>0.38</v>
       </c>
       <c r="L66" t="s">
         <v>221</v>
       </c>
       <c r="M66" s="1">
-        <v>3631040.0</v>
+        <v>2070838.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3718305.26</v>
+        <v>2079276.36</v>
       </c>
       <c r="O66" s="1">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>222</v>
       </c>
       <c r="B67" t="s">
         <v>223</v>
       </c>
       <c r="C67" s="1">
-        <v>2732000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.623</v>
+        <v>104.145</v>
       </c>
       <c r="E67" s="1">
-        <v>104.27937592</v>
+        <v>105.45008571</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2848912.55</v>
+        <v>3690753.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-72572.19</v>
+        <v>-45678.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-2.5473646075939</v>
+        <v>-1.2376336211066</v>
       </c>
       <c r="K67">
-        <v>0.21</v>
+        <v>2.84</v>
       </c>
       <c r="L67" t="s">
         <v>224</v>
       </c>
       <c r="M67" s="1">
-        <v>2776340.36</v>
+        <v>3645075.0</v>
       </c>
       <c r="N67" s="1">
-        <v>2782192.3</v>
+        <v>3744545.19</v>
       </c>
       <c r="O67" s="1">
-        <v>0.69</v>
+        <v>0.94</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>225</v>
       </c>
       <c r="B68" t="s">
         <v>226</v>
       </c>
       <c r="C68" s="1">
-        <v>1500000.0</v>
+        <v>2732000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.182</v>
+        <v>102.379</v>
       </c>
       <c r="E68" s="1">
-        <v>103.8554</v>
+        <v>104.27937592</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1557831.0</v>
+        <v>2848912.55</v>
       </c>
       <c r="I68" s="1">
-        <v>-25101.0</v>
+        <v>-51918.27</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.6112787587357</v>
+        <v>-1.8223890375294</v>
       </c>
       <c r="K68">
-        <v>3.43</v>
+        <v>0.47</v>
       </c>
       <c r="L68" t="s">
         <v>227</v>
       </c>
       <c r="M68" s="1">
-        <v>1532730.0</v>
+        <v>2796994.28</v>
       </c>
       <c r="N68" s="1">
-        <v>1584218.01</v>
+        <v>2809730.86</v>
       </c>
       <c r="O68" s="1">
-        <v>0.39</v>
+        <v>0.71</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>228</v>
       </c>
       <c r="B69" t="s">
         <v>229</v>
       </c>
       <c r="C69" s="1">
-        <v>5500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>96.202</v>
+        <v>102.424</v>
       </c>
       <c r="E69" s="1">
-        <v>97.55072436</v>
+        <v>103.8554</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>5365289.84</v>
+        <v>1557831.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-74179.84</v>
+        <v>-21471.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.382587748512</v>
+        <v>-1.3782624687787</v>
       </c>
       <c r="K69">
-        <v>0.17</v>
+        <v>3.7</v>
       </c>
       <c r="L69" t="s">
         <v>230</v>
       </c>
       <c r="M69" s="1">
-        <v>5291110.0</v>
+        <v>1536360.0</v>
       </c>
       <c r="N69" s="1">
-        <v>5300659.66</v>
+        <v>1591854.86</v>
       </c>
       <c r="O69" s="1">
-        <v>1.32</v>
+        <v>0.4</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>231</v>
       </c>
       <c r="B70" t="s">
         <v>232</v>
       </c>
       <c r="C70" s="1">
-        <v>3211000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.753</v>
+        <v>96.814</v>
       </c>
       <c r="E70" s="1">
-        <v>99.71130178</v>
+        <v>97.55072436</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>3201729.9</v>
+        <v>5365289.84</v>
       </c>
       <c r="I70" s="1">
-        <v>-62881.07</v>
+        <v>-40519.84</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.9639717266594</v>
+        <v>-0.75522182786681</v>
       </c>
       <c r="K70">
-        <v>1.68</v>
+        <v>0.26</v>
       </c>
       <c r="L70" t="s">
         <v>233</v>
       </c>
       <c r="M70" s="1">
-        <v>3138848.83</v>
+        <v>5324770.0</v>
       </c>
       <c r="N70" s="1">
-        <v>3192886.0</v>
+        <v>5339216.92</v>
       </c>
       <c r="O70" s="1">
-        <v>0.79</v>
+        <v>1.34</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>234</v>
       </c>
       <c r="B71" t="s">
         <v>235</v>
       </c>
       <c r="C71" s="1">
-        <v>4300000.0</v>
+        <v>3211000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>94.677</v>
+        <v>98.067</v>
       </c>
       <c r="E71" s="1">
-        <v>93.87385581</v>
+        <v>99.71130178</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>4036575.8</v>
+        <v>3201729.9</v>
       </c>
       <c r="I71" s="1">
-        <v>34535.2</v>
+        <v>-52798.53</v>
       </c>
       <c r="J71" s="1">
-        <v>0.85555683111413</v>
+        <v>-1.6490625895707</v>
       </c>
       <c r="K71">
-        <v>0.75</v>
+        <v>1.86</v>
       </c>
       <c r="L71" t="s">
         <v>236</v>
       </c>
       <c r="M71" s="1">
-        <v>4071111.0</v>
+        <v>3148931.37</v>
       </c>
       <c r="N71" s="1">
-        <v>4103464.08</v>
+        <v>3208686.76</v>
       </c>
       <c r="O71" s="1">
-        <v>1.02</v>
+        <v>0.81</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>237</v>
       </c>
       <c r="B72" t="s">
         <v>238</v>
       </c>
       <c r="C72" s="1">
-        <v>800000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.828</v>
+        <v>95.254</v>
       </c>
       <c r="E72" s="1">
-        <v>102.16775</v>
+        <v>93.87385581</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>817342.0</v>
+        <v>4036575.8</v>
       </c>
       <c r="I72" s="1">
-        <v>-10718.0</v>
+        <v>59346.2</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.3113237787854</v>
+        <v>1.4702114599211</v>
       </c>
       <c r="K72">
-        <v>2.57</v>
+        <v>0.84</v>
       </c>
       <c r="L72" t="s">
         <v>239</v>
       </c>
       <c r="M72" s="1">
-        <v>806624.0</v>
+        <v>4095922.0</v>
       </c>
       <c r="N72" s="1">
-        <v>827147.29</v>
+        <v>4132103.85</v>
       </c>
       <c r="O72" s="1">
-        <v>0.21</v>
+        <v>1.04</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>240</v>
       </c>
       <c r="B73" t="s">
         <v>241</v>
       </c>
       <c r="C73" s="1">
-        <v>4300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.453</v>
+        <v>101.098</v>
       </c>
       <c r="E73" s="1">
-        <v>102.46913186</v>
+        <v>102.16775</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>4406172.67</v>
+        <v>817342.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-86693.67</v>
+        <v>-8558.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.9675504455435</v>
+        <v>-1.047052519019</v>
       </c>
       <c r="K73">
-        <v>2.62</v>
+        <v>2.79</v>
       </c>
       <c r="L73" t="s">
         <v>242</v>
       </c>
       <c r="M73" s="1">
-        <v>4319479.0</v>
+        <v>808784.0</v>
       </c>
       <c r="N73" s="1">
-        <v>4432133.11</v>
+        <v>831115.51</v>
       </c>
       <c r="O73" s="1">
-        <v>1.1</v>
+        <v>0.21</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>243</v>
       </c>
       <c r="B74" t="s">
         <v>244</v>
       </c>
       <c r="C74" s="1">
-        <v>3600000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>96.669</v>
+        <v>101.327</v>
       </c>
       <c r="E74" s="1">
-        <v>98.29550333</v>
+        <v>102.46913186</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>3538638.12</v>
+        <v>4406172.67</v>
       </c>
       <c r="I74" s="1">
-        <v>-58554.12</v>
+        <v>-49111.67</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.6547077721528</v>
+        <v>-1.1146106536946</v>
       </c>
       <c r="K74">
-        <v>0.9</v>
+        <v>2.85</v>
       </c>
       <c r="L74" t="s">
         <v>245</v>
       </c>
       <c r="M74" s="1">
-        <v>3480084.0</v>
+        <v>4357061.0</v>
       </c>
       <c r="N74" s="1">
-        <v>3512385.37</v>
+        <v>4479728.81</v>
       </c>
       <c r="O74" s="1">
-        <v>0.87</v>
+        <v>1.13</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>246</v>
       </c>
       <c r="B75" t="s">
         <v>247</v>
       </c>
       <c r="C75" s="1">
-        <v>1600000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.624</v>
+        <v>97.306</v>
       </c>
       <c r="E75" s="1">
-        <v>103.193625</v>
+        <v>98.29550333</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1651098.0</v>
+        <v>3538638.12</v>
       </c>
       <c r="I75" s="1">
-        <v>-25114.0</v>
+        <v>-35622.12</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.5210484174773</v>
+        <v>-1.0066618510287</v>
       </c>
       <c r="K75">
-        <v>0.42</v>
+        <v>1.03</v>
       </c>
       <c r="L75" t="s">
         <v>248</v>
       </c>
       <c r="M75" s="1">
-        <v>1625984.0</v>
+        <v>3503016.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1632778.52</v>
+        <v>3540248.88</v>
       </c>
       <c r="O75" s="1">
-        <v>0.41</v>
+        <v>0.89</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>249</v>
       </c>
       <c r="B76" t="s">
         <v>250</v>
       </c>
       <c r="C76" s="1">
-        <v>2200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.175</v>
+        <v>101.683</v>
       </c>
       <c r="E76" s="1">
-        <v>98.15769682</v>
+        <v>103.193625</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2159469.33</v>
+        <v>1651098.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-21619.33</v>
+        <v>-24170.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.0011408682521</v>
+        <v>-1.463874343013</v>
       </c>
       <c r="K76">
-        <v>0.09</v>
+        <v>0.7</v>
       </c>
       <c r="L76" t="s">
         <v>251</v>
       </c>
       <c r="M76" s="1">
-        <v>2137850.0</v>
+        <v>1626928.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2139854.11</v>
+        <v>1638106.08</v>
       </c>
       <c r="O76" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>252</v>
       </c>
       <c r="B77" t="s">
         <v>253</v>
       </c>
       <c r="C77" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>94.707</v>
+        <v>97.697</v>
       </c>
       <c r="E77" s="1">
-        <v>95.02618682</v>
+        <v>98.15769682</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2090576.11</v>
+        <v>2159469.33</v>
       </c>
       <c r="I77" s="1">
-        <v>-7022.11</v>
+        <v>-10135.33</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.33589353510789</v>
+        <v>-0.46934354932469</v>
       </c>
       <c r="K77">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>632.88</v>
+        <v>0.19</v>
+      </c>
+      <c r="L77" t="s">
+        <v>254</v>
       </c>
       <c r="M77" s="1">
-        <v>2083554.0</v>
+        <v>2149334.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2084186.88</v>
+        <v>2153447.7</v>
       </c>
       <c r="O77" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B78" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C78" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>106.94</v>
+        <v>95.137</v>
       </c>
       <c r="E78" s="1">
-        <v>109.91236364</v>
+        <v>95.02618682</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2418072.0</v>
+        <v>2090576.11</v>
       </c>
       <c r="I78" s="1">
-        <v>-65392.0</v>
+        <v>2437.89</v>
       </c>
       <c r="J78" s="1">
-        <v>-2.7043032630956</v>
+        <v>0.11661331000286</v>
       </c>
       <c r="K78">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.04</v>
+      </c>
+      <c r="L78">
+        <v>783.56</v>
       </c>
       <c r="M78" s="1">
-        <v>2352680.0</v>
+        <v>2093014.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2368940.87</v>
+        <v>2093797.56</v>
       </c>
       <c r="O78" s="1">
-        <v>0.59</v>
+        <v>0.53</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>257</v>
       </c>
       <c r="B79" t="s">
         <v>258</v>
       </c>
       <c r="C79" s="1">
-        <v>5200000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>96.04</v>
+        <v>107.971</v>
       </c>
       <c r="E79" s="1">
-        <v>97.39164808</v>
+        <v>109.91236364</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>5064365.7</v>
+        <v>2418072.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-70285.7</v>
+        <v>-42710.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.3878480379093</v>
+        <v>-1.7662832206816</v>
       </c>
       <c r="K79">
-        <v>1.81</v>
+        <v>1.17</v>
       </c>
       <c r="L79" t="s">
         <v>259</v>
       </c>
       <c r="M79" s="1">
-        <v>4994080.0</v>
+        <v>2375362.0</v>
       </c>
       <c r="N79" s="1">
-        <v>5088392.33</v>
+        <v>2401188.09</v>
       </c>
       <c r="O79" s="1">
-        <v>1.26</v>
+        <v>0.6</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>260</v>
       </c>
       <c r="B80" t="s">
         <v>261</v>
       </c>
       <c r="C80" s="1">
-        <v>3900000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.31</v>
+        <v>96.547</v>
       </c>
       <c r="E80" s="1">
-        <v>98.10838462</v>
+        <v>97.39164808</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>3826227.0</v>
+        <v>5064365.7</v>
       </c>
       <c r="I80" s="1">
-        <v>7863.0</v>
+        <v>-43921.7</v>
       </c>
       <c r="J80" s="1">
-        <v>0.20550270540666</v>
+        <v>-0.86726951807607</v>
       </c>
       <c r="K80">
-        <v>0.16</v>
+        <v>1.92</v>
       </c>
       <c r="L80" t="s">
         <v>262</v>
       </c>
       <c r="M80" s="1">
-        <v>3834090.0</v>
+        <v>5020444.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3840287.26</v>
+        <v>5120454.96</v>
       </c>
       <c r="O80" s="1">
-        <v>0.95</v>
+        <v>1.29</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>263</v>
       </c>
       <c r="B81" t="s">
         <v>264</v>
       </c>
       <c r="C81" s="1">
-        <v>747000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>94.125</v>
+        <v>98.536</v>
       </c>
       <c r="E81" s="1">
-        <v>94.64382865</v>
+        <v>98.10838462</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>706989.4</v>
+        <v>3826227.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-3875.65</v>
+        <v>16677.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.54819068008658</v>
+        <v>0.43586018289035</v>
       </c>
       <c r="K81">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>10.23</v>
+        <v>0.21</v>
+      </c>
+      <c r="L81" t="s">
+        <v>265</v>
       </c>
       <c r="M81" s="1">
-        <v>703113.75</v>
+        <v>3842904.0</v>
       </c>
       <c r="N81" s="1">
-        <v>703123.98</v>
+        <v>3851238.25</v>
       </c>
       <c r="O81" s="1">
-        <v>0.17</v>
+        <v>0.97</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B82" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C82" s="1">
-        <v>6697000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.142</v>
+        <v>99.411</v>
       </c>
       <c r="E82" s="1">
-        <v>100.50576781</v>
+        <v>99.548</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>6730871.27</v>
+        <v>3683276.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-91331.53</v>
+        <v>-5069.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.3569050177363</v>
+        <v>-0.13762205167356</v>
       </c>
       <c r="K82">
-        <v>1.51</v>
+        <v>2.65</v>
       </c>
       <c r="L82" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="M82" s="1">
-        <v>6639539.74</v>
+        <v>3678207.0</v>
       </c>
       <c r="N82" s="1">
-        <v>6740453.44</v>
+        <v>3776434.4</v>
       </c>
       <c r="O82" s="1">
-        <v>1.67</v>
+        <v>0.95</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B83" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C83" s="1">
-        <v>4500000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.624</v>
+        <v>94.731</v>
       </c>
       <c r="E83" s="1">
-        <v>100.23628089</v>
+        <v>94.64382865</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>4510632.64</v>
+        <v>706989.4</v>
       </c>
       <c r="I83" s="1">
-        <v>-72552.64</v>
+        <v>651.17</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.6084803572033</v>
+        <v>0.092104634100596</v>
       </c>
       <c r="K83">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.02</v>
+      </c>
+      <c r="L83">
+        <v>112.56</v>
       </c>
       <c r="M83" s="1">
-        <v>4438080.0</v>
+        <v>707640.57</v>
       </c>
       <c r="N83" s="1">
-        <v>4448436.16</v>
+        <v>707753.13</v>
       </c>
       <c r="O83" s="1">
-        <v>1.1</v>
+        <v>0.18</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B84" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C84" s="1">
-        <v>2235000.0</v>
+        <v>6697000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.691</v>
+        <v>99.572</v>
       </c>
       <c r="E84" s="1">
-        <v>100.03257271</v>
+        <v>100.50576781</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2235728.0</v>
+        <v>6730871.27</v>
       </c>
       <c r="I84" s="1">
-        <v>-7634.15</v>
+        <v>-62534.43</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.34146148368675</v>
+        <v>-0.92906887520967</v>
       </c>
       <c r="K84">
-        <v>0.14</v>
+        <v>1.66</v>
       </c>
       <c r="L84" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="M84" s="1">
-        <v>2228093.85</v>
+        <v>6668336.84</v>
       </c>
       <c r="N84" s="1">
-        <v>2231183.23</v>
+        <v>6779341.91</v>
       </c>
       <c r="O84" s="1">
-        <v>0.55</v>
+        <v>1.71</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B85" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C85" s="1">
-        <v>5737000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.798</v>
+        <v>100.256</v>
       </c>
       <c r="E85" s="1">
-        <v>99.89940178</v>
+        <v>100.03257271</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>5731228.68</v>
+        <v>2235728.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-63187.42</v>
+        <v>4993.6</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.1025108842804</v>
+        <v>0.22335454044499</v>
       </c>
       <c r="K85">
-        <v>1.04</v>
+        <v>0.35</v>
       </c>
       <c r="L85" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="M85" s="1">
-        <v>5668041.26</v>
+        <v>2240721.6</v>
       </c>
       <c r="N85" s="1">
-        <v>5727745.04</v>
+        <v>2248563.88</v>
       </c>
       <c r="O85" s="1">
-        <v>1.42</v>
+        <v>0.57</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B86" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C86" s="1">
-        <v>3040000.0</v>
+        <v>5737000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>102.266</v>
+        <v>99.143</v>
       </c>
       <c r="E86" s="1">
-        <v>104.27862829</v>
+        <v>99.89940178</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>3170070.3</v>
+        <v>5731228.68</v>
       </c>
       <c r="I86" s="1">
-        <v>-61183.9</v>
+        <v>-43394.77</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.9300486806239</v>
+        <v>-0.75716347092261</v>
       </c>
       <c r="K86">
-        <v>0.47</v>
+        <v>1.2</v>
       </c>
       <c r="L86" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M86" s="1">
-        <v>3108886.4</v>
+        <v>5687833.91</v>
       </c>
       <c r="N86" s="1">
-        <v>3123234.53</v>
+        <v>5756515.7</v>
       </c>
       <c r="O86" s="1">
-        <v>0.78</v>
+        <v>1.45</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B87" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C87" s="1">
-        <v>3800000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.901</v>
+        <v>102.574</v>
       </c>
       <c r="E87" s="1">
-        <v>97.59608447</v>
+        <v>104.27862829</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>3708651.21</v>
+        <v>3170070.3</v>
       </c>
       <c r="I87" s="1">
-        <v>49586.79</v>
+        <v>-51820.7</v>
       </c>
       <c r="J87" s="1">
-        <v>1.3370572532217</v>
+        <v>-1.6346861456038</v>
       </c>
       <c r="K87">
-        <v>1.78</v>
+        <v>0.73</v>
       </c>
       <c r="L87" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="M87" s="1">
-        <v>3758238.0</v>
+        <v>3118249.6</v>
       </c>
       <c r="N87" s="1">
-        <v>3825779.1</v>
+        <v>3140353.48</v>
       </c>
       <c r="O87" s="1">
-        <v>0.95</v>
+        <v>0.79</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B88" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C88" s="1">
         <v>2191000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.142</v>
+        <v>98.63</v>
       </c>
       <c r="E88" s="1">
         <v>99.59360657</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>2182095.92</v>
       </c>
       <c r="I88" s="1">
-        <v>-31804.7</v>
+        <v>-21112.62</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.4575298779716</v>
+        <v>-0.96753858556319</v>
       </c>
       <c r="K88">
-        <v>0.54</v>
+        <v>0.71</v>
       </c>
       <c r="L88" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="M88" s="1">
-        <v>2150291.22</v>
+        <v>2160983.3</v>
       </c>
       <c r="N88" s="1">
-        <v>2162109.11</v>
+        <v>2176552.91</v>
       </c>
       <c r="O88" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B89" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C89" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>101.287</v>
+        <v>101.46</v>
       </c>
       <c r="E89" s="1">
         <v>102.75960606</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>3391067.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-48596.0</v>
+        <v>-42887.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.4330592701353</v>
+        <v>-1.2647051798151</v>
       </c>
       <c r="K89">
-        <v>2.37</v>
+        <v>2.59</v>
       </c>
       <c r="L89" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="M89" s="1">
-        <v>3342471.0</v>
+        <v>3348180.0</v>
       </c>
       <c r="N89" s="1">
-        <v>3420532.55</v>
+        <v>3433747.46</v>
       </c>
       <c r="O89" s="1">
-        <v>0.85</v>
+        <v>0.86</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B90" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C90" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.656</v>
+        <v>97.2</v>
       </c>
       <c r="E90" s="1">
         <v>97.15552632</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>3691910.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-18982.0</v>
+        <v>1690.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.51415121170343</v>
+        <v>0.045775763764555</v>
       </c>
       <c r="K90">
-        <v>0.59</v>
+        <v>0.65</v>
       </c>
       <c r="L90" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="M90" s="1">
-        <v>3672928.0</v>
+        <v>3693600.0</v>
       </c>
       <c r="N90" s="1">
-        <v>3695296.78</v>
+        <v>3718140.5</v>
       </c>
       <c r="O90" s="1">
-        <v>0.92</v>
+        <v>0.94</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B91" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C91" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>102.478</v>
+        <v>102.768</v>
       </c>
       <c r="E91" s="1">
         <v>104.71313615</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>1361270.77</v>
       </c>
       <c r="I91" s="1">
-        <v>-29056.77</v>
+        <v>-25286.77</v>
       </c>
       <c r="J91" s="1">
-        <v>-2.1345327204815</v>
+        <v>-1.8575856146533</v>
       </c>
       <c r="K91">
-        <v>0.67</v>
+        <v>0.93</v>
       </c>
       <c r="L91" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="M91" s="1">
-        <v>1332214.0</v>
+        <v>1335984.0</v>
       </c>
       <c r="N91" s="1">
-        <v>1340880.23</v>
+        <v>1348048.75</v>
       </c>
       <c r="O91" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B92" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C92" s="1">
         <v>1920000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>101.666</v>
+        <v>101.875</v>
       </c>
       <c r="E92" s="1">
         <v>103.41409219</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>1985550.57</v>
       </c>
       <c r="I92" s="1">
-        <v>-33563.37</v>
+        <v>-29550.57</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.690381021119</v>
+        <v>-1.4882809053813</v>
       </c>
       <c r="K92">
-        <v>1.08</v>
+        <v>1.33</v>
       </c>
       <c r="L92" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="M92" s="1">
-        <v>1951987.2</v>
+        <v>1956000.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1972666.65</v>
+        <v>1981545.21</v>
       </c>
       <c r="O92" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B93" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C93" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.657</v>
+        <v>99.772</v>
       </c>
       <c r="E93" s="1">
         <v>98.96886842</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>3760817.0</v>
       </c>
       <c r="I93" s="1">
-        <v>26149.0</v>
+        <v>30519.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.69530104761811</v>
+        <v>0.81149920349754</v>
       </c>
       <c r="K93">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="L93" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="M93" s="1">
-        <v>3786966.0</v>
+        <v>3791336.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3802126.96</v>
+        <v>3807798.33</v>
       </c>
       <c r="O93" s="1">
-        <v>0.94</v>
+        <v>0.96</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B94" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C94" s="1">
         <v>5800000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.587</v>
+        <v>98.11</v>
       </c>
       <c r="E94" s="1">
         <v>99.34837534</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>5762205.77</v>
       </c>
       <c r="I94" s="1">
-        <v>-102159.77</v>
+        <v>-71825.77</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.7729281819799</v>
+        <v>-1.2464978320273</v>
       </c>
       <c r="K94">
-        <v>2.19</v>
+        <v>2.33</v>
       </c>
       <c r="L94" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M94" s="1">
-        <v>5660046.0</v>
+        <v>5690380.0</v>
       </c>
       <c r="N94" s="1">
-        <v>5787169.29</v>
+        <v>5825448.49</v>
       </c>
       <c r="O94" s="1">
-        <v>1.44</v>
+        <v>1.47</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B95" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C95" s="1">
-        <v>7053000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.497</v>
+        <v>99.285</v>
       </c>
       <c r="E95" s="1">
-        <v>99.69928158</v>
+        <v>100.48512466</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>7031790.33</v>
+        <v>3361227.42</v>
       </c>
       <c r="I95" s="1">
-        <v>-84796.92</v>
+        <v>-40144.17</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.2059079696706</v>
+        <v>-1.1943306710261</v>
       </c>
       <c r="K95">
-        <v>2.06</v>
+        <v>0.34</v>
       </c>
       <c r="L95" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="M95" s="1">
-        <v>6946993.41</v>
+        <v>3321083.25</v>
       </c>
       <c r="N95" s="1">
-        <v>7092014.68</v>
+        <v>3332534.88</v>
       </c>
       <c r="O95" s="1">
-        <v>1.76</v>
+        <v>0.84</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B96" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C96" s="1">
-        <v>3345000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.972</v>
+        <v>102.623</v>
       </c>
       <c r="E96" s="1">
-        <v>100.48512466</v>
+        <v>104.52229566</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>3361227.42</v>
+        <v>5539681.67</v>
       </c>
       <c r="I96" s="1">
-        <v>-50614.02</v>
+        <v>-100662.67</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.5058195615934</v>
+        <v>-1.8171201162178</v>
       </c>
       <c r="K96">
-        <v>0.18</v>
+        <v>1.81</v>
       </c>
       <c r="L96" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="M96" s="1">
-        <v>3310613.4</v>
+        <v>5439019.0</v>
       </c>
       <c r="N96" s="1">
-        <v>3316738.69</v>
+        <v>5534854.62</v>
       </c>
       <c r="O96" s="1">
-        <v>0.82</v>
+        <v>1.39</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B97" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C97" s="1">
-        <v>5300000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>102.432</v>
+        <v>100.945</v>
       </c>
       <c r="E97" s="1">
-        <v>104.52229566</v>
+        <v>101.8218</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>5539681.67</v>
+        <v>381831.75</v>
       </c>
       <c r="I97" s="1">
-        <v>-110785.67</v>
+        <v>-3288.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.9998562480577</v>
+        <v>-0.86111225690373</v>
       </c>
       <c r="K97">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="L97" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="M97" s="1">
-        <v>5428896.0</v>
+        <v>378543.75</v>
       </c>
       <c r="N97" s="1">
-        <v>5508759.01</v>
+        <v>389280.05</v>
       </c>
       <c r="O97" s="1">
-        <v>1.37</v>
+        <v>0.1</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B98" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C98" s="1">
-        <v>375000.0</v>
+        <v>1815000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.866</v>
+        <v>107.905</v>
       </c>
       <c r="E98" s="1">
-        <v>101.8218</v>
+        <v>106.3931405</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>381831.75</v>
+        <v>1931035.5</v>
       </c>
       <c r="I98" s="1">
-        <v>-3584.25</v>
+        <v>27440.25</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.9386987855253</v>
+        <v>1.4210121978596</v>
       </c>
       <c r="K98">
-        <v>2.59</v>
+        <v>0.22</v>
       </c>
       <c r="L98" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M98" s="1">
-        <v>378247.5</v>
+        <v>1958475.75</v>
       </c>
       <c r="N98" s="1">
-        <v>387956.4</v>
+        <v>1962441.4</v>
       </c>
       <c r="O98" s="1">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B99" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C99" s="1">
-        <v>1815000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>106.784</v>
+        <v>98.883</v>
       </c>
       <c r="E99" s="1">
-        <v>106.3931405</v>
+        <v>99.92660182</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1931035.5</v>
+        <v>3297577.86</v>
       </c>
       <c r="I99" s="1">
-        <v>7094.1</v>
+        <v>-34438.86</v>
       </c>
       <c r="J99" s="1">
-        <v>0.36737284218752</v>
+        <v>-1.0443683655736</v>
       </c>
       <c r="K99">
-        <v>7.07</v>
+        <v>2.52</v>
       </c>
       <c r="L99" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M99" s="1">
-        <v>1938129.6</v>
+        <v>3263139.0</v>
       </c>
       <c r="N99" s="1">
-        <v>2066472.48</v>
+        <v>3346317.08</v>
       </c>
       <c r="O99" s="1">
-        <v>0.51</v>
+        <v>0.84</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B100" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C100" s="1">
-        <v>3300000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.259</v>
+        <v>99.088</v>
       </c>
       <c r="E100" s="1">
-        <v>99.92660182</v>
+        <v>100.15900849</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>3297577.86</v>
+        <v>3302242.51</v>
       </c>
       <c r="I100" s="1">
-        <v>-55030.86</v>
+        <v>-35311.15</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.6688267066422</v>
+        <v>-1.0693082017165</v>
       </c>
       <c r="K100">
-        <v>2.36</v>
+        <v>1.65</v>
       </c>
       <c r="L100" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="M100" s="1">
-        <v>3242547.0</v>
+        <v>3266931.36</v>
       </c>
       <c r="N100" s="1">
-        <v>3320526.45</v>
+        <v>3321467.35</v>
       </c>
       <c r="O100" s="1">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B101" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C101" s="1">
-        <v>3297000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.823</v>
+        <v>98.569</v>
       </c>
       <c r="E101" s="1">
-        <v>100.15900849</v>
+        <v>97.523</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>3302242.51</v>
+        <v>2047983.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-44048.2</v>
+        <v>21966.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.3338874981656</v>
+        <v>1.0725674968982</v>
       </c>
       <c r="K101">
-        <v>1.51</v>
+        <v>0.18</v>
       </c>
       <c r="L101" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="M101" s="1">
-        <v>3258194.31</v>
+        <v>2069949.0</v>
       </c>
       <c r="N101" s="1">
-        <v>3307988.04</v>
+        <v>2073832.56</v>
       </c>
       <c r="O101" s="1">
-        <v>0.82</v>
+        <v>0.52</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B102" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C102" s="1">
-        <v>2100000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>97.834</v>
+        <v>100.783</v>
       </c>
       <c r="E102" s="1">
-        <v>97.523</v>
+        <v>101.80010086</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>2047983.0</v>
+        <v>5904405.85</v>
       </c>
       <c r="I102" s="1">
-        <v>6531.0</v>
+        <v>-58991.85</v>
       </c>
       <c r="J102" s="1">
-        <v>0.31889913148693</v>
+        <v>-0.99911577047164</v>
       </c>
       <c r="K102">
-        <v>0.05</v>
+        <v>3.24</v>
       </c>
       <c r="L102" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="M102" s="1">
-        <v>2054514.0</v>
+        <v>5845414.0</v>
       </c>
       <c r="N102" s="1">
-        <v>2055520.85</v>
+        <v>6033218.79</v>
       </c>
       <c r="O102" s="1">
-        <v>0.51</v>
+        <v>1.52</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B103" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C103" s="1">
-        <v>5800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.626</v>
+        <v>99.685</v>
       </c>
       <c r="E103" s="1">
-        <v>101.80010086</v>
+        <v>99.2</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>5904405.85</v>
+        <v>1984000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-68097.85</v>
+        <v>9700.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.1533395862346</v>
+        <v>0.48891129032258</v>
       </c>
       <c r="K103">
-        <v>3.03</v>
+        <v>0.26</v>
       </c>
       <c r="L103" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="M103" s="1">
-        <v>5836308.0</v>
+        <v>1993700.0</v>
       </c>
       <c r="N103" s="1">
-        <v>6011797.73</v>
+        <v>1998898.63</v>
       </c>
       <c r="O103" s="1">
-        <v>1.49</v>
+        <v>0.5</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B104" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C104" s="1">
-        <v>2000000.0</v>
+        <v>5149000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.007</v>
+        <v>100.449</v>
       </c>
       <c r="E104" s="1">
-        <v>99.2</v>
+        <v>101.54052787</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1984000.0</v>
+        <v>5228321.78</v>
       </c>
       <c r="I104" s="1">
-        <v>-3860.0</v>
+        <v>-56202.77</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.1945564516129</v>
+        <v>-1.0749676925968</v>
       </c>
       <c r="K104">
-        <v>0.1</v>
+        <v>2.68</v>
       </c>
       <c r="L104" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="M104" s="1">
-        <v>1980140.0</v>
+        <v>5172119.01</v>
       </c>
       <c r="N104" s="1">
-        <v>1982187.95</v>
+        <v>5310189.8</v>
       </c>
       <c r="O104" s="1">
-        <v>0.49</v>
+        <v>1.34</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B105" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C105" s="1">
-        <v>5149000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.192</v>
+        <v>100.409</v>
       </c>
       <c r="E105" s="1">
-        <v>101.54052787</v>
+        <v>101.50487846</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>5228321.78</v>
+        <v>1319563.42</v>
       </c>
       <c r="I105" s="1">
-        <v>-69435.7</v>
+        <v>-14246.42</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.3280686025411</v>
+        <v>-1.0796313223051</v>
       </c>
       <c r="K105">
-        <v>2.48</v>
+        <v>1.65</v>
       </c>
       <c r="L105" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="M105" s="1">
-        <v>5158886.08</v>
+        <v>1305317.0</v>
       </c>
       <c r="N105" s="1">
-        <v>5286376.73</v>
+        <v>1326749.19</v>
       </c>
       <c r="O105" s="1">
-        <v>1.31</v>
+        <v>0.33</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B106" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C106" s="1">
-        <v>1300000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.995</v>
+        <v>103.409</v>
       </c>
       <c r="E106" s="1">
-        <v>101.50487846</v>
+        <v>105.09337452</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1319563.42</v>
+        <v>4413921.73</v>
       </c>
       <c r="I106" s="1">
-        <v>-19628.42</v>
+        <v>-70743.73</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.4874934923552</v>
+        <v>-1.6027409258116</v>
       </c>
       <c r="K106">
-        <v>1.45</v>
+        <v>2.76</v>
       </c>
       <c r="L106" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="M106" s="1">
-        <v>1299935.0</v>
+        <v>4343178.0</v>
       </c>
       <c r="N106" s="1">
-        <v>1318785.0</v>
+        <v>4459051.97</v>
       </c>
       <c r="O106" s="1">
-        <v>0.33</v>
+        <v>1.12</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B107" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C107" s="1">
-        <v>4200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>103.131</v>
+        <v>107.791</v>
       </c>
       <c r="E107" s="1">
-        <v>105.09337452</v>
+        <v>109.06825</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>4413921.73</v>
+        <v>2181365.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-82419.73</v>
+        <v>-25545.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.8672675919879</v>
+        <v>-1.1710557380356</v>
       </c>
       <c r="K107">
-        <v>2.5</v>
+        <v>2.18</v>
       </c>
       <c r="L107" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="M107" s="1">
-        <v>4331502.0</v>
+        <v>2155820.0</v>
       </c>
       <c r="N107" s="1">
-        <v>4436444.47</v>
+        <v>2199328.29</v>
       </c>
       <c r="O107" s="1">
-        <v>1.1</v>
+        <v>0.55</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B108" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C108" s="1">
-        <v>2000000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>105.926</v>
+        <v>100.337</v>
       </c>
       <c r="E108" s="1">
-        <v>109.06825</v>
+        <v>101.34664646</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>2181365.0</v>
+        <v>4864639.03</v>
       </c>
       <c r="I108" s="1">
-        <v>-62845.0</v>
+        <v>-48463.03</v>
       </c>
       <c r="J108" s="1">
-        <v>-2.8809942398452</v>
+        <v>-0.99623075219211</v>
       </c>
       <c r="K108">
-        <v>1.74</v>
+        <v>0.08</v>
       </c>
       <c r="L108" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="M108" s="1">
-        <v>2118520.0</v>
+        <v>4816176.0</v>
       </c>
       <c r="N108" s="1">
-        <v>2153326.63</v>
+        <v>4819858.19</v>
       </c>
       <c r="O108" s="1">
-        <v>0.53</v>
+        <v>1.21</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B109" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C109" s="1">
-        <v>4800000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.181</v>
+        <v>93.496</v>
       </c>
       <c r="E109" s="1">
-        <v>101.34664646</v>
+        <v>94.43916654</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>4864639.03</v>
+        <v>5160156.06</v>
       </c>
       <c r="I109" s="1">
-        <v>-55951.03</v>
+        <v>-51534.62</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.1501578977382</v>
+        <v>-0.99870274078494</v>
       </c>
       <c r="K109">
-        <v>3.86</v>
+        <v>0.14</v>
       </c>
       <c r="L109" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="M109" s="1">
-        <v>4808688.0</v>
+        <v>5108621.44</v>
       </c>
       <c r="N109" s="1">
-        <v>4993849.64</v>
+        <v>5116031.52</v>
       </c>
       <c r="O109" s="1">
-        <v>1.24</v>
+        <v>1.29</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B110" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C110" s="1">
-        <v>5464000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>92.962</v>
+        <v>100.248</v>
       </c>
       <c r="E110" s="1">
-        <v>94.43916654</v>
+        <v>100.637</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>5160156.06</v>
+        <v>805096.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-80712.38</v>
+        <v>-3112.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.5641461045269</v>
+        <v>-0.38653775450381</v>
       </c>
       <c r="K110">
-        <v>0.05</v>
+        <v>1.16</v>
       </c>
       <c r="L110" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="M110" s="1">
-        <v>5079443.68</v>
+        <v>801984.0</v>
       </c>
       <c r="N110" s="1">
-        <v>5082362.8</v>
+        <v>811299.07</v>
       </c>
       <c r="O110" s="1">
-        <v>1.26</v>
+        <v>0.2</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B111" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C111" s="1">
-        <v>800000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.233</v>
+        <v>100.171</v>
       </c>
       <c r="E111" s="1">
-        <v>100.637</v>
+        <v>101.30837019</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>805096.0</v>
+        <v>4214428.2</v>
       </c>
       <c r="I111" s="1">
-        <v>-3232.0</v>
+        <v>-47314.6</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.40144280930473</v>
+        <v>-1.1226813639867</v>
       </c>
       <c r="K111">
-        <v>0.99</v>
+        <v>2.46</v>
       </c>
       <c r="L111" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M111" s="1">
-        <v>801864.0</v>
+        <v>4167113.6</v>
       </c>
       <c r="N111" s="1">
-        <v>809809.21</v>
+        <v>4269574.97</v>
       </c>
       <c r="O111" s="1">
-        <v>0.2</v>
+        <v>1.07</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B112" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C112" s="1">
-        <v>4160000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.834</v>
+        <v>98.2</v>
       </c>
       <c r="E112" s="1">
-        <v>101.30837019</v>
+        <v>98.32790727</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4214428.2</v>
+        <v>5408034.9</v>
       </c>
       <c r="I112" s="1">
-        <v>-61333.8</v>
+        <v>-7034.9</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.4553291001612</v>
+        <v>-0.13008237058529</v>
       </c>
       <c r="K112">
-        <v>2.26</v>
+        <v>1.04</v>
       </c>
       <c r="L112" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="M112" s="1">
-        <v>4153094.4</v>
+        <v>5401000.0</v>
       </c>
       <c r="N112" s="1">
-        <v>4247292.76</v>
+        <v>5458184.93</v>
       </c>
       <c r="O112" s="1">
-        <v>1.05</v>
+        <v>1.37</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B113" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C113" s="1">
-        <v>5500000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.97</v>
+        <v>98.295</v>
       </c>
       <c r="E113" s="1">
-        <v>98.32790727</v>
+        <v>98.51473529</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>5408034.9</v>
+        <v>3349501.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-19684.9</v>
+        <v>-7471.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.36399358295561</v>
+        <v>-0.22304814956019</v>
       </c>
       <c r="K113">
-        <v>0.96</v>
+        <v>0.51</v>
       </c>
       <c r="L113" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M113" s="1">
-        <v>5388350.0</v>
+        <v>3342030.0</v>
       </c>
       <c r="N113" s="1">
-        <v>5441391.1</v>
+        <v>3359286.16</v>
       </c>
       <c r="O113" s="1">
-        <v>1.35</v>
+        <v>0.85</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B114" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C114" s="1">
-        <v>3400000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.083</v>
+        <v>94.986</v>
       </c>
       <c r="E114" s="1">
-        <v>98.51473529</v>
+        <v>94.967</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>3349501.0</v>
+        <v>4368482.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-14679.0</v>
+        <v>874.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.43824438326784</v>
+        <v>0.020006949782556</v>
       </c>
       <c r="K114">
-        <v>0.38</v>
+        <v>1.39</v>
       </c>
       <c r="L114" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M114" s="1">
-        <v>3334822.0</v>
+        <v>4369356.0</v>
       </c>
       <c r="N114" s="1">
-        <v>3347653.51</v>
+        <v>4433132.16</v>
       </c>
       <c r="O114" s="1">
-        <v>0.83</v>
+        <v>1.12</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B115" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C115" s="1">
         <v>600000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>107.896</v>
+        <v>107.909</v>
       </c>
       <c r="E115" s="1">
         <v>110.87634667</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>665258.08</v>
       </c>
       <c r="I115" s="1">
-        <v>-17882.08</v>
+        <v>-17804.08</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.6879914032762</v>
+        <v>-2.6762666302377</v>
       </c>
       <c r="K115">
-        <v>0.81</v>
+        <v>1.23</v>
       </c>
       <c r="L115" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="M115" s="1">
-        <v>647376.0</v>
+        <v>647454.0</v>
       </c>
       <c r="N115" s="1">
-        <v>652217.1</v>
+        <v>654843.04</v>
       </c>
       <c r="O115" s="1">
         <v>0.16</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B116" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C116" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.342</v>
+        <v>98.785</v>
       </c>
       <c r="E116" s="1">
         <v>99.7983</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>2993949.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-43689.0</v>
+        <v>-30399.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.4592432937234</v>
+        <v>-1.0153479568289</v>
       </c>
       <c r="K116">
-        <v>0.73</v>
+        <v>0.9</v>
       </c>
       <c r="L116" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="M116" s="1">
-        <v>2950260.0</v>
+        <v>2963550.0</v>
       </c>
       <c r="N116" s="1">
-        <v>2972092.19</v>
+        <v>2990519.18</v>
       </c>
       <c r="O116" s="1">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B117" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C117" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>95.019</v>
+        <v>95.283</v>
       </c>
       <c r="E117" s="1">
         <v>95.56322325</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>3822528.93</v>
       </c>
       <c r="I117" s="1">
-        <v>-21768.93</v>
+        <v>-11208.93</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.56949026151648</v>
+        <v>-0.29323335951835</v>
       </c>
       <c r="K117">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>986.3</v>
+        <v>0.08</v>
+      </c>
+      <c r="L117" t="s">
+        <v>372</v>
       </c>
       <c r="M117" s="1">
-        <v>3800760.0</v>
+        <v>3811320.0</v>
       </c>
       <c r="N117" s="1">
-        <v>3801746.3</v>
+        <v>3814498.08</v>
       </c>
       <c r="O117" s="1">
-        <v>0.94</v>
+        <v>0.96</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B118" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C118" s="1">
-        <v>4200000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.628</v>
+        <v>100.402</v>
       </c>
       <c r="E118" s="1">
-        <v>101.9176069</v>
+        <v>101.48381678</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>4280539.49</v>
+        <v>5987545.19</v>
       </c>
       <c r="I118" s="1">
-        <v>-96163.49</v>
+        <v>-63827.19</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.2465273413469</v>
+        <v>-1.0659993031301</v>
       </c>
       <c r="K118">
-        <v>2.0</v>
+        <v>2.2</v>
       </c>
       <c r="L118" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M118" s="1">
-        <v>4184376.0</v>
+        <v>5923718.0</v>
       </c>
       <c r="N118" s="1">
-        <v>4268548.6</v>
+        <v>6053275.53</v>
       </c>
       <c r="O118" s="1">
-        <v>1.06</v>
+        <v>1.52</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B119" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C119" s="1">
-        <v>4710000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.304</v>
+        <v>98.7</v>
       </c>
       <c r="E119" s="1">
-        <v>99.72630149</v>
+        <v>99.72630133</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4697108.8</v>
+        <v>3001761.67</v>
       </c>
       <c r="I119" s="1">
-        <v>-66990.4</v>
+        <v>-30891.67</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.4262049880556</v>
+        <v>-1.0291180112244</v>
       </c>
       <c r="K119">
-        <v>0.65</v>
+        <v>0.81</v>
       </c>
       <c r="L119" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="M119" s="1">
-        <v>4630118.4</v>
+        <v>2970870.0</v>
       </c>
       <c r="N119" s="1">
-        <v>4660910.83</v>
+        <v>2995290.17</v>
       </c>
       <c r="O119" s="1">
-        <v>1.16</v>
+        <v>0.75</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B120" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C120" s="1">
         <v>6100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.903</v>
+        <v>100.041</v>
       </c>
       <c r="E120" s="1">
         <v>100.56275984</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>6134328.35</v>
       </c>
       <c r="I120" s="1">
-        <v>-40245.35</v>
+        <v>-31827.35</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.65606775026968</v>
+        <v>-0.51884001285976</v>
       </c>
       <c r="K120">
-        <v>2.32</v>
+        <v>2.48</v>
       </c>
       <c r="L120" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="M120" s="1">
-        <v>6094083.0</v>
+        <v>6102501.0</v>
       </c>
       <c r="N120" s="1">
-        <v>6235469.3</v>
+        <v>6253914.7</v>
       </c>
       <c r="O120" s="1">
-        <v>1.55</v>
+        <v>1.57</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B121" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C121" s="1">
         <v>4124000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.198</v>
+        <v>98.598</v>
       </c>
       <c r="E121" s="1">
         <v>99.37023084</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>4098028.32</v>
       </c>
       <c r="I121" s="1">
-        <v>-48342.8</v>
+        <v>-31846.8</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.1796599785333</v>
+        <v>-0.77712493699897</v>
       </c>
       <c r="K121">
-        <v>2.02</v>
+        <v>2.15</v>
       </c>
       <c r="L121" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="M121" s="1">
-        <v>4049685.52</v>
+        <v>4066181.52</v>
       </c>
       <c r="N121" s="1">
-        <v>4133069.41</v>
+        <v>4154649.79</v>
       </c>
       <c r="O121" s="1">
-        <v>1.03</v>
+        <v>1.05</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B122" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C122" s="1">
-        <v>2905000.0</v>
+        <v>1999000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.693</v>
+        <v>98.875</v>
       </c>
       <c r="E122" s="1">
-        <v>101.26198279</v>
+        <v>98.93570235</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2941660.6</v>
+        <v>1977724.69</v>
       </c>
       <c r="I122" s="1">
-        <v>-45578.95</v>
+        <v>-1213.44</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.5494292577465</v>
+        <v>-0.061355354773874</v>
       </c>
       <c r="K122">
-        <v>0.51</v>
+        <v>0.15</v>
       </c>
       <c r="L122" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="M122" s="1">
-        <v>2896081.65</v>
+        <v>1976511.25</v>
       </c>
       <c r="N122" s="1">
-        <v>2910755.88</v>
+        <v>1979550.83</v>
       </c>
       <c r="O122" s="1">
-        <v>0.72</v>
+        <v>0.5</v>
       </c>
       <c r="P122">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P123">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>