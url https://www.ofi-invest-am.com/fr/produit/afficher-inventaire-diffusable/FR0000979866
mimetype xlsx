--- v4 (2026-07-26)
+++ v5 (2026-08-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="388">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1098 +130,1146 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>2 724.66</t>
+    <t>3 285.62</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>25 709.59</t>
+    <t>31 002.74</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>124 705.48</t>
+    <t>4 541.10</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>6 953.42</t>
+    <t>13 037.67</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>36 289.73</t>
+    <t>22 438.36</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>1 153.71</t>
+    <t>2 884.26</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>91 917.81</t>
+    <t>98 246.58</t>
+  </si>
+  <si>
+    <t>XS3368960962</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
+  </si>
+  <si>
+    <t>1 020.73</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>24 632.88</t>
+    <t>26 380.48</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>178 972.60</t>
+    <t>190 191.78</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>3 567.12</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>1 442.47</t>
+    <t>3 966.78</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>21 863.01</t>
+    <t>27 602.05</t>
+  </si>
+  <si>
+    <t>XS2791973642</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 27/06/2034</t>
+  </si>
+  <si>
+    <t>86 970.55</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>140 646.58</t>
+    <t>152 556.16</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>35 734.93</t>
+    <t>43 092.12</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>19 015.26</t>
+    <t>20 533.59</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>18 069.17</t>
+    <t>19 605.41</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>10 336.99</t>
+    <t>15 270.55</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>137 546.58</t>
+    <t>146 687.33</t>
+  </si>
+  <si>
+    <t>XS3367720797</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>5 825.34</t>
+    <t>19 417.81</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>206 173.54</t>
+    <t>218 796.41</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>4 882.19</t>
+    <t>5 917.81</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>1 304.11</t>
+    <t>1 706.85</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>3 835.62</t>
+    <t>6 712.33</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>59 419.64</t>
-[...8 lines deleted...]
-    <t>1 380.82</t>
+    <t>68 145.60</t>
+  </si>
+  <si>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
+  </si>
+  <si>
+    <t>1 228.16</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>46 574.32</t>
+    <t>55 715.07</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>1 315.07</t>
+    <t>8 219.18</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>70 123.12</t>
+    <t>75 114.93</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>12 730.92</t>
+    <t>15 487.10</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>7 474.32</t>
+    <t>9 092.47</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>41 049.50</t>
+    <t>50 958.00</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>61 849.32</t>
+    <t>67 890.41</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>13 078.28</t>
+    <t>14 816.54</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>51 033.22</t>
+    <t>54 176.03</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>7 435.82</t>
+    <t>13 219.23</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>9 632.19</t>
+    <t>10 221.92</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>19 266.78</t>
+    <t>22 136.30</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
+    <t>1 232.88</t>
+  </si>
+  <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>71 250.00</t>
+    <t>67 200.34</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>50 825.34</t>
+    <t>54 493.15</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>87 879.45</t>
+    <t>95 473.97</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>18 688.36</t>
+    <t>19 910.96</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>28 126.03</t>
+    <t>38 136.99</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>2 537.67</t>
+  </si>
+  <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>5 748.93</t>
+    <t>10 220.32</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>20 769.86</t>
+    <t>24 049.32</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>10 816.44</t>
+    <t>11 830.48</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>83 112.33</t>
+    <t>88 635.62</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>179 013.70</t>
+    <t>9 369.86</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>1 600.88</t>
-[...8 lines deleted...]
-    <t>1 331.16</t>
+    <t>2 126.16</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>33 754.62</t>
+    <t>45 006.16</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>116 420.55</t>
+    <t>127 898.63</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>11 794.52</t>
+    <t>13 304.79</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>7 243.15</t>
+    <t>7 919.18</t>
+  </si>
+  <si>
+    <t>XS2987792269</t>
+  </si>
+  <si>
+    <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
+  </si>
+  <si>
+    <t>3 982.19</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>33 139.73</t>
+    <t>36 361.64</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>51 375.46</t>
+    <t>55 032.70</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>67 936.44</t>
+    <t>75 366.99</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>31 293.74</t>
+    <t>35 588.96</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>18 000.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>61 918.28</t>
+    <t>37 773.25</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>8 438.36</t>
+    <t>9 229.45</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>99 470.19</t>
+    <t>112 285.37</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>12 736.58</t>
+    <t>19 965.46</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>55 494.86</t>
+    <t>59 702.05</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>14 446.92</t>
+    <t>19 589.04</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>59 755.39</t>
+    <t>65 759.52</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>36 181.85</t>
+    <t>40 202.05</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>22 331.51</t>
+    <t>24 230.14</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>122 667.81</t>
+    <t>133 182.19</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>37 232.88</t>
+    <t>42 410.96</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>11 178.08</t>
+    <t>15 780.82</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>4 113.70</t>
+    <t>6 328.77</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>25 826.09</t>
+    <t>35 869.57</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>100 010.96</t>
+    <t>1 994.52</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>8 334.25</t>
+    <t>10 578.08</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>98 227.40</t>
+    <t>104 613.70</t>
+  </si>
+  <si>
+    <t>DE000A3MQNP4</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
+  </si>
+  <si>
+    <t>6 434.25</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>111 005.07</t>
+    <t>87 101.69</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>7 842.28</t>
+    <t>12 832.82</t>
+  </si>
+  <si>
+    <t>XS2729836234</t>
+  </si>
+  <si>
+    <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
+  </si>
+  <si>
+    <t>25 650.68</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>68 681.79</t>
+    <t>78 108.70</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>22 103.88</t>
+    <t>30 247.42</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>15 569.61</t>
+    <t>19 508.90</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>85 567.46</t>
+    <t>93 448.68</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>24 540.50</t>
+    <t>26 820.82</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>12 064.75</t>
+    <t>15 633.19</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>25 545.21</t>
+    <t>30 654.25</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>16 462.33</t>
+    <t>17 828.77</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>135 068.49</t>
+    <t>143 410.96</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>11 451.63</t>
+    <t>17 044.29</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>95 835.62</t>
+    <t>112 606.85</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>10 736.30</t>
-[...8 lines deleted...]
-    <t>3 965.65</t>
+    <t>11 815.07</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>2 151.68</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>83 178.08</t>
+    <t>88 636.64</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>54 535.99</t>
+    <t>59 515.37</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>3 883.56</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>187 804.79</t>
+    <t>200 735.62</t>
+  </si>
+  <si>
+    <t>FR0014016SU0</t>
+  </si>
+  <si>
+    <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>5 198.63</t>
+    <t>8 506.85</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>138 070.79</t>
+    <t>149 179.93</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>21 432.19</t>
+    <t>24 143.49</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>115 873.97</t>
+    <t>127 352.05</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>43 508.29</t>
+    <t>52 645.03</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>3 682.19</t>
+    <t>14 728.77</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>7 410.08</t>
+    <t>12 125.59</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>9 315.07</t>
+    <t>10 753.42</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>102 461.37</t>
+    <t>111 137.53</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>57 184.93</t>
+    <t>40 278.08</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>17 256.16</t>
+    <t>21 902.05</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>63 776.16</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>7 389.04</t>
+    <t>10 064.38</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>26 969.18</t>
+    <t>32 363.01</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>3 178.08</t>
+    <t>5 479.45</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>129 557.53</t>
+    <t>141 438.36</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>24 420.17</t>
+    <t>29 399.04</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>151 413.70</t>
+    <t>161 942.47</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>88 468.27</t>
+    <t>1 016.88</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
   </si>
   <si>
-    <t>3 039.58</t>
+    <t>4 764.74</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1585,212 +1633,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>863990.7466</v>
+        <v>838787.7466</v>
       </c>
       <c r="D2">
-        <v>119.14</v>
+        <v>119.03</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>102936936.54</v>
+        <v>99844981.07</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>102936936.54</v>
+        <v>99844981.07</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2642672.8503</v>
+        <v>2726600.0557</v>
       </c>
       <c r="D3">
-        <v>106.48</v>
+        <v>106.37</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>281403415.75</v>
+        <v>290028965.06</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>281403415.75</v>
+        <v>290028965.06</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29293.1975</v>
+        <v>28554.6906</v>
       </c>
       <c r="D4">
-        <v>110.54</v>
+        <v>110.43</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3238092.02</v>
+        <v>3153349.82</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3238092.02</v>
+        <v>3153349.82</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>97558.81</v>
+        <v>103973.03</v>
       </c>
       <c r="D5">
-        <v>100.5</v>
+        <v>99.75</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9805476.0</v>
+        <v>10371393.24</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9805476.0</v>
+        <v>10371393.24</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.15</v>
+        <v>100.04</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64196.43</v>
+        <v>64127.57</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64196.43</v>
+        <v>64127.57</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P122"/>
+  <dimension ref="A1:P128"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O122" sqref="O122"/>
+      <selection activeCell="O128" sqref="O128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1809,6089 +1857,6389 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>2269.0</v>
+        <v>2584.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4794.4</v>
+        <v>4800.35</v>
       </c>
       <c r="E2" s="1">
-        <v>4793.407117673</v>
+        <v>4800.35</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10876240.75</v>
+        <v>12404104.4</v>
       </c>
       <c r="I2" s="1">
-        <v>2252.85</v>
+        <v>0.0</v>
       </c>
       <c r="J2" s="1">
-        <v>0.02071349882541</v>
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10878493.6</v>
+        <v>12404104.4</v>
       </c>
       <c r="N2" s="1">
-        <v>10878493.6</v>
+        <v>12404104.4</v>
       </c>
       <c r="O2" s="1">
-        <v>2.74</v>
+        <v>3.07</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>655.0</v>
+        <v>1047.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.91</v>
+        <v>105.62</v>
       </c>
       <c r="E3" s="1">
-        <v>105.894129771</v>
+        <v>105.775305635</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>10395.0</v>
+        <v>-162605.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>10395.0</v>
+        <v>-162605.0</v>
       </c>
       <c r="N3" s="1">
-        <v>10395.0</v>
+        <v>-162605.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.345</v>
+        <v>100.307</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-1440.0</v>
+        <v>-1554.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.47607240267791</v>
+        <v>-0.51376146788991</v>
       </c>
       <c r="K4">
-        <v>0.91</v>
+        <v>1.1</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>301035.0</v>
+        <v>300921.0</v>
       </c>
       <c r="N4" s="1">
-        <v>303759.66</v>
+        <v>304206.62</v>
       </c>
       <c r="O4" s="1">
         <v>0.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.575</v>
+        <v>101.399</v>
       </c>
       <c r="E5" s="1">
         <v>103.00508304</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2369116.91</v>
       </c>
       <c r="I5" s="1">
-        <v>-32891.91</v>
+        <v>-36939.91</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.3883616237411</v>
+        <v>-1.5592269779544</v>
       </c>
       <c r="K5">
-        <v>1.12</v>
+        <v>1.35</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>2336225.0</v>
+        <v>2332177.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2361934.59</v>
+        <v>2363179.74</v>
       </c>
       <c r="O5" s="1">
         <v>0.59</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>5100000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.808</v>
+        <v>98.584</v>
       </c>
       <c r="E6" s="1">
         <v>99.78678667</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>5089126.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-49918.12</v>
+        <v>-61342.12</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.9808780294091</v>
+        <v>-1.2053566477539</v>
       </c>
       <c r="K6">
-        <v>2.45</v>
+        <v>0.09</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>5039208.0</v>
+        <v>5027784.0</v>
       </c>
       <c r="N6" s="1">
-        <v>5163913.48</v>
+        <v>5032325.1</v>
       </c>
       <c r="O6" s="1">
-        <v>1.3</v>
+        <v>1.25</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>4700000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.209</v>
+        <v>99.332</v>
       </c>
       <c r="E7" s="1">
         <v>99.71406383</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>4686561.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-23738.0</v>
+        <v>-17957.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.50651213117678</v>
+        <v>-0.38315942116191</v>
       </c>
       <c r="K7">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>4662823.0</v>
+        <v>4668604.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4669776.42</v>
+        <v>4681641.67</v>
       </c>
       <c r="O7" s="1">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>2900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.475</v>
+        <v>98.024</v>
       </c>
       <c r="E8" s="1">
-        <v>99.76155759</v>
+        <v>99.7615575</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2893085.17</v>
+        <v>1596184.92</v>
       </c>
       <c r="I8" s="1">
-        <v>-37310.17</v>
+        <v>-27800.92</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.2896326173488</v>
+        <v>-1.7417104780065</v>
       </c>
       <c r="K8">
-        <v>1.25</v>
+        <v>1.4</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>2855775.0</v>
+        <v>1568384.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2892064.73</v>
+        <v>1590822.36</v>
       </c>
       <c r="O8" s="1">
-        <v>0.73</v>
+        <v>0.39</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.708</v>
+        <v>96.548</v>
       </c>
       <c r="E9" s="1">
         <v>97.254</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>291762.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-1638.0</v>
+        <v>-2118.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.56141649700784</v>
+        <v>-0.72593415180867</v>
       </c>
       <c r="K9">
-        <v>0.13</v>
+        <v>0.21</v>
       </c>
       <c r="L9">
-        <v>382.19</v>
+        <v>641.1</v>
       </c>
       <c r="M9" s="1">
-        <v>290124.0</v>
+        <v>289644.0</v>
       </c>
       <c r="N9" s="1">
-        <v>290506.19</v>
+        <v>290285.1</v>
       </c>
       <c r="O9" s="1">
         <v>0.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>1851000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>93.259</v>
+        <v>92.895</v>
       </c>
       <c r="E10" s="1">
         <v>94.22797137</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1744159.75</v>
       </c>
       <c r="I10" s="1">
-        <v>-17935.66</v>
+        <v>-24673.3</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.0283266770719</v>
+        <v>-1.4146238611457</v>
       </c>
       <c r="K10">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="L10" t="s">
         <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1726224.09</v>
+        <v>1719486.45</v>
       </c>
       <c r="N10" s="1">
-        <v>1727377.8</v>
+        <v>1722370.71</v>
       </c>
       <c r="O10" s="1">
         <v>0.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>107.096</v>
+        <v>106.667</v>
       </c>
       <c r="E11" s="1">
         <v>109.8295</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1757272.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-43736.0</v>
+        <v>-50600.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.4888577294807</v>
+        <v>-2.8794631679103</v>
       </c>
       <c r="K11">
-        <v>5.74</v>
+        <v>6.14</v>
       </c>
       <c r="L11" t="s">
         <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1713536.0</v>
+        <v>1706672.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1805453.81</v>
+        <v>1804918.58</v>
       </c>
       <c r="O11" s="1">
         <v>0.45</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>900000.0</v>
+        <v>1577000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.172</v>
+        <v>100.069</v>
       </c>
       <c r="E12" s="1">
-        <v>100.75133333</v>
+        <v>99.983</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>906762.0</v>
+        <v>1576731.91</v>
       </c>
       <c r="I12" s="1">
-        <v>-5214.0</v>
+        <v>1356.22</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.57501306847883</v>
+        <v>0.086014622485823</v>
       </c>
       <c r="K12">
-        <v>2.74</v>
+        <v>0.06</v>
       </c>
       <c r="L12" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>901548.0</v>
+        <v>1578088.13</v>
       </c>
       <c r="N12" s="1">
-        <v>926180.88</v>
+        <v>1579108.86</v>
       </c>
       <c r="O12" s="1">
-        <v>0.23</v>
+        <v>0.39</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>6000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.915</v>
+        <v>100.121</v>
       </c>
       <c r="E13" s="1">
-        <v>100.084275</v>
+        <v>100.75133333</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>6005056.5</v>
+        <v>906762.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-70156.5</v>
+        <v>-5673.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.1682904232458</v>
+        <v>-0.62563274596862</v>
       </c>
       <c r="K13">
-        <v>2.98</v>
+        <v>2.93</v>
       </c>
       <c r="L13" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>5934900.0</v>
+        <v>901089.0</v>
       </c>
       <c r="N13" s="1">
-        <v>6113872.6</v>
+        <v>927469.48</v>
       </c>
       <c r="O13" s="1">
-        <v>1.54</v>
+        <v>0.23</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>1400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.482</v>
+        <v>98.718</v>
       </c>
       <c r="E14" s="1">
-        <v>99.5035</v>
+        <v>100.084275</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1393049.0</v>
+        <v>6005056.5</v>
       </c>
       <c r="I14" s="1">
-        <v>-14301.0</v>
+        <v>-81976.5</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.026597054375</v>
+        <v>-1.3651245412928</v>
       </c>
       <c r="K14">
-        <v>0.08</v>
+        <v>3.17</v>
       </c>
       <c r="L14" t="s">
         <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>1378748.0</v>
+        <v>5923080.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1379898.68</v>
+        <v>6113271.78</v>
       </c>
       <c r="O14" s="1">
-        <v>0.35</v>
+        <v>1.52</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.068</v>
+        <v>98.132</v>
       </c>
       <c r="E15" s="1">
-        <v>99.762</v>
+        <v>99.5035</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1296906.0</v>
+        <v>1393049.0</v>
       </c>
       <c r="I15" s="1">
-        <v>3978.0</v>
+        <v>-19201.0</v>
       </c>
       <c r="J15" s="1">
-        <v>0.30673001744151</v>
+        <v>-1.3783434753551</v>
       </c>
       <c r="K15">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="L15" t="s">
         <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>1300884.0</v>
+        <v>1373848.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1302326.47</v>
+        <v>1377415.12</v>
       </c>
       <c r="O15" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>1900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.483</v>
+        <v>99.837</v>
       </c>
       <c r="E16" s="1">
-        <v>104.746</v>
+        <v>99.762</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1990174.0</v>
+        <v>1296906.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-23997.0</v>
+        <v>975.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.2057739675023</v>
+        <v>0.075178925843508</v>
       </c>
       <c r="K16">
-        <v>1.15</v>
+        <v>0.31</v>
       </c>
       <c r="L16" t="s">
         <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1966177.0</v>
+        <v>1297881.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1988040.01</v>
+        <v>1301847.78</v>
       </c>
       <c r="O16" s="1">
-        <v>0.5</v>
+        <v>0.32</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>3600000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>104.152</v>
+        <v>103.114</v>
       </c>
       <c r="E17" s="1">
-        <v>106.02823333</v>
+        <v>104.746</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3817016.4</v>
+        <v>1990174.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-67544.4</v>
+        <v>-31008.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.7695601203076</v>
+        <v>-1.5580547228534</v>
       </c>
       <c r="K17">
-        <v>3.91</v>
+        <v>1.45</v>
       </c>
       <c r="L17" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>3749472.0</v>
+        <v>1959166.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3890118.58</v>
+        <v>1986768.05</v>
       </c>
       <c r="O17" s="1">
-        <v>0.98</v>
+        <v>0.49</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>3300000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.512</v>
+        <v>103.42</v>
       </c>
       <c r="E18" s="1">
-        <v>102.9313697</v>
+        <v>103.601</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3396735.2</v>
+        <v>1968419.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-46839.2</v>
+        <v>-3439.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.3789476436079</v>
+        <v>-0.17470873833264</v>
       </c>
       <c r="K18">
-        <v>1.08</v>
+        <v>4.58</v>
       </c>
       <c r="L18" t="s">
         <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>3349896.0</v>
+        <v>1964980.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3385630.93</v>
+        <v>2051950.55</v>
       </c>
       <c r="O18" s="1">
-        <v>0.85</v>
+        <v>0.51</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>4550000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>94.429</v>
+        <v>104.062</v>
       </c>
       <c r="E19" s="1">
-        <v>94.51235868</v>
+        <v>106.02823333</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4300312.32</v>
+        <v>3817016.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-3792.82</v>
+        <v>-70784.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.088198710181125</v>
+        <v>-1.8544431718973</v>
       </c>
       <c r="K19">
-        <v>0.42</v>
+        <v>4.24</v>
       </c>
       <c r="L19" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>4296519.5</v>
+        <v>3746232.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4315534.76</v>
+        <v>3898788.16</v>
       </c>
       <c r="O19" s="1">
-        <v>1.09</v>
+        <v>0.97</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>4580000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.831</v>
+        <v>101.313</v>
       </c>
       <c r="E20" s="1">
-        <v>96.74135808</v>
+        <v>102.9313697</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4430754.2</v>
+        <v>3396735.2</v>
       </c>
       <c r="I20" s="1">
-        <v>4105.6</v>
+        <v>-53406.2</v>
       </c>
       <c r="J20" s="1">
-        <v>0.092661425452127</v>
+        <v>-1.572280347317</v>
       </c>
       <c r="K20">
-        <v>0.39</v>
+        <v>1.31</v>
       </c>
       <c r="L20" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>4434859.8</v>
+        <v>3343329.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4452928.97</v>
+        <v>3386421.12</v>
       </c>
       <c r="O20" s="1">
-        <v>1.12</v>
+        <v>0.84</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>4900000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>95.977</v>
+        <v>94.325</v>
       </c>
       <c r="E21" s="1">
-        <v>96.32958306</v>
+        <v>94.51235868</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>4720149.57</v>
+        <v>4300312.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-17276.57</v>
+        <v>-8524.82</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.36601742685878</v>
+        <v>-0.19823722942988</v>
       </c>
       <c r="K21">
-        <v>0.21</v>
+        <v>0.45</v>
       </c>
       <c r="L21" t="s">
         <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>4702873.0</v>
+        <v>4291787.5</v>
       </c>
       <c r="N21" s="1">
-        <v>4713209.99</v>
+        <v>4312321.09</v>
       </c>
       <c r="O21" s="1">
-        <v>1.19</v>
+        <v>1.07</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>4100000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.384</v>
+        <v>96.899</v>
       </c>
       <c r="E22" s="1">
-        <v>101.45567878</v>
+        <v>96.74135808</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4159682.83</v>
+        <v>4430754.2</v>
       </c>
       <c r="I22" s="1">
-        <v>-43938.83</v>
+        <v>7220.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.0563024104412</v>
+        <v>0.16295194168072</v>
       </c>
       <c r="K22">
-        <v>3.35</v>
+        <v>0.43</v>
       </c>
       <c r="L22" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>4115744.0</v>
+        <v>4437974.2</v>
       </c>
       <c r="N22" s="1">
-        <v>4253290.58</v>
+        <v>4457579.61</v>
       </c>
       <c r="O22" s="1">
-        <v>1.07</v>
+        <v>1.1</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>4500000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.717</v>
+        <v>95.765</v>
       </c>
       <c r="E23" s="1">
-        <v>104.41792044</v>
+        <v>96.32958306</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4698806.42</v>
+        <v>4720149.57</v>
       </c>
       <c r="I23" s="1">
-        <v>-76541.42</v>
+        <v>-27664.57</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.6289545292653</v>
+        <v>-0.58609519867397</v>
       </c>
       <c r="K23">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="L23" t="s">
         <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>4622265.0</v>
+        <v>4692485.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4628090.34</v>
+        <v>4707755.55</v>
       </c>
       <c r="O23" s="1">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>95</v>
       </c>
       <c r="B24" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>8358000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.213</v>
+        <v>100.358</v>
       </c>
       <c r="E24" s="1">
-        <v>100.19916009</v>
+        <v>101.45567878</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>8374645.8</v>
+        <v>4159682.83</v>
       </c>
       <c r="I24" s="1">
-        <v>-82423.26</v>
+        <v>-45004.83</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.98419995267143</v>
+        <v>-1.0819293643117</v>
       </c>
       <c r="K24">
-        <v>2.47</v>
+        <v>3.58</v>
       </c>
       <c r="L24" t="s">
         <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>8292222.54</v>
+        <v>4114678.0</v>
       </c>
       <c r="N24" s="1">
-        <v>8498396.08</v>
+        <v>4261365.33</v>
       </c>
       <c r="O24" s="1">
-        <v>2.14</v>
+        <v>1.06</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>98</v>
       </c>
       <c r="B25" t="s">
         <v>99</v>
       </c>
       <c r="C25" s="1">
-        <v>3600000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>92.628</v>
+        <v>99.952</v>
       </c>
       <c r="E25" s="1">
-        <v>92.61058806</v>
+        <v>100.0</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3333981.17</v>
+        <v>972000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>626.83</v>
+        <v>-466.56</v>
       </c>
       <c r="J25" s="1">
-        <v>0.018801245959047</v>
+        <v>-0.048</v>
       </c>
       <c r="K25">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0.07</v>
+      </c>
+      <c r="L25">
+        <v>667.35</v>
       </c>
       <c r="M25" s="1">
-        <v>3334608.0</v>
+        <v>971533.44</v>
       </c>
       <c r="N25" s="1">
-        <v>3339490.19</v>
+        <v>972200.79</v>
       </c>
       <c r="O25" s="1">
-        <v>0.84</v>
+        <v>0.24</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
         <v>101</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>102.539</v>
+      </c>
+      <c r="E26" s="1">
+        <v>104.41792044</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>4698806.42</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-84551.42</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-1.7994233522819</v>
+      </c>
+      <c r="K26">
+        <v>0.43</v>
+      </c>
+      <c r="L26" t="s">
         <v>102</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>1373232.0</v>
+        <v>4614255.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1374536.11</v>
+        <v>4633672.81</v>
       </c>
       <c r="O26" s="1">
-        <v>0.35</v>
+        <v>1.15</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
         <v>104</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>8358000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="E27" s="1">
+        <v>100.19916009</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>8374645.8</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-106159.98</v>
+      </c>
+      <c r="J27" s="1">
+        <v>-1.2676354622664</v>
+      </c>
+      <c r="K27">
+        <v>2.62</v>
+      </c>
+      <c r="L27" t="s">
         <v>105</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>1982760.0</v>
+        <v>8268485.82</v>
       </c>
       <c r="N27" s="1">
-        <v>1986595.62</v>
+        <v>8487282.23</v>
       </c>
       <c r="O27" s="1">
-        <v>0.5</v>
+        <v>2.1</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
         <v>107</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>92.613</v>
+      </c>
+      <c r="E28" s="1">
+        <v>92.61058806</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>3333981.17</v>
+      </c>
+      <c r="I28" s="1">
+        <v>86.83</v>
+      </c>
+      <c r="J28" s="1">
+        <v>0.0026043938334541</v>
+      </c>
+      <c r="K28">
+        <v>0.16</v>
+      </c>
+      <c r="L28" t="s">
         <v>108</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>2338380.0</v>
+        <v>3334068.0</v>
       </c>
       <c r="N28" s="1">
-        <v>2397799.64</v>
+        <v>3339985.81</v>
       </c>
       <c r="O28" s="1">
-        <v>0.6</v>
+        <v>0.83</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" t="s">
         <v>110</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>98.241</v>
+      </c>
+      <c r="E29" s="1">
+        <v>97.397</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1363558.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>11816.0</v>
+      </c>
+      <c r="J29" s="1">
+        <v>0.86655646477818</v>
+      </c>
+      <c r="K29">
+        <v>0.12</v>
+      </c>
+      <c r="L29" t="s">
         <v>111</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>495920.0</v>
+        <v>1375374.0</v>
       </c>
       <c r="N29" s="1">
-        <v>497300.82</v>
+        <v>1377080.85</v>
       </c>
       <c r="O29" s="1">
-        <v>0.13</v>
+        <v>0.34</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" t="s">
         <v>113</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.231</v>
+      </c>
+      <c r="E30" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-4416.71</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-0.22205271415026</v>
+      </c>
+      <c r="K30">
+        <v>0.34</v>
+      </c>
+      <c r="L30" t="s">
         <v>114</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>4162443.0</v>
+        <v>1984620.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4209017.32</v>
+        <v>1991332.33</v>
       </c>
       <c r="O30" s="1">
-        <v>1.06</v>
+        <v>0.49</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" t="s">
         <v>116</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>106.201</v>
+      </c>
+      <c r="E31" s="1">
+        <v>107.86245455</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>2372974.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-36552.0</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-1.5403455747935</v>
+      </c>
+      <c r="K31">
+        <v>3.1</v>
+      </c>
+      <c r="L31" t="s">
         <v>117</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>3232224.0</v>
+        <v>2336422.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3233539.07</v>
+        <v>2404567.6</v>
       </c>
       <c r="O31" s="1">
-        <v>0.81</v>
+        <v>0.6</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" t="s">
         <v>119</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" s="1">
+        <v>1601000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.845</v>
+      </c>
+      <c r="E32" s="1">
+        <v>99.846</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>1598534.46</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-16.01</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-0.0010015423752579</v>
+      </c>
+      <c r="K32">
+        <v>0.08</v>
+      </c>
+      <c r="L32" t="s">
         <v>120</v>
       </c>
-      <c r="C32" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>3129570.7</v>
+        <v>1598518.45</v>
       </c>
       <c r="N32" s="1">
-        <v>3199693.82</v>
+        <v>1599746.61</v>
       </c>
       <c r="O32" s="1">
-        <v>0.81</v>
+        <v>0.4</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" t="s">
         <v>122</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>101.235</v>
+      </c>
+      <c r="E33" s="1">
+        <v>103.03238585</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>4224327.82</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-73692.82</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.7444862979408</v>
+      </c>
+      <c r="K33">
+        <v>1.36</v>
+      </c>
+      <c r="L33" t="s">
         <v>123</v>
       </c>
-      <c r="C33" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>1719702.4</v>
+        <v>4150635.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1732433.32</v>
+        <v>4206350.07</v>
       </c>
       <c r="O33" s="1">
-        <v>0.44</v>
+        <v>1.04</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" t="s">
         <v>125</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.702</v>
+      </c>
+      <c r="E34" s="1">
+        <v>102.282425</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>3273037.6</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-50573.6</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-1.5451579291359</v>
+      </c>
+      <c r="K34">
+        <v>0.26</v>
+      </c>
+      <c r="L34" t="s">
         <v>126</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>4427640.0</v>
+        <v>3222464.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4435114.32</v>
+        <v>3230683.18</v>
       </c>
       <c r="O34" s="1">
-        <v>1.12</v>
+        <v>0.8</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35" t="s">
         <v>128</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>3155000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>98.989</v>
+      </c>
+      <c r="E35" s="1">
+        <v>100.13010777</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>3159104.9</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-36001.95</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-1.1396250247974</v>
+      </c>
+      <c r="K35">
+        <v>2.38</v>
+      </c>
+      <c r="L35" t="s">
         <v>129</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>5588054.28</v>
+        <v>3123102.95</v>
       </c>
       <c r="N35" s="1">
-        <v>5629103.78</v>
+        <v>3198217.88</v>
       </c>
       <c r="O35" s="1">
-        <v>1.42</v>
+        <v>0.79</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" t="s">
         <v>131</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>1742000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>98.561</v>
+      </c>
+      <c r="E36" s="1">
+        <v>99.55577268</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>1734261.56</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-17328.94</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-0.99921144536006</v>
+      </c>
+      <c r="K36">
+        <v>0.89</v>
+      </c>
+      <c r="L36" t="s">
         <v>132</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>4140948.0</v>
+        <v>1716932.62</v>
       </c>
       <c r="N36" s="1">
-        <v>4202797.32</v>
+        <v>1732419.72</v>
       </c>
       <c r="O36" s="1">
-        <v>1.06</v>
+        <v>0.43</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>133</v>
+      </c>
+      <c r="B37" t="s">
         <v>134</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>98.531</v>
+      </c>
+      <c r="E37" s="1">
+        <v>97.68931267</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>4396019.07</v>
+      </c>
+      <c r="I37" s="1">
+        <v>37875.93</v>
+      </c>
+      <c r="J37" s="1">
+        <v>0.8615961258785</v>
+      </c>
+      <c r="K37">
+        <v>0.2</v>
+      </c>
+      <c r="L37" t="s">
         <v>135</v>
       </c>
-      <c r="C37" s="1">
-[...23 lines deleted...]
-      <c r="K37">
+      <c r="M37" s="1">
+        <v>4433895.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>4442987.47</v>
+      </c>
+      <c r="O37" s="1">
         <v>1.1</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.3</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>136</v>
+      </c>
+      <c r="B38" t="s">
         <v>137</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>5662000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>98.388</v>
+      </c>
+      <c r="E38" s="1">
+        <v>99.79332179</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>5650297.88</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-79569.32</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-1.4082323036746</v>
+      </c>
+      <c r="K38">
+        <v>0.9</v>
+      </c>
+      <c r="L38" t="s">
         <v>138</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>1891830.0</v>
+        <v>5570728.56</v>
       </c>
       <c r="N38" s="1">
-        <v>1942863.22</v>
+        <v>5621686.56</v>
       </c>
       <c r="O38" s="1">
-        <v>0.49</v>
+        <v>1.39</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B39" t="s">
         <v>140</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>98.279</v>
+      </c>
+      <c r="E39" s="1">
+        <v>99.72018738</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>4188247.87</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-60529.87</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-1.4452313205617</v>
+      </c>
+      <c r="K39">
+        <v>1.62</v>
+      </c>
+      <c r="L39" t="s">
         <v>141</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>2796764.61</v>
+        <v>4127718.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2804200.43</v>
+        <v>4195608.41</v>
       </c>
       <c r="O39" s="1">
-        <v>0.71</v>
+        <v>1.04</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" t="s">
         <v>143</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>1189000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>98.306</v>
+      </c>
+      <c r="E40" s="1">
+        <v>99.80243902</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1186651.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-17792.66</v>
+      </c>
+      <c r="J40" s="1">
+        <v>-1.4994012561402</v>
+      </c>
+      <c r="K40">
+        <v>1.25</v>
+      </c>
+      <c r="L40" t="s">
         <v>144</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>3990571.0</v>
+        <v>1168858.34</v>
       </c>
       <c r="N40" s="1">
-        <v>4000203.19</v>
+        <v>1183674.88</v>
       </c>
       <c r="O40" s="1">
-        <v>1.01</v>
+        <v>0.29</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>145</v>
+      </c>
+      <c r="B41" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C41" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.348</v>
+        <v>99.34</v>
       </c>
       <c r="E41" s="1">
-        <v>100.23363158</v>
+        <v>100.10731579</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1904439.0</v>
+        <v>1902039.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-16827.0</v>
+        <v>-14579.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.88356728674429</v>
+        <v>-0.76649322122207</v>
       </c>
       <c r="K41">
-        <v>1.01</v>
+        <v>2.85</v>
       </c>
       <c r="L41" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="M41" s="1">
-        <v>1887612.0</v>
+        <v>1887460.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1906878.78</v>
+        <v>1941636.03</v>
       </c>
       <c r="O41" s="1">
         <v>0.48</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>148</v>
+      </c>
+      <c r="B42" t="s">
         <v>149</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>2773000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.425</v>
+      </c>
+      <c r="E42" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>2763849.1</v>
+      </c>
+      <c r="I42" s="1">
+        <v>20936.15</v>
+      </c>
+      <c r="J42" s="1">
+        <v>0.75749974917227</v>
+      </c>
+      <c r="K42">
+        <v>0.48</v>
+      </c>
+      <c r="L42" t="s">
         <v>150</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>293820.0</v>
+        <v>2784785.25</v>
       </c>
       <c r="N42" s="1">
-        <v>294729.25</v>
+        <v>2798004.48</v>
       </c>
       <c r="O42" s="1">
-        <v>0.07</v>
+        <v>0.69</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>151</v>
       </c>
       <c r="B43" t="s">
         <v>152</v>
       </c>
       <c r="C43" s="1">
-        <v>5700000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.371</v>
+        <v>97.424</v>
       </c>
       <c r="E43" s="1">
-        <v>99.73340351</v>
+        <v>96.00249463</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>5684804.0</v>
+        <v>3936102.28</v>
       </c>
       <c r="I43" s="1">
-        <v>-77657.0</v>
+        <v>58281.72</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.3660453377109</v>
+        <v>1.4806962790611</v>
       </c>
       <c r="K43">
-        <v>1.25</v>
+        <v>0.25</v>
       </c>
       <c r="L43" t="s">
         <v>153</v>
       </c>
       <c r="M43" s="1">
-        <v>5607147.0</v>
+        <v>3994384.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5678397.0</v>
+        <v>4004605.92</v>
       </c>
       <c r="O43" s="1">
-        <v>1.43</v>
+        <v>0.99</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>154</v>
       </c>
       <c r="B44" t="s">
         <v>155</v>
       </c>
       <c r="C44" s="1">
-        <v>1500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>102.165</v>
+        <v>99.242</v>
       </c>
       <c r="E44" s="1">
-        <v>103.763</v>
+        <v>100.23363158</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1556445.0</v>
+        <v>1904439.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-23970.0</v>
+        <v>-18841.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.5400479939863</v>
+        <v>-0.98932021450936</v>
       </c>
       <c r="K44">
-        <v>3.39</v>
+        <v>1.17</v>
       </c>
       <c r="L44" t="s">
         <v>156</v>
       </c>
       <c r="M44" s="1">
-        <v>1532475.0</v>
+        <v>1885598.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1583300.34</v>
+        <v>1907734.3</v>
       </c>
       <c r="O44" s="1">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>157</v>
       </c>
       <c r="B45" t="s">
         <v>158</v>
       </c>
       <c r="C45" s="1">
-        <v>2400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.206</v>
+        <v>97.827</v>
       </c>
       <c r="E45" s="1">
-        <v>105.746875</v>
+        <v>98.433</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2537925.0</v>
+        <v>295299.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-36981.0</v>
+        <v>-1818.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.4571352581341</v>
+        <v>-0.61564719149066</v>
       </c>
       <c r="K45">
-        <v>3.66</v>
+        <v>0.41</v>
       </c>
       <c r="L45" t="s">
         <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>2500944.0</v>
+        <v>293481.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2588823.45</v>
+        <v>294713.88</v>
       </c>
       <c r="O45" s="1">
-        <v>0.65</v>
+        <v>0.07</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>160</v>
       </c>
       <c r="B46" t="s">
         <v>161</v>
       </c>
       <c r="C46" s="1">
-        <v>1700000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>95.991</v>
+        <v>97.96</v>
       </c>
       <c r="E46" s="1">
-        <v>96.33935294</v>
+        <v>99.7334034</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1637769.0</v>
+        <v>4687469.96</v>
       </c>
       <c r="I46" s="1">
-        <v>-5922.0</v>
+        <v>-83349.96</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.36158945492313</v>
+        <v>-1.7781438752943</v>
       </c>
       <c r="K46">
-        <v>1.1</v>
+        <v>1.43</v>
       </c>
       <c r="L46" t="s">
         <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>1631847.0</v>
+        <v>4604120.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1650535.36</v>
+        <v>4671320.34</v>
       </c>
       <c r="O46" s="1">
-        <v>0.42</v>
+        <v>1.16</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>163</v>
       </c>
       <c r="B47" t="s">
         <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>2900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>106.892</v>
+        <v>101.852</v>
       </c>
       <c r="E47" s="1">
-        <v>109.3219769</v>
+        <v>103.763</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3170337.33</v>
+        <v>1556445.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-70469.33</v>
+        <v>-28665.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-2.2227707232656</v>
+        <v>-1.8416969439974</v>
       </c>
       <c r="K47">
-        <v>0.97</v>
+        <v>3.63</v>
       </c>
       <c r="L47" t="s">
         <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>3099868.0</v>
+        <v>1527780.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3127994.03</v>
+        <v>1582273.15</v>
       </c>
       <c r="O47" s="1">
-        <v>0.79</v>
+        <v>0.39</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>166</v>
       </c>
       <c r="B48" t="s">
         <v>167</v>
       </c>
       <c r="C48" s="1">
-        <v>1425000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.011</v>
+        <v>103.886</v>
       </c>
       <c r="E48" s="1">
-        <v>99.934</v>
+        <v>105.746875</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1424059.5</v>
+        <v>2537925.0</v>
       </c>
       <c r="I48" s="1">
-        <v>1097.25</v>
+        <v>-44661.0</v>
       </c>
       <c r="J48" s="1">
-        <v>0.077050853563352</v>
+        <v>-1.7597446733059</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.98</v>
+      </c>
+      <c r="L48" t="s">
+        <v>168</v>
       </c>
       <c r="M48" s="1">
-        <v>1425156.75</v>
+        <v>2493264.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1425156.75</v>
+        <v>2588737.97</v>
       </c>
       <c r="O48" s="1">
-        <v>0.36</v>
+        <v>0.64</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C49" s="1">
-        <v>2300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.385</v>
+        <v>95.903</v>
       </c>
       <c r="E49" s="1">
-        <v>100.0</v>
+        <v>96.33935294</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2300000.0</v>
+        <v>1637769.0</v>
       </c>
       <c r="I49" s="1">
-        <v>8855.0</v>
+        <v>-7418.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.385</v>
+        <v>-0.45293322806818</v>
       </c>
       <c r="K49">
-        <v>0.25</v>
+        <v>1.17</v>
       </c>
       <c r="L49" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>2308855.0</v>
+        <v>1630351.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2314603.93</v>
+        <v>1650261.96</v>
       </c>
       <c r="O49" s="1">
-        <v>0.58</v>
+        <v>0.41</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>5700000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.667</v>
+        <v>106.355</v>
       </c>
       <c r="E50" s="1">
-        <v>98.12584211</v>
+        <v>109.3219769</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5593173.0</v>
+        <v>3170337.33</v>
       </c>
       <c r="I50" s="1">
-        <v>30846.0</v>
+        <v>-86042.33</v>
       </c>
       <c r="J50" s="1">
-        <v>0.55149375855172</v>
+        <v>-2.7139802817134</v>
       </c>
       <c r="K50">
-        <v>0.36</v>
+        <v>1.32</v>
       </c>
       <c r="L50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>5624019.0</v>
+        <v>3084295.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5644788.86</v>
+        <v>3122431.99</v>
       </c>
       <c r="O50" s="1">
-        <v>1.42</v>
+        <v>0.77</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>4700000.0</v>
+        <v>1425000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>91.525</v>
+        <v>99.576</v>
       </c>
       <c r="E51" s="1">
-        <v>91.69810638</v>
+        <v>99.934</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>4309811.0</v>
+        <v>1424059.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-8136.0</v>
+        <v>-5101.5</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.18877857984956</v>
+        <v>-0.35823643604779</v>
       </c>
       <c r="K51">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="L51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>4301675.0</v>
+        <v>1418958.0</v>
       </c>
       <c r="N51" s="1">
-        <v>4312491.44</v>
+        <v>1421495.67</v>
       </c>
       <c r="O51" s="1">
-        <v>1.09</v>
+        <v>0.35</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>3200000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.245</v>
+        <v>99.858</v>
       </c>
       <c r="E52" s="1">
-        <v>100.2644475</v>
+        <v>100.0</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3208462.32</v>
+        <v>2300000.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-32622.32</v>
+        <v>-3266.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.0167587070183</v>
+        <v>-0.142</v>
       </c>
       <c r="K52">
-        <v>2.6</v>
+        <v>0.44</v>
       </c>
       <c r="L52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>3175840.0</v>
+        <v>2296734.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3258952.33</v>
+        <v>2306954.32</v>
       </c>
       <c r="O52" s="1">
-        <v>0.82</v>
+        <v>0.57</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>1800000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>108.108</v>
+        <v>98.685</v>
       </c>
       <c r="E53" s="1">
-        <v>109.72188889</v>
+        <v>98.12584211</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1974994.0</v>
+        <v>5593173.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-29050.0</v>
+        <v>31872.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.4708905444776</v>
+        <v>0.56983755017054</v>
       </c>
       <c r="K53">
-        <v>9.95</v>
+        <v>0.42</v>
       </c>
       <c r="L53" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>1945944.0</v>
+        <v>5625045.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2124957.7</v>
+        <v>5649094.32</v>
       </c>
       <c r="O53" s="1">
-        <v>0.53</v>
+        <v>1.4</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>3652000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>94.914</v>
+        <v>91.245</v>
       </c>
       <c r="E54" s="1">
-        <v>94.93111583</v>
+        <v>91.69810638</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3466884.35</v>
+        <v>4309811.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-625.07</v>
+        <v>-21296.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.018029733238722</v>
+        <v>-0.49412839681369</v>
       </c>
       <c r="K54">
-        <v>0.04</v>
+        <v>0.25</v>
       </c>
       <c r="L54" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>3466259.28</v>
+        <v>4288515.0</v>
       </c>
       <c r="N54" s="1">
-        <v>3467860.16</v>
+        <v>4300345.48</v>
       </c>
       <c r="O54" s="1">
-        <v>0.87</v>
+        <v>1.07</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C55" s="1">
-        <v>2300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.982</v>
+        <v>99.018</v>
       </c>
       <c r="E55" s="1">
-        <v>98.55887522</v>
+        <v>100.2644475</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>2266854.13</v>
+        <v>3208462.32</v>
       </c>
       <c r="I55" s="1">
-        <v>9731.87</v>
+        <v>-39886.32</v>
       </c>
       <c r="J55" s="1">
-        <v>0.42931169991075</v>
+        <v>-1.2431599944736</v>
       </c>
       <c r="K55">
-        <v>0.06</v>
+        <v>2.77</v>
       </c>
       <c r="L55" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>2276586.0</v>
+        <v>3168576.0</v>
       </c>
       <c r="N55" s="1">
-        <v>2277917.16</v>
+        <v>3257211.62</v>
       </c>
       <c r="O55" s="1">
-        <v>0.57</v>
+        <v>0.81</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C56" s="1">
-        <v>7450000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.369</v>
+        <v>107.539</v>
       </c>
       <c r="E56" s="1">
-        <v>100.12552698</v>
+        <v>109.72188889</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>7459351.76</v>
+        <v>1974994.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-56361.26</v>
+        <v>-39292.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.75557852496287</v>
+        <v>-1.9894743984032</v>
       </c>
       <c r="K56">
-        <v>0.45</v>
+        <v>0.52</v>
       </c>
       <c r="L56" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>7402990.5</v>
+        <v>1935702.0</v>
       </c>
       <c r="N56" s="1">
-        <v>7436745.12</v>
+        <v>1945071.86</v>
       </c>
       <c r="O56" s="1">
-        <v>1.87</v>
+        <v>0.48</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C57" s="1">
-        <v>5700000.0</v>
+        <v>3652000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>101.018</v>
+        <v>94.893</v>
       </c>
       <c r="E57" s="1">
-        <v>102.59867877</v>
+        <v>94.93111583</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>5848124.69</v>
+        <v>3466884.35</v>
       </c>
       <c r="I57" s="1">
-        <v>-90098.69</v>
+        <v>-1391.99</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.5406424242982</v>
+        <v>-0.040151036477464</v>
       </c>
       <c r="K57">
-        <v>2.04</v>
+        <v>0.06</v>
       </c>
       <c r="L57" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>5758026.0</v>
+        <v>3465492.36</v>
       </c>
       <c r="N57" s="1">
-        <v>5874446.55</v>
+        <v>3467618.52</v>
       </c>
       <c r="O57" s="1">
-        <v>1.48</v>
+        <v>0.86</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C58" s="1">
-        <v>3000000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>96.601</v>
+        <v>99.148</v>
       </c>
       <c r="E58" s="1">
-        <v>96.58793333</v>
+        <v>100.12552698</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>2897638.0</v>
+        <v>7459351.76</v>
       </c>
       <c r="I58" s="1">
-        <v>392.0</v>
+        <v>-72825.76</v>
       </c>
       <c r="J58" s="1">
-        <v>0.013528259913764</v>
+        <v>-0.97630145813099</v>
       </c>
       <c r="K58">
-        <v>0.39</v>
+        <v>0.6</v>
       </c>
       <c r="L58" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>2898030.0</v>
+        <v>7386526.0</v>
       </c>
       <c r="N58" s="1">
-        <v>2909824.52</v>
+        <v>7431532.16</v>
       </c>
       <c r="O58" s="1">
-        <v>0.73</v>
+        <v>1.84</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>4700000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>90.968</v>
+        <v>100.564</v>
       </c>
       <c r="E59" s="1">
-        <v>91.37542553</v>
+        <v>102.59867877</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>4294645.0</v>
+        <v>5848124.69</v>
       </c>
       <c r="I59" s="1">
-        <v>-19149.0</v>
+        <v>-115976.69</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.44588085860415</v>
+        <v>-1.9831432492935</v>
       </c>
       <c r="K59">
-        <v>0.15</v>
+        <v>2.24</v>
       </c>
       <c r="L59" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>4275496.0</v>
+        <v>5732148.0</v>
       </c>
       <c r="N59" s="1">
-        <v>4282739.15</v>
+        <v>5860046.63</v>
       </c>
       <c r="O59" s="1">
-        <v>1.08</v>
+        <v>1.45</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C60" s="1">
-        <v>1400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>101.082</v>
+        <v>96.632</v>
       </c>
       <c r="E60" s="1">
-        <v>100.539</v>
+        <v>96.58793333</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1407546.0</v>
+        <v>2897638.0</v>
       </c>
       <c r="I60" s="1">
-        <v>7602.0</v>
+        <v>1322.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.54008892071733</v>
+        <v>0.045623366341827</v>
       </c>
       <c r="K60">
-        <v>2.37</v>
+        <v>0.44</v>
       </c>
       <c r="L60" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>1415148.0</v>
+        <v>2898960.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1448287.73</v>
+        <v>2912264.79</v>
       </c>
       <c r="O60" s="1">
-        <v>0.36</v>
+        <v>0.72</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C61" s="1">
-        <v>2211000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.461</v>
+        <v>90.711</v>
       </c>
       <c r="E61" s="1">
-        <v>100.1729412</v>
+        <v>91.37542553</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>2214823.73</v>
+        <v>4294645.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-15741.02</v>
+        <v>-31228.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.71071208903835</v>
+        <v>-0.72713809872527</v>
       </c>
       <c r="K61">
-        <v>2.32</v>
+        <v>0.17</v>
       </c>
       <c r="L61" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>2199082.71</v>
+        <v>4263417.0</v>
       </c>
       <c r="N61" s="1">
-        <v>2250458.17</v>
+        <v>4271336.18</v>
       </c>
       <c r="O61" s="1">
-        <v>0.57</v>
+        <v>1.06</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C62" s="1">
-        <v>4200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.142</v>
+        <v>99.474</v>
       </c>
       <c r="E62" s="1">
-        <v>101.02184238</v>
+        <v>99.767</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>4242917.38</v>
+        <v>1795806.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-36953.38</v>
+        <v>-5274.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.87094271913445</v>
+        <v>-0.29368428438261</v>
       </c>
       <c r="K62">
-        <v>1.62</v>
+        <v>0.22</v>
       </c>
       <c r="L62" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="M62" s="1">
-        <v>4205964.0</v>
+        <v>1790532.0</v>
       </c>
       <c r="N62" s="1">
-        <v>4273900.44</v>
+        <v>1794514.19</v>
       </c>
       <c r="O62" s="1">
-        <v>1.08</v>
+        <v>0.44</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B63" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C63" s="1">
-        <v>2844000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.861</v>
+        <v>101.122</v>
       </c>
       <c r="E63" s="1">
-        <v>99.70908474</v>
+        <v>100.539</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2835726.37</v>
+        <v>1407546.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-24119.53</v>
+        <v>8162.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.85055914615626</v>
+        <v>0.57987447657128</v>
       </c>
       <c r="K63">
-        <v>1.1</v>
+        <v>2.6</v>
       </c>
       <c r="L63" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="M63" s="1">
-        <v>2811606.84</v>
+        <v>1415708.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2842900.58</v>
+        <v>1452069.64</v>
       </c>
       <c r="O63" s="1">
-        <v>0.72</v>
+        <v>0.36</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B64" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C64" s="1">
-        <v>2840000.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.46</v>
+        <v>99.518</v>
       </c>
       <c r="E64" s="1">
-        <v>99.80130986</v>
+        <v>100.1729412</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2834357.2</v>
+        <v>2214823.73</v>
       </c>
       <c r="I64" s="1">
-        <v>-38093.2</v>
+        <v>-14480.75</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.3439802153377</v>
+        <v>-0.65381049533906</v>
       </c>
       <c r="K64">
-        <v>0.63</v>
+        <v>2.49</v>
       </c>
       <c r="L64" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="M64" s="1">
-        <v>2796264.0</v>
+        <v>2200342.98</v>
       </c>
       <c r="N64" s="1">
-        <v>2814264.93</v>
+        <v>2255375.68</v>
       </c>
       <c r="O64" s="1">
-        <v>0.71</v>
+        <v>0.56</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B65" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C65" s="1">
-        <v>3403000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.968</v>
+        <v>100.002</v>
       </c>
       <c r="E65" s="1">
-        <v>100.14639524</v>
+        <v>101.02184238</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>3407981.83</v>
+        <v>4242917.38</v>
       </c>
       <c r="I65" s="1">
-        <v>-40100.79</v>
+        <v>-42833.38</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.1766726467553</v>
+        <v>-1.0095266102023</v>
       </c>
       <c r="K65">
-        <v>1.82</v>
+        <v>1.79</v>
       </c>
       <c r="L65" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M65" s="1">
-        <v>3367881.04</v>
+        <v>4200084.0</v>
       </c>
       <c r="N65" s="1">
-        <v>3429799.32</v>
+        <v>4275450.99</v>
       </c>
       <c r="O65" s="1">
-        <v>0.86</v>
+        <v>1.06</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B66" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C66" s="1">
-        <v>2200000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>94.129</v>
+        <v>98.587</v>
       </c>
       <c r="E66" s="1">
-        <v>94.38638591</v>
+        <v>99.70908474</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2076500.49</v>
+        <v>2835726.37</v>
       </c>
       <c r="I66" s="1">
-        <v>-5662.49</v>
+        <v>-31912.09</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.27269389182759</v>
+        <v>-1.1253585796432</v>
       </c>
       <c r="K66">
-        <v>0.38</v>
+        <v>1.25</v>
       </c>
       <c r="L66" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M66" s="1">
-        <v>2070838.0</v>
+        <v>2803814.28</v>
       </c>
       <c r="N66" s="1">
-        <v>2079276.36</v>
+        <v>2839403.24</v>
       </c>
       <c r="O66" s="1">
-        <v>0.52</v>
+        <v>0.7</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B67" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C67" s="1">
-        <v>3500000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>104.145</v>
+        <v>98.272</v>
       </c>
       <c r="E67" s="1">
-        <v>105.45008571</v>
+        <v>99.80130986</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3690753.0</v>
+        <v>2834357.2</v>
       </c>
       <c r="I67" s="1">
-        <v>-45678.0</v>
+        <v>-43432.4</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.2376336211066</v>
+        <v>-1.5323544964622</v>
       </c>
       <c r="K67">
-        <v>2.84</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>0.02</v>
+      </c>
+      <c r="L67">
+        <v>514.31</v>
       </c>
       <c r="M67" s="1">
-        <v>3645075.0</v>
+        <v>2790924.8</v>
       </c>
       <c r="N67" s="1">
-        <v>3744545.19</v>
+        <v>2791439.11</v>
       </c>
       <c r="O67" s="1">
-        <v>0.94</v>
+        <v>0.69</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>225</v>
       </c>
       <c r="B68" t="s">
         <v>226</v>
       </c>
       <c r="C68" s="1">
-        <v>2732000.0</v>
+        <v>1903000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.379</v>
+        <v>98.492</v>
       </c>
       <c r="E68" s="1">
-        <v>104.27937592</v>
+        <v>100.14639517</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2848912.55</v>
+        <v>1905785.9</v>
       </c>
       <c r="I68" s="1">
-        <v>-51918.27</v>
+        <v>-31483.14</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.8223890375294</v>
+        <v>-1.6519767514284</v>
       </c>
       <c r="K68">
-        <v>0.47</v>
+        <v>1.98</v>
       </c>
       <c r="L68" t="s">
         <v>227</v>
       </c>
       <c r="M68" s="1">
-        <v>2796994.28</v>
+        <v>1874302.76</v>
       </c>
       <c r="N68" s="1">
-        <v>2809730.86</v>
+        <v>1912076.01</v>
       </c>
       <c r="O68" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>228</v>
       </c>
       <c r="B69" t="s">
         <v>229</v>
       </c>
       <c r="C69" s="1">
-        <v>1500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>102.424</v>
+        <v>93.929</v>
       </c>
       <c r="E69" s="1">
-        <v>103.8554</v>
+        <v>94.38638591</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1557831.0</v>
+        <v>2076500.49</v>
       </c>
       <c r="I69" s="1">
-        <v>-21471.0</v>
+        <v>-10062.49</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.3782624687787</v>
+        <v>-0.48458885747723</v>
       </c>
       <c r="K69">
-        <v>3.7</v>
+        <v>0.42</v>
       </c>
       <c r="L69" t="s">
         <v>230</v>
       </c>
       <c r="M69" s="1">
-        <v>1536360.0</v>
+        <v>2066438.0</v>
       </c>
       <c r="N69" s="1">
-        <v>1591854.86</v>
+        <v>2075667.45</v>
       </c>
       <c r="O69" s="1">
-        <v>0.4</v>
+        <v>0.51</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>231</v>
       </c>
       <c r="B70" t="s">
         <v>232</v>
       </c>
       <c r="C70" s="1">
-        <v>5500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>96.814</v>
+        <v>103.975</v>
       </c>
       <c r="E70" s="1">
-        <v>97.55072436</v>
+        <v>105.45008571</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>5365289.84</v>
+        <v>3690753.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-40519.84</v>
+        <v>-51628.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.75522182786681</v>
+        <v>-1.3988473354895</v>
       </c>
       <c r="K70">
-        <v>0.26</v>
+        <v>3.21</v>
       </c>
       <c r="L70" t="s">
         <v>233</v>
       </c>
       <c r="M70" s="1">
-        <v>5324770.0</v>
+        <v>3639125.0</v>
       </c>
       <c r="N70" s="1">
-        <v>5339216.92</v>
+        <v>3751410.37</v>
       </c>
       <c r="O70" s="1">
-        <v>1.34</v>
+        <v>0.93</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>234</v>
       </c>
       <c r="B71" t="s">
         <v>235</v>
       </c>
       <c r="C71" s="1">
-        <v>3211000.0</v>
+        <v>2732000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.067</v>
+        <v>102.039</v>
       </c>
       <c r="E71" s="1">
-        <v>99.71130178</v>
+        <v>104.27937592</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>3201729.9</v>
+        <v>2848912.55</v>
       </c>
       <c r="I71" s="1">
-        <v>-52798.53</v>
+        <v>-61207.07</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.6490625895707</v>
+        <v>-2.1484362515796</v>
       </c>
       <c r="K71">
-        <v>1.86</v>
+        <v>0.73</v>
       </c>
       <c r="L71" t="s">
         <v>236</v>
       </c>
       <c r="M71" s="1">
-        <v>3148931.37</v>
+        <v>2787705.48</v>
       </c>
       <c r="N71" s="1">
-        <v>3208686.76</v>
+        <v>2807670.94</v>
       </c>
       <c r="O71" s="1">
-        <v>0.81</v>
+        <v>0.7</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>237</v>
       </c>
       <c r="B72" t="s">
         <v>238</v>
       </c>
       <c r="C72" s="1">
-        <v>4300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>95.254</v>
+        <v>102.157</v>
       </c>
       <c r="E72" s="1">
-        <v>93.87385581</v>
+        <v>103.8554</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>4036575.8</v>
+        <v>1557831.0</v>
       </c>
       <c r="I72" s="1">
-        <v>59346.2</v>
+        <v>-25476.0</v>
       </c>
       <c r="J72" s="1">
-        <v>1.4702114599211</v>
+        <v>-1.6353506895164</v>
       </c>
       <c r="K72">
-        <v>0.84</v>
+        <v>3.98</v>
       </c>
       <c r="L72" t="s">
         <v>239</v>
       </c>
       <c r="M72" s="1">
-        <v>4095922.0</v>
+        <v>1532355.0</v>
       </c>
       <c r="N72" s="1">
-        <v>4132103.85</v>
+        <v>1592057.05</v>
       </c>
       <c r="O72" s="1">
-        <v>1.04</v>
+        <v>0.39</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>240</v>
       </c>
       <c r="B73" t="s">
         <v>241</v>
       </c>
       <c r="C73" s="1">
-        <v>800000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.098</v>
+        <v>96.723</v>
       </c>
       <c r="E73" s="1">
-        <v>102.16775</v>
+        <v>97.55072436</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>817342.0</v>
+        <v>5365289.84</v>
       </c>
       <c r="I73" s="1">
-        <v>-8558.0</v>
+        <v>-45524.84</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.047052519019</v>
+        <v>-0.84850662979281</v>
       </c>
       <c r="K73">
-        <v>2.79</v>
+        <v>0.36</v>
       </c>
       <c r="L73" t="s">
         <v>242</v>
       </c>
       <c r="M73" s="1">
-        <v>808784.0</v>
+        <v>5319765.0</v>
       </c>
       <c r="N73" s="1">
-        <v>831115.51</v>
+        <v>5339354.04</v>
       </c>
       <c r="O73" s="1">
-        <v>0.21</v>
+        <v>1.32</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>243</v>
       </c>
       <c r="B74" t="s">
         <v>244</v>
       </c>
       <c r="C74" s="1">
-        <v>4300000.0</v>
+        <v>3211000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>101.327</v>
+        <v>97.697</v>
       </c>
       <c r="E74" s="1">
-        <v>102.46913186</v>
+        <v>99.71130178</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>4406172.67</v>
+        <v>3201729.9</v>
       </c>
       <c r="I74" s="1">
-        <v>-49111.67</v>
+        <v>-64679.23</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.1146106536946</v>
+        <v>-2.020133865758</v>
       </c>
       <c r="K74">
-        <v>2.85</v>
+        <v>2.05</v>
       </c>
       <c r="L74" t="s">
         <v>245</v>
       </c>
       <c r="M74" s="1">
-        <v>4357061.0</v>
+        <v>3137050.67</v>
       </c>
       <c r="N74" s="1">
-        <v>4479728.81</v>
+        <v>3202810.19</v>
       </c>
       <c r="O74" s="1">
-        <v>1.13</v>
+        <v>0.79</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>246</v>
       </c>
       <c r="B75" t="s">
         <v>247</v>
       </c>
       <c r="C75" s="1">
-        <v>3600000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.306</v>
+        <v>95.007</v>
       </c>
       <c r="E75" s="1">
-        <v>98.29550333</v>
+        <v>93.87385581</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>3538638.12</v>
+        <v>4036575.8</v>
       </c>
       <c r="I75" s="1">
-        <v>-35622.12</v>
+        <v>48725.2</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.0066618510287</v>
+        <v>1.2070924073815</v>
       </c>
       <c r="K75">
-        <v>1.03</v>
+        <v>0.93</v>
       </c>
       <c r="L75" t="s">
         <v>248</v>
       </c>
       <c r="M75" s="1">
-        <v>3503016.0</v>
+        <v>4085301.0</v>
       </c>
       <c r="N75" s="1">
-        <v>3540248.88</v>
+        <v>4125503.05</v>
       </c>
       <c r="O75" s="1">
-        <v>0.89</v>
+        <v>1.02</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>249</v>
       </c>
       <c r="B76" t="s">
         <v>250</v>
       </c>
       <c r="C76" s="1">
-        <v>1600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.683</v>
+        <v>100.956</v>
       </c>
       <c r="E76" s="1">
-        <v>103.193625</v>
+        <v>102.16775</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1651098.0</v>
+        <v>817342.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-24170.0</v>
+        <v>-9694.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.463874343013</v>
+        <v>-1.1860396260072</v>
       </c>
       <c r="K76">
-        <v>0.7</v>
+        <v>3.03</v>
       </c>
       <c r="L76" t="s">
         <v>251</v>
       </c>
       <c r="M76" s="1">
-        <v>1626928.0</v>
+        <v>807648.0</v>
       </c>
       <c r="N76" s="1">
-        <v>1638106.08</v>
+        <v>831878.14</v>
       </c>
       <c r="O76" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>252</v>
       </c>
       <c r="B77" t="s">
         <v>253</v>
       </c>
       <c r="C77" s="1">
-        <v>2200000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.697</v>
+        <v>100.93</v>
       </c>
       <c r="E77" s="1">
-        <v>98.15769682</v>
+        <v>102.46913186</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2159469.33</v>
+        <v>4406172.67</v>
       </c>
       <c r="I77" s="1">
-        <v>-10135.33</v>
+        <v>-66182.67</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.46934354932469</v>
+        <v>-1.502044403539</v>
       </c>
       <c r="K77">
-        <v>0.19</v>
+        <v>3.1</v>
       </c>
       <c r="L77" t="s">
         <v>254</v>
       </c>
       <c r="M77" s="1">
-        <v>2149334.0</v>
+        <v>4339990.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2153447.7</v>
+        <v>4473172.19</v>
       </c>
       <c r="O77" s="1">
-        <v>0.54</v>
+        <v>1.11</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>255</v>
       </c>
       <c r="B78" t="s">
         <v>256</v>
       </c>
       <c r="C78" s="1">
-        <v>2200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>95.137</v>
+        <v>96.993</v>
       </c>
       <c r="E78" s="1">
-        <v>95.02618682</v>
+        <v>98.29550333</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2090576.11</v>
+        <v>3538638.12</v>
       </c>
       <c r="I78" s="1">
-        <v>2437.89</v>
+        <v>-46890.12</v>
       </c>
       <c r="J78" s="1">
-        <v>0.11661331000286</v>
+        <v>-1.3250894386454</v>
       </c>
       <c r="K78">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>783.56</v>
+        <v>1.18</v>
+      </c>
+      <c r="L78" t="s">
+        <v>257</v>
       </c>
       <c r="M78" s="1">
-        <v>2093014.0</v>
+        <v>3491748.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2093797.56</v>
+        <v>3534158.96</v>
       </c>
       <c r="O78" s="1">
-        <v>0.53</v>
+        <v>0.88</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B79" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C79" s="1">
-        <v>2200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>107.971</v>
+        <v>101.568</v>
       </c>
       <c r="E79" s="1">
-        <v>109.91236364</v>
+        <v>103.193625</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2418072.0</v>
+        <v>1651098.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-42710.0</v>
+        <v>-26010.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.7662832206816</v>
+        <v>-1.575315335613</v>
       </c>
       <c r="K79">
-        <v>1.17</v>
+        <v>0.99</v>
       </c>
       <c r="L79" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="M79" s="1">
-        <v>2375362.0</v>
+        <v>1625088.0</v>
       </c>
       <c r="N79" s="1">
-        <v>2401188.09</v>
+        <v>1640868.82</v>
       </c>
       <c r="O79" s="1">
-        <v>0.6</v>
+        <v>0.41</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B80" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C80" s="1">
-        <v>5200000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>96.547</v>
+        <v>97.579</v>
       </c>
       <c r="E80" s="1">
-        <v>97.39164808</v>
+        <v>98.15769682</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>5064365.7</v>
+        <v>2159469.33</v>
       </c>
       <c r="I80" s="1">
-        <v>-43921.7</v>
+        <v>-12731.33</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.86726951807607</v>
+        <v>-0.58955826892897</v>
       </c>
       <c r="K80">
-        <v>1.92</v>
+        <v>0.29</v>
       </c>
       <c r="L80" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M80" s="1">
-        <v>5020444.0</v>
+        <v>2146738.0</v>
       </c>
       <c r="N80" s="1">
-        <v>5120454.96</v>
+        <v>2153066.77</v>
       </c>
       <c r="O80" s="1">
-        <v>1.29</v>
+        <v>0.53</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B81" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C81" s="1">
-        <v>3900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.536</v>
+        <v>95.112</v>
       </c>
       <c r="E81" s="1">
-        <v>98.10838462</v>
+        <v>95.02618682</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>3826227.0</v>
+        <v>2090576.11</v>
       </c>
       <c r="I81" s="1">
-        <v>16677.0</v>
+        <v>1887.89</v>
       </c>
       <c r="J81" s="1">
-        <v>0.43586018289035</v>
+        <v>0.09030477249642</v>
       </c>
       <c r="K81">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.04</v>
+      </c>
+      <c r="L81">
+        <v>941.78</v>
       </c>
       <c r="M81" s="1">
-        <v>3842904.0</v>
+        <v>2092464.0</v>
       </c>
       <c r="N81" s="1">
-        <v>3851238.25</v>
+        <v>2093405.78</v>
       </c>
       <c r="O81" s="1">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>266</v>
       </c>
       <c r="B82" t="s">
         <v>267</v>
       </c>
       <c r="C82" s="1">
-        <v>3700000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.411</v>
+        <v>107.596</v>
       </c>
       <c r="E82" s="1">
-        <v>99.548</v>
+        <v>109.91236364</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>3683276.0</v>
+        <v>2418072.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-5069.0</v>
+        <v>-50960.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.13762205167356</v>
+        <v>-2.1074641284461</v>
       </c>
       <c r="K82">
-        <v>2.65</v>
+        <v>1.63</v>
       </c>
       <c r="L82" t="s">
         <v>268</v>
       </c>
       <c r="M82" s="1">
-        <v>3678207.0</v>
+        <v>2367112.0</v>
       </c>
       <c r="N82" s="1">
-        <v>3776434.4</v>
+        <v>2402981.57</v>
       </c>
       <c r="O82" s="1">
-        <v>0.95</v>
+        <v>0.6</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>269</v>
       </c>
       <c r="B83" t="s">
         <v>270</v>
       </c>
       <c r="C83" s="1">
-        <v>747000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>94.731</v>
+        <v>96.193</v>
       </c>
       <c r="E83" s="1">
-        <v>94.64382865</v>
+        <v>97.39164808</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>706989.4</v>
+        <v>5064365.7</v>
       </c>
       <c r="I83" s="1">
-        <v>651.17</v>
+        <v>-62329.7</v>
       </c>
       <c r="J83" s="1">
-        <v>0.092104634100596</v>
+        <v>-1.2307503780779</v>
       </c>
       <c r="K83">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>112.56</v>
+        <v>0.04</v>
+      </c>
+      <c r="L83" t="s">
+        <v>271</v>
       </c>
       <c r="M83" s="1">
-        <v>707640.57</v>
+        <v>5002036.0</v>
       </c>
       <c r="N83" s="1">
-        <v>707753.13</v>
+        <v>5004030.52</v>
       </c>
       <c r="O83" s="1">
-        <v>0.18</v>
+        <v>1.24</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B84" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C84" s="1">
-        <v>6697000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.572</v>
+        <v>98.644</v>
       </c>
       <c r="E84" s="1">
-        <v>100.50576781</v>
+        <v>98.10838462</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>6730871.27</v>
+        <v>3826227.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-62534.43</v>
+        <v>20889.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.92906887520967</v>
+        <v>0.54594251726309</v>
       </c>
       <c r="K84">
-        <v>1.66</v>
+        <v>0.27</v>
       </c>
       <c r="L84" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="M84" s="1">
-        <v>6668336.84</v>
+        <v>3847116.0</v>
       </c>
       <c r="N84" s="1">
-        <v>6779341.91</v>
+        <v>3857694.08</v>
       </c>
       <c r="O84" s="1">
-        <v>1.71</v>
+        <v>0.96</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B85" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C85" s="1">
-        <v>2235000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.256</v>
+        <v>99.344</v>
       </c>
       <c r="E85" s="1">
-        <v>100.03257271</v>
+        <v>99.548</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>2235728.0</v>
+        <v>3683276.0</v>
       </c>
       <c r="I85" s="1">
-        <v>4993.6</v>
+        <v>-7548.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.22335454044499</v>
+        <v>-0.2049262667256</v>
       </c>
       <c r="K85">
-        <v>0.35</v>
+        <v>2.83</v>
       </c>
       <c r="L85" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="M85" s="1">
-        <v>2240721.6</v>
+        <v>3675728.0</v>
       </c>
       <c r="N85" s="1">
-        <v>2248563.88</v>
+        <v>3780341.7</v>
       </c>
       <c r="O85" s="1">
-        <v>0.57</v>
+        <v>0.94</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B86" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C86" s="1">
-        <v>5737000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.143</v>
+        <v>93.46</v>
       </c>
       <c r="E86" s="1">
-        <v>99.89940178</v>
+        <v>93.619</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>5731228.68</v>
+        <v>2059618.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-43394.77</v>
+        <v>-3498.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.75716347092261</v>
+        <v>-0.16983731934757</v>
       </c>
       <c r="K86">
-        <v>1.2</v>
+        <v>0.29</v>
       </c>
       <c r="L86" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M86" s="1">
-        <v>5687833.91</v>
+        <v>2056120.0</v>
       </c>
       <c r="N86" s="1">
-        <v>5756515.7</v>
+        <v>2062554.25</v>
       </c>
       <c r="O86" s="1">
-        <v>1.45</v>
+        <v>0.51</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B87" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C87" s="1">
-        <v>3040000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>102.574</v>
+        <v>94.643</v>
       </c>
       <c r="E87" s="1">
-        <v>104.27862829</v>
+        <v>94.64382865</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>3170070.3</v>
+        <v>706989.4</v>
       </c>
       <c r="I87" s="1">
-        <v>-51820.7</v>
+        <v>-6.19</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.6346861456038</v>
+        <v>-0.00087554353714497</v>
       </c>
       <c r="K87">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.03</v>
+      </c>
+      <c r="L87">
+        <v>220.01</v>
       </c>
       <c r="M87" s="1">
-        <v>3118249.6</v>
+        <v>706983.21</v>
       </c>
       <c r="N87" s="1">
-        <v>3140353.48</v>
+        <v>707203.22</v>
       </c>
       <c r="O87" s="1">
-        <v>0.79</v>
+        <v>0.18</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>283</v>
       </c>
       <c r="B88" t="s">
         <v>284</v>
       </c>
       <c r="C88" s="1">
-        <v>2191000.0</v>
+        <v>4797000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.63</v>
+        <v>99.485</v>
       </c>
       <c r="E88" s="1">
-        <v>99.59360657</v>
+        <v>100.50576777</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>2182095.92</v>
+        <v>4821261.68</v>
       </c>
       <c r="I88" s="1">
-        <v>-21112.62</v>
+        <v>-48966.23</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.96753858556319</v>
+        <v>-1.0156310370608</v>
       </c>
       <c r="K88">
-        <v>0.71</v>
+        <v>1.82</v>
       </c>
       <c r="L88" t="s">
         <v>285</v>
       </c>
       <c r="M88" s="1">
-        <v>2160983.3</v>
+        <v>4772295.45</v>
       </c>
       <c r="N88" s="1">
-        <v>2176552.91</v>
+        <v>4859397.14</v>
       </c>
       <c r="O88" s="1">
-        <v>0.55</v>
+        <v>1.2</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>286</v>
       </c>
       <c r="B89" t="s">
         <v>287</v>
       </c>
       <c r="C89" s="1">
-        <v>3300000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>101.46</v>
+        <v>99.796</v>
       </c>
       <c r="E89" s="1">
-        <v>102.75960606</v>
+        <v>100.03257271</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>3391067.0</v>
+        <v>2235728.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-42887.0</v>
+        <v>-5287.4</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.2647051798151</v>
+        <v>-0.23649567389235</v>
       </c>
       <c r="K89">
-        <v>2.59</v>
+        <v>0.57</v>
       </c>
       <c r="L89" t="s">
         <v>288</v>
       </c>
       <c r="M89" s="1">
-        <v>3348180.0</v>
+        <v>2230440.6</v>
       </c>
       <c r="N89" s="1">
-        <v>3433747.46</v>
+        <v>2243273.42</v>
       </c>
       <c r="O89" s="1">
-        <v>0.86</v>
+        <v>0.56</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>289</v>
       </c>
       <c r="B90" t="s">
         <v>290</v>
       </c>
       <c r="C90" s="1">
-        <v>3800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.2</v>
+        <v>102.024</v>
       </c>
       <c r="E90" s="1">
-        <v>97.15552632</v>
+        <v>102.189</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>3691910.0</v>
+        <v>2043780.0</v>
       </c>
       <c r="I90" s="1">
-        <v>1690.0</v>
+        <v>-3300.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.045775763764555</v>
+        <v>-0.16146551977219</v>
       </c>
       <c r="K90">
-        <v>0.65</v>
+        <v>1.28</v>
       </c>
       <c r="L90" t="s">
         <v>291</v>
       </c>
       <c r="M90" s="1">
-        <v>3693600.0</v>
+        <v>2040480.0</v>
       </c>
       <c r="N90" s="1">
-        <v>3718140.5</v>
+        <v>2066130.68</v>
       </c>
       <c r="O90" s="1">
-        <v>0.94</v>
+        <v>0.51</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>292</v>
       </c>
       <c r="B91" t="s">
         <v>293</v>
       </c>
       <c r="C91" s="1">
-        <v>1300000.0</v>
+        <v>5737000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>102.768</v>
+        <v>98.837</v>
       </c>
       <c r="E91" s="1">
-        <v>104.71313615</v>
+        <v>99.89940178</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1361270.77</v>
+        <v>5731228.68</v>
       </c>
       <c r="I91" s="1">
-        <v>-25286.77</v>
+        <v>-60949.99</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.8575856146533</v>
+        <v>-1.063471611466</v>
       </c>
       <c r="K91">
-        <v>0.93</v>
+        <v>1.36</v>
       </c>
       <c r="L91" t="s">
         <v>294</v>
       </c>
       <c r="M91" s="1">
-        <v>1335984.0</v>
+        <v>5670278.69</v>
       </c>
       <c r="N91" s="1">
-        <v>1348048.75</v>
+        <v>5748387.39</v>
       </c>
       <c r="O91" s="1">
-        <v>0.34</v>
+        <v>1.42</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>295</v>
       </c>
       <c r="B92" t="s">
         <v>296</v>
       </c>
       <c r="C92" s="1">
-        <v>1920000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>101.875</v>
+        <v>102.295</v>
       </c>
       <c r="E92" s="1">
-        <v>103.41409219</v>
+        <v>104.27862829</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1985550.57</v>
+        <v>3170070.3</v>
       </c>
       <c r="I92" s="1">
-        <v>-29550.57</v>
+        <v>-60302.3</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.4882809053813</v>
+        <v>-1.9022385718071</v>
       </c>
       <c r="K92">
-        <v>1.33</v>
+        <v>0.99</v>
       </c>
       <c r="L92" t="s">
         <v>297</v>
       </c>
       <c r="M92" s="1">
-        <v>1956000.0</v>
+        <v>3109768.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1981545.21</v>
+        <v>3140015.42</v>
       </c>
       <c r="O92" s="1">
-        <v>0.5</v>
+        <v>0.78</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>298</v>
       </c>
       <c r="B93" t="s">
         <v>299</v>
       </c>
       <c r="C93" s="1">
-        <v>3800000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.772</v>
+        <v>98.078</v>
       </c>
       <c r="E93" s="1">
-        <v>98.96886842</v>
+        <v>99.59360657</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3760817.0</v>
+        <v>2182095.92</v>
       </c>
       <c r="I93" s="1">
-        <v>30519.0</v>
+        <v>-33206.94</v>
       </c>
       <c r="J93" s="1">
-        <v>0.81149920349754</v>
+        <v>-1.5217910310744</v>
       </c>
       <c r="K93">
-        <v>0.43</v>
+        <v>0.89</v>
       </c>
       <c r="L93" t="s">
         <v>300</v>
       </c>
       <c r="M93" s="1">
-        <v>3791336.0</v>
+        <v>2148888.98</v>
       </c>
       <c r="N93" s="1">
-        <v>3807798.33</v>
+        <v>2168397.88</v>
       </c>
       <c r="O93" s="1">
-        <v>0.96</v>
+        <v>0.54</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>301</v>
       </c>
       <c r="B94" t="s">
         <v>302</v>
       </c>
       <c r="C94" s="1">
-        <v>5800000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.11</v>
+        <v>101.274</v>
       </c>
       <c r="E94" s="1">
-        <v>99.34837534</v>
+        <v>102.75960606</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>5762205.77</v>
+        <v>3391067.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-71825.77</v>
+        <v>-49025.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.2464978320273</v>
+        <v>-1.4457101555351</v>
       </c>
       <c r="K94">
-        <v>2.33</v>
+        <v>2.83</v>
       </c>
       <c r="L94" t="s">
         <v>303</v>
       </c>
       <c r="M94" s="1">
-        <v>5690380.0</v>
+        <v>3342042.0</v>
       </c>
       <c r="N94" s="1">
-        <v>5825448.49</v>
+        <v>3435490.68</v>
       </c>
       <c r="O94" s="1">
-        <v>1.47</v>
+        <v>0.85</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>304</v>
       </c>
       <c r="B95" t="s">
         <v>305</v>
       </c>
       <c r="C95" s="1">
-        <v>3345000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.285</v>
+        <v>97.31</v>
       </c>
       <c r="E95" s="1">
-        <v>100.48512466</v>
+        <v>97.15552632</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>3361227.42</v>
+        <v>3691910.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-40144.17</v>
+        <v>5870.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.1943306710261</v>
+        <v>0.15899629189227</v>
       </c>
       <c r="K95">
-        <v>0.34</v>
+        <v>0.71</v>
       </c>
       <c r="L95" t="s">
         <v>306</v>
       </c>
       <c r="M95" s="1">
-        <v>3321083.25</v>
+        <v>3697780.0</v>
       </c>
       <c r="N95" s="1">
-        <v>3332534.88</v>
+        <v>3724600.82</v>
       </c>
       <c r="O95" s="1">
-        <v>0.84</v>
+        <v>0.92</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>307</v>
       </c>
       <c r="B96" t="s">
         <v>308</v>
       </c>
       <c r="C96" s="1">
-        <v>5300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>102.623</v>
+        <v>102.458</v>
       </c>
       <c r="E96" s="1">
-        <v>104.52229566</v>
+        <v>104.71313615</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>5539681.67</v>
+        <v>1361270.77</v>
       </c>
       <c r="I96" s="1">
-        <v>-100662.67</v>
+        <v>-29316.77</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.8171201162178</v>
+        <v>-2.1536325208834</v>
       </c>
       <c r="K96">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="L96" t="s">
         <v>309</v>
       </c>
       <c r="M96" s="1">
-        <v>5439019.0</v>
+        <v>1331954.0</v>
       </c>
       <c r="N96" s="1">
-        <v>5534854.62</v>
+        <v>1347587.19</v>
       </c>
       <c r="O96" s="1">
-        <v>1.39</v>
+        <v>0.33</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>310</v>
       </c>
       <c r="B97" t="s">
         <v>311</v>
       </c>
       <c r="C97" s="1">
-        <v>375000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.945</v>
+        <v>101.764</v>
       </c>
       <c r="E97" s="1">
-        <v>101.8218</v>
+        <v>103.41409219</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>381831.75</v>
+        <v>1985550.57</v>
       </c>
       <c r="I97" s="1">
-        <v>-3288.0</v>
+        <v>-31681.77</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.86111225690373</v>
+        <v>-1.5956163735482</v>
       </c>
       <c r="K97">
-        <v>2.86</v>
+        <v>1.6</v>
       </c>
       <c r="L97" t="s">
         <v>312</v>
       </c>
       <c r="M97" s="1">
-        <v>378543.75</v>
+        <v>1953868.8</v>
       </c>
       <c r="N97" s="1">
-        <v>389280.05</v>
+        <v>1984523.05</v>
       </c>
       <c r="O97" s="1">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>313</v>
       </c>
       <c r="B98" t="s">
         <v>314</v>
       </c>
       <c r="C98" s="1">
-        <v>1815000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>107.905</v>
+        <v>99.506</v>
       </c>
       <c r="E98" s="1">
-        <v>106.3931405</v>
+        <v>98.96886842</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1931035.5</v>
+        <v>3760817.0</v>
       </c>
       <c r="I98" s="1">
-        <v>27440.25</v>
+        <v>20411.0</v>
       </c>
       <c r="J98" s="1">
-        <v>1.4210121978596</v>
+        <v>0.54272781685469</v>
       </c>
       <c r="K98">
-        <v>0.22</v>
+        <v>0.47</v>
       </c>
       <c r="L98" t="s">
         <v>315</v>
       </c>
       <c r="M98" s="1">
-        <v>1958475.75</v>
+        <v>3781228.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1962441.4</v>
+        <v>3799056.77</v>
       </c>
       <c r="O98" s="1">
-        <v>0.49</v>
+        <v>0.94</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>316</v>
       </c>
       <c r="B99" t="s">
         <v>317</v>
       </c>
       <c r="C99" s="1">
-        <v>3300000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.883</v>
+        <v>97.812</v>
       </c>
       <c r="E99" s="1">
-        <v>99.92660182</v>
+        <v>99.34837534</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3297577.86</v>
+        <v>5762205.77</v>
       </c>
       <c r="I99" s="1">
-        <v>-34438.86</v>
+        <v>-89109.77</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.0443683655736</v>
+        <v>-1.5464524100117</v>
       </c>
       <c r="K99">
-        <v>2.52</v>
+        <v>2.47</v>
       </c>
       <c r="L99" t="s">
         <v>318</v>
       </c>
       <c r="M99" s="1">
-        <v>3263139.0</v>
+        <v>5673096.0</v>
       </c>
       <c r="N99" s="1">
-        <v>3346317.08</v>
+        <v>5816506.96</v>
       </c>
       <c r="O99" s="1">
-        <v>0.84</v>
+        <v>1.44</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>319</v>
       </c>
       <c r="B100" t="s">
         <v>320</v>
       </c>
       <c r="C100" s="1">
-        <v>3297000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.088</v>
+        <v>98.864</v>
       </c>
       <c r="E100" s="1">
-        <v>100.15900849</v>
+        <v>100.48512466</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>3302242.51</v>
+        <v>3361227.42</v>
       </c>
       <c r="I100" s="1">
-        <v>-35311.15</v>
+        <v>-54226.62</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.0693082017165</v>
+        <v>-1.6132981564217</v>
       </c>
       <c r="K100">
-        <v>1.65</v>
+        <v>0.51</v>
       </c>
       <c r="L100" t="s">
         <v>321</v>
       </c>
       <c r="M100" s="1">
-        <v>3266931.36</v>
+        <v>3307000.8</v>
       </c>
       <c r="N100" s="1">
-        <v>3321467.35</v>
+        <v>3324045.09</v>
       </c>
       <c r="O100" s="1">
-        <v>0.84</v>
+        <v>0.82</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>322</v>
       </c>
       <c r="B101" t="s">
         <v>323</v>
       </c>
       <c r="C101" s="1">
-        <v>2100000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.569</v>
+        <v>102.474</v>
       </c>
       <c r="E101" s="1">
-        <v>97.523</v>
+        <v>104.52229566</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>2047983.0</v>
+        <v>5539681.67</v>
       </c>
       <c r="I101" s="1">
-        <v>21966.0</v>
+        <v>-108559.67</v>
       </c>
       <c r="J101" s="1">
-        <v>1.0725674968982</v>
+        <v>-1.9596734337264</v>
       </c>
       <c r="K101">
-        <v>0.18</v>
+        <v>2.12</v>
       </c>
       <c r="L101" t="s">
         <v>324</v>
       </c>
       <c r="M101" s="1">
-        <v>2069949.0</v>
+        <v>5431122.0</v>
       </c>
       <c r="N101" s="1">
-        <v>2073832.56</v>
+        <v>5543728.85</v>
       </c>
       <c r="O101" s="1">
-        <v>0.52</v>
+        <v>1.37</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>325</v>
       </c>
       <c r="B102" t="s">
         <v>326</v>
       </c>
       <c r="C102" s="1">
-        <v>5800000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.783</v>
+        <v>100.671</v>
       </c>
       <c r="E102" s="1">
-        <v>101.80010086</v>
+        <v>101.8218</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>5904405.85</v>
+        <v>381831.75</v>
       </c>
       <c r="I102" s="1">
-        <v>-58991.85</v>
+        <v>-4315.5</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.99911577047164</v>
+        <v>-1.1302098371861</v>
       </c>
       <c r="K102">
-        <v>3.24</v>
+        <v>3.15</v>
       </c>
       <c r="L102" t="s">
         <v>327</v>
       </c>
       <c r="M102" s="1">
-        <v>5845414.0</v>
+        <v>377516.25</v>
       </c>
       <c r="N102" s="1">
-        <v>6033218.79</v>
+        <v>389331.32</v>
       </c>
       <c r="O102" s="1">
-        <v>1.52</v>
+        <v>0.1</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>328</v>
       </c>
       <c r="B103" t="s">
         <v>329</v>
       </c>
       <c r="C103" s="1">
-        <v>2000000.0</v>
+        <v>1611000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.685</v>
+        <v>99.888</v>
       </c>
       <c r="E103" s="1">
-        <v>99.2</v>
+        <v>99.958</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1984000.0</v>
+        <v>1610323.38</v>
       </c>
       <c r="I103" s="1">
-        <v>9700.0</v>
+        <v>-1127.7</v>
       </c>
       <c r="J103" s="1">
-        <v>0.48891129032258</v>
+        <v>-0.070029412353188</v>
       </c>
       <c r="K103">
-        <v>0.26</v>
+        <v>0.13</v>
       </c>
       <c r="L103" t="s">
         <v>330</v>
       </c>
       <c r="M103" s="1">
-        <v>1993700.0</v>
+        <v>1609195.68</v>
       </c>
       <c r="N103" s="1">
-        <v>1998898.63</v>
+        <v>1611347.36</v>
       </c>
       <c r="O103" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>331</v>
       </c>
       <c r="B104" t="s">
         <v>332</v>
       </c>
       <c r="C104" s="1">
-        <v>5149000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.449</v>
+        <v>98.509</v>
       </c>
       <c r="E104" s="1">
-        <v>101.54052787</v>
+        <v>99.92660182</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>5228321.78</v>
+        <v>3297577.86</v>
       </c>
       <c r="I104" s="1">
-        <v>-56202.77</v>
+        <v>-46780.86</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.0749676925968</v>
+        <v>-1.4186430764064</v>
       </c>
       <c r="K104">
-        <v>2.68</v>
+        <v>2.69</v>
       </c>
       <c r="L104" t="s">
         <v>333</v>
       </c>
       <c r="M104" s="1">
-        <v>5172119.01</v>
+        <v>3250797.0</v>
       </c>
       <c r="N104" s="1">
-        <v>5310189.8</v>
+        <v>3339433.64</v>
       </c>
       <c r="O104" s="1">
-        <v>1.34</v>
+        <v>0.83</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>334</v>
       </c>
       <c r="B105" t="s">
         <v>335</v>
       </c>
       <c r="C105" s="1">
-        <v>1300000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.409</v>
+        <v>98.741</v>
       </c>
       <c r="E105" s="1">
-        <v>101.50487846</v>
+        <v>100.15900849</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1319563.42</v>
+        <v>3302242.51</v>
       </c>
       <c r="I105" s="1">
-        <v>-14246.42</v>
+        <v>-46751.74</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.0796313223051</v>
+        <v>-1.4157573181989</v>
       </c>
       <c r="K105">
-        <v>1.65</v>
+        <v>1.81</v>
       </c>
       <c r="L105" t="s">
         <v>336</v>
       </c>
       <c r="M105" s="1">
-        <v>1305317.0</v>
+        <v>3255490.77</v>
       </c>
       <c r="N105" s="1">
-        <v>1326749.19</v>
+        <v>3315006.14</v>
       </c>
       <c r="O105" s="1">
-        <v>0.33</v>
+        <v>0.82</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>337</v>
       </c>
       <c r="B106" t="s">
         <v>338</v>
       </c>
       <c r="C106" s="1">
-        <v>4200000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>103.409</v>
+        <v>98.402</v>
       </c>
       <c r="E106" s="1">
-        <v>105.09337452</v>
+        <v>97.523</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>4413921.73</v>
+        <v>2047983.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-70743.73</v>
+        <v>18459.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.6027409258116</v>
+        <v>0.90132584108364</v>
       </c>
       <c r="K106">
-        <v>2.76</v>
+        <v>0.33</v>
       </c>
       <c r="L106" t="s">
         <v>339</v>
       </c>
       <c r="M106" s="1">
-        <v>4343178.0</v>
+        <v>2066442.0</v>
       </c>
       <c r="N106" s="1">
-        <v>4459051.97</v>
+        <v>2073346.11</v>
       </c>
       <c r="O106" s="1">
-        <v>1.12</v>
+        <v>0.51</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>340</v>
       </c>
       <c r="B107" t="s">
         <v>341</v>
       </c>
       <c r="C107" s="1">
-        <v>2000000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>107.791</v>
+        <v>100.663</v>
       </c>
       <c r="E107" s="1">
-        <v>109.06825</v>
+        <v>101.80010086</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>2181365.0</v>
+        <v>5904405.85</v>
       </c>
       <c r="I107" s="1">
-        <v>-25545.0</v>
+        <v>-65951.85</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.1710557380356</v>
+        <v>-1.116993846214</v>
       </c>
       <c r="K107">
-        <v>2.18</v>
+        <v>3.46</v>
       </c>
       <c r="L107" t="s">
         <v>342</v>
       </c>
       <c r="M107" s="1">
-        <v>2155820.0</v>
+        <v>5838454.0</v>
       </c>
       <c r="N107" s="1">
-        <v>2199328.29</v>
+        <v>6039189.62</v>
       </c>
       <c r="O107" s="1">
-        <v>0.55</v>
+        <v>1.5</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>343</v>
       </c>
       <c r="B108" t="s">
         <v>344</v>
       </c>
       <c r="C108" s="1">
-        <v>4800000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.337</v>
+        <v>99.71</v>
       </c>
       <c r="E108" s="1">
-        <v>101.34664646</v>
+        <v>99.878</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>4864639.03</v>
+        <v>3096218.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-48463.03</v>
+        <v>-5208.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.99623075219211</v>
+        <v>-0.16820521035664</v>
       </c>
       <c r="K108">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="L108" t="s">
-        <v>345</v>
+        <v>70</v>
       </c>
       <c r="M108" s="1">
-        <v>4816176.0</v>
+        <v>3091010.0</v>
       </c>
       <c r="N108" s="1">
-        <v>4819858.19</v>
+        <v>3094577.12</v>
       </c>
       <c r="O108" s="1">
-        <v>1.21</v>
+        <v>0.77</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>345</v>
+      </c>
+      <c r="B109" t="s">
         <v>346</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.579</v>
+      </c>
+      <c r="E109" s="1">
+        <v>99.2</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1984000.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>7580.0</v>
+      </c>
+      <c r="J109" s="1">
+        <v>0.3820564516129</v>
+      </c>
+      <c r="K109">
+        <v>0.43</v>
+      </c>
+      <c r="L109" t="s">
         <v>347</v>
       </c>
-      <c r="C109" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>5108621.44</v>
+        <v>1991580.0</v>
       </c>
       <c r="N109" s="1">
-        <v>5116031.52</v>
+        <v>2000086.85</v>
       </c>
       <c r="O109" s="1">
-        <v>1.29</v>
+        <v>0.5</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>348</v>
+      </c>
+      <c r="B110" t="s">
         <v>349</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>5149000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.441</v>
+      </c>
+      <c r="E110" s="1">
+        <v>101.54052787</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>5228321.78</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-56614.69</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-1.0828463201437</v>
+      </c>
+      <c r="K110">
+        <v>2.9</v>
+      </c>
+      <c r="L110" t="s">
         <v>350</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>801984.0</v>
+        <v>5171707.09</v>
       </c>
       <c r="N110" s="1">
-        <v>811299.07</v>
+        <v>5320887.02</v>
       </c>
       <c r="O110" s="1">
-        <v>0.2</v>
+        <v>1.32</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>351</v>
+      </c>
+      <c r="B111" t="s">
         <v>352</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.983</v>
+      </c>
+      <c r="E111" s="1">
+        <v>101.50487846</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1319563.42</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-19784.42</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-1.4993155842407</v>
+      </c>
+      <c r="K111">
+        <v>1.86</v>
+      </c>
+      <c r="L111" t="s">
         <v>353</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>4167113.6</v>
+        <v>1299779.0</v>
       </c>
       <c r="N111" s="1">
-        <v>4269574.97</v>
+        <v>1323922.49</v>
       </c>
       <c r="O111" s="1">
-        <v>1.07</v>
+        <v>0.33</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>354</v>
+      </c>
+      <c r="B112" t="s">
         <v>355</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>103.027</v>
+      </c>
+      <c r="E112" s="1">
+        <v>105.09337452</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>4413921.73</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-86787.73</v>
+      </c>
+      <c r="J112" s="1">
+        <v>-1.9662272081114</v>
+      </c>
+      <c r="K112">
+        <v>3.03</v>
+      </c>
+      <c r="L112" t="s">
         <v>356</v>
       </c>
-      <c r="C112" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>5401000.0</v>
+        <v>4327134.0</v>
       </c>
       <c r="N112" s="1">
-        <v>5458184.93</v>
+        <v>4454486.05</v>
       </c>
       <c r="O112" s="1">
-        <v>1.37</v>
+        <v>1.1</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>357</v>
+      </c>
+      <c r="B113" t="s">
         <v>358</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>107.029</v>
+      </c>
+      <c r="E113" s="1">
+        <v>109.06825</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>2181365.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-40785.0</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-1.8697008524479</v>
+      </c>
+      <c r="K113">
+        <v>2.63</v>
+      </c>
+      <c r="L113" t="s">
         <v>359</v>
       </c>
-      <c r="C113" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>3342030.0</v>
+        <v>2140580.0</v>
       </c>
       <c r="N113" s="1">
-        <v>3359286.16</v>
+        <v>2193225.03</v>
       </c>
       <c r="O113" s="1">
-        <v>0.85</v>
+        <v>0.54</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>360</v>
+      </c>
+      <c r="B114" t="s">
         <v>361</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.239</v>
+      </c>
+      <c r="E114" s="1">
+        <v>101.34664646</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>4864639.03</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-53167.03</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-1.0929285743941</v>
+      </c>
+      <c r="K114">
+        <v>0.31</v>
+      </c>
+      <c r="L114" t="s">
         <v>362</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>4369356.0</v>
+        <v>4811472.0</v>
       </c>
       <c r="N114" s="1">
-        <v>4433132.16</v>
+        <v>4826200.77</v>
       </c>
       <c r="O114" s="1">
-        <v>1.12</v>
+        <v>1.2</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>363</v>
+      </c>
+      <c r="B115" t="s">
         <v>364</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1">
+        <v>5464000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>92.995</v>
+      </c>
+      <c r="E115" s="1">
+        <v>94.43916654</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>5160156.06</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-78909.26</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-1.5292029753069</v>
+      </c>
+      <c r="K115">
+        <v>0.22</v>
+      </c>
+      <c r="L115" t="s">
         <v>365</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>647454.0</v>
+        <v>5081246.8</v>
       </c>
       <c r="N115" s="1">
-        <v>654843.04</v>
+        <v>5093372.39</v>
       </c>
       <c r="O115" s="1">
-        <v>0.16</v>
+        <v>1.26</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>366</v>
+      </c>
+      <c r="B116" t="s">
         <v>367</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.209</v>
+      </c>
+      <c r="E116" s="1">
+        <v>100.637</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>805096.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-3424.0</v>
+      </c>
+      <c r="J116" s="1">
+        <v>-0.4252908969862</v>
+      </c>
+      <c r="K116">
+        <v>1.34</v>
+      </c>
+      <c r="L116" t="s">
         <v>368</v>
       </c>
-      <c r="C116" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>2963550.0</v>
+        <v>801672.0</v>
       </c>
       <c r="N116" s="1">
-        <v>2990519.18</v>
+        <v>812425.42</v>
       </c>
       <c r="O116" s="1">
-        <v>0.75</v>
+        <v>0.2</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>369</v>
+      </c>
+      <c r="B117" t="s">
         <v>370</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" s="1">
+        <v>4160000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.081</v>
+      </c>
+      <c r="E117" s="1">
+        <v>101.30837019</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>4214428.2</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-51058.6</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-1.211519038336</v>
+      </c>
+      <c r="K117">
+        <v>2.67</v>
+      </c>
+      <c r="L117" t="s">
         <v>371</v>
       </c>
-      <c r="C117" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>3811320.0</v>
+        <v>4163369.6</v>
       </c>
       <c r="N117" s="1">
-        <v>3814498.08</v>
+        <v>4274507.13</v>
       </c>
       <c r="O117" s="1">
-        <v>0.96</v>
+        <v>1.06</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>372</v>
+      </c>
+      <c r="B118" t="s">
         <v>373</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>98.186</v>
+      </c>
+      <c r="E118" s="1">
+        <v>98.32790722</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>3539804.66</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-5108.66</v>
+      </c>
+      <c r="J118" s="1">
+        <v>-0.14432039309197</v>
+      </c>
+      <c r="K118">
+        <v>1.12</v>
+      </c>
+      <c r="L118" t="s">
         <v>374</v>
       </c>
-      <c r="C118" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>5923718.0</v>
+        <v>3534696.0</v>
       </c>
       <c r="N118" s="1">
-        <v>6053275.53</v>
+        <v>3574974.08</v>
       </c>
       <c r="O118" s="1">
-        <v>1.52</v>
+        <v>0.89</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>375</v>
+      </c>
+      <c r="B119" t="s">
         <v>376</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>98.292</v>
+      </c>
+      <c r="E119" s="1">
+        <v>98.51473529</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>3349501.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-7573.0</v>
+      </c>
+      <c r="J119" s="1">
+        <v>-0.22609337928247</v>
+      </c>
+      <c r="K119">
+        <v>0.64</v>
+      </c>
+      <c r="L119" t="s">
         <v>377</v>
       </c>
-      <c r="C119" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>2970870.0</v>
+        <v>3341928.0</v>
       </c>
       <c r="N119" s="1">
-        <v>2995290.17</v>
+        <v>3363830.05</v>
       </c>
       <c r="O119" s="1">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>378</v>
+      </c>
+      <c r="B120" t="s">
         <v>379</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="1">
-        <v>6100000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.041</v>
+        <v>94.668</v>
       </c>
       <c r="E120" s="1">
-        <v>100.56275984</v>
+        <v>94.967</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>6134328.35</v>
+        <v>4368482.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-31827.35</v>
+        <v>-13754.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.51884001285976</v>
+        <v>-0.31484620973601</v>
       </c>
       <c r="K120">
-        <v>2.48</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>0.02</v>
+      </c>
+      <c r="L120">
+        <v>913.7</v>
       </c>
       <c r="M120" s="1">
-        <v>6102501.0</v>
+        <v>4354728.0</v>
       </c>
       <c r="N120" s="1">
-        <v>6253914.7</v>
+        <v>4355641.7</v>
       </c>
       <c r="O120" s="1">
-        <v>1.57</v>
+        <v>1.08</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>380</v>
+      </c>
+      <c r="B121" t="s">
+        <v>381</v>
+      </c>
+      <c r="C121" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>107.481</v>
+      </c>
+      <c r="E121" s="1">
+        <v>110.87634667</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>665258.08</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-20372.08</v>
+      </c>
+      <c r="J121" s="1">
+        <v>-3.0622822348885</v>
+      </c>
+      <c r="K121">
+        <v>1.68</v>
+      </c>
+      <c r="L121" t="s">
         <v>382</v>
       </c>
-      <c r="B121" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>4066181.52</v>
+        <v>644886.0</v>
       </c>
       <c r="N121" s="1">
-        <v>4154649.79</v>
+        <v>654950.38</v>
       </c>
       <c r="O121" s="1">
-        <v>1.05</v>
+        <v>0.16</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>383</v>
+      </c>
+      <c r="B122" t="s">
+        <v>384</v>
+      </c>
+      <c r="C122" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>98.495</v>
+      </c>
+      <c r="E122" s="1">
+        <v>99.7983</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>2993949.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-39099.0</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-1.3059340690172</v>
+      </c>
+      <c r="K122">
+        <v>1.08</v>
+      </c>
+      <c r="L122" t="s">
         <v>385</v>
       </c>
-      <c r="B122" t="s">
+      <c r="M122" s="1">
+        <v>2954850.0</v>
+      </c>
+      <c r="N122" s="1">
+        <v>2987213.01</v>
+      </c>
+      <c r="O122" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="P122">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16">
+      <c r="A123" t="s">
         <v>386</v>
       </c>
-      <c r="C122" s="1">
+      <c r="B123" t="s">
+        <v>387</v>
+      </c>
+      <c r="C123" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>95.213</v>
+      </c>
+      <c r="E123" s="1">
+        <v>95.56322325</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>3822528.93</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-14008.93</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-0.36648329565422</v>
+      </c>
+      <c r="K123">
+        <v>0.14</v>
+      </c>
+      <c r="L123" t="s">
+        <v>388</v>
+      </c>
+      <c r="M123" s="1">
+        <v>3808520.0</v>
+      </c>
+      <c r="N123" s="1">
+        <v>3813999.45</v>
+      </c>
+      <c r="O123" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="P123">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16">
+      <c r="A124" t="s">
+        <v>389</v>
+      </c>
+      <c r="B124" t="s">
+        <v>390</v>
+      </c>
+      <c r="C124" s="1">
+        <v>5900000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="E124" s="1">
+        <v>101.48381678</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>5987545.19</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-90200.19</v>
+      </c>
+      <c r="J124" s="1">
+        <v>-1.5064636196925</v>
+      </c>
+      <c r="K124">
+        <v>2.4</v>
+      </c>
+      <c r="L124" t="s">
+        <v>391</v>
+      </c>
+      <c r="M124" s="1">
+        <v>5897345.0</v>
+      </c>
+      <c r="N124" s="1">
+        <v>6038783.36</v>
+      </c>
+      <c r="O124" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="P124">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16">
+      <c r="A125" t="s">
+        <v>392</v>
+      </c>
+      <c r="B125" t="s">
+        <v>393</v>
+      </c>
+      <c r="C125" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>98.331</v>
+      </c>
+      <c r="E125" s="1">
+        <v>99.72630133</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>3001761.67</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-41998.57</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-1.3991307311216</v>
+      </c>
+      <c r="K125">
+        <v>0.98</v>
+      </c>
+      <c r="L125" t="s">
+        <v>394</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2959763.1</v>
+      </c>
+      <c r="N125" s="1">
+        <v>2989162.14</v>
+      </c>
+      <c r="O125" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="P125">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16">
+      <c r="A126" t="s">
+        <v>395</v>
+      </c>
+      <c r="B126" t="s">
+        <v>396</v>
+      </c>
+      <c r="C126" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.959</v>
+      </c>
+      <c r="E126" s="1">
+        <v>100.56275984</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>6134328.35</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-36829.35</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-0.60038113219029</v>
+      </c>
+      <c r="K126">
+        <v>2.65</v>
+      </c>
+      <c r="L126" t="s">
+        <v>397</v>
+      </c>
+      <c r="M126" s="1">
+        <v>6097499.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>6259441.47</v>
+      </c>
+      <c r="O126" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="P126">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16">
+      <c r="A127" t="s">
+        <v>398</v>
+      </c>
+      <c r="B127" t="s">
+        <v>399</v>
+      </c>
+      <c r="C127" s="1">
+        <v>4124000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="E127" s="1">
+        <v>99.37023084</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>4098028.32</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-38610.16</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-0.94216430402804</v>
+      </c>
+      <c r="K127">
+        <v>0.02</v>
+      </c>
+      <c r="L127" t="s">
+        <v>400</v>
+      </c>
+      <c r="M127" s="1">
+        <v>4059418.16</v>
+      </c>
+      <c r="N127" s="1">
+        <v>4060435.04</v>
+      </c>
+      <c r="O127" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="P127">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16">
+      <c r="A128" t="s">
+        <v>401</v>
+      </c>
+      <c r="B128" t="s">
+        <v>402</v>
+      </c>
+      <c r="C128" s="1">
         <v>1999000.0</v>
       </c>
-      <c r="D122" s="1">
-[...2 lines deleted...]
-      <c r="E122" s="1">
+      <c r="D128" s="1">
+        <v>98.874</v>
+      </c>
+      <c r="E128" s="1">
         <v>98.93570235</v>
       </c>
-      <c r="F122" t="s">
-[...5 lines deleted...]
-      <c r="H122" s="1">
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
         <v>1977724.69</v>
       </c>
-      <c r="I122" s="1">
-[...20 lines deleted...]
-      <c r="P122">
+      <c r="I128" s="1">
+        <v>-1233.43</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-0.062366112241841</v>
+      </c>
+      <c r="K128">
+        <v>0.24</v>
+      </c>
+      <c r="L128" t="s">
+        <v>403</v>
+      </c>
+      <c r="M128" s="1">
+        <v>1976491.26</v>
+      </c>
+      <c r="N128" s="1">
+        <v>1981256.0</v>
+      </c>
+      <c r="O128" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P128">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>