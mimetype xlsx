--- v5 (2026-08-16)
+++ v6 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="418">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -118,1158 +118,1200 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>XS2079107830</t>
+  </si>
+  <si>
+    <t>AB SKF 0.875 15/11/2029</t>
+  </si>
+  <si>
+    <t>9 600.16</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>3 285.62</t>
+    <t>16 668.49</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>31 002.74</t>
+    <t>39 452.05</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>4 541.10</t>
+    <t>12 808.22</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>13 037.67</t>
+    <t>20 749.32</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>22 438.36</t>
+    <t>26 408.22</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>2 884.26</t>
+    <t>4 864.14</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>98 246.58</t>
+    <t>111 111.30</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
-    <t>1 020.73</t>
+    <t>4 341.82</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>26 380.48</t>
+    <t>31 253.42</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>190 191.78</t>
+    <t>6 838.36</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>3 567.12</t>
+    <t>6 410.96</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>3 966.78</t>
+    <t>6 990.41</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>27 602.05</t>
+    <t>35 095.89</t>
   </si>
   <si>
     <t>XS2791973642</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 27/06/2034</t>
   </si>
   <si>
-    <t>86 970.55</t>
+    <t>97 445.21</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>152 556.16</t>
+    <t>178 171.23</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>43 092.12</t>
+    <t>50 449.32</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>20 533.59</t>
+    <t>22 051.92</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>19 605.41</t>
+    <t>21 141.66</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>15 270.55</t>
+    <t>20 204.11</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>146 687.33</t>
+    <t>155 828.08</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
+    <t>5 415.71</t>
+  </si>
+  <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>19 417.81</t>
+    <t>35 210.96</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>218 796.41</t>
+    <t>12 021.78</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>5 917.81</t>
+    <t>6 953.42</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>1 706.85</t>
+    <t>2 109.59</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>6 712.33</t>
+    <t>9 589.04</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>68 145.60</t>
+    <t>1 239.75</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
-    <t>1 228.16</t>
+    <t>4 730.18</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>55 715.07</t>
+    <t>69 601.37</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>8 219.18</t>
+    <t>16 068.49</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>75 114.93</t>
+    <t>85 184.83</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>15 487.10</t>
+    <t>19 290.53</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>9 092.47</t>
+    <t>11 424.66</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>50 958.00</t>
+    <t>64 661.33</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>67 890.41</t>
+    <t>79 212.33</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>14 816.54</t>
+    <t>17 947.12</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>54 176.03</t>
+    <t>2 835.62</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>13 219.23</t>
+    <t>20 373.20</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>10 221.92</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>22 136.30</t>
+    <t>26 321.92</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>1 232.88</t>
+    <t>1 556.51</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>67 200.34</t>
+    <t>75 650.68</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>54 493.15</t>
+    <t>58 160.96</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>95 473.97</t>
+    <t>103 068.49</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>19 910.96</t>
+    <t>22 376.71</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>38 136.99</t>
+    <t>51 468.49</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>2 537.67</t>
+    <t>5 567.29</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>10 220.32</t>
+    <t>14 691.71</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>24 049.32</t>
+    <t>27 328.77</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>11 830.48</t>
+    <t>13 937.67</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>88 635.62</t>
+    <t>100 043.84</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>9 369.86</t>
+    <t>21 917.81</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>2 126.16</t>
+    <t>2 869.26</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>45 006.16</t>
+    <t>56 257.71</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>127 898.63</t>
+    <t>149 157.53</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>13 304.79</t>
+    <t>15 802.74</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>7 919.18</t>
+    <t>9 326.71</t>
   </si>
   <si>
     <t>XS2987792269</t>
   </si>
   <si>
     <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
-    <t>3 982.19</t>
+    <t>8 849.32</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>36 361.64</t>
+    <t>42 410.96</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>55 032.70</t>
+    <t>63 998.84</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>75 366.99</t>
+    <t>88 711.64</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>35 588.96</t>
+    <t>42 688.97</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>6 331.11</t>
+  </si>
+  <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>37 773.25</t>
+    <t>43 071.36</t>
+  </si>
+  <si>
+    <t>XS3379436325</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
+  </si>
+  <si>
+    <t>3 540.27</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>9 229.45</t>
+    <t>10 931.51</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>112 285.37</t>
+    <t>135 823.45</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>19 965.46</t>
+    <t>29 185.13</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>59 702.05</t>
+    <t>68 169.86</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>19 589.04</t>
+    <t>26 529.79</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>65 759.52</t>
+    <t>76 233.51</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>40 202.05</t>
+    <t>47 307.53</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>24 230.14</t>
+    <t>29 394.86</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>133 182.19</t>
+    <t>153 721.92</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>42 410.96</t>
+    <t>51 554.79</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>15 780.82</t>
+    <t>22 931.51</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>6 328.77</t>
+    <t>9 320.55</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
+    <t>1 200.00</t>
+  </si>
+  <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>35 869.57</t>
+    <t>50 086.96</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>1 994.52</t>
+    <t>8 591.78</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>10 578.08</t>
+    <t>12 821.92</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>104 613.70</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>6 434.25</t>
+    <t>8 227.40</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>87 101.69</t>
+    <t>102 587.36</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>12 832.82</t>
+    <t>19 418.29</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>25 650.68</t>
+    <t>32 219.18</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>78 108.70</t>
+    <t>93 638.85</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>30 247.42</t>
+    <t>40 916.67</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>19 508.90</t>
+    <t>25 588.61</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>93 448.68</t>
+    <t>107 471.10</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>26 820.82</t>
+    <t>31 398.59</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>15 633.19</t>
+    <t>20 678.69</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>30 654.25</t>
+    <t>37 625.96</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>17 828.77</t>
+    <t>19 195.21</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>143 410.96</t>
+    <t>6 753.42</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>17 044.29</t>
+    <t>24 667.16</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>112 606.85</t>
+    <t>139 142.47</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>11 815.07</t>
+    <t>47 277.40</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>2 151.68</t>
+    <t>5 976.78</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>88 636.64</t>
+    <t>99 797.95</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>59 515.37</t>
+    <t>68 407.07</t>
+  </si>
+  <si>
+    <t>XS3317606419</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>6 904.11</t>
+    <t>10 869.86</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>200 735.62</t>
+    <t>228 402.05</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
+    <t>9 493.15</t>
+  </si>
+  <si>
+    <t>XS3393867810</t>
+  </si>
+  <si>
+    <t>SAP SE 3 03/06/2029</t>
+  </si>
+  <si>
+    <t>1 528.77</t>
+  </si>
+  <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>8 506.85</t>
+    <t>12 405.82</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>149 179.93</t>
+    <t>172 741.13</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>24 143.49</t>
+    <t>26 854.79</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>127 352.05</t>
+    <t>138 830.14</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>52 645.03</t>
+    <t>61 781.77</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>14 728.77</t>
+    <t>27 923.29</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>12 125.59</t>
+    <t>18 073.97</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>10 753.42</t>
+    <t>12 191.78</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>111 137.53</t>
+    <t>128 454.11</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>40 278.08</t>
+    <t>43 126.03</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>21 902.05</t>
+    <t>28 890.41</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
+    <t>5 061.10</t>
+  </si>
+  <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>10 064.38</t>
+    <t>12 739.73</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>32 363.01</t>
+    <t>40 273.97</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>5 479.45</t>
+    <t>8 364.38</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>141 438.36</t>
+    <t>163 713.70</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>29 399.04</t>
+    <t>36 662.16</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>5 355.40</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>161 942.47</t>
+    <t>186 608.22</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>1 016.88</t>
-[...8 lines deleted...]
-    <t>4 764.74</t>
+    <t>6 817.81</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1633,212 +1675,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>838787.7466</v>
+        <v>1051669.2504</v>
       </c>
       <c r="D2">
-        <v>119.03</v>
+        <v>119.51</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>99844981.07</v>
+        <v>125685181.03</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>99844981.07</v>
+        <v>125685181.03</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2726600.0557</v>
+        <v>2775395.2468</v>
       </c>
       <c r="D3">
-        <v>106.37</v>
+        <v>106.79</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>290028965.06</v>
+        <v>296387818.16</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>290028965.06</v>
+        <v>296387818.16</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>28554.6906</v>
+        <v>27459.2117</v>
       </c>
       <c r="D4">
-        <v>110.43</v>
+        <v>110.87</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3153349.82</v>
+        <v>3044641.01</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3153349.82</v>
+        <v>3044641.01</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>103973.03</v>
+        <v>107998.78</v>
       </c>
       <c r="D5">
-        <v>99.75</v>
+        <v>100.16</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10371393.24</v>
+        <v>10817643.25</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10371393.24</v>
+        <v>10817643.25</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.04</v>
+        <v>100.43</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64127.57</v>
+        <v>64381.35</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64127.57</v>
+        <v>64381.35</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P128"/>
+  <dimension ref="A1:P132"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O128" sqref="O128"/>
+      <selection activeCell="O132" sqref="O132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1857,6389 +1899,6589 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>2584.0</v>
+        <v>2617.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4800.35</v>
+        <v>4806.42</v>
       </c>
       <c r="E2" s="1">
-        <v>4800.35</v>
+        <v>4803.671467329</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>12404104.4</v>
+        <v>12571208.23</v>
       </c>
       <c r="I2" s="1">
-        <v>0.0</v>
+        <v>7192.91</v>
       </c>
       <c r="J2" s="1">
-        <v>0.0</v>
+        <v>0.057217332402742</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>12404104.4</v>
+        <v>12578401.14</v>
       </c>
       <c r="N2" s="1">
-        <v>12404104.4</v>
+        <v>12578401.14</v>
       </c>
       <c r="O2" s="1">
-        <v>3.07</v>
+        <v>2.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>1047.0</v>
+        <v>460.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.62</v>
+        <v>105.625</v>
       </c>
       <c r="E3" s="1">
-        <v>105.775305635</v>
+        <v>105.69</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-162605.0</v>
+        <v>-29900.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-162605.0</v>
+        <v>-29900.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-162605.0</v>
+        <v>-29900.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>300000.0</v>
+        <v>1944000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.307</v>
+        <v>93.869</v>
       </c>
       <c r="E4" s="1">
-        <v>100.825</v>
+        <v>93.54761317</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>302475.0</v>
+        <v>1818565.6</v>
       </c>
       <c r="I4" s="1">
-        <v>-1554.0</v>
+        <v>6247.76</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.51376146788991</v>
+        <v>0.34355428256204</v>
       </c>
       <c r="K4">
-        <v>1.1</v>
+        <v>0.49</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>300921.0</v>
+        <v>1824813.36</v>
       </c>
       <c r="N4" s="1">
-        <v>304206.62</v>
+        <v>1834413.52</v>
       </c>
       <c r="O4" s="1">
-        <v>0.08</v>
+        <v>0.42</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>2300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.399</v>
+        <v>100.278</v>
       </c>
       <c r="E5" s="1">
-        <v>103.00508304</v>
+        <v>100.45730769</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2369116.91</v>
+        <v>1305945.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-36939.91</v>
+        <v>-2331.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.5592269779544</v>
+        <v>-0.17849143723511</v>
       </c>
       <c r="K5">
-        <v>1.35</v>
+        <v>1.28</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>2332177.0</v>
+        <v>1303614.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2363179.74</v>
+        <v>1320282.49</v>
       </c>
       <c r="O5" s="1">
-        <v>0.59</v>
+        <v>0.3</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>5100000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.584</v>
+        <v>101.507</v>
       </c>
       <c r="E6" s="1">
-        <v>99.78678667</v>
+        <v>102.8958764</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5089126.12</v>
+        <v>2572396.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-61342.12</v>
+        <v>-34721.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.2053566477539</v>
+        <v>-1.3497882020081</v>
       </c>
       <c r="K6">
-        <v>0.09</v>
+        <v>1.58</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>5027784.0</v>
+        <v>2537675.0</v>
       </c>
       <c r="N6" s="1">
-        <v>5032325.1</v>
+        <v>2577127.05</v>
       </c>
       <c r="O6" s="1">
-        <v>1.25</v>
+        <v>0.59</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>4700000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.332</v>
+        <v>98.726</v>
       </c>
       <c r="E7" s="1">
-        <v>99.71406383</v>
+        <v>99.72163855</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4686561.0</v>
+        <v>5484690.12</v>
       </c>
       <c r="I7" s="1">
-        <v>-17957.0</v>
+        <v>-54760.12</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.38315942116191</v>
+        <v>-0.99841775564159</v>
       </c>
       <c r="K7">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>4668604.0</v>
+        <v>5429930.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4681641.67</v>
+        <v>5442738.22</v>
       </c>
       <c r="O7" s="1">
-        <v>1.16</v>
+        <v>1.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>1600000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.024</v>
+        <v>99.462</v>
       </c>
       <c r="E8" s="1">
-        <v>99.7615575</v>
+        <v>99.699</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1596184.92</v>
+        <v>5084649.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-27800.92</v>
+        <v>-12087.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.7417104780065</v>
+        <v>-0.23771552372642</v>
       </c>
       <c r="K8">
-        <v>1.4</v>
+        <v>0.41</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1568384.0</v>
+        <v>5072562.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1590822.36</v>
+        <v>5093311.32</v>
       </c>
       <c r="O8" s="1">
-        <v>0.39</v>
+        <v>1.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.548</v>
+        <v>98.3</v>
       </c>
       <c r="E9" s="1">
-        <v>97.254</v>
+        <v>99.69199529</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>291762.0</v>
+        <v>1694763.92</v>
       </c>
       <c r="I9" s="1">
-        <v>-2118.0</v>
+        <v>-23663.92</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.72593415180867</v>
+        <v>-1.3962959513559</v>
       </c>
       <c r="K9">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>641.1</v>
+        <v>1.55</v>
+      </c>
+      <c r="L9" t="s">
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>289644.0</v>
+        <v>1671100.0</v>
       </c>
       <c r="N9" s="1">
-        <v>290285.1</v>
+        <v>1697508.22</v>
       </c>
       <c r="O9" s="1">
-        <v>0.07</v>
+        <v>0.39</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>1851000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>92.895</v>
+        <v>96.806</v>
       </c>
       <c r="E10" s="1">
-        <v>94.22797137</v>
+        <v>97.254</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1744159.75</v>
+        <v>291762.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-24673.3</v>
+        <v>-1344.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.4146238611457</v>
+        <v>-0.46064943344233</v>
       </c>
       <c r="K10">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>0.3</v>
+      </c>
+      <c r="L10">
+        <v>900.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1719486.45</v>
+        <v>290418.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1722370.71</v>
+        <v>291318.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.43</v>
+        <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>1600000.0</v>
+        <v>1951000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>106.667</v>
+        <v>93.621</v>
       </c>
       <c r="E11" s="1">
-        <v>109.8295</v>
+        <v>94.22776781</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1757272.0</v>
+        <v>1838383.75</v>
       </c>
       <c r="I11" s="1">
-        <v>-50600.0</v>
+        <v>-11838.04</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.8794631679103</v>
+        <v>-0.64393737161787</v>
       </c>
       <c r="K11">
-        <v>6.14</v>
+        <v>0.25</v>
       </c>
       <c r="L11" t="s">
         <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1706672.0</v>
+        <v>1826545.71</v>
       </c>
       <c r="N11" s="1">
-        <v>1804918.58</v>
+        <v>1831409.85</v>
       </c>
       <c r="O11" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>1577000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.069</v>
+        <v>106.67</v>
       </c>
       <c r="E12" s="1">
-        <v>99.983</v>
+        <v>109.65452941</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1576731.91</v>
+        <v>1864127.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1356.22</v>
+        <v>-50737.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.086014622485823</v>
+        <v>-2.7217566185137</v>
       </c>
       <c r="K12">
-        <v>0.06</v>
+        <v>6.54</v>
       </c>
       <c r="L12" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>1578088.13</v>
+        <v>1813390.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1579108.86</v>
+        <v>1924501.3</v>
       </c>
       <c r="O12" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>900000.0</v>
+        <v>1677000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.121</v>
+        <v>100.276</v>
       </c>
       <c r="E13" s="1">
-        <v>100.75133333</v>
+        <v>100.0143059</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>906762.0</v>
+        <v>1677239.91</v>
       </c>
       <c r="I13" s="1">
-        <v>-5673.0</v>
+        <v>4388.61</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.62563274596862</v>
+        <v>0.26165666425145</v>
       </c>
       <c r="K13">
-        <v>2.93</v>
+        <v>0.26</v>
       </c>
       <c r="L13" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>901089.0</v>
+        <v>1681628.52</v>
       </c>
       <c r="N13" s="1">
-        <v>927469.48</v>
+        <v>1685970.34</v>
       </c>
       <c r="O13" s="1">
-        <v>0.23</v>
+        <v>0.39</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>6000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.718</v>
+        <v>100.076</v>
       </c>
       <c r="E14" s="1">
-        <v>100.084275</v>
+        <v>100.6916</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>6005056.5</v>
+        <v>1006916.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-81976.5</v>
+        <v>-6156.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.3651245412928</v>
+        <v>-0.61137175295655</v>
       </c>
       <c r="K14">
-        <v>3.17</v>
+        <v>3.13</v>
       </c>
       <c r="L14" t="s">
         <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>5923080.0</v>
+        <v>1000760.0</v>
       </c>
       <c r="N14" s="1">
-        <v>6113271.78</v>
+        <v>1032013.42</v>
       </c>
       <c r="O14" s="1">
-        <v>1.52</v>
+        <v>0.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>1400000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.132</v>
+        <v>98.798</v>
       </c>
       <c r="E15" s="1">
-        <v>99.5035</v>
+        <v>100.01838281</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1393049.0</v>
+        <v>6401176.5</v>
       </c>
       <c r="I15" s="1">
-        <v>-19201.0</v>
+        <v>-78104.5</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.3783434753551</v>
+        <v>-1.2201585130483</v>
       </c>
       <c r="K15">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="L15" t="s">
         <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>1373848.0</v>
+        <v>6323072.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1377415.12</v>
+        <v>6329910.36</v>
       </c>
       <c r="O15" s="1">
-        <v>0.34</v>
+        <v>1.45</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.837</v>
+        <v>98.654</v>
       </c>
       <c r="E16" s="1">
-        <v>99.762</v>
+        <v>99.46406667</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1296906.0</v>
+        <v>1491961.0</v>
       </c>
       <c r="I16" s="1">
-        <v>975.0</v>
+        <v>-12151.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.075178925843508</v>
+        <v>-0.81443147642599</v>
       </c>
       <c r="K16">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="L16" t="s">
         <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1297881.0</v>
+        <v>1479810.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1301847.78</v>
+        <v>1486220.96</v>
       </c>
       <c r="O16" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>1900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.114</v>
+        <v>100.256</v>
       </c>
       <c r="E17" s="1">
-        <v>104.746</v>
+        <v>99.81171429</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1990174.0</v>
+        <v>1397364.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-31008.0</v>
+        <v>6220.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.5580547228534</v>
+        <v>0.44512381884749</v>
       </c>
       <c r="K17">
-        <v>1.45</v>
+        <v>0.5</v>
       </c>
       <c r="L17" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>1959166.0</v>
+        <v>1403584.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1986768.05</v>
+        <v>1410574.41</v>
       </c>
       <c r="O17" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>1900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.42</v>
+        <v>103.122</v>
       </c>
       <c r="E18" s="1">
-        <v>103.601</v>
+        <v>104.67195</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1968419.0</v>
+        <v>2093439.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-3439.0</v>
+        <v>-30999.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.17470873833264</v>
+        <v>-1.4807692032106</v>
       </c>
       <c r="K18">
-        <v>4.58</v>
+        <v>1.75</v>
       </c>
       <c r="L18" t="s">
         <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>1964980.0</v>
+        <v>2062440.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2051950.55</v>
+        <v>2097535.89</v>
       </c>
       <c r="O18" s="1">
-        <v>0.51</v>
+        <v>0.48</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>104.062</v>
+        <v>103.594</v>
       </c>
       <c r="E19" s="1">
-        <v>106.02823333</v>
+        <v>103.6127</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3817016.4</v>
+        <v>2072254.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-70784.4</v>
+        <v>-374.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.8544431718973</v>
+        <v>-0.018047980604694</v>
       </c>
       <c r="K19">
-        <v>4.24</v>
+        <v>4.87</v>
       </c>
       <c r="L19" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>3746232.0</v>
+        <v>2071880.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3898788.16</v>
+        <v>2169325.21</v>
       </c>
       <c r="O19" s="1">
-        <v>0.97</v>
+        <v>0.5</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>3300000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>101.313</v>
+        <v>104.114</v>
       </c>
       <c r="E20" s="1">
-        <v>102.9313697</v>
+        <v>105.89313846</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3396735.2</v>
+        <v>4129832.4</v>
       </c>
       <c r="I20" s="1">
-        <v>-53406.2</v>
+        <v>-69386.4</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.572280347317</v>
+        <v>-1.6801262927764</v>
       </c>
       <c r="K20">
-        <v>1.31</v>
+        <v>4.57</v>
       </c>
       <c r="L20" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>3343329.0</v>
+        <v>4060446.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3386421.12</v>
+        <v>4238617.23</v>
       </c>
       <c r="O20" s="1">
-        <v>0.84</v>
+        <v>0.97</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>4550000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>94.325</v>
+        <v>101.328</v>
       </c>
       <c r="E21" s="1">
-        <v>94.51235868</v>
+        <v>102.9313697</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>4300312.32</v>
+        <v>3396735.2</v>
       </c>
       <c r="I21" s="1">
-        <v>-8524.82</v>
+        <v>-52911.2</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.19823722942988</v>
+        <v>-1.5577075304545</v>
       </c>
       <c r="K21">
-        <v>0.45</v>
+        <v>1.53</v>
       </c>
       <c r="L21" t="s">
         <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>4291787.5</v>
+        <v>3343824.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4312321.09</v>
+        <v>3394273.32</v>
       </c>
       <c r="O21" s="1">
-        <v>1.07</v>
+        <v>0.78</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>4580000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.899</v>
+        <v>94.644</v>
       </c>
       <c r="E22" s="1">
-        <v>96.74135808</v>
+        <v>94.51235868</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4430754.2</v>
+        <v>4300312.32</v>
       </c>
       <c r="I22" s="1">
-        <v>7220.0</v>
+        <v>5989.68</v>
       </c>
       <c r="J22" s="1">
-        <v>0.16295194168072</v>
+        <v>0.13928476711199</v>
       </c>
       <c r="K22">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="L22" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>4437974.2</v>
+        <v>4306302.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4457579.61</v>
+        <v>4328353.92</v>
       </c>
       <c r="O22" s="1">
-        <v>1.1</v>
+        <v>0.99</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>4900000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.765</v>
+        <v>97.104</v>
       </c>
       <c r="E23" s="1">
-        <v>96.32958306</v>
+        <v>96.74135808</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4720149.57</v>
+        <v>4430754.2</v>
       </c>
       <c r="I23" s="1">
-        <v>-27664.57</v>
+        <v>16609.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.58609519867397</v>
+        <v>0.37485717442868</v>
       </c>
       <c r="K23">
-        <v>0.31</v>
+        <v>0.46</v>
       </c>
       <c r="L23" t="s">
         <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>4692485.0</v>
+        <v>4447363.2</v>
       </c>
       <c r="N23" s="1">
-        <v>4707755.55</v>
+        <v>4468504.86</v>
       </c>
       <c r="O23" s="1">
-        <v>1.17</v>
+        <v>1.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>95</v>
       </c>
       <c r="B24" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>4100000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.358</v>
+        <v>96.039</v>
       </c>
       <c r="E24" s="1">
-        <v>101.45567878</v>
+        <v>96.32958306</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4159682.83</v>
+        <v>4720149.57</v>
       </c>
       <c r="I24" s="1">
-        <v>-45004.83</v>
+        <v>-14238.57</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.0819293643117</v>
+        <v>-0.30165505962982</v>
       </c>
       <c r="K24">
-        <v>3.58</v>
+        <v>0.41</v>
       </c>
       <c r="L24" t="s">
         <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>4114678.0</v>
+        <v>4705911.0</v>
       </c>
       <c r="N24" s="1">
-        <v>4261365.33</v>
+        <v>4726115.11</v>
       </c>
       <c r="O24" s="1">
-        <v>1.06</v>
+        <v>1.08</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>98</v>
       </c>
       <c r="B25" t="s">
         <v>99</v>
       </c>
       <c r="C25" s="1">
-        <v>972000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.952</v>
+        <v>100.413</v>
       </c>
       <c r="E25" s="1">
-        <v>100.0</v>
+        <v>101.45567878</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>972000.0</v>
+        <v>4159682.83</v>
       </c>
       <c r="I25" s="1">
-        <v>-466.56</v>
+        <v>-42749.83</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.048</v>
+        <v>-1.027718500355</v>
       </c>
       <c r="K25">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>667.35</v>
+        <v>3.8</v>
+      </c>
+      <c r="L25" t="s">
+        <v>100</v>
       </c>
       <c r="M25" s="1">
-        <v>971533.44</v>
+        <v>4116933.0</v>
       </c>
       <c r="N25" s="1">
-        <v>972200.79</v>
+        <v>4272761.08</v>
       </c>
       <c r="O25" s="1">
-        <v>0.24</v>
+        <v>0.98</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C26" s="1">
-        <v>4500000.0</v>
+        <v>1972000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.539</v>
+        <v>100.22</v>
       </c>
       <c r="E26" s="1">
-        <v>104.41792044</v>
+        <v>100.20689655</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>4698806.42</v>
+        <v>1976080.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-84551.42</v>
+        <v>258.4</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.7994233522819</v>
+        <v>0.013076393668273</v>
       </c>
       <c r="K26">
-        <v>0.43</v>
+        <v>0.27</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>4614255.0</v>
+        <v>1976338.4</v>
       </c>
       <c r="N26" s="1">
-        <v>4633672.81</v>
+        <v>1981754.11</v>
       </c>
       <c r="O26" s="1">
-        <v>1.15</v>
+        <v>0.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1">
-        <v>8358000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.929</v>
+        <v>102.58</v>
       </c>
       <c r="E27" s="1">
-        <v>100.19916009</v>
+        <v>104.31542542</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>8374645.8</v>
+        <v>5007140.42</v>
       </c>
       <c r="I27" s="1">
-        <v>-106159.98</v>
+        <v>-83300.42</v>
       </c>
       <c r="J27" s="1">
-        <v>-1.2676354622664</v>
+        <v>-1.6636325929122</v>
       </c>
       <c r="K27">
-        <v>2.62</v>
+        <v>0.73</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>8268485.82</v>
+        <v>4923840.0</v>
       </c>
       <c r="N27" s="1">
-        <v>8487282.23</v>
+        <v>4959050.96</v>
       </c>
       <c r="O27" s="1">
-        <v>2.1</v>
+        <v>1.14</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C28" s="1">
-        <v>3600000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>92.613</v>
+        <v>99.152</v>
       </c>
       <c r="E28" s="1">
-        <v>92.61058806</v>
+        <v>100.19916009</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3333981.17</v>
+        <v>8374645.8</v>
       </c>
       <c r="I28" s="1">
-        <v>86.83</v>
+        <v>-87521.64</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0026043938334541</v>
+        <v>-1.0450787064929</v>
       </c>
       <c r="K28">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>3334068.0</v>
+        <v>8287124.16</v>
       </c>
       <c r="N28" s="1">
-        <v>3339985.81</v>
+        <v>8299145.94</v>
       </c>
       <c r="O28" s="1">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C29" s="1">
-        <v>1400000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>98.241</v>
+        <v>92.991</v>
       </c>
       <c r="E29" s="1">
-        <v>97.397</v>
+        <v>92.61058806</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1363558.0</v>
+        <v>3333981.17</v>
       </c>
       <c r="I29" s="1">
-        <v>11816.0</v>
+        <v>13694.83</v>
       </c>
       <c r="J29" s="1">
-        <v>0.86655646477818</v>
+        <v>0.41076506739839</v>
       </c>
       <c r="K29">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="L29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M29" s="1">
-        <v>1375374.0</v>
+        <v>3347676.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1377080.85</v>
+        <v>3354629.42</v>
       </c>
       <c r="O29" s="1">
-        <v>0.34</v>
+        <v>0.77</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>2000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.231</v>
+        <v>98.435</v>
       </c>
       <c r="E30" s="1">
-        <v>99.4518355</v>
+        <v>97.397</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1989036.71</v>
+        <v>1363558.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-4416.71</v>
+        <v>14532.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.22205271415026</v>
+        <v>1.0657412445969</v>
       </c>
       <c r="K30">
-        <v>0.34</v>
+        <v>0.15</v>
       </c>
       <c r="L30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>1984620.0</v>
+        <v>1378090.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1991332.33</v>
+        <v>1380199.59</v>
       </c>
       <c r="O30" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>2200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>106.201</v>
+        <v>99.266</v>
       </c>
       <c r="E31" s="1">
-        <v>107.86245455</v>
+        <v>99.4518355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2372974.0</v>
+        <v>1989036.71</v>
       </c>
       <c r="I31" s="1">
-        <v>-36552.0</v>
+        <v>-3716.71</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.5403455747935</v>
+        <v>-0.18685979908335</v>
       </c>
       <c r="K31">
-        <v>3.1</v>
+        <v>0.48</v>
       </c>
       <c r="L31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>2336422.0</v>
+        <v>1985320.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2404567.6</v>
+        <v>1994909.04</v>
       </c>
       <c r="O31" s="1">
-        <v>0.6</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>1601000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.845</v>
+        <v>106.756</v>
       </c>
       <c r="E32" s="1">
-        <v>99.846</v>
+        <v>107.86245455</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1598534.46</v>
+        <v>2372974.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-16.01</v>
+        <v>-24342.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.0010015423752579</v>
+        <v>-1.0258013783548</v>
       </c>
       <c r="K32">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="L32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>1598518.45</v>
+        <v>2348632.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1599746.61</v>
+        <v>2349871.75</v>
       </c>
       <c r="O32" s="1">
-        <v>0.4</v>
+        <v>0.54</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>4100000.0</v>
+        <v>1701000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>101.235</v>
+        <v>100.208</v>
       </c>
       <c r="E33" s="1">
-        <v>103.03238585</v>
+        <v>99.8837425</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>4224327.82</v>
+        <v>1699022.46</v>
       </c>
       <c r="I33" s="1">
-        <v>-73692.82</v>
+        <v>5515.62</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.7444862979408</v>
+        <v>0.32463490800469</v>
       </c>
       <c r="K33">
-        <v>1.36</v>
+        <v>0.28</v>
       </c>
       <c r="L33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>4150635.0</v>
+        <v>1704538.08</v>
       </c>
       <c r="N33" s="1">
-        <v>4206350.07</v>
+        <v>1709268.26</v>
       </c>
       <c r="O33" s="1">
-        <v>1.04</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1">
-        <v>3200000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.702</v>
+        <v>101.444</v>
       </c>
       <c r="E34" s="1">
-        <v>102.282425</v>
+        <v>102.93485955</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3273037.6</v>
+        <v>4529133.82</v>
       </c>
       <c r="I34" s="1">
-        <v>-50573.6</v>
+        <v>-65597.82</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.5451579291359</v>
+        <v>-1.4483524357423</v>
       </c>
       <c r="K34">
-        <v>0.26</v>
+        <v>1.58</v>
       </c>
       <c r="L34" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M34" s="1">
-        <v>3222464.0</v>
+        <v>4463536.0</v>
       </c>
       <c r="N34" s="1">
-        <v>3230683.18</v>
+        <v>4533137.37</v>
       </c>
       <c r="O34" s="1">
-        <v>0.8</v>
+        <v>1.04</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1">
-        <v>3155000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.989</v>
+        <v>100.775</v>
       </c>
       <c r="E35" s="1">
-        <v>100.13010777</v>
+        <v>102.20481176</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>3159104.9</v>
+        <v>3474963.6</v>
       </c>
       <c r="I35" s="1">
-        <v>-36001.95</v>
+        <v>-48613.6</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.1396250247974</v>
+        <v>-1.3989671719151</v>
       </c>
       <c r="K35">
-        <v>2.38</v>
+        <v>0.47</v>
       </c>
       <c r="L35" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M35" s="1">
-        <v>3123102.95</v>
+        <v>3426350.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3198217.88</v>
+        <v>3442418.49</v>
       </c>
       <c r="O35" s="1">
         <v>0.79</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1">
-        <v>1742000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.561</v>
+        <v>99.232</v>
       </c>
       <c r="E36" s="1">
-        <v>99.55577268</v>
+        <v>100.08431893</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1734261.56</v>
+        <v>3357828.9</v>
       </c>
       <c r="I36" s="1">
-        <v>-17328.94</v>
+        <v>-28595.3</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.99921144536006</v>
+        <v>-0.85160086626213</v>
       </c>
       <c r="K36">
-        <v>0.89</v>
+        <v>2.54</v>
       </c>
       <c r="L36" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M36" s="1">
-        <v>1716932.62</v>
+        <v>3329233.6</v>
       </c>
       <c r="N36" s="1">
-        <v>1732419.72</v>
+        <v>3414418.43</v>
       </c>
       <c r="O36" s="1">
-        <v>0.43</v>
+        <v>0.78</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C37" s="1">
-        <v>4500000.0</v>
+        <v>1842000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.531</v>
+        <v>98.72</v>
       </c>
       <c r="E37" s="1">
-        <v>97.68931267</v>
+        <v>99.51669707</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>4396019.07</v>
+        <v>1833097.56</v>
       </c>
       <c r="I37" s="1">
-        <v>37875.93</v>
+        <v>-14675.16</v>
       </c>
       <c r="J37" s="1">
-        <v>0.8615961258785</v>
+        <v>-0.8005662284554</v>
       </c>
       <c r="K37">
-        <v>0.2</v>
+        <v>1.05</v>
       </c>
       <c r="L37" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M37" s="1">
-        <v>4433895.0</v>
+        <v>1818422.4</v>
       </c>
       <c r="N37" s="1">
-        <v>4442987.47</v>
+        <v>1837712.93</v>
       </c>
       <c r="O37" s="1">
-        <v>1.1</v>
+        <v>0.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C38" s="1">
-        <v>5662000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.388</v>
+        <v>98.687</v>
       </c>
       <c r="E38" s="1">
-        <v>99.79332179</v>
+        <v>97.75516813</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>5650297.88</v>
+        <v>4692248.07</v>
       </c>
       <c r="I38" s="1">
-        <v>-79569.32</v>
+        <v>44727.93</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.4082323036746</v>
+        <v>0.95323029244701</v>
       </c>
       <c r="K38">
-        <v>0.9</v>
+        <v>0.24</v>
       </c>
       <c r="L38" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M38" s="1">
-        <v>5570728.56</v>
+        <v>4736976.0</v>
       </c>
       <c r="N38" s="1">
-        <v>5621686.56</v>
+        <v>4748400.66</v>
       </c>
       <c r="O38" s="1">
-        <v>1.39</v>
+        <v>1.09</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C39" s="1">
-        <v>4200000.0</v>
+        <v>6062000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.279</v>
+        <v>98.713</v>
       </c>
       <c r="E39" s="1">
-        <v>99.72018738</v>
+        <v>99.73470604</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>4188247.87</v>
+        <v>6045917.88</v>
       </c>
       <c r="I39" s="1">
-        <v>-60529.87</v>
+        <v>-61935.82</v>
       </c>
       <c r="J39" s="1">
-        <v>-1.4452313205617</v>
+        <v>-1.0244237720278</v>
       </c>
       <c r="K39">
-        <v>1.62</v>
+        <v>1.07</v>
       </c>
       <c r="L39" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M39" s="1">
-        <v>4127718.0</v>
+        <v>5983982.06</v>
       </c>
       <c r="N39" s="1">
-        <v>4195608.41</v>
+        <v>6048643.39</v>
       </c>
       <c r="O39" s="1">
-        <v>1.04</v>
+        <v>1.39</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C40" s="1">
-        <v>1189000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.306</v>
+        <v>98.599</v>
       </c>
       <c r="E40" s="1">
-        <v>99.80243902</v>
+        <v>99.65584156</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1186651.0</v>
+        <v>4484512.87</v>
       </c>
       <c r="I40" s="1">
-        <v>-17792.66</v>
+        <v>-47557.87</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.4994012561402</v>
+        <v>-1.0604913260066</v>
       </c>
       <c r="K40">
-        <v>1.25</v>
+        <v>1.76</v>
       </c>
       <c r="L40" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M40" s="1">
-        <v>1168858.34</v>
+        <v>4436955.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1183674.88</v>
+        <v>4516167.33</v>
       </c>
       <c r="O40" s="1">
-        <v>0.29</v>
+        <v>1.04</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C41" s="1">
-        <v>1900000.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.34</v>
+        <v>98.692</v>
       </c>
       <c r="E41" s="1">
-        <v>100.10731579</v>
+        <v>99.72692009</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1902039.0</v>
+        <v>1285480.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-14579.0</v>
+        <v>-13340.12</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.76649322122207</v>
+        <v>-1.0377539907272</v>
       </c>
       <c r="K41">
-        <v>2.85</v>
+        <v>1.39</v>
       </c>
       <c r="L41" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M41" s="1">
-        <v>1887460.0</v>
+        <v>1272139.88</v>
       </c>
       <c r="N41" s="1">
-        <v>1941636.03</v>
+        <v>1290087.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.48</v>
+        <v>0.3</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B42" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C42" s="1">
-        <v>2773000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.425</v>
+        <v>99.447</v>
       </c>
       <c r="E42" s="1">
-        <v>99.67</v>
+        <v>100.08315</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2763849.1</v>
+        <v>2001663.0</v>
       </c>
       <c r="I42" s="1">
-        <v>20936.15</v>
+        <v>-12723.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.75749974917227</v>
+        <v>-0.63562148073877</v>
       </c>
       <c r="K42">
-        <v>0.48</v>
+        <v>0.14</v>
       </c>
       <c r="L42" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M42" s="1">
-        <v>2784785.25</v>
+        <v>1988940.0</v>
       </c>
       <c r="N42" s="1">
-        <v>2798004.48</v>
+        <v>1991775.62</v>
       </c>
       <c r="O42" s="1">
-        <v>0.69</v>
+        <v>0.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B43" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C43" s="1">
-        <v>4100000.0</v>
+        <v>2973000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.424</v>
+        <v>100.843</v>
       </c>
       <c r="E43" s="1">
-        <v>96.00249463</v>
+        <v>99.76841911</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3936102.28</v>
+        <v>2966115.1</v>
       </c>
       <c r="I43" s="1">
-        <v>58281.72</v>
+        <v>31947.29</v>
       </c>
       <c r="J43" s="1">
-        <v>1.4806962790611</v>
+        <v>1.0770751950927</v>
       </c>
       <c r="K43">
-        <v>0.25</v>
+        <v>0.69</v>
       </c>
       <c r="L43" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M43" s="1">
-        <v>3994384.0</v>
+        <v>2998062.39</v>
       </c>
       <c r="N43" s="1">
-        <v>4004605.92</v>
+        <v>3018435.59</v>
       </c>
       <c r="O43" s="1">
-        <v>0.99</v>
+        <v>0.69</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C44" s="1">
-        <v>1900000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.242</v>
+        <v>97.588</v>
       </c>
       <c r="E44" s="1">
-        <v>100.23363158</v>
+        <v>96.11421091</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1904439.0</v>
+        <v>4229025.28</v>
       </c>
       <c r="I44" s="1">
-        <v>-18841.0</v>
+        <v>64846.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.98932021450936</v>
+        <v>1.5333727208176</v>
       </c>
       <c r="K44">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.01</v>
+      </c>
+      <c r="L44">
+        <v>602.74</v>
       </c>
       <c r="M44" s="1">
-        <v>1885598.0</v>
+        <v>4293872.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1907734.3</v>
+        <v>4294474.74</v>
       </c>
       <c r="O44" s="1">
-        <v>0.47</v>
+        <v>0.98</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>157</v>
       </c>
       <c r="B45" t="s">
         <v>158</v>
       </c>
       <c r="C45" s="1">
-        <v>300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>97.827</v>
+        <v>99.38</v>
       </c>
       <c r="E45" s="1">
-        <v>98.433</v>
+        <v>100.19585</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>295299.0</v>
+        <v>2003917.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-1818.0</v>
+        <v>-16317.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.61564719149066</v>
+        <v>-0.8142552810321</v>
       </c>
       <c r="K45">
-        <v>0.41</v>
+        <v>1.32</v>
       </c>
       <c r="L45" t="s">
         <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>293481.0</v>
+        <v>1987600.0</v>
       </c>
       <c r="N45" s="1">
-        <v>294713.88</v>
+        <v>2013921.92</v>
       </c>
       <c r="O45" s="1">
-        <v>0.07</v>
+        <v>0.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>160</v>
       </c>
       <c r="B46" t="s">
         <v>161</v>
       </c>
       <c r="C46" s="1">
-        <v>4700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.96</v>
+        <v>98.043</v>
       </c>
       <c r="E46" s="1">
-        <v>99.7334034</v>
+        <v>98.433</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4687469.96</v>
+        <v>295299.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-83349.96</v>
+        <v>-1170.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.7781438752943</v>
+        <v>-0.3962085885831</v>
       </c>
       <c r="K46">
-        <v>1.43</v>
+        <v>0.52</v>
       </c>
       <c r="L46" t="s">
         <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>4604120.0</v>
+        <v>294129.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4671320.34</v>
+        <v>295685.51</v>
       </c>
       <c r="O46" s="1">
-        <v>1.16</v>
+        <v>0.07</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>163</v>
       </c>
       <c r="B47" t="s">
         <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>1500000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>101.852</v>
+        <v>98.388</v>
       </c>
       <c r="E47" s="1">
-        <v>103.763</v>
+        <v>99.7334034</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1556445.0</v>
+        <v>4687469.96</v>
       </c>
       <c r="I47" s="1">
-        <v>-28665.0</v>
+        <v>-63233.96</v>
       </c>
       <c r="J47" s="1">
-        <v>-1.8416969439974</v>
+        <v>-1.3489997917768</v>
       </c>
       <c r="K47">
-        <v>3.63</v>
+        <v>1.61</v>
       </c>
       <c r="L47" t="s">
         <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>1527780.0</v>
+        <v>4624236.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1582273.15</v>
+        <v>4699886.68</v>
       </c>
       <c r="O47" s="1">
-        <v>0.39</v>
+        <v>1.08</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>166</v>
       </c>
       <c r="B48" t="s">
         <v>167</v>
       </c>
       <c r="C48" s="1">
-        <v>2400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>103.886</v>
+        <v>101.95</v>
       </c>
       <c r="E48" s="1">
-        <v>105.746875</v>
+        <v>103.763</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2537925.0</v>
+        <v>1556445.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-44661.0</v>
+        <v>-27195.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-1.7597446733059</v>
+        <v>-1.7472509468693</v>
       </c>
       <c r="K48">
-        <v>3.98</v>
+        <v>3.88</v>
       </c>
       <c r="L48" t="s">
         <v>168</v>
       </c>
       <c r="M48" s="1">
-        <v>2493264.0</v>
+        <v>1529250.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2588737.97</v>
+        <v>1587410.96</v>
       </c>
       <c r="O48" s="1">
-        <v>0.64</v>
+        <v>0.36</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>169</v>
       </c>
       <c r="B49" t="s">
         <v>170</v>
       </c>
       <c r="C49" s="1">
-        <v>1700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>95.903</v>
+        <v>103.99</v>
       </c>
       <c r="E49" s="1">
-        <v>96.33935294</v>
+        <v>105.746875</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1637769.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-7418.0</v>
+        <v>-42165.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.45293322806818</v>
+        <v>-1.6613966133751</v>
       </c>
       <c r="K49">
-        <v>1.17</v>
+        <v>4.29</v>
       </c>
       <c r="L49" t="s">
         <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>1630351.0</v>
+        <v>2495760.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1650261.96</v>
+        <v>2598828.49</v>
       </c>
       <c r="O49" s="1">
-        <v>0.41</v>
+        <v>0.6</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>172</v>
       </c>
       <c r="B50" t="s">
         <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>2900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>106.355</v>
+        <v>96.148</v>
       </c>
       <c r="E50" s="1">
-        <v>109.3219769</v>
+        <v>96.33716667</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>3170337.33</v>
+        <v>1734069.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-86042.33</v>
+        <v>-3405.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.7139802817134</v>
+        <v>-0.19635896841475</v>
       </c>
       <c r="K50">
-        <v>1.32</v>
+        <v>1.24</v>
       </c>
       <c r="L50" t="s">
         <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>3084295.0</v>
+        <v>1730664.0</v>
       </c>
       <c r="N50" s="1">
-        <v>3122431.99</v>
+        <v>1753040.71</v>
       </c>
       <c r="O50" s="1">
-        <v>0.77</v>
+        <v>0.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>175</v>
       </c>
       <c r="B51" t="s">
         <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>1425000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.576</v>
+        <v>106.488</v>
       </c>
       <c r="E51" s="1">
-        <v>99.934</v>
+        <v>109.15333323</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1424059.5</v>
+        <v>3383753.33</v>
       </c>
       <c r="I51" s="1">
-        <v>-5101.5</v>
+        <v>-82625.33</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.35823643604779</v>
+        <v>-2.4418248596153</v>
       </c>
       <c r="K51">
-        <v>0.18</v>
+        <v>1.66</v>
       </c>
       <c r="L51" t="s">
         <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>1418958.0</v>
+        <v>3301128.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1421495.67</v>
+        <v>3352596.49</v>
       </c>
       <c r="O51" s="1">
-        <v>0.35</v>
+        <v>0.77</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>178</v>
       </c>
       <c r="B52" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>2300000.0</v>
+        <v>1525000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.858</v>
+        <v>99.939</v>
       </c>
       <c r="E52" s="1">
-        <v>100.0</v>
+        <v>99.95229508</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2300000.0</v>
+        <v>1524272.5</v>
       </c>
       <c r="I52" s="1">
-        <v>-3266.0</v>
+        <v>-202.75</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.142</v>
+        <v>-0.013301427402253</v>
       </c>
       <c r="K52">
-        <v>0.44</v>
+        <v>0.37</v>
       </c>
       <c r="L52" t="s">
         <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>2296734.0</v>
+        <v>1524069.75</v>
       </c>
       <c r="N52" s="1">
-        <v>2306954.32</v>
+        <v>1529637.04</v>
       </c>
       <c r="O52" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>181</v>
       </c>
       <c r="B53" t="s">
         <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>5700000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.685</v>
+        <v>100.164</v>
       </c>
       <c r="E53" s="1">
-        <v>98.12584211</v>
+        <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>5593173.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>31872.0</v>
+        <v>3772.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.56983755017054</v>
+        <v>0.164</v>
       </c>
       <c r="K53">
-        <v>0.42</v>
+        <v>0.64</v>
       </c>
       <c r="L53" t="s">
         <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>5625045.0</v>
+        <v>2303772.0</v>
       </c>
       <c r="N53" s="1">
-        <v>5649094.32</v>
+        <v>2318463.71</v>
       </c>
       <c r="O53" s="1">
-        <v>1.4</v>
+        <v>0.53</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>184</v>
       </c>
       <c r="B54" t="s">
         <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>4700000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>91.245</v>
+        <v>98.908</v>
       </c>
       <c r="E54" s="1">
-        <v>91.69810638</v>
+        <v>98.12584211</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>4309811.0</v>
+        <v>5593173.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-21296.0</v>
+        <v>44583.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.49412839681369</v>
+        <v>0.79709674633701</v>
       </c>
       <c r="K54">
-        <v>0.25</v>
+        <v>0.48</v>
       </c>
       <c r="L54" t="s">
         <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>4288515.0</v>
+        <v>5637756.0</v>
       </c>
       <c r="N54" s="1">
-        <v>4300345.48</v>
+        <v>5665084.77</v>
       </c>
       <c r="O54" s="1">
-        <v>1.07</v>
+        <v>1.3</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>187</v>
       </c>
       <c r="B55" t="s">
         <v>188</v>
       </c>
       <c r="C55" s="1">
-        <v>3200000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.018</v>
+        <v>91.699</v>
       </c>
       <c r="E55" s="1">
-        <v>100.2644475</v>
+        <v>91.71182353</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3208462.32</v>
+        <v>4677303.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-39886.32</v>
+        <v>-654.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.2431599944736</v>
+        <v>-0.013982416790189</v>
       </c>
       <c r="K55">
-        <v>2.77</v>
+        <v>0.27</v>
       </c>
       <c r="L55" t="s">
         <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>3168576.0</v>
+        <v>4676649.0</v>
       </c>
       <c r="N55" s="1">
-        <v>3257211.62</v>
+        <v>4690586.67</v>
       </c>
       <c r="O55" s="1">
-        <v>0.81</v>
+        <v>1.08</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>190</v>
       </c>
       <c r="B56" t="s">
         <v>191</v>
       </c>
       <c r="C56" s="1">
-        <v>1800000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>107.539</v>
+        <v>99.239</v>
       </c>
       <c r="E56" s="1">
-        <v>109.72188889</v>
+        <v>100.21200941</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1974994.0</v>
+        <v>3407208.32</v>
       </c>
       <c r="I56" s="1">
-        <v>-39292.0</v>
+        <v>-33082.32</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.9894743984032</v>
+        <v>-0.97095090446363</v>
       </c>
       <c r="K56">
-        <v>0.52</v>
+        <v>2.94</v>
       </c>
       <c r="L56" t="s">
         <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>1935702.0</v>
+        <v>3374126.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1945071.86</v>
+        <v>3474169.84</v>
       </c>
       <c r="O56" s="1">
-        <v>0.48</v>
+        <v>0.8</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>193</v>
       </c>
       <c r="B57" t="s">
         <v>194</v>
       </c>
       <c r="C57" s="1">
-        <v>3652000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>94.893</v>
+        <v>107.669</v>
       </c>
       <c r="E57" s="1">
-        <v>94.93111583</v>
+        <v>109.5246</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3466884.35</v>
+        <v>2190492.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-1391.99</v>
+        <v>-37112.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.040151036477464</v>
+        <v>-1.694231250331</v>
       </c>
       <c r="K57">
-        <v>0.06</v>
+        <v>1.1</v>
       </c>
       <c r="L57" t="s">
         <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>3465492.36</v>
+        <v>2153380.0</v>
       </c>
       <c r="N57" s="1">
-        <v>3467618.52</v>
+        <v>2175297.81</v>
       </c>
       <c r="O57" s="1">
-        <v>0.86</v>
+        <v>0.5</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>196</v>
       </c>
       <c r="B58" t="s">
         <v>197</v>
       </c>
       <c r="C58" s="1">
-        <v>7450000.0</v>
+        <v>3952000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.148</v>
+        <v>95.169</v>
       </c>
       <c r="E58" s="1">
-        <v>100.12552698</v>
+        <v>94.95759995</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>7459351.76</v>
+        <v>3752724.35</v>
       </c>
       <c r="I58" s="1">
-        <v>-72825.76</v>
+        <v>8354.53</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.97630145813099</v>
+        <v>0.22262573055759</v>
       </c>
       <c r="K58">
-        <v>0.6</v>
+        <v>0.07</v>
       </c>
       <c r="L58" t="s">
         <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>7386526.0</v>
+        <v>3761078.88</v>
       </c>
       <c r="N58" s="1">
-        <v>7431532.16</v>
+        <v>3763948.14</v>
       </c>
       <c r="O58" s="1">
-        <v>1.84</v>
+        <v>0.86</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>199</v>
       </c>
       <c r="B59" t="s">
         <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>5700000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.564</v>
+        <v>99.324</v>
       </c>
       <c r="E59" s="1">
-        <v>102.59867877</v>
+        <v>100.12552698</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>5848124.69</v>
+        <v>7459351.76</v>
       </c>
       <c r="I59" s="1">
-        <v>-115976.69</v>
+        <v>-59713.76</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.9831432492935</v>
+        <v>-0.80052210863964</v>
       </c>
       <c r="K59">
-        <v>2.24</v>
+        <v>0.76</v>
       </c>
       <c r="L59" t="s">
         <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>5732148.0</v>
+        <v>7399638.0</v>
       </c>
       <c r="N59" s="1">
-        <v>5860046.63</v>
+        <v>7455895.71</v>
       </c>
       <c r="O59" s="1">
-        <v>1.45</v>
+        <v>1.71</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>202</v>
       </c>
       <c r="B60" t="s">
         <v>203</v>
       </c>
       <c r="C60" s="1">
-        <v>3000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>96.632</v>
+        <v>100.851</v>
       </c>
       <c r="E60" s="1">
-        <v>96.58793333</v>
+        <v>102.49824082</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2897638.0</v>
+        <v>6252392.69</v>
       </c>
       <c r="I60" s="1">
-        <v>1322.0</v>
+        <v>-100481.69</v>
       </c>
       <c r="J60" s="1">
-        <v>0.045623366341827</v>
+        <v>-1.6070917964047</v>
       </c>
       <c r="K60">
-        <v>0.44</v>
+        <v>2.45</v>
       </c>
       <c r="L60" t="s">
         <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>2898960.0</v>
+        <v>6151911.0</v>
       </c>
       <c r="N60" s="1">
-        <v>2912264.79</v>
+        <v>6301068.53</v>
       </c>
       <c r="O60" s="1">
-        <v>0.72</v>
+        <v>1.45</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>205</v>
       </c>
       <c r="B61" t="s">
         <v>206</v>
       </c>
       <c r="C61" s="1">
-        <v>4700000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>90.711</v>
+        <v>96.861</v>
       </c>
       <c r="E61" s="1">
-        <v>91.37542553</v>
+        <v>96.6109375</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>4294645.0</v>
+        <v>3091550.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-31228.0</v>
+        <v>8002.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.72713809872527</v>
+        <v>0.25883456518575</v>
       </c>
       <c r="K61">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="L61" t="s">
         <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>4263417.0</v>
+        <v>3099552.0</v>
       </c>
       <c r="N61" s="1">
-        <v>4271336.18</v>
+        <v>3115354.74</v>
       </c>
       <c r="O61" s="1">
-        <v>1.06</v>
+        <v>0.71</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>208</v>
       </c>
       <c r="B62" t="s">
         <v>209</v>
       </c>
       <c r="C62" s="1">
-        <v>1800000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.474</v>
+        <v>91.075</v>
       </c>
       <c r="E62" s="1">
-        <v>99.767</v>
+        <v>91.36778431</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1795806.0</v>
+        <v>4659757.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-5274.0</v>
+        <v>-14932.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.29368428438261</v>
+        <v>-0.32044589449622</v>
       </c>
       <c r="K62">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="L62" t="s">
         <v>210</v>
       </c>
       <c r="M62" s="1">
-        <v>1790532.0</v>
+        <v>4644825.0</v>
       </c>
       <c r="N62" s="1">
-        <v>1794514.19</v>
+        <v>4654151.71</v>
       </c>
       <c r="O62" s="1">
-        <v>0.44</v>
+        <v>1.07</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>211</v>
       </c>
       <c r="B63" t="s">
         <v>212</v>
       </c>
       <c r="C63" s="1">
-        <v>1400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>101.122</v>
+        <v>99.847</v>
       </c>
       <c r="E63" s="1">
-        <v>100.539</v>
+        <v>99.78378947</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1407546.0</v>
+        <v>1895892.0</v>
       </c>
       <c r="I63" s="1">
-        <v>8162.0</v>
+        <v>1201.0</v>
       </c>
       <c r="J63" s="1">
-        <v>0.57987447657128</v>
+        <v>0.063347490257884</v>
       </c>
       <c r="K63">
-        <v>2.6</v>
+        <v>0.47</v>
       </c>
       <c r="L63" t="s">
         <v>213</v>
       </c>
       <c r="M63" s="1">
-        <v>1415708.0</v>
+        <v>1897093.0</v>
       </c>
       <c r="N63" s="1">
-        <v>1452069.64</v>
+        <v>1905942.32</v>
       </c>
       <c r="O63" s="1">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>214</v>
       </c>
       <c r="B64" t="s">
         <v>215</v>
       </c>
       <c r="C64" s="1">
-        <v>2211000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.518</v>
+        <v>101.382</v>
       </c>
       <c r="E64" s="1">
-        <v>100.1729412</v>
+        <v>100.60693333</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2214823.73</v>
+        <v>1509104.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-14480.75</v>
+        <v>11626.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.65381049533906</v>
+        <v>0.77039090745237</v>
       </c>
       <c r="K64">
-        <v>2.49</v>
+        <v>2.83</v>
       </c>
       <c r="L64" t="s">
         <v>216</v>
       </c>
       <c r="M64" s="1">
-        <v>2200342.98</v>
+        <v>1520730.0</v>
       </c>
       <c r="N64" s="1">
-        <v>2255375.68</v>
+        <v>1563140.96</v>
       </c>
       <c r="O64" s="1">
-        <v>0.56</v>
+        <v>0.36</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>217</v>
       </c>
       <c r="B65" t="s">
         <v>218</v>
       </c>
       <c r="C65" s="1">
-        <v>4200000.0</v>
+        <v>2411000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.002</v>
+        <v>99.587</v>
       </c>
       <c r="E65" s="1">
-        <v>101.02184238</v>
+        <v>100.1309718</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4242917.38</v>
+        <v>2414157.73</v>
       </c>
       <c r="I65" s="1">
-        <v>-42833.38</v>
+        <v>-13115.16</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.0095266102023</v>
+        <v>-0.54326027819234</v>
       </c>
       <c r="K65">
-        <v>1.79</v>
+        <v>2.65</v>
       </c>
       <c r="L65" t="s">
         <v>219</v>
       </c>
       <c r="M65" s="1">
-        <v>4200084.0</v>
+        <v>2401042.57</v>
       </c>
       <c r="N65" s="1">
-        <v>4275450.99</v>
+        <v>2465041.41</v>
       </c>
       <c r="O65" s="1">
-        <v>1.06</v>
+        <v>0.57</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>220</v>
       </c>
       <c r="B66" t="s">
         <v>221</v>
       </c>
       <c r="C66" s="1">
-        <v>2844000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.587</v>
+        <v>100.093</v>
       </c>
       <c r="E66" s="1">
-        <v>99.70908474</v>
+        <v>100.96518622</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2835726.37</v>
+        <v>4543433.38</v>
       </c>
       <c r="I66" s="1">
-        <v>-31912.09</v>
+        <v>-39248.38</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.1253585796432</v>
+        <v>-0.86384847575337</v>
       </c>
       <c r="K66">
-        <v>1.25</v>
+        <v>1.97</v>
       </c>
       <c r="L66" t="s">
         <v>222</v>
       </c>
       <c r="M66" s="1">
-        <v>2803814.28</v>
+        <v>4504185.0</v>
       </c>
       <c r="N66" s="1">
-        <v>2839403.24</v>
+        <v>4592896.64</v>
       </c>
       <c r="O66" s="1">
-        <v>0.7</v>
+        <v>1.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>223</v>
       </c>
       <c r="B67" t="s">
         <v>224</v>
       </c>
       <c r="C67" s="1">
-        <v>2840000.0</v>
+        <v>3044000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.272</v>
+        <v>98.788</v>
       </c>
       <c r="E67" s="1">
-        <v>99.80130986</v>
+        <v>99.66249573</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2834357.2</v>
+        <v>3033726.37</v>
       </c>
       <c r="I67" s="1">
-        <v>-43432.4</v>
+        <v>-26619.65</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.5323544964622</v>
+        <v>-0.8774571847757</v>
       </c>
       <c r="K67">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>514.31</v>
+        <v>1.4</v>
+      </c>
+      <c r="L67" t="s">
+        <v>225</v>
       </c>
       <c r="M67" s="1">
-        <v>2790924.8</v>
+        <v>3007106.72</v>
       </c>
       <c r="N67" s="1">
-        <v>2791439.11</v>
+        <v>3049795.69</v>
       </c>
       <c r="O67" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B68" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C68" s="1">
-        <v>1903000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.492</v>
+        <v>98.81</v>
       </c>
       <c r="E68" s="1">
-        <v>100.14639517</v>
+        <v>99.75109211</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1905785.9</v>
+        <v>3032433.2</v>
       </c>
       <c r="I68" s="1">
-        <v>-31483.14</v>
+        <v>-28609.2</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.6519767514284</v>
+        <v>-0.94344040290813</v>
       </c>
       <c r="K68">
-        <v>1.98</v>
+        <v>0.21</v>
       </c>
       <c r="L68" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="M68" s="1">
-        <v>1874302.76</v>
+        <v>3003824.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1912076.01</v>
+        <v>3010155.11</v>
       </c>
       <c r="O68" s="1">
-        <v>0.47</v>
+        <v>0.69</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B69" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C69" s="1">
-        <v>2200000.0</v>
+        <v>2003000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>93.929</v>
+        <v>98.793</v>
       </c>
       <c r="E69" s="1">
-        <v>94.38638591</v>
+        <v>100.08911133</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2076500.49</v>
+        <v>2004784.9</v>
       </c>
       <c r="I69" s="1">
-        <v>-10062.49</v>
+        <v>-25961.11</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.48458885747723</v>
+        <v>-1.2949573792181</v>
       </c>
       <c r="K69">
-        <v>0.42</v>
+        <v>2.15</v>
       </c>
       <c r="L69" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="M69" s="1">
-        <v>2066438.0</v>
+        <v>1978823.79</v>
       </c>
       <c r="N69" s="1">
-        <v>2075667.45</v>
+        <v>2021895.15</v>
       </c>
       <c r="O69" s="1">
-        <v>0.51</v>
+        <v>0.46</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B70" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C70" s="1">
-        <v>3500000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>103.975</v>
+        <v>100.343</v>
       </c>
       <c r="E70" s="1">
-        <v>105.45008571</v>
+        <v>99.89802817</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>3690753.0</v>
+        <v>2837104.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-51628.0</v>
+        <v>12637.2</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.3988473354895</v>
+        <v>0.44542604007467</v>
       </c>
       <c r="K70">
-        <v>3.21</v>
+        <v>0.12</v>
       </c>
       <c r="L70" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M70" s="1">
-        <v>3639125.0</v>
+        <v>2849741.2</v>
       </c>
       <c r="N70" s="1">
-        <v>3751410.37</v>
+        <v>2853281.47</v>
       </c>
       <c r="O70" s="1">
-        <v>0.93</v>
+        <v>0.65</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B71" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C71" s="1">
-        <v>2732000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.039</v>
+        <v>94.221</v>
       </c>
       <c r="E71" s="1">
-        <v>104.27937592</v>
+        <v>94.37435375</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2848912.55</v>
+        <v>2264984.49</v>
       </c>
       <c r="I71" s="1">
-        <v>-61207.07</v>
+        <v>-3680.49</v>
       </c>
       <c r="J71" s="1">
-        <v>-2.1484362515796</v>
+        <v>-0.16249515245025</v>
       </c>
       <c r="K71">
-        <v>0.73</v>
+        <v>0.46</v>
       </c>
       <c r="L71" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="M71" s="1">
-        <v>2787705.48</v>
+        <v>2261304.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2807670.94</v>
+        <v>2272235.51</v>
       </c>
       <c r="O71" s="1">
-        <v>0.7</v>
+        <v>0.52</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B72" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C72" s="1">
-        <v>1500000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.157</v>
+        <v>103.975</v>
       </c>
       <c r="E72" s="1">
-        <v>103.8554</v>
+        <v>105.34539474</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1557831.0</v>
+        <v>4003125.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-25476.0</v>
+        <v>-52075.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.6353506895164</v>
+        <v>-1.3008587041374</v>
       </c>
       <c r="K72">
-        <v>3.98</v>
+        <v>3.57</v>
       </c>
       <c r="L72" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="M72" s="1">
-        <v>1532355.0</v>
+        <v>3951050.0</v>
       </c>
       <c r="N72" s="1">
-        <v>1592057.05</v>
+        <v>4086873.45</v>
       </c>
       <c r="O72" s="1">
-        <v>0.39</v>
+        <v>0.94</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B73" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C73" s="1">
-        <v>5500000.0</v>
+        <v>2932000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>96.723</v>
+        <v>102.504</v>
       </c>
       <c r="E73" s="1">
-        <v>97.55072436</v>
+        <v>104.17382503</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>5365289.84</v>
+        <v>3054376.55</v>
       </c>
       <c r="I73" s="1">
-        <v>-45524.84</v>
+        <v>-48959.27</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.84850662979281</v>
+        <v>-1.6029218794258</v>
       </c>
       <c r="K73">
-        <v>0.36</v>
+        <v>1.0</v>
       </c>
       <c r="L73" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="M73" s="1">
-        <v>5319765.0</v>
+        <v>3005417.28</v>
       </c>
       <c r="N73" s="1">
-        <v>5339354.04</v>
+        <v>3034602.41</v>
       </c>
       <c r="O73" s="1">
-        <v>1.32</v>
+        <v>0.7</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B74" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C74" s="1">
-        <v>3211000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.697</v>
+        <v>102.351</v>
       </c>
       <c r="E74" s="1">
-        <v>99.71130178</v>
+        <v>103.7676875</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>3201729.9</v>
+        <v>1660283.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-64679.23</v>
+        <v>-22667.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.020133865758</v>
+        <v>-1.3652491773993</v>
       </c>
       <c r="K74">
-        <v>2.05</v>
+        <v>4.26</v>
       </c>
       <c r="L74" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="M74" s="1">
-        <v>3137050.67</v>
+        <v>1637616.0</v>
       </c>
       <c r="N74" s="1">
-        <v>3202810.19</v>
+        <v>1705785.86</v>
       </c>
       <c r="O74" s="1">
-        <v>0.79</v>
+        <v>0.39</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B75" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C75" s="1">
-        <v>4300000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>95.007</v>
+        <v>96.941</v>
       </c>
       <c r="E75" s="1">
-        <v>93.87385581</v>
+        <v>97.51908203</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>4036575.8</v>
+        <v>5753625.84</v>
       </c>
       <c r="I75" s="1">
-        <v>48725.2</v>
+        <v>-34106.84</v>
       </c>
       <c r="J75" s="1">
-        <v>1.2070924073815</v>
+        <v>-0.59278863361056</v>
       </c>
       <c r="K75">
-        <v>0.93</v>
+        <v>0.45</v>
       </c>
       <c r="L75" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="M75" s="1">
-        <v>4085301.0</v>
+        <v>5719519.0</v>
       </c>
       <c r="N75" s="1">
-        <v>4125503.05</v>
+        <v>5746048.79</v>
       </c>
       <c r="O75" s="1">
-        <v>1.02</v>
+        <v>1.32</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B76" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C76" s="1">
-        <v>800000.0</v>
+        <v>3411000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.956</v>
+        <v>98.033</v>
       </c>
       <c r="E76" s="1">
-        <v>102.16775</v>
+        <v>99.62474055</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>817342.0</v>
+        <v>3398199.9</v>
       </c>
       <c r="I76" s="1">
-        <v>-9694.0</v>
+        <v>-54294.27</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.1860396260072</v>
+        <v>-1.5977362014518</v>
       </c>
       <c r="K76">
-        <v>3.03</v>
+        <v>2.23</v>
       </c>
       <c r="L76" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="M76" s="1">
-        <v>807648.0</v>
+        <v>3343905.63</v>
       </c>
       <c r="N76" s="1">
-        <v>831878.14</v>
+        <v>3420139.14</v>
       </c>
       <c r="O76" s="1">
-        <v>0.21</v>
+        <v>0.78</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B77" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C77" s="1">
-        <v>4300000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.93</v>
+        <v>95.293</v>
       </c>
       <c r="E77" s="1">
-        <v>102.46913186</v>
+        <v>93.97710435</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>4406172.67</v>
+        <v>4322946.8</v>
       </c>
       <c r="I77" s="1">
-        <v>-66182.67</v>
+        <v>60531.2</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.502044403539</v>
+        <v>1.400230046782</v>
       </c>
       <c r="K77">
-        <v>3.1</v>
+        <v>1.03</v>
       </c>
       <c r="L77" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="M77" s="1">
-        <v>4339990.0</v>
+        <v>4383478.0</v>
       </c>
       <c r="N77" s="1">
-        <v>4473172.19</v>
+        <v>4430785.53</v>
       </c>
       <c r="O77" s="1">
-        <v>1.11</v>
+        <v>1.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B78" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C78" s="1">
-        <v>3600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>96.993</v>
+        <v>101.052</v>
       </c>
       <c r="E78" s="1">
-        <v>98.29550333</v>
+        <v>102.06211111</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>3538638.12</v>
+        <v>918559.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-46890.12</v>
+        <v>-9091.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.3250894386454</v>
+        <v>-0.98970234900534</v>
       </c>
       <c r="K78">
-        <v>1.18</v>
+        <v>3.27</v>
       </c>
       <c r="L78" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M78" s="1">
-        <v>3491748.0</v>
+        <v>909468.0</v>
       </c>
       <c r="N78" s="1">
-        <v>3534158.96</v>
+        <v>938862.86</v>
       </c>
       <c r="O78" s="1">
-        <v>0.88</v>
+        <v>0.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B79" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C79" s="1">
-        <v>1600000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>101.568</v>
+        <v>101.302</v>
       </c>
       <c r="E79" s="1">
-        <v>103.193625</v>
+        <v>102.41271022</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1651098.0</v>
+        <v>4710984.67</v>
       </c>
       <c r="I79" s="1">
-        <v>-26010.0</v>
+        <v>-51092.67</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.575315335613</v>
+        <v>-1.0845433296645</v>
       </c>
       <c r="K79">
-        <v>0.99</v>
+        <v>3.34</v>
       </c>
       <c r="L79" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="M79" s="1">
-        <v>1625088.0</v>
+        <v>4659892.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1640868.82</v>
+        <v>4813613.92</v>
       </c>
       <c r="O79" s="1">
-        <v>0.41</v>
+        <v>1.1</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B80" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C80" s="1">
-        <v>2200000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>97.579</v>
+        <v>97.153</v>
       </c>
       <c r="E80" s="1">
-        <v>98.15769682</v>
+        <v>98.22108</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2159469.33</v>
+        <v>3830622.12</v>
       </c>
       <c r="I80" s="1">
-        <v>-12731.33</v>
+        <v>-41655.12</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.58955826892897</v>
+        <v>-1.0874244103201</v>
       </c>
       <c r="K80">
-        <v>0.29</v>
+        <v>1.32</v>
       </c>
       <c r="L80" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="M80" s="1">
-        <v>2146738.0</v>
+        <v>3788967.0</v>
       </c>
       <c r="N80" s="1">
-        <v>2153066.77</v>
+        <v>3840521.79</v>
       </c>
       <c r="O80" s="1">
-        <v>0.53</v>
+        <v>0.88</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C81" s="1">
-        <v>2200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>95.112</v>
+        <v>101.484</v>
       </c>
       <c r="E81" s="1">
-        <v>95.02618682</v>
+        <v>103.01311111</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2090576.11</v>
+        <v>1854236.0</v>
       </c>
       <c r="I81" s="1">
-        <v>1887.89</v>
+        <v>-27524.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.09030477249642</v>
+        <v>-1.4843849434484</v>
       </c>
       <c r="K81">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>941.78</v>
+        <v>1.27</v>
+      </c>
+      <c r="L81" t="s">
+        <v>267</v>
       </c>
       <c r="M81" s="1">
-        <v>2092464.0</v>
+        <v>1826712.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2093405.78</v>
+        <v>1849643.51</v>
       </c>
       <c r="O81" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B82" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C82" s="1">
-        <v>2200000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>107.596</v>
+        <v>97.793</v>
       </c>
       <c r="E82" s="1">
-        <v>109.91236364</v>
+        <v>98.13597208</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2418072.0</v>
+        <v>2355263.33</v>
       </c>
       <c r="I82" s="1">
-        <v>-50960.0</v>
+        <v>-8231.33</v>
       </c>
       <c r="J82" s="1">
-        <v>-2.1074641284461</v>
+        <v>-0.3494866113336</v>
       </c>
       <c r="K82">
-        <v>1.63</v>
+        <v>0.39</v>
       </c>
       <c r="L82" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="M82" s="1">
-        <v>2367112.0</v>
+        <v>2347032.0</v>
       </c>
       <c r="N82" s="1">
-        <v>2402981.57</v>
+        <v>2356352.55</v>
       </c>
       <c r="O82" s="1">
-        <v>0.6</v>
+        <v>0.54</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B83" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C83" s="1">
-        <v>5200000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>96.193</v>
+        <v>95.392</v>
       </c>
       <c r="E83" s="1">
-        <v>97.39164808</v>
+        <v>95.06467125</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>5064365.7</v>
+        <v>2281552.11</v>
       </c>
       <c r="I83" s="1">
-        <v>-62329.7</v>
+        <v>7855.89</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.2307503780779</v>
+        <v>0.34432218162223</v>
       </c>
       <c r="K83">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="L83" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="M83" s="1">
-        <v>5002036.0</v>
+        <v>2289408.0</v>
       </c>
       <c r="N83" s="1">
-        <v>5004030.52</v>
+        <v>2290608.0</v>
       </c>
       <c r="O83" s="1">
-        <v>1.24</v>
+        <v>0.53</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B84" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C84" s="1">
-        <v>3900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.644</v>
+        <v>107.885</v>
       </c>
       <c r="E84" s="1">
-        <v>98.10838462</v>
+        <v>109.74741667</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>3826227.0</v>
+        <v>2633938.0</v>
       </c>
       <c r="I84" s="1">
-        <v>20889.0</v>
+        <v>-44698.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.54594251726309</v>
+        <v>-1.6970027388648</v>
       </c>
       <c r="K84">
-        <v>0.27</v>
+        <v>2.09</v>
       </c>
       <c r="L84" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="M84" s="1">
-        <v>3847116.0</v>
+        <v>2589240.0</v>
       </c>
       <c r="N84" s="1">
-        <v>3857694.08</v>
+        <v>2639326.96</v>
       </c>
       <c r="O84" s="1">
-        <v>0.96</v>
+        <v>0.61</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B85" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C85" s="1">
-        <v>3700000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.344</v>
+        <v>96.433</v>
       </c>
       <c r="E85" s="1">
-        <v>99.548</v>
+        <v>97.33817321</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>3683276.0</v>
+        <v>5450937.7</v>
       </c>
       <c r="I85" s="1">
-        <v>-7548.0</v>
+        <v>-50689.7</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.2049262667256</v>
+        <v>-0.92992624003022</v>
       </c>
       <c r="K85">
-        <v>2.83</v>
+        <v>0.15</v>
       </c>
       <c r="L85" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="M85" s="1">
-        <v>3675728.0</v>
+        <v>5400248.0</v>
       </c>
       <c r="N85" s="1">
-        <v>3780341.7</v>
+        <v>5408839.78</v>
       </c>
       <c r="O85" s="1">
-        <v>0.94</v>
+        <v>1.24</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B86" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C86" s="1">
-        <v>2200000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>93.46</v>
+        <v>98.747</v>
       </c>
       <c r="E86" s="1">
-        <v>93.619</v>
+        <v>98.10838462</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>2059618.0</v>
+        <v>3826227.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-3498.0</v>
+        <v>24906.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.16983731934757</v>
+        <v>0.65092844726672</v>
       </c>
       <c r="K86">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="L86" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="M86" s="1">
-        <v>2056120.0</v>
+        <v>3851133.0</v>
       </c>
       <c r="N86" s="1">
-        <v>2062554.25</v>
+        <v>3863954.92</v>
       </c>
       <c r="O86" s="1">
-        <v>0.51</v>
+        <v>0.89</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B87" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C87" s="1">
-        <v>747000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>94.643</v>
+        <v>99.599</v>
       </c>
       <c r="E87" s="1">
-        <v>94.64382865</v>
+        <v>99.548</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>706989.4</v>
+        <v>3683276.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-6.19</v>
+        <v>1887.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.00087554353714497</v>
+        <v>0.0512315666814</v>
       </c>
       <c r="K87">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L87">
-        <v>220.01</v>
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>706983.21</v>
+        <v>3685163.0</v>
       </c>
       <c r="N87" s="1">
-        <v>707203.22</v>
+        <v>3685163.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.18</v>
+        <v>0.85</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B88" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C88" s="1">
-        <v>4797000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.485</v>
+        <v>93.728</v>
       </c>
       <c r="E88" s="1">
-        <v>100.50576777</v>
+        <v>93.64325</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>4821261.68</v>
+        <v>2247438.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-48966.23</v>
+        <v>2034.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.0156310370608</v>
+        <v>0.090503052809466</v>
       </c>
       <c r="K88">
-        <v>1.82</v>
+        <v>0.34</v>
       </c>
       <c r="L88" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="M88" s="1">
-        <v>4772295.45</v>
+        <v>2249472.0</v>
       </c>
       <c r="N88" s="1">
-        <v>4859397.14</v>
+        <v>2257699.4</v>
       </c>
       <c r="O88" s="1">
-        <v>1.2</v>
+        <v>0.52</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B89" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C89" s="1">
-        <v>2235000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.796</v>
+        <v>94.978</v>
       </c>
       <c r="E89" s="1">
-        <v>100.03257271</v>
+        <v>94.69343566</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>2235728.0</v>
+        <v>802053.4</v>
       </c>
       <c r="I89" s="1">
-        <v>-5287.4</v>
+        <v>2410.26</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.23649567389235</v>
+        <v>0.30051116297244</v>
       </c>
       <c r="K89">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>0.04</v>
+      </c>
+      <c r="L89">
+        <v>371.29</v>
       </c>
       <c r="M89" s="1">
-        <v>2230440.6</v>
+        <v>804463.66</v>
       </c>
       <c r="N89" s="1">
-        <v>2243273.42</v>
+        <v>804834.95</v>
       </c>
       <c r="O89" s="1">
-        <v>0.56</v>
+        <v>0.18</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B90" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C90" s="1">
-        <v>2000000.0</v>
+        <v>5197000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>102.024</v>
+        <v>99.62</v>
       </c>
       <c r="E90" s="1">
-        <v>102.189</v>
+        <v>100.44251838</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>2043780.0</v>
+        <v>5219997.68</v>
       </c>
       <c r="I90" s="1">
-        <v>-3300.0</v>
+        <v>-42746.28</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.16146551977219</v>
+        <v>-0.81889461682673</v>
       </c>
       <c r="K90">
-        <v>1.28</v>
+        <v>1.97</v>
       </c>
       <c r="L90" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="M90" s="1">
-        <v>2040480.0</v>
+        <v>5177251.4</v>
       </c>
       <c r="N90" s="1">
-        <v>2066130.68</v>
+        <v>5279838.76</v>
       </c>
       <c r="O90" s="1">
-        <v>0.51</v>
+        <v>1.21</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B91" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C91" s="1">
-        <v>5737000.0</v>
+        <v>2435000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.837</v>
+        <v>100.254</v>
       </c>
       <c r="E91" s="1">
-        <v>99.89940178</v>
+        <v>100.07605749</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>5731228.68</v>
+        <v>2436852.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-60949.99</v>
+        <v>4332.9</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.063471611466</v>
+        <v>0.17780726937869</v>
       </c>
       <c r="K91">
-        <v>1.36</v>
+        <v>0.8</v>
       </c>
       <c r="L91" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="M91" s="1">
-        <v>5670278.69</v>
+        <v>2441184.9</v>
       </c>
       <c r="N91" s="1">
-        <v>5748387.39</v>
+        <v>2460603.19</v>
       </c>
       <c r="O91" s="1">
-        <v>1.42</v>
+        <v>0.56</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B92" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C92" s="1">
-        <v>3040000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>102.295</v>
+        <v>102.298</v>
       </c>
       <c r="E92" s="1">
-        <v>104.27862829</v>
+        <v>102.20309524</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>3170070.3</v>
+        <v>2146265.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-60302.3</v>
+        <v>1993.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.9022385718071</v>
+        <v>0.092858989919698</v>
       </c>
       <c r="K92">
-        <v>0.99</v>
+        <v>1.53</v>
       </c>
       <c r="L92" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="M92" s="1">
-        <v>3109768.0</v>
+        <v>2148258.0</v>
       </c>
       <c r="N92" s="1">
-        <v>3140015.42</v>
+        <v>2180477.18</v>
       </c>
       <c r="O92" s="1">
-        <v>0.78</v>
+        <v>0.5</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B93" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C93" s="1">
-        <v>2191000.0</v>
+        <v>6137000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.078</v>
+        <v>99.122</v>
       </c>
       <c r="E93" s="1">
-        <v>99.59360657</v>
+        <v>99.85746586</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>2182095.92</v>
+        <v>6128252.68</v>
       </c>
       <c r="I93" s="1">
-        <v>-33206.94</v>
+        <v>-45135.54</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.5217910310744</v>
+        <v>-0.7365156490251</v>
       </c>
       <c r="K93">
-        <v>0.89</v>
+        <v>1.53</v>
       </c>
       <c r="L93" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="M93" s="1">
-        <v>2148888.98</v>
+        <v>6083117.14</v>
       </c>
       <c r="N93" s="1">
-        <v>2168397.88</v>
+        <v>6176755.99</v>
       </c>
       <c r="O93" s="1">
-        <v>0.54</v>
+        <v>1.42</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B94" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C94" s="1">
-        <v>3300000.0</v>
+        <v>3240000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>101.274</v>
+        <v>102.367</v>
       </c>
       <c r="E94" s="1">
-        <v>102.75960606</v>
+        <v>104.17235494</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>3391067.0</v>
+        <v>3375184.3</v>
       </c>
       <c r="I94" s="1">
-        <v>-49025.0</v>
+        <v>-58493.5</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.4457101555351</v>
+        <v>-1.7330461035861</v>
       </c>
       <c r="K94">
-        <v>2.83</v>
+        <v>1.26</v>
       </c>
       <c r="L94" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="M94" s="1">
-        <v>3342042.0</v>
+        <v>3316690.8</v>
       </c>
       <c r="N94" s="1">
-        <v>3435490.68</v>
+        <v>3357607.47</v>
       </c>
       <c r="O94" s="1">
-        <v>0.85</v>
+        <v>0.77</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B95" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C95" s="1">
-        <v>3800000.0</v>
+        <v>2391000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.31</v>
+        <v>98.453</v>
       </c>
       <c r="E95" s="1">
-        <v>97.15552632</v>
+        <v>99.51961188</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>3691910.0</v>
+        <v>2379513.92</v>
       </c>
       <c r="I95" s="1">
-        <v>5870.0</v>
+        <v>-25502.69</v>
       </c>
       <c r="J95" s="1">
-        <v>0.15899629189227</v>
+        <v>-1.0717604879571</v>
       </c>
       <c r="K95">
-        <v>0.71</v>
+        <v>1.07</v>
       </c>
       <c r="L95" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="M95" s="1">
-        <v>3697780.0</v>
+        <v>2354011.23</v>
       </c>
       <c r="N95" s="1">
-        <v>3724600.82</v>
+        <v>2379599.84</v>
       </c>
       <c r="O95" s="1">
-        <v>0.92</v>
+        <v>0.55</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B96" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C96" s="1">
-        <v>1300000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>102.458</v>
+        <v>101.288</v>
       </c>
       <c r="E96" s="1">
-        <v>104.71313615</v>
+        <v>102.68168571</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1361270.77</v>
+        <v>3593859.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-29316.77</v>
+        <v>-48779.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-2.1536325208834</v>
+        <v>-1.3572875285313</v>
       </c>
       <c r="K96">
-        <v>1.2</v>
+        <v>3.07</v>
       </c>
       <c r="L96" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="M96" s="1">
-        <v>1331954.0</v>
+        <v>3545080.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1347587.19</v>
+        <v>3652551.1</v>
       </c>
       <c r="O96" s="1">
-        <v>0.33</v>
+        <v>0.84</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B97" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C97" s="1">
-        <v>1920000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>101.764</v>
+        <v>97.537</v>
       </c>
       <c r="E97" s="1">
-        <v>103.41409219</v>
+        <v>97.18643902</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1985550.57</v>
+        <v>3984644.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-31681.77</v>
+        <v>14373.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.5956163735482</v>
+        <v>0.36070976478702</v>
       </c>
       <c r="K97">
-        <v>1.6</v>
+        <v>0.77</v>
       </c>
       <c r="L97" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M97" s="1">
-        <v>1953868.8</v>
+        <v>3999017.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1984523.05</v>
+        <v>4030415.59</v>
       </c>
       <c r="O97" s="1">
-        <v>0.49</v>
+        <v>0.92</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B98" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C98" s="1">
-        <v>3800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.506</v>
+        <v>102.563</v>
       </c>
       <c r="E98" s="1">
-        <v>98.96886842</v>
+        <v>104.56876929</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3760817.0</v>
+        <v>1463962.77</v>
       </c>
       <c r="I98" s="1">
-        <v>20411.0</v>
+        <v>-28080.77</v>
       </c>
       <c r="J98" s="1">
-        <v>0.54272781685469</v>
+        <v>-1.9181341612943</v>
       </c>
       <c r="K98">
-        <v>0.47</v>
+        <v>1.48</v>
       </c>
       <c r="L98" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="M98" s="1">
-        <v>3781228.0</v>
+        <v>1435882.0</v>
       </c>
       <c r="N98" s="1">
-        <v>3799056.77</v>
+        <v>1456560.69</v>
       </c>
       <c r="O98" s="1">
-        <v>0.94</v>
+        <v>0.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B99" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C99" s="1">
-        <v>5800000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>97.812</v>
+        <v>101.833</v>
       </c>
       <c r="E99" s="1">
-        <v>99.34837534</v>
+        <v>103.33785</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>5762205.77</v>
+        <v>2087424.57</v>
       </c>
       <c r="I99" s="1">
-        <v>-89109.77</v>
+        <v>-30397.97</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.5464524100117</v>
+        <v>-1.4562427997099</v>
       </c>
       <c r="K99">
-        <v>2.47</v>
+        <v>1.86</v>
       </c>
       <c r="L99" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="M99" s="1">
-        <v>5673096.0</v>
+        <v>2057026.6</v>
       </c>
       <c r="N99" s="1">
-        <v>5816506.96</v>
+        <v>2094652.56</v>
       </c>
       <c r="O99" s="1">
-        <v>1.44</v>
+        <v>0.48</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B100" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C100" s="1">
-        <v>3345000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.864</v>
+        <v>99.586</v>
       </c>
       <c r="E100" s="1">
-        <v>100.48512466</v>
+        <v>98.96886842</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>3361227.42</v>
+        <v>3760817.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-54226.62</v>
+        <v>23451.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.6132981564217</v>
+        <v>0.6235613165969</v>
       </c>
       <c r="K100">
         <v>0.51</v>
       </c>
       <c r="L100" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="M100" s="1">
-        <v>3307000.8</v>
+        <v>3784268.0</v>
       </c>
       <c r="N100" s="1">
-        <v>3324045.09</v>
+        <v>3803463.21</v>
       </c>
       <c r="O100" s="1">
-        <v>0.82</v>
+        <v>0.87</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B101" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C101" s="1">
-        <v>5300000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>102.474</v>
+        <v>98.096</v>
       </c>
       <c r="E101" s="1">
-        <v>104.52229566</v>
+        <v>99.34837534</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>5539681.67</v>
+        <v>5762205.77</v>
       </c>
       <c r="I101" s="1">
-        <v>-108559.67</v>
+        <v>-72637.77</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.9596734337264</v>
+        <v>-1.2605896578386</v>
       </c>
       <c r="K101">
-        <v>2.12</v>
+        <v>0.12</v>
       </c>
       <c r="L101" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="M101" s="1">
-        <v>5431122.0</v>
+        <v>5689568.0</v>
       </c>
       <c r="N101" s="1">
-        <v>5543728.85</v>
+        <v>5696321.42</v>
       </c>
       <c r="O101" s="1">
-        <v>1.37</v>
+        <v>1.31</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B102" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C102" s="1">
-        <v>375000.0</v>
+        <v>3645000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.671</v>
+        <v>99.044</v>
       </c>
       <c r="E102" s="1">
-        <v>101.8218</v>
+        <v>100.38708971</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>381831.75</v>
+        <v>3659109.42</v>
       </c>
       <c r="I102" s="1">
-        <v>-4315.5</v>
+        <v>-48955.62</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.1302098371861</v>
+        <v>-1.3379107968846</v>
       </c>
       <c r="K102">
-        <v>3.15</v>
+        <v>0.68</v>
       </c>
       <c r="L102" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="M102" s="1">
-        <v>377516.25</v>
+        <v>3610153.8</v>
       </c>
       <c r="N102" s="1">
-        <v>389331.32</v>
+        <v>3634820.96</v>
       </c>
       <c r="O102" s="1">
-        <v>0.1</v>
+        <v>0.83</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B103" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C103" s="1">
-        <v>1611000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.888</v>
+        <v>102.422</v>
       </c>
       <c r="E103" s="1">
-        <v>99.958</v>
+        <v>104.38655561</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1610323.38</v>
+        <v>5950033.67</v>
       </c>
       <c r="I103" s="1">
-        <v>-1127.7</v>
+        <v>-111979.67</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.070029412353188</v>
+        <v>-1.8820006105949</v>
       </c>
       <c r="K103">
-        <v>0.13</v>
+        <v>2.44</v>
       </c>
       <c r="L103" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="M103" s="1">
-        <v>1609195.68</v>
+        <v>5838054.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1611347.36</v>
+        <v>5977196.47</v>
       </c>
       <c r="O103" s="1">
-        <v>0.4</v>
+        <v>1.37</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B104" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C104" s="1">
-        <v>3300000.0</v>
+        <v>1375000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.509</v>
+        <v>100.724</v>
       </c>
       <c r="E104" s="1">
-        <v>99.92660182</v>
+        <v>101.11721818</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>3297577.86</v>
+        <v>1390361.75</v>
       </c>
       <c r="I104" s="1">
-        <v>-46780.86</v>
+        <v>-5406.75</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.4186430764064</v>
+        <v>-0.38887361508615</v>
       </c>
       <c r="K104">
-        <v>2.69</v>
+        <v>3.44</v>
       </c>
       <c r="L104" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="M104" s="1">
-        <v>3250797.0</v>
+        <v>1384955.0</v>
       </c>
       <c r="N104" s="1">
-        <v>3339433.64</v>
+        <v>1432232.4</v>
       </c>
       <c r="O104" s="1">
-        <v>0.83</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B105" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C105" s="1">
-        <v>3297000.0</v>
+        <v>1711000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.741</v>
+        <v>100.439</v>
       </c>
       <c r="E105" s="1">
-        <v>100.15900849</v>
+        <v>99.98915137</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>3302242.51</v>
+        <v>1710814.38</v>
       </c>
       <c r="I105" s="1">
-        <v>-46751.74</v>
+        <v>7696.91</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.4157573181989</v>
+        <v>0.44989743422662</v>
       </c>
       <c r="K105">
-        <v>1.81</v>
+        <v>0.35</v>
       </c>
       <c r="L105" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="M105" s="1">
-        <v>3255490.77</v>
+        <v>1718511.29</v>
       </c>
       <c r="N105" s="1">
-        <v>3315006.14</v>
+        <v>1724488.07</v>
       </c>
       <c r="O105" s="1">
-        <v>0.82</v>
+        <v>0.4</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B106" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C106" s="1">
-        <v>2100000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.402</v>
+        <v>98.894</v>
       </c>
       <c r="E106" s="1">
-        <v>97.523</v>
+        <v>99.87771029</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>2047983.0</v>
+        <v>3495719.86</v>
       </c>
       <c r="I106" s="1">
-        <v>18459.0</v>
+        <v>-34429.86</v>
       </c>
       <c r="J106" s="1">
-        <v>0.90132584108364</v>
+        <v>-0.98491473512983</v>
       </c>
       <c r="K106">
-        <v>0.33</v>
+        <v>2.85</v>
       </c>
       <c r="L106" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="M106" s="1">
-        <v>2066442.0</v>
+        <v>3461290.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2073346.11</v>
+        <v>3561087.95</v>
       </c>
       <c r="O106" s="1">
-        <v>0.51</v>
+        <v>0.82</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B107" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C107" s="1">
-        <v>5800000.0</v>
+        <v>3497000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.663</v>
+        <v>98.973</v>
       </c>
       <c r="E107" s="1">
-        <v>101.80010086</v>
+        <v>100.09947126</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>5904405.85</v>
+        <v>3500478.51</v>
       </c>
       <c r="I107" s="1">
-        <v>-65951.85</v>
+        <v>-39392.7</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.116993846214</v>
+        <v>-1.1253518593948</v>
       </c>
       <c r="K107">
-        <v>3.46</v>
+        <v>1.96</v>
       </c>
       <c r="L107" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M107" s="1">
-        <v>5838454.0</v>
+        <v>3461085.81</v>
       </c>
       <c r="N107" s="1">
-        <v>6039189.62</v>
+        <v>3529492.88</v>
       </c>
       <c r="O107" s="1">
-        <v>1.5</v>
+        <v>0.81</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B108" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C108" s="1">
-        <v>3100000.0</v>
+        <v>1845000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.71</v>
+        <v>100.034</v>
       </c>
       <c r="E108" s="1">
-        <v>99.878</v>
+        <v>99.97942276</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>3096218.0</v>
+        <v>1844620.35</v>
       </c>
       <c r="I108" s="1">
-        <v>-5208.0</v>
+        <v>1006.95</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.16820521035664</v>
+        <v>0.05458846857024</v>
       </c>
       <c r="K108">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>0.05</v>
+      </c>
+      <c r="L108">
+        <v>985.68</v>
       </c>
       <c r="M108" s="1">
-        <v>3091010.0</v>
+        <v>1845627.3</v>
       </c>
       <c r="N108" s="1">
-        <v>3094577.12</v>
+        <v>1846612.98</v>
       </c>
       <c r="O108" s="1">
-        <v>0.77</v>
+        <v>0.42</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B109" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C109" s="1">
-        <v>2000000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.579</v>
+        <v>98.652</v>
       </c>
       <c r="E109" s="1">
-        <v>99.2</v>
+        <v>97.62613043</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>1984000.0</v>
+        <v>2245401.0</v>
       </c>
       <c r="I109" s="1">
-        <v>7580.0</v>
+        <v>23595.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.3820564516129</v>
+        <v>1.0508145315692</v>
       </c>
       <c r="K109">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="L109" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="M109" s="1">
-        <v>1991580.0</v>
+        <v>2268996.0</v>
       </c>
       <c r="N109" s="1">
-        <v>2000086.85</v>
+        <v>2279865.86</v>
       </c>
       <c r="O109" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B110" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C110" s="1">
-        <v>5149000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.441</v>
+        <v>100.665</v>
       </c>
       <c r="E110" s="1">
-        <v>101.54052787</v>
+        <v>101.73299758</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>5228321.78</v>
+        <v>6307445.85</v>
       </c>
       <c r="I110" s="1">
-        <v>-56614.69</v>
+        <v>-66215.85</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.0828463201437</v>
+        <v>-1.0498044941599</v>
       </c>
       <c r="K110">
-        <v>2.9</v>
+        <v>3.68</v>
       </c>
       <c r="L110" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="M110" s="1">
-        <v>5171707.09</v>
+        <v>6241230.0</v>
       </c>
       <c r="N110" s="1">
-        <v>5320887.02</v>
+        <v>6469632.05</v>
       </c>
       <c r="O110" s="1">
-        <v>1.32</v>
+        <v>1.48</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B111" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C111" s="1">
-        <v>1300000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.983</v>
+        <v>99.916</v>
       </c>
       <c r="E111" s="1">
-        <v>101.50487846</v>
+        <v>99.89460606</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1319563.42</v>
+        <v>3296522.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-19784.42</v>
+        <v>706.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.4993155842407</v>
+        <v>0.021416511098667</v>
       </c>
       <c r="K111">
-        <v>1.86</v>
+        <v>0.29</v>
       </c>
       <c r="L111" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M111" s="1">
-        <v>1299779.0</v>
+        <v>3297228.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1323922.49</v>
+        <v>3306721.15</v>
       </c>
       <c r="O111" s="1">
-        <v>0.33</v>
+        <v>0.76</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B112" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C112" s="1">
-        <v>4200000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>103.027</v>
+        <v>99.707</v>
       </c>
       <c r="E112" s="1">
-        <v>105.09337452</v>
+        <v>99.76912903</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4413921.73</v>
+        <v>3092843.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-86787.73</v>
+        <v>-1926.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.9662272081114</v>
+        <v>-0.062272802078864</v>
       </c>
       <c r="K112">
-        <v>3.03</v>
+        <v>0.05</v>
       </c>
       <c r="L112" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="M112" s="1">
-        <v>4327134.0</v>
+        <v>3090917.0</v>
       </c>
       <c r="N112" s="1">
-        <v>4454486.05</v>
+        <v>3092445.77</v>
       </c>
       <c r="O112" s="1">
-        <v>1.1</v>
+        <v>0.71</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B113" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C113" s="1">
-        <v>2000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>107.029</v>
+        <v>99.768</v>
       </c>
       <c r="E113" s="1">
-        <v>109.06825</v>
+        <v>99.23138095</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2181365.0</v>
+        <v>2083859.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-40785.0</v>
+        <v>11269.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.8697008524479</v>
+        <v>0.54077555151284</v>
       </c>
       <c r="K113">
-        <v>2.63</v>
+        <v>0.59</v>
       </c>
       <c r="L113" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M113" s="1">
-        <v>2140580.0</v>
+        <v>2095128.0</v>
       </c>
       <c r="N113" s="1">
-        <v>2193225.03</v>
+        <v>2107533.82</v>
       </c>
       <c r="O113" s="1">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B114" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C114" s="1">
-        <v>4800000.0</v>
+        <v>5549000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.239</v>
+        <v>100.444</v>
       </c>
       <c r="E114" s="1">
-        <v>101.34664646</v>
+        <v>101.46753974</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>4864639.03</v>
+        <v>5630433.78</v>
       </c>
       <c r="I114" s="1">
-        <v>-53167.03</v>
+        <v>-56796.22</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.0929285743941</v>
+        <v>-1.0087361332931</v>
       </c>
       <c r="K114">
-        <v>0.31</v>
+        <v>3.11</v>
       </c>
       <c r="L114" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M114" s="1">
-        <v>4811472.0</v>
+        <v>5573637.56</v>
       </c>
       <c r="N114" s="1">
-        <v>4826200.77</v>
+        <v>5746378.69</v>
       </c>
       <c r="O114" s="1">
-        <v>1.2</v>
+        <v>1.32</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B115" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C115" s="1">
-        <v>5464000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>92.995</v>
+        <v>100.259</v>
       </c>
       <c r="E115" s="1">
-        <v>94.43916654</v>
+        <v>101.50487846</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>5160156.06</v>
+        <v>1319563.42</v>
       </c>
       <c r="I115" s="1">
-        <v>-78909.26</v>
+        <v>-16196.42</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.5292029753069</v>
+        <v>-1.227407470874</v>
       </c>
       <c r="K115">
-        <v>0.22</v>
+        <v>2.07</v>
       </c>
       <c r="L115" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="M115" s="1">
-        <v>5081246.8</v>
+        <v>1303367.0</v>
       </c>
       <c r="N115" s="1">
-        <v>5093372.39</v>
+        <v>1330221.79</v>
       </c>
       <c r="O115" s="1">
-        <v>1.26</v>
+        <v>0.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B116" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C116" s="1">
-        <v>800000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.209</v>
+        <v>103.116</v>
       </c>
       <c r="E116" s="1">
-        <v>100.637</v>
+        <v>105.09337452</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>805096.0</v>
+        <v>4413921.73</v>
       </c>
       <c r="I116" s="1">
-        <v>-3424.0</v>
+        <v>-83049.73</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.4252908969862</v>
+        <v>-1.8815406135441</v>
       </c>
       <c r="K116">
-        <v>1.34</v>
+        <v>3.31</v>
       </c>
       <c r="L116" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="M116" s="1">
-        <v>801672.0</v>
+        <v>4330872.0</v>
       </c>
       <c r="N116" s="1">
-        <v>812425.42</v>
+        <v>4469702.14</v>
       </c>
       <c r="O116" s="1">
-        <v>0.2</v>
+        <v>1.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B117" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C117" s="1">
-        <v>4160000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.081</v>
+        <v>107.257</v>
       </c>
       <c r="E117" s="1">
-        <v>101.30837019</v>
+        <v>109.06825</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>4214428.2</v>
+        <v>2181365.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-51058.6</v>
+        <v>-36225.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.211519038336</v>
+        <v>-1.6606574323875</v>
       </c>
       <c r="K117">
-        <v>2.67</v>
+        <v>3.09</v>
       </c>
       <c r="L117" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="M117" s="1">
-        <v>4163369.6</v>
+        <v>2145140.0</v>
       </c>
       <c r="N117" s="1">
-        <v>4274507.13</v>
+        <v>2206921.77</v>
       </c>
       <c r="O117" s="1">
-        <v>1.06</v>
+        <v>0.51</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B118" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C118" s="1">
-        <v>3600000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.186</v>
+        <v>100.367</v>
       </c>
       <c r="E118" s="1">
-        <v>98.32790722</v>
+        <v>101.27113519</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3539804.66</v>
+        <v>5266099.03</v>
       </c>
       <c r="I118" s="1">
-        <v>-5108.66</v>
+        <v>-47015.03</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.14432039309197</v>
+        <v>-0.89278666679384</v>
       </c>
       <c r="K118">
-        <v>1.12</v>
+        <v>0.54</v>
       </c>
       <c r="L118" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M118" s="1">
-        <v>3534696.0</v>
+        <v>5219084.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3574974.08</v>
+        <v>5247007.29</v>
       </c>
       <c r="O118" s="1">
-        <v>0.89</v>
+        <v>1.2</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B119" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C119" s="1">
-        <v>3400000.0</v>
+        <v>5864000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.292</v>
+        <v>93.372</v>
       </c>
       <c r="E119" s="1">
-        <v>98.51473529</v>
+        <v>94.38383458</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>3349501.0</v>
+        <v>5534668.06</v>
       </c>
       <c r="I119" s="1">
-        <v>-7573.0</v>
+        <v>-59333.98</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.22609337928247</v>
+        <v>-1.0720422499918</v>
       </c>
       <c r="K119">
-        <v>0.64</v>
+        <v>0.31</v>
       </c>
       <c r="L119" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="M119" s="1">
-        <v>3341928.0</v>
+        <v>5475334.08</v>
       </c>
       <c r="N119" s="1">
-        <v>3363830.05</v>
+        <v>5493408.05</v>
       </c>
       <c r="O119" s="1">
-        <v>0.83</v>
+        <v>1.26</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B120" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C120" s="1">
-        <v>4600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>94.668</v>
+        <v>100.175</v>
       </c>
       <c r="E120" s="1">
-        <v>94.967</v>
+        <v>100.637</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>4368482.0</v>
+        <v>805096.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-13754.0</v>
+        <v>-3696.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.31484620973601</v>
+        <v>-0.45907568786828</v>
       </c>
       <c r="K120">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>913.7</v>
+        <v>1.52</v>
+      </c>
+      <c r="L120" t="s">
+        <v>381</v>
       </c>
       <c r="M120" s="1">
-        <v>4354728.0</v>
+        <v>801400.0</v>
       </c>
       <c r="N120" s="1">
-        <v>4355641.7</v>
+        <v>813591.78</v>
       </c>
       <c r="O120" s="1">
-        <v>1.08</v>
+        <v>0.19</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B121" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C121" s="1">
-        <v>600000.0</v>
+        <v>4460000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>107.481</v>
+        <v>100.108</v>
       </c>
       <c r="E121" s="1">
-        <v>110.87634667</v>
+        <v>101.2363722</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>665258.08</v>
+        <v>4515142.2</v>
       </c>
       <c r="I121" s="1">
-        <v>-20372.08</v>
+        <v>-50325.4</v>
       </c>
       <c r="J121" s="1">
-        <v>-3.0622822348885</v>
+        <v>-1.1145916954731</v>
       </c>
       <c r="K121">
-        <v>1.68</v>
+        <v>2.88</v>
       </c>
       <c r="L121" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="M121" s="1">
-        <v>644886.0</v>
+        <v>4464816.8</v>
       </c>
       <c r="N121" s="1">
-        <v>654950.38</v>
+        <v>4593270.91</v>
       </c>
       <c r="O121" s="1">
-        <v>0.16</v>
+        <v>1.05</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B122" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C122" s="1">
-        <v>3000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.495</v>
+        <v>98.272</v>
       </c>
       <c r="E122" s="1">
-        <v>99.7983</v>
+        <v>98.32790722</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2993949.0</v>
+        <v>3539804.66</v>
       </c>
       <c r="I122" s="1">
-        <v>-39099.0</v>
+        <v>-2012.66</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.3059340690172</v>
+        <v>-0.056857939725973</v>
       </c>
       <c r="K122">
-        <v>1.08</v>
+        <v>1.2</v>
       </c>
       <c r="L122" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="M122" s="1">
-        <v>2954850.0</v>
+        <v>3537792.0</v>
       </c>
       <c r="N122" s="1">
-        <v>2987213.01</v>
+        <v>3580918.03</v>
       </c>
       <c r="O122" s="1">
-        <v>0.74</v>
+        <v>0.82</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B123" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C123" s="1">
-        <v>4000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>95.213</v>
+        <v>98.569</v>
       </c>
       <c r="E123" s="1">
-        <v>95.56322325</v>
+        <v>98.53145946</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>3822528.93</v>
+        <v>3645664.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-14008.93</v>
+        <v>1389.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.36648329565422</v>
+        <v>0.038100055298568</v>
       </c>
       <c r="K123">
-        <v>0.14</v>
+        <v>0.78</v>
       </c>
       <c r="L123" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M123" s="1">
-        <v>3808520.0</v>
+        <v>3647053.0</v>
       </c>
       <c r="N123" s="1">
-        <v>3813999.45</v>
+        <v>3675943.41</v>
       </c>
       <c r="O123" s="1">
-        <v>0.95</v>
+        <v>0.84</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B124" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C124" s="1">
-        <v>5900000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.955</v>
+        <v>94.993</v>
       </c>
       <c r="E124" s="1">
-        <v>101.48381678</v>
+        <v>94.97844898</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>5987545.19</v>
+        <v>4653944.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-90200.19</v>
+        <v>713.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.5064636196925</v>
+        <v>0.015320339050062</v>
       </c>
       <c r="K124">
-        <v>2.4</v>
+        <v>0.1</v>
       </c>
       <c r="L124" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="M124" s="1">
-        <v>5897345.0</v>
+        <v>4654657.0</v>
       </c>
       <c r="N124" s="1">
-        <v>6038783.36</v>
+        <v>4659718.1</v>
       </c>
       <c r="O124" s="1">
-        <v>1.5</v>
+        <v>1.07</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B125" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C125" s="1">
-        <v>3010000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>98.331</v>
+        <v>107.37</v>
       </c>
       <c r="E125" s="1">
-        <v>99.72630133</v>
+        <v>110.87634667</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3001761.67</v>
+        <v>665258.08</v>
       </c>
       <c r="I125" s="1">
-        <v>-41998.57</v>
+        <v>-21038.08</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.3991307311216</v>
+        <v>-3.1623937585245</v>
       </c>
       <c r="K125">
-        <v>0.98</v>
+        <v>2.12</v>
       </c>
       <c r="L125" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="M125" s="1">
-        <v>2959763.1</v>
+        <v>644220.0</v>
       </c>
       <c r="N125" s="1">
-        <v>2989162.14</v>
+        <v>656959.73</v>
       </c>
       <c r="O125" s="1">
-        <v>0.74</v>
+        <v>0.15</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B126" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C126" s="1">
-        <v>6100000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.959</v>
+        <v>98.873</v>
       </c>
       <c r="E126" s="1">
-        <v>100.56275984</v>
+        <v>99.75103125</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>6134328.35</v>
+        <v>3192033.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-36829.35</v>
+        <v>-28097.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.60038113219029</v>
+        <v>-0.88022272952692</v>
       </c>
       <c r="K126">
-        <v>2.65</v>
+        <v>1.26</v>
       </c>
       <c r="L126" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="M126" s="1">
-        <v>6097499.0</v>
+        <v>3163936.0</v>
       </c>
       <c r="N126" s="1">
-        <v>6259441.47</v>
+        <v>3204209.97</v>
       </c>
       <c r="O126" s="1">
-        <v>1.55</v>
+        <v>0.73</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B127" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C127" s="1">
-        <v>4124000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.434</v>
+        <v>95.468</v>
       </c>
       <c r="E127" s="1">
-        <v>99.37023084</v>
+        <v>95.56551</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>4098028.32</v>
+        <v>4109316.93</v>
       </c>
       <c r="I127" s="1">
-        <v>-38610.16</v>
+        <v>-4192.93</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.94216430402804</v>
+        <v>-0.10203471942964</v>
       </c>
       <c r="K127">
-        <v>0.02</v>
+        <v>0.19</v>
       </c>
       <c r="L127" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="M127" s="1">
-        <v>4059418.16</v>
+        <v>4105124.0</v>
       </c>
       <c r="N127" s="1">
-        <v>4060435.04</v>
+        <v>4113488.38</v>
       </c>
       <c r="O127" s="1">
-        <v>1.01</v>
+        <v>0.94</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B128" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C128" s="1">
-        <v>1999000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.874</v>
+        <v>100.273</v>
       </c>
       <c r="E128" s="1">
-        <v>98.93570235</v>
+        <v>101.42027286</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1977724.69</v>
+        <v>6389477.19</v>
       </c>
       <c r="I128" s="1">
-        <v>-1233.43</v>
+        <v>-72278.19</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.062366112241841</v>
+        <v>-1.1312066363289</v>
       </c>
       <c r="K128">
+        <v>2.6</v>
+      </c>
+      <c r="L128" t="s">
+        <v>405</v>
+      </c>
+      <c r="M128" s="1">
+        <v>6317199.0</v>
+      </c>
+      <c r="N128" s="1">
+        <v>6480912.7</v>
+      </c>
+      <c r="O128" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="P128">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16">
+      <c r="A129" t="s">
+        <v>406</v>
+      </c>
+      <c r="B129" t="s">
+        <v>407</v>
+      </c>
+      <c r="C129" s="1">
+        <v>3210000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.663</v>
+      </c>
+      <c r="E129" s="1">
+        <v>99.67338536</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3199515.67</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-32433.37</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-1.0136962385935</v>
+      </c>
+      <c r="K129">
+        <v>1.14</v>
+      </c>
+      <c r="L129" t="s">
+        <v>408</v>
+      </c>
+      <c r="M129" s="1">
+        <v>3167082.3</v>
+      </c>
+      <c r="N129" s="1">
+        <v>3203744.46</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>409</v>
+      </c>
+      <c r="B130" t="s">
+        <v>410</v>
+      </c>
+      <c r="C130" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.348</v>
+      </c>
+      <c r="E130" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>2209086.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-1430.0</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-0.064732654138408</v>
+      </c>
+      <c r="K130">
         <v>0.24</v>
       </c>
-      <c r="L128" t="s">
-[...11 lines deleted...]
-      <c r="P128">
+      <c r="L130" t="s">
+        <v>411</v>
+      </c>
+      <c r="M130" s="1">
+        <v>2207656.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>2213011.4</v>
+      </c>
+      <c r="O130" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="P130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16">
+      <c r="A131" t="s">
+        <v>412</v>
+      </c>
+      <c r="B131" t="s">
+        <v>413</v>
+      </c>
+      <c r="C131" s="1">
+        <v>6600000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.068</v>
+      </c>
+      <c r="E131" s="1">
+        <v>100.52959621</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>6634953.35</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-30465.35</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-0.45916449435172</v>
+      </c>
+      <c r="K131">
+        <v>2.83</v>
+      </c>
+      <c r="L131" t="s">
+        <v>414</v>
+      </c>
+      <c r="M131" s="1">
+        <v>6604488.0</v>
+      </c>
+      <c r="N131" s="1">
+        <v>6791096.22</v>
+      </c>
+      <c r="O131" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="P131">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
+      <c r="A132" t="s">
+        <v>415</v>
+      </c>
+      <c r="B132" t="s">
+        <v>416</v>
+      </c>
+      <c r="C132" s="1">
+        <v>4424000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>98.72</v>
+      </c>
+      <c r="E132" s="1">
+        <v>99.33535986</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>4394596.32</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-27223.52</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-0.61947714915485</v>
+      </c>
+      <c r="K132">
+        <v>0.15</v>
+      </c>
+      <c r="L132" t="s">
+        <v>417</v>
+      </c>
+      <c r="M132" s="1">
+        <v>4367372.8</v>
+      </c>
+      <c r="N132" s="1">
+        <v>4374190.61</v>
+      </c>
+      <c r="O132" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="P132">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>