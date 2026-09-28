--- v6 (2026-09-05)
+++ v7 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="418">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="424">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1188 +130,1206 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2079107830</t>
   </si>
   <si>
     <t>AB SKF 0.875 15/11/2029</t>
   </si>
   <si>
-    <t>9 600.16</t>
+    <t>10 578.82</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>16 668.49</t>
-[...8 lines deleted...]
-    <t>39 452.05</t>
+    <t>19 099.32</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>12 808.22</t>
+    <t>20 719.18</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>20 749.32</t>
+    <t>23 597.26</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>26 408.22</t>
-[...14 lines deleted...]
-    <t>4 864.14</t>
+    <t>28 975.68</t>
+  </si>
+  <si>
+    <t>XS3402712627</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 3.625 16/06/2029</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>111 111.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
-    <t>4 341.82</t>
+    <t>7 598.19</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>31 253.42</t>
+    <t>33 195.21</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>6 838.36</t>
+    <t>18 805.48</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>6 410.96</t>
+    <t>9 000.00</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>6 990.41</t>
+    <t>9 708.90</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>35 095.89</t>
+    <t>41 136.99</t>
   </si>
   <si>
     <t>XS2791973642</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 27/06/2034</t>
   </si>
   <si>
-    <t>97 445.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>178 171.23</t>
+    <t>191 073.29</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>50 449.32</t>
+    <t>57 806.51</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>22 051.92</t>
+    <t>23 570.25</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>21 141.66</t>
+    <t>22 677.90</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>20 204.11</t>
+    <t>25 137.67</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>155 828.08</t>
+    <t>6 093.84</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
-    <t>5 415.71</t>
+    <t>9 477.49</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>35 210.96</t>
+    <t>49 709.59</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>12 021.78</t>
+    <t>24 644.65</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>6 953.42</t>
+    <t>7 989.04</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>2 109.59</t>
+    <t>2 512.33</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>9 589.04</t>
+    <t>12 465.75</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>1 239.75</t>
+    <t>9 918.03</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
-    <t>4 730.18</t>
-[...8 lines deleted...]
-    <t>69 601.37</t>
+    <t>8 155.48</t>
+  </si>
+  <si>
+    <t>FR001400FB22</t>
+  </si>
+  <si>
+    <t>BPCE SA 25/01/2035</t>
+  </si>
+  <si>
+    <t>89 806.85</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>16 068.49</t>
+    <t>23 404.11</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>85 184.83</t>
+    <t>90 493.08</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>19 290.53</t>
+    <t>22 204.93</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>11 424.66</t>
+    <t>6 849.32</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>40 178.57</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>64 661.33</t>
+    <t>75 269.83</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>79 212.33</t>
+    <t>85 684.93</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>17 947.12</t>
+    <t>19 831.57</t>
+  </si>
+  <si>
+    <t>FR001400XHB4</t>
+  </si>
+  <si>
+    <t>CCF HOLDING SAS 27/05/2035</t>
+  </si>
+  <si>
+    <t>10 246.58</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>2 835.62</t>
+    <t>6 143.84</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>20 373.20</t>
+    <t>26 573.73</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
+    <t>1 235.62</t>
+  </si>
+  <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>26 321.92</t>
+    <t>29 342.47</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>1 556.51</t>
+    <t>1 880.14</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>75 650.68</t>
+    <t>84 101.03</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>58 160.96</t>
+    <t>61 828.77</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>103 068.49</t>
+    <t>110 663.01</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>22 376.71</t>
+    <t>1 171.23</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>51 468.49</t>
+    <t>62 169.86</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>5 567.29</t>
+    <t>8 418.84</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>14 691.71</t>
+    <t>19 163.10</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>27 328.77</t>
-[...8 lines deleted...]
-    <t>13 937.67</t>
+    <t>30 608.22</t>
+  </si>
+  <si>
+    <t>FR0014019147</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
+  </si>
+  <si>
+    <t>6 343.15</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>100 043.84</t>
+    <t>3 912.33</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>21 917.81</t>
+    <t>33 424.66</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>2 869.26</t>
+    <t>3 437.70</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>56 257.71</t>
+    <t>67 509.25</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>149 157.53</t>
+    <t>161 441.10</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>15 802.74</t>
-[...8 lines deleted...]
-    <t>9 326.71</t>
+    <t>17 413.70</t>
   </si>
   <si>
     <t>XS2987792269</t>
   </si>
   <si>
     <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
-    <t>8 849.32</t>
+    <t>13 495.21</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>42 410.96</t>
+    <t>45 863.01</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>63 998.84</t>
+    <t>67 986.90</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>88 711.64</t>
+    <t>96 672.95</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>42 688.97</t>
+    <t>47 286.25</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>6 331.11</t>
+    <t>12 111.69</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>43 071.36</t>
+    <t>46 384.54</t>
   </si>
   <si>
     <t>XS3379436325</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
   </si>
   <si>
-    <t>3 540.27</t>
+    <t>9 259.18</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>10 931.51</t>
+    <t>11 794.52</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>135 823.45</t>
+    <t>149 737.07</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>29 185.13</t>
+    <t>36 943.20</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>68 169.86</t>
+    <t>72 657.53</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>26 529.79</t>
+    <t>32 045.89</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>76 233.51</t>
+    <t>82 611.62</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>47 307.53</t>
+    <t>51 608.22</t>
+  </si>
+  <si>
+    <t>XS2443920751</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 16/02/2031</t>
+  </si>
+  <si>
+    <t>14 776.71</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>29 394.86</t>
+    <t>31 530.82</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>153 721.92</t>
+    <t>164 969.86</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>51 554.79</t>
+    <t>57 164.38</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>22 931.51</t>
+    <t>28 109.59</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>9 320.55</t>
+    <t>11 736.99</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
-    <t>1 200.00</t>
+    <t>1 372.60</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>50 086.96</t>
+    <t>61 043.48</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>8 591.78</t>
+    <t>15 035.62</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>12 821.92</t>
+    <t>15 065.75</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
+    <t>6 386.30</t>
+  </si>
+  <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>8 227.40</t>
+    <t>9 435.62</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>102 587.36</t>
+    <t>110 810.01</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>19 418.29</t>
+    <t>24 855.41</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>32 219.18</t>
+    <t>37 505.14</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>93 638.85</t>
+    <t>103 723.03</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>40 916.67</t>
+    <t>49 595.97</t>
+  </si>
+  <si>
+    <t>XS3407449779</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 11/06/2030</t>
+  </si>
+  <si>
+    <t>3 804.19</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>25 588.61</t>
+    <t>29 887.50</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>107 471.10</t>
+    <t>115 829.96</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>31 398.59</t>
+    <t>33 858.92</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>20 678.69</t>
+    <t>24 521.63</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>37 625.96</t>
+    <t>43 001.10</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>19 195.21</t>
+    <t>20 561.64</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>6 753.42</t>
-[...8 lines deleted...]
-    <t>24 667.16</t>
+    <t>15 095.89</t>
+  </si>
+  <si>
+    <t>XS3422221294</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.3252 01/11/2029</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>139 142.47</t>
-[...8 lines deleted...]
-    <t>47 277.40</t>
+    <t>157 179.45</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>5 976.78</t>
+    <t>9 668.32</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>99 797.95</t>
+    <t>4 962.33</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>68 407.07</t>
+    <t>73 688.50</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
+    <t>4 435.58</t>
+  </si>
+  <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>10 869.86</t>
+    <t>14 178.08</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>228 402.05</t>
+    <t>1 974.66</t>
+  </si>
+  <si>
+    <t>XS3406773740</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 15/06/2030</t>
+  </si>
+  <si>
+    <t>6 210.92</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
-    <t>9 493.15</t>
+    <t>15 189.04</t>
   </si>
   <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
-    <t>1 528.77</t>
+    <t>6 879.45</t>
   </si>
   <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>12 405.82</t>
+    <t>15 879.45</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>172 741.13</t>
+    <t>184 713.29</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>26 854.79</t>
+    <t>29 566.10</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>138 830.14</t>
+    <t>150 308.22</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>61 781.77</t>
+    <t>70 918.51</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>27 923.29</t>
+    <t>39 890.41</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>18 073.97</t>
+    <t>23 134.68</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>12 191.78</t>
+    <t>13 630.14</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>128 454.11</t>
+    <t>137 755.96</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>43 126.03</t>
+    <t>45 973.97</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>28 890.41</t>
+    <t>33 946.23</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>5 061.10</t>
+    <t>9 148.90</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>12 739.73</t>
+    <t>15 415.07</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>40 273.97</t>
+    <t>46 027.40</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>8 364.38</t>
+    <t>10 838.36</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>163 713.70</t>
+    <t>176 400.00</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>36 662.16</t>
+    <t>41 971.85</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>5 355.40</t>
-[...8 lines deleted...]
-    <t>186 608.22</t>
+    <t>10 710.81</t>
+  </si>
+  <si>
+    <t>XS1873209172</t>
+  </si>
+  <si>
+    <t>UNILEVER NV 1.375 04/09/2030</t>
+  </si>
+  <si>
+    <t>52 939.38</t>
+  </si>
+  <si>
+    <t>XS3405538888</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
+  </si>
+  <si>
+    <t>3 329.51</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>6 817.81</t>
+    <t>12 544.77</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1620,6869 +1638,6969 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1048552.2504</v>
+      </c>
+      <c r="C2">
+        <v>120.12</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>125953766.06</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>125953766.06</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2844817.7817</v>
+      </c>
+      <c r="C3">
+        <v>107.34</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>305365767.48</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>305365767.48</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>27973.4333</v>
+      </c>
+      <c r="C4">
+        <v>111.45</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>3117896.01</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>3117896.01</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>107850.95</v>
+      </c>
+      <c r="C5">
+        <v>100.69</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>10860530.81</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>10860530.81</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>641.0</v>
+      </c>
+      <c r="C6">
+        <v>100.95</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>64712.87</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>64712.87</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P132"/>
+  <dimension ref="A1:Z134"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O132" sqref="O132"/>
+      <selection activeCell="N134" sqref="N134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" s="1">
+        <v>4209.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>2617.0</v>
+        <v>4812.52</v>
       </c>
       <c r="D2" s="1">
-        <v>4806.42</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>4811.7169280114</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>20252516.55</v>
       </c>
       <c r="H2" s="1">
-        <v>12571208.23</v>
+        <v>3380.13</v>
       </c>
       <c r="I2" s="1">
-        <v>7192.91</v>
-[...2 lines deleted...]
-        <v>0.057217332402742</v>
+        <v>0.016689925874916</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>20255896.68</v>
+      </c>
+      <c r="M2" s="1">
+        <v>20255896.68</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.55</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-185.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>106.005</v>
+      </c>
+      <c r="D3" s="1">
+        <v>106.005</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
-      </c>
-[...33 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-29900.0</v>
-[...1 lines deleted...]
-      <c r="J3" s="1">
         <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-29900.0</v>
+        <v>0.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-29900.0</v>
-[...8 lines deleted...]
-    <row r="4" spans="1:16">
+        <v>0.0</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1944000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>95.726</v>
+      </c>
+      <c r="D4" s="1">
+        <v>93.54761317</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1818565.6</v>
+      </c>
+      <c r="H4" s="1">
+        <v>42347.84</v>
+      </c>
+      <c r="I4" s="1">
+        <v>2.3286396707383</v>
+      </c>
+      <c r="J4">
+        <v>0.54</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1860913.44</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1871492.26</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>100.232</v>
+      </c>
+      <c r="D5" s="1">
+        <v>100.45730769</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1305945.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-2929.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.22428203331687</v>
+      </c>
+      <c r="J5">
+        <v>1.47</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1303016.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1322115.32</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>39</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.059</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.72163855</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>5484690.12</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-36445.12</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.66448822454166</v>
+      </c>
+      <c r="J6">
+        <v>0.38</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="1">
+        <v>5448245.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>5468964.18</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>42</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.534</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.699</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>4386756.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-7260.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.16549814942978</v>
+      </c>
+      <c r="J7">
+        <v>0.54</v>
+      </c>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="1">
+        <v>4379496.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>4403093.26</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>45</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>98.881</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.69199529</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1694763.92</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-13786.92</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-0.81350091521892</v>
+      </c>
+      <c r="J8">
+        <v>1.7</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1680977.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1709952.68</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>48</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>100.711</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.894</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>610352.34</v>
+      </c>
+      <c r="H9" s="1">
+        <v>4991.87</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.81786693895529</v>
+      </c>
+      <c r="J9">
+        <v>0.14</v>
+      </c>
+      <c r="K9">
+        <v>849.54</v>
+      </c>
+      <c r="L9" s="1">
+        <v>615344.21</v>
+      </c>
+      <c r="M9" s="1">
+        <v>616193.75</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
-        <v>55</v>
+      <c r="B10" s="1">
+        <v>1700000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>300000.0</v>
+        <v>106.789</v>
       </c>
       <c r="D10" s="1">
-        <v>96.806</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>109.65452941</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1864127.0</v>
       </c>
       <c r="H10" s="1">
-        <v>291762.0</v>
+        <v>-48714.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-1344.0</v>
-[...2 lines deleted...]
-        <v>-0.46064943344233</v>
+        <v>-2.613233969574</v>
+      </c>
+      <c r="J10">
+        <v>0.06</v>
       </c>
       <c r="K10">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>900.0</v>
+        <v>960.62</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1815413.0</v>
       </c>
       <c r="M10" s="1">
-        <v>290418.0</v>
+        <v>1816373.62</v>
       </c>
       <c r="N10" s="1">
-        <v>291318.0</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1">
+        <v>1677000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>100.707</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0143059</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1677239.91</v>
+      </c>
+      <c r="H11" s="1">
+        <v>11616.48</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.69259501462733</v>
+      </c>
+      <c r="J11">
+        <v>0.45</v>
+      </c>
+      <c r="K11" t="s">
         <v>57</v>
       </c>
-      <c r="C11" s="1">
-[...27 lines deleted...]
-        <v>58</v>
+      <c r="L11" s="1">
+        <v>1688856.39</v>
       </c>
       <c r="M11" s="1">
-        <v>1826545.71</v>
+        <v>1696454.58</v>
       </c>
       <c r="N11" s="1">
-        <v>1831409.85</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:16">
+        <v>0.38</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>100.199</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.6916</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1006916.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-4926.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.48921657814555</v>
+      </c>
+      <c r="J12">
+        <v>3.32</v>
+      </c>
+      <c r="K12" t="s">
         <v>60</v>
       </c>
-      <c r="C12" s="1">
-[...27 lines deleted...]
-        <v>61</v>
+      <c r="L12" s="1">
+        <v>1001990.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1813390.0</v>
+        <v>1035185.21</v>
       </c>
       <c r="N12" s="1">
-        <v>1924501.3</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:16">
+        <v>0.23</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.416</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.01838281</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>6401176.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-38552.5</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-0.60227209794949</v>
+      </c>
+      <c r="J13">
+        <v>0.29</v>
+      </c>
+      <c r="K13" t="s">
         <v>63</v>
       </c>
-      <c r="C13" s="1">
-[...27 lines deleted...]
-        <v>64</v>
+      <c r="L13" s="1">
+        <v>6362624.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1681628.52</v>
+        <v>6381429.48</v>
       </c>
       <c r="N13" s="1">
-        <v>1685970.34</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16">
+        <v>1.43</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.032</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.46406667</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1491961.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-6481.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.43439473283819</v>
+      </c>
+      <c r="J14">
+        <v>0.6</v>
+      </c>
+      <c r="K14" t="s">
         <v>66</v>
       </c>
-      <c r="C14" s="1">
-[...27 lines deleted...]
-        <v>67</v>
+      <c r="L14" s="1">
+        <v>1485480.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1000760.0</v>
+        <v>1494480.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1032013.42</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16">
+        <v>0.34</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.653</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.81171429</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1397364.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>11778.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.84287272321314</v>
+      </c>
+      <c r="J15">
+        <v>0.69</v>
+      </c>
+      <c r="K15" t="s">
         <v>69</v>
       </c>
-      <c r="C15" s="1">
-[...27 lines deleted...]
-        <v>70</v>
+      <c r="L15" s="1">
+        <v>1409142.0</v>
       </c>
       <c r="M15" s="1">
-        <v>6323072.0</v>
+        <v>1418850.9</v>
       </c>
       <c r="N15" s="1">
-        <v>6329910.36</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:16">
+        <v>0.32</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>103.223</v>
+      </c>
+      <c r="D16" s="1">
+        <v>104.67195</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2093439.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-28979.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-1.3842772586161</v>
+      </c>
+      <c r="J16">
+        <v>2.06</v>
+      </c>
+      <c r="K16" t="s">
         <v>72</v>
       </c>
-      <c r="C16" s="1">
-[...27 lines deleted...]
-        <v>73</v>
+      <c r="L16" s="1">
+        <v>2064460.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1479810.0</v>
+        <v>2105596.99</v>
       </c>
       <c r="N16" s="1">
-        <v>1486220.96</v>
-[...8 lines deleted...]
-    <row r="17" spans="1:16">
+        <v>0.47</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>104.101</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.6127</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>2072254.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>9766.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.47127427429263</v>
+      </c>
+      <c r="J17">
+        <v>0.04</v>
+      </c>
+      <c r="K17">
+        <v>842.47</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2082020.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2082862.47</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>104.18</v>
+      </c>
+      <c r="D18" s="1">
+        <v>105.89313846</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4129832.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-66812.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1.6177993082722</v>
+      </c>
+      <c r="J18">
+        <v>4.9</v>
+      </c>
+      <c r="K18" t="s">
+        <v>77</v>
+      </c>
+      <c r="L18" s="1">
+        <v>4063020.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>4254093.29</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>75</v>
       </c>
-      <c r="C17" s="1">
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.515</v>
+      </c>
+      <c r="D19" s="1">
+        <v>102.9313697</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3396735.2</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-46740.2</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-1.3760330802354</v>
+      </c>
+      <c r="J19">
+        <v>1.75</v>
+      </c>
+      <c r="K19" t="s">
+        <v>80</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3349995.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3407801.51</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4550000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>95.102</v>
+      </c>
+      <c r="D20" s="1">
+        <v>94.51235868</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>4300312.32</v>
+      </c>
+      <c r="H20" s="1">
+        <v>26828.68</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.62387747688056</v>
+      </c>
+      <c r="J20">
+        <v>0.52</v>
+      </c>
+      <c r="K20" t="s">
+        <v>83</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4327141.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4350711.25</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4580000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>97.407</v>
+      </c>
+      <c r="D21" s="1">
+        <v>96.74135808</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>4430754.2</v>
+      </c>
+      <c r="H21" s="1">
+        <v>30486.4</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.68806344527078</v>
+      </c>
+      <c r="J21">
+        <v>0.5</v>
+      </c>
+      <c r="K21" t="s">
+        <v>86</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4461240.6</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4483918.5</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>96.508</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.32958306</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4720149.57</v>
+      </c>
+      <c r="H22" s="1">
+        <v>8742.43</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.18521510537642</v>
+      </c>
+      <c r="J22">
+        <v>0.51</v>
+      </c>
+      <c r="K22" t="s">
+        <v>89</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4728892.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4754029.67</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>100.393</v>
+      </c>
+      <c r="D23" s="1">
+        <v>101.45567878</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>4159682.83</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-43569.83</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-1.0474315417938</v>
+      </c>
+      <c r="J23">
+        <v>0.15</v>
+      </c>
+      <c r="K23" t="s">
+        <v>92</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4116113.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4122206.84</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1972000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.714</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.20689655</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1976080.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>10000.08</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.50605643496215</v>
+      </c>
+      <c r="J24">
+        <v>0.48</v>
+      </c>
+      <c r="K24" t="s">
+        <v>95</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1986080.08</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1995557.57</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>102.733</v>
+      </c>
+      <c r="D25" s="1">
+        <v>104.31542542</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>5007140.42</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-75956.42</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.5169620507667</v>
+      </c>
+      <c r="J25">
+        <v>1.04</v>
+      </c>
+      <c r="K25" t="s">
+        <v>98</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4931184.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4980893.59</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" s="1">
+        <v>8358000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.306</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.19916009</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>8374645.8</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-74650.32</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.89138480340267</v>
+      </c>
+      <c r="J26">
+        <v>0.29</v>
+      </c>
+      <c r="K26" t="s">
+        <v>101</v>
+      </c>
+      <c r="L26" s="1">
+        <v>8299995.48</v>
+      </c>
+      <c r="M26" s="1">
+        <v>8324640.13</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>93.455</v>
+      </c>
+      <c r="D27" s="1">
+        <v>92.61058806</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3333981.17</v>
+      </c>
+      <c r="H27" s="1">
+        <v>30398.83</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.91178769315005</v>
+      </c>
+      <c r="J27">
+        <v>0.22</v>
+      </c>
+      <c r="K27" t="s">
+        <v>104</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3364380.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3372369.04</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="1">
         <v>1400000.0</v>
       </c>
-      <c r="D17" s="1">
-[...20 lines deleted...]
-      <c r="K17">
+      <c r="C28" s="1">
+        <v>98.564</v>
+      </c>
+      <c r="D28" s="1">
+        <v>97.397</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1363558.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>16338.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.1981888559196</v>
+      </c>
+      <c r="J28">
+        <v>0.18</v>
+      </c>
+      <c r="K28" t="s">
+        <v>107</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1379896.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1382408.33</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>99.38</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-1436.71</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-0.072231447151119</v>
+      </c>
+      <c r="J29">
+        <v>0.62</v>
+      </c>
+      <c r="K29" t="s">
+        <v>110</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1987600.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2000065.75</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>107.017</v>
+      </c>
+      <c r="D30" s="1">
+        <v>107.86245455</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2372974.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-18600.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.78382654002952</v>
+      </c>
+      <c r="J30">
+        <v>0.45</v>
+      </c>
+      <c r="K30" t="s">
+        <v>113</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2354374.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2364292.03</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1701000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>100.8</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.8837425</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1699022.46</v>
+      </c>
+      <c r="H31" s="1">
+        <v>15585.54</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.91732395344556</v>
+      </c>
+      <c r="J31">
+        <v>0.48</v>
+      </c>
+      <c r="K31" t="s">
+        <v>116</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1714608.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1722763.48</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>104.4</v>
+      </c>
+      <c r="D32" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>4250880.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>29520.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.69444444444444</v>
+      </c>
+      <c r="J32">
+        <v>2.19</v>
+      </c>
+      <c r="K32" t="s">
+        <v>119</v>
+      </c>
+      <c r="L32" s="1">
+        <v>4280400.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>4370206.85</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>101.039</v>
+      </c>
+      <c r="D33" s="1">
+        <v>102.20481176</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>3474963.6</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-39637.6</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-1.1406623079448</v>
+      </c>
+      <c r="J33">
+        <v>0.69</v>
+      </c>
+      <c r="K33" t="s">
+        <v>122</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3435326.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3458730.11</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.516</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.08431893</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3357828.9</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-19067.1</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.56784013026989</v>
+      </c>
+      <c r="J34">
+        <v>2.7</v>
+      </c>
+      <c r="K34" t="s">
+        <v>125</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3338761.8</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3429254.88</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1842000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>98.968</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.51669707</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1833097.56</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-10107.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-0.55136181622543</v>
+      </c>
+      <c r="J35">
+        <v>1.21</v>
+      </c>
+      <c r="K35" t="s">
+        <v>128</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1822990.56</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1845195.49</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.833</v>
+      </c>
+      <c r="D36" s="1">
+        <v>97.755168</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2443879.2</v>
+      </c>
+      <c r="H36" s="1">
+        <v>26945.8</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1.1025831391339</v>
+      </c>
+      <c r="J36">
+        <v>0.27</v>
+      </c>
+      <c r="K36" t="s">
+        <v>131</v>
+      </c>
+      <c r="L36" s="1">
+        <v>2470825.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>2477674.32</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>133</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>109.598</v>
+      </c>
+      <c r="D37" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2836860.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>12688.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0.44725506369719</v>
+      </c>
+      <c r="J37">
+        <v>1.55</v>
+      </c>
+      <c r="K37" t="s">
+        <v>134</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2849548.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2889726.57</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>136</v>
+      </c>
+      <c r="B38" s="1">
+        <v>6062000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>99.237</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.73470604</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>6045917.88</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-30170.94</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.49902993389649</v>
+      </c>
+      <c r="J38">
+        <v>1.24</v>
+      </c>
+      <c r="K38" t="s">
+        <v>137</v>
+      </c>
+      <c r="L38" s="1">
+        <v>6015746.94</v>
+      </c>
+      <c r="M38" s="1">
+        <v>6091016.77</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B39" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>98.977</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.65584156</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>4484512.87</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-30547.87</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.68118591440234</v>
+      </c>
+      <c r="J39">
+        <v>1.9</v>
+      </c>
+      <c r="K39" t="s">
+        <v>140</v>
+      </c>
+      <c r="L39" s="1">
+        <v>4453965.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>4539649.93</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>99.262</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.72692009</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1285480.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-5992.82</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.46619317297819</v>
+      </c>
+      <c r="J40">
+        <v>1.54</v>
+      </c>
+      <c r="K40" t="s">
+        <v>143</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1279487.18</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1299318.75</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>145</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>101.316</v>
+      </c>
+      <c r="D41" s="1">
+        <v>101.37413636</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2230231.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-1279.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.057348319523852</v>
+      </c>
+      <c r="J41">
+        <v>0.47</v>
+      </c>
+      <c r="K41" t="s">
+        <v>146</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2228952.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2239198.58</v>
+      </c>
+      <c r="N41" s="1">
         <v>0.5</v>
       </c>
-      <c r="L17" t="s">
-[...22 lines deleted...]
-      <c r="C18" s="1">
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>148</v>
+      </c>
+      <c r="B42" s="1">
         <v>2000000.0</v>
       </c>
-      <c r="D18" s="1">
-[...132 lines deleted...]
-      <c r="O20" s="1">
+      <c r="C42" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.08315</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>2001663.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-6943.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.34686158459241</v>
+      </c>
+      <c r="J42">
+        <v>0.31</v>
+      </c>
+      <c r="K42" t="s">
+        <v>149</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1994720.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>2000863.84</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>151</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2973000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.76841911</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2966115.1</v>
+      </c>
+      <c r="H43" s="1">
+        <v>44047.4</v>
+      </c>
+      <c r="I43" s="1">
+        <v>1.48501991713</v>
+      </c>
+      <c r="J43">
+        <v>0.89</v>
+      </c>
+      <c r="K43" t="s">
+        <v>152</v>
+      </c>
+      <c r="L43" s="1">
+        <v>3010162.5</v>
+      </c>
+      <c r="M43" s="1">
+        <v>3036736.23</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>154</v>
+      </c>
+      <c r="B44" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>97.79</v>
+      </c>
+      <c r="D44" s="1">
+        <v>96.11421091</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>4229025.28</v>
+      </c>
+      <c r="H44" s="1">
+        <v>73734.72</v>
+      </c>
+      <c r="I44" s="1">
+        <v>1.743539352879</v>
+      </c>
+      <c r="J44">
+        <v>0.03</v>
+      </c>
+      <c r="K44" t="s">
+        <v>155</v>
+      </c>
+      <c r="L44" s="1">
+        <v>4302760.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>4303995.62</v>
+      </c>
+      <c r="N44" s="1">
         <v>0.97</v>
       </c>
-      <c r="P20">
-[...1107 lines deleted...]
-      <c r="B43" t="s">
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>153</v>
       </c>
-      <c r="C43" s="1">
-[...92 lines deleted...]
-    <row r="45" spans="1:16">
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>157</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>99.604</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.19585</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2003917.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-11837.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-0.59069312750977</v>
+      </c>
+      <c r="J45">
+        <v>1.47</v>
+      </c>
+      <c r="K45" t="s">
         <v>158</v>
       </c>
-      <c r="C45" s="1">
-[...27 lines deleted...]
-        <v>159</v>
+      <c r="L45" s="1">
+        <v>1992080.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1987600.0</v>
+        <v>2021422.47</v>
       </c>
       <c r="N45" s="1">
-        <v>2013921.92</v>
-[...8 lines deleted...]
-    <row r="46" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>160</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>98.414</v>
+      </c>
+      <c r="D46" s="1">
+        <v>98.433</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>295299.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-57.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-0.019302469700202</v>
+      </c>
+      <c r="J46">
+        <v>0.63</v>
+      </c>
+      <c r="K46" t="s">
         <v>161</v>
       </c>
-      <c r="C46" s="1">
-[...27 lines deleted...]
-        <v>162</v>
+      <c r="L46" s="1">
+        <v>295242.0</v>
       </c>
       <c r="M46" s="1">
-        <v>294129.0</v>
+        <v>297122.14</v>
       </c>
       <c r="N46" s="1">
-        <v>295685.51</v>
-[...1 lines deleted...]
-      <c r="O46" s="1">
         <v>0.07</v>
       </c>
-      <c r="P46">
-[...3 lines deleted...]
-    <row r="47" spans="1:16">
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>163</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>98.931</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.7334034</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>4687469.96</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-37712.96</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.80454830264128</v>
+      </c>
+      <c r="J47">
+        <v>1.79</v>
+      </c>
+      <c r="K47" t="s">
         <v>164</v>
       </c>
-      <c r="C47" s="1">
-[...27 lines deleted...]
-        <v>165</v>
+      <c r="L47" s="1">
+        <v>4649757.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4624236.0</v>
+        <v>4733858.03</v>
       </c>
       <c r="N47" s="1">
-        <v>4699886.68</v>
-[...8 lines deleted...]
-    <row r="48" spans="1:16">
+        <v>1.06</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>166</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>102.203</v>
+      </c>
+      <c r="D48" s="1">
+        <v>103.763</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1556445.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-23400.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.5034260767326</v>
+      </c>
+      <c r="J48">
+        <v>4.12</v>
+      </c>
+      <c r="K48" t="s">
         <v>167</v>
       </c>
-      <c r="C48" s="1">
-[...27 lines deleted...]
-        <v>168</v>
+      <c r="L48" s="1">
+        <v>1533045.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1529250.0</v>
+        <v>1594873.77</v>
       </c>
       <c r="N48" s="1">
-        <v>1587410.96</v>
-[...1 lines deleted...]
-      <c r="O48" s="1">
         <v>0.36</v>
       </c>
-      <c r="P48">
-[...3 lines deleted...]
-    <row r="49" spans="1:16">
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>169</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>104.251</v>
+      </c>
+      <c r="D49" s="1">
+        <v>105.746875</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>2537925.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-35901.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1.4145808091256</v>
+      </c>
+      <c r="J49">
+        <v>4.61</v>
+      </c>
+      <c r="K49" t="s">
         <v>170</v>
       </c>
-      <c r="C49" s="1">
-[...27 lines deleted...]
-        <v>171</v>
+      <c r="L49" s="1">
+        <v>2502024.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2495760.0</v>
+        <v>2612687.01</v>
       </c>
       <c r="N49" s="1">
-        <v>2598828.49</v>
-[...8 lines deleted...]
-    <row r="50" spans="1:16">
+        <v>0.59</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>172</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>96.529</v>
+      </c>
+      <c r="D50" s="1">
+        <v>96.33716667</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1734069.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>3453.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.19912702435716</v>
+      </c>
+      <c r="J50">
+        <v>0.07</v>
+      </c>
+      <c r="K50" t="s">
         <v>173</v>
       </c>
-      <c r="C50" s="1">
-[...27 lines deleted...]
-        <v>174</v>
+      <c r="L50" s="1">
+        <v>1737522.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1730664.0</v>
+        <v>1738693.23</v>
       </c>
       <c r="N50" s="1">
-        <v>1753040.71</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:16">
+        <v>0.39</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>175</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>106.791</v>
+      </c>
+      <c r="D51" s="1">
+        <v>109.15333323</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>3383753.33</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-73232.33</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-2.1642337031701</v>
+      </c>
+      <c r="J51">
+        <v>2.01</v>
+      </c>
+      <c r="K51" t="s">
         <v>176</v>
       </c>
-      <c r="C51" s="1">
-[...27 lines deleted...]
-        <v>177</v>
+      <c r="L51" s="1">
+        <v>3310521.0</v>
       </c>
       <c r="M51" s="1">
-        <v>3301128.0</v>
+        <v>3372690.86</v>
       </c>
       <c r="N51" s="1">
-        <v>3352596.49</v>
-[...8 lines deleted...]
-    <row r="52" spans="1:16">
+        <v>0.76</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>178</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1">
+        <v>1525000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.95229508</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1524272.5</v>
+      </c>
+      <c r="H52" s="1">
+        <v>7361.25</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.48293530192272</v>
+      </c>
+      <c r="J52">
+        <v>0.55</v>
+      </c>
+      <c r="K52" t="s">
         <v>179</v>
       </c>
-      <c r="C52" s="1">
-[...27 lines deleted...]
-        <v>180</v>
+      <c r="L52" s="1">
+        <v>1531633.75</v>
       </c>
       <c r="M52" s="1">
-        <v>1524069.75</v>
+        <v>1540052.59</v>
       </c>
       <c r="N52" s="1">
-        <v>1529637.04</v>
-[...1 lines deleted...]
-      <c r="O52" s="1">
         <v>0.35</v>
       </c>
-      <c r="P52">
-[...3 lines deleted...]
-    <row r="53" spans="1:16">
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>181</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>100.767</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>17641.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.767</v>
+      </c>
+      <c r="J53">
+        <v>0.83</v>
+      </c>
+      <c r="K53" t="s">
         <v>182</v>
       </c>
-      <c r="C53" s="1">
-[...27 lines deleted...]
-        <v>183</v>
+      <c r="L53" s="1">
+        <v>2317641.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2303772.0</v>
+        <v>2336804.1</v>
       </c>
       <c r="N53" s="1">
-        <v>2318463.71</v>
-[...8 lines deleted...]
-    <row r="54" spans="1:16">
+        <v>0.52</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>184</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.12</v>
+      </c>
+      <c r="D54" s="1">
+        <v>98.12584211</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>5593173.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>56667.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>1.0131458476253</v>
+      </c>
+      <c r="J54">
+        <v>0.54</v>
+      </c>
+      <c r="K54" t="s">
         <v>185</v>
       </c>
-      <c r="C54" s="1">
-[...27 lines deleted...]
-        <v>186</v>
+      <c r="L54" s="1">
+        <v>5649840.0</v>
       </c>
       <c r="M54" s="1">
-        <v>5637756.0</v>
+        <v>5680448.22</v>
       </c>
       <c r="N54" s="1">
-        <v>5665084.77</v>
-[...8 lines deleted...]
-    <row r="55" spans="1:16">
+        <v>1.28</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>187</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>100.508</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>4886917.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>37975.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.77707478968847</v>
+      </c>
+      <c r="J55">
+        <v>0.13</v>
+      </c>
+      <c r="K55" t="s">
         <v>188</v>
       </c>
-      <c r="C55" s="1">
-[...27 lines deleted...]
-        <v>189</v>
+      <c r="L55" s="1">
+        <v>4924892.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4676649.0</v>
+        <v>4931235.15</v>
       </c>
       <c r="N55" s="1">
-        <v>4690586.67</v>
-[...8 lines deleted...]
-    <row r="56" spans="1:16">
+        <v>1.11</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>190</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>99.581</v>
+      </c>
+      <c r="D56" s="1">
+        <v>100.21200941</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>3407208.32</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-21454.32</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-0.62967444268274</v>
+      </c>
+      <c r="J56">
+        <v>0.12</v>
+      </c>
+      <c r="K56" t="s">
         <v>191</v>
       </c>
-      <c r="C56" s="1">
-[...27 lines deleted...]
-        <v>192</v>
+      <c r="L56" s="1">
+        <v>3385754.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3374126.0</v>
+        <v>3389666.33</v>
       </c>
       <c r="N56" s="1">
-        <v>3474169.84</v>
-[...8 lines deleted...]
-    <row r="57" spans="1:16">
+        <v>0.76</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>193</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>107.748</v>
+      </c>
+      <c r="D57" s="1">
+        <v>109.5246</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>2190492.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-35532.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-1.6221013361382</v>
+      </c>
+      <c r="J57">
+        <v>1.67</v>
+      </c>
+      <c r="K57" t="s">
         <v>194</v>
       </c>
-      <c r="C57" s="1">
-[...27 lines deleted...]
-        <v>195</v>
+      <c r="L57" s="1">
+        <v>2154960.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2153380.0</v>
+        <v>2188384.66</v>
       </c>
       <c r="N57" s="1">
-        <v>2175297.81</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>196</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="1">
+        <v>3952000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>95.563</v>
+      </c>
+      <c r="D58" s="1">
+        <v>94.95759995</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>3752724.35</v>
+      </c>
+      <c r="H58" s="1">
+        <v>23925.41</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.63754775913664</v>
+      </c>
+      <c r="J58">
+        <v>0.09</v>
+      </c>
+      <c r="K58" t="s">
         <v>197</v>
       </c>
-      <c r="C58" s="1">
-[...27 lines deleted...]
-        <v>198</v>
+      <c r="L58" s="1">
+        <v>3776649.76</v>
       </c>
       <c r="M58" s="1">
-        <v>3761078.88</v>
+        <v>3780087.46</v>
       </c>
       <c r="N58" s="1">
-        <v>3763948.14</v>
-[...8 lines deleted...]
-    <row r="59" spans="1:16">
+        <v>0.85</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>199</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="1">
+        <v>7450000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.582</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.12552698</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>7459351.76</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-40492.76</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.54284556222617</v>
+      </c>
+      <c r="J59">
+        <v>0.91</v>
+      </c>
+      <c r="K59" t="s">
         <v>200</v>
       </c>
-      <c r="C59" s="1">
-[...27 lines deleted...]
-        <v>201</v>
+      <c r="L59" s="1">
+        <v>7418859.0</v>
       </c>
       <c r="M59" s="1">
-        <v>7399638.0</v>
+        <v>7486368.25</v>
       </c>
       <c r="N59" s="1">
-        <v>7455895.71</v>
-[...8 lines deleted...]
-    <row r="60" spans="1:16">
+        <v>1.68</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>202</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>101.323</v>
+      </c>
+      <c r="D60" s="1">
+        <v>102.49824082</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>6252392.69</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-71689.69</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-1.1465960881609</v>
+      </c>
+      <c r="J60">
+        <v>2.65</v>
+      </c>
+      <c r="K60" t="s">
         <v>203</v>
       </c>
-      <c r="C60" s="1">
-[...27 lines deleted...]
-        <v>204</v>
+      <c r="L60" s="1">
+        <v>6180703.0</v>
       </c>
       <c r="M60" s="1">
-        <v>6151911.0</v>
+        <v>6342144.1</v>
       </c>
       <c r="N60" s="1">
-        <v>6301068.53</v>
-[...8 lines deleted...]
-    <row r="61" spans="1:16">
+        <v>1.42</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>205</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>97.194</v>
+      </c>
+      <c r="D61" s="1">
+        <v>96.6109375</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>3091550.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>18658.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.60351603564555</v>
+      </c>
+      <c r="J61">
+        <v>0.54</v>
+      </c>
+      <c r="K61" t="s">
         <v>206</v>
       </c>
-      <c r="C61" s="1">
-[...27 lines deleted...]
-        <v>207</v>
+      <c r="L61" s="1">
+        <v>3110208.0</v>
       </c>
       <c r="M61" s="1">
-        <v>3099552.0</v>
+        <v>3127621.7</v>
       </c>
       <c r="N61" s="1">
-        <v>3115354.74</v>
-[...8 lines deleted...]
-    <row r="62" spans="1:16">
+        <v>0.7</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>208</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>100.429</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.78378947</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1895892.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>12259.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.64660856209109</v>
+      </c>
+      <c r="J62">
+        <v>0.71</v>
+      </c>
+      <c r="K62" t="s">
         <v>209</v>
       </c>
-      <c r="C62" s="1">
-[...27 lines deleted...]
-        <v>210</v>
+      <c r="L62" s="1">
+        <v>1908151.0</v>
       </c>
       <c r="M62" s="1">
-        <v>4644825.0</v>
+        <v>1921646.21</v>
       </c>
       <c r="N62" s="1">
-        <v>4654151.71</v>
-[...8 lines deleted...]
-    <row r="63" spans="1:16">
+        <v>0.43</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>211</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>101.831</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.60693333</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1509104.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>18361.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>1.2166822167326</v>
+      </c>
+      <c r="J63">
+        <v>3.06</v>
+      </c>
+      <c r="K63" t="s">
         <v>212</v>
       </c>
-      <c r="C63" s="1">
-[...27 lines deleted...]
-        <v>213</v>
+      <c r="L63" s="1">
+        <v>1527465.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1897093.0</v>
+        <v>1573328.01</v>
       </c>
       <c r="N63" s="1">
-        <v>1905942.32</v>
-[...8 lines deleted...]
-    <row r="64" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>214</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="1">
+        <v>2411000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.737</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.1309718</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2414157.73</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-9498.66</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-0.39345647891863</v>
+      </c>
+      <c r="J64">
+        <v>2.82</v>
+      </c>
+      <c r="K64" t="s">
         <v>215</v>
       </c>
-      <c r="C64" s="1">
-[...27 lines deleted...]
-        <v>216</v>
+      <c r="L64" s="1">
+        <v>2404659.07</v>
       </c>
       <c r="M64" s="1">
-        <v>1520730.0</v>
+        <v>2472645.97</v>
       </c>
       <c r="N64" s="1">
-        <v>1563140.96</v>
-[...8 lines deleted...]
-    <row r="65" spans="1:16">
+        <v>0.56</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>217</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.277</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.96518622</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>4543433.38</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-30968.38</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-0.68160744111098</v>
+      </c>
+      <c r="J65">
+        <v>2.15</v>
+      </c>
+      <c r="K65" t="s">
         <v>218</v>
       </c>
-      <c r="C65" s="1">
-[...27 lines deleted...]
-        <v>219</v>
+      <c r="L65" s="1">
+        <v>4512465.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2401042.57</v>
+        <v>4609137.95</v>
       </c>
       <c r="N65" s="1">
-        <v>2465041.41</v>
-[...8 lines deleted...]
-    <row r="66" spans="1:16">
+        <v>1.03</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>220</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="1">
+        <v>3044000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>99.187</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.66249573</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>3033726.37</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-14474.09</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-0.47710598236979</v>
+      </c>
+      <c r="J66">
+        <v>1.55</v>
+      </c>
+      <c r="K66" t="s">
         <v>221</v>
       </c>
-      <c r="C66" s="1">
-[...27 lines deleted...]
-        <v>222</v>
+      <c r="L66" s="1">
+        <v>3019252.28</v>
       </c>
       <c r="M66" s="1">
-        <v>4504185.0</v>
+        <v>3066538.53</v>
       </c>
       <c r="N66" s="1">
-        <v>4592896.64</v>
-[...8 lines deleted...]
-    <row r="67" spans="1:16">
+        <v>0.69</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>223</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="1">
+        <v>3040000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>99.007</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.75109211</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>3032433.2</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-22620.4</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.7459488307937</v>
+      </c>
+      <c r="J67">
+        <v>0.4</v>
+      </c>
+      <c r="K67" t="s">
         <v>224</v>
       </c>
-      <c r="C67" s="1">
-[...27 lines deleted...]
-        <v>225</v>
+      <c r="L67" s="1">
+        <v>3009812.8</v>
       </c>
       <c r="M67" s="1">
-        <v>3007106.72</v>
+        <v>3021924.49</v>
       </c>
       <c r="N67" s="1">
-        <v>3049795.69</v>
-[...8 lines deleted...]
-    <row r="68" spans="1:16">
+        <v>0.68</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>226</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="1">
+        <v>2003000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>99.22</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.08911133</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>2004784.9</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-17408.3</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-0.86833754583846</v>
+      </c>
+      <c r="J68">
+        <v>2.32</v>
+      </c>
+      <c r="K68" t="s">
         <v>227</v>
       </c>
-      <c r="C68" s="1">
-[...27 lines deleted...]
-        <v>228</v>
+      <c r="L68" s="1">
+        <v>1987376.6</v>
       </c>
       <c r="M68" s="1">
-        <v>3003824.0</v>
+        <v>2033761.14</v>
       </c>
       <c r="N68" s="1">
-        <v>3010155.11</v>
-[...8 lines deleted...]
-    <row r="69" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>229</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="1">
+        <v>2840000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>100.873</v>
+      </c>
+      <c r="D69" s="1">
+        <v>99.89802817</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>2837104.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>27689.2</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.97596704244892</v>
+      </c>
+      <c r="J69">
+        <v>0.33</v>
+      </c>
+      <c r="K69" t="s">
         <v>230</v>
       </c>
-      <c r="C69" s="1">
-[...27 lines deleted...]
-        <v>231</v>
+      <c r="L69" s="1">
+        <v>2864793.2</v>
       </c>
       <c r="M69" s="1">
-        <v>1978823.79</v>
+        <v>2874052.38</v>
       </c>
       <c r="N69" s="1">
-        <v>2021895.15</v>
-[...8 lines deleted...]
-    <row r="70" spans="1:16">
+        <v>0.65</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>232</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B70" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>95.407</v>
+      </c>
+      <c r="D70" s="1">
+        <v>94.37435375</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2264984.49</v>
+      </c>
+      <c r="H70" s="1">
+        <v>24783.51</v>
+      </c>
+      <c r="I70" s="1">
+        <v>1.0942021947356</v>
+      </c>
+      <c r="J70">
+        <v>0.49</v>
+      </c>
+      <c r="K70" t="s">
         <v>233</v>
       </c>
-      <c r="C70" s="1">
-[...27 lines deleted...]
-        <v>234</v>
+      <c r="L70" s="1">
+        <v>2289768.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2849741.2</v>
+        <v>2301562.52</v>
       </c>
       <c r="N70" s="1">
-        <v>2853281.47</v>
-[...8 lines deleted...]
-    <row r="71" spans="1:16">
+        <v>0.52</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>235</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>104.018</v>
+      </c>
+      <c r="D71" s="1">
+        <v>105.34539474</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>4003125.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-50441.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.2600405932865</v>
+      </c>
+      <c r="J71">
+        <v>3.94</v>
+      </c>
+      <c r="K71" t="s">
         <v>236</v>
       </c>
-      <c r="C71" s="1">
-[...27 lines deleted...]
-        <v>237</v>
+      <c r="L71" s="1">
+        <v>3952684.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2261304.0</v>
+        <v>4102421.07</v>
       </c>
       <c r="N71" s="1">
-        <v>2272235.51</v>
-[...8 lines deleted...]
-    <row r="72" spans="1:16">
+        <v>0.92</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>238</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B72" s="1">
+        <v>2932000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>103.096</v>
+      </c>
+      <c r="D72" s="1">
+        <v>104.17382503</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>3054376.55</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-31601.83</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.0346409318786</v>
+      </c>
+      <c r="J72">
+        <v>1.26</v>
+      </c>
+      <c r="K72" t="s">
         <v>239</v>
       </c>
-      <c r="C72" s="1">
-[...27 lines deleted...]
-        <v>240</v>
+      <c r="L72" s="1">
+        <v>3022774.72</v>
       </c>
       <c r="M72" s="1">
-        <v>3951050.0</v>
+        <v>3059717.92</v>
       </c>
       <c r="N72" s="1">
-        <v>4086873.45</v>
-[...8 lines deleted...]
-    <row r="73" spans="1:16">
+        <v>0.69</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>241</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B73" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>102.254</v>
+      </c>
+      <c r="D73" s="1">
+        <v>103.7676875</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1660283.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-24219.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-1.4587272169865</v>
+      </c>
+      <c r="J73">
+        <v>4.54</v>
+      </c>
+      <c r="K73" t="s">
         <v>242</v>
       </c>
-      <c r="C73" s="1">
-[...27 lines deleted...]
-        <v>243</v>
+      <c r="L73" s="1">
+        <v>1636064.0</v>
       </c>
       <c r="M73" s="1">
-        <v>3005417.28</v>
+        <v>1708721.53</v>
       </c>
       <c r="N73" s="1">
-        <v>3034602.41</v>
-[...8 lines deleted...]
-    <row r="74" spans="1:16">
+        <v>0.38</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>244</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B74" s="1">
+        <v>5900000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>97.355</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.51908203</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>5753625.84</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-9680.84</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.16825633555622</v>
+      </c>
+      <c r="J74">
+        <v>0.54</v>
+      </c>
+      <c r="K74" t="s">
         <v>245</v>
       </c>
-      <c r="C74" s="1">
-[...27 lines deleted...]
-        <v>246</v>
+      <c r="L74" s="1">
+        <v>5743945.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1637616.0</v>
+        <v>5775990.89</v>
       </c>
       <c r="N74" s="1">
-        <v>1705785.86</v>
-[...8 lines deleted...]
-    <row r="75" spans="1:16">
+        <v>1.3</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>247</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B75" s="1">
+        <v>3411000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>98.949</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.62474055</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>3398199.9</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-23049.51</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-0.67828587717868</v>
+      </c>
+      <c r="J75">
+        <v>2.42</v>
+      </c>
+      <c r="K75" t="s">
         <v>248</v>
       </c>
-      <c r="C75" s="1">
-[...27 lines deleted...]
-        <v>249</v>
+      <c r="L75" s="1">
+        <v>3375150.39</v>
       </c>
       <c r="M75" s="1">
-        <v>5719519.0</v>
+        <v>3457762.01</v>
       </c>
       <c r="N75" s="1">
-        <v>5746048.79</v>
-[...8 lines deleted...]
-    <row r="76" spans="1:16">
+        <v>0.78</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>250</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B76" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>95.87</v>
+      </c>
+      <c r="D76" s="1">
+        <v>93.97710435</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>4322946.8</v>
+      </c>
+      <c r="H76" s="1">
+        <v>87073.2</v>
+      </c>
+      <c r="I76" s="1">
+        <v>2.014209381434</v>
+      </c>
+      <c r="J76">
+        <v>1.12</v>
+      </c>
+      <c r="K76" t="s">
         <v>251</v>
       </c>
-      <c r="C76" s="1">
-[...27 lines deleted...]
-        <v>252</v>
+      <c r="L76" s="1">
+        <v>4410020.0</v>
       </c>
       <c r="M76" s="1">
-        <v>3343905.63</v>
+        <v>4461628.22</v>
       </c>
       <c r="N76" s="1">
-        <v>3420139.14</v>
-[...8 lines deleted...]
-    <row r="77" spans="1:16">
+        <v>1.0</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>253</v>
       </c>
-      <c r="B77" t="s">
+      <c r="B77" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>94.751</v>
+      </c>
+      <c r="D77" s="1">
+        <v>94.632</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>2176536.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>2737.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.1257502747485</v>
+      </c>
+      <c r="J77">
+        <v>0.64</v>
+      </c>
+      <c r="K77" t="s">
         <v>254</v>
       </c>
-      <c r="C77" s="1">
-[...27 lines deleted...]
-        <v>255</v>
+      <c r="L77" s="1">
+        <v>2179273.0</v>
       </c>
       <c r="M77" s="1">
-        <v>4383478.0</v>
+        <v>2194049.71</v>
       </c>
       <c r="N77" s="1">
-        <v>4430785.53</v>
-[...8 lines deleted...]
-    <row r="78" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>256</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B78" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>101.309</v>
+      </c>
+      <c r="D78" s="1">
+        <v>102.06211111</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>918559.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-6778.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.73789489842242</v>
+      </c>
+      <c r="J78">
+        <v>3.5</v>
+      </c>
+      <c r="K78" t="s">
         <v>257</v>
       </c>
-      <c r="C78" s="1">
-[...27 lines deleted...]
-        <v>258</v>
+      <c r="L78" s="1">
+        <v>911781.0</v>
       </c>
       <c r="M78" s="1">
-        <v>909468.0</v>
+        <v>943311.82</v>
       </c>
       <c r="N78" s="1">
-        <v>938862.86</v>
-[...8 lines deleted...]
-    <row r="79" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>259</v>
       </c>
-      <c r="B79" t="s">
+      <c r="B79" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>101.862</v>
+      </c>
+      <c r="D79" s="1">
+        <v>102.41271022</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>4710984.67</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-25332.67</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.53773620112417</v>
+      </c>
+      <c r="J79">
+        <v>3.59</v>
+      </c>
+      <c r="K79" t="s">
         <v>260</v>
       </c>
-      <c r="C79" s="1">
-[...27 lines deleted...]
-        <v>261</v>
+      <c r="L79" s="1">
+        <v>4685652.0</v>
       </c>
       <c r="M79" s="1">
-        <v>4659892.0</v>
+        <v>4850621.86</v>
       </c>
       <c r="N79" s="1">
-        <v>4813613.92</v>
-[...8 lines deleted...]
-    <row r="80" spans="1:16">
+        <v>1.09</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>262</v>
       </c>
-      <c r="B80" t="s">
+      <c r="B80" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>97.685</v>
+      </c>
+      <c r="D80" s="1">
+        <v>98.22108</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>3830622.12</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-20907.12</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-0.54578915238969</v>
+      </c>
+      <c r="J80">
+        <v>1.47</v>
+      </c>
+      <c r="K80" t="s">
         <v>263</v>
       </c>
-      <c r="C80" s="1">
-[...27 lines deleted...]
-        <v>264</v>
+      <c r="L80" s="1">
+        <v>3809715.0</v>
       </c>
       <c r="M80" s="1">
-        <v>3788967.0</v>
+        <v>3866879.38</v>
       </c>
       <c r="N80" s="1">
-        <v>3840521.79</v>
-[...8 lines deleted...]
-    <row r="81" spans="1:16">
+        <v>0.87</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>265</v>
       </c>
-      <c r="B81" t="s">
+      <c r="B81" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>101.427</v>
+      </c>
+      <c r="D81" s="1">
+        <v>103.01311111</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>1854236.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-28550.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-1.5397177058368</v>
+      </c>
+      <c r="J81">
+        <v>1.56</v>
+      </c>
+      <c r="K81" t="s">
         <v>266</v>
       </c>
-      <c r="C81" s="1">
-[...27 lines deleted...]
-        <v>267</v>
+      <c r="L81" s="1">
+        <v>1825686.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1826712.0</v>
+        <v>1853795.59</v>
       </c>
       <c r="N81" s="1">
-        <v>1849643.51</v>
-[...1 lines deleted...]
-      <c r="O81" s="1">
         <v>0.42</v>
       </c>
-      <c r="P81">
-[...3 lines deleted...]
-    <row r="82" spans="1:16">
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>268</v>
       </c>
-      <c r="B82" t="s">
+      <c r="B82" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>98.095</v>
+      </c>
+      <c r="D82" s="1">
+        <v>98.13597208</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>2355263.33</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-983.33</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.041750320971541</v>
+      </c>
+      <c r="J82">
+        <v>0.49</v>
+      </c>
+      <c r="K82" t="s">
         <v>269</v>
       </c>
-      <c r="C82" s="1">
-[...27 lines deleted...]
-        <v>270</v>
+      <c r="L82" s="1">
+        <v>2354280.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2347032.0</v>
+        <v>2366016.99</v>
       </c>
       <c r="N82" s="1">
-        <v>2356352.55</v>
-[...8 lines deleted...]
-    <row r="83" spans="1:16">
+        <v>0.53</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>271</v>
       </c>
-      <c r="B83" t="s">
+      <c r="B83" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>95.738</v>
+      </c>
+      <c r="D83" s="1">
+        <v>95.06467125</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2281552.11</v>
+      </c>
+      <c r="H83" s="1">
+        <v>16159.89</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0.70828494029006</v>
+      </c>
+      <c r="J83">
+        <v>0.06</v>
+      </c>
+      <c r="K83" t="s">
         <v>272</v>
       </c>
-      <c r="C83" s="1">
-[...27 lines deleted...]
-        <v>273</v>
+      <c r="L83" s="1">
+        <v>2297712.0</v>
       </c>
       <c r="M83" s="1">
-        <v>2289408.0</v>
+        <v>2299084.6</v>
       </c>
       <c r="N83" s="1">
-        <v>2290608.0</v>
-[...8 lines deleted...]
-    <row r="84" spans="1:16">
+        <v>0.52</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>274</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B84" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>107.979</v>
+      </c>
+      <c r="D84" s="1">
+        <v>109.74741667</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>2633938.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-42442.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-1.6113515200434</v>
+      </c>
+      <c r="J84">
+        <v>2.54</v>
+      </c>
+      <c r="K84" t="s">
         <v>275</v>
       </c>
-      <c r="C84" s="1">
-[...27 lines deleted...]
-        <v>276</v>
+      <c r="L84" s="1">
+        <v>2591496.0</v>
       </c>
       <c r="M84" s="1">
-        <v>2589240.0</v>
+        <v>2652539.48</v>
       </c>
       <c r="N84" s="1">
-        <v>2639326.96</v>
-[...8 lines deleted...]
-    <row r="85" spans="1:16">
+        <v>0.6</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>277</v>
       </c>
-      <c r="B85" t="s">
+      <c r="B85" s="1">
+        <v>5600000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>97.037</v>
+      </c>
+      <c r="D85" s="1">
+        <v>97.33817321</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>5450937.7</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-16865.7</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.30940914991562</v>
+      </c>
+      <c r="J85">
+        <v>0.27</v>
+      </c>
+      <c r="K85" t="s">
         <v>278</v>
       </c>
-      <c r="C85" s="1">
-[...27 lines deleted...]
-        <v>279</v>
+      <c r="L85" s="1">
+        <v>5434072.0</v>
       </c>
       <c r="M85" s="1">
-        <v>5400248.0</v>
+        <v>5449107.62</v>
       </c>
       <c r="N85" s="1">
-        <v>5408839.78</v>
-[...8 lines deleted...]
-    <row r="86" spans="1:16">
+        <v>1.22</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>280</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B86" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.861</v>
+      </c>
+      <c r="D86" s="1">
+        <v>98.10838462</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>3826227.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>29352.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.76712646688239</v>
+      </c>
+      <c r="J86">
+        <v>0.39</v>
+      </c>
+      <c r="K86" t="s">
         <v>281</v>
       </c>
-      <c r="C86" s="1">
-[...27 lines deleted...]
-        <v>282</v>
+      <c r="L86" s="1">
+        <v>3855579.0</v>
       </c>
       <c r="M86" s="1">
-        <v>3851133.0</v>
+        <v>3870644.75</v>
       </c>
       <c r="N86" s="1">
-        <v>3863954.92</v>
-[...8 lines deleted...]
-    <row r="87" spans="1:16">
+        <v>0.87</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>283</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B87" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>99.78</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.548</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>3683276.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>8584.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.23305340137421</v>
+      </c>
+      <c r="J87">
+        <v>0.17</v>
+      </c>
+      <c r="K87" t="s">
         <v>284</v>
       </c>
-      <c r="C87" s="1">
-[...23 lines deleted...]
-      <c r="K87">
+      <c r="L87" s="1">
+        <v>3691860.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>3698246.3</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>286</v>
+      </c>
+      <c r="B88" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>94.278</v>
+      </c>
+      <c r="D88" s="1">
+        <v>93.64325</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>2247438.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>15234.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.6778384987706</v>
+      </c>
+      <c r="J88">
+        <v>0.39</v>
+      </c>
+      <c r="K88" t="s">
+        <v>287</v>
+      </c>
+      <c r="L88" s="1">
+        <v>2262672.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>2272107.62</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>289</v>
+      </c>
+      <c r="B89" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>95.381</v>
+      </c>
+      <c r="D89" s="1">
+        <v>94.69343566</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>802053.4</v>
+      </c>
+      <c r="H89" s="1">
+        <v>5823.67</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.72609504554186</v>
+      </c>
+      <c r="J89">
+        <v>0.06</v>
+      </c>
+      <c r="K89">
+        <v>493.12</v>
+      </c>
+      <c r="L89" s="1">
+        <v>807877.07</v>
+      </c>
+      <c r="M89" s="1">
+        <v>808370.19</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>291</v>
+      </c>
+      <c r="B90" s="1">
+        <v>5197000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.44251838</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>5219997.68</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-32716.07</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-0.62674491456862</v>
+      </c>
+      <c r="J90">
+        <v>2.13</v>
+      </c>
+      <c r="K90" t="s">
+        <v>292</v>
+      </c>
+      <c r="L90" s="1">
+        <v>5187281.61</v>
+      </c>
+      <c r="M90" s="1">
+        <v>5298091.62</v>
+      </c>
+      <c r="N90" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>294</v>
+      </c>
+      <c r="B91" s="1">
+        <v>2435000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>100.888</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.07605749</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2436852.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>19770.8</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.81132543133518</v>
+      </c>
+      <c r="J91">
+        <v>1.02</v>
+      </c>
+      <c r="K91" t="s">
+        <v>295</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2456622.8</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2481478.21</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>297</v>
+      </c>
+      <c r="B92" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>102.66</v>
+      </c>
+      <c r="D92" s="1">
+        <v>102.20309524</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>2146265.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>9595.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0.44705569908655</v>
+      </c>
+      <c r="J92">
+        <v>1.79</v>
+      </c>
+      <c r="K92" t="s">
+        <v>298</v>
+      </c>
+      <c r="L92" s="1">
+        <v>2155860.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>2193365.14</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>300</v>
+      </c>
+      <c r="B93" s="1">
+        <v>6137000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>99.463</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.85746586</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>6128252.68</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-24208.37</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.39502891385347</v>
+      </c>
+      <c r="J93">
+        <v>1.69</v>
+      </c>
+      <c r="K93" t="s">
+        <v>301</v>
+      </c>
+      <c r="L93" s="1">
+        <v>6104044.31</v>
+      </c>
+      <c r="M93" s="1">
+        <v>6207767.34</v>
+      </c>
+      <c r="N93" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>303</v>
+      </c>
+      <c r="B94" s="1">
+        <v>3240000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>102.549</v>
+      </c>
+      <c r="D94" s="1">
+        <v>104.17235494</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>3375184.3</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-52596.7</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-1.5583356440713</v>
+      </c>
+      <c r="J94">
+        <v>1.53</v>
+      </c>
+      <c r="K94" t="s">
+        <v>304</v>
+      </c>
+      <c r="L94" s="1">
+        <v>3322587.6</v>
+      </c>
+      <c r="M94" s="1">
+        <v>3372183.57</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>306</v>
+      </c>
+      <c r="B95" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>100.621</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>13022.37</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.621</v>
+      </c>
+      <c r="J95">
+        <v>0.18</v>
+      </c>
+      <c r="K95" t="s">
+        <v>307</v>
+      </c>
+      <c r="L95" s="1">
+        <v>2110022.37</v>
+      </c>
+      <c r="M95" s="1">
+        <v>2113826.56</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>309</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2391000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>99.061</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.51961188</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2379513.92</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-10965.41</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-0.46082562946301</v>
+      </c>
+      <c r="J96">
+        <v>1.25</v>
+      </c>
+      <c r="K96" t="s">
+        <v>310</v>
+      </c>
+      <c r="L96" s="1">
+        <v>2368548.51</v>
+      </c>
+      <c r="M96" s="1">
+        <v>2398436.01</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>312</v>
+      </c>
+      <c r="B97" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>101.35</v>
+      </c>
+      <c r="D97" s="1">
+        <v>102.68168571</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>3593859.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-46609.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-1.2969067512109</v>
+      </c>
+      <c r="J97">
+        <v>3.31</v>
+      </c>
+      <c r="K97" t="s">
+        <v>313</v>
+      </c>
+      <c r="L97" s="1">
+        <v>3547250.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>3663079.96</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>315</v>
+      </c>
+      <c r="B98" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>97.781</v>
+      </c>
+      <c r="D98" s="1">
+        <v>97.18643902</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>3984644.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>24377.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.61177359884597</v>
+      </c>
+      <c r="J98">
+        <v>0.83</v>
+      </c>
+      <c r="K98" t="s">
+        <v>316</v>
+      </c>
+      <c r="L98" s="1">
+        <v>4009021.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>4042879.92</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>318</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>102.714</v>
+      </c>
+      <c r="D99" s="1">
+        <v>104.56876929</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>1463962.77</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-25966.77</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-1.7737315819855</v>
+      </c>
+      <c r="J99">
+        <v>1.75</v>
+      </c>
+      <c r="K99" t="s">
+        <v>319</v>
+      </c>
+      <c r="L99" s="1">
+        <v>1437996.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>1462517.63</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>321</v>
+      </c>
+      <c r="B100" s="1">
+        <v>2020000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>101.645</v>
+      </c>
+      <c r="D100" s="1">
+        <v>103.33785</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>2087424.57</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-34195.57</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-1.6381703315871</v>
+      </c>
+      <c r="J100">
+        <v>2.13</v>
+      </c>
+      <c r="K100" t="s">
+        <v>322</v>
+      </c>
+      <c r="L100" s="1">
+        <v>2053229.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>2096230.1</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>324</v>
+      </c>
+      <c r="B101" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>99.685</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.96886842</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>3760817.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>27213.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.72359277252788</v>
+      </c>
+      <c r="J101">
+        <v>0.54</v>
+      </c>
+      <c r="K101" t="s">
+        <v>325</v>
+      </c>
+      <c r="L101" s="1">
+        <v>3788030.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>3808591.64</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>327</v>
+      </c>
+      <c r="B102" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.607</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.34837534</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>5762205.77</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-42999.77</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.74623801572432</v>
+      </c>
+      <c r="J102">
+        <v>0.26</v>
+      </c>
+      <c r="K102" t="s">
+        <v>328</v>
+      </c>
+      <c r="L102" s="1">
+        <v>5719206.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>5734301.89</v>
+      </c>
+      <c r="N102" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>330</v>
+      </c>
+      <c r="B103" s="1">
+        <v>3936000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.209</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>3936000.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>8226.24</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.209</v>
+      </c>
+      <c r="J103">
         <v>0.0</v>
       </c>
-      <c r="L87">
+      <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="M87" s="1">
-[...763 lines deleted...]
-      <c r="A103" t="s">
+      <c r="L103" s="1">
+        <v>3944226.24</v>
+      </c>
+      <c r="M103" s="1">
+        <v>3944226.24</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
         <v>329</v>
       </c>
-      <c r="B103" t="s">
-[...45 lines deleted...]
-    <row r="104" spans="1:16">
+    </row>
+    <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>332</v>
       </c>
-      <c r="B104" t="s">
+      <c r="B104" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>102.518</v>
+      </c>
+      <c r="D104" s="1">
+        <v>104.38655561</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>5950033.67</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-106507.67</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-1.7900347444588</v>
+      </c>
+      <c r="J104">
+        <v>2.76</v>
+      </c>
+      <c r="K104" t="s">
         <v>333</v>
       </c>
-      <c r="C104" s="1">
-[...27 lines deleted...]
-        <v>334</v>
+      <c r="L104" s="1">
+        <v>5843526.0</v>
       </c>
       <c r="M104" s="1">
-        <v>1384955.0</v>
+        <v>6000705.45</v>
       </c>
       <c r="N104" s="1">
-        <v>1432232.4</v>
-[...8 lines deleted...]
-    <row r="105" spans="1:16">
+        <v>1.35</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>335</v>
       </c>
-      <c r="B105" t="s">
+      <c r="B105" s="1">
+        <v>1711000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.98915137</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>1710814.38</v>
+      </c>
+      <c r="H105" s="1">
+        <v>12316.61</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.71992672869631</v>
+      </c>
+      <c r="J105">
+        <v>0.57</v>
+      </c>
+      <c r="K105" t="s">
         <v>336</v>
       </c>
-      <c r="C105" s="1">
-[...27 lines deleted...]
-        <v>337</v>
+      <c r="L105" s="1">
+        <v>1723130.99</v>
       </c>
       <c r="M105" s="1">
-        <v>1718511.29</v>
+        <v>1732799.31</v>
       </c>
       <c r="N105" s="1">
-        <v>1724488.07</v>
-[...8 lines deleted...]
-    <row r="106" spans="1:16">
+        <v>0.39</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>338</v>
       </c>
-      <c r="B106" t="s">
+      <c r="B106" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>99.447</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.87771029</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>3495719.86</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-15074.86</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-0.43123764499825</v>
+      </c>
+      <c r="J106">
+        <v>0.14</v>
+      </c>
+      <c r="K106" t="s">
         <v>339</v>
       </c>
-      <c r="C106" s="1">
-[...27 lines deleted...]
-        <v>340</v>
+      <c r="L106" s="1">
+        <v>3480645.0</v>
       </c>
       <c r="M106" s="1">
-        <v>3461290.0</v>
+        <v>3485607.33</v>
       </c>
       <c r="N106" s="1">
-        <v>3561087.95</v>
-[...8 lines deleted...]
-    <row r="107" spans="1:16">
+        <v>0.78</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>341</v>
       </c>
-      <c r="B107" t="s">
+      <c r="B107" s="1">
+        <v>3497000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.275</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.09947126</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>3500478.51</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-28831.76</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.82365196408533</v>
+      </c>
+      <c r="J107">
+        <v>2.11</v>
+      </c>
+      <c r="K107" t="s">
         <v>342</v>
       </c>
-      <c r="C107" s="1">
-[...27 lines deleted...]
-        <v>343</v>
+      <c r="L107" s="1">
+        <v>3471646.75</v>
       </c>
       <c r="M107" s="1">
-        <v>3461085.81</v>
+        <v>3545335.25</v>
       </c>
       <c r="N107" s="1">
-        <v>3529492.88</v>
-[...8 lines deleted...]
-    <row r="108" spans="1:16">
+        <v>0.8</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>344</v>
       </c>
-      <c r="B108" t="s">
+      <c r="B108" s="1">
+        <v>1845000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>100.498</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.97942276</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>1844620.35</v>
+      </c>
+      <c r="H108" s="1">
+        <v>9567.75</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.51868396659508</v>
+      </c>
+      <c r="J108">
+        <v>0.24</v>
+      </c>
+      <c r="K108" t="s">
         <v>345</v>
       </c>
-      <c r="C108" s="1">
-[...27 lines deleted...]
-        <v>985.68</v>
+      <c r="L108" s="1">
+        <v>1854188.1</v>
       </c>
       <c r="M108" s="1">
-        <v>1845627.3</v>
+        <v>1858623.68</v>
       </c>
       <c r="N108" s="1">
-        <v>1846612.98</v>
-[...1 lines deleted...]
-      <c r="O108" s="1">
         <v>0.42</v>
       </c>
-      <c r="P108">
-[...3 lines deleted...]
-    <row r="109" spans="1:16">
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
       <c r="A109" t="s">
+        <v>347</v>
+      </c>
+      <c r="B109" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.826</v>
+      </c>
+      <c r="D109" s="1">
+        <v>97.62613043</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>2245401.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>27597.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>1.2290455023401</v>
+      </c>
+      <c r="J109">
+        <v>0.62</v>
+      </c>
+      <c r="K109" t="s">
+        <v>348</v>
+      </c>
+      <c r="L109" s="1">
+        <v>2272998.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>2287176.08</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
         <v>346</v>
       </c>
-      <c r="B109" t="s">
-[...26 lines deleted...]
-      <c r="K109">
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>350</v>
+      </c>
+      <c r="B110" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>100.722</v>
+      </c>
+      <c r="D110" s="1">
+        <v>101.73299758</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>6307445.85</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-62681.85</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.99377547569433</v>
+      </c>
+      <c r="J110">
+        <v>0.03</v>
+      </c>
+      <c r="K110" t="s">
+        <v>351</v>
+      </c>
+      <c r="L110" s="1">
+        <v>6244764.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>6246738.66</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>353</v>
+      </c>
+      <c r="B111" s="1">
+        <v>4478000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.477</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>4477731.32</v>
+      </c>
+      <c r="H111" s="1">
+        <v>21628.74</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.4830289817389</v>
+      </c>
+      <c r="J111">
+        <v>0.14</v>
+      </c>
+      <c r="K111" t="s">
+        <v>354</v>
+      </c>
+      <c r="L111" s="1">
+        <v>4499360.06</v>
+      </c>
+      <c r="M111" s="1">
+        <v>4505570.98</v>
+      </c>
+      <c r="N111" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>356</v>
+      </c>
+      <c r="B112" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.89460606</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>3296522.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>14368.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.43585330235927</v>
+      </c>
+      <c r="J112">
+        <v>0.46</v>
+      </c>
+      <c r="K112" t="s">
+        <v>357</v>
+      </c>
+      <c r="L112" s="1">
+        <v>3310890.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>3326079.04</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>359</v>
+      </c>
+      <c r="B113" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>100.187</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.76912903</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>3092843.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>12954.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.4188379429541</v>
+      </c>
+      <c r="J113">
+        <v>0.22</v>
+      </c>
+      <c r="K113" t="s">
+        <v>360</v>
+      </c>
+      <c r="L113" s="1">
+        <v>3105797.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>3112676.45</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>362</v>
+      </c>
+      <c r="B114" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.707</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.23138095</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>2083859.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>9988.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.47930306225133</v>
+      </c>
+      <c r="J114">
+        <v>0.76</v>
+      </c>
+      <c r="K114" t="s">
+        <v>363</v>
+      </c>
+      <c r="L114" s="1">
+        <v>2093847.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>2109726.45</v>
+      </c>
+      <c r="N114" s="1">
         <v>0.47</v>
       </c>
-      <c r="L109" t="s">
-[...216 lines deleted...]
-      <c r="A114" t="s">
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>361</v>
       </c>
-      <c r="B114" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="1">
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>365</v>
+      </c>
+      <c r="B115" s="1">
         <v>5549000.0</v>
       </c>
-      <c r="D114" s="1">
-[...2 lines deleted...]
-      <c r="E114" s="1">
+      <c r="C115" s="1">
+        <v>100.618</v>
+      </c>
+      <c r="D115" s="1">
         <v>101.46753974</v>
       </c>
-      <c r="F114" t="s">
-[...5 lines deleted...]
-      <c r="H114" s="1">
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
         <v>5630433.78</v>
       </c>
-      <c r="I114" s="1">
-[...25 lines deleted...]
-      <c r="A115" t="s">
+      <c r="H115" s="1">
+        <v>-47140.96</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-0.83725272051774</v>
+      </c>
+      <c r="J115">
+        <v>3.33</v>
+      </c>
+      <c r="K115" t="s">
+        <v>366</v>
+      </c>
+      <c r="L115" s="1">
+        <v>5583292.82</v>
+      </c>
+      <c r="M115" s="1">
+        <v>5768006.11</v>
+      </c>
+      <c r="N115" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>364</v>
       </c>
-      <c r="B115" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="1">
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>368</v>
+      </c>
+      <c r="B116" s="1">
         <v>1300000.0</v>
       </c>
-      <c r="D115" s="1">
+      <c r="C116" s="1">
+        <v>100.672</v>
+      </c>
+      <c r="D116" s="1">
+        <v>101.50487846</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>1319563.42</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-10827.42</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-0.82053047514761</v>
+      </c>
+      <c r="J116">
+        <v>2.27</v>
+      </c>
+      <c r="K116" t="s">
+        <v>369</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1308736.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1338302.1</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>371</v>
+      </c>
+      <c r="B117" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>103.338</v>
+      </c>
+      <c r="D117" s="1">
+        <v>105.09337452</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>4413921.73</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-73725.73</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-1.6702998945113</v>
+      </c>
+      <c r="J117">
+        <v>3.58</v>
+      </c>
+      <c r="K117" t="s">
+        <v>372</v>
+      </c>
+      <c r="L117" s="1">
+        <v>4340196.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>4490504.22</v>
+      </c>
+      <c r="N117" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>374</v>
+      </c>
+      <c r="B118" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>107.23</v>
+      </c>
+      <c r="D118" s="1">
+        <v>109.06825</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>2181365.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-36765.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-1.6854125742368</v>
+      </c>
+      <c r="J118">
+        <v>3.55</v>
+      </c>
+      <c r="K118" t="s">
+        <v>375</v>
+      </c>
+      <c r="L118" s="1">
+        <v>2144600.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>2215518.51</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>377</v>
+      </c>
+      <c r="B119" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>100.506</v>
+      </c>
+      <c r="D119" s="1">
+        <v>101.27113519</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>5266099.03</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-39787.03</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-0.75553136721016</v>
+      </c>
+      <c r="J119">
+        <v>0.77</v>
+      </c>
+      <c r="K119" t="s">
+        <v>378</v>
+      </c>
+      <c r="L119" s="1">
+        <v>5226312.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>5266202.41</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>380</v>
+      </c>
+      <c r="B120" s="1">
+        <v>5864000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>94.03</v>
+      </c>
+      <c r="D120" s="1">
+        <v>94.38383458</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>5534668.06</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-20748.86</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-0.3748889684994</v>
+      </c>
+      <c r="J120">
+        <v>0.39</v>
+      </c>
+      <c r="K120" t="s">
+        <v>381</v>
+      </c>
+      <c r="L120" s="1">
+        <v>5513919.2</v>
+      </c>
+      <c r="M120" s="1">
+        <v>5537053.88</v>
+      </c>
+      <c r="N120" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>383</v>
+      </c>
+      <c r="B121" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>100.161</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.637</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>805096.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-3808.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-0.47298707234914</v>
+      </c>
+      <c r="J121">
+        <v>1.7</v>
+      </c>
+      <c r="K121" t="s">
+        <v>384</v>
+      </c>
+      <c r="L121" s="1">
+        <v>801288.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>814918.14</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>386</v>
+      </c>
+      <c r="B122" s="1">
+        <v>4460000.0</v>
+      </c>
+      <c r="C122" s="1">
         <v>100.259</v>
       </c>
-      <c r="E115" s="1">
-[...79 lines deleted...]
-      <c r="O116" s="1">
+      <c r="D122" s="1">
+        <v>101.2363722</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>4515142.2</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-43590.8</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-0.96543581728168</v>
+      </c>
+      <c r="J122">
+        <v>3.09</v>
+      </c>
+      <c r="K122" t="s">
+        <v>387</v>
+      </c>
+      <c r="L122" s="1">
+        <v>4471551.4</v>
+      </c>
+      <c r="M122" s="1">
+        <v>4609307.36</v>
+      </c>
+      <c r="N122" s="1">
         <v>1.03</v>
       </c>
-      <c r="P116">
-[...196 lines deleted...]
-      <c r="O120" s="1">
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>389</v>
+      </c>
+      <c r="B123" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>98.432</v>
+      </c>
+      <c r="D123" s="1">
+        <v>98.32790722</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>3539804.66</v>
+      </c>
+      <c r="H123" s="1">
+        <v>3747.34</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.10586290374565</v>
+      </c>
+      <c r="J123">
+        <v>1.28</v>
+      </c>
+      <c r="K123" t="s">
+        <v>390</v>
+      </c>
+      <c r="L123" s="1">
+        <v>3543552.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>3589525.97</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>392</v>
+      </c>
+      <c r="B124" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>98.528</v>
+      </c>
+      <c r="D124" s="1">
+        <v>98.53145946</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>3645664.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-128.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-0.0035110202146989</v>
+      </c>
+      <c r="J124">
+        <v>0.92</v>
+      </c>
+      <c r="K124" t="s">
+        <v>393</v>
+      </c>
+      <c r="L124" s="1">
+        <v>3645536.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>3679482.23</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>395</v>
+      </c>
+      <c r="B125" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>95.499</v>
+      </c>
+      <c r="D125" s="1">
+        <v>94.97844898</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>4653944.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>25507.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.54807277440382</v>
+      </c>
+      <c r="J125">
         <v>0.19</v>
       </c>
-      <c r="P120">
-[...46 lines deleted...]
-      <c r="O121" s="1">
+      <c r="K125" t="s">
+        <v>396</v>
+      </c>
+      <c r="L125" s="1">
+        <v>4679451.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>4688599.9</v>
+      </c>
+      <c r="N125" s="1">
         <v>1.05</v>
       </c>
-      <c r="P121">
-[...154 lines deleted...]
-      <c r="A125" t="s">
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>394</v>
       </c>
-      <c r="B125" t="s">
-[...2 lines deleted...]
-      <c r="C125" s="1">
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>398</v>
+      </c>
+      <c r="B126" s="1">
         <v>600000.0</v>
       </c>
-      <c r="D125" s="1">
-[...2 lines deleted...]
-      <c r="E125" s="1">
+      <c r="C126" s="1">
+        <v>107.379</v>
+      </c>
+      <c r="D126" s="1">
         <v>110.87634667</v>
       </c>
-      <c r="F125" t="s">
-[...5 lines deleted...]
-      <c r="H125" s="1">
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
         <v>665258.08</v>
       </c>
-      <c r="I125" s="1">
-[...17 lines deleted...]
-      <c r="O125" s="1">
+      <c r="H126" s="1">
+        <v>-20984.08</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-3.1542766079594</v>
+      </c>
+      <c r="J126">
+        <v>2.57</v>
+      </c>
+      <c r="K126" t="s">
+        <v>399</v>
+      </c>
+      <c r="L126" s="1">
+        <v>644274.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>659689.07</v>
+      </c>
+      <c r="N126" s="1">
         <v>0.15</v>
       </c>
-      <c r="P125">
-[...4 lines deleted...]
-      <c r="A126" t="s">
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>397</v>
       </c>
-      <c r="B126" t="s">
-[...2 lines deleted...]
-      <c r="C126" s="1">
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>401</v>
+      </c>
+      <c r="B127" s="1">
         <v>3200000.0</v>
       </c>
-      <c r="D126" s="1">
-[...2 lines deleted...]
-      <c r="E126" s="1">
+      <c r="C127" s="1">
+        <v>99.231</v>
+      </c>
+      <c r="D127" s="1">
         <v>99.75103125</v>
       </c>
-      <c r="F126" t="s">
-[...5 lines deleted...]
-      <c r="H126" s="1">
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
         <v>3192033.0</v>
       </c>
-      <c r="I126" s="1">
-[...25 lines deleted...]
-      <c r="A127" t="s">
+      <c r="H127" s="1">
+        <v>-16641.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-0.52132919678462</v>
+      </c>
+      <c r="J127">
+        <v>1.44</v>
+      </c>
+      <c r="K127" t="s">
+        <v>402</v>
+      </c>
+      <c r="L127" s="1">
+        <v>3175392.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>3221419.4</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>400</v>
       </c>
-      <c r="B127" t="s">
-[...2 lines deleted...]
-      <c r="C127" s="1">
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>404</v>
+      </c>
+      <c r="B128" s="1">
         <v>4300000.0</v>
       </c>
-      <c r="D127" s="1">
-[...2 lines deleted...]
-      <c r="E127" s="1">
+      <c r="C128" s="1">
+        <v>95.98</v>
+      </c>
+      <c r="D128" s="1">
         <v>95.56551</v>
       </c>
-      <c r="F127" t="s">
-[...5 lines deleted...]
-      <c r="H127" s="1">
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
         <v>4109316.93</v>
       </c>
-      <c r="I127" s="1">
-[...25 lines deleted...]
-      <c r="A128" t="s">
+      <c r="H128" s="1">
+        <v>17823.07</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.43372342176587</v>
+      </c>
+      <c r="J128">
+        <v>0.25</v>
+      </c>
+      <c r="K128" t="s">
+        <v>405</v>
+      </c>
+      <c r="L128" s="1">
+        <v>4127140.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>4137978.36</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
         <v>403</v>
       </c>
-      <c r="B128" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="1">
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>407</v>
+      </c>
+      <c r="B129" s="1">
         <v>6300000.0</v>
       </c>
-      <c r="D128" s="1">
-[...2 lines deleted...]
-      <c r="E128" s="1">
+      <c r="C129" s="1">
+        <v>100.806</v>
+      </c>
+      <c r="D129" s="1">
         <v>101.42027286</v>
       </c>
-      <c r="F128" t="s">
-[...5 lines deleted...]
-      <c r="H128" s="1">
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
         <v>6389477.19</v>
       </c>
-      <c r="I128" s="1">
-[...25 lines deleted...]
-      <c r="A129" t="s">
+      <c r="H129" s="1">
+        <v>-38699.19</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-0.60567068085895</v>
+      </c>
+      <c r="J129">
+        <v>2.8</v>
+      </c>
+      <c r="K129" t="s">
+        <v>408</v>
+      </c>
+      <c r="L129" s="1">
+        <v>6350778.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>6527178.0</v>
+      </c>
+      <c r="N129" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
         <v>406</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" s="1">
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>410</v>
+      </c>
+      <c r="B130" s="1">
         <v>3210000.0</v>
       </c>
-      <c r="D129" s="1">
-[...2 lines deleted...]
-      <c r="E129" s="1">
+      <c r="C130" s="1">
+        <v>99.14</v>
+      </c>
+      <c r="D130" s="1">
         <v>99.67338536</v>
       </c>
-      <c r="F129" t="s">
-[...5 lines deleted...]
-      <c r="H129" s="1">
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
         <v>3199515.67</v>
       </c>
-      <c r="I129" s="1">
-[...25 lines deleted...]
-      <c r="A130" t="s">
+      <c r="H130" s="1">
+        <v>-17121.67</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.53513318157932</v>
+      </c>
+      <c r="J130">
+        <v>1.31</v>
+      </c>
+      <c r="K130" t="s">
+        <v>411</v>
+      </c>
+      <c r="L130" s="1">
+        <v>3182394.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>3224365.85</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
         <v>409</v>
       </c>
-      <c r="B130" t="s">
-[...2 lines deleted...]
-      <c r="C130" s="1">
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>413</v>
+      </c>
+      <c r="B131" s="1">
         <v>2200000.0</v>
       </c>
-      <c r="D130" s="1">
-[...2 lines deleted...]
-      <c r="E130" s="1">
+      <c r="C131" s="1">
+        <v>101.19</v>
+      </c>
+      <c r="D131" s="1">
         <v>100.413</v>
       </c>
-      <c r="F130" t="s">
-[...5 lines deleted...]
-      <c r="H130" s="1">
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
         <v>2209086.0</v>
       </c>
-      <c r="I130" s="1">
-[...25 lines deleted...]
-      <c r="A131" t="s">
+      <c r="H131" s="1">
+        <v>17094.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.77380418870067</v>
+      </c>
+      <c r="J131">
+        <v>0.49</v>
+      </c>
+      <c r="K131" t="s">
+        <v>414</v>
+      </c>
+      <c r="L131" s="1">
+        <v>2226180.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>2236890.81</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
         <v>412</v>
       </c>
-      <c r="B131" t="s">
-[...45 lines deleted...]
-    <row r="132" spans="1:16">
+    </row>
+    <row r="132" spans="1:26">
       <c r="A132" t="s">
+        <v>416</v>
+      </c>
+      <c r="B132" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>93.626</v>
+      </c>
+      <c r="D132" s="1">
+        <v>93.748</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>4406156.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-5734.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-0.13013610957034</v>
+      </c>
+      <c r="J132">
+        <v>1.13</v>
+      </c>
+      <c r="K132" t="s">
+        <v>417</v>
+      </c>
+      <c r="L132" s="1">
+        <v>4400422.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>4453361.38</v>
+      </c>
+      <c r="N132" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
         <v>415</v>
       </c>
-      <c r="B132" t="s">
-[...2 lines deleted...]
-      <c r="C132" s="1">
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>419</v>
+      </c>
+      <c r="B133" s="1">
+        <v>2572000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>100.654</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>2564155.4</v>
+      </c>
+      <c r="H133" s="1">
+        <v>24665.48</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.96193389839009</v>
+      </c>
+      <c r="J133">
+        <v>0.13</v>
+      </c>
+      <c r="K133" t="s">
+        <v>420</v>
+      </c>
+      <c r="L133" s="1">
+        <v>2588820.88</v>
+      </c>
+      <c r="M133" s="1">
+        <v>2592150.39</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>422</v>
+      </c>
+      <c r="B134" s="1">
         <v>4424000.0</v>
       </c>
-      <c r="D132" s="1">
-[...2 lines deleted...]
-      <c r="E132" s="1">
+      <c r="C134" s="1">
+        <v>99.056</v>
+      </c>
+      <c r="D134" s="1">
         <v>99.33535986</v>
       </c>
-      <c r="F132" t="s">
-[...5 lines deleted...]
-      <c r="H132" s="1">
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
         <v>4394596.32</v>
       </c>
-      <c r="I132" s="1">
-[...21 lines deleted...]
-        <v>1</v>
+      <c r="H134" s="1">
+        <v>-12358.88</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.28122901627515</v>
+      </c>
+      <c r="J134">
+        <v>0.28</v>
+      </c>
+      <c r="K134" t="s">
+        <v>423</v>
+      </c>
+      <c r="L134" s="1">
+        <v>4382237.44</v>
+      </c>
+      <c r="M134" s="1">
+        <v>4394782.21</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">