--- v0 (2026-05-07)
+++ v1 (2026-06-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000971160</t>
   </si>
   <si>
@@ -106,456 +106,936 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...2 lines deleted...]
-    <t>DSM FIRMENICH AG</t>
+    <t>DE000ENAG999</t>
+  </si>
+  <si>
+    <t>E.ON N</t>
+  </si>
+  <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...8 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K+S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...2 lines deleted...]
-    <t>Ofi Invest ESG Liquidités PART C/D</t>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
   </si>
   <si>
     <t>FR0010027102</t>
   </si>
   <si>
     <t>PHITRUST ACTIVE INVESTORS FRANCE D</t>
   </si>
   <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...2 lines deleted...]
-    <t>PRYSMIAN</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
+  </si>
+  <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -931,183 +1411,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>182069.15</v>
+        <v>180814.4515</v>
       </c>
       <c r="D2">
-        <v>209.58</v>
+        <v>201.18</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>38158508.45</v>
+        <v>36377034.42</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>38158508.45</v>
+        <v>36377034.42</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>321881.8172</v>
+        <v>319278.8172</v>
       </c>
       <c r="D3">
-        <v>137.78</v>
+        <v>132.26</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>44349810.03</v>
+        <v>42228395.85</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>44349810.03</v>
+        <v>42228395.85</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41358.0879</v>
+        <v>41570.0646</v>
       </c>
       <c r="D4">
-        <v>166.46</v>
+        <v>159.68</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>6884768.01</v>
+        <v>6638306.39</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>6884768.01</v>
+        <v>6638306.39</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>175.83</v>
+        <v>168.69</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>175.83</v>
+        <v>168.69</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>175.83</v>
+        <v>168.69</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P71"/>
+  <dimension ref="A1:P151"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O71" sqref="O71"/>
+      <selection activeCell="O151" sqref="O151"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1126,3539 +1606,7539 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>4747.0</v>
+        <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>152.85</v>
+        <v>32.78</v>
       </c>
       <c r="E2" s="1">
-        <v>196.44259743</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>932513.01</v>
+        <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-206934.06</v>
+        <v>-6563.6</v>
       </c>
       <c r="J2" s="1">
-        <v>-22.191010503971</v>
+        <v>-6.9278818852924</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>725578.95</v>
+        <v>88178.2</v>
       </c>
       <c r="N2" s="1">
-        <v>725578.95</v>
+        <v>88178.2</v>
       </c>
       <c r="O2" s="1">
-        <v>0.81</v>
+        <v>0.1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>317.0</v>
+        <v>7723.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1134.8</v>
+        <v>27.44</v>
       </c>
       <c r="E3" s="1">
-        <v>1003.8507886435</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>318220.7</v>
+        <v>219024.28</v>
       </c>
       <c r="I3" s="1">
-        <v>41510.9</v>
+        <v>-7105.16</v>
       </c>
       <c r="J3" s="1">
-        <v>13.044688796172</v>
+        <v>-3.2440056417489</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>359731.6</v>
+        <v>211919.12</v>
       </c>
       <c r="N3" s="1">
-        <v>359731.6</v>
+        <v>211919.12</v>
       </c>
       <c r="O3" s="1">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>6372.0</v>
+        <v>2094.0</v>
       </c>
       <c r="D4" s="1">
-        <v>191.3</v>
+        <v>215.8</v>
       </c>
       <c r="E4" s="1">
-        <v>161.0160514752</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1025994.28</v>
+        <v>516799.2</v>
       </c>
       <c r="I4" s="1">
-        <v>192969.32</v>
+        <v>-64914.0</v>
       </c>
       <c r="J4" s="1">
-        <v>18.808030781614</v>
+        <v>-12.560777957861</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1218963.6</v>
+        <v>451885.2</v>
       </c>
       <c r="N4" s="1">
-        <v>1218963.6</v>
+        <v>451885.2</v>
       </c>
       <c r="O4" s="1">
-        <v>1.36</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>12648.0</v>
+        <v>3412.0</v>
       </c>
       <c r="D5" s="1">
-        <v>58.64</v>
+        <v>141.2</v>
       </c>
       <c r="E5" s="1">
-        <v>70.7746157495</v>
+        <v>196.4425967175</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>895157.34</v>
+        <v>670262.14</v>
       </c>
       <c r="I5" s="1">
-        <v>-153478.62</v>
+        <v>-188487.74</v>
       </c>
       <c r="J5" s="1">
-        <v>-17.145435013693</v>
+        <v>-28.121495867274</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>741678.72</v>
+        <v>481774.4</v>
       </c>
       <c r="N5" s="1">
-        <v>741678.72</v>
+        <v>481774.4</v>
       </c>
       <c r="O5" s="1">
-        <v>0.83</v>
+        <v>0.57</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>7359.0</v>
+        <v>317.0</v>
       </c>
       <c r="D6" s="1">
-        <v>387.2</v>
+        <v>917.3</v>
       </c>
       <c r="E6" s="1">
-        <v>206.3804049463</v>
+        <v>1003.8507886435</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1518753.4</v>
+        <v>318220.7</v>
       </c>
       <c r="I6" s="1">
-        <v>1330651.4</v>
+        <v>-27436.6</v>
       </c>
       <c r="J6" s="1">
-        <v>87.61471085431</v>
+        <v>-8.6218778351</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2849404.8</v>
+        <v>290784.1</v>
       </c>
       <c r="N6" s="1">
-        <v>2849404.8</v>
+        <v>290784.1</v>
       </c>
       <c r="O6" s="1">
-        <v>3.19</v>
+        <v>0.34</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>36843.0</v>
+        <v>41035.0</v>
       </c>
       <c r="D7" s="1">
-        <v>28.43</v>
+        <v>25.53</v>
       </c>
       <c r="E7" s="1">
-        <v>20.7423317862</v>
+        <v>27.1571923967</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>764209.73</v>
+        <v>1114395.39</v>
       </c>
       <c r="I7" s="1">
-        <v>283236.76</v>
+        <v>-66771.84</v>
       </c>
       <c r="J7" s="1">
-        <v>37.062700052249</v>
+        <v>-5.9917548653894</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1047446.49</v>
+        <v>1047623.55</v>
       </c>
       <c r="N7" s="1">
-        <v>1047446.49</v>
+        <v>1047623.55</v>
       </c>
       <c r="O7" s="1">
-        <v>1.17</v>
+        <v>1.23</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>15688.0</v>
+        <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>52.14</v>
+        <v>103.0</v>
       </c>
       <c r="E8" s="1">
-        <v>63.1757158338</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>991100.63</v>
+        <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-173128.31</v>
+        <v>-11349.8</v>
       </c>
       <c r="J8" s="1">
-        <v>-17.468287756007</v>
+        <v>-13.006756756757</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>817972.32</v>
+        <v>75911.0</v>
       </c>
       <c r="N8" s="1">
-        <v>817972.32</v>
+        <v>75911.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.92</v>
+        <v>0.09</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
-        <v>16437.0</v>
+        <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>64.26</v>
+        <v>59.6</v>
       </c>
       <c r="E9" s="1">
-        <v>51.6907975908</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>849641.64</v>
+        <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>206599.98</v>
+        <v>-7154.4</v>
       </c>
       <c r="J9" s="1">
-        <v>24.316131681117</v>
+        <v>-5.2464228934817</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1056241.62</v>
+        <v>129212.8</v>
       </c>
       <c r="N9" s="1">
-        <v>1056241.62</v>
+        <v>129212.8</v>
       </c>
       <c r="O9" s="1">
-        <v>1.18</v>
+        <v>0.15</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>5963.0</v>
+        <v>38393.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1193.8</v>
+        <v>8.935</v>
       </c>
       <c r="E10" s="1">
-        <v>488.055297669</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>2910273.74</v>
+        <v>339778.05</v>
       </c>
       <c r="I10" s="1">
-        <v>4208355.66</v>
+        <v>3263.41</v>
       </c>
       <c r="J10" s="1">
-        <v>144.60343032886</v>
+        <v>0.96045344894998</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>7118629.4</v>
+        <v>343041.46</v>
       </c>
       <c r="N10" s="1">
-        <v>7118629.4</v>
+        <v>343041.46</v>
       </c>
       <c r="O10" s="1">
-        <v>7.96</v>
+        <v>0.4</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>45995.0</v>
+        <v>7592.0</v>
       </c>
       <c r="D11" s="1">
-        <v>39.66</v>
+        <v>172.04</v>
       </c>
       <c r="E11" s="1">
-        <v>25.0855408197</v>
+        <v>164.7480347734</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1153809.45</v>
+        <v>1250767.08</v>
       </c>
       <c r="I11" s="1">
-        <v>670352.25</v>
+        <v>55360.6</v>
       </c>
       <c r="J11" s="1">
-        <v>58.099043130562</v>
+        <v>4.4261318422292</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1824161.7</v>
+        <v>1306127.68</v>
       </c>
       <c r="N11" s="1">
-        <v>1824161.7</v>
+        <v>1306127.68</v>
       </c>
       <c r="O11" s="1">
-        <v>2.04</v>
+        <v>1.53</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>109163.0</v>
+        <v>4929.0</v>
       </c>
       <c r="D12" s="1">
-        <v>20.19</v>
+        <v>350.5</v>
       </c>
       <c r="E12" s="1">
-        <v>7.6062302245</v>
+        <v>212.6330066951</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>830318.91</v>
+        <v>1048068.09</v>
       </c>
       <c r="I12" s="1">
-        <v>1373682.06</v>
+        <v>679546.41</v>
       </c>
       <c r="J12" s="1">
-        <v>165.44029570518</v>
+        <v>64.838002080571</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2204000.97</v>
+        <v>1727614.5</v>
       </c>
       <c r="N12" s="1">
-        <v>2204000.97</v>
+        <v>1727614.5</v>
       </c>
       <c r="O12" s="1">
-        <v>2.47</v>
+        <v>2.03</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>245312.0</v>
+        <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>10.66</v>
+        <v>24.09</v>
       </c>
       <c r="E13" s="1">
-        <v>7.1640059598</v>
+        <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1757416.63</v>
+        <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>857609.29</v>
+        <v>41085.93</v>
       </c>
       <c r="J13" s="1">
-        <v>48.799429535386</v>
+        <v>16.139304202558</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2615025.92</v>
+        <v>295656.57</v>
       </c>
       <c r="N13" s="1">
-        <v>2615025.92</v>
+        <v>295656.57</v>
       </c>
       <c r="O13" s="1">
-        <v>2.93</v>
+        <v>0.35</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>7269.0</v>
+        <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>94.8</v>
+        <v>58.55</v>
       </c>
       <c r="E14" s="1">
-        <v>109.18319026</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>793652.61</v>
+        <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-104551.41</v>
+        <v>-7710.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-13.173447511248</v>
+        <v>-7.86782061369</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>689101.2</v>
+        <v>90284.1</v>
       </c>
       <c r="N14" s="1">
-        <v>689101.2</v>
+        <v>90284.1</v>
       </c>
       <c r="O14" s="1">
-        <v>0.77</v>
+        <v>0.11</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>17610.0</v>
+        <v>13980.0</v>
       </c>
       <c r="D15" s="1">
-        <v>88.44</v>
+        <v>52.98</v>
       </c>
       <c r="E15" s="1">
-        <v>80.5364860875</v>
+        <v>63.1757160229</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1418247.52</v>
+        <v>883196.51</v>
       </c>
       <c r="I15" s="1">
-        <v>139180.88</v>
+        <v>-142536.11</v>
       </c>
       <c r="J15" s="1">
-        <v>9.8135817646274</v>
+        <v>-16.138663183803</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1557428.4</v>
+        <v>740660.4</v>
       </c>
       <c r="N15" s="1">
-        <v>1557428.4</v>
+        <v>740660.4</v>
       </c>
       <c r="O15" s="1">
-        <v>1.74</v>
+        <v>0.87</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>18229.0</v>
+        <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>93.18</v>
+        <v>10.395</v>
       </c>
       <c r="E16" s="1">
-        <v>74.5558324648</v>
+        <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1359078.27</v>
+        <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>339499.95</v>
+        <v>-19612.9</v>
       </c>
       <c r="J16" s="1">
-        <v>24.980161738588</v>
+        <v>-21.100568124908</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1698578.22</v>
+        <v>73336.73</v>
       </c>
       <c r="N16" s="1">
-        <v>1698578.22</v>
+        <v>73336.73</v>
       </c>
       <c r="O16" s="1">
-        <v>1.9</v>
+        <v>0.09</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>37164.0</v>
+        <v>16437.0</v>
       </c>
       <c r="D17" s="1">
-        <v>27.96</v>
+        <v>62.62</v>
       </c>
       <c r="E17" s="1">
-        <v>25.1371321709</v>
+        <v>51.6907975908</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>934196.38</v>
+        <v>849641.64</v>
       </c>
       <c r="I17" s="1">
-        <v>104909.06</v>
+        <v>179643.3</v>
       </c>
       <c r="J17" s="1">
-        <v>11.229872245919</v>
+        <v>21.143419948203</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1039105.44</v>
+        <v>1029284.94</v>
       </c>
       <c r="N17" s="1">
-        <v>1039105.44</v>
+        <v>1029284.94</v>
       </c>
       <c r="O17" s="1">
-        <v>1.16</v>
+        <v>1.21</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>5683.0</v>
+        <v>7926.0</v>
       </c>
       <c r="D18" s="1">
-        <v>115.4</v>
+        <v>28.98</v>
       </c>
       <c r="E18" s="1">
-        <v>141.2018986451</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>802450.39</v>
+        <v>237145.92</v>
       </c>
       <c r="I18" s="1">
-        <v>-146632.19</v>
+        <v>-7450.44</v>
       </c>
       <c r="J18" s="1">
-        <v>-18.27305361519</v>
+        <v>-3.1417112299465</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>655818.2</v>
+        <v>229695.48</v>
       </c>
       <c r="N18" s="1">
-        <v>655818.2</v>
+        <v>229695.48</v>
       </c>
       <c r="O18" s="1">
-        <v>0.73</v>
+        <v>0.27</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>14713.0</v>
+        <v>5692.0</v>
       </c>
       <c r="D19" s="1">
-        <v>88.34</v>
+        <v>1180.4</v>
       </c>
       <c r="E19" s="1">
-        <v>75.3524203086</v>
+        <v>488.0552969079</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1108660.16</v>
+        <v>2778010.75</v>
       </c>
       <c r="I19" s="1">
-        <v>191086.26</v>
+        <v>3940826.05</v>
       </c>
       <c r="J19" s="1">
-        <v>17.235783055468</v>
+        <v>141.85784018294</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1299746.42</v>
+        <v>6718836.8</v>
       </c>
       <c r="N19" s="1">
-        <v>1299746.42</v>
+        <v>6718836.8</v>
       </c>
       <c r="O19" s="1">
-        <v>1.45</v>
+        <v>7.88</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>11124.0</v>
+        <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>69.16</v>
+        <v>58.2</v>
       </c>
       <c r="E20" s="1">
-        <v>56.908887091</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>633054.46</v>
+        <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>136281.38</v>
+        <v>-6275.88</v>
       </c>
       <c r="J20" s="1">
-        <v>21.527591796763</v>
+        <v>-5.2734375</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>769335.84</v>
+        <v>112733.4</v>
       </c>
       <c r="N20" s="1">
-        <v>769335.84</v>
+        <v>112733.4</v>
       </c>
       <c r="O20" s="1">
-        <v>0.86</v>
+        <v>0.13</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>11480.0</v>
+        <v>44870.0</v>
       </c>
       <c r="D21" s="1">
-        <v>22.25</v>
+        <v>38.14</v>
       </c>
       <c r="E21" s="1">
-        <v>34.1859869338</v>
+        <v>25.0855408959</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>392455.13</v>
+        <v>1125588.22</v>
       </c>
       <c r="I21" s="1">
-        <v>-137025.13</v>
+        <v>585753.58</v>
       </c>
       <c r="J21" s="1">
-        <v>-34.914852559068</v>
+        <v>52.039775256354</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>255430.0</v>
+        <v>1711341.8</v>
       </c>
       <c r="N21" s="1">
-        <v>255430.0</v>
+        <v>1711341.8</v>
       </c>
       <c r="O21" s="1">
-        <v>0.29</v>
+        <v>2.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>3313.0</v>
+        <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>214.5</v>
+        <v>7.8</v>
       </c>
       <c r="E22" s="1">
-        <v>143.4102173257</v>
+        <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>475118.05</v>
+        <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>235520.45</v>
+        <v>-6261.19</v>
       </c>
       <c r="J22" s="1">
-        <v>49.570932950243</v>
+        <v>-7.0875573731169</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>710638.5</v>
+        <v>82079.4</v>
       </c>
       <c r="N22" s="1">
-        <v>710638.5</v>
+        <v>82079.4</v>
       </c>
       <c r="O22" s="1">
-        <v>0.79</v>
+        <v>0.1</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>27127.0</v>
+        <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>30.26</v>
+        <v>50.65</v>
       </c>
       <c r="E23" s="1">
-        <v>31.4650374166</v>
+        <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>853552.07</v>
+        <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>-32689.05</v>
+        <v>-7060.2</v>
       </c>
       <c r="J23" s="1">
-        <v>-3.829766355086</v>
+        <v>-7.6572470373747</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>820863.02</v>
+        <v>85142.65</v>
       </c>
       <c r="N23" s="1">
-        <v>820863.02</v>
+        <v>85142.65</v>
       </c>
       <c r="O23" s="1">
-        <v>0.92</v>
+        <v>0.1</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>15925.0</v>
+        <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>70.52</v>
+        <v>16.93</v>
       </c>
       <c r="E24" s="1">
-        <v>83.1082034537</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1323498.14</v>
+        <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>-200467.14</v>
+        <v>-13122.27</v>
       </c>
       <c r="J24" s="1">
-        <v>-15.146764014342</v>
+        <v>-7.1820175438596</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1123031.0</v>
+        <v>169587.81</v>
       </c>
       <c r="N24" s="1">
-        <v>1123031.0</v>
+        <v>169587.81</v>
       </c>
       <c r="O24" s="1">
-        <v>1.26</v>
+        <v>0.2</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>206442.0</v>
+        <v>82895.0</v>
       </c>
       <c r="D25" s="1">
-        <v>9.478</v>
+        <v>18.185</v>
       </c>
       <c r="E25" s="1">
-        <v>5.4519418529</v>
+        <v>7.6062301707</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1125509.78</v>
+        <v>630518.45</v>
       </c>
       <c r="I25" s="1">
-        <v>831147.5</v>
+        <v>876927.13</v>
       </c>
       <c r="J25" s="1">
-        <v>73.846315222601</v>
+        <v>139.08032826002</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1956657.28</v>
+        <v>1507445.58</v>
       </c>
       <c r="N25" s="1">
-        <v>1956657.28</v>
+        <v>1507445.58</v>
       </c>
       <c r="O25" s="1">
-        <v>2.19</v>
+        <v>1.77</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>52662.0</v>
+        <v>67423.0</v>
       </c>
       <c r="D26" s="1">
-        <v>25.7</v>
+        <v>3.038</v>
       </c>
       <c r="E26" s="1">
-        <v>14.5844831188</v>
+        <v>3.2079999407</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>768048.05</v>
+        <v>216292.98</v>
       </c>
       <c r="I26" s="1">
-        <v>585365.35</v>
+        <v>-11461.91</v>
       </c>
       <c r="J26" s="1">
-        <v>76.214678235301</v>
+        <v>-5.2992519683256</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1353413.4</v>
+        <v>204831.07</v>
       </c>
       <c r="N26" s="1">
-        <v>1353413.4</v>
+        <v>204831.07</v>
       </c>
       <c r="O26" s="1">
-        <v>1.51</v>
+        <v>0.24</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>8850.0</v>
+        <v>184143.0</v>
       </c>
       <c r="D27" s="1">
-        <v>107.0</v>
+        <v>9.647</v>
       </c>
       <c r="E27" s="1">
-        <v>104.589700565</v>
+        <v>7.1640059628</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>925618.85</v>
+        <v>1319201.55</v>
       </c>
       <c r="I27" s="1">
-        <v>21331.15</v>
+        <v>457225.97</v>
       </c>
       <c r="J27" s="1">
-        <v>2.3045284784336</v>
+        <v>34.659295996127</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>946950.0</v>
+        <v>1776427.52</v>
       </c>
       <c r="N27" s="1">
-        <v>946950.0</v>
+        <v>1776427.52</v>
       </c>
       <c r="O27" s="1">
-        <v>1.06</v>
+        <v>2.08</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>5150.0</v>
+        <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>255.1</v>
+        <v>15.645</v>
       </c>
       <c r="E28" s="1">
-        <v>205.5135048544</v>
+        <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1058394.55</v>
+        <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>255370.45</v>
+        <v>-10431.69</v>
       </c>
       <c r="J28" s="1">
-        <v>24.128095708732</v>
+        <v>-5.3825217843301</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1313765.0</v>
+        <v>183375.05</v>
       </c>
       <c r="N28" s="1">
-        <v>1313765.0</v>
+        <v>183375.05</v>
       </c>
       <c r="O28" s="1">
-        <v>1.47</v>
+        <v>0.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>23650.0</v>
+        <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.85</v>
+        <v>13.215</v>
       </c>
       <c r="E29" s="1">
-        <v>21.7984617336</v>
+        <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>515533.62</v>
+        <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-164331.12</v>
+        <v>-7929.6</v>
       </c>
       <c r="J29" s="1">
-        <v>-31.875926927908</v>
+        <v>-6.7724867724868</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>351202.5</v>
+        <v>109155.9</v>
       </c>
       <c r="N29" s="1">
-        <v>351202.5</v>
+        <v>109155.9</v>
       </c>
       <c r="O29" s="1">
-        <v>0.39</v>
+        <v>0.13</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>4838.0</v>
+        <v>1713.0</v>
       </c>
       <c r="D30" s="1">
-        <v>177.3</v>
+        <v>120.5</v>
       </c>
       <c r="E30" s="1">
-        <v>145.7381810666</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>705081.32</v>
+        <v>226116.0</v>
       </c>
       <c r="I30" s="1">
-        <v>152696.08</v>
+        <v>-19699.5</v>
       </c>
       <c r="J30" s="1">
-        <v>21.656520413844</v>
+        <v>-8.7121212121212</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>857777.4</v>
+        <v>206416.5</v>
       </c>
       <c r="N30" s="1">
-        <v>857777.4</v>
+        <v>206416.5</v>
       </c>
       <c r="O30" s="1">
-        <v>0.96</v>
+        <v>0.24</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>10276.0</v>
+        <v>977.0</v>
       </c>
       <c r="D31" s="1">
-        <v>79.78</v>
+        <v>175.25</v>
       </c>
       <c r="E31" s="1">
-        <v>69.0962446477</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>710033.01</v>
+        <v>185043.8</v>
       </c>
       <c r="I31" s="1">
-        <v>109786.27</v>
+        <v>-13824.55</v>
       </c>
       <c r="J31" s="1">
-        <v>15.462136049139</v>
+        <v>-7.4709609292503</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>819819.28</v>
+        <v>171219.25</v>
       </c>
       <c r="N31" s="1">
-        <v>819819.28</v>
+        <v>171219.25</v>
       </c>
       <c r="O31" s="1">
-        <v>0.92</v>
+        <v>0.2</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>389.0</v>
+        <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>2055.0</v>
+        <v>32.5</v>
       </c>
       <c r="E32" s="1">
-        <v>1338.4087403599</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>520641.0</v>
+        <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>278754.0</v>
+        <v>-4799.1</v>
       </c>
       <c r="J32" s="1">
-        <v>53.540539450408</v>
+        <v>-4.9707602339181</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>799395.0</v>
+        <v>91747.5</v>
       </c>
       <c r="N32" s="1">
-        <v>799395.0</v>
+        <v>91747.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.89</v>
+        <v>0.11</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>83259.0</v>
+        <v>13781.0</v>
       </c>
       <c r="D33" s="1">
-        <v>19.365</v>
+        <v>81.68</v>
       </c>
       <c r="E33" s="1">
-        <v>13.9407368573</v>
+        <v>80.5364857412</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1160691.81</v>
+        <v>1109873.31</v>
       </c>
       <c r="I33" s="1">
-        <v>451618.73</v>
+        <v>15758.77</v>
       </c>
       <c r="J33" s="1">
-        <v>38.909444015117</v>
+        <v>1.419871066185</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1612310.54</v>
+        <v>1125632.08</v>
       </c>
       <c r="N33" s="1">
-        <v>1612310.54</v>
+        <v>1125632.08</v>
       </c>
       <c r="O33" s="1">
-        <v>1.8</v>
+        <v>1.32</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>19445.0</v>
+        <v>15486.0</v>
       </c>
       <c r="D34" s="1">
-        <v>57.14</v>
+        <v>85.8</v>
       </c>
       <c r="E34" s="1">
-        <v>28.680563641</v>
+        <v>75.8731266951</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>557693.56</v>
+        <v>1174971.24</v>
       </c>
       <c r="I34" s="1">
-        <v>553393.74</v>
+        <v>153727.56</v>
       </c>
       <c r="J34" s="1">
-        <v>99.228999524398</v>
+        <v>13.083516835697</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1111087.3</v>
+        <v>1328698.8</v>
       </c>
       <c r="N34" s="1">
-        <v>1111087.3</v>
+        <v>1328698.8</v>
       </c>
       <c r="O34" s="1">
-        <v>1.24</v>
+        <v>1.56</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>38152.0</v>
+        <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>42.035</v>
+        <v>49.57</v>
       </c>
       <c r="E35" s="1">
-        <v>35.9008943175</v>
+        <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1369690.92</v>
+        <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>234028.4</v>
+        <v>-11028.06</v>
       </c>
       <c r="J35" s="1">
-        <v>17.086219714445</v>
+        <v>-5.9035687167806</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1603719.32</v>
+        <v>175775.22</v>
       </c>
       <c r="N35" s="1">
-        <v>1603719.32</v>
+        <v>175775.22</v>
       </c>
       <c r="O35" s="1">
-        <v>1.79</v>
+        <v>0.21</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>78900.0</v>
+        <v>18834.0</v>
       </c>
       <c r="D36" s="1">
-        <v>25.345</v>
+        <v>11.04</v>
       </c>
       <c r="E36" s="1">
-        <v>14.6298670469</v>
+        <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1154296.51</v>
+        <v>226196.34</v>
       </c>
       <c r="I36" s="1">
-        <v>845423.99</v>
+        <v>-18268.98</v>
       </c>
       <c r="J36" s="1">
-        <v>73.241492344112</v>
+        <v>-8.0766028309742</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1999720.5</v>
+        <v>207927.36</v>
       </c>
       <c r="N36" s="1">
-        <v>1999720.5</v>
+        <v>207927.36</v>
       </c>
       <c r="O36" s="1">
-        <v>2.24</v>
+        <v>0.24</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>396383.0</v>
+        <v>21469.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.966</v>
+        <v>28.24</v>
       </c>
       <c r="E37" s="1">
-        <v>2.7071045681</v>
+        <v>25.137132144</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1073050.23</v>
+        <v>539669.09</v>
       </c>
       <c r="I37" s="1">
-        <v>1291770.75</v>
+        <v>66615.47</v>
       </c>
       <c r="J37" s="1">
-        <v>120.38306445356</v>
+        <v>12.343762360005</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2364820.98</v>
+        <v>606284.56</v>
       </c>
       <c r="N37" s="1">
-        <v>2364820.98</v>
+        <v>606284.56</v>
       </c>
       <c r="O37" s="1">
-        <v>2.65</v>
+        <v>0.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>8357.0</v>
+        <v>70911.0</v>
       </c>
       <c r="D38" s="1">
-        <v>77.0</v>
+        <v>9.876</v>
       </c>
       <c r="E38" s="1">
-        <v>93.1433588608</v>
+        <v>10.5675168874</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>778399.05</v>
+        <v>749353.19</v>
       </c>
       <c r="I38" s="1">
-        <v>-134910.05</v>
+        <v>-49036.15</v>
       </c>
       <c r="J38" s="1">
-        <v>-17.331733639706</v>
+        <v>-6.5437967909365</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>643489.0</v>
+        <v>700317.04</v>
       </c>
       <c r="N38" s="1">
-        <v>643489.0</v>
+        <v>700317.04</v>
       </c>
       <c r="O38" s="1">
-        <v>0.72</v>
+        <v>0.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>7210.0</v>
+        <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>106.8</v>
+        <v>15.43</v>
       </c>
       <c r="E39" s="1">
-        <v>99.3163994452</v>
+        <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>716071.24</v>
+        <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>53956.76</v>
+        <v>-5250.87</v>
       </c>
       <c r="J39" s="1">
-        <v>7.5351106127374</v>
+        <v>-3.8329697725148</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>770028.0</v>
+        <v>131741.34</v>
       </c>
       <c r="N39" s="1">
-        <v>770028.0</v>
+        <v>131741.34</v>
       </c>
       <c r="O39" s="1">
-        <v>0.86</v>
+        <v>0.15</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>264641.0</v>
+        <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.477</v>
+        <v>83.3</v>
       </c>
       <c r="E40" s="1">
-        <v>3.5459065678</v>
+        <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>938392.26</v>
+        <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>246405.5</v>
+        <v>-9465.8</v>
       </c>
       <c r="J40" s="1">
-        <v>26.258262189844</v>
+        <v>-10.140237324703</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1184797.76</v>
+        <v>83883.1</v>
       </c>
       <c r="N40" s="1">
-        <v>1184797.76</v>
+        <v>83883.1</v>
       </c>
       <c r="O40" s="1">
-        <v>1.33</v>
+        <v>0.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>10382.0</v>
+        <v>6658.0</v>
       </c>
       <c r="D41" s="1">
-        <v>167.74</v>
+        <v>30.23</v>
       </c>
       <c r="E41" s="1">
-        <v>147.4310845694</v>
+        <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1530629.52</v>
+        <v>230699.7</v>
       </c>
       <c r="I41" s="1">
-        <v>210847.16</v>
+        <v>-29428.36</v>
       </c>
       <c r="J41" s="1">
-        <v>13.775192314336</v>
+        <v>-12.756132756133</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1741476.68</v>
+        <v>201271.34</v>
       </c>
       <c r="N41" s="1">
-        <v>1741476.68</v>
+        <v>201271.34</v>
       </c>
       <c r="O41" s="1">
-        <v>1.95</v>
+        <v>0.24</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>5485.0</v>
+        <v>7419.0</v>
       </c>
       <c r="D42" s="1">
-        <v>140.85</v>
+        <v>72.22</v>
       </c>
       <c r="E42" s="1">
-        <v>76.1009608022</v>
+        <v>75.3524208114</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>417413.77</v>
+        <v>559039.61</v>
       </c>
       <c r="I42" s="1">
-        <v>355148.48</v>
+        <v>-23239.43</v>
       </c>
       <c r="J42" s="1">
-        <v>85.083077158667</v>
+        <v>-4.1570274421163</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>772562.25</v>
+        <v>535800.18</v>
       </c>
       <c r="N42" s="1">
-        <v>772562.25</v>
+        <v>535800.18</v>
       </c>
       <c r="O42" s="1">
-        <v>0.86</v>
+        <v>0.63</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>3162.0</v>
+        <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>394.05</v>
+        <v>56.35</v>
       </c>
       <c r="E43" s="1">
-        <v>360.5104617331</v>
+        <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1139934.08</v>
+        <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>106052.02</v>
+        <v>-8676.78</v>
       </c>
       <c r="J43" s="1">
-        <v>9.3033467338743</v>
+        <v>-9.3322411563023</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1245986.1</v>
+        <v>84299.6</v>
       </c>
       <c r="N43" s="1">
-        <v>1245986.1</v>
+        <v>84299.6</v>
       </c>
       <c r="O43" s="1">
-        <v>1.39</v>
+        <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>3717.0</v>
+        <v>28548.0</v>
       </c>
       <c r="D44" s="1">
-        <v>536.2</v>
+        <v>16.51</v>
       </c>
       <c r="E44" s="1">
-        <v>637.8062684961</v>
+        <v>18.785</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2370725.9</v>
+        <v>536274.18</v>
       </c>
       <c r="I44" s="1">
-        <v>-377670.5</v>
+        <v>-64946.7</v>
       </c>
       <c r="J44" s="1">
-        <v>-15.93058480527</v>
+        <v>-12.110726643599</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1993055.4</v>
+        <v>471327.48</v>
       </c>
       <c r="N44" s="1">
-        <v>1993055.4</v>
+        <v>471327.48</v>
       </c>
       <c r="O44" s="1">
-        <v>2.23</v>
+        <v>0.55</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>6576.0</v>
+        <v>8468.0</v>
       </c>
       <c r="D45" s="1">
-        <v>121.45</v>
+        <v>70.24</v>
       </c>
       <c r="E45" s="1">
-        <v>100.9287287105</v>
+        <v>56.9088875768</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>663707.32</v>
+        <v>481904.46</v>
       </c>
       <c r="I45" s="1">
-        <v>134947.88</v>
+        <v>112887.86</v>
       </c>
       <c r="J45" s="1">
-        <v>20.332438099372</v>
+        <v>23.42536111826</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>798655.2</v>
+        <v>594792.32</v>
       </c>
       <c r="N45" s="1">
-        <v>798655.2</v>
+        <v>594792.32</v>
       </c>
       <c r="O45" s="1">
-        <v>0.89</v>
+        <v>0.7</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>55563.0</v>
+        <v>17334.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.965</v>
+        <v>18.325</v>
       </c>
       <c r="E46" s="1">
-        <v>11.802223602</v>
+        <v>28.9054361371</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>655766.95</v>
+        <v>501046.83</v>
       </c>
       <c r="I46" s="1">
-        <v>286859.35</v>
+        <v>-183401.28</v>
       </c>
       <c r="J46" s="1">
-        <v>43.744099942823</v>
+        <v>-36.603620463979</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>942626.3</v>
+        <v>317645.55</v>
       </c>
       <c r="N46" s="1">
-        <v>942626.3</v>
+        <v>317645.55</v>
       </c>
       <c r="O46" s="1">
-        <v>1.05</v>
+        <v>0.37</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>14514.0</v>
+        <v>22539.0</v>
       </c>
       <c r="D47" s="1">
-        <v>48.36</v>
+        <v>25.705</v>
       </c>
       <c r="E47" s="1">
-        <v>52.2038004685</v>
+        <v>30.2950002218</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>757685.96</v>
+        <v>682819.01</v>
       </c>
       <c r="I47" s="1">
-        <v>-55788.92</v>
+        <v>-103454.01</v>
       </c>
       <c r="J47" s="1">
-        <v>-7.3630663553539</v>
+        <v>-15.151014908035</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>701897.04</v>
+        <v>579365.0</v>
       </c>
       <c r="N47" s="1">
-        <v>701897.04</v>
+        <v>579365.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.79</v>
+        <v>0.68</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>1202.0</v>
+        <v>3279.0</v>
       </c>
       <c r="D48" s="1">
-        <v>532.0</v>
+        <v>241.0</v>
       </c>
       <c r="E48" s="1">
-        <v>186.1487104825</v>
+        <v>147.0676852699</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>223750.75</v>
+        <v>482234.94</v>
       </c>
       <c r="I48" s="1">
-        <v>415713.25</v>
+        <v>308004.06</v>
       </c>
       <c r="J48" s="1">
-        <v>185.79300851506</v>
+        <v>63.870125213241</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>639464.0</v>
+        <v>790239.0</v>
       </c>
       <c r="N48" s="1">
-        <v>639464.0</v>
+        <v>790239.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.72</v>
+        <v>0.93</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>173569.0</v>
+        <v>11826.0</v>
       </c>
       <c r="D49" s="1">
-        <v>5.884</v>
+        <v>45.94</v>
       </c>
       <c r="E49" s="1">
-        <v>4.5034241714</v>
+        <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>781654.83</v>
+        <v>592482.6</v>
       </c>
       <c r="I49" s="1">
-        <v>239625.17</v>
+        <v>-49196.16</v>
       </c>
       <c r="J49" s="1">
-        <v>30.656136289723</v>
+        <v>-8.3033932135729</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1021280.0</v>
+        <v>543286.44</v>
       </c>
       <c r="N49" s="1">
-        <v>1021280.0</v>
+        <v>543286.44</v>
       </c>
       <c r="O49" s="1">
-        <v>1.14</v>
+        <v>0.64</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>288.0</v>
+        <v>13924.0</v>
       </c>
       <c r="D50" s="1">
-        <v>4773.25</v>
+        <v>32.8</v>
       </c>
       <c r="E50" s="1">
-        <v>4770.1000347222</v>
+        <v>31.4650373456</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1373788.81</v>
+        <v>438119.18</v>
       </c>
       <c r="I50" s="1">
-        <v>907.19</v>
+        <v>18588.02</v>
       </c>
       <c r="J50" s="1">
-        <v>0.066035623044564</v>
+        <v>4.2426857459196</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1374696.0</v>
+        <v>456707.2</v>
       </c>
       <c r="N50" s="1">
-        <v>1374696.0</v>
+        <v>456707.2</v>
       </c>
       <c r="O50" s="1">
-        <v>1.54</v>
+        <v>0.54</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>4821.0</v>
+        <v>67096.0</v>
       </c>
       <c r="D51" s="1">
-        <v>249.53</v>
+        <v>19.395</v>
       </c>
       <c r="E51" s="1">
-        <v>158.78</v>
+        <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>765478.38</v>
+        <v>1320449.28</v>
       </c>
       <c r="I51" s="1">
-        <v>437505.75</v>
+        <v>-19122.36</v>
       </c>
       <c r="J51" s="1">
-        <v>57.15455347021</v>
+        <v>-1.4481707317073</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1202984.13</v>
+        <v>1301326.92</v>
       </c>
       <c r="N51" s="1">
-        <v>1202984.13</v>
+        <v>1301326.92</v>
       </c>
       <c r="O51" s="1">
-        <v>1.35</v>
+        <v>1.53</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>7046.0</v>
+        <v>136114.0</v>
       </c>
       <c r="D52" s="1">
-        <v>46.0</v>
+        <v>4.404</v>
       </c>
       <c r="E52" s="1">
-        <v>32.8492307692</v>
+        <v>4.5159999706</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>231455.68</v>
+        <v>614690.82</v>
       </c>
       <c r="I52" s="1">
-        <v>92660.32</v>
+        <v>-15244.76</v>
       </c>
       <c r="J52" s="1">
-        <v>40.033720494567</v>
+        <v>-2.4800695738388</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>324116.0</v>
+        <v>599446.06</v>
       </c>
       <c r="N52" s="1">
-        <v>324116.0</v>
+        <v>599446.06</v>
       </c>
       <c r="O52" s="1">
-        <v>0.36</v>
+        <v>0.7</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>7636.0</v>
+        <v>1932.0</v>
       </c>
       <c r="D53" s="1">
-        <v>102.95</v>
+        <v>134.85</v>
       </c>
       <c r="E53" s="1">
-        <v>42.797287847</v>
+        <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>326800.09</v>
+        <v>282458.4</v>
       </c>
       <c r="I53" s="1">
-        <v>459326.11</v>
+        <v>-21928.2</v>
       </c>
       <c r="J53" s="1">
-        <v>140.55262653079</v>
+        <v>-7.7633378932969</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>786126.2</v>
+        <v>260530.2</v>
       </c>
       <c r="N53" s="1">
-        <v>786126.2</v>
+        <v>260530.2</v>
       </c>
       <c r="O53" s="1">
-        <v>0.88</v>
+        <v>0.31</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>3171.0</v>
+        <v>14397.0</v>
       </c>
       <c r="D54" s="1">
-        <v>308.0</v>
+        <v>43.64</v>
       </c>
       <c r="E54" s="1">
-        <v>214.0855502996</v>
+        <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>678865.28</v>
+        <v>625405.68</v>
       </c>
       <c r="I54" s="1">
-        <v>297802.72</v>
+        <v>2879.4</v>
       </c>
       <c r="J54" s="1">
-        <v>43.867719969417</v>
+        <v>0.46040515653775</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>976668.0</v>
+        <v>628285.08</v>
       </c>
       <c r="N54" s="1">
-        <v>976668.0</v>
+        <v>628285.08</v>
       </c>
       <c r="O54" s="1">
-        <v>1.09</v>
+        <v>0.74</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>300576.0</v>
+        <v>186574.0</v>
       </c>
       <c r="D55" s="1">
-        <v>3.138</v>
+        <v>9.486</v>
       </c>
       <c r="E55" s="1">
-        <v>2.5731999894</v>
+        <v>5.4519418569</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>773442.16</v>
+        <v>1017190.6</v>
       </c>
       <c r="I55" s="1">
-        <v>169765.33</v>
+        <v>752650.36</v>
       </c>
       <c r="J55" s="1">
-        <v>21.949324562292</v>
+        <v>73.993051056508</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>943207.49</v>
+        <v>1769840.96</v>
       </c>
       <c r="N55" s="1">
-        <v>943207.49</v>
+        <v>1769840.96</v>
       </c>
       <c r="O55" s="1">
-        <v>1.06</v>
+        <v>2.08</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>20668.0</v>
+        <v>47384.0</v>
       </c>
       <c r="D56" s="1">
-        <v>80.36</v>
+        <v>27.36</v>
       </c>
       <c r="E56" s="1">
-        <v>90.1062720147</v>
+        <v>14.5844831589</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1862316.43</v>
+        <v>691071.15</v>
       </c>
       <c r="I56" s="1">
-        <v>-201435.95</v>
+        <v>605355.09</v>
       </c>
       <c r="J56" s="1">
-        <v>-10.816419098015</v>
+        <v>87.596637480815</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1660880.48</v>
+        <v>1296426.24</v>
       </c>
       <c r="N56" s="1">
-        <v>1660880.48</v>
+        <v>1296426.24</v>
       </c>
       <c r="O56" s="1">
-        <v>1.86</v>
+        <v>1.52</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>18110.0</v>
+        <v>3980.0</v>
       </c>
       <c r="D57" s="1">
-        <v>171.22</v>
+        <v>93.8</v>
       </c>
       <c r="E57" s="1">
-        <v>176.733484815</v>
+        <v>104.589701005</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3200643.41</v>
+        <v>416267.01</v>
       </c>
       <c r="I57" s="1">
-        <v>-99849.21</v>
+        <v>-42943.01</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.1196605560005</v>
+        <v>-10.316217468206</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>3100794.2</v>
+        <v>373324.0</v>
       </c>
       <c r="N57" s="1">
-        <v>3100794.2</v>
+        <v>373324.0</v>
       </c>
       <c r="O57" s="1">
-        <v>3.47</v>
+        <v>0.44</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>12313.0</v>
+        <v>3693.0</v>
       </c>
       <c r="D58" s="1">
-        <v>252.9</v>
+        <v>210.8</v>
       </c>
       <c r="E58" s="1">
-        <v>121.5453480062</v>
+        <v>205.5135039263</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1496587.87</v>
+        <v>758961.37</v>
       </c>
       <c r="I58" s="1">
-        <v>1617369.83</v>
+        <v>19523.03</v>
       </c>
       <c r="J58" s="1">
-        <v>108.07048903851</v>
+        <v>2.572335137426</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3113957.7</v>
+        <v>778484.4</v>
       </c>
       <c r="N58" s="1">
-        <v>3113957.7</v>
+        <v>778484.4</v>
       </c>
       <c r="O58" s="1">
-        <v>3.48</v>
+        <v>0.91</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>9715.0</v>
+        <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>50.2</v>
+        <v>61.66</v>
       </c>
       <c r="E59" s="1">
-        <v>95.6538764797</v>
+        <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>929277.41</v>
+        <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-441584.41</v>
+        <v>-9750.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-47.519115954836</v>
+        <v>-9.5363849765258</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>487693.0</v>
+        <v>92490.0</v>
       </c>
       <c r="N59" s="1">
-        <v>487693.0</v>
+        <v>92490.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.55</v>
+        <v>0.11</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>7352.0</v>
+        <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>152.0</v>
+        <v>26.34</v>
       </c>
       <c r="E60" s="1">
-        <v>89.12</v>
+        <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>655210.24</v>
+        <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>462293.76</v>
+        <v>2471.12</v>
       </c>
       <c r="J60" s="1">
-        <v>70.556552962298</v>
+        <v>2.6500389711613</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1117504.0</v>
+        <v>95719.56</v>
       </c>
       <c r="N60" s="1">
-        <v>1117504.0</v>
+        <v>95719.56</v>
       </c>
       <c r="O60" s="1">
-        <v>1.25</v>
+        <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>23250.0</v>
+        <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>41.4</v>
+        <v>292.6</v>
       </c>
       <c r="E61" s="1">
-        <v>52.79836</v>
+        <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1227561.87</v>
+        <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-265011.87</v>
+        <v>-16560.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-21.588473581376</v>
+        <v>-8.9607965152458</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>962550.0</v>
+        <v>168245.0</v>
       </c>
       <c r="N61" s="1">
-        <v>962550.0</v>
+        <v>168245.0</v>
       </c>
       <c r="O61" s="1">
-        <v>1.08</v>
+        <v>0.2</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>9885.0</v>
+        <v>6490.0</v>
       </c>
       <c r="D62" s="1">
-        <v>250.5</v>
+        <v>55.94</v>
       </c>
       <c r="E62" s="1">
-        <v>188.1251482044</v>
+        <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1859617.09</v>
+        <v>409908.4</v>
       </c>
       <c r="I62" s="1">
-        <v>616575.41</v>
+        <v>-46857.8</v>
       </c>
       <c r="J62" s="1">
-        <v>33.156041279444</v>
+        <v>-11.431285623813</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2476192.5</v>
+        <v>363050.6</v>
       </c>
       <c r="N62" s="1">
-        <v>2476192.5</v>
+        <v>363050.6</v>
       </c>
       <c r="O62" s="1">
-        <v>2.77</v>
+        <v>0.43</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>23485.0</v>
+        <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>72.58</v>
+        <v>73.3</v>
       </c>
       <c r="E63" s="1">
-        <v>32.0377351501</v>
+        <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>752406.21</v>
+        <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>952135.09</v>
+        <v>-10656.45</v>
       </c>
       <c r="J63" s="1">
-        <v>126.5453524101</v>
+        <v>-11.951951951952</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1704541.3</v>
+        <v>78504.3</v>
       </c>
       <c r="N63" s="1">
-        <v>1704541.3</v>
+        <v>78504.3</v>
       </c>
       <c r="O63" s="1">
-        <v>1.91</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>30917.0</v>
+        <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>24.89</v>
+        <v>39.77</v>
       </c>
       <c r="E64" s="1">
-        <v>29.4209612834</v>
+        <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>909607.86</v>
+        <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>-140083.73</v>
+        <v>922.88</v>
       </c>
       <c r="J64" s="1">
-        <v>-15.400452894064</v>
+        <v>0.81115335868188</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>769524.13</v>
+        <v>114696.68</v>
       </c>
       <c r="N64" s="1">
-        <v>769524.13</v>
+        <v>114696.68</v>
       </c>
       <c r="O64" s="1">
-        <v>0.86</v>
+        <v>0.13</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>26216.0</v>
+        <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>32.72</v>
+        <v>34.12</v>
       </c>
       <c r="E65" s="1">
-        <v>29.5709955752</v>
+        <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>775233.22</v>
+        <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>82554.3</v>
+        <v>-6552.48</v>
       </c>
       <c r="J65" s="1">
-        <v>10.648963159757</v>
+        <v>-7.1817192600653</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>857787.52</v>
+        <v>84685.84</v>
       </c>
       <c r="N65" s="1">
-        <v>857787.52</v>
+        <v>84685.84</v>
       </c>
       <c r="O65" s="1">
-        <v>0.96</v>
+        <v>0.1</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>20630.0</v>
+        <v>4911.0</v>
       </c>
       <c r="D66" s="1">
-        <v>73.94</v>
+        <v>200.4</v>
       </c>
       <c r="E66" s="1">
-        <v>68.0993805138</v>
+        <v>148.3624434942</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1404890.22</v>
+        <v>728607.96</v>
       </c>
       <c r="I66" s="1">
-        <v>120491.98</v>
+        <v>255556.44</v>
       </c>
       <c r="J66" s="1">
-        <v>8.5766117725554</v>
+        <v>35.074615435165</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1525382.2</v>
+        <v>984164.4</v>
       </c>
       <c r="N66" s="1">
-        <v>1525382.2</v>
+        <v>984164.4</v>
       </c>
       <c r="O66" s="1">
-        <v>1.71</v>
+        <v>1.15</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>36557.0</v>
+        <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>32.02</v>
+        <v>63.65</v>
       </c>
       <c r="E67" s="1">
-        <v>28.6166706787</v>
+        <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1046139.63</v>
+        <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>124415.51</v>
+        <v>-3098.25</v>
       </c>
       <c r="J67" s="1">
-        <v>11.892820655308</v>
+        <v>-3.4142640364188</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1170555.14</v>
+        <v>87646.05</v>
       </c>
       <c r="N67" s="1">
-        <v>1170555.14</v>
+        <v>87646.05</v>
       </c>
       <c r="O67" s="1">
-        <v>1.31</v>
+        <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>7664.0</v>
+        <v>26881.0</v>
       </c>
       <c r="D68" s="1">
-        <v>134.2</v>
+        <v>33.63</v>
       </c>
       <c r="E68" s="1">
-        <v>107.1482646138</v>
+        <v>35.9611718314</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>821184.3</v>
+        <v>966672.26</v>
       </c>
       <c r="I68" s="1">
-        <v>207324.5</v>
+        <v>-62664.23</v>
       </c>
       <c r="J68" s="1">
-        <v>25.247012150622</v>
+        <v>-6.4824690428171</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1028508.8</v>
+        <v>904008.03</v>
       </c>
       <c r="N68" s="1">
-        <v>1028508.8</v>
+        <v>904008.03</v>
       </c>
       <c r="O68" s="1">
-        <v>1.15</v>
+        <v>1.06</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>9560.0</v>
+        <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>24.78</v>
+        <v>9.28</v>
       </c>
       <c r="E69" s="1">
-        <v>28.6202144351</v>
+        <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>273609.25</v>
+        <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>-36712.45</v>
+        <v>-11242.8</v>
       </c>
       <c r="J69" s="1">
-        <v>-13.417839491903</v>
+        <v>-12.699905926623</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>236896.8</v>
+        <v>77283.84</v>
       </c>
       <c r="N69" s="1">
-        <v>236896.8</v>
+        <v>77283.84</v>
       </c>
       <c r="O69" s="1">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>11031.0</v>
+        <v>1300.0</v>
       </c>
       <c r="D70" s="1">
-        <v>29.54</v>
+        <v>258.4</v>
       </c>
       <c r="E70" s="1">
-        <v>30.4387254102</v>
+        <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>335769.58</v>
+        <v>335140.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-9913.84</v>
+        <v>780.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.9525724158812</v>
+        <v>0.23273855702095</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>325855.74</v>
+        <v>335920.0</v>
       </c>
       <c r="N70" s="1">
-        <v>325855.74</v>
+        <v>335920.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>5223.0</v>
+        <v>7831.0</v>
       </c>
       <c r="D71" s="1">
+        <v>69.7</v>
+      </c>
+      <c r="E71" s="1">
+        <v>78.56</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>615203.36</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-69382.66</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-11.27800407332</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71">
+        <v>0.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>545820.7</v>
+      </c>
+      <c r="N71" s="1">
+        <v>545820.7</v>
+      </c>
+      <c r="O71" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="P71">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16">
+      <c r="A72" t="s">
+        <v>170</v>
+      </c>
+      <c r="B72" t="s">
+        <v>171</v>
+      </c>
+      <c r="C72" s="1">
+        <v>2540.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>71.1</v>
+      </c>
+      <c r="E72" s="1">
+        <v>69.0962440945</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>175504.46</v>
+      </c>
+      <c r="I72" s="1">
+        <v>5089.54</v>
+      </c>
+      <c r="J72" s="1">
+        <v>2.8999490953107</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>180594.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>180594.0</v>
+      </c>
+      <c r="O72" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P72">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16">
+      <c r="A73" t="s">
+        <v>172</v>
+      </c>
+      <c r="B73" t="s">
+        <v>173</v>
+      </c>
+      <c r="C73" s="1">
+        <v>456.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>1901.0</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1442.8157894737</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>657924.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>208932.0</v>
+      </c>
+      <c r="J73" s="1">
+        <v>31.756251481934</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73">
+        <v>0.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>866856.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>866856.0</v>
+      </c>
+      <c r="O73" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="P73">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16">
+      <c r="A74" t="s">
+        <v>174</v>
+      </c>
+      <c r="B74" t="s">
+        <v>175</v>
+      </c>
+      <c r="C74" s="1">
+        <v>1856.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>43.9</v>
+      </c>
+      <c r="E74" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>90461.44</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-8983.04</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-9.9302421009438</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74">
+        <v>0.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>81478.4</v>
+      </c>
+      <c r="N74" s="1">
+        <v>81478.4</v>
+      </c>
+      <c r="O74" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16">
+      <c r="A75" t="s">
+        <v>176</v>
+      </c>
+      <c r="B75" t="s">
+        <v>177</v>
+      </c>
+      <c r="C75" s="1">
+        <v>2854.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>28.94</v>
+      </c>
+      <c r="E75" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>90300.56</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-7705.8</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-8.5335018963338</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>82594.76</v>
+      </c>
+      <c r="N75" s="1">
+        <v>82594.76</v>
+      </c>
+      <c r="O75" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16">
+      <c r="A76" t="s">
+        <v>178</v>
+      </c>
+      <c r="B76" t="s">
+        <v>179</v>
+      </c>
+      <c r="C76" s="1">
+        <v>37648.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>19.54</v>
+      </c>
+      <c r="E76" s="1">
+        <v>13.9407368253</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>524840.86</v>
+      </c>
+      <c r="I76" s="1">
+        <v>210801.06</v>
+      </c>
+      <c r="J76" s="1">
+        <v>40.164757751521</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>735641.92</v>
+      </c>
+      <c r="N76" s="1">
+        <v>735641.92</v>
+      </c>
+      <c r="O76" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="P76">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16">
+      <c r="A77" t="s">
+        <v>180</v>
+      </c>
+      <c r="B77" t="s">
+        <v>181</v>
+      </c>
+      <c r="C77" s="1">
+        <v>16507.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>52.58</v>
+      </c>
+      <c r="E77" s="1">
+        <v>28.6805633973</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>473430.06</v>
+      </c>
+      <c r="I77" s="1">
+        <v>394508.0</v>
+      </c>
+      <c r="J77" s="1">
+        <v>83.329731956606</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>867938.06</v>
+      </c>
+      <c r="N77" s="1">
+        <v>867938.06</v>
+      </c>
+      <c r="O77" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="P77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="A78" t="s">
+        <v>182</v>
+      </c>
+      <c r="B78" t="s">
+        <v>183</v>
+      </c>
+      <c r="C78" s="1">
+        <v>16730.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>40.27</v>
+      </c>
+      <c r="E78" s="1">
+        <v>35.900894202</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>600621.96</v>
+      </c>
+      <c r="I78" s="1">
+        <v>73095.14</v>
+      </c>
+      <c r="J78" s="1">
+        <v>12.169908006694</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78">
+        <v>0.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>673717.1</v>
+      </c>
+      <c r="N78" s="1">
+        <v>673717.1</v>
+      </c>
+      <c r="O78" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="P78">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16">
+      <c r="A79" t="s">
+        <v>184</v>
+      </c>
+      <c r="B79" t="s">
+        <v>185</v>
+      </c>
+      <c r="C79" s="1">
+        <v>38710.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>22.89</v>
+      </c>
+      <c r="E79" s="1">
+        <v>14.6298669594</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>566322.15</v>
+      </c>
+      <c r="I79" s="1">
+        <v>319749.75</v>
+      </c>
+      <c r="J79" s="1">
+        <v>56.46075294777</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79">
+        <v>0.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>886071.9</v>
+      </c>
+      <c r="N79" s="1">
+        <v>886071.9</v>
+      </c>
+      <c r="O79" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="P79">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16">
+      <c r="A80" t="s">
+        <v>186</v>
+      </c>
+      <c r="B80" t="s">
+        <v>187</v>
+      </c>
+      <c r="C80" s="1">
+        <v>2274.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>33.72</v>
+      </c>
+      <c r="E80" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>88913.4</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-12234.12</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-13.759590792839</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>76679.28</v>
+      </c>
+      <c r="N80" s="1">
+        <v>76679.28</v>
+      </c>
+      <c r="O80" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P80">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16">
+      <c r="A81" t="s">
+        <v>188</v>
+      </c>
+      <c r="B81" t="s">
+        <v>189</v>
+      </c>
+      <c r="C81" s="1">
+        <v>303461.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>5.215</v>
+      </c>
+      <c r="E81" s="1">
+        <v>2.7071045703</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>821500.66</v>
+      </c>
+      <c r="I81" s="1">
+        <v>761048.46</v>
+      </c>
+      <c r="J81" s="1">
+        <v>92.641247543246</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81">
+        <v>0.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>1582549.12</v>
+      </c>
+      <c r="N81" s="1">
+        <v>1582549.12</v>
+      </c>
+      <c r="O81" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="P81">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16">
+      <c r="A82" t="s">
+        <v>190</v>
+      </c>
+      <c r="B82" t="s">
+        <v>191</v>
+      </c>
+      <c r="C82" s="1">
+        <v>16343.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>19.05</v>
+      </c>
+      <c r="E82" s="1">
+        <v>19.15</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>312968.45</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-1634.3</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-0.52219321148825</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82">
+        <v>0.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>311334.15</v>
+      </c>
+      <c r="N82" s="1">
+        <v>311334.15</v>
+      </c>
+      <c r="O82" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="P82">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16">
+      <c r="A83" t="s">
+        <v>192</v>
+      </c>
+      <c r="B83" t="s">
+        <v>193</v>
+      </c>
+      <c r="C83" s="1">
+        <v>6121.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>17.84</v>
+      </c>
+      <c r="E83" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>91753.79</v>
+      </c>
+      <c r="I83" s="1">
+        <v>17444.85</v>
+      </c>
+      <c r="J83" s="1">
+        <v>19.012675116744</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83">
+        <v>0.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>109198.64</v>
+      </c>
+      <c r="N83" s="1">
+        <v>109198.64</v>
+      </c>
+      <c r="O83" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P83">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16">
+      <c r="A84" t="s">
+        <v>194</v>
+      </c>
+      <c r="B84" t="s">
+        <v>195</v>
+      </c>
+      <c r="C84" s="1">
+        <v>3689.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>108.0</v>
+      </c>
+      <c r="E84" s="1">
+        <v>114.8</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>423497.2</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-25085.2</v>
+      </c>
+      <c r="J84" s="1">
+        <v>-5.9233449477352</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>398412.0</v>
+      </c>
+      <c r="N84" s="1">
+        <v>398412.0</v>
+      </c>
+      <c r="O84" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P84">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16">
+      <c r="A85" t="s">
+        <v>196</v>
+      </c>
+      <c r="B85" t="s">
+        <v>197</v>
+      </c>
+      <c r="C85" s="1">
+        <v>926.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>255.75</v>
+      </c>
+      <c r="E85" s="1">
+        <v>285.9</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>264743.4</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-27918.9</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-10.545645330535</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>236824.5</v>
+      </c>
+      <c r="N85" s="1">
+        <v>236824.5</v>
+      </c>
+      <c r="O85" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="P85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16">
+      <c r="A86" t="s">
+        <v>198</v>
+      </c>
+      <c r="B86" t="s">
+        <v>199</v>
+      </c>
+      <c r="C86" s="1">
+        <v>2911.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>31.82</v>
+      </c>
+      <c r="E86" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>103689.82</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-11061.8</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-10.668163952835</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>92628.02</v>
+      </c>
+      <c r="N86" s="1">
+        <v>92628.02</v>
+      </c>
+      <c r="O86" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P86">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16">
+      <c r="A87" t="s">
+        <v>200</v>
+      </c>
+      <c r="B87" t="s">
+        <v>201</v>
+      </c>
+      <c r="C87" s="1">
+        <v>5284.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>56.28</v>
+      </c>
+      <c r="E87" s="1">
+        <v>64.02</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>338281.68</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-40898.16</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-12.089971883786</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>297383.52</v>
+      </c>
+      <c r="N87" s="1">
+        <v>297383.52</v>
+      </c>
+      <c r="O87" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="P87">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16">
+      <c r="A88" t="s">
+        <v>202</v>
+      </c>
+      <c r="B88" t="s">
+        <v>203</v>
+      </c>
+      <c r="C88" s="1">
+        <v>903.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>90570.9</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-6862.8</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-7.5772681954138</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>83708.1</v>
+      </c>
+      <c r="N88" s="1">
+        <v>83708.1</v>
+      </c>
+      <c r="O88" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P88">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16">
+      <c r="A89" t="s">
+        <v>204</v>
+      </c>
+      <c r="B89" t="s">
+        <v>205</v>
+      </c>
+      <c r="C89" s="1">
+        <v>235938.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>4.758</v>
+      </c>
+      <c r="E89" s="1">
+        <v>3.5459065517</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>836614.1</v>
+      </c>
+      <c r="I89" s="1">
+        <v>285978.9</v>
+      </c>
+      <c r="J89" s="1">
+        <v>34.182892686126</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>1122593.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>1122593.0</v>
+      </c>
+      <c r="O89" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="P89">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16">
+      <c r="A90" t="s">
+        <v>206</v>
+      </c>
+      <c r="B90" t="s">
+        <v>207</v>
+      </c>
+      <c r="C90" s="1">
+        <v>10232.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>24.62</v>
+      </c>
+      <c r="E90" s="1">
+        <v>27.08</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>277082.56</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-25170.72</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-9.0841949778434</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>251911.84</v>
+      </c>
+      <c r="N90" s="1">
+        <v>251911.84</v>
+      </c>
+      <c r="O90" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P90">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16">
+      <c r="A91" t="s">
+        <v>208</v>
+      </c>
+      <c r="B91" t="s">
+        <v>209</v>
+      </c>
+      <c r="C91" s="1">
+        <v>5282.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>170.82</v>
+      </c>
+      <c r="E91" s="1">
+        <v>147.4310848164</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>778730.99</v>
+      </c>
+      <c r="I91" s="1">
+        <v>123540.25</v>
+      </c>
+      <c r="J91" s="1">
+        <v>15.864303795076</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>902271.24</v>
+      </c>
+      <c r="N91" s="1">
+        <v>902271.24</v>
+      </c>
+      <c r="O91" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="P91">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16">
+      <c r="A92" t="s">
+        <v>210</v>
+      </c>
+      <c r="B92" t="s">
+        <v>211</v>
+      </c>
+      <c r="C92" s="1">
+        <v>4604.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>138.55</v>
+      </c>
+      <c r="E92" s="1">
+        <v>76.1009600348</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>350368.82</v>
+      </c>
+      <c r="I92" s="1">
+        <v>287515.38</v>
+      </c>
+      <c r="J92" s="1">
+        <v>82.060778125177</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>637884.2</v>
+      </c>
+      <c r="N92" s="1">
+        <v>637884.2</v>
+      </c>
+      <c r="O92" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="P92">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16">
+      <c r="A93" t="s">
+        <v>212</v>
+      </c>
+      <c r="B93" t="s">
+        <v>213</v>
+      </c>
+      <c r="C93" s="1">
+        <v>5388.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>63.88</v>
+      </c>
+      <c r="E93" s="1">
+        <v>56.8</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>306038.4</v>
+      </c>
+      <c r="I93" s="1">
+        <v>38147.04</v>
+      </c>
+      <c r="J93" s="1">
+        <v>12.464788732394</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>344185.44</v>
+      </c>
+      <c r="N93" s="1">
+        <v>344185.44</v>
+      </c>
+      <c r="O93" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="P93">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16">
+      <c r="A94" t="s">
+        <v>214</v>
+      </c>
+      <c r="B94" t="s">
+        <v>215</v>
+      </c>
+      <c r="C94" s="1">
+        <v>3162.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>359.25</v>
+      </c>
+      <c r="E94" s="1">
+        <v>360.5104617331</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>1139934.08</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-3985.58</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-0.34963249804761</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1135948.5</v>
+      </c>
+      <c r="N94" s="1">
+        <v>1135948.5</v>
+      </c>
+      <c r="O94" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="P94">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16">
+      <c r="A95" t="s">
+        <v>216</v>
+      </c>
+      <c r="B95" t="s">
+        <v>217</v>
+      </c>
+      <c r="C95" s="1">
+        <v>16258.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>24.66</v>
+      </c>
+      <c r="E95" s="1">
+        <v>20.54</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>333939.32</v>
+      </c>
+      <c r="I95" s="1">
+        <v>66982.96</v>
+      </c>
+      <c r="J95" s="1">
+        <v>20.058422590068</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>400922.28</v>
+      </c>
+      <c r="N95" s="1">
+        <v>400922.28</v>
+      </c>
+      <c r="O95" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16">
+      <c r="A96" t="s">
+        <v>218</v>
+      </c>
+      <c r="B96" t="s">
+        <v>219</v>
+      </c>
+      <c r="C96" s="1">
+        <v>3238.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>495.0</v>
+      </c>
+      <c r="E96" s="1">
+        <v>637.806269302</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>2065216.7</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-462406.7</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-22.390226652729</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1602810.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1602810.0</v>
+      </c>
+      <c r="O96" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="P96">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16">
+      <c r="A97" t="s">
+        <v>220</v>
+      </c>
+      <c r="B97" t="s">
+        <v>221</v>
+      </c>
+      <c r="C97" s="1">
+        <v>9206.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>55.25</v>
+      </c>
+      <c r="E97" s="1">
+        <v>59.0</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>543154.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-34522.5</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-6.3559322033898</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>508631.5</v>
+      </c>
+      <c r="N97" s="1">
+        <v>508631.5</v>
+      </c>
+      <c r="O97" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="P97">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16">
+      <c r="A98" t="s">
+        <v>222</v>
+      </c>
+      <c r="B98" t="s">
+        <v>223</v>
+      </c>
+      <c r="C98" s="1">
+        <v>4396.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>109.45</v>
+      </c>
+      <c r="E98" s="1">
+        <v>100.9287283894</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>443682.69</v>
+      </c>
+      <c r="I98" s="1">
+        <v>37459.51</v>
+      </c>
+      <c r="J98" s="1">
+        <v>8.442860369423</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>481142.2</v>
+      </c>
+      <c r="N98" s="1">
+        <v>481142.2</v>
+      </c>
+      <c r="O98" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="P98">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
+      <c r="A99" t="s">
+        <v>224</v>
+      </c>
+      <c r="B99" t="s">
+        <v>225</v>
+      </c>
+      <c r="C99" s="1">
+        <v>8263.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>16.205</v>
+      </c>
+      <c r="E99" s="1">
+        <v>11.8022231635</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>97521.77</v>
+      </c>
+      <c r="I99" s="1">
+        <v>36380.15</v>
+      </c>
+      <c r="J99" s="1">
+        <v>37.304644901338</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>133901.92</v>
+      </c>
+      <c r="N99" s="1">
+        <v>133901.92</v>
+      </c>
+      <c r="O99" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>226</v>
+      </c>
+      <c r="B100" t="s">
+        <v>227</v>
+      </c>
+      <c r="C100" s="1">
+        <v>8528.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>52.94</v>
+      </c>
+      <c r="E100" s="1">
+        <v>52.2038004221</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>445194.01</v>
+      </c>
+      <c r="I100" s="1">
+        <v>6278.31</v>
+      </c>
+      <c r="J100" s="1">
+        <v>1.4102413462391</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>451472.32</v>
+      </c>
+      <c r="N100" s="1">
+        <v>451472.32</v>
+      </c>
+      <c r="O100" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="P100">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16">
+      <c r="A101" t="s">
+        <v>228</v>
+      </c>
+      <c r="B101" t="s">
+        <v>229</v>
+      </c>
+      <c r="C101" s="1">
+        <v>845.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>533.4</v>
+      </c>
+      <c r="E101" s="1">
+        <v>186.1487100592</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>157295.66</v>
+      </c>
+      <c r="I101" s="1">
+        <v>293427.34</v>
+      </c>
+      <c r="J101" s="1">
+        <v>186.54509603126</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>450723.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>450723.0</v>
+      </c>
+      <c r="O101" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>230</v>
+      </c>
+      <c r="B102" t="s">
+        <v>231</v>
+      </c>
+      <c r="C102" s="1">
+        <v>89850.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>2.956</v>
+      </c>
+      <c r="E102" s="1">
+        <v>3.478</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>312498.3</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-46901.7</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-15.008625646924</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>265596.6</v>
+      </c>
+      <c r="N102" s="1">
+        <v>265596.6</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>232</v>
+      </c>
+      <c r="B103" t="s">
+        <v>233</v>
+      </c>
+      <c r="C103" s="1">
+        <v>5896.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>66.76</v>
+      </c>
+      <c r="E103" s="1">
+        <v>69.3</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>408592.8</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-14975.84</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-3.6652236652237</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>393616.96</v>
+      </c>
+      <c r="N103" s="1">
+        <v>393616.96</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>234</v>
+      </c>
+      <c r="B104" t="s">
+        <v>235</v>
+      </c>
+      <c r="C104" s="1">
+        <v>93454.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>7.138</v>
+      </c>
+      <c r="E104" s="1">
+        <v>4.5034242515</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>420863.01</v>
+      </c>
+      <c r="I104" s="1">
+        <v>246211.64</v>
+      </c>
+      <c r="J104" s="1">
+        <v>58.501610773539</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>667074.65</v>
+      </c>
+      <c r="N104" s="1">
+        <v>667074.65</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>236</v>
+      </c>
+      <c r="B105" t="s">
+        <v>237</v>
+      </c>
+      <c r="C105" s="1">
+        <v>41529.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>15.745</v>
+      </c>
+      <c r="E105" s="1">
+        <v>16.45</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>683152.05</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-29277.94</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-4.2857135538128</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>653874.11</v>
+      </c>
+      <c r="N105" s="1">
+        <v>653874.11</v>
+      </c>
+      <c r="O105" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>238</v>
+      </c>
+      <c r="B106" t="s">
+        <v>239</v>
+      </c>
+      <c r="C106" s="1">
+        <v>35604.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>17.175</v>
+      </c>
+      <c r="E106" s="1">
+        <v>18.19</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>647636.76</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-36138.06</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-5.5799890049478</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>611498.7</v>
+      </c>
+      <c r="N106" s="1">
+        <v>611498.7</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="P106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" t="s">
+        <v>240</v>
+      </c>
+      <c r="B107" t="s">
+        <v>241</v>
+      </c>
+      <c r="C107" s="1">
+        <v>3493.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>68.7</v>
+      </c>
+      <c r="E107" s="1">
         <v>67.7</v>
       </c>
-      <c r="E71" s="1">
-[...32 lines deleted...]
-      <c r="P71">
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>236476.1</v>
+      </c>
+      <c r="I107" s="1">
+        <v>3493.0</v>
+      </c>
+      <c r="J107" s="1">
+        <v>1.4771048744461</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>239969.1</v>
+      </c>
+      <c r="N107" s="1">
+        <v>239969.1</v>
+      </c>
+      <c r="O107" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="P107">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16">
+      <c r="A108" t="s">
+        <v>242</v>
+      </c>
+      <c r="B108" t="s">
+        <v>243</v>
+      </c>
+      <c r="C108" s="1">
+        <v>4821.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>244.7</v>
+      </c>
+      <c r="E108" s="1">
+        <v>158.78</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>765478.38</v>
+      </c>
+      <c r="I108" s="1">
+        <v>414220.32</v>
+      </c>
+      <c r="J108" s="1">
+        <v>54.112608640887</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>1179698.7</v>
+      </c>
+      <c r="N108" s="1">
+        <v>1179698.7</v>
+      </c>
+      <c r="O108" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="P108">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:16">
+      <c r="A109" t="s">
+        <v>244</v>
+      </c>
+      <c r="B109" t="s">
+        <v>245</v>
+      </c>
+      <c r="C109" s="1">
+        <v>12058.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>21.41</v>
+      </c>
+      <c r="E109" s="1">
+        <v>22.75</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>274319.5</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-16157.72</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-5.8901098901099</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>258161.78</v>
+      </c>
+      <c r="N109" s="1">
+        <v>258161.78</v>
+      </c>
+      <c r="O109" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P109">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16">
+      <c r="A110" t="s">
+        <v>246</v>
+      </c>
+      <c r="B110" t="s">
+        <v>247</v>
+      </c>
+      <c r="C110" s="1">
+        <v>7046.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>45.43</v>
+      </c>
+      <c r="E110" s="1">
+        <v>32.8492307692</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>231455.68</v>
+      </c>
+      <c r="I110" s="1">
+        <v>88644.1</v>
+      </c>
+      <c r="J110" s="1">
+        <v>38.298520044961</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>320099.78</v>
+      </c>
+      <c r="N110" s="1">
+        <v>320099.78</v>
+      </c>
+      <c r="O110" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="P110">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16">
+      <c r="A111" t="s">
+        <v>248</v>
+      </c>
+      <c r="B111" t="s">
+        <v>249</v>
+      </c>
+      <c r="C111" s="1">
+        <v>5666.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>14.82</v>
+      </c>
+      <c r="E111" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>92695.76</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-8725.64</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-9.4132029339853</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>83970.12</v>
+      </c>
+      <c r="N111" s="1">
+        <v>83970.12</v>
+      </c>
+      <c r="O111" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P111">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16">
+      <c r="A112" t="s">
+        <v>250</v>
+      </c>
+      <c r="B112" t="s">
+        <v>251</v>
+      </c>
+      <c r="C112" s="1">
+        <v>3922.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="E112" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>93186.72</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-7883.22</v>
+      </c>
+      <c r="J112" s="1">
+        <v>-8.459595959596</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>85303.5</v>
+      </c>
+      <c r="N112" s="1">
+        <v>85303.5</v>
+      </c>
+      <c r="O112" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P112">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16">
+      <c r="A113" t="s">
+        <v>252</v>
+      </c>
+      <c r="B113" t="s">
+        <v>253</v>
+      </c>
+      <c r="C113" s="1">
+        <v>10265.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>35.385</v>
+      </c>
+      <c r="E113" s="1">
+        <v>41.96</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>430719.4</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-67492.37</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-15.669684253832</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>363227.03</v>
+      </c>
+      <c r="N113" s="1">
+        <v>363227.03</v>
+      </c>
+      <c r="O113" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="P113">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:16">
+      <c r="A114" t="s">
+        <v>254</v>
+      </c>
+      <c r="B114" t="s">
+        <v>255</v>
+      </c>
+      <c r="C114" s="1">
+        <v>3417.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>26.14</v>
+      </c>
+      <c r="E114" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>95095.11</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-5774.73</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-6.0725835429393</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>89320.38</v>
+      </c>
+      <c r="N114" s="1">
+        <v>89320.38</v>
+      </c>
+      <c r="O114" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P114">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:16">
+      <c r="A115" t="s">
+        <v>256</v>
+      </c>
+      <c r="B115" t="s">
+        <v>257</v>
+      </c>
+      <c r="C115" s="1">
+        <v>1034.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>82.1</v>
+      </c>
+      <c r="E115" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>93783.8</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-8892.4</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-9.4818081587652</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>84891.4</v>
+      </c>
+      <c r="N115" s="1">
+        <v>84891.4</v>
+      </c>
+      <c r="O115" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P115">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:16">
+      <c r="A116" t="s">
+        <v>258</v>
+      </c>
+      <c r="B116" t="s">
+        <v>259</v>
+      </c>
+      <c r="C116" s="1">
+        <v>2981.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>33.87</v>
+      </c>
+      <c r="E116" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>109909.47</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-8943.0</v>
+      </c>
+      <c r="J116" s="1">
+        <v>-8.1366965012205</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>100966.47</v>
+      </c>
+      <c r="N116" s="1">
+        <v>100966.47</v>
+      </c>
+      <c r="O116" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P116">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16">
+      <c r="A117" t="s">
+        <v>260</v>
+      </c>
+      <c r="B117" t="s">
+        <v>261</v>
+      </c>
+      <c r="C117" s="1">
+        <v>4515.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>308.1</v>
+      </c>
+      <c r="E117" s="1">
+        <v>251.5670609081</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1135825.28</v>
+      </c>
+      <c r="I117" s="1">
+        <v>255246.22</v>
+      </c>
+      <c r="J117" s="1">
+        <v>22.472313699515</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>1391071.5</v>
+      </c>
+      <c r="N117" s="1">
+        <v>1391071.5</v>
+      </c>
+      <c r="O117" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="P117">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16">
+      <c r="A118" t="s">
+        <v>262</v>
+      </c>
+      <c r="B118" t="s">
+        <v>263</v>
+      </c>
+      <c r="C118" s="1">
+        <v>149195.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>3.288</v>
+      </c>
+      <c r="E118" s="1">
+        <v>2.5731999732</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>383908.57</v>
+      </c>
+      <c r="I118" s="1">
+        <v>106644.59</v>
+      </c>
+      <c r="J118" s="1">
+        <v>27.778642711727</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>490553.16</v>
+      </c>
+      <c r="N118" s="1">
+        <v>490553.16</v>
+      </c>
+      <c r="O118" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="P118">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16">
+      <c r="A119" t="s">
+        <v>264</v>
+      </c>
+      <c r="B119" t="s">
+        <v>265</v>
+      </c>
+      <c r="C119" s="1">
+        <v>32878.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>9.258</v>
+      </c>
+      <c r="E119" s="1">
+        <v>9.3879998783</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>308658.66</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-4274.14</v>
+      </c>
+      <c r="J119" s="1">
+        <v>-1.3847465028197</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>304384.52</v>
+      </c>
+      <c r="N119" s="1">
+        <v>304384.52</v>
+      </c>
+      <c r="O119" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="P119">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:16">
+      <c r="A120" t="s">
+        <v>266</v>
+      </c>
+      <c r="B120" t="s">
+        <v>267</v>
+      </c>
+      <c r="C120" s="1">
+        <v>14682.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>76.52</v>
+      </c>
+      <c r="E120" s="1">
+        <v>90.1062723062</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>1322940.29</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-199473.65</v>
+      </c>
+      <c r="J120" s="1">
+        <v>-15.078053900679</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>1123466.64</v>
+      </c>
+      <c r="N120" s="1">
+        <v>1123466.64</v>
+      </c>
+      <c r="O120" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="P120">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:16">
+      <c r="A121" t="s">
+        <v>268</v>
+      </c>
+      <c r="B121" t="s">
+        <v>269</v>
+      </c>
+      <c r="C121" s="1">
+        <v>13256.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>167.02</v>
+      </c>
+      <c r="E121" s="1">
+        <v>176.7334844599</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>2342779.07</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-128761.95</v>
+      </c>
+      <c r="J121" s="1">
+        <v>-5.4961200417417</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>2214017.12</v>
+      </c>
+      <c r="N121" s="1">
+        <v>2214017.12</v>
+      </c>
+      <c r="O121" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="P121">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:16">
+      <c r="A122" t="s">
+        <v>270</v>
+      </c>
+      <c r="B122" t="s">
+        <v>271</v>
+      </c>
+      <c r="C122" s="1">
+        <v>29264.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>32.8</v>
+      </c>
+      <c r="E122" s="1">
+        <v>32.5458399399</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>952421.46</v>
+      </c>
+      <c r="I122" s="1">
+        <v>7437.74</v>
+      </c>
+      <c r="J122" s="1">
+        <v>0.78092948472623</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>959859.2</v>
+      </c>
+      <c r="N122" s="1">
+        <v>959859.2</v>
+      </c>
+      <c r="O122" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="P122">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16">
+      <c r="A123" t="s">
+        <v>272</v>
+      </c>
+      <c r="B123" t="s">
+        <v>273</v>
+      </c>
+      <c r="C123" s="1">
+        <v>7826.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>254.75</v>
+      </c>
+      <c r="E123" s="1">
+        <v>121.5453475594</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>951213.89</v>
+      </c>
+      <c r="I123" s="1">
+        <v>1042459.61</v>
+      </c>
+      <c r="J123" s="1">
+        <v>109.59255546615</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1993673.5</v>
+      </c>
+      <c r="N123" s="1">
+        <v>1993673.5</v>
+      </c>
+      <c r="O123" s="1">
+        <v>2.34</v>
+      </c>
+      <c r="P123">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16">
+      <c r="A124" t="s">
+        <v>274</v>
+      </c>
+      <c r="B124" t="s">
+        <v>275</v>
+      </c>
+      <c r="C124" s="1">
+        <v>10655.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>152.65</v>
+      </c>
+      <c r="E124" s="1">
+        <v>113.0919371187</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1204994.59</v>
+      </c>
+      <c r="I124" s="1">
+        <v>421491.16</v>
+      </c>
+      <c r="J124" s="1">
+        <v>34.97867654327</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1626485.75</v>
+      </c>
+      <c r="N124" s="1">
+        <v>1626485.75</v>
+      </c>
+      <c r="O124" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="P124">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16">
+      <c r="A125" t="s">
+        <v>276</v>
+      </c>
+      <c r="B125" t="s">
+        <v>277</v>
+      </c>
+      <c r="C125" s="1">
+        <v>9626.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>224.7</v>
+      </c>
+      <c r="E125" s="1">
+        <v>188.125148556</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>1810892.68</v>
+      </c>
+      <c r="I125" s="1">
+        <v>352069.52</v>
+      </c>
+      <c r="J125" s="1">
+        <v>19.441766145965</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2162962.2</v>
+      </c>
+      <c r="N125" s="1">
+        <v>2162962.2</v>
+      </c>
+      <c r="O125" s="1">
+        <v>2.54</v>
+      </c>
+      <c r="P125">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16">
+      <c r="A126" t="s">
+        <v>278</v>
+      </c>
+      <c r="B126" t="s">
+        <v>279</v>
+      </c>
+      <c r="C126" s="1">
+        <v>10749.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>18.47</v>
+      </c>
+      <c r="E126" s="1">
+        <v>19.72</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>211970.28</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-13436.25</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-6.3387423935091</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>198534.03</v>
+      </c>
+      <c r="N126" s="1">
+        <v>198534.03</v>
+      </c>
+      <c r="O126" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P126">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16">
+      <c r="A127" t="s">
+        <v>280</v>
+      </c>
+      <c r="B127" t="s">
+        <v>281</v>
+      </c>
+      <c r="C127" s="1">
+        <v>10025.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>65.66</v>
+      </c>
+      <c r="E127" s="1">
+        <v>32.0377346633</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>321178.29</v>
+      </c>
+      <c r="I127" s="1">
+        <v>337063.21</v>
+      </c>
+      <c r="J127" s="1">
+        <v>104.94582619516</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>658241.5</v>
+      </c>
+      <c r="N127" s="1">
+        <v>658241.5</v>
+      </c>
+      <c r="O127" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="P127">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16">
+      <c r="A128" t="s">
+        <v>282</v>
+      </c>
+      <c r="B128" t="s">
+        <v>283</v>
+      </c>
+      <c r="C128" s="1">
+        <v>769.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>127.6</v>
+      </c>
+      <c r="E128" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>100892.8</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-2768.4</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-2.7439024390244</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>98124.4</v>
+      </c>
+      <c r="N128" s="1">
+        <v>98124.4</v>
+      </c>
+      <c r="O128" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P128">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16">
+      <c r="A129" t="s">
+        <v>284</v>
+      </c>
+      <c r="B129" t="s">
+        <v>285</v>
+      </c>
+      <c r="C129" s="1">
+        <v>2265.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>46.34</v>
+      </c>
+      <c r="E129" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>118912.5</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-13952.4</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-11.733333333333</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>104960.1</v>
+      </c>
+      <c r="N129" s="1">
+        <v>104960.1</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>286</v>
+      </c>
+      <c r="B130" t="s">
+        <v>287</v>
+      </c>
+      <c r="C130" s="1">
+        <v>8595.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>28.95</v>
+      </c>
+      <c r="E130" s="1">
+        <v>29.1999604421</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>250973.66</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-2148.41</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-0.85603007104411</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>248825.25</v>
+      </c>
+      <c r="N130" s="1">
+        <v>248825.25</v>
+      </c>
+      <c r="O130" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16">
+      <c r="A131" t="s">
+        <v>288</v>
+      </c>
+      <c r="B131" t="s">
+        <v>289</v>
+      </c>
+      <c r="C131" s="1">
+        <v>8011.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>10.65</v>
+      </c>
+      <c r="E131" s="1">
+        <v>11.5050006241</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>92166.56</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-6849.41</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-7.4315565211504</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>85317.15</v>
+      </c>
+      <c r="N131" s="1">
+        <v>85317.15</v>
+      </c>
+      <c r="O131" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P131">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
+      <c r="A132" t="s">
+        <v>290</v>
+      </c>
+      <c r="B132" t="s">
+        <v>291</v>
+      </c>
+      <c r="C132" s="1">
+        <v>26216.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>31.86</v>
+      </c>
+      <c r="E132" s="1">
+        <v>29.5709955752</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>775233.22</v>
+      </c>
+      <c r="I132" s="1">
+        <v>60008.54</v>
+      </c>
+      <c r="J132" s="1">
+        <v>7.7407080155827</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>835241.76</v>
+      </c>
+      <c r="N132" s="1">
+        <v>835241.76</v>
+      </c>
+      <c r="O132" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="P132">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16">
+      <c r="A133" t="s">
+        <v>292</v>
+      </c>
+      <c r="B133" t="s">
+        <v>293</v>
+      </c>
+      <c r="C133" s="1">
+        <v>1791.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>50.86</v>
+      </c>
+      <c r="E133" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>92200.68</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-1110.42</v>
+      </c>
+      <c r="J133" s="1">
+        <v>-1.2043512043512</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>91090.26</v>
+      </c>
+      <c r="N133" s="1">
+        <v>91090.26</v>
+      </c>
+      <c r="O133" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P133">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16">
+      <c r="A134" t="s">
+        <v>294</v>
+      </c>
+      <c r="B134" t="s">
+        <v>295</v>
+      </c>
+      <c r="C134" s="1">
+        <v>18162.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>9.906</v>
+      </c>
+      <c r="E134" s="1">
+        <v>10.2</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>185252.4</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-5339.63</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-2.8823540207846</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>179912.77</v>
+      </c>
+      <c r="N134" s="1">
+        <v>179912.77</v>
+      </c>
+      <c r="O134" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P134">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16">
+      <c r="A135" t="s">
+        <v>296</v>
+      </c>
+      <c r="B135" t="s">
+        <v>297</v>
+      </c>
+      <c r="C135" s="1">
+        <v>1268.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>254.9</v>
+      </c>
+      <c r="E135" s="1">
+        <v>254.9</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>323213.2</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J135" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>323213.2</v>
+      </c>
+      <c r="N135" s="1">
+        <v>323213.2</v>
+      </c>
+      <c r="O135" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="P135">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16">
+      <c r="A136" t="s">
+        <v>298</v>
+      </c>
+      <c r="B136" t="s">
+        <v>299</v>
+      </c>
+      <c r="C136" s="1">
+        <v>1635.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>252.6</v>
+      </c>
+      <c r="E136" s="1">
+        <v>252.3</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>412510.5</v>
+      </c>
+      <c r="I136" s="1">
+        <v>490.5</v>
+      </c>
+      <c r="J136" s="1">
+        <v>0.11890606420927</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>413001.0</v>
+      </c>
+      <c r="N136" s="1">
+        <v>413001.0</v>
+      </c>
+      <c r="O136" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P136">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16">
+      <c r="A137" t="s">
+        <v>300</v>
+      </c>
+      <c r="B137" t="s">
+        <v>301</v>
+      </c>
+      <c r="C137" s="1">
+        <v>5089.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>17.2</v>
+      </c>
+      <c r="E137" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>91703.78</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-4172.98</v>
+      </c>
+      <c r="J137" s="1">
+        <v>-4.550499445061</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>87530.8</v>
+      </c>
+      <c r="N137" s="1">
+        <v>87530.8</v>
+      </c>
+      <c r="O137" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P137">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:16">
+      <c r="A138" t="s">
+        <v>302</v>
+      </c>
+      <c r="B138" t="s">
+        <v>303</v>
+      </c>
+      <c r="C138" s="1">
+        <v>5657.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>94.94</v>
+      </c>
+      <c r="E138" s="1">
+        <v>104.6745854693</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>592144.13</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-55068.55</v>
+      </c>
+      <c r="J138" s="1">
+        <v>-9.2998557631569</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>537075.58</v>
+      </c>
+      <c r="N138" s="1">
+        <v>537075.58</v>
+      </c>
+      <c r="O138" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="P138">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:16">
+      <c r="A139" t="s">
+        <v>304</v>
+      </c>
+      <c r="B139" t="s">
+        <v>305</v>
+      </c>
+      <c r="C139" s="1">
+        <v>22839.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>65.07</v>
+      </c>
+      <c r="E139" s="1">
+        <v>68.5163058803</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>1564843.91</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-78710.18</v>
+      </c>
+      <c r="J139" s="1">
+        <v>-5.029906145719</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>1486133.73</v>
+      </c>
+      <c r="N139" s="1">
+        <v>1486133.73</v>
+      </c>
+      <c r="O139" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="P139">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16">
+      <c r="A140" t="s">
+        <v>306</v>
+      </c>
+      <c r="B140" t="s">
+        <v>307</v>
+      </c>
+      <c r="C140" s="1">
+        <v>5148.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>19.43</v>
+      </c>
+      <c r="E140" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>108931.68</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-8906.04</v>
+      </c>
+      <c r="J140" s="1">
+        <v>-8.1758034026465</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>100025.64</v>
+      </c>
+      <c r="N140" s="1">
+        <v>100025.64</v>
+      </c>
+      <c r="O140" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P140">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:16">
+      <c r="A141" t="s">
+        <v>308</v>
+      </c>
+      <c r="B141" t="s">
+        <v>309</v>
+      </c>
+      <c r="C141" s="1">
+        <v>14390.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>17.93</v>
+      </c>
+      <c r="E141" s="1">
+        <v>19.11</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>274992.9</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-16980.2</v>
+      </c>
+      <c r="J141" s="1">
+        <v>-6.174777603349</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>258012.7</v>
+      </c>
+      <c r="N141" s="1">
+        <v>258012.7</v>
+      </c>
+      <c r="O141" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P141">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16">
+      <c r="A142" t="s">
+        <v>310</v>
+      </c>
+      <c r="B142" t="s">
+        <v>311</v>
+      </c>
+      <c r="C142" s="1">
+        <v>7049.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>26.84</v>
+      </c>
+      <c r="E142" s="1">
+        <v>26.98</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>190182.02</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-986.86</v>
+      </c>
+      <c r="J142" s="1">
+        <v>-0.51890289103039</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>189195.16</v>
+      </c>
+      <c r="N142" s="1">
+        <v>189195.16</v>
+      </c>
+      <c r="O142" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P142">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16">
+      <c r="A143" t="s">
+        <v>312</v>
+      </c>
+      <c r="B143" t="s">
+        <v>313</v>
+      </c>
+      <c r="C143" s="1">
+        <v>23360.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>19.075</v>
+      </c>
+      <c r="E143" s="1">
+        <v>19.76</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>461593.6</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-16001.6</v>
+      </c>
+      <c r="J143" s="1">
+        <v>-3.4665991902834</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>445592.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>445592.0</v>
+      </c>
+      <c r="O143" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="P143">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:16">
+      <c r="A144" t="s">
+        <v>314</v>
+      </c>
+      <c r="B144" t="s">
+        <v>315</v>
+      </c>
+      <c r="C144" s="1">
+        <v>10142.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>65.65</v>
+      </c>
+      <c r="E144" s="1">
+        <v>60.3</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>611562.6</v>
+      </c>
+      <c r="I144" s="1">
+        <v>54259.7</v>
+      </c>
+      <c r="J144" s="1">
+        <v>8.8723051409619</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>665822.3</v>
+      </c>
+      <c r="N144" s="1">
+        <v>665822.3</v>
+      </c>
+      <c r="O144" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="P144">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:16">
+      <c r="A145" t="s">
+        <v>316</v>
+      </c>
+      <c r="B145" t="s">
+        <v>317</v>
+      </c>
+      <c r="C145" s="1">
+        <v>1148.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>74.5</v>
+      </c>
+      <c r="E145" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>94136.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-8610.0</v>
+      </c>
+      <c r="J145" s="1">
+        <v>-9.1463414634146</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>85526.0</v>
+      </c>
+      <c r="N145" s="1">
+        <v>85526.0</v>
+      </c>
+      <c r="O145" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P145">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:16">
+      <c r="A146" t="s">
+        <v>318</v>
+      </c>
+      <c r="B146" t="s">
+        <v>319</v>
+      </c>
+      <c r="C146" s="1">
+        <v>3880.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>129.95</v>
+      </c>
+      <c r="E146" s="1">
+        <v>107.1482654639</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>415735.27</v>
+      </c>
+      <c r="I146" s="1">
+        <v>88470.73</v>
+      </c>
+      <c r="J146" s="1">
+        <v>21.280544708175</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>504206.0</v>
+      </c>
+      <c r="N146" s="1">
+        <v>504206.0</v>
+      </c>
+      <c r="O146" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="P146">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:16">
+      <c r="A147" t="s">
+        <v>320</v>
+      </c>
+      <c r="B147" t="s">
+        <v>321</v>
+      </c>
+      <c r="C147" s="1">
+        <v>2759.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>92.38</v>
+      </c>
+      <c r="E147" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>279210.8</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-24334.38</v>
+      </c>
+      <c r="J147" s="1">
+        <v>-8.7154150197628</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>254876.42</v>
+      </c>
+      <c r="N147" s="1">
+        <v>254876.42</v>
+      </c>
+      <c r="O147" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P147">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:16">
+      <c r="A148" t="s">
+        <v>322</v>
+      </c>
+      <c r="B148" t="s">
+        <v>323</v>
+      </c>
+      <c r="C148" s="1">
+        <v>18114.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>24.14</v>
+      </c>
+      <c r="E148" s="1">
+        <v>28.6531693718</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>519023.51</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-81751.55</v>
+      </c>
+      <c r="J148" s="1">
+        <v>-15.751030237532</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148">
+        <v>0.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>437271.96</v>
+      </c>
+      <c r="N148" s="1">
+        <v>437271.96</v>
+      </c>
+      <c r="O148" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="P148">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:16">
+      <c r="A149" t="s">
+        <v>324</v>
+      </c>
+      <c r="B149" t="s">
+        <v>325</v>
+      </c>
+      <c r="C149" s="1">
+        <v>19113.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>33.6</v>
+      </c>
+      <c r="E149" s="1">
+        <v>36.9</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>705269.7</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-63072.9</v>
+      </c>
+      <c r="J149" s="1">
+        <v>-8.9430894308943</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>642196.8</v>
+      </c>
+      <c r="N149" s="1">
+        <v>642196.8</v>
+      </c>
+      <c r="O149" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="P149">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:16">
+      <c r="A150" t="s">
+        <v>326</v>
+      </c>
+      <c r="B150" t="s">
+        <v>327</v>
+      </c>
+      <c r="C150" s="1">
+        <v>15505.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>24.06</v>
+      </c>
+      <c r="E150" s="1">
+        <v>29.6773157046</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>460146.78</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-87096.48</v>
+      </c>
+      <c r="J150" s="1">
+        <v>-18.9279777205</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>373050.3</v>
+      </c>
+      <c r="N150" s="1">
+        <v>373050.3</v>
+      </c>
+      <c r="O150" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="P150">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:16">
+      <c r="A151" t="s">
+        <v>328</v>
+      </c>
+      <c r="B151" t="s">
+        <v>329</v>
+      </c>
+      <c r="C151" s="1">
+        <v>10166.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>67.14</v>
+      </c>
+      <c r="E151" s="1">
+        <v>102.6572585088</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>1043613.69</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-361068.45</v>
+      </c>
+      <c r="J151" s="1">
+        <v>-34.597902792939</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>682545.24</v>
+      </c>
+      <c r="N151" s="1">
+        <v>682545.24</v>
+      </c>
+      <c r="O151" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="P151">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>