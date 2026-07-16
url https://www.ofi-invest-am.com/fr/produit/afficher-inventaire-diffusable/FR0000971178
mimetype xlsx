--- v1 (2026-06-12)
+++ v2 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000971160</t>
   </si>
   <si>
@@ -619,51 +619,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -728,50 +728,56 @@
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>IT0005366767</t>
   </si>
   <si>
     <t>NEXI</t>
   </si>
   <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>FR0010027102</t>
   </si>
   <si>
     <t>PHITRUST ACTIVE INVESTORS FRANCE D</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
@@ -1411,183 +1417,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>180814.4515</v>
+        <v>180860.0603</v>
       </c>
       <c r="D2">
-        <v>201.18</v>
+        <v>210.13</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>36377034.42</v>
+        <v>38004145.51</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>36377034.42</v>
+        <v>38004145.51</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>319278.8172</v>
+        <v>304454.8172</v>
       </c>
       <c r="D3">
-        <v>132.26</v>
+        <v>138.14</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>42228395.85</v>
+        <v>42058389.82</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>42228395.85</v>
+        <v>42058389.82</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41570.0646</v>
+        <v>41362.4202</v>
       </c>
       <c r="D4">
-        <v>159.68</v>
+        <v>166.67</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>6638306.39</v>
+        <v>6894087.2</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>6638306.39</v>
+        <v>6894087.2</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>168.69</v>
+        <v>176.08</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>168.69</v>
+        <v>176.08</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>168.69</v>
+        <v>176.08</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P151"/>
+  <dimension ref="A1:P152"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O151" sqref="O151"/>
+      <selection activeCell="O152" sqref="O152"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1609,7536 +1615,7586 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>32.78</v>
+        <v>31.44</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-6563.6</v>
+        <v>-10168.2</v>
       </c>
       <c r="J2" s="1">
-        <v>-6.9278818852924</v>
+        <v>-10.732538330494</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>88178.2</v>
+        <v>84573.6</v>
       </c>
       <c r="N2" s="1">
-        <v>88178.2</v>
+        <v>84573.6</v>
       </c>
       <c r="O2" s="1">
         <v>0.1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>7723.0</v>
       </c>
       <c r="D3" s="1">
-        <v>27.44</v>
+        <v>29.99</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>219024.28</v>
       </c>
       <c r="I3" s="1">
-        <v>-7105.16</v>
+        <v>12588.49</v>
       </c>
       <c r="J3" s="1">
-        <v>-3.2440056417489</v>
+        <v>5.7475317348378</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>211919.12</v>
+        <v>231612.77</v>
       </c>
       <c r="N3" s="1">
-        <v>211919.12</v>
+        <v>231612.77</v>
       </c>
       <c r="O3" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>2094.0</v>
+        <v>2034.0</v>
       </c>
       <c r="D4" s="1">
-        <v>215.8</v>
+        <v>242.0</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>516799.2</v>
+        <v>501991.2</v>
       </c>
       <c r="I4" s="1">
-        <v>-64914.0</v>
+        <v>-9763.2</v>
       </c>
       <c r="J4" s="1">
-        <v>-12.560777957861</v>
+        <v>-1.9448946515397</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>451885.2</v>
+        <v>492228.0</v>
       </c>
       <c r="N4" s="1">
-        <v>451885.2</v>
+        <v>492228.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>3412.0</v>
+        <v>3315.0</v>
       </c>
       <c r="D5" s="1">
-        <v>141.2</v>
+        <v>141.85</v>
       </c>
       <c r="E5" s="1">
-        <v>196.4425967175</v>
+        <v>196.4425972851</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>670262.14</v>
+        <v>651207.21</v>
       </c>
       <c r="I5" s="1">
-        <v>-188487.74</v>
+        <v>-180974.46</v>
       </c>
       <c r="J5" s="1">
-        <v>-28.121495867274</v>
+        <v>-27.790610610715</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>481774.4</v>
+        <v>470232.75</v>
       </c>
       <c r="N5" s="1">
-        <v>481774.4</v>
+        <v>470232.75</v>
       </c>
       <c r="O5" s="1">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>317.0</v>
       </c>
       <c r="D6" s="1">
-        <v>917.3</v>
+        <v>958.0</v>
       </c>
       <c r="E6" s="1">
         <v>1003.8507886435</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>318220.7</v>
       </c>
       <c r="I6" s="1">
-        <v>-27436.6</v>
+        <v>-14534.7</v>
       </c>
       <c r="J6" s="1">
-        <v>-8.6218778351</v>
+        <v>-4.5674904240987</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>290784.1</v>
+        <v>303686.0</v>
       </c>
       <c r="N6" s="1">
-        <v>290784.1</v>
+        <v>303686.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>41035.0</v>
+        <v>39869.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.53</v>
+        <v>26.04</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1571923967</v>
+        <v>27.1571923048</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1114395.39</v>
+        <v>1082730.1</v>
       </c>
       <c r="I7" s="1">
-        <v>-66771.84</v>
+        <v>-44541.34</v>
       </c>
       <c r="J7" s="1">
-        <v>-5.9917548653894</v>
+        <v>-4.1137989975526</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1047623.55</v>
+        <v>1038188.76</v>
       </c>
       <c r="N7" s="1">
-        <v>1047623.55</v>
+        <v>1038188.76</v>
       </c>
       <c r="O7" s="1">
-        <v>1.23</v>
+        <v>1.19</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.0</v>
+        <v>110.4</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-11349.8</v>
+        <v>-5896.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-13.006756756757</v>
+        <v>-6.7567567567568</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>75911.0</v>
+        <v>81364.8</v>
       </c>
       <c r="N8" s="1">
-        <v>75911.0</v>
+        <v>81364.8</v>
       </c>
       <c r="O8" s="1">
         <v>0.09</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>59.6</v>
+        <v>67.7</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>-7154.4</v>
+        <v>10406.4</v>
       </c>
       <c r="J9" s="1">
-        <v>-5.2464228934817</v>
+        <v>7.631160572337</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>129212.8</v>
+        <v>146773.6</v>
       </c>
       <c r="N9" s="1">
-        <v>129212.8</v>
+        <v>146773.6</v>
       </c>
       <c r="O9" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>38393.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.935</v>
+        <v>9.746</v>
       </c>
       <c r="E10" s="1">
         <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>339778.05</v>
       </c>
       <c r="I10" s="1">
-        <v>3263.41</v>
+        <v>34400.13</v>
       </c>
       <c r="J10" s="1">
-        <v>0.96045344894998</v>
+        <v>10.12429437393</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>343041.46</v>
+        <v>374178.18</v>
       </c>
       <c r="N10" s="1">
-        <v>343041.46</v>
+        <v>374178.18</v>
       </c>
       <c r="O10" s="1">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>7592.0</v>
+        <v>7377.0</v>
       </c>
       <c r="D11" s="1">
-        <v>172.04</v>
+        <v>171.78</v>
       </c>
       <c r="E11" s="1">
-        <v>164.7480347734</v>
+        <v>164.7480344313</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1250767.08</v>
+        <v>1215346.25</v>
       </c>
       <c r="I11" s="1">
-        <v>55360.6</v>
+        <v>51874.81</v>
       </c>
       <c r="J11" s="1">
-        <v>4.4261318422292</v>
+        <v>4.2683153052062</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1306127.68</v>
+        <v>1267221.06</v>
       </c>
       <c r="N11" s="1">
-        <v>1306127.68</v>
+        <v>1267221.06</v>
       </c>
       <c r="O11" s="1">
-        <v>1.53</v>
+        <v>1.46</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>4929.0</v>
+        <v>4789.0</v>
       </c>
       <c r="D12" s="1">
-        <v>350.5</v>
+        <v>385.9</v>
       </c>
       <c r="E12" s="1">
-        <v>212.6330066951</v>
+        <v>212.6330068908</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1048068.09</v>
+        <v>1018299.47</v>
       </c>
       <c r="I12" s="1">
-        <v>679546.41</v>
+        <v>829775.63</v>
       </c>
       <c r="J12" s="1">
-        <v>64.838002080571</v>
+        <v>81.486404976721</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1727614.5</v>
+        <v>1848075.1</v>
       </c>
       <c r="N12" s="1">
-        <v>1727614.5</v>
+        <v>1848075.1</v>
       </c>
       <c r="O12" s="1">
-        <v>2.03</v>
+        <v>2.13</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>24.09</v>
+        <v>22.84</v>
       </c>
       <c r="E13" s="1">
         <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>41085.93</v>
+        <v>25744.68</v>
       </c>
       <c r="J13" s="1">
-        <v>16.139304202558</v>
+        <v>10.112980821355</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>295656.57</v>
+        <v>280315.32</v>
       </c>
       <c r="N13" s="1">
-        <v>295656.57</v>
+        <v>280315.32</v>
       </c>
       <c r="O13" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>58.55</v>
+        <v>57.75</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-7710.0</v>
+        <v>-8943.6</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.86782061369</v>
+        <v>-9.1266719118804</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>90284.1</v>
+        <v>89050.5</v>
       </c>
       <c r="N14" s="1">
-        <v>90284.1</v>
+        <v>89050.5</v>
       </c>
       <c r="O14" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>13980.0</v>
+        <v>13583.0</v>
       </c>
       <c r="D15" s="1">
-        <v>52.98</v>
+        <v>52.44</v>
       </c>
       <c r="E15" s="1">
-        <v>63.1757160229</v>
+        <v>63.1757159685</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>883196.51</v>
+        <v>858115.75</v>
       </c>
       <c r="I15" s="1">
-        <v>-142536.11</v>
+        <v>-145823.23</v>
       </c>
       <c r="J15" s="1">
-        <v>-16.138663183803</v>
+        <v>-16.993421924723</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>740660.4</v>
+        <v>712292.52</v>
       </c>
       <c r="N15" s="1">
-        <v>740660.4</v>
+        <v>712292.52</v>
       </c>
       <c r="O15" s="1">
-        <v>0.87</v>
+        <v>0.82</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.395</v>
+        <v>9.928</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>-19612.9</v>
+        <v>-22907.59</v>
       </c>
       <c r="J16" s="1">
-        <v>-21.100568124908</v>
+        <v>-24.645165343853</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>73336.73</v>
+        <v>70042.04</v>
       </c>
       <c r="N16" s="1">
-        <v>73336.73</v>
+        <v>70042.04</v>
       </c>
       <c r="O16" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>16437.0</v>
+        <v>15970.0</v>
       </c>
       <c r="D17" s="1">
-        <v>62.62</v>
+        <v>64.16</v>
       </c>
       <c r="E17" s="1">
-        <v>51.6907975908</v>
+        <v>51.6907977458</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>849641.64</v>
+        <v>825502.04</v>
       </c>
       <c r="I17" s="1">
-        <v>179643.3</v>
+        <v>199133.16</v>
       </c>
       <c r="J17" s="1">
-        <v>21.143419948203</v>
+        <v>24.122673276495</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1029284.94</v>
+        <v>1024635.2</v>
       </c>
       <c r="N17" s="1">
-        <v>1029284.94</v>
+        <v>1024635.2</v>
       </c>
       <c r="O17" s="1">
-        <v>1.21</v>
+        <v>1.18</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>7926.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.98</v>
+        <v>31.62</v>
       </c>
       <c r="E18" s="1">
         <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>237145.92</v>
       </c>
       <c r="I18" s="1">
-        <v>-7450.44</v>
+        <v>13474.2</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.1417112299465</v>
+        <v>5.6818181818182</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>229695.48</v>
+        <v>250620.12</v>
       </c>
       <c r="N18" s="1">
-        <v>229695.48</v>
+        <v>250620.12</v>
       </c>
       <c r="O18" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>5692.0</v>
+        <v>5530.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1180.4</v>
+        <v>1222.6</v>
       </c>
       <c r="E19" s="1">
-        <v>488.0552969079</v>
+        <v>488.0552983725</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2778010.75</v>
+        <v>2698945.8</v>
       </c>
       <c r="I19" s="1">
-        <v>3940826.05</v>
+        <v>4062032.2</v>
       </c>
       <c r="J19" s="1">
-        <v>141.85784018294</v>
+        <v>150.50440064413</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>6718836.8</v>
+        <v>6760978.0</v>
       </c>
       <c r="N19" s="1">
-        <v>6718836.8</v>
+        <v>6760978.0</v>
       </c>
       <c r="O19" s="1">
-        <v>7.88</v>
+        <v>7.78</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>58.2</v>
+        <v>63.82</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>-6275.88</v>
+        <v>4610.06</v>
       </c>
       <c r="J20" s="1">
-        <v>-5.2734375</v>
+        <v>3.8736979166667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>112733.4</v>
+        <v>123619.34</v>
       </c>
       <c r="N20" s="1">
-        <v>112733.4</v>
+        <v>123619.34</v>
       </c>
       <c r="O20" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>44870.0</v>
+        <v>43596.0</v>
       </c>
       <c r="D21" s="1">
-        <v>38.14</v>
+        <v>42.29</v>
       </c>
       <c r="E21" s="1">
-        <v>25.0855408959</v>
+        <v>25.0855408753</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1125588.22</v>
+        <v>1093629.24</v>
       </c>
       <c r="I21" s="1">
-        <v>585753.58</v>
+        <v>750045.6</v>
       </c>
       <c r="J21" s="1">
-        <v>52.039775256354</v>
+        <v>68.583169923291</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1711341.8</v>
+        <v>1843674.84</v>
       </c>
       <c r="N21" s="1">
-        <v>1711341.8</v>
+        <v>1843674.84</v>
       </c>
       <c r="O21" s="1">
-        <v>2.01</v>
+        <v>2.12</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>7.8</v>
+        <v>10.2</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>-6261.19</v>
+        <v>18994.01</v>
       </c>
       <c r="J22" s="1">
-        <v>-7.0875573731169</v>
+        <v>21.500886512078</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>82079.4</v>
+        <v>107334.6</v>
       </c>
       <c r="N22" s="1">
-        <v>82079.4</v>
+        <v>107334.6</v>
       </c>
       <c r="O22" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>50.65</v>
+        <v>55.35</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>-7060.2</v>
+        <v>840.5</v>
       </c>
       <c r="J23" s="1">
-        <v>-7.6572470373747</v>
+        <v>0.91157702825889</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>85142.65</v>
+        <v>93043.35</v>
       </c>
       <c r="N23" s="1">
-        <v>85142.65</v>
+        <v>93043.35</v>
       </c>
       <c r="O23" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.93</v>
+        <v>18.825</v>
       </c>
       <c r="E24" s="1">
         <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>-13122.27</v>
+        <v>5859.95</v>
       </c>
       <c r="J24" s="1">
-        <v>-7.1820175438596</v>
+        <v>3.2072395786812</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>169587.81</v>
+        <v>188570.03</v>
       </c>
       <c r="N24" s="1">
-        <v>169587.81</v>
+        <v>188570.03</v>
       </c>
       <c r="O24" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>82895.0</v>
+        <v>80541.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.185</v>
+        <v>19.57</v>
       </c>
       <c r="E25" s="1">
-        <v>7.6062301707</v>
+        <v>7.6062301188</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>630518.45</v>
+        <v>612613.38</v>
       </c>
       <c r="I25" s="1">
-        <v>876927.13</v>
+        <v>963573.99</v>
       </c>
       <c r="J25" s="1">
-        <v>139.08032826002</v>
+        <v>157.28908663405</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1507445.58</v>
+        <v>1576187.37</v>
       </c>
       <c r="N25" s="1">
-        <v>1507445.58</v>
+        <v>1576187.37</v>
       </c>
       <c r="O25" s="1">
-        <v>1.77</v>
+        <v>1.81</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>67423.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.038</v>
+        <v>3.264</v>
       </c>
       <c r="E26" s="1">
         <v>3.2079999407</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>216292.98</v>
       </c>
       <c r="I26" s="1">
-        <v>-11461.91</v>
+        <v>3775.69</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.2992519683256</v>
+        <v>1.745636867179</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>204831.07</v>
+        <v>220068.67</v>
       </c>
       <c r="N26" s="1">
-        <v>204831.07</v>
+        <v>220068.67</v>
       </c>
       <c r="O26" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>184143.0</v>
+        <v>178913.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.647</v>
+        <v>10.526</v>
       </c>
       <c r="E27" s="1">
-        <v>7.1640059628</v>
+        <v>7.1640059694</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1319201.55</v>
+        <v>1281733.8</v>
       </c>
       <c r="I27" s="1">
-        <v>457225.97</v>
+        <v>601504.44</v>
       </c>
       <c r="J27" s="1">
-        <v>34.659295996127</v>
+        <v>46.928967621826</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1776427.52</v>
+        <v>1883238.24</v>
       </c>
       <c r="N27" s="1">
-        <v>1776427.52</v>
+        <v>1883238.24</v>
       </c>
       <c r="O27" s="1">
-        <v>2.08</v>
+        <v>2.17</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.645</v>
+        <v>16.865</v>
       </c>
       <c r="E28" s="1">
         <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>-10431.69</v>
+        <v>3867.93</v>
       </c>
       <c r="J28" s="1">
-        <v>-5.3825217843301</v>
+        <v>1.9957665043022</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>183375.05</v>
+        <v>197674.67</v>
       </c>
       <c r="N28" s="1">
-        <v>183375.05</v>
+        <v>197674.67</v>
       </c>
       <c r="O28" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.215</v>
+        <v>14.755</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-7929.6</v>
+        <v>4790.8</v>
       </c>
       <c r="J29" s="1">
-        <v>-6.7724867724868</v>
+        <v>4.0917107583774</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>109155.9</v>
+        <v>121876.3</v>
       </c>
       <c r="N29" s="1">
-        <v>109155.9</v>
+        <v>121876.3</v>
       </c>
       <c r="O29" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>1713.0</v>
       </c>
       <c r="D30" s="1">
-        <v>120.5</v>
+        <v>154.1</v>
       </c>
       <c r="E30" s="1">
         <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>226116.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-19699.5</v>
+        <v>37857.3</v>
       </c>
       <c r="J30" s="1">
-        <v>-8.7121212121212</v>
+        <v>16.742424242424</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>206416.5</v>
+        <v>263973.3</v>
       </c>
       <c r="N30" s="1">
-        <v>206416.5</v>
+        <v>263973.3</v>
       </c>
       <c r="O30" s="1">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>977.0</v>
       </c>
       <c r="D31" s="1">
-        <v>175.25</v>
+        <v>220.5</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>185043.8</v>
       </c>
       <c r="I31" s="1">
-        <v>-13824.55</v>
+        <v>30384.7</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.4709609292503</v>
+        <v>16.420274551214</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>171219.25</v>
+        <v>215428.5</v>
       </c>
       <c r="N31" s="1">
-        <v>171219.25</v>
+        <v>215428.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>32.5</v>
+        <v>30.68</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>-4799.1</v>
+        <v>-9936.96</v>
       </c>
       <c r="J32" s="1">
-        <v>-4.9707602339181</v>
+        <v>-10.292397660819</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>91747.5</v>
+        <v>86609.64</v>
       </c>
       <c r="N32" s="1">
-        <v>91747.5</v>
+        <v>86609.64</v>
       </c>
       <c r="O32" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>13781.0</v>
+        <v>13389.0</v>
       </c>
       <c r="D33" s="1">
-        <v>81.68</v>
+        <v>81.0</v>
       </c>
       <c r="E33" s="1">
-        <v>80.5364857412</v>
+        <v>80.5364859213</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1109873.31</v>
+        <v>1078303.01</v>
       </c>
       <c r="I33" s="1">
-        <v>15758.77</v>
+        <v>6205.99</v>
       </c>
       <c r="J33" s="1">
-        <v>1.419871066185</v>
+        <v>0.57553303129516</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1125632.08</v>
+        <v>1084509.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1125632.08</v>
+        <v>1084509.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.32</v>
+        <v>1.25</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>15486.0</v>
+        <v>15046.0</v>
       </c>
       <c r="D34" s="1">
-        <v>85.8</v>
+        <v>90.44</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8731266951</v>
+        <v>75.8731264123</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1174971.24</v>
+        <v>1141587.06</v>
       </c>
       <c r="I34" s="1">
-        <v>153727.56</v>
+        <v>219173.18</v>
       </c>
       <c r="J34" s="1">
-        <v>13.083516835697</v>
+        <v>19.19898951903</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1328698.8</v>
+        <v>1360760.24</v>
       </c>
       <c r="N34" s="1">
-        <v>1328698.8</v>
+        <v>1360760.24</v>
       </c>
       <c r="O34" s="1">
         <v>1.56</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>49.57</v>
+        <v>52.52</v>
       </c>
       <c r="E35" s="1">
         <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-11028.06</v>
+        <v>-567.36</v>
       </c>
       <c r="J35" s="1">
-        <v>-5.9035687167806</v>
+        <v>-0.3037205770691</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>175775.22</v>
+        <v>186235.92</v>
       </c>
       <c r="N35" s="1">
-        <v>175775.22</v>
+        <v>186235.92</v>
       </c>
       <c r="O35" s="1">
         <v>0.21</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>18834.0</v>
       </c>
       <c r="D36" s="1">
-        <v>11.04</v>
+        <v>12.212</v>
       </c>
       <c r="E36" s="1">
         <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>226196.34</v>
       </c>
       <c r="I36" s="1">
-        <v>-18268.98</v>
+        <v>3804.47</v>
       </c>
       <c r="J36" s="1">
-        <v>-8.0766028309742</v>
+        <v>1.6819326077513</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>207927.36</v>
+        <v>230000.81</v>
       </c>
       <c r="N36" s="1">
-        <v>207927.36</v>
+        <v>230000.81</v>
       </c>
       <c r="O36" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>21469.0</v>
+        <v>20860.0</v>
       </c>
       <c r="D37" s="1">
-        <v>28.24</v>
+        <v>28.85</v>
       </c>
       <c r="E37" s="1">
-        <v>25.137132144</v>
+        <v>25.1371323106</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>539669.09</v>
+        <v>524360.58</v>
       </c>
       <c r="I37" s="1">
-        <v>66615.47</v>
+        <v>77450.42</v>
       </c>
       <c r="J37" s="1">
-        <v>12.343762360005</v>
+        <v>14.770450517085</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>606284.56</v>
+        <v>601811.0</v>
       </c>
       <c r="N37" s="1">
-        <v>606284.56</v>
+        <v>601811.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>70911.0</v>
+        <v>68897.0</v>
       </c>
       <c r="D38" s="1">
-        <v>9.876</v>
+        <v>10.655</v>
       </c>
       <c r="E38" s="1">
-        <v>10.5675168874</v>
+        <v>10.567516873</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>749353.19</v>
+        <v>728070.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-49036.15</v>
+        <v>6027.33</v>
       </c>
       <c r="J38" s="1">
-        <v>-6.5437967909365</v>
+        <v>0.82785010528037</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>700317.04</v>
+        <v>734097.54</v>
       </c>
       <c r="N38" s="1">
-        <v>700317.04</v>
+        <v>734097.54</v>
       </c>
       <c r="O38" s="1">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>15.43</v>
+        <v>16.775</v>
       </c>
       <c r="E39" s="1">
         <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>-5250.87</v>
+        <v>6232.74</v>
       </c>
       <c r="J39" s="1">
-        <v>-3.8329697725148</v>
+        <v>4.5497039576192</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>131741.34</v>
+        <v>143224.95</v>
       </c>
       <c r="N39" s="1">
-        <v>131741.34</v>
+        <v>143224.95</v>
       </c>
       <c r="O39" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>83.3</v>
+        <v>87.3</v>
       </c>
       <c r="E40" s="1">
         <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-9465.8</v>
+        <v>-5437.8</v>
       </c>
       <c r="J40" s="1">
-        <v>-10.140237324703</v>
+        <v>-5.8252427184466</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>83883.1</v>
+        <v>87911.1</v>
       </c>
       <c r="N40" s="1">
-        <v>83883.1</v>
+        <v>87911.1</v>
       </c>
       <c r="O40" s="1">
         <v>0.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>6658.0</v>
       </c>
       <c r="D41" s="1">
-        <v>30.23</v>
+        <v>34.72</v>
       </c>
       <c r="E41" s="1">
         <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>230699.7</v>
       </c>
       <c r="I41" s="1">
-        <v>-29428.36</v>
+        <v>466.06</v>
       </c>
       <c r="J41" s="1">
-        <v>-12.756132756133</v>
+        <v>0.2020202020202</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>201271.34</v>
+        <v>231165.76</v>
       </c>
       <c r="N41" s="1">
-        <v>201271.34</v>
+        <v>231165.76</v>
       </c>
       <c r="O41" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>7419.0</v>
+        <v>7209.0</v>
       </c>
       <c r="D42" s="1">
-        <v>72.22</v>
+        <v>77.88</v>
       </c>
       <c r="E42" s="1">
-        <v>75.3524208114</v>
+        <v>75.3524205854</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>559039.61</v>
+        <v>543215.6</v>
       </c>
       <c r="I42" s="1">
-        <v>-23239.43</v>
+        <v>18221.32</v>
       </c>
       <c r="J42" s="1">
-        <v>-4.1570274421163</v>
+        <v>3.354344021048</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>535800.18</v>
+        <v>561436.92</v>
       </c>
       <c r="N42" s="1">
-        <v>535800.18</v>
+        <v>561436.92</v>
       </c>
       <c r="O42" s="1">
-        <v>0.63</v>
+        <v>0.65</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>56.35</v>
+        <v>58.15</v>
       </c>
       <c r="E43" s="1">
         <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>-8676.78</v>
+        <v>-5983.98</v>
       </c>
       <c r="J43" s="1">
-        <v>-9.3322411563023</v>
+        <v>-6.4360217078789</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>84299.6</v>
+        <v>86992.4</v>
       </c>
       <c r="N43" s="1">
-        <v>84299.6</v>
+        <v>86992.4</v>
       </c>
       <c r="O43" s="1">
         <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>28548.0</v>
+        <v>27737.0</v>
       </c>
       <c r="D44" s="1">
-        <v>16.51</v>
+        <v>17.29</v>
       </c>
       <c r="E44" s="1">
-        <v>18.785</v>
+        <v>18.7849998197</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>536274.18</v>
+        <v>521039.54</v>
       </c>
       <c r="I44" s="1">
-        <v>-64946.7</v>
+        <v>-41466.81</v>
       </c>
       <c r="J44" s="1">
-        <v>-12.110726643599</v>
+        <v>-7.9584766254016</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>471327.48</v>
+        <v>479572.73</v>
       </c>
       <c r="N44" s="1">
-        <v>471327.48</v>
+        <v>479572.73</v>
       </c>
       <c r="O44" s="1">
         <v>0.55</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>8468.0</v>
+        <v>8228.0</v>
       </c>
       <c r="D45" s="1">
-        <v>70.24</v>
+        <v>67.48</v>
       </c>
       <c r="E45" s="1">
-        <v>56.9088875768</v>
+        <v>56.9088879436</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>481904.46</v>
+        <v>468246.33</v>
       </c>
       <c r="I45" s="1">
-        <v>112887.86</v>
+        <v>86979.11</v>
       </c>
       <c r="J45" s="1">
-        <v>23.42536111826</v>
+        <v>18.575502770091</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>594792.32</v>
+        <v>555225.44</v>
       </c>
       <c r="N45" s="1">
-        <v>594792.32</v>
+        <v>555225.44</v>
       </c>
       <c r="O45" s="1">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>17334.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.325</v>
+        <v>18.61</v>
       </c>
       <c r="E46" s="1">
         <v>28.9054361371</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>501046.83</v>
       </c>
       <c r="I46" s="1">
-        <v>-183401.28</v>
+        <v>-178461.09</v>
       </c>
       <c r="J46" s="1">
-        <v>-36.603620463979</v>
+        <v>-35.617646757689</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>317645.55</v>
+        <v>322585.74</v>
       </c>
       <c r="N46" s="1">
-        <v>317645.55</v>
+        <v>322585.74</v>
       </c>
       <c r="O46" s="1">
         <v>0.37</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>22539.0</v>
+        <v>21899.0</v>
       </c>
       <c r="D47" s="1">
-        <v>25.705</v>
+        <v>28.055</v>
       </c>
       <c r="E47" s="1">
-        <v>30.2950002218</v>
+        <v>30.2950002283</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>682819.01</v>
+        <v>663430.21</v>
       </c>
       <c r="I47" s="1">
-        <v>-103454.01</v>
+        <v>-49053.76</v>
       </c>
       <c r="J47" s="1">
-        <v>-15.151014908035</v>
+        <v>-7.3939593435156</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>579365.0</v>
+        <v>614376.45</v>
       </c>
       <c r="N47" s="1">
-        <v>579365.0</v>
+        <v>614376.45</v>
       </c>
       <c r="O47" s="1">
-        <v>0.68</v>
+        <v>0.71</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>3279.0</v>
+        <v>3186.0</v>
       </c>
       <c r="D48" s="1">
-        <v>241.0</v>
+        <v>259.5</v>
       </c>
       <c r="E48" s="1">
-        <v>147.0676852699</v>
+        <v>147.0676867546</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>482234.94</v>
+        <v>468557.65</v>
       </c>
       <c r="I48" s="1">
-        <v>308004.06</v>
+        <v>358209.35</v>
       </c>
       <c r="J48" s="1">
-        <v>63.870125213241</v>
+        <v>76.449365408931</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>790239.0</v>
+        <v>826767.0</v>
       </c>
       <c r="N48" s="1">
-        <v>790239.0</v>
+        <v>826767.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.93</v>
+        <v>0.95</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>11826.0</v>
+        <v>11490.0</v>
       </c>
       <c r="D49" s="1">
-        <v>45.94</v>
+        <v>48.64</v>
       </c>
       <c r="E49" s="1">
         <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>592482.6</v>
+        <v>575649.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-49196.16</v>
+        <v>-16775.4</v>
       </c>
       <c r="J49" s="1">
-        <v>-8.3033932135729</v>
+        <v>-2.9141716566866</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>543286.44</v>
+        <v>558873.6</v>
       </c>
       <c r="N49" s="1">
-        <v>543286.44</v>
+        <v>558873.6</v>
       </c>
       <c r="O49" s="1">
         <v>0.64</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>13924.0</v>
+        <v>13529.0</v>
       </c>
       <c r="D50" s="1">
-        <v>32.8</v>
+        <v>29.11</v>
       </c>
       <c r="E50" s="1">
-        <v>31.4650373456</v>
+        <v>30.4650373272</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>438119.18</v>
+        <v>412161.49</v>
       </c>
       <c r="I50" s="1">
-        <v>18588.02</v>
+        <v>-18332.3</v>
       </c>
       <c r="J50" s="1">
-        <v>4.2426857459196</v>
+        <v>-4.4478439749429</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>456707.2</v>
+        <v>393829.19</v>
       </c>
       <c r="N50" s="1">
-        <v>456707.2</v>
+        <v>393829.19</v>
       </c>
       <c r="O50" s="1">
-        <v>0.54</v>
+        <v>0.45</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>67096.0</v>
+        <v>65191.0</v>
       </c>
       <c r="D51" s="1">
-        <v>19.395</v>
+        <v>19.21</v>
       </c>
       <c r="E51" s="1">
         <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1320449.28</v>
+        <v>1282958.88</v>
       </c>
       <c r="I51" s="1">
-        <v>-19122.36</v>
+        <v>-30639.77</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.4481707317073</v>
+        <v>-2.3882113821138</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1301326.92</v>
+        <v>1252319.11</v>
       </c>
       <c r="N51" s="1">
-        <v>1301326.92</v>
+        <v>1252319.11</v>
       </c>
       <c r="O51" s="1">
-        <v>1.53</v>
+        <v>1.44</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>136114.0</v>
+        <v>132249.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.404</v>
+        <v>4.52</v>
       </c>
       <c r="E52" s="1">
-        <v>4.5159999706</v>
+        <v>4.5159999698</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>614690.82</v>
+        <v>597236.48</v>
       </c>
       <c r="I52" s="1">
-        <v>-15244.76</v>
+        <v>529.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.4800695738388</v>
+        <v>0.088574629600657</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>599446.06</v>
+        <v>597765.48</v>
       </c>
       <c r="N52" s="1">
-        <v>599446.06</v>
+        <v>597765.48</v>
       </c>
       <c r="O52" s="1">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>1932.0</v>
       </c>
       <c r="D53" s="1">
-        <v>134.85</v>
+        <v>140.3</v>
       </c>
       <c r="E53" s="1">
         <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>282458.4</v>
       </c>
       <c r="I53" s="1">
-        <v>-21928.2</v>
+        <v>-11398.8</v>
       </c>
       <c r="J53" s="1">
-        <v>-7.7633378932969</v>
+        <v>-4.0355677154583</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>260530.2</v>
+        <v>271059.6</v>
       </c>
       <c r="N53" s="1">
-        <v>260530.2</v>
+        <v>271059.6</v>
       </c>
       <c r="O53" s="1">
         <v>0.31</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>14397.0</v>
+        <v>13988.0</v>
       </c>
       <c r="D54" s="1">
-        <v>43.64</v>
+        <v>41.34</v>
       </c>
       <c r="E54" s="1">
         <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>625405.68</v>
+        <v>607638.72</v>
       </c>
       <c r="I54" s="1">
-        <v>2879.4</v>
+        <v>-29374.8</v>
       </c>
       <c r="J54" s="1">
-        <v>0.46040515653775</v>
+        <v>-4.8342541436464</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>628285.08</v>
+        <v>578263.92</v>
       </c>
       <c r="N54" s="1">
-        <v>628285.08</v>
+        <v>578263.92</v>
       </c>
       <c r="O54" s="1">
-        <v>0.74</v>
+        <v>0.67</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>186574.0</v>
+        <v>181276.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.486</v>
+        <v>9.696</v>
       </c>
       <c r="E55" s="1">
-        <v>5.4519418569</v>
+        <v>5.4519418456</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1017190.6</v>
+        <v>988306.21</v>
       </c>
       <c r="I55" s="1">
-        <v>752650.36</v>
+        <v>769345.89</v>
       </c>
       <c r="J55" s="1">
-        <v>73.993051056508</v>
+        <v>77.844890805654</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1769840.96</v>
+        <v>1757652.1</v>
       </c>
       <c r="N55" s="1">
-        <v>1769840.96</v>
+        <v>1757652.1</v>
       </c>
       <c r="O55" s="1">
-        <v>2.08</v>
+        <v>2.02</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>47384.0</v>
+        <v>46038.0</v>
       </c>
       <c r="D56" s="1">
-        <v>27.36</v>
+        <v>28.28</v>
       </c>
       <c r="E56" s="1">
-        <v>14.5844831589</v>
+        <v>14.5844830358</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>691071.15</v>
+        <v>671440.43</v>
       </c>
       <c r="I56" s="1">
-        <v>605355.09</v>
+        <v>630514.21</v>
       </c>
       <c r="J56" s="1">
-        <v>87.596637480815</v>
+        <v>93.904713185055</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1296426.24</v>
+        <v>1301954.64</v>
       </c>
       <c r="N56" s="1">
-        <v>1296426.24</v>
+        <v>1301954.64</v>
       </c>
       <c r="O56" s="1">
-        <v>1.52</v>
+        <v>1.5</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>3980.0</v>
       </c>
       <c r="D57" s="1">
-        <v>93.8</v>
+        <v>105.3</v>
       </c>
       <c r="E57" s="1">
         <v>104.589701005</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>416267.01</v>
       </c>
       <c r="I57" s="1">
-        <v>-42943.01</v>
+        <v>2826.99</v>
       </c>
       <c r="J57" s="1">
-        <v>-10.316217468206</v>
+        <v>0.67912900424177</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>373324.0</v>
+        <v>419094.0</v>
       </c>
       <c r="N57" s="1">
-        <v>373324.0</v>
+        <v>419094.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>3693.0</v>
+        <v>3588.0</v>
       </c>
       <c r="D58" s="1">
-        <v>210.8</v>
+        <v>206.9</v>
       </c>
       <c r="E58" s="1">
-        <v>205.5135039263</v>
+        <v>205.5135033445</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>758961.37</v>
+        <v>737382.45</v>
       </c>
       <c r="I58" s="1">
-        <v>19523.03</v>
+        <v>4974.75</v>
       </c>
       <c r="J58" s="1">
-        <v>2.572335137426</v>
+        <v>0.6746499052154</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>778484.4</v>
+        <v>742357.2</v>
       </c>
       <c r="N58" s="1">
-        <v>778484.4</v>
+        <v>742357.2</v>
       </c>
       <c r="O58" s="1">
-        <v>0.91</v>
+        <v>0.85</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>61.66</v>
+        <v>69.24</v>
       </c>
       <c r="E59" s="1">
         <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-9750.0</v>
+        <v>1620.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-9.5363849765258</v>
+        <v>1.5845070422535</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>92490.0</v>
+        <v>103860.0</v>
       </c>
       <c r="N59" s="1">
-        <v>92490.0</v>
+        <v>103860.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>26.34</v>
+        <v>26.35</v>
       </c>
       <c r="E60" s="1">
         <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>2471.12</v>
+        <v>2507.46</v>
       </c>
       <c r="J60" s="1">
-        <v>2.6500389711613</v>
+        <v>2.6890101325019</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>95719.56</v>
+        <v>95755.9</v>
       </c>
       <c r="N60" s="1">
-        <v>95719.56</v>
+        <v>95755.9</v>
       </c>
       <c r="O60" s="1">
         <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>292.6</v>
+        <v>305.1</v>
       </c>
       <c r="E61" s="1">
         <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-16560.0</v>
+        <v>-9372.5</v>
       </c>
       <c r="J61" s="1">
-        <v>-8.9607965152458</v>
+        <v>-5.0715619166148</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>168245.0</v>
+        <v>175432.5</v>
       </c>
       <c r="N61" s="1">
-        <v>168245.0</v>
+        <v>175432.5</v>
       </c>
       <c r="O61" s="1">
         <v>0.2</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
         <v>6490.0</v>
       </c>
       <c r="D62" s="1">
-        <v>55.94</v>
+        <v>59.88</v>
       </c>
       <c r="E62" s="1">
         <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>409908.4</v>
       </c>
       <c r="I62" s="1">
-        <v>-46857.8</v>
+        <v>-21287.2</v>
       </c>
       <c r="J62" s="1">
-        <v>-11.431285623813</v>
+        <v>-5.1931602279924</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>363050.6</v>
+        <v>388621.2</v>
       </c>
       <c r="N62" s="1">
-        <v>363050.6</v>
+        <v>388621.2</v>
       </c>
       <c r="O62" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>73.3</v>
+        <v>73.1</v>
       </c>
       <c r="E63" s="1">
         <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-10656.45</v>
+        <v>-10870.65</v>
       </c>
       <c r="J63" s="1">
-        <v>-11.951951951952</v>
+        <v>-12.192192192192</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>78504.3</v>
+        <v>78290.1</v>
       </c>
       <c r="N63" s="1">
-        <v>78504.3</v>
+        <v>78290.1</v>
       </c>
       <c r="O63" s="1">
         <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>39.77</v>
+        <v>38.95</v>
       </c>
       <c r="E64" s="1">
         <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>922.88</v>
+        <v>-1442.0</v>
       </c>
       <c r="J64" s="1">
-        <v>0.81115335868188</v>
+        <v>-1.2674271229404</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>114696.68</v>
+        <v>112331.8</v>
       </c>
       <c r="N64" s="1">
-        <v>114696.68</v>
+        <v>112331.8</v>
       </c>
       <c r="O64" s="1">
         <v>0.13</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>34.12</v>
+        <v>38.04</v>
       </c>
       <c r="E65" s="1">
         <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>-6552.48</v>
+        <v>3176.96</v>
       </c>
       <c r="J65" s="1">
-        <v>-7.1817192600653</v>
+        <v>3.4820457018498</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>84685.84</v>
+        <v>94415.28</v>
       </c>
       <c r="N65" s="1">
-        <v>84685.84</v>
+        <v>94415.28</v>
       </c>
       <c r="O65" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>4911.0</v>
+        <v>4771.0</v>
       </c>
       <c r="D66" s="1">
-        <v>200.4</v>
+        <v>198.5</v>
       </c>
       <c r="E66" s="1">
-        <v>148.3624434942</v>
+        <v>148.3624418361</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>728607.96</v>
+        <v>707837.21</v>
       </c>
       <c r="I66" s="1">
-        <v>255556.44</v>
+        <v>239206.29</v>
       </c>
       <c r="J66" s="1">
-        <v>35.074615435165</v>
+        <v>33.79396937892</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>984164.4</v>
+        <v>947043.5</v>
       </c>
       <c r="N66" s="1">
-        <v>984164.4</v>
+        <v>947043.5</v>
       </c>
       <c r="O66" s="1">
-        <v>1.15</v>
+        <v>1.09</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>63.65</v>
+        <v>61.5</v>
       </c>
       <c r="E67" s="1">
         <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>-3098.25</v>
+        <v>-6058.8</v>
       </c>
       <c r="J67" s="1">
-        <v>-3.4142640364188</v>
+        <v>-6.6767830045524</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>87646.05</v>
+        <v>84685.5</v>
       </c>
       <c r="N67" s="1">
-        <v>87646.05</v>
+        <v>84685.5</v>
       </c>
       <c r="O67" s="1">
         <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>26881.0</v>
+        <v>26117.0</v>
       </c>
       <c r="D68" s="1">
-        <v>33.63</v>
+        <v>36.87</v>
       </c>
       <c r="E68" s="1">
-        <v>35.9611718314</v>
+        <v>35.9611716506</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>966672.26</v>
+        <v>939197.92</v>
       </c>
       <c r="I68" s="1">
-        <v>-62664.23</v>
+        <v>23735.87</v>
       </c>
       <c r="J68" s="1">
-        <v>-6.4824690428171</v>
+        <v>2.5272489956111</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>904008.03</v>
+        <v>962933.79</v>
       </c>
       <c r="N68" s="1">
-        <v>904008.03</v>
+        <v>962933.79</v>
       </c>
       <c r="O68" s="1">
-        <v>1.06</v>
+        <v>1.11</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>9.28</v>
+        <v>9.464</v>
       </c>
       <c r="E69" s="1">
         <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>-11242.8</v>
+        <v>-9710.45</v>
       </c>
       <c r="J69" s="1">
-        <v>-12.699905926623</v>
+        <v>-10.96895804472</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>77283.84</v>
+        <v>78816.19</v>
       </c>
       <c r="N69" s="1">
-        <v>77283.84</v>
+        <v>78816.19</v>
       </c>
       <c r="O69" s="1">
         <v>0.09</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
         <v>1300.0</v>
       </c>
       <c r="D70" s="1">
-        <v>258.4</v>
+        <v>275.0</v>
       </c>
       <c r="E70" s="1">
         <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>335140.0</v>
       </c>
       <c r="I70" s="1">
-        <v>780.0</v>
+        <v>22360.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.23273855702095</v>
+        <v>6.6718386346005</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>335920.0</v>
+        <v>357500.0</v>
       </c>
       <c r="N70" s="1">
-        <v>335920.0</v>
+        <v>357500.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>7831.0</v>
+        <v>7609.0</v>
       </c>
       <c r="D71" s="1">
-        <v>69.7</v>
+        <v>67.78</v>
       </c>
       <c r="E71" s="1">
         <v>78.56</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>615203.36</v>
+        <v>597763.04</v>
       </c>
       <c r="I71" s="1">
-        <v>-69382.66</v>
+        <v>-82025.02</v>
       </c>
       <c r="J71" s="1">
-        <v>-11.27800407332</v>
+        <v>-13.72199592668</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>545820.7</v>
+        <v>515738.02</v>
       </c>
       <c r="N71" s="1">
-        <v>545820.7</v>
+        <v>515738.02</v>
       </c>
       <c r="O71" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>2540.0</v>
       </c>
       <c r="D72" s="1">
-        <v>71.1</v>
+        <v>65.06</v>
       </c>
       <c r="E72" s="1">
         <v>69.0962440945</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>175504.46</v>
       </c>
       <c r="I72" s="1">
-        <v>5089.54</v>
+        <v>-10252.06</v>
       </c>
       <c r="J72" s="1">
-        <v>2.8999490953107</v>
+        <v>-5.8414811794526</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>180594.0</v>
+        <v>165252.4</v>
       </c>
       <c r="N72" s="1">
-        <v>180594.0</v>
+        <v>165252.4</v>
       </c>
       <c r="O72" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>456.0</v>
+        <v>443.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1901.0</v>
+        <v>1654.5</v>
       </c>
       <c r="E73" s="1">
-        <v>1442.8157894737</v>
+        <v>1442.815778781</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>657924.0</v>
+        <v>639167.39</v>
       </c>
       <c r="I73" s="1">
-        <v>208932.0</v>
+        <v>93776.11</v>
       </c>
       <c r="J73" s="1">
-        <v>31.756251481934</v>
+        <v>14.671604256907</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>866856.0</v>
+        <v>732943.5</v>
       </c>
       <c r="N73" s="1">
-        <v>866856.0</v>
+        <v>732943.5</v>
       </c>
       <c r="O73" s="1">
-        <v>1.02</v>
+        <v>0.84</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>1856.0</v>
       </c>
       <c r="D74" s="1">
-        <v>43.9</v>
+        <v>45.02</v>
       </c>
       <c r="E74" s="1">
         <v>48.74</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>90461.44</v>
       </c>
       <c r="I74" s="1">
-        <v>-8983.04</v>
+        <v>-6904.32</v>
       </c>
       <c r="J74" s="1">
-        <v>-9.9302421009438</v>
+        <v>-7.6323348379155</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>81478.4</v>
+        <v>83557.12</v>
       </c>
       <c r="N74" s="1">
-        <v>81478.4</v>
+        <v>83557.12</v>
       </c>
       <c r="O74" s="1">
         <v>0.1</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>2854.0</v>
       </c>
       <c r="D75" s="1">
-        <v>28.94</v>
+        <v>28.28</v>
       </c>
       <c r="E75" s="1">
         <v>31.64</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>90300.56</v>
       </c>
       <c r="I75" s="1">
-        <v>-7705.8</v>
+        <v>-9589.44</v>
       </c>
       <c r="J75" s="1">
-        <v>-8.5335018963338</v>
+        <v>-10.619469026549</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>82594.76</v>
+        <v>80711.12</v>
       </c>
       <c r="N75" s="1">
-        <v>82594.76</v>
+        <v>80711.12</v>
       </c>
       <c r="O75" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>37648.0</v>
+        <v>36579.0</v>
       </c>
       <c r="D76" s="1">
-        <v>19.54</v>
+        <v>19.86</v>
       </c>
       <c r="E76" s="1">
-        <v>13.9407368253</v>
+        <v>13.9407367615</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>524840.86</v>
+        <v>509938.21</v>
       </c>
       <c r="I76" s="1">
-        <v>210801.06</v>
+        <v>216520.73</v>
       </c>
       <c r="J76" s="1">
-        <v>40.164757751521</v>
+        <v>42.460189441383</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>735641.92</v>
+        <v>726458.94</v>
       </c>
       <c r="N76" s="1">
-        <v>735641.92</v>
+        <v>726458.94</v>
       </c>
       <c r="O76" s="1">
-        <v>0.86</v>
+        <v>0.84</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>16507.0</v>
+        <v>16038.0</v>
       </c>
       <c r="D77" s="1">
-        <v>52.58</v>
+        <v>53.1</v>
       </c>
       <c r="E77" s="1">
-        <v>28.6805633973</v>
+        <v>28.6805630378</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>473430.06</v>
+        <v>459978.87</v>
       </c>
       <c r="I77" s="1">
-        <v>394508.0</v>
+        <v>391638.93</v>
       </c>
       <c r="J77" s="1">
-        <v>83.329731956606</v>
+        <v>85.142808842502</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>867938.06</v>
+        <v>851617.8</v>
       </c>
       <c r="N77" s="1">
-        <v>867938.06</v>
+        <v>851617.8</v>
       </c>
       <c r="O77" s="1">
-        <v>1.02</v>
+        <v>0.98</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>16730.0</v>
+        <v>16255.0</v>
       </c>
       <c r="D78" s="1">
-        <v>40.27</v>
+        <v>46.005</v>
       </c>
       <c r="E78" s="1">
-        <v>35.900894202</v>
+        <v>35.900894494</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>600621.96</v>
+        <v>583569.04</v>
       </c>
       <c r="I78" s="1">
-        <v>73095.14</v>
+        <v>164242.24</v>
       </c>
       <c r="J78" s="1">
-        <v>12.169908006694</v>
+        <v>28.144440287648</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>673717.1</v>
+        <v>747811.28</v>
       </c>
       <c r="N78" s="1">
-        <v>673717.1</v>
+        <v>747811.28</v>
       </c>
       <c r="O78" s="1">
-        <v>0.79</v>
+        <v>0.86</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>38710.0</v>
+        <v>37611.0</v>
       </c>
       <c r="D79" s="1">
-        <v>22.89</v>
+        <v>24.185</v>
       </c>
       <c r="E79" s="1">
-        <v>14.6298669594</v>
+        <v>14.6298670602</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>566322.15</v>
+        <v>550243.93</v>
       </c>
       <c r="I79" s="1">
-        <v>319749.75</v>
+        <v>359378.11</v>
       </c>
       <c r="J79" s="1">
-        <v>56.46075294777</v>
+        <v>65.312507854471</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>886071.9</v>
+        <v>909622.04</v>
       </c>
       <c r="N79" s="1">
-        <v>886071.9</v>
+        <v>909622.04</v>
       </c>
       <c r="O79" s="1">
-        <v>1.04</v>
+        <v>1.05</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
         <v>2274.0</v>
       </c>
       <c r="D80" s="1">
-        <v>33.72</v>
+        <v>37.36</v>
       </c>
       <c r="E80" s="1">
         <v>39.1</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>88913.4</v>
       </c>
       <c r="I80" s="1">
-        <v>-12234.12</v>
+        <v>-3956.76</v>
       </c>
       <c r="J80" s="1">
-        <v>-13.759590792839</v>
+        <v>-4.4501278772379</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>76679.28</v>
+        <v>84956.64</v>
       </c>
       <c r="N80" s="1">
-        <v>76679.28</v>
+        <v>84956.64</v>
       </c>
       <c r="O80" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>303461.0</v>
+        <v>294843.0</v>
       </c>
       <c r="D81" s="1">
-        <v>5.215</v>
+        <v>5.742</v>
       </c>
       <c r="E81" s="1">
-        <v>2.7071045703</v>
+        <v>2.7071045607</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>821500.66</v>
+        <v>798170.83</v>
       </c>
       <c r="I81" s="1">
-        <v>761048.46</v>
+        <v>894817.68</v>
       </c>
       <c r="J81" s="1">
-        <v>92.641247543246</v>
+        <v>112.10854197716</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1582549.12</v>
+        <v>1692988.51</v>
       </c>
       <c r="N81" s="1">
-        <v>1582549.12</v>
+        <v>1692988.51</v>
       </c>
       <c r="O81" s="1">
-        <v>1.86</v>
+        <v>1.95</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
         <v>16343.0</v>
       </c>
       <c r="D82" s="1">
-        <v>19.05</v>
+        <v>19.37</v>
       </c>
       <c r="E82" s="1">
         <v>19.15</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>312968.45</v>
       </c>
       <c r="I82" s="1">
-        <v>-1634.3</v>
+        <v>3595.46</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.52219321148825</v>
+        <v>1.1488250652742</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>311334.15</v>
+        <v>316563.91</v>
       </c>
       <c r="N82" s="1">
-        <v>311334.15</v>
+        <v>316563.91</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>6121.0</v>
       </c>
       <c r="D83" s="1">
-        <v>17.84</v>
+        <v>15.2</v>
       </c>
       <c r="E83" s="1">
         <v>14.99</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>91753.79</v>
       </c>
       <c r="I83" s="1">
-        <v>17444.85</v>
+        <v>1285.41</v>
       </c>
       <c r="J83" s="1">
-        <v>19.012675116744</v>
+        <v>1.4009339559706</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>109198.64</v>
+        <v>93039.2</v>
       </c>
       <c r="N83" s="1">
-        <v>109198.64</v>
+        <v>93039.2</v>
       </c>
       <c r="O83" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>3689.0</v>
+        <v>3626.0</v>
       </c>
       <c r="D84" s="1">
-        <v>108.0</v>
+        <v>117.05</v>
       </c>
       <c r="E84" s="1">
         <v>114.8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>423497.2</v>
+        <v>416264.8</v>
       </c>
       <c r="I84" s="1">
-        <v>-25085.2</v>
+        <v>8158.5</v>
       </c>
       <c r="J84" s="1">
-        <v>-5.9233449477352</v>
+        <v>1.9599303135889</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>398412.0</v>
+        <v>424423.3</v>
       </c>
       <c r="N84" s="1">
-        <v>398412.0</v>
+        <v>424423.3</v>
       </c>
       <c r="O84" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
         <v>926.0</v>
       </c>
       <c r="D85" s="1">
-        <v>255.75</v>
+        <v>246.2</v>
       </c>
       <c r="E85" s="1">
         <v>285.9</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>264743.4</v>
       </c>
       <c r="I85" s="1">
-        <v>-27918.9</v>
+        <v>-36762.2</v>
       </c>
       <c r="J85" s="1">
-        <v>-10.545645330535</v>
+        <v>-13.885974116824</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>236824.5</v>
+        <v>227981.2</v>
       </c>
       <c r="N85" s="1">
-        <v>236824.5</v>
+        <v>227981.2</v>
       </c>
       <c r="O85" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>2911.0</v>
       </c>
       <c r="D86" s="1">
-        <v>31.82</v>
+        <v>35.12</v>
       </c>
       <c r="E86" s="1">
         <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>103689.82</v>
       </c>
       <c r="I86" s="1">
-        <v>-11061.8</v>
+        <v>-1455.5</v>
       </c>
       <c r="J86" s="1">
-        <v>-10.668163952835</v>
+        <v>-1.4037057832678</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>92628.02</v>
+        <v>102234.32</v>
       </c>
       <c r="N86" s="1">
-        <v>92628.02</v>
+        <v>102234.32</v>
       </c>
       <c r="O86" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
         <v>5284.0</v>
       </c>
       <c r="D87" s="1">
-        <v>56.28</v>
+        <v>57.72</v>
       </c>
       <c r="E87" s="1">
         <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>338281.68</v>
       </c>
       <c r="I87" s="1">
-        <v>-40898.16</v>
+        <v>-33289.2</v>
       </c>
       <c r="J87" s="1">
-        <v>-12.089971883786</v>
+        <v>-9.8406747891284</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>297383.52</v>
+        <v>304992.48</v>
       </c>
       <c r="N87" s="1">
-        <v>297383.52</v>
+        <v>304992.48</v>
       </c>
       <c r="O87" s="1">
         <v>0.35</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
-        <v>903.0</v>
+        <v>2709.0</v>
       </c>
       <c r="D88" s="1">
-        <v>92.7</v>
+        <v>30.46</v>
       </c>
       <c r="E88" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>90570.9</v>
       </c>
       <c r="I88" s="1">
-        <v>-6862.8</v>
+        <v>-8054.76</v>
       </c>
       <c r="J88" s="1">
-        <v>-7.5772681954138</v>
+        <v>-8.8933200398804</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>83708.1</v>
+        <v>82516.14</v>
       </c>
       <c r="N88" s="1">
-        <v>83708.1</v>
+        <v>82516.14</v>
       </c>
       <c r="O88" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>235938.0</v>
+        <v>229238.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.758</v>
+        <v>4.799</v>
       </c>
       <c r="E89" s="1">
-        <v>3.5459065517</v>
+        <v>3.5459065687</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>836614.1</v>
+        <v>812856.53</v>
       </c>
       <c r="I89" s="1">
-        <v>285978.9</v>
+        <v>287256.63</v>
       </c>
       <c r="J89" s="1">
-        <v>34.182892686126</v>
+        <v>35.33915511511</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1122593.0</v>
+        <v>1100113.16</v>
       </c>
       <c r="N89" s="1">
-        <v>1122593.0</v>
+        <v>1100113.16</v>
       </c>
       <c r="O89" s="1">
-        <v>1.32</v>
+        <v>1.27</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
         <v>10232.0</v>
       </c>
       <c r="D90" s="1">
-        <v>24.62</v>
+        <v>24.68</v>
       </c>
       <c r="E90" s="1">
         <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>277082.56</v>
       </c>
       <c r="I90" s="1">
-        <v>-25170.72</v>
+        <v>-24556.8</v>
       </c>
       <c r="J90" s="1">
-        <v>-9.0841949778434</v>
+        <v>-8.8626292466765</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>251911.84</v>
+        <v>252525.76</v>
       </c>
       <c r="N90" s="1">
-        <v>251911.84</v>
+        <v>252525.76</v>
       </c>
       <c r="O90" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>5282.0</v>
+        <v>5132.0</v>
       </c>
       <c r="D91" s="1">
-        <v>170.82</v>
+        <v>186.38</v>
       </c>
       <c r="E91" s="1">
-        <v>147.4310848164</v>
+        <v>147.4310833983</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>778730.99</v>
+        <v>756616.32</v>
       </c>
       <c r="I91" s="1">
-        <v>123540.25</v>
+        <v>199885.84</v>
       </c>
       <c r="J91" s="1">
-        <v>15.864303795076</v>
+        <v>26.418388649084</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>902271.24</v>
+        <v>956502.16</v>
       </c>
       <c r="N91" s="1">
-        <v>902271.24</v>
+        <v>956502.16</v>
       </c>
       <c r="O91" s="1">
-        <v>1.06</v>
+        <v>1.1</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>4604.0</v>
+        <v>4474.0</v>
       </c>
       <c r="D92" s="1">
-        <v>138.55</v>
+        <v>147.55</v>
       </c>
       <c r="E92" s="1">
-        <v>76.1009600348</v>
+        <v>76.1009611086</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>350368.82</v>
+        <v>340475.7</v>
       </c>
       <c r="I92" s="1">
-        <v>287515.38</v>
+        <v>319663.0</v>
       </c>
       <c r="J92" s="1">
-        <v>82.060778125177</v>
+        <v>93.887170215084</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>637884.2</v>
+        <v>660138.7</v>
       </c>
       <c r="N92" s="1">
-        <v>637884.2</v>
+        <v>660138.7</v>
       </c>
       <c r="O92" s="1">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
         <v>5388.0</v>
       </c>
       <c r="D93" s="1">
-        <v>63.88</v>
+        <v>57.98</v>
       </c>
       <c r="E93" s="1">
         <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>306038.4</v>
       </c>
       <c r="I93" s="1">
-        <v>38147.04</v>
+        <v>6357.84</v>
       </c>
       <c r="J93" s="1">
-        <v>12.464788732394</v>
+        <v>2.0774647887324</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>344185.44</v>
+        <v>312396.24</v>
       </c>
       <c r="N93" s="1">
-        <v>344185.44</v>
+        <v>312396.24</v>
       </c>
       <c r="O93" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>3162.0</v>
+        <v>3072.0</v>
       </c>
       <c r="D94" s="1">
-        <v>359.25</v>
+        <v>349.9</v>
       </c>
       <c r="E94" s="1">
-        <v>360.5104617331</v>
+        <v>360.5104622396</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1139934.08</v>
+        <v>1107488.14</v>
       </c>
       <c r="I94" s="1">
-        <v>-3985.58</v>
+        <v>-32595.34</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.34963249804761</v>
+        <v>-2.9431773418359</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1135948.5</v>
+        <v>1074892.8</v>
       </c>
       <c r="N94" s="1">
-        <v>1135948.5</v>
+        <v>1074892.8</v>
       </c>
       <c r="O94" s="1">
-        <v>1.33</v>
+        <v>1.24</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>16258.0</v>
+        <v>15981.0</v>
       </c>
       <c r="D95" s="1">
-        <v>24.66</v>
+        <v>27.17</v>
       </c>
       <c r="E95" s="1">
         <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>333939.32</v>
+        <v>328249.74</v>
       </c>
       <c r="I95" s="1">
-        <v>66982.96</v>
+        <v>105954.03</v>
       </c>
       <c r="J95" s="1">
-        <v>20.058422590068</v>
+        <v>32.278481012658</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>400922.28</v>
+        <v>434203.77</v>
       </c>
       <c r="N95" s="1">
-        <v>400922.28</v>
+        <v>434203.77</v>
       </c>
       <c r="O95" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>3238.0</v>
+        <v>3146.0</v>
       </c>
       <c r="D96" s="1">
-        <v>495.0</v>
+        <v>484.05</v>
       </c>
       <c r="E96" s="1">
-        <v>637.806269302</v>
+        <v>637.8062714558</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2065216.7</v>
+        <v>2006538.53</v>
       </c>
       <c r="I96" s="1">
-        <v>-462406.7</v>
+        <v>-483717.23</v>
       </c>
       <c r="J96" s="1">
-        <v>-22.390226652729</v>
+        <v>-24.107049167902</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1602810.0</v>
+        <v>1522821.3</v>
       </c>
       <c r="N96" s="1">
-        <v>1602810.0</v>
+        <v>1522821.3</v>
       </c>
       <c r="O96" s="1">
-        <v>1.88</v>
+        <v>1.75</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>9206.0</v>
+        <v>8944.0</v>
       </c>
       <c r="D97" s="1">
-        <v>55.25</v>
+        <v>53.35</v>
       </c>
       <c r="E97" s="1">
         <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>543154.0</v>
+        <v>527696.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-34522.5</v>
+        <v>-50533.6</v>
       </c>
       <c r="J97" s="1">
-        <v>-6.3559322033898</v>
+        <v>-9.5762711864407</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>508631.5</v>
+        <v>477162.4</v>
       </c>
       <c r="N97" s="1">
-        <v>508631.5</v>
+        <v>477162.4</v>
       </c>
       <c r="O97" s="1">
-        <v>0.6</v>
+        <v>0.55</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>4396.0</v>
+        <v>4271.0</v>
       </c>
       <c r="D98" s="1">
-        <v>109.45</v>
+        <v>115.15</v>
       </c>
       <c r="E98" s="1">
-        <v>100.9287283894</v>
+        <v>100.928728635</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>443682.69</v>
+        <v>431066.6</v>
       </c>
       <c r="I98" s="1">
-        <v>37459.51</v>
+        <v>60739.05</v>
       </c>
       <c r="J98" s="1">
-        <v>8.442860369423</v>
+        <v>14.090409695393</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>481142.2</v>
+        <v>491805.65</v>
       </c>
       <c r="N98" s="1">
-        <v>481142.2</v>
+        <v>491805.65</v>
       </c>
       <c r="O98" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
         <v>8263.0</v>
       </c>
       <c r="D99" s="1">
-        <v>16.205</v>
+        <v>16.12</v>
       </c>
       <c r="E99" s="1">
         <v>11.8022231635</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>97521.77</v>
       </c>
       <c r="I99" s="1">
-        <v>36380.15</v>
+        <v>35677.79</v>
       </c>
       <c r="J99" s="1">
-        <v>37.304644901338</v>
+        <v>36.584436480183</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>133901.92</v>
+        <v>133199.56</v>
       </c>
       <c r="N99" s="1">
-        <v>133901.92</v>
+        <v>133199.56</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>8528.0</v>
+        <v>8286.0</v>
       </c>
       <c r="D100" s="1">
-        <v>52.94</v>
+        <v>55.22</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038004221</v>
+        <v>52.2038003862</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>445194.01</v>
+        <v>432560.69</v>
       </c>
       <c r="I100" s="1">
-        <v>6278.31</v>
+        <v>24992.23</v>
       </c>
       <c r="J100" s="1">
-        <v>1.4102413462391</v>
+        <v>5.7777395352315</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>451472.32</v>
+        <v>457552.92</v>
       </c>
       <c r="N100" s="1">
-        <v>451472.32</v>
+        <v>457552.92</v>
       </c>
       <c r="O100" s="1">
         <v>0.53</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>845.0</v>
+        <v>821.0</v>
       </c>
       <c r="D101" s="1">
-        <v>533.4</v>
+        <v>560.2</v>
       </c>
       <c r="E101" s="1">
-        <v>186.1487100592</v>
+        <v>186.1487088916</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>157295.66</v>
+        <v>152828.09</v>
       </c>
       <c r="I101" s="1">
-        <v>293427.34</v>
+        <v>307096.11</v>
       </c>
       <c r="J101" s="1">
-        <v>186.54509603126</v>
+        <v>200.94218935799</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>450723.0</v>
+        <v>459924.2</v>
       </c>
       <c r="N101" s="1">
-        <v>450723.0</v>
+        <v>459924.2</v>
       </c>
       <c r="O101" s="1">
         <v>0.53</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
         <v>89850.0</v>
       </c>
       <c r="D102" s="1">
-        <v>2.956</v>
+        <v>3.571</v>
       </c>
       <c r="E102" s="1">
         <v>3.478</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>312498.3</v>
       </c>
       <c r="I102" s="1">
-        <v>-46901.7</v>
+        <v>8356.05</v>
       </c>
       <c r="J102" s="1">
-        <v>-15.008625646924</v>
+        <v>2.673950546291</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>265596.6</v>
+        <v>320854.35</v>
       </c>
       <c r="N102" s="1">
-        <v>265596.6</v>
+        <v>320854.35</v>
       </c>
       <c r="O102" s="1">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>5896.0</v>
+        <v>5796.0</v>
       </c>
       <c r="D103" s="1">
-        <v>66.76</v>
+        <v>72.98</v>
       </c>
       <c r="E103" s="1">
         <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>408592.8</v>
+        <v>401662.8</v>
       </c>
       <c r="I103" s="1">
-        <v>-14975.84</v>
+        <v>21329.28</v>
       </c>
       <c r="J103" s="1">
-        <v>-3.6652236652237</v>
+        <v>5.3102453102453</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>393616.96</v>
+        <v>422992.08</v>
       </c>
       <c r="N103" s="1">
-        <v>393616.96</v>
+        <v>422992.08</v>
       </c>
       <c r="O103" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>93454.0</v>
+        <v>90800.0</v>
       </c>
       <c r="D104" s="1">
-        <v>7.138</v>
+        <v>8.592</v>
       </c>
       <c r="E104" s="1">
-        <v>4.5034242515</v>
+        <v>4.5034242291</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>420863.01</v>
+        <v>408910.92</v>
       </c>
       <c r="I104" s="1">
-        <v>246211.64</v>
+        <v>371242.68</v>
       </c>
       <c r="J104" s="1">
-        <v>58.501610773539</v>
+        <v>90.788155033864</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>667074.65</v>
+        <v>780153.6</v>
       </c>
       <c r="N104" s="1">
-        <v>667074.65</v>
+        <v>780153.6</v>
       </c>
       <c r="O104" s="1">
-        <v>0.78</v>
+        <v>0.9</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>237</v>
       </c>
       <c r="C105" s="1">
-        <v>41529.0</v>
+        <v>40350.0</v>
       </c>
       <c r="D105" s="1">
-        <v>15.745</v>
+        <v>15.89</v>
       </c>
       <c r="E105" s="1">
         <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>683152.05</v>
+        <v>663757.5</v>
       </c>
       <c r="I105" s="1">
-        <v>-29277.94</v>
+        <v>-22596.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-4.2857135538128</v>
+        <v>-3.4042553191489</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>653874.11</v>
+        <v>641161.5</v>
       </c>
       <c r="N105" s="1">
-        <v>653874.11</v>
+        <v>641161.5</v>
       </c>
       <c r="O105" s="1">
-        <v>0.77</v>
+        <v>0.74</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>238</v>
       </c>
       <c r="B106" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="1">
-        <v>35604.0</v>
+        <v>29.0</v>
       </c>
       <c r="D106" s="1">
-        <v>17.175</v>
+        <v>4792.36</v>
       </c>
       <c r="E106" s="1">
-        <v>18.19</v>
+        <v>4789.9317241379</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>647636.76</v>
+        <v>138908.02</v>
       </c>
       <c r="I106" s="1">
-        <v>-36138.06</v>
+        <v>70.42</v>
       </c>
       <c r="J106" s="1">
-        <v>-5.5799890049478</v>
+        <v>0.050695417010479</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>611498.7</v>
+        <v>138978.44</v>
       </c>
       <c r="N106" s="1">
-        <v>611498.7</v>
+        <v>138978.44</v>
       </c>
       <c r="O106" s="1">
-        <v>0.72</v>
+        <v>0.16</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>240</v>
       </c>
       <c r="B107" t="s">
         <v>241</v>
       </c>
       <c r="C107" s="1">
-        <v>3493.0</v>
+        <v>34593.0</v>
       </c>
       <c r="D107" s="1">
-        <v>68.7</v>
+        <v>18.095</v>
       </c>
       <c r="E107" s="1">
-        <v>67.7</v>
+        <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>236476.1</v>
+        <v>629246.67</v>
       </c>
       <c r="I107" s="1">
-        <v>3493.0</v>
+        <v>-3286.33</v>
       </c>
       <c r="J107" s="1">
-        <v>1.4771048744461</v>
+        <v>-0.52226418615771</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>239969.1</v>
+        <v>625960.34</v>
       </c>
       <c r="N107" s="1">
-        <v>239969.1</v>
+        <v>625960.34</v>
       </c>
       <c r="O107" s="1">
-        <v>0.28</v>
+        <v>0.72</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>242</v>
       </c>
       <c r="B108" t="s">
         <v>243</v>
       </c>
       <c r="C108" s="1">
-        <v>4821.0</v>
+        <v>3493.0</v>
       </c>
       <c r="D108" s="1">
-        <v>244.7</v>
+        <v>73.65</v>
       </c>
       <c r="E108" s="1">
-        <v>158.78</v>
+        <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>765478.38</v>
+        <v>236476.1</v>
       </c>
       <c r="I108" s="1">
-        <v>414220.32</v>
+        <v>20783.35</v>
       </c>
       <c r="J108" s="1">
-        <v>54.112608640887</v>
+        <v>8.7887740029542</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>1179698.7</v>
+        <v>257259.45</v>
       </c>
       <c r="N108" s="1">
-        <v>1179698.7</v>
+        <v>257259.45</v>
       </c>
       <c r="O108" s="1">
-        <v>1.38</v>
+        <v>0.3</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>244</v>
       </c>
       <c r="B109" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="1">
-        <v>12058.0</v>
+        <v>4821.0</v>
       </c>
       <c r="D109" s="1">
-        <v>21.41</v>
+        <v>252.0</v>
       </c>
       <c r="E109" s="1">
-        <v>22.75</v>
+        <v>158.78</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>274319.5</v>
+        <v>765478.38</v>
       </c>
       <c r="I109" s="1">
-        <v>-16157.72</v>
+        <v>449413.62</v>
       </c>
       <c r="J109" s="1">
-        <v>-5.8901098901099</v>
+        <v>58.710165008187</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>258161.78</v>
+        <v>1214892.0</v>
       </c>
       <c r="N109" s="1">
-        <v>258161.78</v>
+        <v>1214892.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.3</v>
+        <v>1.4</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>246</v>
       </c>
       <c r="B110" t="s">
         <v>247</v>
       </c>
       <c r="C110" s="1">
-        <v>7046.0</v>
+        <v>12058.0</v>
       </c>
       <c r="D110" s="1">
-        <v>45.43</v>
+        <v>22.07</v>
       </c>
       <c r="E110" s="1">
-        <v>32.8492307692</v>
+        <v>22.75</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>231455.68</v>
+        <v>274319.5</v>
       </c>
       <c r="I110" s="1">
-        <v>88644.1</v>
+        <v>-8199.44</v>
       </c>
       <c r="J110" s="1">
-        <v>38.298520044961</v>
+        <v>-2.989010989011</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>320099.78</v>
+        <v>266120.06</v>
       </c>
       <c r="N110" s="1">
-        <v>320099.78</v>
+        <v>266120.06</v>
       </c>
       <c r="O110" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>248</v>
       </c>
       <c r="B111" t="s">
         <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>5666.0</v>
+        <v>7046.0</v>
       </c>
       <c r="D111" s="1">
-        <v>14.82</v>
+        <v>42.74</v>
       </c>
       <c r="E111" s="1">
-        <v>16.36</v>
+        <v>32.8492307692</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>92695.76</v>
+        <v>231455.68</v>
       </c>
       <c r="I111" s="1">
-        <v>-8725.64</v>
+        <v>69690.36</v>
       </c>
       <c r="J111" s="1">
-        <v>-9.4132029339853</v>
+        <v>30.109591607344</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>83970.12</v>
+        <v>301146.04</v>
       </c>
       <c r="N111" s="1">
-        <v>83970.12</v>
+        <v>301146.04</v>
       </c>
       <c r="O111" s="1">
-        <v>0.1</v>
+        <v>0.35</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>250</v>
       </c>
       <c r="B112" t="s">
         <v>251</v>
       </c>
       <c r="C112" s="1">
-        <v>3922.0</v>
+        <v>5666.0</v>
       </c>
       <c r="D112" s="1">
-        <v>21.75</v>
+        <v>17.1</v>
       </c>
       <c r="E112" s="1">
-        <v>23.76</v>
+        <v>16.36</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>93186.72</v>
+        <v>92695.76</v>
       </c>
       <c r="I112" s="1">
-        <v>-7883.22</v>
+        <v>4192.84</v>
       </c>
       <c r="J112" s="1">
-        <v>-8.459595959596</v>
+        <v>4.5232273838631</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>85303.5</v>
+        <v>96888.6</v>
       </c>
       <c r="N112" s="1">
-        <v>85303.5</v>
+        <v>96888.6</v>
       </c>
       <c r="O112" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>252</v>
       </c>
       <c r="B113" t="s">
         <v>253</v>
       </c>
       <c r="C113" s="1">
-        <v>10265.0</v>
+        <v>3922.0</v>
       </c>
       <c r="D113" s="1">
-        <v>35.385</v>
+        <v>25.18</v>
       </c>
       <c r="E113" s="1">
-        <v>41.96</v>
+        <v>23.76</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>430719.4</v>
+        <v>93186.72</v>
       </c>
       <c r="I113" s="1">
-        <v>-67492.37</v>
+        <v>5569.24</v>
       </c>
       <c r="J113" s="1">
-        <v>-15.669684253832</v>
+        <v>5.976430976431</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>363227.03</v>
+        <v>98755.96</v>
       </c>
       <c r="N113" s="1">
-        <v>363227.03</v>
+        <v>98755.96</v>
       </c>
       <c r="O113" s="1">
-        <v>0.43</v>
+        <v>0.11</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>254</v>
       </c>
       <c r="B114" t="s">
         <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>3417.0</v>
+        <v>10090.0</v>
       </c>
       <c r="D114" s="1">
-        <v>26.14</v>
+        <v>35.0</v>
       </c>
       <c r="E114" s="1">
-        <v>27.83</v>
+        <v>41.96</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>95095.11</v>
+        <v>423376.4</v>
       </c>
       <c r="I114" s="1">
-        <v>-5774.73</v>
+        <v>-70226.4</v>
       </c>
       <c r="J114" s="1">
-        <v>-6.0725835429393</v>
+        <v>-16.587225929457</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>89320.38</v>
+        <v>353150.0</v>
       </c>
       <c r="N114" s="1">
-        <v>89320.38</v>
+        <v>353150.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.1</v>
+        <v>0.41</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>256</v>
       </c>
       <c r="B115" t="s">
         <v>257</v>
       </c>
       <c r="C115" s="1">
-        <v>1034.0</v>
+        <v>3417.0</v>
       </c>
       <c r="D115" s="1">
-        <v>82.1</v>
+        <v>23.14</v>
       </c>
       <c r="E115" s="1">
-        <v>90.7</v>
+        <v>27.83</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>93783.8</v>
+        <v>95095.11</v>
       </c>
       <c r="I115" s="1">
-        <v>-8892.4</v>
+        <v>-16025.73</v>
       </c>
       <c r="J115" s="1">
-        <v>-9.4818081587652</v>
+        <v>-16.852317642831</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>84891.4</v>
+        <v>79069.38</v>
       </c>
       <c r="N115" s="1">
-        <v>84891.4</v>
+        <v>79069.38</v>
       </c>
       <c r="O115" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>259</v>
       </c>
       <c r="C116" s="1">
-        <v>2981.0</v>
+        <v>1034.0</v>
       </c>
       <c r="D116" s="1">
-        <v>33.87</v>
+        <v>91.35</v>
       </c>
       <c r="E116" s="1">
-        <v>36.87</v>
+        <v>90.7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>109909.47</v>
+        <v>93783.8</v>
       </c>
       <c r="I116" s="1">
-        <v>-8943.0</v>
+        <v>672.1</v>
       </c>
       <c r="J116" s="1">
-        <v>-8.1366965012205</v>
+        <v>0.71664829106946</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>100966.47</v>
+        <v>94455.9</v>
       </c>
       <c r="N116" s="1">
-        <v>100966.47</v>
+        <v>94455.9</v>
       </c>
       <c r="O116" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>260</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" s="1">
-        <v>4515.0</v>
+        <v>2981.0</v>
       </c>
       <c r="D117" s="1">
-        <v>308.1</v>
+        <v>38.36</v>
       </c>
       <c r="E117" s="1">
-        <v>251.5670609081</v>
+        <v>36.87</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1135825.28</v>
+        <v>109909.47</v>
       </c>
       <c r="I117" s="1">
-        <v>255246.22</v>
+        <v>4441.69</v>
       </c>
       <c r="J117" s="1">
-        <v>22.472313699515</v>
+        <v>4.0412259289395</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>1391071.5</v>
+        <v>114351.16</v>
       </c>
       <c r="N117" s="1">
-        <v>1391071.5</v>
+        <v>114351.16</v>
       </c>
       <c r="O117" s="1">
-        <v>1.63</v>
+        <v>0.13</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>262</v>
       </c>
       <c r="B118" t="s">
         <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>149195.0</v>
+        <v>4387.0</v>
       </c>
       <c r="D118" s="1">
-        <v>3.288</v>
+        <v>298.2</v>
       </c>
       <c r="E118" s="1">
-        <v>2.5731999732</v>
+        <v>251.5670617734</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>383908.57</v>
+        <v>1103624.7</v>
       </c>
       <c r="I118" s="1">
-        <v>106644.59</v>
+        <v>204578.7</v>
       </c>
       <c r="J118" s="1">
-        <v>27.778642711727</v>
+        <v>18.536980913892</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>490553.16</v>
+        <v>1308203.4</v>
       </c>
       <c r="N118" s="1">
-        <v>490553.16</v>
+        <v>1308203.4</v>
       </c>
       <c r="O118" s="1">
-        <v>0.58</v>
+        <v>1.5</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>264</v>
       </c>
       <c r="B119" t="s">
         <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>32878.0</v>
+        <v>144958.0</v>
       </c>
       <c r="D119" s="1">
-        <v>9.258</v>
+        <v>4.092</v>
       </c>
       <c r="E119" s="1">
-        <v>9.3879998783</v>
+        <v>2.5731999614</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>308658.66</v>
+        <v>373005.92</v>
       </c>
       <c r="I119" s="1">
-        <v>-4274.14</v>
+        <v>220162.22</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.3847465028197</v>
+        <v>59.023787075551</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>304384.52</v>
+        <v>593168.14</v>
       </c>
       <c r="N119" s="1">
-        <v>304384.52</v>
+        <v>593168.14</v>
       </c>
       <c r="O119" s="1">
-        <v>0.36</v>
+        <v>0.68</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>266</v>
       </c>
       <c r="B120" t="s">
         <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>14682.0</v>
+        <v>32878.0</v>
       </c>
       <c r="D120" s="1">
-        <v>76.52</v>
+        <v>9.374</v>
       </c>
       <c r="E120" s="1">
-        <v>90.1062723062</v>
+        <v>9.3879998783</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1322940.29</v>
+        <v>308658.66</v>
       </c>
       <c r="I120" s="1">
-        <v>-199473.65</v>
+        <v>-460.29</v>
       </c>
       <c r="J120" s="1">
-        <v>-15.078053900679</v>
+        <v>-0.14912589849253</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>1123466.64</v>
+        <v>308198.37</v>
       </c>
       <c r="N120" s="1">
-        <v>1123466.64</v>
+        <v>308198.37</v>
       </c>
       <c r="O120" s="1">
-        <v>1.32</v>
+        <v>0.35</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>268</v>
       </c>
       <c r="B121" t="s">
         <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>13256.0</v>
+        <v>14265.0</v>
       </c>
       <c r="D121" s="1">
-        <v>167.02</v>
+        <v>80.85</v>
       </c>
       <c r="E121" s="1">
-        <v>176.7334844599</v>
+        <v>90.1062719944</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2342779.07</v>
+        <v>1285365.97</v>
       </c>
       <c r="I121" s="1">
-        <v>-128761.95</v>
+        <v>-132040.72</v>
       </c>
       <c r="J121" s="1">
-        <v>-5.4961200417417</v>
+        <v>-10.272616755211</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>2214017.12</v>
+        <v>1153325.25</v>
       </c>
       <c r="N121" s="1">
-        <v>2214017.12</v>
+        <v>1153325.25</v>
       </c>
       <c r="O121" s="1">
-        <v>2.6</v>
+        <v>1.33</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>270</v>
       </c>
       <c r="B122" t="s">
         <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>29264.0</v>
+        <v>12879.0</v>
       </c>
       <c r="D122" s="1">
-        <v>32.8</v>
+        <v>151.66</v>
       </c>
       <c r="E122" s="1">
-        <v>32.5458399399</v>
+        <v>176.7334839661</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>952421.46</v>
+        <v>2276150.54</v>
       </c>
       <c r="I122" s="1">
-        <v>7437.74</v>
+        <v>-322921.4</v>
       </c>
       <c r="J122" s="1">
-        <v>0.78092948472623</v>
+        <v>-14.187172347572</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>959859.2</v>
+        <v>1953229.14</v>
       </c>
       <c r="N122" s="1">
-        <v>959859.2</v>
+        <v>1953229.14</v>
       </c>
       <c r="O122" s="1">
-        <v>1.13</v>
+        <v>2.25</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>7826.0</v>
+        <v>28433.0</v>
       </c>
       <c r="D123" s="1">
-        <v>254.75</v>
+        <v>35.42</v>
       </c>
       <c r="E123" s="1">
-        <v>121.5453475594</v>
+        <v>32.545840045</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>951213.89</v>
+        <v>925375.87</v>
       </c>
       <c r="I123" s="1">
-        <v>1042459.61</v>
+        <v>81720.99</v>
       </c>
       <c r="J123" s="1">
-        <v>109.59255546615</v>
+        <v>8.8311131346012</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1993673.5</v>
+        <v>1007096.86</v>
       </c>
       <c r="N123" s="1">
-        <v>1993673.5</v>
+        <v>1007096.86</v>
       </c>
       <c r="O123" s="1">
-        <v>2.34</v>
+        <v>1.16</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>274</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>10655.0</v>
+        <v>7604.0</v>
       </c>
       <c r="D124" s="1">
-        <v>152.65</v>
+        <v>267.75</v>
       </c>
       <c r="E124" s="1">
-        <v>113.0919371187</v>
+        <v>121.5453471857</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1204994.59</v>
+        <v>924230.82</v>
       </c>
       <c r="I124" s="1">
-        <v>421491.16</v>
+        <v>1111740.18</v>
       </c>
       <c r="J124" s="1">
-        <v>34.97867654327</v>
+        <v>120.28815269328</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1626485.75</v>
+        <v>2035971.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1626485.75</v>
+        <v>2035971.0</v>
       </c>
       <c r="O124" s="1">
-        <v>1.91</v>
+        <v>2.34</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>276</v>
       </c>
       <c r="B125" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>9626.0</v>
+        <v>10353.0</v>
       </c>
       <c r="D125" s="1">
-        <v>224.7</v>
+        <v>166.94</v>
       </c>
       <c r="E125" s="1">
-        <v>188.125148556</v>
+        <v>113.0919376026</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1810892.68</v>
+        <v>1170840.83</v>
       </c>
       <c r="I125" s="1">
-        <v>352069.52</v>
+        <v>557488.99</v>
       </c>
       <c r="J125" s="1">
-        <v>19.441766145965</v>
+        <v>47.614413139316</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2162962.2</v>
+        <v>1728329.82</v>
       </c>
       <c r="N125" s="1">
-        <v>2162962.2</v>
+        <v>1728329.82</v>
       </c>
       <c r="O125" s="1">
-        <v>2.54</v>
+        <v>1.99</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>278</v>
       </c>
       <c r="B126" t="s">
         <v>279</v>
       </c>
       <c r="C126" s="1">
-        <v>10749.0</v>
+        <v>9353.0</v>
       </c>
       <c r="D126" s="1">
-        <v>18.47</v>
+        <v>239.6</v>
       </c>
       <c r="E126" s="1">
-        <v>19.72</v>
+        <v>188.12514915</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>211970.28</v>
+        <v>1759534.52</v>
       </c>
       <c r="I126" s="1">
-        <v>-13436.25</v>
+        <v>481444.28</v>
       </c>
       <c r="J126" s="1">
-        <v>-6.3387423935091</v>
+        <v>27.362025270183</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>198534.03</v>
+        <v>2240978.8</v>
       </c>
       <c r="N126" s="1">
-        <v>198534.03</v>
+        <v>2240978.8</v>
       </c>
       <c r="O126" s="1">
-        <v>0.23</v>
+        <v>2.58</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>280</v>
       </c>
       <c r="B127" t="s">
         <v>281</v>
       </c>
       <c r="C127" s="1">
-        <v>10025.0</v>
+        <v>10749.0</v>
       </c>
       <c r="D127" s="1">
-        <v>65.66</v>
+        <v>19.78</v>
       </c>
       <c r="E127" s="1">
-        <v>32.0377346633</v>
+        <v>19.72</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>321178.29</v>
+        <v>211970.28</v>
       </c>
       <c r="I127" s="1">
-        <v>337063.21</v>
+        <v>644.94</v>
       </c>
       <c r="J127" s="1">
-        <v>104.94582619516</v>
+        <v>0.30425963488844</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>658241.5</v>
+        <v>212615.22</v>
       </c>
       <c r="N127" s="1">
-        <v>658241.5</v>
+        <v>212615.22</v>
       </c>
       <c r="O127" s="1">
-        <v>0.77</v>
+        <v>0.24</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>282</v>
       </c>
       <c r="B128" t="s">
         <v>283</v>
       </c>
       <c r="C128" s="1">
-        <v>769.0</v>
+        <v>9740.0</v>
       </c>
       <c r="D128" s="1">
-        <v>127.6</v>
+        <v>71.8</v>
       </c>
       <c r="E128" s="1">
-        <v>131.2</v>
+        <v>32.0377351129</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>100892.8</v>
+        <v>312047.54</v>
       </c>
       <c r="I128" s="1">
-        <v>-2768.4</v>
+        <v>387284.46</v>
       </c>
       <c r="J128" s="1">
-        <v>-2.7439024390244</v>
+        <v>124.11072364166</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>98124.4</v>
+        <v>699332.0</v>
       </c>
       <c r="N128" s="1">
-        <v>98124.4</v>
+        <v>699332.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.12</v>
+        <v>0.8</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="1">
-        <v>2265.0</v>
+        <v>769.0</v>
       </c>
       <c r="D129" s="1">
-        <v>46.34</v>
+        <v>129.2</v>
       </c>
       <c r="E129" s="1">
-        <v>52.5</v>
+        <v>131.2</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>118912.5</v>
+        <v>100892.8</v>
       </c>
       <c r="I129" s="1">
-        <v>-13952.4</v>
+        <v>-1538.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-11.733333333333</v>
+        <v>-1.5243902439024</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>104960.1</v>
+        <v>99354.8</v>
       </c>
       <c r="N129" s="1">
-        <v>104960.1</v>
+        <v>99354.8</v>
       </c>
       <c r="O129" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>286</v>
       </c>
       <c r="B130" t="s">
         <v>287</v>
       </c>
       <c r="C130" s="1">
-        <v>8595.0</v>
+        <v>2265.0</v>
       </c>
       <c r="D130" s="1">
-        <v>28.95</v>
+        <v>47.58</v>
       </c>
       <c r="E130" s="1">
-        <v>29.1999604421</v>
+        <v>52.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>250973.66</v>
+        <v>118912.5</v>
       </c>
       <c r="I130" s="1">
-        <v>-2148.41</v>
+        <v>-11143.8</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.85603007104411</v>
+        <v>-9.3714285714286</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>248825.25</v>
+        <v>107768.7</v>
       </c>
       <c r="N130" s="1">
-        <v>248825.25</v>
+        <v>107768.7</v>
       </c>
       <c r="O130" s="1">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>289</v>
       </c>
       <c r="C131" s="1">
-        <v>8011.0</v>
+        <v>8595.0</v>
       </c>
       <c r="D131" s="1">
-        <v>10.65</v>
+        <v>34.96</v>
       </c>
       <c r="E131" s="1">
-        <v>11.5050006241</v>
+        <v>29.1999604421</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>92166.56</v>
+        <v>250973.66</v>
       </c>
       <c r="I131" s="1">
-        <v>-6849.41</v>
+        <v>49507.54</v>
       </c>
       <c r="J131" s="1">
-        <v>-7.4315565211504</v>
+        <v>19.726189592964</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>85317.15</v>
+        <v>300481.2</v>
       </c>
       <c r="N131" s="1">
-        <v>85317.15</v>
+        <v>300481.2</v>
       </c>
       <c r="O131" s="1">
-        <v>0.1</v>
+        <v>0.35</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>290</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132" s="1">
-        <v>26216.0</v>
+        <v>8011.0</v>
       </c>
       <c r="D132" s="1">
-        <v>31.86</v>
+        <v>10.26</v>
       </c>
       <c r="E132" s="1">
-        <v>29.5709955752</v>
+        <v>11.5050006241</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>775233.22</v>
+        <v>92166.56</v>
       </c>
       <c r="I132" s="1">
-        <v>60008.54</v>
+        <v>-9973.7</v>
       </c>
       <c r="J132" s="1">
-        <v>7.7407080155827</v>
+        <v>-10.821386845728</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>835241.76</v>
+        <v>82192.86</v>
       </c>
       <c r="N132" s="1">
-        <v>835241.76</v>
+        <v>82192.86</v>
       </c>
       <c r="O132" s="1">
-        <v>0.98</v>
+        <v>0.09</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>292</v>
       </c>
       <c r="B133" t="s">
         <v>293</v>
       </c>
       <c r="C133" s="1">
-        <v>1791.0</v>
+        <v>25472.0</v>
       </c>
       <c r="D133" s="1">
-        <v>50.86</v>
+        <v>39.62</v>
       </c>
       <c r="E133" s="1">
-        <v>51.48</v>
+        <v>29.570995603</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>92200.68</v>
+        <v>753232.4</v>
       </c>
       <c r="I133" s="1">
-        <v>-1110.42</v>
+        <v>255968.24</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.2043512043512</v>
+        <v>33.982638027785</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>91090.26</v>
+        <v>1009200.64</v>
       </c>
       <c r="N133" s="1">
-        <v>91090.26</v>
+        <v>1009200.64</v>
       </c>
       <c r="O133" s="1">
-        <v>0.11</v>
+        <v>1.16</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>294</v>
       </c>
       <c r="B134" t="s">
         <v>295</v>
       </c>
       <c r="C134" s="1">
-        <v>18162.0</v>
+        <v>1791.0</v>
       </c>
       <c r="D134" s="1">
-        <v>9.906</v>
+        <v>56.78</v>
       </c>
       <c r="E134" s="1">
-        <v>10.2</v>
+        <v>51.48</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>185252.4</v>
+        <v>92200.68</v>
       </c>
       <c r="I134" s="1">
-        <v>-5339.63</v>
+        <v>9492.3</v>
       </c>
       <c r="J134" s="1">
-        <v>-2.8823540207846</v>
+        <v>10.29526029526</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>179912.77</v>
+        <v>101692.98</v>
       </c>
       <c r="N134" s="1">
-        <v>179912.77</v>
+        <v>101692.98</v>
       </c>
       <c r="O134" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>296</v>
       </c>
       <c r="B135" t="s">
         <v>297</v>
       </c>
       <c r="C135" s="1">
-        <v>1268.0</v>
+        <v>18162.0</v>
       </c>
       <c r="D135" s="1">
-        <v>254.9</v>
+        <v>10.18</v>
       </c>
       <c r="E135" s="1">
-        <v>254.9</v>
+        <v>10.2</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>323213.2</v>
+        <v>185252.4</v>
       </c>
       <c r="I135" s="1">
-        <v>0.0</v>
+        <v>-363.24</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0</v>
+        <v>-0.19607843137255</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>323213.2</v>
+        <v>184889.16</v>
       </c>
       <c r="N135" s="1">
-        <v>323213.2</v>
+        <v>184889.16</v>
       </c>
       <c r="O135" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>298</v>
       </c>
       <c r="B136" t="s">
         <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>1635.0</v>
+        <v>1268.0</v>
       </c>
       <c r="D136" s="1">
-        <v>252.6</v>
+        <v>267.4</v>
       </c>
       <c r="E136" s="1">
-        <v>252.3</v>
+        <v>254.9</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>412510.5</v>
+        <v>323213.2</v>
       </c>
       <c r="I136" s="1">
-        <v>490.5</v>
+        <v>15850.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.11890606420927</v>
+        <v>4.9038838760298</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>413001.0</v>
+        <v>339063.2</v>
       </c>
       <c r="N136" s="1">
-        <v>413001.0</v>
+        <v>339063.2</v>
       </c>
       <c r="O136" s="1">
-        <v>0.48</v>
+        <v>0.39</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>300</v>
       </c>
       <c r="B137" t="s">
         <v>301</v>
       </c>
       <c r="C137" s="1">
-        <v>5089.0</v>
+        <v>1588.0</v>
       </c>
       <c r="D137" s="1">
-        <v>17.2</v>
+        <v>258.7</v>
       </c>
       <c r="E137" s="1">
-        <v>18.02</v>
+        <v>252.3</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>91703.78</v>
+        <v>400652.4</v>
       </c>
       <c r="I137" s="1">
-        <v>-4172.98</v>
+        <v>10163.2</v>
       </c>
       <c r="J137" s="1">
-        <v>-4.550499445061</v>
+        <v>2.5366627031312</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>87530.8</v>
+        <v>410815.6</v>
       </c>
       <c r="N137" s="1">
-        <v>87530.8</v>
+        <v>410815.6</v>
       </c>
       <c r="O137" s="1">
-        <v>0.1</v>
+        <v>0.47</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>302</v>
       </c>
       <c r="B138" t="s">
         <v>303</v>
       </c>
       <c r="C138" s="1">
-        <v>5657.0</v>
+        <v>5089.0</v>
       </c>
       <c r="D138" s="1">
-        <v>94.94</v>
+        <v>17.44</v>
       </c>
       <c r="E138" s="1">
-        <v>104.6745854693</v>
+        <v>18.02</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>592144.13</v>
+        <v>91703.78</v>
       </c>
       <c r="I138" s="1">
-        <v>-55068.55</v>
+        <v>-2951.62</v>
       </c>
       <c r="J138" s="1">
-        <v>-9.2998557631569</v>
+        <v>-3.2186459489456</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>537075.58</v>
+        <v>88752.16</v>
       </c>
       <c r="N138" s="1">
-        <v>537075.58</v>
+        <v>88752.16</v>
       </c>
       <c r="O138" s="1">
-        <v>0.63</v>
+        <v>0.1</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>304</v>
       </c>
       <c r="B139" t="s">
         <v>305</v>
       </c>
       <c r="C139" s="1">
-        <v>22839.0</v>
+        <v>5497.0</v>
       </c>
       <c r="D139" s="1">
-        <v>65.07</v>
+        <v>104.15</v>
       </c>
       <c r="E139" s="1">
-        <v>68.5163058803</v>
+        <v>104.6745861379</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1564843.91</v>
+        <v>575396.2</v>
       </c>
       <c r="I139" s="1">
-        <v>-78710.18</v>
+        <v>-2883.65</v>
       </c>
       <c r="J139" s="1">
-        <v>-5.029906145719</v>
+        <v>-0.50115902746664</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>1486133.73</v>
+        <v>572512.55</v>
       </c>
       <c r="N139" s="1">
-        <v>1486133.73</v>
+        <v>572512.55</v>
       </c>
       <c r="O139" s="1">
-        <v>1.74</v>
+        <v>0.66</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>306</v>
       </c>
       <c r="B140" t="s">
         <v>307</v>
       </c>
       <c r="C140" s="1">
-        <v>5148.0</v>
+        <v>22190.0</v>
       </c>
       <c r="D140" s="1">
-        <v>19.43</v>
+        <v>69.18</v>
       </c>
       <c r="E140" s="1">
-        <v>21.16</v>
+        <v>68.5163059937</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>108931.68</v>
+        <v>1520376.83</v>
       </c>
       <c r="I140" s="1">
-        <v>-8906.04</v>
+        <v>14727.37</v>
       </c>
       <c r="J140" s="1">
-        <v>-8.1758034026465</v>
+        <v>0.9686657747869</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>100025.64</v>
+        <v>1535104.2</v>
       </c>
       <c r="N140" s="1">
-        <v>100025.64</v>
+        <v>1535104.2</v>
       </c>
       <c r="O140" s="1">
-        <v>0.12</v>
+        <v>1.77</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>308</v>
       </c>
       <c r="B141" t="s">
         <v>309</v>
       </c>
       <c r="C141" s="1">
-        <v>14390.0</v>
+        <v>5148.0</v>
       </c>
       <c r="D141" s="1">
-        <v>17.93</v>
+        <v>22.26</v>
       </c>
       <c r="E141" s="1">
-        <v>19.11</v>
+        <v>21.16</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>274992.9</v>
+        <v>108931.68</v>
       </c>
       <c r="I141" s="1">
-        <v>-16980.2</v>
+        <v>5662.8</v>
       </c>
       <c r="J141" s="1">
-        <v>-6.174777603349</v>
+        <v>5.1984877126654</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>258012.7</v>
+        <v>114594.48</v>
       </c>
       <c r="N141" s="1">
-        <v>258012.7</v>
+        <v>114594.48</v>
       </c>
       <c r="O141" s="1">
-        <v>0.3</v>
+        <v>0.13</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>310</v>
       </c>
       <c r="B142" t="s">
         <v>311</v>
       </c>
       <c r="C142" s="1">
-        <v>7049.0</v>
+        <v>14390.0</v>
       </c>
       <c r="D142" s="1">
-        <v>26.84</v>
+        <v>20.41</v>
       </c>
       <c r="E142" s="1">
-        <v>26.98</v>
+        <v>19.11</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>190182.02</v>
+        <v>274992.9</v>
       </c>
       <c r="I142" s="1">
-        <v>-986.86</v>
+        <v>18707.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.51890289103039</v>
+        <v>6.8027210884354</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>189195.16</v>
+        <v>293699.9</v>
       </c>
       <c r="N142" s="1">
-        <v>189195.16</v>
+        <v>293699.9</v>
       </c>
       <c r="O142" s="1">
-        <v>0.22</v>
+        <v>0.34</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>312</v>
       </c>
       <c r="B143" t="s">
         <v>313</v>
       </c>
       <c r="C143" s="1">
-        <v>23360.0</v>
+        <v>7049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.075</v>
+        <v>26.09</v>
       </c>
       <c r="E143" s="1">
-        <v>19.76</v>
+        <v>26.98</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>461593.6</v>
+        <v>190182.02</v>
       </c>
       <c r="I143" s="1">
-        <v>-16001.6</v>
+        <v>-6273.61</v>
       </c>
       <c r="J143" s="1">
-        <v>-3.4665991902834</v>
+        <v>-3.2987398072646</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>445592.0</v>
+        <v>183908.41</v>
       </c>
       <c r="N143" s="1">
-        <v>445592.0</v>
+        <v>183908.41</v>
       </c>
       <c r="O143" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>315</v>
       </c>
       <c r="C144" s="1">
-        <v>10142.0</v>
+        <v>22696.0</v>
       </c>
       <c r="D144" s="1">
-        <v>65.65</v>
+        <v>23.8</v>
       </c>
       <c r="E144" s="1">
-        <v>60.3</v>
+        <v>19.76</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>611562.6</v>
+        <v>448472.96</v>
       </c>
       <c r="I144" s="1">
-        <v>54259.7</v>
+        <v>91691.84</v>
       </c>
       <c r="J144" s="1">
-        <v>8.8723051409619</v>
+        <v>20.445344129555</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>665822.3</v>
+        <v>540164.8</v>
       </c>
       <c r="N144" s="1">
-        <v>665822.3</v>
+        <v>540164.8</v>
       </c>
       <c r="O144" s="1">
-        <v>0.78</v>
+        <v>0.62</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>316</v>
       </c>
       <c r="B145" t="s">
         <v>317</v>
       </c>
       <c r="C145" s="1">
-        <v>1148.0</v>
+        <v>9854.0</v>
       </c>
       <c r="D145" s="1">
-        <v>74.5</v>
+        <v>63.7</v>
       </c>
       <c r="E145" s="1">
-        <v>82.0</v>
+        <v>60.3</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>94136.0</v>
+        <v>594196.2</v>
       </c>
       <c r="I145" s="1">
-        <v>-8610.0</v>
+        <v>33503.6</v>
       </c>
       <c r="J145" s="1">
-        <v>-9.1463414634146</v>
+        <v>5.6384742951907</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>85526.0</v>
+        <v>627699.8</v>
       </c>
       <c r="N145" s="1">
-        <v>85526.0</v>
+        <v>627699.8</v>
       </c>
       <c r="O145" s="1">
-        <v>0.1</v>
+        <v>0.72</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>319</v>
       </c>
       <c r="C146" s="1">
-        <v>3880.0</v>
+        <v>1148.0</v>
       </c>
       <c r="D146" s="1">
-        <v>129.95</v>
+        <v>79.7</v>
       </c>
       <c r="E146" s="1">
-        <v>107.1482654639</v>
+        <v>82.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>415735.27</v>
+        <v>94136.0</v>
       </c>
       <c r="I146" s="1">
-        <v>88470.73</v>
+        <v>-2640.4</v>
       </c>
       <c r="J146" s="1">
-        <v>21.280544708175</v>
+        <v>-2.8048780487805</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>504206.0</v>
+        <v>91495.6</v>
       </c>
       <c r="N146" s="1">
-        <v>504206.0</v>
+        <v>91495.6</v>
       </c>
       <c r="O146" s="1">
-        <v>0.59</v>
+        <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>320</v>
       </c>
       <c r="B147" t="s">
         <v>321</v>
       </c>
       <c r="C147" s="1">
-        <v>2759.0</v>
+        <v>3770.0</v>
       </c>
       <c r="D147" s="1">
-        <v>92.38</v>
+        <v>134.6</v>
       </c>
       <c r="E147" s="1">
-        <v>101.2</v>
+        <v>107.148265252</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>279210.8</v>
+        <v>403948.96</v>
       </c>
       <c r="I147" s="1">
-        <v>-24334.38</v>
+        <v>103493.04</v>
       </c>
       <c r="J147" s="1">
-        <v>-8.7154150197628</v>
+        <v>25.620325894638</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>254876.42</v>
+        <v>507442.0</v>
       </c>
       <c r="N147" s="1">
-        <v>254876.42</v>
+        <v>507442.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.3</v>
+        <v>0.58</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>322</v>
       </c>
       <c r="B148" t="s">
         <v>323</v>
       </c>
       <c r="C148" s="1">
-        <v>18114.0</v>
+        <v>2759.0</v>
       </c>
       <c r="D148" s="1">
-        <v>24.14</v>
+        <v>89.44</v>
       </c>
       <c r="E148" s="1">
-        <v>28.6531693718</v>
+        <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>519023.51</v>
+        <v>279210.8</v>
       </c>
       <c r="I148" s="1">
-        <v>-81751.55</v>
+        <v>-32445.84</v>
       </c>
       <c r="J148" s="1">
-        <v>-15.751030237532</v>
+        <v>-11.620553359684</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>437271.96</v>
+        <v>246764.96</v>
       </c>
       <c r="N148" s="1">
-        <v>437271.96</v>
+        <v>246764.96</v>
       </c>
       <c r="O148" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>324</v>
       </c>
       <c r="B149" t="s">
         <v>325</v>
       </c>
       <c r="C149" s="1">
-        <v>19113.0</v>
+        <v>17806.0</v>
       </c>
       <c r="D149" s="1">
-        <v>33.6</v>
+        <v>23.24</v>
       </c>
       <c r="E149" s="1">
-        <v>36.9</v>
+        <v>28.6531691565</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>705269.7</v>
+        <v>510198.33</v>
       </c>
       <c r="I149" s="1">
-        <v>-63072.9</v>
+        <v>-96386.89</v>
       </c>
       <c r="J149" s="1">
-        <v>-8.9430894308943</v>
+        <v>-18.892043413784</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>642196.8</v>
+        <v>413811.44</v>
       </c>
       <c r="N149" s="1">
-        <v>642196.8</v>
+        <v>413811.44</v>
       </c>
       <c r="O149" s="1">
-        <v>0.75</v>
+        <v>0.48</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>326</v>
       </c>
       <c r="B150" t="s">
         <v>327</v>
       </c>
       <c r="C150" s="1">
-        <v>15505.0</v>
+        <v>18571.0</v>
       </c>
       <c r="D150" s="1">
-        <v>24.06</v>
+        <v>36.0</v>
       </c>
       <c r="E150" s="1">
-        <v>29.6773157046</v>
+        <v>36.9</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>460146.78</v>
+        <v>685269.9</v>
       </c>
       <c r="I150" s="1">
-        <v>-87096.48</v>
+        <v>-16713.9</v>
       </c>
       <c r="J150" s="1">
-        <v>-18.9279777205</v>
+        <v>-2.4390243902439</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>373050.3</v>
+        <v>668556.0</v>
       </c>
       <c r="N150" s="1">
-        <v>373050.3</v>
+        <v>668556.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.44</v>
+        <v>0.77</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>328</v>
       </c>
       <c r="B151" t="s">
         <v>329</v>
       </c>
       <c r="C151" s="1">
-        <v>10166.0</v>
+        <v>15505.0</v>
       </c>
       <c r="D151" s="1">
-        <v>67.14</v>
+        <v>24.92</v>
       </c>
       <c r="E151" s="1">
-        <v>102.6572585088</v>
+        <v>29.6773157046</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1043613.69</v>
+        <v>460146.78</v>
       </c>
       <c r="I151" s="1">
-        <v>-361068.45</v>
+        <v>-73762.18</v>
       </c>
       <c r="J151" s="1">
-        <v>-34.597902792939</v>
+        <v>-16.030141512671</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>682545.24</v>
+        <v>386384.6</v>
       </c>
       <c r="N151" s="1">
-        <v>682545.24</v>
+        <v>386384.6</v>
       </c>
       <c r="O151" s="1">
-        <v>0.8</v>
+        <v>0.44</v>
       </c>
       <c r="P151">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:16">
+      <c r="A152" t="s">
+        <v>330</v>
+      </c>
+      <c r="B152" t="s">
+        <v>331</v>
+      </c>
+      <c r="C152" s="1">
+        <v>9877.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>69.7</v>
+      </c>
+      <c r="E152" s="1">
+        <v>102.6572582768</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>1013945.74</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-325518.84</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-32.10416762538</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>688426.9</v>
+      </c>
+      <c r="N152" s="1">
+        <v>688426.9</v>
+      </c>
+      <c r="O152" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="P152">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>