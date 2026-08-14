--- v2 (2026-07-16)
+++ v3 (2026-08-14)
@@ -259,51 +259,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -469,51 +469,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1417,153 +1417,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>180860.0603</v>
+        <v>168663.9095</v>
       </c>
       <c r="D2">
-        <v>210.13</v>
+        <v>211.18</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>38004145.51</v>
+        <v>35618780.34</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>38004145.51</v>
+        <v>35618780.34</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>304454.8172</v>
+        <v>257154.8172</v>
       </c>
       <c r="D3">
-        <v>138.14</v>
+        <v>136.85</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>42058389.82</v>
+        <v>35192754.1</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>42058389.82</v>
+        <v>35192754.1</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41362.4202</v>
+        <v>42023.3561</v>
       </c>
       <c r="D4">
-        <v>166.67</v>
+        <v>167.42</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>6894087.2</v>
+        <v>7035553.7</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>6894087.2</v>
+        <v>7035553.7</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>176.08</v>
+        <v>176.97</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>176.08</v>
+        <v>176.97</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>176.08</v>
+        <v>176.97</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1615,7584 +1615,7584 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.44</v>
+        <v>37.22</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-10168.2</v>
+        <v>5380.0</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.732538330494</v>
+        <v>5.6785917092561</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>84573.6</v>
+        <v>100121.8</v>
       </c>
       <c r="N2" s="1">
-        <v>84573.6</v>
+        <v>100121.8</v>
       </c>
       <c r="O2" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>7723.0</v>
+        <v>7462.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.99</v>
+        <v>31.77</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>219024.28</v>
+        <v>211622.32</v>
       </c>
       <c r="I3" s="1">
-        <v>12588.49</v>
+        <v>25445.42</v>
       </c>
       <c r="J3" s="1">
-        <v>5.7475317348378</v>
+        <v>12.023977433004</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>231612.77</v>
+        <v>237067.74</v>
       </c>
       <c r="N3" s="1">
-        <v>231612.77</v>
+        <v>237067.74</v>
       </c>
       <c r="O3" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>2034.0</v>
+        <v>1800.0</v>
       </c>
       <c r="D4" s="1">
-        <v>242.0</v>
+        <v>258.2</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>501991.2</v>
+        <v>444240.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-9763.2</v>
+        <v>20520.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-1.9448946515397</v>
+        <v>4.6191247974068</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>492228.0</v>
+        <v>464760.0</v>
       </c>
       <c r="N4" s="1">
-        <v>492228.0</v>
+        <v>464760.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>3315.0</v>
+        <v>2934.0</v>
       </c>
       <c r="D5" s="1">
-        <v>141.85</v>
+        <v>144.0</v>
       </c>
       <c r="E5" s="1">
-        <v>196.4425972851</v>
+        <v>196.442597137</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>651207.21</v>
+        <v>576362.58</v>
       </c>
       <c r="I5" s="1">
-        <v>-180974.46</v>
+        <v>-153866.58</v>
       </c>
       <c r="J5" s="1">
-        <v>-27.790610610715</v>
+        <v>-26.69614325066</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>470232.75</v>
+        <v>422496.0</v>
       </c>
       <c r="N5" s="1">
-        <v>470232.75</v>
+        <v>422496.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.54</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>317.0</v>
+        <v>281.0</v>
       </c>
       <c r="D6" s="1">
-        <v>958.0</v>
+        <v>880.0</v>
       </c>
       <c r="E6" s="1">
-        <v>1003.8507886435</v>
+        <v>1003.8507829181</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>318220.7</v>
+        <v>282082.07</v>
       </c>
       <c r="I6" s="1">
-        <v>-14534.7</v>
+        <v>-34802.07</v>
       </c>
       <c r="J6" s="1">
-        <v>-4.5674904240987</v>
+        <v>-12.337568991889</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>303686.0</v>
+        <v>247280.0</v>
       </c>
       <c r="N6" s="1">
-        <v>303686.0</v>
+        <v>247280.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>39869.0</v>
+        <v>35291.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.04</v>
+        <v>23.12</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1571923048</v>
+        <v>27.157192202</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1082730.1</v>
+        <v>958404.47</v>
       </c>
       <c r="I7" s="1">
-        <v>-44541.34</v>
+        <v>-142476.55</v>
       </c>
       <c r="J7" s="1">
-        <v>-4.1137989975526</v>
+        <v>-14.866014763057</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1038188.76</v>
+        <v>815927.92</v>
       </c>
       <c r="N7" s="1">
-        <v>1038188.76</v>
+        <v>815927.92</v>
       </c>
       <c r="O7" s="1">
-        <v>1.19</v>
+        <v>1.05</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>110.4</v>
+        <v>105.2</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-5896.0</v>
+        <v>-9728.4</v>
       </c>
       <c r="J8" s="1">
-        <v>-6.7567567567568</v>
+        <v>-11.148648648649</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>81364.8</v>
+        <v>77532.4</v>
       </c>
       <c r="N8" s="1">
-        <v>81364.8</v>
+        <v>77532.4</v>
       </c>
       <c r="O8" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.7</v>
+        <v>67.6</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>10406.4</v>
+        <v>10189.6</v>
       </c>
       <c r="J9" s="1">
-        <v>7.631160572337</v>
+        <v>7.4721780604134</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>146773.6</v>
+        <v>146556.8</v>
       </c>
       <c r="N9" s="1">
-        <v>146773.6</v>
+        <v>146556.8</v>
       </c>
       <c r="O9" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>38393.0</v>
+        <v>33983.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.746</v>
+        <v>9.66</v>
       </c>
       <c r="E10" s="1">
         <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>339778.05</v>
+        <v>300749.55</v>
       </c>
       <c r="I10" s="1">
-        <v>34400.13</v>
+        <v>27526.23</v>
       </c>
       <c r="J10" s="1">
-        <v>10.12429437393</v>
+        <v>9.1525423728814</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>374178.18</v>
+        <v>328275.78</v>
       </c>
       <c r="N10" s="1">
-        <v>374178.18</v>
+        <v>328275.78</v>
       </c>
       <c r="O10" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>7377.0</v>
+        <v>6530.0</v>
       </c>
       <c r="D11" s="1">
-        <v>171.78</v>
+        <v>173.44</v>
       </c>
       <c r="E11" s="1">
-        <v>164.7480344313</v>
+        <v>164.7480336907</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1215346.25</v>
+        <v>1075804.66</v>
       </c>
       <c r="I11" s="1">
-        <v>51874.81</v>
+        <v>56758.54</v>
       </c>
       <c r="J11" s="1">
-        <v>4.2683153052062</v>
+        <v>5.2759150532031</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1267221.06</v>
+        <v>1132563.2</v>
       </c>
       <c r="N11" s="1">
-        <v>1267221.06</v>
+        <v>1132563.2</v>
       </c>
       <c r="O11" s="1">
-        <v>1.46</v>
+        <v>1.45</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>4789.0</v>
+        <v>4239.0</v>
       </c>
       <c r="D12" s="1">
-        <v>385.9</v>
+        <v>372.3</v>
       </c>
       <c r="E12" s="1">
-        <v>212.6330068908</v>
+        <v>212.6330077849</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1018299.47</v>
+        <v>901351.32</v>
       </c>
       <c r="I12" s="1">
-        <v>829775.63</v>
+        <v>676828.38</v>
       </c>
       <c r="J12" s="1">
-        <v>81.486404976721</v>
+        <v>75.090407589352</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1848075.1</v>
+        <v>1578179.7</v>
       </c>
       <c r="N12" s="1">
-        <v>1848075.1</v>
+        <v>1578179.7</v>
       </c>
       <c r="O12" s="1">
-        <v>2.13</v>
+        <v>2.03</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>22.84</v>
+        <v>17.17</v>
       </c>
       <c r="E13" s="1">
         <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>25744.68</v>
+        <v>-43843.23</v>
       </c>
       <c r="J13" s="1">
-        <v>10.112980821355</v>
+        <v>-17.222422035785</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>280315.32</v>
+        <v>210727.41</v>
       </c>
       <c r="N13" s="1">
-        <v>280315.32</v>
+        <v>210727.41</v>
       </c>
       <c r="O13" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>57.75</v>
+        <v>60.4</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-8943.6</v>
+        <v>-4857.3</v>
       </c>
       <c r="J14" s="1">
-        <v>-9.1266719118804</v>
+        <v>-4.9567269866247</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>89050.5</v>
+        <v>93136.8</v>
       </c>
       <c r="N14" s="1">
-        <v>89050.5</v>
+        <v>93136.8</v>
       </c>
       <c r="O14" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>13583.0</v>
+        <v>12023.0</v>
       </c>
       <c r="D15" s="1">
-        <v>52.44</v>
+        <v>50.92</v>
       </c>
       <c r="E15" s="1">
-        <v>63.1757159685</v>
+        <v>63.1757157116</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>858115.75</v>
+        <v>759561.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-145823.23</v>
+        <v>-147350.47</v>
       </c>
       <c r="J15" s="1">
-        <v>-16.993421924723</v>
+        <v>-19.399409367216</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>712292.52</v>
+        <v>612211.16</v>
       </c>
       <c r="N15" s="1">
-        <v>712292.52</v>
+        <v>612211.16</v>
       </c>
       <c r="O15" s="1">
-        <v>0.82</v>
+        <v>0.79</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.928</v>
+        <v>10.675</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>-22907.59</v>
+        <v>-17637.5</v>
       </c>
       <c r="J16" s="1">
-        <v>-24.645165343853</v>
+        <v>-18.975331047579</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>70042.04</v>
+        <v>75312.13</v>
       </c>
       <c r="N16" s="1">
-        <v>70042.04</v>
+        <v>75312.13</v>
       </c>
       <c r="O16" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>15970.0</v>
+        <v>14136.0</v>
       </c>
       <c r="D17" s="1">
-        <v>64.16</v>
+        <v>68.54</v>
       </c>
       <c r="E17" s="1">
-        <v>51.6907977458</v>
+        <v>51.6907979626</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>825502.04</v>
+        <v>730701.12</v>
       </c>
       <c r="I17" s="1">
-        <v>199133.16</v>
+        <v>238180.32</v>
       </c>
       <c r="J17" s="1">
-        <v>24.122673276495</v>
+        <v>32.596134518037</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1024635.2</v>
+        <v>968881.44</v>
       </c>
       <c r="N17" s="1">
-        <v>1024635.2</v>
+        <v>968881.44</v>
       </c>
       <c r="O17" s="1">
-        <v>1.18</v>
+        <v>1.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>7926.0</v>
+        <v>7313.0</v>
       </c>
       <c r="D18" s="1">
-        <v>31.62</v>
+        <v>34.84</v>
       </c>
       <c r="E18" s="1">
         <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>237145.92</v>
+        <v>218804.96</v>
       </c>
       <c r="I18" s="1">
-        <v>13474.2</v>
+        <v>35979.96</v>
       </c>
       <c r="J18" s="1">
-        <v>5.6818181818182</v>
+        <v>16.44385026738</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>250620.12</v>
+        <v>254784.92</v>
       </c>
       <c r="N18" s="1">
-        <v>250620.12</v>
+        <v>254784.92</v>
       </c>
       <c r="O18" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>5530.0</v>
+        <v>4895.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1222.6</v>
+        <v>1327.0</v>
       </c>
       <c r="E19" s="1">
-        <v>488.0552983725</v>
+        <v>488.0552972421</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2698945.8</v>
+        <v>2389030.68</v>
       </c>
       <c r="I19" s="1">
-        <v>4062032.2</v>
+        <v>4106634.32</v>
       </c>
       <c r="J19" s="1">
-        <v>150.50440064413</v>
+        <v>171.89541994496</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>6760978.0</v>
+        <v>6495665.0</v>
       </c>
       <c r="N19" s="1">
-        <v>6760978.0</v>
+        <v>6495665.0</v>
       </c>
       <c r="O19" s="1">
-        <v>7.78</v>
+        <v>8.34</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>63.82</v>
+        <v>66.5</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>4610.06</v>
+        <v>9801.22</v>
       </c>
       <c r="J20" s="1">
-        <v>3.8736979166667</v>
+        <v>8.2356770833333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>123619.34</v>
+        <v>128810.5</v>
       </c>
       <c r="N20" s="1">
-        <v>123619.34</v>
+        <v>128810.5</v>
       </c>
       <c r="O20" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>43596.0</v>
+        <v>38589.0</v>
       </c>
       <c r="D21" s="1">
-        <v>42.29</v>
+        <v>38.9</v>
       </c>
       <c r="E21" s="1">
-        <v>25.0855408753</v>
+        <v>25.0855409573</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1093629.24</v>
+        <v>968025.94</v>
       </c>
       <c r="I21" s="1">
-        <v>750045.6</v>
+        <v>533086.16</v>
       </c>
       <c r="J21" s="1">
-        <v>68.583169923291</v>
+        <v>55.069408573907</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1843674.84</v>
+        <v>1501112.1</v>
       </c>
       <c r="N21" s="1">
-        <v>1843674.84</v>
+        <v>1501112.1</v>
       </c>
       <c r="O21" s="1">
-        <v>2.12</v>
+        <v>1.93</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.2</v>
+        <v>10.58</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>18994.01</v>
+        <v>22992.75</v>
       </c>
       <c r="J22" s="1">
-        <v>21.500886512078</v>
+        <v>26.027390127234</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>107334.6</v>
+        <v>111333.34</v>
       </c>
       <c r="N22" s="1">
-        <v>107334.6</v>
+        <v>111333.34</v>
       </c>
       <c r="O22" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>55.35</v>
+        <v>57.55</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>840.5</v>
+        <v>4538.7</v>
       </c>
       <c r="J23" s="1">
-        <v>0.91157702825889</v>
+        <v>4.922515952598</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>93043.35</v>
+        <v>96741.55</v>
       </c>
       <c r="N23" s="1">
-        <v>93043.35</v>
+        <v>96741.55</v>
       </c>
       <c r="O23" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.825</v>
+        <v>19.215</v>
       </c>
       <c r="E24" s="1">
         <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>5859.95</v>
+        <v>9766.58</v>
       </c>
       <c r="J24" s="1">
-        <v>3.2072395786812</v>
+        <v>5.345397473418</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>188570.03</v>
+        <v>192476.66</v>
       </c>
       <c r="N24" s="1">
-        <v>188570.03</v>
+        <v>192476.66</v>
       </c>
       <c r="O24" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>80541.0</v>
+        <v>71290.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.57</v>
+        <v>18.645</v>
       </c>
       <c r="E25" s="1">
-        <v>7.6062301188</v>
+        <v>7.6062301866</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>612613.38</v>
+        <v>542248.15</v>
       </c>
       <c r="I25" s="1">
-        <v>963573.99</v>
+        <v>786953.9</v>
       </c>
       <c r="J25" s="1">
-        <v>157.28908663405</v>
+        <v>145.12800089774</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1576187.37</v>
+        <v>1329202.05</v>
       </c>
       <c r="N25" s="1">
-        <v>1576187.37</v>
+        <v>1329202.05</v>
       </c>
       <c r="O25" s="1">
-        <v>1.81</v>
+        <v>1.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>67423.0</v>
+        <v>65145.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.264</v>
+        <v>3.291</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2079999407</v>
+        <v>3.208</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>216292.98</v>
+        <v>208985.16</v>
       </c>
       <c r="I26" s="1">
-        <v>3775.69</v>
+        <v>5407.04</v>
       </c>
       <c r="J26" s="1">
-        <v>1.745636867179</v>
+        <v>2.5872841880256</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>220068.67</v>
+        <v>214392.2</v>
       </c>
       <c r="N26" s="1">
-        <v>220068.67</v>
+        <v>214392.2</v>
       </c>
       <c r="O26" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>178913.0</v>
+        <v>158352.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.526</v>
+        <v>10.278</v>
       </c>
       <c r="E27" s="1">
-        <v>7.1640059694</v>
+        <v>7.1640059488</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1281733.8</v>
+        <v>1134434.67</v>
       </c>
       <c r="I27" s="1">
-        <v>601504.44</v>
+        <v>493107.19</v>
       </c>
       <c r="J27" s="1">
-        <v>46.928967621826</v>
+        <v>43.467217905109</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1883238.24</v>
+        <v>1627541.86</v>
       </c>
       <c r="N27" s="1">
-        <v>1883238.24</v>
+        <v>1627541.86</v>
       </c>
       <c r="O27" s="1">
-        <v>2.17</v>
+        <v>2.09</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.865</v>
+        <v>16.68</v>
       </c>
       <c r="E28" s="1">
         <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>3867.93</v>
+        <v>1699.54</v>
       </c>
       <c r="J28" s="1">
-        <v>1.9957665043022</v>
+        <v>0.87692512654617</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>197674.67</v>
+        <v>195506.28</v>
       </c>
       <c r="N28" s="1">
-        <v>197674.67</v>
+        <v>195506.28</v>
       </c>
       <c r="O28" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.755</v>
+        <v>13.585</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>4790.8</v>
+        <v>-4873.4</v>
       </c>
       <c r="J29" s="1">
-        <v>4.0917107583774</v>
+        <v>-4.1622574955908</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>121876.3</v>
+        <v>112212.1</v>
       </c>
       <c r="N29" s="1">
-        <v>121876.3</v>
+        <v>112212.1</v>
       </c>
       <c r="O29" s="1">
         <v>0.14</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>1713.0</v>
+        <v>1581.0</v>
       </c>
       <c r="D30" s="1">
-        <v>154.1</v>
+        <v>148.0</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>127.95</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>226116.0</v>
+        <v>202288.95</v>
       </c>
       <c r="I30" s="1">
-        <v>37857.3</v>
+        <v>31699.05</v>
       </c>
       <c r="J30" s="1">
-        <v>16.742424242424</v>
+        <v>15.670183665494</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>263973.3</v>
+        <v>233988.0</v>
       </c>
       <c r="N30" s="1">
-        <v>263973.3</v>
+        <v>233988.0</v>
       </c>
       <c r="O30" s="1">
         <v>0.3</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>977.0</v>
+        <v>905.0</v>
       </c>
       <c r="D31" s="1">
-        <v>220.5</v>
+        <v>258.2</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>185043.8</v>
+        <v>171407.0</v>
       </c>
       <c r="I31" s="1">
-        <v>30384.7</v>
+        <v>62264.0</v>
       </c>
       <c r="J31" s="1">
-        <v>16.420274551214</v>
+        <v>36.325237592397</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>215428.5</v>
+        <v>233671.0</v>
       </c>
       <c r="N31" s="1">
-        <v>215428.5</v>
+        <v>233671.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>30.68</v>
+        <v>29.58</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>-9936.96</v>
+        <v>-13042.26</v>
       </c>
       <c r="J32" s="1">
-        <v>-10.292397660819</v>
+        <v>-13.508771929825</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>86609.64</v>
+        <v>83504.34</v>
       </c>
       <c r="N32" s="1">
-        <v>86609.64</v>
+        <v>83504.34</v>
       </c>
       <c r="O32" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>13389.0</v>
+        <v>11851.0</v>
       </c>
       <c r="D33" s="1">
-        <v>81.0</v>
+        <v>80.7</v>
       </c>
       <c r="E33" s="1">
-        <v>80.5364859213</v>
+        <v>80.5364855286</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1078303.01</v>
+        <v>954437.89</v>
       </c>
       <c r="I33" s="1">
-        <v>6205.99</v>
+        <v>1937.81</v>
       </c>
       <c r="J33" s="1">
-        <v>0.57553303129516</v>
+        <v>0.20303154561477</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1084509.0</v>
+        <v>956375.7</v>
       </c>
       <c r="N33" s="1">
-        <v>1084509.0</v>
+        <v>956375.7</v>
       </c>
       <c r="O33" s="1">
-        <v>1.25</v>
+        <v>1.23</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>15046.0</v>
+        <v>13319.0</v>
       </c>
       <c r="D34" s="1">
-        <v>90.44</v>
+        <v>91.41</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8731264123</v>
+        <v>75.8731263608</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1141587.06</v>
+        <v>1010554.17</v>
       </c>
       <c r="I34" s="1">
-        <v>219173.18</v>
+        <v>206935.62</v>
       </c>
       <c r="J34" s="1">
-        <v>19.19898951903</v>
+        <v>20.477439621074</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1360760.24</v>
+        <v>1217489.79</v>
       </c>
       <c r="N34" s="1">
-        <v>1360760.24</v>
+        <v>1217489.79</v>
       </c>
       <c r="O34" s="1">
         <v>1.56</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>52.52</v>
+        <v>50.9</v>
       </c>
       <c r="E35" s="1">
         <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-567.36</v>
+        <v>-6311.88</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.3037205770691</v>
+        <v>-3.3788914198937</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>186235.92</v>
+        <v>180491.4</v>
       </c>
       <c r="N35" s="1">
-        <v>186235.92</v>
+        <v>180491.4</v>
       </c>
       <c r="O35" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>18834.0</v>
+        <v>18198.0</v>
       </c>
       <c r="D36" s="1">
-        <v>12.212</v>
+        <v>12.486</v>
       </c>
       <c r="E36" s="1">
         <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>226196.34</v>
+        <v>218557.98</v>
       </c>
       <c r="I36" s="1">
-        <v>3804.47</v>
+        <v>8662.25</v>
       </c>
       <c r="J36" s="1">
-        <v>1.6819326077513</v>
+        <v>3.9633647785361</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>230000.81</v>
+        <v>227220.23</v>
       </c>
       <c r="N36" s="1">
-        <v>230000.81</v>
+        <v>227220.23</v>
       </c>
       <c r="O36" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>20860.0</v>
+        <v>18465.0</v>
       </c>
       <c r="D37" s="1">
-        <v>28.85</v>
+        <v>26.23</v>
       </c>
       <c r="E37" s="1">
-        <v>25.1371323106</v>
+        <v>25.1371324127</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>524360.58</v>
+        <v>464157.15</v>
       </c>
       <c r="I37" s="1">
-        <v>77450.42</v>
+        <v>20179.8</v>
       </c>
       <c r="J37" s="1">
-        <v>14.770450517085</v>
+        <v>4.3476223516109</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>601811.0</v>
+        <v>484336.95</v>
       </c>
       <c r="N37" s="1">
-        <v>601811.0</v>
+        <v>484336.95</v>
       </c>
       <c r="O37" s="1">
-        <v>0.69</v>
+        <v>0.62</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>68897.0</v>
+        <v>60984.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.655</v>
+        <v>10.735</v>
       </c>
       <c r="E38" s="1">
-        <v>10.567516873</v>
+        <v>10.5675167257</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>728070.21</v>
+        <v>644449.44</v>
       </c>
       <c r="I38" s="1">
-        <v>6027.33</v>
+        <v>10213.8</v>
       </c>
       <c r="J38" s="1">
-        <v>0.82785010528037</v>
+        <v>1.5848877143876</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>734097.54</v>
+        <v>654663.24</v>
       </c>
       <c r="N38" s="1">
-        <v>734097.54</v>
+        <v>654663.24</v>
       </c>
       <c r="O38" s="1">
         <v>0.84</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.775</v>
+        <v>17.255</v>
       </c>
       <c r="E39" s="1">
         <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>6232.74</v>
+        <v>10330.98</v>
       </c>
       <c r="J39" s="1">
-        <v>4.5497039576192</v>
+        <v>7.5412901215332</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>143224.95</v>
+        <v>147323.19</v>
       </c>
       <c r="N39" s="1">
-        <v>143224.95</v>
+        <v>147323.19</v>
       </c>
       <c r="O39" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>87.3</v>
+        <v>83.05</v>
       </c>
       <c r="E40" s="1">
         <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-5437.8</v>
+        <v>-9717.55</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.8252427184466</v>
+        <v>-10.409924487594</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>87911.1</v>
+        <v>83631.35</v>
       </c>
       <c r="N40" s="1">
-        <v>87911.1</v>
+        <v>83631.35</v>
       </c>
       <c r="O40" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>6658.0</v>
+        <v>6433.0</v>
       </c>
       <c r="D41" s="1">
-        <v>34.72</v>
+        <v>36.16</v>
       </c>
       <c r="E41" s="1">
         <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>230699.7</v>
+        <v>222903.45</v>
       </c>
       <c r="I41" s="1">
-        <v>466.06</v>
+        <v>9713.83</v>
       </c>
       <c r="J41" s="1">
-        <v>0.2020202020202</v>
+        <v>4.3578643578644</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>231165.76</v>
+        <v>232617.28</v>
       </c>
       <c r="N41" s="1">
-        <v>231165.76</v>
+        <v>232617.28</v>
       </c>
       <c r="O41" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>7209.0</v>
+        <v>6381.0</v>
       </c>
       <c r="D42" s="1">
-        <v>77.88</v>
+        <v>75.94</v>
       </c>
       <c r="E42" s="1">
-        <v>75.3524205854</v>
+        <v>75.3524196834</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>543215.6</v>
+        <v>480823.79</v>
       </c>
       <c r="I42" s="1">
-        <v>18221.32</v>
+        <v>3749.35</v>
       </c>
       <c r="J42" s="1">
-        <v>3.354344021048</v>
+        <v>0.77977630848923</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>561436.92</v>
+        <v>484573.14</v>
       </c>
       <c r="N42" s="1">
-        <v>561436.92</v>
+        <v>484573.14</v>
       </c>
       <c r="O42" s="1">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>58.15</v>
+        <v>53.95</v>
       </c>
       <c r="E43" s="1">
         <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>-5983.98</v>
+        <v>-12267.18</v>
       </c>
       <c r="J43" s="1">
-        <v>-6.4360217078789</v>
+        <v>-13.193867087533</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>86992.4</v>
+        <v>80709.2</v>
       </c>
       <c r="N43" s="1">
-        <v>86992.4</v>
+        <v>80709.2</v>
       </c>
       <c r="O43" s="1">
         <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>27737.0</v>
+        <v>24551.0</v>
       </c>
       <c r="D44" s="1">
-        <v>17.29</v>
+        <v>17.025</v>
       </c>
       <c r="E44" s="1">
-        <v>18.7849998197</v>
+        <v>18.7849997963</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>521039.54</v>
+        <v>461190.53</v>
       </c>
       <c r="I44" s="1">
-        <v>-41466.81</v>
+        <v>-43209.75</v>
       </c>
       <c r="J44" s="1">
-        <v>-7.9584766254016</v>
+        <v>-9.3691754685423</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>479572.73</v>
+        <v>417980.78</v>
       </c>
       <c r="N44" s="1">
-        <v>479572.73</v>
+        <v>417980.78</v>
       </c>
       <c r="O44" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>8228.0</v>
+        <v>7283.0</v>
       </c>
       <c r="D45" s="1">
-        <v>67.48</v>
+        <v>61.44</v>
       </c>
       <c r="E45" s="1">
-        <v>56.9088879436</v>
+        <v>56.908887821</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>468246.33</v>
+        <v>414467.43</v>
       </c>
       <c r="I45" s="1">
-        <v>86979.11</v>
+        <v>33000.09</v>
       </c>
       <c r="J45" s="1">
-        <v>18.575502770091</v>
+        <v>7.9620466196825</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>555225.44</v>
+        <v>447467.52</v>
       </c>
       <c r="N45" s="1">
-        <v>555225.44</v>
+        <v>447467.52</v>
       </c>
       <c r="O45" s="1">
-        <v>0.64</v>
+        <v>0.57</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>17334.0</v>
+        <v>15344.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.61</v>
+        <v>19.075</v>
       </c>
       <c r="E46" s="1">
-        <v>28.9054361371</v>
+        <v>28.9054366528</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>501046.83</v>
+        <v>443525.02</v>
       </c>
       <c r="I46" s="1">
-        <v>-178461.09</v>
+        <v>-150838.22</v>
       </c>
       <c r="J46" s="1">
-        <v>-35.617646757689</v>
+        <v>-34.00895399317</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>322585.74</v>
+        <v>292686.8</v>
       </c>
       <c r="N46" s="1">
-        <v>322585.74</v>
+        <v>292686.8</v>
       </c>
       <c r="O46" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>21899.0</v>
+        <v>19384.0</v>
       </c>
       <c r="D47" s="1">
-        <v>28.055</v>
+        <v>27.16</v>
       </c>
       <c r="E47" s="1">
-        <v>30.2950002283</v>
+        <v>30.295</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>663430.21</v>
+        <v>587238.28</v>
       </c>
       <c r="I47" s="1">
-        <v>-49053.76</v>
+        <v>-60768.84</v>
       </c>
       <c r="J47" s="1">
-        <v>-7.3939593435156</v>
+        <v>-10.348242284205</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>614376.45</v>
+        <v>526469.44</v>
       </c>
       <c r="N47" s="1">
-        <v>614376.45</v>
+        <v>526469.44</v>
       </c>
       <c r="O47" s="1">
-        <v>0.71</v>
+        <v>0.68</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>3186.0</v>
+        <v>2820.0</v>
       </c>
       <c r="D48" s="1">
-        <v>259.5</v>
+        <v>245.2</v>
       </c>
       <c r="E48" s="1">
-        <v>147.0676867546</v>
+        <v>147.0676879433</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>468557.65</v>
+        <v>414730.88</v>
       </c>
       <c r="I48" s="1">
-        <v>358209.35</v>
+        <v>276733.12</v>
       </c>
       <c r="J48" s="1">
-        <v>76.449365408931</v>
+        <v>66.725950090816</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>826767.0</v>
+        <v>691464.0</v>
       </c>
       <c r="N48" s="1">
-        <v>826767.0</v>
+        <v>691464.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.95</v>
+        <v>0.89</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>11490.0</v>
+        <v>10171.0</v>
       </c>
       <c r="D49" s="1">
-        <v>48.64</v>
+        <v>47.49</v>
       </c>
       <c r="E49" s="1">
         <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>575649.0</v>
+        <v>509567.1</v>
       </c>
       <c r="I49" s="1">
-        <v>-16775.4</v>
+        <v>-26546.31</v>
       </c>
       <c r="J49" s="1">
-        <v>-2.9141716566866</v>
+        <v>-5.2095808383234</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>558873.6</v>
+        <v>483020.79</v>
       </c>
       <c r="N49" s="1">
-        <v>558873.6</v>
+        <v>483020.79</v>
       </c>
       <c r="O49" s="1">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>13529.0</v>
+        <v>11976.0</v>
       </c>
       <c r="D50" s="1">
-        <v>29.11</v>
+        <v>27.96</v>
       </c>
       <c r="E50" s="1">
-        <v>30.4650373272</v>
+        <v>30.4650367401</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>412161.49</v>
+        <v>364849.28</v>
       </c>
       <c r="I50" s="1">
-        <v>-18332.3</v>
+        <v>-30000.32</v>
       </c>
       <c r="J50" s="1">
-        <v>-4.4478439749429</v>
+        <v>-8.2226611492833</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>393829.19</v>
+        <v>334848.96</v>
       </c>
       <c r="N50" s="1">
-        <v>393829.19</v>
+        <v>334848.96</v>
       </c>
       <c r="O50" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>65191.0</v>
+        <v>57703.0</v>
       </c>
       <c r="D51" s="1">
-        <v>19.21</v>
+        <v>18.735</v>
       </c>
       <c r="E51" s="1">
         <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1282958.88</v>
+        <v>1135595.04</v>
       </c>
       <c r="I51" s="1">
-        <v>-30639.77</v>
+        <v>-54529.33</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.3882113821138</v>
+        <v>-4.8018288279949</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1252319.11</v>
+        <v>1081065.71</v>
       </c>
       <c r="N51" s="1">
-        <v>1252319.11</v>
+        <v>1081065.71</v>
       </c>
       <c r="O51" s="1">
-        <v>1.44</v>
+        <v>1.39</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>132249.0</v>
+        <v>117052.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.52</v>
+        <v>4.39</v>
       </c>
       <c r="E52" s="1">
-        <v>4.5159999698</v>
+        <v>4.5159999829</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>597236.48</v>
+        <v>528606.83</v>
       </c>
       <c r="I52" s="1">
-        <v>529.0</v>
+        <v>-14748.55</v>
       </c>
       <c r="J52" s="1">
-        <v>0.088574629600657</v>
+        <v>-2.7900793487666</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>597765.48</v>
+        <v>513858.28</v>
       </c>
       <c r="N52" s="1">
-        <v>597765.48</v>
+        <v>513858.28</v>
       </c>
       <c r="O52" s="1">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>1932.0</v>
+        <v>1710.0</v>
       </c>
       <c r="D53" s="1">
-        <v>140.3</v>
+        <v>132.85</v>
       </c>
       <c r="E53" s="1">
         <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>282458.4</v>
+        <v>250002.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-11398.8</v>
+        <v>-22828.5</v>
       </c>
       <c r="J53" s="1">
-        <v>-4.0355677154583</v>
+        <v>-9.1313269493844</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>271059.6</v>
+        <v>227173.5</v>
       </c>
       <c r="N53" s="1">
-        <v>271059.6</v>
+        <v>227173.5</v>
       </c>
       <c r="O53" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>13988.0</v>
+        <v>12381.0</v>
       </c>
       <c r="D54" s="1">
-        <v>41.34</v>
+        <v>40.72</v>
       </c>
       <c r="E54" s="1">
         <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>607638.72</v>
+        <v>537830.64</v>
       </c>
       <c r="I54" s="1">
-        <v>-29374.8</v>
+        <v>-33676.32</v>
       </c>
       <c r="J54" s="1">
-        <v>-4.8342541436464</v>
+        <v>-6.2615101289134</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>578263.92</v>
+        <v>504154.32</v>
       </c>
       <c r="N54" s="1">
-        <v>578263.92</v>
+        <v>504154.32</v>
       </c>
       <c r="O54" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>181276.0</v>
+        <v>160444.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.696</v>
+        <v>9.737</v>
       </c>
       <c r="E55" s="1">
-        <v>5.4519418456</v>
+        <v>5.451941799</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>988306.21</v>
+        <v>874731.35</v>
       </c>
       <c r="I55" s="1">
-        <v>769345.89</v>
+        <v>687511.88</v>
       </c>
       <c r="J55" s="1">
-        <v>77.844890805654</v>
+        <v>78.596917785101</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1757652.1</v>
+        <v>1562243.23</v>
       </c>
       <c r="N55" s="1">
-        <v>1757652.1</v>
+        <v>1562243.23</v>
       </c>
       <c r="O55" s="1">
-        <v>2.02</v>
+        <v>2.01</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>46038.0</v>
+        <v>40751.0</v>
       </c>
       <c r="D56" s="1">
-        <v>28.28</v>
+        <v>27.4</v>
       </c>
       <c r="E56" s="1">
-        <v>14.5844830358</v>
+        <v>14.2654830556</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>671440.43</v>
+        <v>581332.7</v>
       </c>
       <c r="I56" s="1">
-        <v>630514.21</v>
+        <v>535244.7</v>
       </c>
       <c r="J56" s="1">
-        <v>93.904713185055</v>
+        <v>92.072009711478</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1301954.64</v>
+        <v>1116577.4</v>
       </c>
       <c r="N56" s="1">
-        <v>1301954.64</v>
+        <v>1116577.4</v>
       </c>
       <c r="O56" s="1">
-        <v>1.5</v>
+        <v>1.43</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>3980.0</v>
+        <v>3523.0</v>
       </c>
       <c r="D57" s="1">
-        <v>105.3</v>
+        <v>96.95</v>
       </c>
       <c r="E57" s="1">
-        <v>104.589701005</v>
+        <v>104.5897019586</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>416267.01</v>
+        <v>368469.52</v>
       </c>
       <c r="I57" s="1">
-        <v>2826.99</v>
+        <v>-26914.67</v>
       </c>
       <c r="J57" s="1">
-        <v>0.67912900424177</v>
+        <v>-7.3044494969353</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>419094.0</v>
+        <v>341554.85</v>
       </c>
       <c r="N57" s="1">
-        <v>419094.0</v>
+        <v>341554.85</v>
       </c>
       <c r="O57" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>3588.0</v>
+        <v>3175.0</v>
       </c>
       <c r="D58" s="1">
-        <v>206.9</v>
+        <v>170.45</v>
       </c>
       <c r="E58" s="1">
-        <v>205.5135033445</v>
+        <v>205.5135023622</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>737382.45</v>
+        <v>652505.37</v>
       </c>
       <c r="I58" s="1">
-        <v>4974.75</v>
+        <v>-111326.62</v>
       </c>
       <c r="J58" s="1">
-        <v>0.6746499052154</v>
+        <v>-17.061410544407</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>742357.2</v>
+        <v>541178.75</v>
       </c>
       <c r="N58" s="1">
-        <v>742357.2</v>
+        <v>541178.75</v>
       </c>
       <c r="O58" s="1">
-        <v>0.85</v>
+        <v>0.7</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>69.24</v>
+        <v>58.82</v>
       </c>
       <c r="E59" s="1">
         <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>1620.0</v>
+        <v>-14010.0</v>
       </c>
       <c r="J59" s="1">
-        <v>1.5845070422535</v>
+        <v>-13.703051643192</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>103860.0</v>
+        <v>88230.0</v>
       </c>
       <c r="N59" s="1">
-        <v>103860.0</v>
+        <v>88230.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>26.35</v>
+        <v>22.88</v>
       </c>
       <c r="E60" s="1">
         <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>2507.46</v>
+        <v>-10102.52</v>
       </c>
       <c r="J60" s="1">
-        <v>2.6890101325019</v>
+        <v>-10.833982852689</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>95755.9</v>
+        <v>83145.92</v>
       </c>
       <c r="N60" s="1">
-        <v>95755.9</v>
+        <v>83145.92</v>
       </c>
       <c r="O60" s="1">
         <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>305.1</v>
+        <v>283.15</v>
       </c>
       <c r="E61" s="1">
         <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-9372.5</v>
+        <v>-21993.75</v>
       </c>
       <c r="J61" s="1">
-        <v>-5.0715619166148</v>
+        <v>-11.901057871811</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>175432.5</v>
+        <v>162811.25</v>
       </c>
       <c r="N61" s="1">
-        <v>175432.5</v>
+        <v>162811.25</v>
       </c>
       <c r="O61" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>6490.0</v>
+        <v>5745.0</v>
       </c>
       <c r="D62" s="1">
-        <v>59.88</v>
+        <v>57.8</v>
       </c>
       <c r="E62" s="1">
         <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>409908.4</v>
+        <v>362854.2</v>
       </c>
       <c r="I62" s="1">
-        <v>-21287.2</v>
+        <v>-30793.2</v>
       </c>
       <c r="J62" s="1">
-        <v>-5.1931602279924</v>
+        <v>-8.4863837872071</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>388621.2</v>
+        <v>332061.0</v>
       </c>
       <c r="N62" s="1">
-        <v>388621.2</v>
+        <v>332061.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>73.1</v>
+        <v>67.1</v>
       </c>
       <c r="E63" s="1">
         <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-10870.65</v>
+        <v>-17296.65</v>
       </c>
       <c r="J63" s="1">
-        <v>-12.192192192192</v>
+        <v>-19.399399399399</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>78290.1</v>
+        <v>71864.1</v>
       </c>
       <c r="N63" s="1">
-        <v>78290.1</v>
+        <v>71864.1</v>
       </c>
       <c r="O63" s="1">
         <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>38.95</v>
+        <v>36.53</v>
       </c>
       <c r="E64" s="1">
         <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>-1442.0</v>
+        <v>-8421.28</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.2674271229404</v>
+        <v>-7.4017743979721</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>112331.8</v>
+        <v>105352.52</v>
       </c>
       <c r="N64" s="1">
-        <v>112331.8</v>
+        <v>105352.52</v>
       </c>
       <c r="O64" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>38.04</v>
+        <v>37.12</v>
       </c>
       <c r="E65" s="1">
         <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>3176.96</v>
+        <v>893.52</v>
       </c>
       <c r="J65" s="1">
-        <v>3.4820457018498</v>
+        <v>0.97932535364527</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>94415.28</v>
+        <v>92131.84</v>
       </c>
       <c r="N65" s="1">
-        <v>94415.28</v>
+        <v>92131.84</v>
       </c>
       <c r="O65" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>4771.0</v>
+        <v>4222.0</v>
       </c>
       <c r="D66" s="1">
-        <v>198.5</v>
+        <v>207.0</v>
       </c>
       <c r="E66" s="1">
-        <v>148.3624418361</v>
+        <v>148.3624443392</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>707837.21</v>
+        <v>626386.24</v>
       </c>
       <c r="I66" s="1">
-        <v>239206.29</v>
+        <v>247567.76</v>
       </c>
       <c r="J66" s="1">
-        <v>33.79396937892</v>
+        <v>39.523179819531</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>947043.5</v>
+        <v>873954.0</v>
       </c>
       <c r="N66" s="1">
-        <v>947043.5</v>
+        <v>873954.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.09</v>
+        <v>1.12</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>61.5</v>
+        <v>54.2</v>
       </c>
       <c r="E67" s="1">
         <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>-6058.8</v>
+        <v>-16110.9</v>
       </c>
       <c r="J67" s="1">
-        <v>-6.6767830045524</v>
+        <v>-17.754172989378</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>84685.5</v>
+        <v>74633.4</v>
       </c>
       <c r="N67" s="1">
-        <v>84685.5</v>
+        <v>74633.4</v>
       </c>
       <c r="O67" s="1">
         <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>26117.0</v>
+        <v>23117.0</v>
       </c>
       <c r="D68" s="1">
-        <v>36.87</v>
+        <v>38.88</v>
       </c>
       <c r="E68" s="1">
-        <v>35.9611716506</v>
+        <v>35.9611714323</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>939197.92</v>
+        <v>831314.4</v>
       </c>
       <c r="I68" s="1">
-        <v>23735.87</v>
+        <v>67474.56</v>
       </c>
       <c r="J68" s="1">
-        <v>2.5272489956111</v>
+        <v>8.1166114769575</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>962933.79</v>
+        <v>898788.96</v>
       </c>
       <c r="N68" s="1">
-        <v>962933.79</v>
+        <v>898788.96</v>
       </c>
       <c r="O68" s="1">
-        <v>1.11</v>
+        <v>1.15</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>9.464</v>
+        <v>8.8</v>
       </c>
       <c r="E69" s="1">
         <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>-9710.45</v>
+        <v>-15240.24</v>
       </c>
       <c r="J69" s="1">
-        <v>-10.96895804472</v>
+        <v>-17.215428033866</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>78816.19</v>
+        <v>73286.4</v>
       </c>
       <c r="N69" s="1">
-        <v>78816.19</v>
+        <v>73286.4</v>
       </c>
       <c r="O69" s="1">
         <v>0.09</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>1300.0</v>
+        <v>1150.0</v>
       </c>
       <c r="D70" s="1">
-        <v>275.0</v>
+        <v>235.0</v>
       </c>
       <c r="E70" s="1">
         <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>335140.0</v>
+        <v>296470.0</v>
       </c>
       <c r="I70" s="1">
-        <v>22360.0</v>
+        <v>-26220.0</v>
       </c>
       <c r="J70" s="1">
-        <v>6.6718386346005</v>
+        <v>-8.844065166796</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>357500.0</v>
+        <v>270250.0</v>
       </c>
       <c r="N70" s="1">
-        <v>357500.0</v>
+        <v>270250.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>7609.0</v>
+        <v>6735.0</v>
       </c>
       <c r="D71" s="1">
-        <v>67.78</v>
+        <v>64.46</v>
       </c>
       <c r="E71" s="1">
         <v>78.56</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>597763.04</v>
+        <v>529101.6</v>
       </c>
       <c r="I71" s="1">
-        <v>-82025.02</v>
+        <v>-94963.5</v>
       </c>
       <c r="J71" s="1">
-        <v>-13.72199592668</v>
+        <v>-17.948065173116</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>515738.02</v>
+        <v>434138.1</v>
       </c>
       <c r="N71" s="1">
-        <v>515738.02</v>
+        <v>434138.1</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>2540.0</v>
       </c>
       <c r="D72" s="1">
-        <v>65.06</v>
+        <v>63.54</v>
       </c>
       <c r="E72" s="1">
         <v>69.0962440945</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>175504.46</v>
       </c>
       <c r="I72" s="1">
-        <v>-10252.06</v>
+        <v>-14112.86</v>
       </c>
       <c r="J72" s="1">
-        <v>-5.8414811794526</v>
+        <v>-8.0413113148236</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>165252.4</v>
+        <v>161391.6</v>
       </c>
       <c r="N72" s="1">
-        <v>165252.4</v>
+        <v>161391.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>443.0</v>
+        <v>392.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1654.5</v>
+        <v>1582.5</v>
       </c>
       <c r="E73" s="1">
-        <v>1442.815778781</v>
+        <v>1442.8157653061</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>639167.39</v>
+        <v>565583.78</v>
       </c>
       <c r="I73" s="1">
-        <v>93776.11</v>
+        <v>54756.22</v>
       </c>
       <c r="J73" s="1">
-        <v>14.671604256907</v>
+        <v>9.6813632102392</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>732943.5</v>
+        <v>620340.0</v>
       </c>
       <c r="N73" s="1">
-        <v>732943.5</v>
+        <v>620340.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>1856.0</v>
       </c>
       <c r="D74" s="1">
-        <v>45.02</v>
+        <v>52.0</v>
       </c>
       <c r="E74" s="1">
         <v>48.74</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>90461.44</v>
       </c>
       <c r="I74" s="1">
-        <v>-6904.32</v>
+        <v>6050.56</v>
       </c>
       <c r="J74" s="1">
-        <v>-7.6323348379155</v>
+        <v>6.6885514977431</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>83557.12</v>
+        <v>96512.0</v>
       </c>
       <c r="N74" s="1">
-        <v>83557.12</v>
+        <v>96512.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>2854.0</v>
       </c>
       <c r="D75" s="1">
-        <v>28.28</v>
+        <v>27.1</v>
       </c>
       <c r="E75" s="1">
         <v>31.64</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>90300.56</v>
       </c>
       <c r="I75" s="1">
-        <v>-9589.44</v>
+        <v>-12957.16</v>
       </c>
       <c r="J75" s="1">
-        <v>-10.619469026549</v>
+        <v>-14.348925410872</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>80711.12</v>
+        <v>77343.4</v>
       </c>
       <c r="N75" s="1">
-        <v>80711.12</v>
+        <v>77343.4</v>
       </c>
       <c r="O75" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>36579.0</v>
+        <v>32379.0</v>
       </c>
       <c r="D76" s="1">
-        <v>19.86</v>
+        <v>19.57</v>
       </c>
       <c r="E76" s="1">
-        <v>13.9407367615</v>
+        <v>13.9407368974</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>509938.21</v>
+        <v>451387.12</v>
       </c>
       <c r="I76" s="1">
-        <v>216520.73</v>
+        <v>182269.91</v>
       </c>
       <c r="J76" s="1">
-        <v>42.460189441383</v>
+        <v>40.379953685874</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>726458.94</v>
+        <v>633657.03</v>
       </c>
       <c r="N76" s="1">
-        <v>726458.94</v>
+        <v>633657.03</v>
       </c>
       <c r="O76" s="1">
-        <v>0.84</v>
+        <v>0.81</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>16038.0</v>
+        <v>14196.0</v>
       </c>
       <c r="D77" s="1">
-        <v>53.1</v>
+        <v>49.05</v>
       </c>
       <c r="E77" s="1">
-        <v>28.6805630378</v>
+        <v>28.6805628346</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>459978.87</v>
+        <v>407149.27</v>
       </c>
       <c r="I77" s="1">
-        <v>391638.93</v>
+        <v>289164.53</v>
       </c>
       <c r="J77" s="1">
-        <v>85.142808842502</v>
+        <v>71.021748362707</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>851617.8</v>
+        <v>696313.8</v>
       </c>
       <c r="N77" s="1">
-        <v>851617.8</v>
+        <v>696313.8</v>
       </c>
       <c r="O77" s="1">
-        <v>0.98</v>
+        <v>0.89</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>16255.0</v>
+        <v>14388.0</v>
       </c>
       <c r="D78" s="1">
-        <v>46.005</v>
+        <v>64.36</v>
       </c>
       <c r="E78" s="1">
-        <v>35.900894494</v>
+        <v>35.9008944954</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>583569.04</v>
+        <v>516542.07</v>
       </c>
       <c r="I78" s="1">
-        <v>164242.24</v>
+        <v>409469.61</v>
       </c>
       <c r="J78" s="1">
-        <v>28.144440287648</v>
+        <v>79.271299238027</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>747811.28</v>
+        <v>926011.68</v>
       </c>
       <c r="N78" s="1">
-        <v>747811.28</v>
+        <v>926011.68</v>
       </c>
       <c r="O78" s="1">
-        <v>0.86</v>
+        <v>1.19</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>37611.0</v>
+        <v>33292.0</v>
       </c>
       <c r="D79" s="1">
-        <v>24.185</v>
+        <v>25.425</v>
       </c>
       <c r="E79" s="1">
-        <v>14.6298670602</v>
+        <v>14.629866935</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>550243.93</v>
+        <v>487057.53</v>
       </c>
       <c r="I79" s="1">
-        <v>359378.11</v>
+        <v>359391.57</v>
       </c>
       <c r="J79" s="1">
-        <v>65.312507854471</v>
+        <v>73.788320242169</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>909622.04</v>
+        <v>846449.1</v>
       </c>
       <c r="N79" s="1">
-        <v>909622.04</v>
+        <v>846449.1</v>
       </c>
       <c r="O79" s="1">
-        <v>1.05</v>
+        <v>1.09</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
         <v>2274.0</v>
       </c>
       <c r="D80" s="1">
-        <v>37.36</v>
+        <v>35.82</v>
       </c>
       <c r="E80" s="1">
         <v>39.1</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>88913.4</v>
       </c>
       <c r="I80" s="1">
-        <v>-3956.76</v>
+        <v>-7458.72</v>
       </c>
       <c r="J80" s="1">
-        <v>-4.4501278772379</v>
+        <v>-8.3887468030691</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>84956.64</v>
+        <v>81454.68</v>
       </c>
       <c r="N80" s="1">
-        <v>84956.64</v>
+        <v>81454.68</v>
       </c>
       <c r="O80" s="1">
         <v>0.1</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>294843.0</v>
+        <v>260961.0</v>
       </c>
       <c r="D81" s="1">
-        <v>5.742</v>
+        <v>5.714</v>
       </c>
       <c r="E81" s="1">
-        <v>2.7071045607</v>
+        <v>2.7071045865</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>798170.83</v>
+        <v>706448.72</v>
       </c>
       <c r="I81" s="1">
-        <v>894817.68</v>
+        <v>784682.43</v>
       </c>
       <c r="J81" s="1">
-        <v>112.10854197716</v>
+        <v>111.07422347655</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1692988.51</v>
+        <v>1491131.15</v>
       </c>
       <c r="N81" s="1">
-        <v>1692988.51</v>
+        <v>1491131.15</v>
       </c>
       <c r="O81" s="1">
-        <v>1.95</v>
+        <v>1.92</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
-        <v>16343.0</v>
+        <v>15791.0</v>
       </c>
       <c r="D82" s="1">
-        <v>19.37</v>
+        <v>13.93</v>
       </c>
       <c r="E82" s="1">
         <v>19.15</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>312968.45</v>
+        <v>302397.65</v>
       </c>
       <c r="I82" s="1">
-        <v>3595.46</v>
+        <v>-82429.02</v>
       </c>
       <c r="J82" s="1">
-        <v>1.1488250652742</v>
+        <v>-27.258485639687</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>316563.91</v>
+        <v>219968.63</v>
       </c>
       <c r="N82" s="1">
-        <v>316563.91</v>
+        <v>219968.63</v>
       </c>
       <c r="O82" s="1">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>6121.0</v>
       </c>
       <c r="D83" s="1">
-        <v>15.2</v>
+        <v>15.57</v>
       </c>
       <c r="E83" s="1">
         <v>14.99</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>91753.79</v>
       </c>
       <c r="I83" s="1">
-        <v>1285.41</v>
+        <v>3550.18</v>
       </c>
       <c r="J83" s="1">
-        <v>1.4009339559706</v>
+        <v>3.8692461641094</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>93039.2</v>
+        <v>95303.97</v>
       </c>
       <c r="N83" s="1">
-        <v>93039.2</v>
+        <v>95303.97</v>
       </c>
       <c r="O83" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>3626.0</v>
+        <v>3210.0</v>
       </c>
       <c r="D84" s="1">
-        <v>117.05</v>
+        <v>112.6</v>
       </c>
       <c r="E84" s="1">
         <v>114.8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>416264.8</v>
+        <v>368508.0</v>
       </c>
       <c r="I84" s="1">
-        <v>8158.5</v>
+        <v>-7062.0</v>
       </c>
       <c r="J84" s="1">
-        <v>1.9599303135889</v>
+        <v>-1.9163763066202</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>424423.3</v>
+        <v>361446.0</v>
       </c>
       <c r="N84" s="1">
-        <v>424423.3</v>
+        <v>361446.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
         <v>926.0</v>
       </c>
       <c r="D85" s="1">
-        <v>246.2</v>
+        <v>240.6</v>
       </c>
       <c r="E85" s="1">
         <v>285.9</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>264743.4</v>
       </c>
       <c r="I85" s="1">
-        <v>-36762.2</v>
+        <v>-41947.8</v>
       </c>
       <c r="J85" s="1">
-        <v>-13.885974116824</v>
+        <v>-15.844700944386</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>227981.2</v>
+        <v>222795.6</v>
       </c>
       <c r="N85" s="1">
-        <v>227981.2</v>
+        <v>222795.6</v>
       </c>
       <c r="O85" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>2911.0</v>
       </c>
       <c r="D86" s="1">
-        <v>35.12</v>
+        <v>34.04</v>
       </c>
       <c r="E86" s="1">
         <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>103689.82</v>
       </c>
       <c r="I86" s="1">
-        <v>-1455.5</v>
+        <v>-4599.38</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.4037057832678</v>
+        <v>-4.4357102751263</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>102234.32</v>
+        <v>99090.44</v>
       </c>
       <c r="N86" s="1">
-        <v>102234.32</v>
+        <v>99090.44</v>
       </c>
       <c r="O86" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>5284.0</v>
+        <v>4678.0</v>
       </c>
       <c r="D87" s="1">
-        <v>57.72</v>
+        <v>49.83</v>
       </c>
       <c r="E87" s="1">
         <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>338281.68</v>
+        <v>299485.56</v>
       </c>
       <c r="I87" s="1">
-        <v>-33289.2</v>
+        <v>-66380.82</v>
       </c>
       <c r="J87" s="1">
-        <v>-9.8406747891284</v>
+        <v>-22.164948453608</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>304992.48</v>
+        <v>233104.74</v>
       </c>
       <c r="N87" s="1">
-        <v>304992.48</v>
+        <v>233104.74</v>
       </c>
       <c r="O87" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
         <v>2709.0</v>
       </c>
       <c r="D88" s="1">
-        <v>30.46</v>
+        <v>26.72</v>
       </c>
       <c r="E88" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>90570.9</v>
       </c>
       <c r="I88" s="1">
-        <v>-8054.76</v>
+        <v>-18186.42</v>
       </c>
       <c r="J88" s="1">
-        <v>-8.8933200398804</v>
+        <v>-20.079760717846</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>82516.14</v>
+        <v>72384.48</v>
       </c>
       <c r="N88" s="1">
-        <v>82516.14</v>
+        <v>72384.48</v>
       </c>
       <c r="O88" s="1">
         <v>0.09</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>229238.0</v>
+        <v>202891.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.799</v>
+        <v>4.564</v>
       </c>
       <c r="E89" s="1">
-        <v>3.5459065687</v>
+        <v>3.5459065705</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>812856.53</v>
+        <v>719432.53</v>
       </c>
       <c r="I89" s="1">
-        <v>287256.63</v>
+        <v>206561.99</v>
       </c>
       <c r="J89" s="1">
-        <v>35.33915511511</v>
+        <v>28.711794558414</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1100113.16</v>
+        <v>925994.52</v>
       </c>
       <c r="N89" s="1">
-        <v>1100113.16</v>
+        <v>925994.52</v>
       </c>
       <c r="O89" s="1">
-        <v>1.27</v>
+        <v>1.19</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>10232.0</v>
+        <v>9484.0</v>
       </c>
       <c r="D90" s="1">
-        <v>24.68</v>
+        <v>21.86</v>
       </c>
       <c r="E90" s="1">
         <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>277082.56</v>
+        <v>256826.72</v>
       </c>
       <c r="I90" s="1">
-        <v>-24556.8</v>
+        <v>-49506.48</v>
       </c>
       <c r="J90" s="1">
-        <v>-8.8626292466765</v>
+        <v>-19.276218611521</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>252525.76</v>
+        <v>207320.24</v>
       </c>
       <c r="N90" s="1">
-        <v>252525.76</v>
+        <v>207320.24</v>
       </c>
       <c r="O90" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>5132.0</v>
+        <v>4542.0</v>
       </c>
       <c r="D91" s="1">
-        <v>186.38</v>
+        <v>177.02</v>
       </c>
       <c r="E91" s="1">
-        <v>147.4310833983</v>
+        <v>147.4310832232</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>756616.32</v>
+        <v>669631.98</v>
       </c>
       <c r="I91" s="1">
-        <v>199885.84</v>
+        <v>134392.86</v>
       </c>
       <c r="J91" s="1">
-        <v>26.418388649084</v>
+        <v>20.069659755497</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>956502.16</v>
+        <v>804024.84</v>
       </c>
       <c r="N91" s="1">
-        <v>956502.16</v>
+        <v>804024.84</v>
       </c>
       <c r="O91" s="1">
-        <v>1.1</v>
+        <v>1.03</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>4474.0</v>
+        <v>3961.0</v>
       </c>
       <c r="D92" s="1">
-        <v>147.55</v>
+        <v>154.3</v>
       </c>
       <c r="E92" s="1">
-        <v>76.1009611086</v>
+        <v>76.1009618783</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>340475.7</v>
+        <v>301435.91</v>
       </c>
       <c r="I92" s="1">
-        <v>319663.0</v>
+        <v>309746.39</v>
       </c>
       <c r="J92" s="1">
-        <v>93.887170215084</v>
+        <v>102.75696415865</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>660138.7</v>
+        <v>611182.3</v>
       </c>
       <c r="N92" s="1">
-        <v>660138.7</v>
+        <v>611182.3</v>
       </c>
       <c r="O92" s="1">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>5388.0</v>
+        <v>4768.0</v>
       </c>
       <c r="D93" s="1">
-        <v>57.98</v>
+        <v>49.84</v>
       </c>
       <c r="E93" s="1">
         <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>306038.4</v>
+        <v>270822.4</v>
       </c>
       <c r="I93" s="1">
-        <v>6357.84</v>
+        <v>-33185.28</v>
       </c>
       <c r="J93" s="1">
-        <v>2.0774647887324</v>
+        <v>-12.253521126761</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>312396.24</v>
+        <v>237637.12</v>
       </c>
       <c r="N93" s="1">
-        <v>312396.24</v>
+        <v>237637.12</v>
       </c>
       <c r="O93" s="1">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>3072.0</v>
+        <v>2720.0</v>
       </c>
       <c r="D94" s="1">
-        <v>349.9</v>
+        <v>355.6</v>
       </c>
       <c r="E94" s="1">
-        <v>360.5104622396</v>
+        <v>360.5104632353</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1107488.14</v>
+        <v>980588.46</v>
       </c>
       <c r="I94" s="1">
-        <v>-32595.34</v>
+        <v>-13356.46</v>
       </c>
       <c r="J94" s="1">
-        <v>-2.9431773418359</v>
+        <v>-1.3620861905717</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1074892.8</v>
+        <v>967232.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1074892.8</v>
+        <v>967232.0</v>
       </c>
       <c r="O94" s="1">
         <v>1.24</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>15981.0</v>
+        <v>14146.0</v>
       </c>
       <c r="D95" s="1">
-        <v>27.17</v>
+        <v>26.11</v>
       </c>
       <c r="E95" s="1">
         <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>328249.74</v>
+        <v>290558.84</v>
       </c>
       <c r="I95" s="1">
-        <v>105954.03</v>
+        <v>78793.22</v>
       </c>
       <c r="J95" s="1">
-        <v>32.278481012658</v>
+        <v>27.117818889971</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>434203.77</v>
+        <v>369352.06</v>
       </c>
       <c r="N95" s="1">
-        <v>434203.77</v>
+        <v>369352.06</v>
       </c>
       <c r="O95" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>3146.0</v>
+        <v>2785.0</v>
       </c>
       <c r="D96" s="1">
-        <v>484.05</v>
+        <v>452.3</v>
       </c>
       <c r="E96" s="1">
-        <v>637.8062714558</v>
+        <v>637.8062692998</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2006538.53</v>
+        <v>1776290.46</v>
       </c>
       <c r="I96" s="1">
-        <v>-483717.23</v>
+        <v>-516634.96</v>
       </c>
       <c r="J96" s="1">
-        <v>-24.107049167902</v>
+        <v>-29.085049525065</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1522821.3</v>
+        <v>1259655.5</v>
       </c>
       <c r="N96" s="1">
-        <v>1522821.3</v>
+        <v>1259655.5</v>
       </c>
       <c r="O96" s="1">
-        <v>1.75</v>
+        <v>1.62</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>8944.0</v>
+        <v>7916.0</v>
       </c>
       <c r="D97" s="1">
-        <v>53.35</v>
+        <v>50.76</v>
       </c>
       <c r="E97" s="1">
         <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>527696.0</v>
+        <v>467044.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-50533.6</v>
+        <v>-65227.84</v>
       </c>
       <c r="J97" s="1">
-        <v>-9.5762711864407</v>
+        <v>-13.966101694915</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>477162.4</v>
+        <v>401816.16</v>
       </c>
       <c r="N97" s="1">
-        <v>477162.4</v>
+        <v>401816.16</v>
       </c>
       <c r="O97" s="1">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>4271.0</v>
+        <v>3781.0</v>
       </c>
       <c r="D98" s="1">
-        <v>115.15</v>
+        <v>121.15</v>
       </c>
       <c r="E98" s="1">
-        <v>100.928728635</v>
+        <v>100.9287278498</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>431066.6</v>
+        <v>381611.52</v>
       </c>
       <c r="I98" s="1">
-        <v>60739.05</v>
+        <v>76456.63</v>
       </c>
       <c r="J98" s="1">
-        <v>14.090409695393</v>
+        <v>20.035199671121</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>491805.65</v>
+        <v>458068.15</v>
       </c>
       <c r="N98" s="1">
-        <v>491805.65</v>
+        <v>458068.15</v>
       </c>
       <c r="O98" s="1">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
         <v>8263.0</v>
       </c>
       <c r="D99" s="1">
-        <v>16.12</v>
+        <v>15.1</v>
       </c>
       <c r="E99" s="1">
         <v>11.8022231635</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>97521.77</v>
       </c>
       <c r="I99" s="1">
-        <v>35677.79</v>
+        <v>27249.53</v>
       </c>
       <c r="J99" s="1">
-        <v>36.584436480183</v>
+        <v>27.94199695104</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>133199.56</v>
+        <v>124771.3</v>
       </c>
       <c r="N99" s="1">
-        <v>133199.56</v>
+        <v>124771.3</v>
       </c>
       <c r="O99" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>8286.0</v>
+        <v>7335.0</v>
       </c>
       <c r="D100" s="1">
-        <v>55.22</v>
+        <v>50.8</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038003862</v>
+        <v>52.2038009543</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>432560.69</v>
+        <v>382914.88</v>
       </c>
       <c r="I100" s="1">
-        <v>24992.23</v>
+        <v>-10296.88</v>
       </c>
       <c r="J100" s="1">
-        <v>5.7777395352315</v>
+        <v>-2.689078053065</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>457552.92</v>
+        <v>372618.0</v>
       </c>
       <c r="N100" s="1">
-        <v>457552.92</v>
+        <v>372618.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>821.0</v>
+        <v>727.0</v>
       </c>
       <c r="D101" s="1">
-        <v>560.2</v>
+        <v>462.1</v>
       </c>
       <c r="E101" s="1">
-        <v>186.1487088916</v>
+        <v>186.1487070151</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>152828.09</v>
+        <v>135330.11</v>
       </c>
       <c r="I101" s="1">
-        <v>307096.11</v>
+        <v>200616.59</v>
       </c>
       <c r="J101" s="1">
-        <v>200.94218935799</v>
+        <v>148.24239040373</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>459924.2</v>
+        <v>335946.7</v>
       </c>
       <c r="N101" s="1">
-        <v>459924.2</v>
+        <v>335946.7</v>
       </c>
       <c r="O101" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>89850.0</v>
+        <v>79529.0</v>
       </c>
       <c r="D102" s="1">
-        <v>3.571</v>
+        <v>3.814</v>
       </c>
       <c r="E102" s="1">
-        <v>3.478</v>
+        <v>3.4779999749</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>312498.3</v>
+        <v>276601.86</v>
       </c>
       <c r="I102" s="1">
-        <v>8356.05</v>
+        <v>26721.75</v>
       </c>
       <c r="J102" s="1">
-        <v>2.673950546291</v>
+        <v>9.6607267933773</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>320854.35</v>
+        <v>303323.61</v>
       </c>
       <c r="N102" s="1">
-        <v>320854.35</v>
+        <v>303323.61</v>
       </c>
       <c r="O102" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>5796.0</v>
+        <v>5131.0</v>
       </c>
       <c r="D103" s="1">
-        <v>72.98</v>
+        <v>75.58</v>
       </c>
       <c r="E103" s="1">
         <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>401662.8</v>
+        <v>355578.3</v>
       </c>
       <c r="I103" s="1">
-        <v>21329.28</v>
+        <v>32222.68</v>
       </c>
       <c r="J103" s="1">
-        <v>5.3102453102453</v>
+        <v>9.0620490620491</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>422992.08</v>
+        <v>387800.98</v>
       </c>
       <c r="N103" s="1">
-        <v>422992.08</v>
+        <v>387800.98</v>
       </c>
       <c r="O103" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>90800.0</v>
+        <v>80369.0</v>
       </c>
       <c r="D104" s="1">
-        <v>8.592</v>
+        <v>11.92</v>
       </c>
       <c r="E104" s="1">
-        <v>4.5034242291</v>
+        <v>4.5034242059</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>408910.92</v>
+        <v>361935.7</v>
       </c>
       <c r="I104" s="1">
-        <v>371242.68</v>
+        <v>596062.78</v>
       </c>
       <c r="J104" s="1">
-        <v>90.788155033864</v>
+        <v>164.68747901906</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>780153.6</v>
+        <v>957998.48</v>
       </c>
       <c r="N104" s="1">
-        <v>780153.6</v>
+        <v>957998.48</v>
       </c>
       <c r="O104" s="1">
-        <v>0.9</v>
+        <v>1.23</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>237</v>
       </c>
       <c r="C105" s="1">
-        <v>40350.0</v>
+        <v>35716.0</v>
       </c>
       <c r="D105" s="1">
-        <v>15.89</v>
+        <v>15.445</v>
       </c>
       <c r="E105" s="1">
         <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>663757.5</v>
+        <v>587528.2</v>
       </c>
       <c r="I105" s="1">
-        <v>-22596.0</v>
+        <v>-35894.58</v>
       </c>
       <c r="J105" s="1">
-        <v>-3.4042553191489</v>
+        <v>-6.1094224924012</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>641161.5</v>
+        <v>551633.62</v>
       </c>
       <c r="N105" s="1">
-        <v>641161.5</v>
+        <v>551633.62</v>
       </c>
       <c r="O105" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>238</v>
       </c>
       <c r="B106" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="1">
-        <v>29.0</v>
+        <v>106.0</v>
       </c>
       <c r="D106" s="1">
-        <v>4792.36</v>
+        <v>4799.78</v>
       </c>
       <c r="E106" s="1">
-        <v>4789.9317241379</v>
+        <v>4798.6189622642</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>138908.02</v>
+        <v>508653.61</v>
       </c>
       <c r="I106" s="1">
-        <v>70.42</v>
+        <v>123.07</v>
       </c>
       <c r="J106" s="1">
-        <v>0.050695417010479</v>
+        <v>0.024195247528077</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>138978.44</v>
+        <v>508776.68</v>
       </c>
       <c r="N106" s="1">
-        <v>138978.44</v>
+        <v>508776.68</v>
       </c>
       <c r="O106" s="1">
-        <v>0.16</v>
+        <v>0.65</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>240</v>
       </c>
       <c r="B107" t="s">
         <v>241</v>
       </c>
       <c r="C107" s="1">
-        <v>34593.0</v>
+        <v>30620.0</v>
       </c>
       <c r="D107" s="1">
-        <v>18.095</v>
+        <v>18.445</v>
       </c>
       <c r="E107" s="1">
         <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>629246.67</v>
+        <v>556977.8</v>
       </c>
       <c r="I107" s="1">
-        <v>-3286.33</v>
+        <v>7808.1</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.52226418615771</v>
+        <v>1.4018691588785</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>625960.34</v>
+        <v>564785.9</v>
       </c>
       <c r="N107" s="1">
-        <v>625960.34</v>
+        <v>564785.9</v>
       </c>
       <c r="O107" s="1">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>242</v>
       </c>
       <c r="B108" t="s">
         <v>243</v>
       </c>
       <c r="C108" s="1">
-        <v>3493.0</v>
+        <v>3375.0</v>
       </c>
       <c r="D108" s="1">
-        <v>73.65</v>
+        <v>67.35</v>
       </c>
       <c r="E108" s="1">
         <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>236476.1</v>
+        <v>228487.5</v>
       </c>
       <c r="I108" s="1">
-        <v>20783.35</v>
+        <v>-1181.25</v>
       </c>
       <c r="J108" s="1">
-        <v>8.7887740029542</v>
+        <v>-0.51698670605613</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>257259.45</v>
+        <v>227306.25</v>
       </c>
       <c r="N108" s="1">
-        <v>257259.45</v>
+        <v>227306.25</v>
       </c>
       <c r="O108" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>244</v>
       </c>
       <c r="B109" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="1">
         <v>4821.0</v>
       </c>
       <c r="D109" s="1">
-        <v>252.0</v>
+        <v>247.61</v>
       </c>
       <c r="E109" s="1">
         <v>158.78</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>765478.38</v>
       </c>
       <c r="I109" s="1">
-        <v>449413.62</v>
+        <v>428249.43</v>
       </c>
       <c r="J109" s="1">
-        <v>58.710165008187</v>
+        <v>55.945333165386</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>1214892.0</v>
+        <v>1193727.81</v>
       </c>
       <c r="N109" s="1">
-        <v>1214892.0</v>
+        <v>1193727.81</v>
       </c>
       <c r="O109" s="1">
-        <v>1.4</v>
+        <v>1.53</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>246</v>
       </c>
       <c r="B110" t="s">
         <v>247</v>
       </c>
       <c r="C110" s="1">
-        <v>12058.0</v>
+        <v>10673.0</v>
       </c>
       <c r="D110" s="1">
-        <v>22.07</v>
+        <v>24.01</v>
       </c>
       <c r="E110" s="1">
         <v>22.75</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>274319.5</v>
+        <v>242810.75</v>
       </c>
       <c r="I110" s="1">
-        <v>-8199.44</v>
+        <v>13447.98</v>
       </c>
       <c r="J110" s="1">
-        <v>-2.989010989011</v>
+        <v>5.5384615384615</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>266120.06</v>
+        <v>256258.73</v>
       </c>
       <c r="N110" s="1">
-        <v>266120.06</v>
+        <v>256258.73</v>
       </c>
       <c r="O110" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>248</v>
       </c>
       <c r="B111" t="s">
         <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>7046.0</v>
+        <v>6237.0</v>
       </c>
       <c r="D111" s="1">
-        <v>42.74</v>
+        <v>40.015</v>
       </c>
       <c r="E111" s="1">
-        <v>32.8492307692</v>
+        <v>32.8492303992</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>231455.68</v>
+        <v>204880.65</v>
       </c>
       <c r="I111" s="1">
-        <v>69690.36</v>
+        <v>44692.91</v>
       </c>
       <c r="J111" s="1">
-        <v>30.109591607344</v>
+        <v>21.814119586208</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>301146.04</v>
+        <v>249573.56</v>
       </c>
       <c r="N111" s="1">
-        <v>301146.04</v>
+        <v>249573.56</v>
       </c>
       <c r="O111" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>250</v>
       </c>
       <c r="B112" t="s">
         <v>251</v>
       </c>
       <c r="C112" s="1">
         <v>5666.0</v>
       </c>
       <c r="D112" s="1">
-        <v>17.1</v>
+        <v>17.37</v>
       </c>
       <c r="E112" s="1">
         <v>16.36</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>92695.76</v>
       </c>
       <c r="I112" s="1">
-        <v>4192.84</v>
+        <v>5722.66</v>
       </c>
       <c r="J112" s="1">
-        <v>4.5232273838631</v>
+        <v>6.1735941320293</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>96888.6</v>
+        <v>98418.42</v>
       </c>
       <c r="N112" s="1">
-        <v>96888.6</v>
+        <v>98418.42</v>
       </c>
       <c r="O112" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>252</v>
       </c>
       <c r="B113" t="s">
         <v>253</v>
       </c>
       <c r="C113" s="1">
         <v>3922.0</v>
       </c>
       <c r="D113" s="1">
-        <v>25.18</v>
+        <v>25.54</v>
       </c>
       <c r="E113" s="1">
         <v>23.76</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>93186.72</v>
       </c>
       <c r="I113" s="1">
-        <v>5569.24</v>
+        <v>6981.16</v>
       </c>
       <c r="J113" s="1">
-        <v>5.976430976431</v>
+        <v>7.4915824915825</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>98755.96</v>
+        <v>100167.88</v>
       </c>
       <c r="N113" s="1">
-        <v>98755.96</v>
+        <v>100167.88</v>
       </c>
       <c r="O113" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>254</v>
       </c>
       <c r="B114" t="s">
         <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>10090.0</v>
+        <v>8932.0</v>
       </c>
       <c r="D114" s="1">
-        <v>35.0</v>
+        <v>27.965</v>
       </c>
       <c r="E114" s="1">
         <v>41.96</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>423376.4</v>
+        <v>374786.72</v>
       </c>
       <c r="I114" s="1">
-        <v>-70226.4</v>
+        <v>-125003.34</v>
       </c>
       <c r="J114" s="1">
-        <v>-16.587225929457</v>
+        <v>-33.353193517636</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>353150.0</v>
+        <v>249783.38</v>
       </c>
       <c r="N114" s="1">
-        <v>353150.0</v>
+        <v>249783.38</v>
       </c>
       <c r="O114" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>256</v>
       </c>
       <c r="B115" t="s">
         <v>257</v>
       </c>
       <c r="C115" s="1">
         <v>3417.0</v>
       </c>
       <c r="D115" s="1">
-        <v>23.14</v>
+        <v>23.91</v>
       </c>
       <c r="E115" s="1">
         <v>27.83</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>95095.11</v>
       </c>
       <c r="I115" s="1">
-        <v>-16025.73</v>
+        <v>-13394.64</v>
       </c>
       <c r="J115" s="1">
-        <v>-16.852317642831</v>
+        <v>-14.085519223859</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>79069.38</v>
+        <v>81700.47</v>
       </c>
       <c r="N115" s="1">
-        <v>79069.38</v>
+        <v>81700.47</v>
       </c>
       <c r="O115" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>259</v>
       </c>
       <c r="C116" s="1">
         <v>1034.0</v>
       </c>
       <c r="D116" s="1">
-        <v>91.35</v>
+        <v>91.45</v>
       </c>
       <c r="E116" s="1">
         <v>90.7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>93783.8</v>
       </c>
       <c r="I116" s="1">
-        <v>672.1</v>
+        <v>775.5</v>
       </c>
       <c r="J116" s="1">
-        <v>0.71664829106946</v>
+        <v>0.82690187431091</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>94455.9</v>
+        <v>94559.3</v>
       </c>
       <c r="N116" s="1">
-        <v>94455.9</v>
+        <v>94559.3</v>
       </c>
       <c r="O116" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>260</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" s="1">
         <v>2981.0</v>
       </c>
       <c r="D117" s="1">
-        <v>38.36</v>
+        <v>37.34</v>
       </c>
       <c r="E117" s="1">
         <v>36.87</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>109909.47</v>
       </c>
       <c r="I117" s="1">
-        <v>4441.69</v>
+        <v>1401.07</v>
       </c>
       <c r="J117" s="1">
-        <v>4.0412259289395</v>
+        <v>1.2747491185245</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>114351.16</v>
+        <v>111310.54</v>
       </c>
       <c r="N117" s="1">
-        <v>114351.16</v>
+        <v>111310.54</v>
       </c>
       <c r="O117" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>262</v>
       </c>
       <c r="B118" t="s">
         <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>4387.0</v>
+        <v>3882.0</v>
       </c>
       <c r="D118" s="1">
-        <v>298.2</v>
+        <v>281.5</v>
       </c>
       <c r="E118" s="1">
-        <v>251.5670617734</v>
+        <v>251.5670607934</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1103624.7</v>
+        <v>976583.33</v>
       </c>
       <c r="I118" s="1">
-        <v>204578.7</v>
+        <v>116199.67</v>
       </c>
       <c r="J118" s="1">
-        <v>18.536980913892</v>
+        <v>11.898592411976</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>1308203.4</v>
+        <v>1092783.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1308203.4</v>
+        <v>1092783.0</v>
       </c>
       <c r="O118" s="1">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>264</v>
       </c>
       <c r="B119" t="s">
         <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>144958.0</v>
+        <v>128299.0</v>
       </c>
       <c r="D119" s="1">
-        <v>4.092</v>
+        <v>4.59</v>
       </c>
       <c r="E119" s="1">
-        <v>2.5731999614</v>
+        <v>2.573199947</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>373005.92</v>
+        <v>330138.98</v>
       </c>
       <c r="I119" s="1">
-        <v>220162.22</v>
+        <v>258753.43</v>
       </c>
       <c r="J119" s="1">
-        <v>59.023787075551</v>
+        <v>78.37712165949</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>593168.14</v>
+        <v>588892.41</v>
       </c>
       <c r="N119" s="1">
-        <v>593168.14</v>
+        <v>588892.41</v>
       </c>
       <c r="O119" s="1">
-        <v>0.68</v>
+        <v>0.76</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>266</v>
       </c>
       <c r="B120" t="s">
         <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>32878.0</v>
+        <v>29102.0</v>
       </c>
       <c r="D120" s="1">
-        <v>9.374</v>
+        <v>8.84</v>
       </c>
       <c r="E120" s="1">
-        <v>9.3879998783</v>
+        <v>9.3879997938</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>308658.66</v>
+        <v>273209.57</v>
       </c>
       <c r="I120" s="1">
-        <v>-460.29</v>
+        <v>-15947.89</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.14912589849253</v>
+        <v>-5.8372369606233</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>308198.37</v>
+        <v>257261.68</v>
       </c>
       <c r="N120" s="1">
-        <v>308198.37</v>
+        <v>257261.68</v>
       </c>
       <c r="O120" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>268</v>
       </c>
       <c r="B121" t="s">
         <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>14265.0</v>
+        <v>12627.0</v>
       </c>
       <c r="D121" s="1">
-        <v>80.85</v>
+        <v>72.72</v>
       </c>
       <c r="E121" s="1">
-        <v>90.1062719944</v>
+        <v>90.1062714817</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1285365.97</v>
+        <v>1137771.89</v>
       </c>
       <c r="I121" s="1">
-        <v>-132040.72</v>
+        <v>-219536.45</v>
       </c>
       <c r="J121" s="1">
-        <v>-10.272616755211</v>
+        <v>-19.295295650168</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1153325.25</v>
+        <v>918235.44</v>
       </c>
       <c r="N121" s="1">
-        <v>1153325.25</v>
+        <v>918235.44</v>
       </c>
       <c r="O121" s="1">
-        <v>1.33</v>
+        <v>1.18</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>270</v>
       </c>
       <c r="B122" t="s">
         <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>12879.0</v>
+        <v>11400.0</v>
       </c>
       <c r="D122" s="1">
-        <v>151.66</v>
+        <v>136.26</v>
       </c>
       <c r="E122" s="1">
-        <v>176.7334839661</v>
+        <v>176.7334833333</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2276150.54</v>
+        <v>2014761.71</v>
       </c>
       <c r="I122" s="1">
-        <v>-322921.4</v>
+        <v>-461397.71</v>
       </c>
       <c r="J122" s="1">
-        <v>-14.187172347572</v>
+        <v>-22.900857590747</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1953229.14</v>
+        <v>1553364.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1953229.14</v>
+        <v>1553364.0</v>
       </c>
       <c r="O122" s="1">
-        <v>2.25</v>
+        <v>2.0</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>28433.0</v>
+        <v>25168.0</v>
       </c>
       <c r="D123" s="1">
-        <v>35.42</v>
+        <v>35.04</v>
       </c>
       <c r="E123" s="1">
-        <v>32.545840045</v>
+        <v>32.5458399555</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>925375.87</v>
+        <v>819113.7</v>
       </c>
       <c r="I123" s="1">
-        <v>81720.99</v>
+        <v>62773.02</v>
       </c>
       <c r="J123" s="1">
-        <v>8.8311131346012</v>
+        <v>7.6635294953558</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1007096.86</v>
+        <v>881886.72</v>
       </c>
       <c r="N123" s="1">
-        <v>1007096.86</v>
+        <v>881886.72</v>
       </c>
       <c r="O123" s="1">
-        <v>1.16</v>
+        <v>1.13</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>274</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>7604.0</v>
+        <v>6731.0</v>
       </c>
       <c r="D124" s="1">
-        <v>267.75</v>
+        <v>268.4</v>
       </c>
       <c r="E124" s="1">
-        <v>121.5453471857</v>
+        <v>121.5453469024</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>924230.82</v>
+        <v>818121.73</v>
       </c>
       <c r="I124" s="1">
-        <v>1111740.18</v>
+        <v>988478.67</v>
       </c>
       <c r="J124" s="1">
-        <v>120.28815269328</v>
+        <v>120.82293303712</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>2035971.0</v>
+        <v>1806600.4</v>
       </c>
       <c r="N124" s="1">
-        <v>2035971.0</v>
+        <v>1806600.4</v>
       </c>
       <c r="O124" s="1">
-        <v>2.34</v>
+        <v>2.32</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>276</v>
       </c>
       <c r="B125" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>10353.0</v>
+        <v>9164.0</v>
       </c>
       <c r="D125" s="1">
-        <v>166.94</v>
+        <v>177.24</v>
       </c>
       <c r="E125" s="1">
-        <v>113.0919376026</v>
+        <v>113.0919380183</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1170840.83</v>
+        <v>1036374.52</v>
       </c>
       <c r="I125" s="1">
-        <v>557488.99</v>
+        <v>587852.84</v>
       </c>
       <c r="J125" s="1">
-        <v>47.614413139316</v>
+        <v>56.722046775137</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1728329.82</v>
+        <v>1624227.36</v>
       </c>
       <c r="N125" s="1">
-        <v>1728329.82</v>
+        <v>1624227.36</v>
       </c>
       <c r="O125" s="1">
-        <v>1.99</v>
+        <v>2.09</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>278</v>
       </c>
       <c r="B126" t="s">
         <v>279</v>
       </c>
       <c r="C126" s="1">
-        <v>9353.0</v>
+        <v>8279.0</v>
       </c>
       <c r="D126" s="1">
-        <v>239.6</v>
+        <v>266.8</v>
       </c>
       <c r="E126" s="1">
-        <v>188.12514915</v>
+        <v>188.1251491726</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1759534.52</v>
+        <v>1557488.11</v>
       </c>
       <c r="I126" s="1">
-        <v>481444.28</v>
+        <v>651349.09</v>
       </c>
       <c r="J126" s="1">
-        <v>27.362025270183</v>
+        <v>41.82048555093</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2240978.8</v>
+        <v>2208837.2</v>
       </c>
       <c r="N126" s="1">
-        <v>2240978.8</v>
+        <v>2208837.2</v>
       </c>
       <c r="O126" s="1">
-        <v>2.58</v>
+        <v>2.84</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>280</v>
       </c>
       <c r="B127" t="s">
         <v>281</v>
       </c>
       <c r="C127" s="1">
         <v>10749.0</v>
       </c>
       <c r="D127" s="1">
-        <v>19.78</v>
+        <v>20.76</v>
       </c>
       <c r="E127" s="1">
         <v>19.72</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>211970.28</v>
       </c>
       <c r="I127" s="1">
-        <v>644.94</v>
+        <v>11178.96</v>
       </c>
       <c r="J127" s="1">
-        <v>0.30425963488844</v>
+        <v>5.2738336713996</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>212615.22</v>
+        <v>223149.24</v>
       </c>
       <c r="N127" s="1">
-        <v>212615.22</v>
+        <v>223149.24</v>
       </c>
       <c r="O127" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>282</v>
       </c>
       <c r="B128" t="s">
         <v>283</v>
       </c>
       <c r="C128" s="1">
-        <v>9740.0</v>
+        <v>8621.0</v>
       </c>
       <c r="D128" s="1">
-        <v>71.8</v>
+        <v>66.52</v>
       </c>
       <c r="E128" s="1">
-        <v>32.0377351129</v>
+        <v>32.0377346016</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>312047.54</v>
+        <v>276197.31</v>
       </c>
       <c r="I128" s="1">
-        <v>387284.46</v>
+        <v>297271.61</v>
       </c>
       <c r="J128" s="1">
-        <v>124.11072364166</v>
+        <v>107.63016120613</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>699332.0</v>
+        <v>573468.92</v>
       </c>
       <c r="N128" s="1">
-        <v>699332.0</v>
+        <v>573468.92</v>
       </c>
       <c r="O128" s="1">
-        <v>0.8</v>
+        <v>0.74</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="1">
         <v>769.0</v>
       </c>
       <c r="D129" s="1">
-        <v>129.2</v>
+        <v>129.5</v>
       </c>
       <c r="E129" s="1">
         <v>131.2</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>100892.8</v>
       </c>
       <c r="I129" s="1">
-        <v>-1538.0</v>
+        <v>-1307.3</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.5243902439024</v>
+        <v>-1.2957317073171</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>99354.8</v>
+        <v>99585.5</v>
       </c>
       <c r="N129" s="1">
-        <v>99354.8</v>
+        <v>99585.5</v>
       </c>
       <c r="O129" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>286</v>
       </c>
       <c r="B130" t="s">
         <v>287</v>
       </c>
       <c r="C130" s="1">
         <v>2265.0</v>
       </c>
       <c r="D130" s="1">
-        <v>47.58</v>
+        <v>48.48</v>
       </c>
       <c r="E130" s="1">
         <v>52.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>118912.5</v>
       </c>
       <c r="I130" s="1">
-        <v>-11143.8</v>
+        <v>-9105.3</v>
       </c>
       <c r="J130" s="1">
-        <v>-9.3714285714286</v>
+        <v>-7.6571428571429</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>107768.7</v>
+        <v>109807.2</v>
       </c>
       <c r="N130" s="1">
-        <v>107768.7</v>
+        <v>109807.2</v>
       </c>
       <c r="O130" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>289</v>
       </c>
       <c r="C131" s="1">
-        <v>8595.0</v>
+        <v>7608.0</v>
       </c>
       <c r="D131" s="1">
-        <v>34.96</v>
+        <v>52.35</v>
       </c>
       <c r="E131" s="1">
-        <v>29.1999604421</v>
+        <v>29.1999605678</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>250973.66</v>
+        <v>222153.3</v>
       </c>
       <c r="I131" s="1">
-        <v>49507.54</v>
+        <v>176125.5</v>
       </c>
       <c r="J131" s="1">
-        <v>19.726189592964</v>
+        <v>79.281064022006</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>300481.2</v>
+        <v>398278.8</v>
       </c>
       <c r="N131" s="1">
-        <v>300481.2</v>
+        <v>398278.8</v>
       </c>
       <c r="O131" s="1">
-        <v>0.35</v>
+        <v>0.51</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>290</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132" s="1">
         <v>8011.0</v>
       </c>
       <c r="D132" s="1">
-        <v>10.26</v>
+        <v>9.596</v>
       </c>
       <c r="E132" s="1">
         <v>11.5050006241</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>92166.56</v>
       </c>
       <c r="I132" s="1">
-        <v>-9973.7</v>
+        <v>-15293.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-10.821386845728</v>
+        <v>-16.592785930168</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>82192.86</v>
+        <v>76873.56</v>
       </c>
       <c r="N132" s="1">
-        <v>82192.86</v>
+        <v>76873.56</v>
       </c>
       <c r="O132" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>292</v>
       </c>
       <c r="B133" t="s">
         <v>293</v>
       </c>
       <c r="C133" s="1">
-        <v>25472.0</v>
+        <v>22546.0</v>
       </c>
       <c r="D133" s="1">
-        <v>39.62</v>
+        <v>36.88</v>
       </c>
       <c r="E133" s="1">
-        <v>29.570995603</v>
+        <v>29.570995742</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>753232.4</v>
+        <v>666707.67</v>
       </c>
       <c r="I133" s="1">
-        <v>255968.24</v>
+        <v>164788.81</v>
       </c>
       <c r="J133" s="1">
-        <v>33.982638027785</v>
+        <v>24.716801293136</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>1009200.64</v>
+        <v>831496.48</v>
       </c>
       <c r="N133" s="1">
-        <v>1009200.64</v>
+        <v>831496.48</v>
       </c>
       <c r="O133" s="1">
-        <v>1.16</v>
+        <v>1.07</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>294</v>
       </c>
       <c r="B134" t="s">
         <v>295</v>
       </c>
       <c r="C134" s="1">
         <v>1791.0</v>
       </c>
       <c r="D134" s="1">
-        <v>56.78</v>
+        <v>66.44</v>
       </c>
       <c r="E134" s="1">
         <v>51.48</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>92200.68</v>
       </c>
       <c r="I134" s="1">
-        <v>9492.3</v>
+        <v>26793.36</v>
       </c>
       <c r="J134" s="1">
-        <v>10.29526029526</v>
+        <v>29.059829059829</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>101692.98</v>
+        <v>118994.04</v>
       </c>
       <c r="N134" s="1">
-        <v>101692.98</v>
+        <v>118994.04</v>
       </c>
       <c r="O134" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>296</v>
       </c>
       <c r="B135" t="s">
         <v>297</v>
       </c>
       <c r="C135" s="1">
         <v>18162.0</v>
       </c>
       <c r="D135" s="1">
-        <v>10.18</v>
+        <v>9.918</v>
       </c>
       <c r="E135" s="1">
         <v>10.2</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>185252.4</v>
       </c>
       <c r="I135" s="1">
-        <v>-363.24</v>
+        <v>-5121.68</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.19607843137255</v>
+        <v>-2.7647037231367</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>184889.16</v>
+        <v>180130.72</v>
       </c>
       <c r="N135" s="1">
-        <v>184889.16</v>
+        <v>180130.72</v>
       </c>
       <c r="O135" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>298</v>
       </c>
       <c r="B136" t="s">
         <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>1268.0</v>
+        <v>1123.0</v>
       </c>
       <c r="D136" s="1">
-        <v>267.4</v>
+        <v>223.7</v>
       </c>
       <c r="E136" s="1">
         <v>254.9</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>323213.2</v>
+        <v>286252.7</v>
       </c>
       <c r="I136" s="1">
-        <v>15850.0</v>
+        <v>-35037.6</v>
       </c>
       <c r="J136" s="1">
-        <v>4.9038838760298</v>
+        <v>-12.24009415457</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>339063.2</v>
+        <v>251215.1</v>
       </c>
       <c r="N136" s="1">
-        <v>339063.2</v>
+        <v>251215.1</v>
       </c>
       <c r="O136" s="1">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>300</v>
       </c>
       <c r="B137" t="s">
         <v>301</v>
       </c>
       <c r="C137" s="1">
-        <v>1588.0</v>
+        <v>1406.0</v>
       </c>
       <c r="D137" s="1">
-        <v>258.7</v>
+        <v>239.1</v>
       </c>
       <c r="E137" s="1">
         <v>252.3</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>400652.4</v>
+        <v>354733.8</v>
       </c>
       <c r="I137" s="1">
-        <v>10163.2</v>
+        <v>-18559.2</v>
       </c>
       <c r="J137" s="1">
-        <v>2.5366627031312</v>
+        <v>-5.2318668252081</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>410815.6</v>
+        <v>336174.6</v>
       </c>
       <c r="N137" s="1">
-        <v>410815.6</v>
+        <v>336174.6</v>
       </c>
       <c r="O137" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>302</v>
       </c>
       <c r="B138" t="s">
         <v>303</v>
       </c>
       <c r="C138" s="1">
         <v>5089.0</v>
       </c>
       <c r="D138" s="1">
-        <v>17.44</v>
+        <v>25.96</v>
       </c>
       <c r="E138" s="1">
         <v>18.02</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>91703.78</v>
       </c>
       <c r="I138" s="1">
-        <v>-2951.62</v>
+        <v>40406.66</v>
       </c>
       <c r="J138" s="1">
-        <v>-3.2186459489456</v>
+        <v>44.062153163152</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>88752.16</v>
+        <v>132110.44</v>
       </c>
       <c r="N138" s="1">
-        <v>88752.16</v>
+        <v>132110.44</v>
       </c>
       <c r="O138" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>304</v>
       </c>
       <c r="B139" t="s">
         <v>305</v>
       </c>
       <c r="C139" s="1">
-        <v>5497.0</v>
+        <v>4865.0</v>
       </c>
       <c r="D139" s="1">
-        <v>104.15</v>
+        <v>100.6</v>
       </c>
       <c r="E139" s="1">
-        <v>104.6745861379</v>
+        <v>104.6745858171</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>575396.2</v>
+        <v>509241.86</v>
       </c>
       <c r="I139" s="1">
-        <v>-2883.65</v>
+        <v>-19822.86</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.50115902746664</v>
+        <v>-3.8926218673382</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>572512.55</v>
+        <v>489419.0</v>
       </c>
       <c r="N139" s="1">
-        <v>572512.55</v>
+        <v>489419.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.66</v>
+        <v>0.63</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>306</v>
       </c>
       <c r="B140" t="s">
         <v>307</v>
       </c>
       <c r="C140" s="1">
-        <v>22190.0</v>
+        <v>19642.0</v>
       </c>
       <c r="D140" s="1">
-        <v>69.18</v>
+        <v>71.16</v>
       </c>
       <c r="E140" s="1">
-        <v>68.5163059937</v>
+        <v>68.5163058752</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1520376.83</v>
+        <v>1345797.28</v>
       </c>
       <c r="I140" s="1">
-        <v>14727.37</v>
+        <v>51927.44</v>
       </c>
       <c r="J140" s="1">
-        <v>0.9686657747869</v>
+        <v>3.8584889991753</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1535104.2</v>
+        <v>1397724.72</v>
       </c>
       <c r="N140" s="1">
-        <v>1535104.2</v>
+        <v>1397724.72</v>
       </c>
       <c r="O140" s="1">
-        <v>1.77</v>
+        <v>1.8</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>308</v>
       </c>
       <c r="B141" t="s">
         <v>309</v>
       </c>
       <c r="C141" s="1">
         <v>5148.0</v>
       </c>
       <c r="D141" s="1">
-        <v>22.26</v>
+        <v>22.28</v>
       </c>
       <c r="E141" s="1">
         <v>21.16</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>108931.68</v>
       </c>
       <c r="I141" s="1">
-        <v>5662.8</v>
+        <v>5765.76</v>
       </c>
       <c r="J141" s="1">
-        <v>5.1984877126654</v>
+        <v>5.2930056710775</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>114594.48</v>
+        <v>114697.44</v>
       </c>
       <c r="N141" s="1">
-        <v>114594.48</v>
+        <v>114697.44</v>
       </c>
       <c r="O141" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>310</v>
       </c>
       <c r="B142" t="s">
         <v>311</v>
       </c>
       <c r="C142" s="1">
-        <v>14390.0</v>
+        <v>12737.0</v>
       </c>
       <c r="D142" s="1">
-        <v>20.41</v>
+        <v>19.475</v>
       </c>
       <c r="E142" s="1">
         <v>19.11</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>274992.9</v>
+        <v>243404.07</v>
       </c>
       <c r="I142" s="1">
-        <v>18707.0</v>
+        <v>4649.01</v>
       </c>
       <c r="J142" s="1">
-        <v>6.8027210884354</v>
+        <v>1.909996821335</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>293699.9</v>
+        <v>248053.08</v>
       </c>
       <c r="N142" s="1">
-        <v>293699.9</v>
+        <v>248053.08</v>
       </c>
       <c r="O142" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>312</v>
       </c>
       <c r="B143" t="s">
         <v>313</v>
       </c>
       <c r="C143" s="1">
         <v>7049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>26.09</v>
+        <v>25.34</v>
       </c>
       <c r="E143" s="1">
         <v>26.98</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>190182.02</v>
       </c>
       <c r="I143" s="1">
-        <v>-6273.61</v>
+        <v>-11560.36</v>
       </c>
       <c r="J143" s="1">
-        <v>-3.2987398072646</v>
+        <v>-6.0785767234989</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>183908.41</v>
+        <v>178621.66</v>
       </c>
       <c r="N143" s="1">
-        <v>183908.41</v>
+        <v>178621.66</v>
       </c>
       <c r="O143" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>315</v>
       </c>
       <c r="C144" s="1">
-        <v>22696.0</v>
+        <v>20089.0</v>
       </c>
       <c r="D144" s="1">
-        <v>23.8</v>
+        <v>26.92</v>
       </c>
       <c r="E144" s="1">
         <v>19.76</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>448472.96</v>
+        <v>396958.64</v>
       </c>
       <c r="I144" s="1">
-        <v>91691.84</v>
+        <v>143837.24</v>
       </c>
       <c r="J144" s="1">
-        <v>20.445344129555</v>
+        <v>36.234817813765</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>540164.8</v>
+        <v>540795.88</v>
       </c>
       <c r="N144" s="1">
-        <v>540164.8</v>
+        <v>540795.88</v>
       </c>
       <c r="O144" s="1">
-        <v>0.62</v>
+        <v>0.69</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>316</v>
       </c>
       <c r="B145" t="s">
         <v>317</v>
       </c>
       <c r="C145" s="1">
-        <v>9854.0</v>
+        <v>8722.0</v>
       </c>
       <c r="D145" s="1">
-        <v>63.7</v>
+        <v>60.8</v>
       </c>
       <c r="E145" s="1">
         <v>60.3</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>594196.2</v>
+        <v>525936.6</v>
       </c>
       <c r="I145" s="1">
-        <v>33503.6</v>
+        <v>4361.0</v>
       </c>
       <c r="J145" s="1">
-        <v>5.6384742951907</v>
+        <v>0.82918739635158</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>627699.8</v>
+        <v>530297.6</v>
       </c>
       <c r="N145" s="1">
-        <v>627699.8</v>
+        <v>530297.6</v>
       </c>
       <c r="O145" s="1">
-        <v>0.72</v>
+        <v>0.68</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>319</v>
       </c>
       <c r="C146" s="1">
         <v>1148.0</v>
       </c>
       <c r="D146" s="1">
-        <v>79.7</v>
+        <v>75.9</v>
       </c>
       <c r="E146" s="1">
         <v>82.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>94136.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-2640.4</v>
+        <v>-7002.8</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.8048780487805</v>
+        <v>-7.4390243902439</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>91495.6</v>
+        <v>87133.2</v>
       </c>
       <c r="N146" s="1">
-        <v>91495.6</v>
+        <v>87133.2</v>
       </c>
       <c r="O146" s="1">
         <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>320</v>
       </c>
       <c r="B147" t="s">
         <v>321</v>
       </c>
       <c r="C147" s="1">
-        <v>3770.0</v>
+        <v>3336.0</v>
       </c>
       <c r="D147" s="1">
-        <v>134.6</v>
+        <v>126.05</v>
       </c>
       <c r="E147" s="1">
-        <v>107.148265252</v>
+        <v>107.1482643885</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>403948.96</v>
+        <v>357446.61</v>
       </c>
       <c r="I147" s="1">
-        <v>103493.04</v>
+        <v>63056.19</v>
       </c>
       <c r="J147" s="1">
-        <v>25.620325894638</v>
+        <v>17.640729618334</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>507442.0</v>
+        <v>420502.8</v>
       </c>
       <c r="N147" s="1">
-        <v>507442.0</v>
+        <v>420502.8</v>
       </c>
       <c r="O147" s="1">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>322</v>
       </c>
       <c r="B148" t="s">
         <v>323</v>
       </c>
       <c r="C148" s="1">
-        <v>2759.0</v>
+        <v>2558.0</v>
       </c>
       <c r="D148" s="1">
-        <v>89.44</v>
+        <v>86.52</v>
       </c>
       <c r="E148" s="1">
         <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>279210.8</v>
+        <v>258869.6</v>
       </c>
       <c r="I148" s="1">
-        <v>-32445.84</v>
+        <v>-37551.44</v>
       </c>
       <c r="J148" s="1">
-        <v>-11.620553359684</v>
+        <v>-14.505928853755</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>246764.96</v>
+        <v>221318.16</v>
       </c>
       <c r="N148" s="1">
-        <v>246764.96</v>
+        <v>221318.16</v>
       </c>
       <c r="O148" s="1">
         <v>0.28</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>324</v>
       </c>
       <c r="B149" t="s">
         <v>325</v>
       </c>
       <c r="C149" s="1">
-        <v>17806.0</v>
+        <v>15761.0</v>
       </c>
       <c r="D149" s="1">
-        <v>23.24</v>
+        <v>22.11</v>
       </c>
       <c r="E149" s="1">
-        <v>28.6531691565</v>
+        <v>28.6531692152</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>510198.33</v>
+        <v>451602.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-96386.89</v>
+        <v>-103126.89</v>
       </c>
       <c r="J149" s="1">
-        <v>-18.892043413784</v>
+        <v>-22.835760910145</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>413811.44</v>
+        <v>348475.71</v>
       </c>
       <c r="N149" s="1">
-        <v>413811.44</v>
+        <v>348475.71</v>
       </c>
       <c r="O149" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>326</v>
       </c>
       <c r="B150" t="s">
         <v>327</v>
       </c>
       <c r="C150" s="1">
-        <v>18571.0</v>
+        <v>16439.0</v>
       </c>
       <c r="D150" s="1">
-        <v>36.0</v>
+        <v>36.2</v>
       </c>
       <c r="E150" s="1">
         <v>36.9</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>685269.9</v>
+        <v>606599.1</v>
       </c>
       <c r="I150" s="1">
-        <v>-16713.9</v>
+        <v>-11507.3</v>
       </c>
       <c r="J150" s="1">
-        <v>-2.4390243902439</v>
+        <v>-1.8970189701897</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>668556.0</v>
+        <v>595091.8</v>
       </c>
       <c r="N150" s="1">
-        <v>668556.0</v>
+        <v>595091.8</v>
       </c>
       <c r="O150" s="1">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>328</v>
       </c>
       <c r="B151" t="s">
         <v>329</v>
       </c>
       <c r="C151" s="1">
-        <v>15505.0</v>
+        <v>13724.0</v>
       </c>
       <c r="D151" s="1">
-        <v>24.92</v>
+        <v>22.82</v>
       </c>
       <c r="E151" s="1">
-        <v>29.6773157046</v>
+        <v>29.6773156514</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>460146.78</v>
+        <v>407291.48</v>
       </c>
       <c r="I151" s="1">
-        <v>-73762.18</v>
+        <v>-94109.8</v>
       </c>
       <c r="J151" s="1">
-        <v>-16.030141512671</v>
+        <v>-23.106253045116</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>386384.6</v>
+        <v>313181.68</v>
       </c>
       <c r="N151" s="1">
-        <v>386384.6</v>
+        <v>313181.68</v>
       </c>
       <c r="O151" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>330</v>
       </c>
       <c r="B152" t="s">
         <v>331</v>
       </c>
       <c r="C152" s="1">
-        <v>9877.0</v>
+        <v>8742.0</v>
       </c>
       <c r="D152" s="1">
-        <v>69.7</v>
+        <v>57.1</v>
       </c>
       <c r="E152" s="1">
-        <v>102.6572582768</v>
+        <v>102.6572580645</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1013945.74</v>
+        <v>897429.75</v>
       </c>
       <c r="I152" s="1">
-        <v>-325518.84</v>
+        <v>-398261.55</v>
       </c>
       <c r="J152" s="1">
-        <v>-32.10416762538</v>
+        <v>-44.378019560863</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>688426.9</v>
+        <v>499168.2</v>
       </c>
       <c r="N152" s="1">
-        <v>688426.9</v>
+        <v>499168.2</v>
       </c>
       <c r="O152" s="1">
-        <v>0.79</v>
+        <v>0.64</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>