--- v3 (2026-08-14)
+++ v4 (2026-09-06)
@@ -1417,153 +1417,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>168663.9095</v>
+        <v>168516.3316</v>
       </c>
       <c r="D2">
-        <v>211.18</v>
+        <v>217.54</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>35618780.34</v>
+        <v>36660602.02</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>35618780.34</v>
+        <v>36660602.02</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>257154.8172</v>
+        <v>209454.85</v>
       </c>
       <c r="D3">
-        <v>136.85</v>
+        <v>140.98</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>35192754.1</v>
+        <v>29529486.14</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>35192754.1</v>
+        <v>29529486.14</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>42023.3561</v>
+        <v>42275.9611</v>
       </c>
       <c r="D4">
-        <v>167.42</v>
+        <v>172.38</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>7035553.7</v>
+        <v>7287936.72</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>7035553.7</v>
+        <v>7287936.72</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>176.97</v>
+        <v>182.42</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>176.97</v>
+        <v>182.42</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>176.97</v>
+        <v>182.42</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1615,7584 +1615,7584 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>37.22</v>
+        <v>38.18</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>5380.0</v>
+        <v>7962.4</v>
       </c>
       <c r="J2" s="1">
-        <v>5.6785917092561</v>
+        <v>8.404315729699</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>100121.8</v>
+        <v>102704.2</v>
       </c>
       <c r="N2" s="1">
-        <v>100121.8</v>
+        <v>102704.2</v>
       </c>
       <c r="O2" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>7462.0</v>
+        <v>7176.0</v>
       </c>
       <c r="D3" s="1">
-        <v>31.77</v>
+        <v>33.82</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>211622.32</v>
+        <v>203511.36</v>
       </c>
       <c r="I3" s="1">
-        <v>25445.42</v>
+        <v>39180.96</v>
       </c>
       <c r="J3" s="1">
-        <v>12.023977433004</v>
+        <v>19.252468265162</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>237067.74</v>
+        <v>242692.32</v>
       </c>
       <c r="N3" s="1">
-        <v>237067.74</v>
+        <v>242692.32</v>
       </c>
       <c r="O3" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>1800.0</v>
+        <v>1658.0</v>
       </c>
       <c r="D4" s="1">
-        <v>258.2</v>
+        <v>246.2</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>444240.0</v>
+        <v>409194.4</v>
       </c>
       <c r="I4" s="1">
-        <v>20520.0</v>
+        <v>-994.8</v>
       </c>
       <c r="J4" s="1">
-        <v>4.6191247974068</v>
+        <v>-0.24311183144246</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>464760.0</v>
+        <v>408199.6</v>
       </c>
       <c r="N4" s="1">
-        <v>464760.0</v>
+        <v>408199.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>2934.0</v>
+        <v>2703.0</v>
       </c>
       <c r="D5" s="1">
-        <v>144.0</v>
+        <v>161.45</v>
       </c>
       <c r="E5" s="1">
-        <v>196.442597137</v>
+        <v>196.4425971143</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>576362.58</v>
+        <v>530984.34</v>
       </c>
       <c r="I5" s="1">
-        <v>-153866.58</v>
+        <v>-94584.99</v>
       </c>
       <c r="J5" s="1">
-        <v>-26.69614325066</v>
+        <v>-17.813141155914</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>422496.0</v>
+        <v>436399.35</v>
       </c>
       <c r="N5" s="1">
-        <v>422496.0</v>
+        <v>436399.35</v>
       </c>
       <c r="O5" s="1">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>281.0</v>
+        <v>255.0</v>
       </c>
       <c r="D6" s="1">
-        <v>880.0</v>
+        <v>817.4</v>
       </c>
       <c r="E6" s="1">
-        <v>1003.8507829181</v>
+        <v>1003.8507843137</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>282082.07</v>
+        <v>255981.95</v>
       </c>
       <c r="I6" s="1">
-        <v>-34802.07</v>
+        <v>-47544.95</v>
       </c>
       <c r="J6" s="1">
-        <v>-12.337568991889</v>
+        <v>-18.573555674531</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>247280.0</v>
+        <v>208437.0</v>
       </c>
       <c r="N6" s="1">
-        <v>247280.0</v>
+        <v>208437.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>35291.0</v>
+        <v>32506.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.12</v>
+        <v>24.92</v>
       </c>
       <c r="E7" s="1">
-        <v>27.157192202</v>
+        <v>27.1571922107</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>958404.47</v>
+        <v>882771.69</v>
       </c>
       <c r="I7" s="1">
-        <v>-142476.55</v>
+        <v>-72722.17</v>
       </c>
       <c r="J7" s="1">
-        <v>-14.866014763057</v>
+        <v>-8.2379363570211</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>815927.92</v>
+        <v>810049.52</v>
       </c>
       <c r="N7" s="1">
-        <v>815927.92</v>
+        <v>810049.52</v>
       </c>
       <c r="O7" s="1">
-        <v>1.05</v>
+        <v>1.1</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.2</v>
+        <v>107.0</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-9728.4</v>
+        <v>-8401.8</v>
       </c>
       <c r="J8" s="1">
-        <v>-11.148648648649</v>
+        <v>-9.6283783783784</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>77532.4</v>
+        <v>78859.0</v>
       </c>
       <c r="N8" s="1">
-        <v>77532.4</v>
+        <v>78859.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.6</v>
+        <v>63.5</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>10189.6</v>
+        <v>1300.8</v>
       </c>
       <c r="J9" s="1">
-        <v>7.4721780604134</v>
+        <v>0.95389507154213</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>146556.8</v>
+        <v>137668.0</v>
       </c>
       <c r="N9" s="1">
-        <v>146556.8</v>
+        <v>137668.0</v>
       </c>
       <c r="O9" s="1">
         <v>0.19</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>33983.0</v>
+        <v>31301.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.66</v>
+        <v>10.115</v>
       </c>
       <c r="E10" s="1">
         <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>300749.55</v>
+        <v>277013.85</v>
       </c>
       <c r="I10" s="1">
-        <v>27526.23</v>
+        <v>39595.77</v>
       </c>
       <c r="J10" s="1">
-        <v>9.1525423728814</v>
+        <v>14.293787115698</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>328275.78</v>
+        <v>316609.62</v>
       </c>
       <c r="N10" s="1">
-        <v>328275.78</v>
+        <v>316609.62</v>
       </c>
       <c r="O10" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>6530.0</v>
+        <v>6015.0</v>
       </c>
       <c r="D11" s="1">
-        <v>173.44</v>
+        <v>178.96</v>
       </c>
       <c r="E11" s="1">
-        <v>164.7480336907</v>
+        <v>164.7480332502</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1075804.66</v>
+        <v>990959.42</v>
       </c>
       <c r="I11" s="1">
-        <v>56758.54</v>
+        <v>85484.98</v>
       </c>
       <c r="J11" s="1">
-        <v>5.2759150532031</v>
+        <v>8.6264864407868</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1132563.2</v>
+        <v>1076444.4</v>
       </c>
       <c r="N11" s="1">
-        <v>1132563.2</v>
+        <v>1076444.4</v>
       </c>
       <c r="O11" s="1">
-        <v>1.45</v>
+        <v>1.46</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>4239.0</v>
+        <v>3905.0</v>
       </c>
       <c r="D12" s="1">
-        <v>372.3</v>
+        <v>372.8</v>
       </c>
       <c r="E12" s="1">
-        <v>212.6330077849</v>
+        <v>212.633006402</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>901351.32</v>
+        <v>830331.89</v>
       </c>
       <c r="I12" s="1">
-        <v>676828.38</v>
+        <v>625452.11</v>
       </c>
       <c r="J12" s="1">
-        <v>75.090407589352</v>
+        <v>75.325555664254</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1578179.7</v>
+        <v>1455784.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1578179.7</v>
+        <v>1455784.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.03</v>
+        <v>1.98</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>17.17</v>
+        <v>17.145</v>
       </c>
       <c r="E13" s="1">
         <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>-43843.23</v>
+        <v>-44150.05</v>
       </c>
       <c r="J13" s="1">
-        <v>-17.222422035785</v>
+        <v>-17.342946539318</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>210727.41</v>
+        <v>210420.59</v>
       </c>
       <c r="N13" s="1">
-        <v>210727.41</v>
+        <v>210420.59</v>
       </c>
       <c r="O13" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>60.4</v>
+        <v>64.35</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-4857.3</v>
+        <v>1233.6</v>
       </c>
       <c r="J14" s="1">
-        <v>-4.9567269866247</v>
+        <v>1.2588512981904</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>93136.8</v>
+        <v>99227.7</v>
       </c>
       <c r="N14" s="1">
-        <v>93136.8</v>
+        <v>99227.7</v>
       </c>
       <c r="O14" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>12023.0</v>
+        <v>11074.0</v>
       </c>
       <c r="D15" s="1">
-        <v>50.92</v>
+        <v>53.68</v>
       </c>
       <c r="E15" s="1">
-        <v>63.1757157116</v>
+        <v>63.1757160917</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>759561.63</v>
+        <v>699607.88</v>
       </c>
       <c r="I15" s="1">
-        <v>-147350.47</v>
+        <v>-105155.56</v>
       </c>
       <c r="J15" s="1">
-        <v>-19.399409367216</v>
+        <v>-15.030642593677</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>612211.16</v>
+        <v>594452.32</v>
       </c>
       <c r="N15" s="1">
-        <v>612211.16</v>
+        <v>594452.32</v>
       </c>
       <c r="O15" s="1">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.675</v>
+        <v>10.715</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>-17637.5</v>
+        <v>-17355.3</v>
       </c>
       <c r="J16" s="1">
-        <v>-18.975331047579</v>
+        <v>-18.671725750818</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>75312.13</v>
+        <v>75594.33</v>
       </c>
       <c r="N16" s="1">
-        <v>75312.13</v>
+        <v>75594.33</v>
       </c>
       <c r="O16" s="1">
         <v>0.1</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>14136.0</v>
+        <v>13020.0</v>
       </c>
       <c r="D17" s="1">
-        <v>68.54</v>
+        <v>67.7</v>
       </c>
       <c r="E17" s="1">
-        <v>51.6907979626</v>
+        <v>51.6907980031</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>730701.12</v>
+        <v>673014.19</v>
       </c>
       <c r="I17" s="1">
-        <v>238180.32</v>
+        <v>208439.81</v>
       </c>
       <c r="J17" s="1">
-        <v>32.596134518037</v>
+        <v>30.971086954348</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>968881.44</v>
+        <v>881454.0</v>
       </c>
       <c r="N17" s="1">
-        <v>968881.44</v>
+        <v>881454.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.24</v>
+        <v>1.2</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>7313.0</v>
+        <v>6389.0</v>
       </c>
       <c r="D18" s="1">
-        <v>34.84</v>
+        <v>35.36</v>
       </c>
       <c r="E18" s="1">
         <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>218804.96</v>
+        <v>191158.88</v>
       </c>
       <c r="I18" s="1">
-        <v>35979.96</v>
+        <v>34756.16</v>
       </c>
       <c r="J18" s="1">
-        <v>16.44385026738</v>
+        <v>18.181818181818</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>254784.92</v>
+        <v>225915.04</v>
       </c>
       <c r="N18" s="1">
-        <v>254784.92</v>
+        <v>225915.04</v>
       </c>
       <c r="O18" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>4895.0</v>
+        <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1327.0</v>
+        <v>1462.2</v>
       </c>
       <c r="E19" s="1">
-        <v>488.0552972421</v>
+        <v>488.0552977778</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2389030.68</v>
+        <v>2196248.84</v>
       </c>
       <c r="I19" s="1">
-        <v>4106634.32</v>
+        <v>4383651.16</v>
       </c>
       <c r="J19" s="1">
-        <v>171.89541994496</v>
+        <v>199.59719864895</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>6495665.0</v>
+        <v>6579900.0</v>
       </c>
       <c r="N19" s="1">
-        <v>6495665.0</v>
+        <v>6579900.0</v>
       </c>
       <c r="O19" s="1">
-        <v>8.34</v>
+        <v>8.95</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>66.5</v>
+        <v>63.22</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>9801.22</v>
+        <v>3447.86</v>
       </c>
       <c r="J20" s="1">
-        <v>8.2356770833333</v>
+        <v>2.8971354166667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>128810.5</v>
+        <v>122457.14</v>
       </c>
       <c r="N20" s="1">
-        <v>128810.5</v>
+        <v>122457.14</v>
       </c>
       <c r="O20" s="1">
         <v>0.17</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>38589.0</v>
+        <v>35087.0</v>
       </c>
       <c r="D21" s="1">
-        <v>38.9</v>
+        <v>39.52</v>
       </c>
       <c r="E21" s="1">
-        <v>25.0855409573</v>
+        <v>25.0855410836</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>968025.94</v>
+        <v>880176.38</v>
       </c>
       <c r="I21" s="1">
-        <v>533086.16</v>
+        <v>506461.86</v>
       </c>
       <c r="J21" s="1">
-        <v>55.069408573907</v>
+        <v>57.54095105347</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1501112.1</v>
+        <v>1386638.24</v>
       </c>
       <c r="N21" s="1">
-        <v>1501112.1</v>
+        <v>1386638.24</v>
       </c>
       <c r="O21" s="1">
-        <v>1.93</v>
+        <v>1.89</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.58</v>
+        <v>10.4</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>22992.75</v>
+        <v>21098.61</v>
       </c>
       <c r="J22" s="1">
-        <v>26.027390127234</v>
+        <v>23.883256835844</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>111333.34</v>
+        <v>109439.2</v>
       </c>
       <c r="N22" s="1">
-        <v>111333.34</v>
+        <v>109439.2</v>
       </c>
       <c r="O22" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>57.55</v>
+        <v>55.65</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>4538.7</v>
+        <v>1344.8</v>
       </c>
       <c r="J23" s="1">
-        <v>4.922515952598</v>
+        <v>1.4585232452142</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>96741.55</v>
+        <v>93547.65</v>
       </c>
       <c r="N23" s="1">
-        <v>96741.55</v>
+        <v>93547.65</v>
       </c>
       <c r="O23" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.215</v>
+        <v>19.55</v>
       </c>
       <c r="E24" s="1">
         <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>9766.58</v>
+        <v>13122.27</v>
       </c>
       <c r="J24" s="1">
-        <v>5.345397473418</v>
+        <v>7.1820175438596</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>192476.66</v>
+        <v>195832.35</v>
       </c>
       <c r="N24" s="1">
-        <v>192476.66</v>
+        <v>195832.35</v>
       </c>
       <c r="O24" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>71290.0</v>
+        <v>65663.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.645</v>
+        <v>19.41</v>
       </c>
       <c r="E25" s="1">
-        <v>7.6062301866</v>
+        <v>7.6062301448</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>542248.15</v>
+        <v>499447.89</v>
       </c>
       <c r="I25" s="1">
-        <v>786953.9</v>
+        <v>775070.94</v>
       </c>
       <c r="J25" s="1">
-        <v>145.12800089774</v>
+        <v>155.18554698469</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1329202.05</v>
+        <v>1274518.83</v>
       </c>
       <c r="N25" s="1">
-        <v>1329202.05</v>
+        <v>1274518.83</v>
       </c>
       <c r="O25" s="1">
-        <v>1.71</v>
+        <v>1.73</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>65145.0</v>
+        <v>58732.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.291</v>
+        <v>2.881</v>
       </c>
       <c r="E26" s="1">
-        <v>3.208</v>
+        <v>3.2080000681</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>208985.16</v>
+        <v>188412.26</v>
       </c>
       <c r="I26" s="1">
-        <v>5407.04</v>
+        <v>-19205.37</v>
       </c>
       <c r="J26" s="1">
-        <v>2.5872841880256</v>
+        <v>-10.19326980102</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>214392.2</v>
+        <v>169206.89</v>
       </c>
       <c r="N26" s="1">
-        <v>214392.2</v>
+        <v>169206.89</v>
       </c>
       <c r="O26" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>158352.0</v>
+        <v>145854.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.278</v>
+        <v>10.674</v>
       </c>
       <c r="E27" s="1">
-        <v>7.1640059488</v>
+        <v>7.1640059237</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1134434.67</v>
+        <v>1044898.92</v>
       </c>
       <c r="I27" s="1">
-        <v>493107.19</v>
+        <v>511946.68</v>
       </c>
       <c r="J27" s="1">
-        <v>43.467217905109</v>
+        <v>48.994852057077</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1627541.86</v>
+        <v>1556845.6</v>
       </c>
       <c r="N27" s="1">
-        <v>1627541.86</v>
+        <v>1556845.6</v>
       </c>
       <c r="O27" s="1">
-        <v>2.09</v>
+        <v>2.12</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.68</v>
+        <v>17.39</v>
       </c>
       <c r="E28" s="1">
         <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>1699.54</v>
+        <v>10021.45</v>
       </c>
       <c r="J28" s="1">
-        <v>0.87692512654617</v>
+        <v>5.1708469994387</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>195506.28</v>
+        <v>203828.19</v>
       </c>
       <c r="N28" s="1">
-        <v>195506.28</v>
+        <v>203828.19</v>
       </c>
       <c r="O28" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.585</v>
+        <v>14.04</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-4873.4</v>
+        <v>-1115.1</v>
       </c>
       <c r="J29" s="1">
-        <v>-4.1622574955908</v>
+        <v>-0.95238095238095</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>112212.1</v>
+        <v>115970.4</v>
       </c>
       <c r="N29" s="1">
-        <v>112212.1</v>
+        <v>115970.4</v>
       </c>
       <c r="O29" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>1581.0</v>
+        <v>1520.0</v>
       </c>
       <c r="D30" s="1">
-        <v>148.0</v>
+        <v>150.8</v>
       </c>
       <c r="E30" s="1">
         <v>127.95</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>202288.95</v>
+        <v>194484.0</v>
       </c>
       <c r="I30" s="1">
-        <v>31699.05</v>
+        <v>34732.0</v>
       </c>
       <c r="J30" s="1">
-        <v>15.670183665494</v>
+        <v>17.858538491598</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>233988.0</v>
+        <v>229216.0</v>
       </c>
       <c r="N30" s="1">
-        <v>233988.0</v>
+        <v>229216.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>905.0</v>
+        <v>870.0</v>
       </c>
       <c r="D31" s="1">
-        <v>258.2</v>
+        <v>271.4</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>171407.0</v>
+        <v>164778.0</v>
       </c>
       <c r="I31" s="1">
-        <v>62264.0</v>
+        <v>71340.0</v>
       </c>
       <c r="J31" s="1">
-        <v>36.325237592397</v>
+        <v>43.294614572334</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>233671.0</v>
+        <v>236118.0</v>
       </c>
       <c r="N31" s="1">
-        <v>233671.0</v>
+        <v>236118.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.58</v>
+        <v>32.28</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>-13042.26</v>
+        <v>-5420.16</v>
       </c>
       <c r="J32" s="1">
-        <v>-13.508771929825</v>
+        <v>-5.6140350877193</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>83504.34</v>
+        <v>91126.44</v>
       </c>
       <c r="N32" s="1">
-        <v>83504.34</v>
+        <v>91126.44</v>
       </c>
       <c r="O32" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>11851.0</v>
+        <v>10706.0</v>
       </c>
       <c r="D33" s="1">
-        <v>80.7</v>
+        <v>70.38</v>
       </c>
       <c r="E33" s="1">
-        <v>80.5364855286</v>
+        <v>80.5364860826</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>954437.89</v>
+        <v>862223.62</v>
       </c>
       <c r="I33" s="1">
-        <v>1937.81</v>
+        <v>-108735.34</v>
       </c>
       <c r="J33" s="1">
-        <v>0.20303154561477</v>
+        <v>-12.611037030046</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>956375.7</v>
+        <v>753488.28</v>
       </c>
       <c r="N33" s="1">
-        <v>956375.7</v>
+        <v>753488.28</v>
       </c>
       <c r="O33" s="1">
-        <v>1.23</v>
+        <v>1.03</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>13319.0</v>
+        <v>12267.0</v>
       </c>
       <c r="D34" s="1">
-        <v>91.41</v>
+        <v>93.65</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8731263608</v>
+        <v>75.8731270889</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1010554.17</v>
+        <v>930735.65</v>
       </c>
       <c r="I34" s="1">
-        <v>206935.62</v>
+        <v>218068.9</v>
       </c>
       <c r="J34" s="1">
-        <v>20.477439621074</v>
+        <v>23.429735392643</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1217489.79</v>
+        <v>1148804.55</v>
       </c>
       <c r="N34" s="1">
-        <v>1217489.79</v>
+        <v>1148804.55</v>
       </c>
       <c r="O34" s="1">
         <v>1.56</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>50.9</v>
+        <v>50.16</v>
       </c>
       <c r="E35" s="1">
         <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-6311.88</v>
+        <v>-8935.92</v>
       </c>
       <c r="J35" s="1">
-        <v>-3.3788914198937</v>
+        <v>-4.7835990888383</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>180491.4</v>
+        <v>177867.36</v>
       </c>
       <c r="N35" s="1">
-        <v>180491.4</v>
+        <v>177867.36</v>
       </c>
       <c r="O35" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>18198.0</v>
       </c>
       <c r="D36" s="1">
-        <v>12.486</v>
+        <v>11.666</v>
       </c>
       <c r="E36" s="1">
         <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>218557.98</v>
       </c>
       <c r="I36" s="1">
-        <v>8662.25</v>
+        <v>-6260.11</v>
       </c>
       <c r="J36" s="1">
-        <v>3.9633647785361</v>
+        <v>-2.864278851772</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>227220.23</v>
+        <v>212297.87</v>
       </c>
       <c r="N36" s="1">
-        <v>227220.23</v>
+        <v>212297.87</v>
       </c>
       <c r="O36" s="1">
         <v>0.29</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>18465.0</v>
+        <v>17007.0</v>
       </c>
       <c r="D37" s="1">
-        <v>26.23</v>
+        <v>25.63</v>
       </c>
       <c r="E37" s="1">
-        <v>25.1371324127</v>
+        <v>25.1371323573</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>464157.15</v>
+        <v>427507.21</v>
       </c>
       <c r="I37" s="1">
-        <v>20179.8</v>
+        <v>8382.2</v>
       </c>
       <c r="J37" s="1">
-        <v>4.3476223516109</v>
+        <v>1.9607154695707</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>484336.95</v>
+        <v>435889.41</v>
       </c>
       <c r="N37" s="1">
-        <v>484336.95</v>
+        <v>435889.41</v>
       </c>
       <c r="O37" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>60984.0</v>
+        <v>56171.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.735</v>
+        <v>11.49</v>
       </c>
       <c r="E38" s="1">
-        <v>10.5675167257</v>
+        <v>10.5675168681</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>644449.44</v>
+        <v>593587.99</v>
       </c>
       <c r="I38" s="1">
-        <v>10213.8</v>
+        <v>51816.8</v>
       </c>
       <c r="J38" s="1">
-        <v>1.5848877143876</v>
+        <v>8.729421900871</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>654663.24</v>
+        <v>645404.79</v>
       </c>
       <c r="N38" s="1">
-        <v>654663.24</v>
+        <v>645404.79</v>
       </c>
       <c r="O38" s="1">
-        <v>0.84</v>
+        <v>0.88</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>17.255</v>
+        <v>16.3</v>
       </c>
       <c r="E39" s="1">
         <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>10330.98</v>
+        <v>2177.19</v>
       </c>
       <c r="J39" s="1">
-        <v>7.5412901215332</v>
+        <v>1.5892801495793</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>147323.19</v>
+        <v>139169.4</v>
       </c>
       <c r="N39" s="1">
-        <v>147323.19</v>
+        <v>139169.4</v>
       </c>
       <c r="O39" s="1">
         <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>83.05</v>
+        <v>79.95</v>
       </c>
       <c r="E40" s="1">
         <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-9717.55</v>
+        <v>-12839.25</v>
       </c>
       <c r="J40" s="1">
-        <v>-10.409924487594</v>
+        <v>-13.754045307443</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>83631.35</v>
+        <v>80509.65</v>
       </c>
       <c r="N40" s="1">
-        <v>83631.35</v>
+        <v>80509.65</v>
       </c>
       <c r="O40" s="1">
         <v>0.11</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>6433.0</v>
+        <v>6187.0</v>
       </c>
       <c r="D41" s="1">
-        <v>36.16</v>
+        <v>37.1</v>
       </c>
       <c r="E41" s="1">
         <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>222903.45</v>
+        <v>214379.55</v>
       </c>
       <c r="I41" s="1">
-        <v>9713.83</v>
+        <v>15158.15</v>
       </c>
       <c r="J41" s="1">
-        <v>4.3578643578644</v>
+        <v>7.0707070707071</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>232617.28</v>
+        <v>229537.7</v>
       </c>
       <c r="N41" s="1">
-        <v>232617.28</v>
+        <v>229537.7</v>
       </c>
       <c r="O41" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>6381.0</v>
+        <v>5878.0</v>
       </c>
       <c r="D42" s="1">
-        <v>75.94</v>
+        <v>77.26</v>
       </c>
       <c r="E42" s="1">
-        <v>75.3524196834</v>
+        <v>75.3524191902</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>480823.79</v>
+        <v>442921.52</v>
       </c>
       <c r="I42" s="1">
-        <v>3749.35</v>
+        <v>11212.76</v>
       </c>
       <c r="J42" s="1">
-        <v>0.77977630848923</v>
+        <v>2.5315455433279</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>484573.14</v>
+        <v>454134.28</v>
       </c>
       <c r="N42" s="1">
-        <v>484573.14</v>
+        <v>454134.28</v>
       </c>
       <c r="O42" s="1">
         <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>53.95</v>
+        <v>53.45</v>
       </c>
       <c r="E43" s="1">
         <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>-12267.18</v>
+        <v>-13015.18</v>
       </c>
       <c r="J43" s="1">
-        <v>-13.193867087533</v>
+        <v>-13.998372489873</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>80709.2</v>
+        <v>79961.2</v>
       </c>
       <c r="N43" s="1">
-        <v>80709.2</v>
+        <v>79961.2</v>
       </c>
       <c r="O43" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>24551.0</v>
+        <v>22613.0</v>
       </c>
       <c r="D44" s="1">
-        <v>17.025</v>
+        <v>16.53</v>
       </c>
       <c r="E44" s="1">
-        <v>18.7849997963</v>
+        <v>18.7849997789</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>461190.53</v>
+        <v>424785.2</v>
       </c>
       <c r="I44" s="1">
-        <v>-43209.75</v>
+        <v>-50992.31</v>
       </c>
       <c r="J44" s="1">
-        <v>-9.3691754685423</v>
+        <v>-12.004257681294</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>417980.78</v>
+        <v>373792.89</v>
       </c>
       <c r="N44" s="1">
-        <v>417980.78</v>
+        <v>373792.89</v>
       </c>
       <c r="O44" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>7283.0</v>
+        <v>6708.0</v>
       </c>
       <c r="D45" s="1">
-        <v>61.44</v>
+        <v>64.42</v>
       </c>
       <c r="E45" s="1">
-        <v>56.908887821</v>
+        <v>56.9088878951</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>414467.43</v>
+        <v>381744.82</v>
       </c>
       <c r="I45" s="1">
-        <v>33000.09</v>
+        <v>50384.54</v>
       </c>
       <c r="J45" s="1">
-        <v>7.9620466196825</v>
+        <v>13.198486884511</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>447467.52</v>
+        <v>432129.36</v>
       </c>
       <c r="N45" s="1">
-        <v>447467.52</v>
+        <v>432129.36</v>
       </c>
       <c r="O45" s="1">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>15344.0</v>
+        <v>14133.0</v>
       </c>
       <c r="D46" s="1">
-        <v>19.075</v>
+        <v>19.715</v>
       </c>
       <c r="E46" s="1">
-        <v>28.9054366528</v>
+        <v>28.9054369207</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>443525.02</v>
+        <v>408520.54</v>
       </c>
       <c r="I46" s="1">
-        <v>-150838.22</v>
+        <v>-129888.44</v>
       </c>
       <c r="J46" s="1">
-        <v>-34.00895399317</v>
+        <v>-31.794837047851</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>292686.8</v>
+        <v>278632.1</v>
       </c>
       <c r="N46" s="1">
-        <v>292686.8</v>
+        <v>278632.1</v>
       </c>
       <c r="O46" s="1">
         <v>0.38</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>19384.0</v>
+        <v>17854.0</v>
       </c>
       <c r="D47" s="1">
-        <v>27.16</v>
+        <v>27.53</v>
       </c>
       <c r="E47" s="1">
         <v>30.295</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>587238.28</v>
+        <v>540886.93</v>
       </c>
       <c r="I47" s="1">
-        <v>-60768.84</v>
+        <v>-49366.31</v>
       </c>
       <c r="J47" s="1">
-        <v>-10.348242284205</v>
+        <v>-9.1269186334379</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>526469.44</v>
+        <v>491520.62</v>
       </c>
       <c r="N47" s="1">
-        <v>526469.44</v>
+        <v>491520.62</v>
       </c>
       <c r="O47" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>2820.0</v>
+        <v>2509.0</v>
       </c>
       <c r="D48" s="1">
-        <v>245.2</v>
+        <v>245.9</v>
       </c>
       <c r="E48" s="1">
-        <v>147.0676879433</v>
+        <v>147.067688322</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>414730.88</v>
+        <v>368992.83</v>
       </c>
       <c r="I48" s="1">
-        <v>276733.12</v>
+        <v>247970.27</v>
       </c>
       <c r="J48" s="1">
-        <v>66.725950090816</v>
+        <v>67.201920969575</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>691464.0</v>
+        <v>616963.1</v>
       </c>
       <c r="N48" s="1">
-        <v>691464.0</v>
+        <v>616963.1</v>
       </c>
       <c r="O48" s="1">
-        <v>0.89</v>
+        <v>0.84</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>10171.0</v>
+        <v>9368.0</v>
       </c>
       <c r="D49" s="1">
-        <v>47.49</v>
+        <v>52.16</v>
       </c>
       <c r="E49" s="1">
         <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>509567.1</v>
+        <v>469336.8</v>
       </c>
       <c r="I49" s="1">
-        <v>-26546.31</v>
+        <v>19298.08</v>
       </c>
       <c r="J49" s="1">
-        <v>-5.2095808383234</v>
+        <v>4.1117764471058</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>483020.79</v>
+        <v>488634.88</v>
       </c>
       <c r="N49" s="1">
-        <v>483020.79</v>
+        <v>488634.88</v>
       </c>
       <c r="O49" s="1">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>11976.0</v>
+        <v>11518.0</v>
       </c>
       <c r="D50" s="1">
-        <v>27.96</v>
+        <v>27.66</v>
       </c>
       <c r="E50" s="1">
-        <v>30.4650367401</v>
+        <v>30.4650364647</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>364849.28</v>
+        <v>350896.29</v>
       </c>
       <c r="I50" s="1">
-        <v>-30000.32</v>
+        <v>-32308.41</v>
       </c>
       <c r="J50" s="1">
-        <v>-8.2226611492833</v>
+        <v>-9.2073957236766</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>334848.96</v>
+        <v>318587.88</v>
       </c>
       <c r="N50" s="1">
-        <v>334848.96</v>
+        <v>318587.88</v>
       </c>
       <c r="O50" s="1">
         <v>0.43</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>57703.0</v>
+        <v>53149.0</v>
       </c>
       <c r="D51" s="1">
-        <v>18.735</v>
+        <v>18.275</v>
       </c>
       <c r="E51" s="1">
         <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1135595.04</v>
+        <v>1045972.32</v>
       </c>
       <c r="I51" s="1">
-        <v>-54529.33</v>
+        <v>-74674.34</v>
       </c>
       <c r="J51" s="1">
-        <v>-4.8018288279949</v>
+        <v>-7.1392271642523</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1081065.71</v>
+        <v>971297.98</v>
       </c>
       <c r="N51" s="1">
-        <v>1081065.71</v>
+        <v>971297.98</v>
       </c>
       <c r="O51" s="1">
-        <v>1.39</v>
+        <v>1.32</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>117052.0</v>
+        <v>107814.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.39</v>
+        <v>4.423</v>
       </c>
       <c r="E52" s="1">
-        <v>4.5159999829</v>
+        <v>4.5160000557</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>528606.83</v>
+        <v>486888.03</v>
       </c>
       <c r="I52" s="1">
-        <v>-14748.55</v>
+        <v>-10026.71</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.7900793487666</v>
+        <v>-2.0593461704121</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>513858.28</v>
+        <v>476861.32</v>
       </c>
       <c r="N52" s="1">
-        <v>513858.28</v>
+        <v>476861.32</v>
       </c>
       <c r="O52" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>1710.0</v>
       </c>
       <c r="D53" s="1">
-        <v>132.85</v>
+        <v>124.95</v>
       </c>
       <c r="E53" s="1">
         <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>250002.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-22828.5</v>
+        <v>-36337.5</v>
       </c>
       <c r="J53" s="1">
-        <v>-9.1313269493844</v>
+        <v>-14.53488372093</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>227173.5</v>
+        <v>213664.5</v>
       </c>
       <c r="N53" s="1">
-        <v>227173.5</v>
+        <v>213664.5</v>
       </c>
       <c r="O53" s="1">
         <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>12381.0</v>
+        <v>11404.0</v>
       </c>
       <c r="D54" s="1">
-        <v>40.72</v>
+        <v>39.68</v>
       </c>
       <c r="E54" s="1">
         <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>537830.64</v>
+        <v>495389.76</v>
       </c>
       <c r="I54" s="1">
-        <v>-33676.32</v>
+        <v>-42879.04</v>
       </c>
       <c r="J54" s="1">
-        <v>-6.2615101289134</v>
+        <v>-8.6556169429098</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>504154.32</v>
+        <v>452510.72</v>
       </c>
       <c r="N54" s="1">
-        <v>504154.32</v>
+        <v>452510.72</v>
       </c>
       <c r="O54" s="1">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>160444.0</v>
+        <v>147781.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.737</v>
+        <v>9.638</v>
       </c>
       <c r="E55" s="1">
-        <v>5.451941799</v>
+        <v>5.4519417922</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>874731.35</v>
+        <v>805693.41</v>
       </c>
       <c r="I55" s="1">
-        <v>687511.88</v>
+        <v>618619.87</v>
       </c>
       <c r="J55" s="1">
-        <v>78.596917785101</v>
+        <v>76.781051243798</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1562243.23</v>
+        <v>1424313.28</v>
       </c>
       <c r="N55" s="1">
-        <v>1562243.23</v>
+        <v>1424313.28</v>
       </c>
       <c r="O55" s="1">
-        <v>2.01</v>
+        <v>1.94</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>40751.0</v>
+        <v>37535.0</v>
       </c>
       <c r="D56" s="1">
-        <v>27.4</v>
+        <v>26.94</v>
       </c>
       <c r="E56" s="1">
-        <v>14.2654830556</v>
+        <v>14.2654828826</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>581332.7</v>
+        <v>535454.9</v>
       </c>
       <c r="I56" s="1">
-        <v>535244.7</v>
+        <v>475738.0</v>
       </c>
       <c r="J56" s="1">
-        <v>92.072009711478</v>
+        <v>88.847445415104</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1116577.4</v>
+        <v>1011192.9</v>
       </c>
       <c r="N56" s="1">
-        <v>1116577.4</v>
+        <v>1011192.9</v>
       </c>
       <c r="O56" s="1">
-        <v>1.43</v>
+        <v>1.38</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>3523.0</v>
+        <v>3245.0</v>
       </c>
       <c r="D57" s="1">
-        <v>96.95</v>
+        <v>102.6</v>
       </c>
       <c r="E57" s="1">
-        <v>104.5897019586</v>
+        <v>104.5897010786</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>368469.52</v>
+        <v>339393.58</v>
       </c>
       <c r="I57" s="1">
-        <v>-26914.67</v>
+        <v>-6456.58</v>
       </c>
       <c r="J57" s="1">
-        <v>-7.3044494969353</v>
+        <v>-1.9023871930636</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>341554.85</v>
+        <v>332937.0</v>
       </c>
       <c r="N57" s="1">
-        <v>341554.85</v>
+        <v>332937.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>3175.0</v>
+        <v>2841.0</v>
       </c>
       <c r="D58" s="1">
-        <v>170.45</v>
+        <v>174.05</v>
       </c>
       <c r="E58" s="1">
-        <v>205.5135023622</v>
+        <v>205.5135022879</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>652505.37</v>
+        <v>583863.86</v>
       </c>
       <c r="I58" s="1">
-        <v>-111326.62</v>
+        <v>-89387.81</v>
       </c>
       <c r="J58" s="1">
-        <v>-17.061410544407</v>
+        <v>-15.309700792236</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>541178.75</v>
+        <v>494476.05</v>
       </c>
       <c r="N58" s="1">
-        <v>541178.75</v>
+        <v>494476.05</v>
       </c>
       <c r="O58" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>58.82</v>
+        <v>64.92</v>
       </c>
       <c r="E59" s="1">
         <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-14010.0</v>
+        <v>-4860.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-13.703051643192</v>
+        <v>-4.7535211267606</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>88230.0</v>
+        <v>97380.0</v>
       </c>
       <c r="N59" s="1">
-        <v>88230.0</v>
+        <v>97380.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>22.88</v>
+        <v>22.71</v>
       </c>
       <c r="E60" s="1">
         <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>-10102.52</v>
+        <v>-10720.3</v>
       </c>
       <c r="J60" s="1">
-        <v>-10.833982852689</v>
+        <v>-11.496492595479</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>83145.92</v>
+        <v>82528.14</v>
       </c>
       <c r="N60" s="1">
-        <v>83145.92</v>
+        <v>82528.14</v>
       </c>
       <c r="O60" s="1">
         <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>283.15</v>
+        <v>300.4</v>
       </c>
       <c r="E61" s="1">
         <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-21993.75</v>
+        <v>-12075.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-11.901057871811</v>
+        <v>-6.5339141257001</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>162811.25</v>
+        <v>172730.0</v>
       </c>
       <c r="N61" s="1">
-        <v>162811.25</v>
+        <v>172730.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>5745.0</v>
+        <v>5291.0</v>
       </c>
       <c r="D62" s="1">
-        <v>57.8</v>
+        <v>58.38</v>
       </c>
       <c r="E62" s="1">
         <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>362854.2</v>
+        <v>334179.56</v>
       </c>
       <c r="I62" s="1">
-        <v>-30793.2</v>
+        <v>-25290.98</v>
       </c>
       <c r="J62" s="1">
-        <v>-8.4863837872071</v>
+        <v>-7.5680810639645</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>332061.0</v>
+        <v>308888.58</v>
       </c>
       <c r="N62" s="1">
-        <v>332061.0</v>
+        <v>308888.58</v>
       </c>
       <c r="O62" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>67.1</v>
+        <v>68.1</v>
       </c>
       <c r="E63" s="1">
         <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-17296.65</v>
+        <v>-16225.65</v>
       </c>
       <c r="J63" s="1">
-        <v>-19.399399399399</v>
+        <v>-18.198198198198</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>71864.1</v>
+        <v>72935.1</v>
       </c>
       <c r="N63" s="1">
-        <v>71864.1</v>
+        <v>72935.1</v>
       </c>
       <c r="O63" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>36.53</v>
+        <v>38.18</v>
       </c>
       <c r="E64" s="1">
         <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>-8421.28</v>
+        <v>-3662.68</v>
       </c>
       <c r="J64" s="1">
-        <v>-7.4017743979721</v>
+        <v>-3.2192648922687</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>105352.52</v>
+        <v>110111.12</v>
       </c>
       <c r="N64" s="1">
-        <v>105352.52</v>
+        <v>110111.12</v>
       </c>
       <c r="O64" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>37.12</v>
+        <v>38.52</v>
       </c>
       <c r="E65" s="1">
         <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>893.52</v>
+        <v>4368.32</v>
       </c>
       <c r="J65" s="1">
-        <v>0.97932535364527</v>
+        <v>4.7878128400435</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>92131.84</v>
+        <v>95606.64</v>
       </c>
       <c r="N65" s="1">
-        <v>92131.84</v>
+        <v>95606.64</v>
       </c>
       <c r="O65" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>4222.0</v>
+        <v>3888.0</v>
       </c>
       <c r="D66" s="1">
-        <v>207.0</v>
+        <v>203.4</v>
       </c>
       <c r="E66" s="1">
-        <v>148.3624443392</v>
+        <v>148.3624434156</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>626386.24</v>
+        <v>576833.18</v>
       </c>
       <c r="I66" s="1">
-        <v>247567.76</v>
+        <v>213986.02</v>
       </c>
       <c r="J66" s="1">
-        <v>39.523179819531</v>
+        <v>37.096690589123</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>873954.0</v>
+        <v>790819.2</v>
       </c>
       <c r="N66" s="1">
-        <v>873954.0</v>
+        <v>790819.2</v>
       </c>
       <c r="O66" s="1">
-        <v>1.12</v>
+        <v>1.08</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>54.2</v>
+        <v>54.6</v>
       </c>
       <c r="E67" s="1">
         <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>-16110.9</v>
+        <v>-15560.1</v>
       </c>
       <c r="J67" s="1">
-        <v>-17.754172989378</v>
+        <v>-17.147192716237</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>74633.4</v>
+        <v>75184.2</v>
       </c>
       <c r="N67" s="1">
-        <v>74633.4</v>
+        <v>75184.2</v>
       </c>
       <c r="O67" s="1">
         <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>23117.0</v>
+        <v>21292.0</v>
       </c>
       <c r="D68" s="1">
-        <v>38.88</v>
+        <v>38.81</v>
       </c>
       <c r="E68" s="1">
-        <v>35.9611714323</v>
+        <v>35.961171332</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>831314.4</v>
+        <v>765685.26</v>
       </c>
       <c r="I68" s="1">
-        <v>67474.56</v>
+        <v>60657.26</v>
       </c>
       <c r="J68" s="1">
-        <v>8.1166114769575</v>
+        <v>7.9219573849443</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>898788.96</v>
+        <v>826342.52</v>
       </c>
       <c r="N68" s="1">
-        <v>898788.96</v>
+        <v>826342.52</v>
       </c>
       <c r="O68" s="1">
-        <v>1.15</v>
+        <v>1.12</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>8.8</v>
+        <v>9.058</v>
       </c>
       <c r="E69" s="1">
         <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>-15240.24</v>
+        <v>-13091.62</v>
       </c>
       <c r="J69" s="1">
-        <v>-17.215428033866</v>
+        <v>-14.788339419637</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>73286.4</v>
+        <v>75435.02</v>
       </c>
       <c r="N69" s="1">
-        <v>73286.4</v>
+        <v>75435.02</v>
       </c>
       <c r="O69" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>1150.0</v>
+        <v>984.0</v>
       </c>
       <c r="D70" s="1">
-        <v>235.0</v>
+        <v>227.2</v>
       </c>
       <c r="E70" s="1">
         <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>296470.0</v>
+        <v>253675.2</v>
       </c>
       <c r="I70" s="1">
-        <v>-26220.0</v>
+        <v>-30110.4</v>
       </c>
       <c r="J70" s="1">
-        <v>-8.844065166796</v>
+        <v>-11.869666408068</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>270250.0</v>
+        <v>223564.8</v>
       </c>
       <c r="N70" s="1">
-        <v>270250.0</v>
+        <v>223564.8</v>
       </c>
       <c r="O70" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>6735.0</v>
+        <v>6203.0</v>
       </c>
       <c r="D71" s="1">
-        <v>64.46</v>
+        <v>66.74</v>
       </c>
       <c r="E71" s="1">
         <v>78.56</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>529101.6</v>
+        <v>487307.68</v>
       </c>
       <c r="I71" s="1">
-        <v>-94963.5</v>
+        <v>-73319.46</v>
       </c>
       <c r="J71" s="1">
-        <v>-17.948065173116</v>
+        <v>-15.045824847251</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>434138.1</v>
+        <v>413988.22</v>
       </c>
       <c r="N71" s="1">
-        <v>434138.1</v>
+        <v>413988.22</v>
       </c>
       <c r="O71" s="1">
         <v>0.56</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>2540.0</v>
       </c>
       <c r="D72" s="1">
-        <v>63.54</v>
+        <v>67.1</v>
       </c>
       <c r="E72" s="1">
         <v>69.0962440945</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>175504.46</v>
       </c>
       <c r="I72" s="1">
-        <v>-14112.86</v>
+        <v>-5070.46</v>
       </c>
       <c r="J72" s="1">
-        <v>-8.0413113148236</v>
+        <v>-2.889077576718</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>161391.6</v>
+        <v>170434.0</v>
       </c>
       <c r="N72" s="1">
-        <v>161391.6</v>
+        <v>170434.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>392.0</v>
+        <v>361.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1582.5</v>
+        <v>1619.0</v>
       </c>
       <c r="E73" s="1">
-        <v>1442.8157653061</v>
+        <v>1442.8157617729</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>565583.78</v>
+        <v>520856.49</v>
       </c>
       <c r="I73" s="1">
-        <v>54756.22</v>
+        <v>63602.51</v>
       </c>
       <c r="J73" s="1">
-        <v>9.6813632102392</v>
+        <v>12.211139002991</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>620340.0</v>
+        <v>584459.0</v>
       </c>
       <c r="N73" s="1">
-        <v>620340.0</v>
+        <v>584459.0</v>
       </c>
       <c r="O73" s="1">
         <v>0.8</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>1856.0</v>
       </c>
       <c r="D74" s="1">
-        <v>52.0</v>
+        <v>57.15</v>
       </c>
       <c r="E74" s="1">
         <v>48.74</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>90461.44</v>
       </c>
       <c r="I74" s="1">
-        <v>6050.56</v>
+        <v>15608.96</v>
       </c>
       <c r="J74" s="1">
-        <v>6.6885514977431</v>
+        <v>17.254821501847</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>96512.0</v>
+        <v>106070.4</v>
       </c>
       <c r="N74" s="1">
-        <v>96512.0</v>
+        <v>106070.4</v>
       </c>
       <c r="O74" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>2854.0</v>
       </c>
       <c r="D75" s="1">
-        <v>27.1</v>
+        <v>26.92</v>
       </c>
       <c r="E75" s="1">
         <v>31.64</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>90300.56</v>
       </c>
       <c r="I75" s="1">
-        <v>-12957.16</v>
+        <v>-13470.88</v>
       </c>
       <c r="J75" s="1">
-        <v>-14.348925410872</v>
+        <v>-14.917825537295</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>77343.4</v>
+        <v>76829.68</v>
       </c>
       <c r="N75" s="1">
-        <v>77343.4</v>
+        <v>76829.68</v>
       </c>
       <c r="O75" s="1">
         <v>0.1</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>32379.0</v>
+        <v>29824.0</v>
       </c>
       <c r="D76" s="1">
-        <v>19.57</v>
+        <v>19.85</v>
       </c>
       <c r="E76" s="1">
-        <v>13.9407368974</v>
+        <v>13.9407369903</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>451387.12</v>
+        <v>415768.54</v>
       </c>
       <c r="I76" s="1">
-        <v>182269.91</v>
+        <v>176237.86</v>
       </c>
       <c r="J76" s="1">
-        <v>40.379953685874</v>
+        <v>42.388454884056</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>633657.03</v>
+        <v>592006.4</v>
       </c>
       <c r="N76" s="1">
-        <v>633657.03</v>
+        <v>592006.4</v>
       </c>
       <c r="O76" s="1">
         <v>0.81</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>14196.0</v>
+        <v>13076.0</v>
       </c>
       <c r="D77" s="1">
-        <v>49.05</v>
+        <v>55.0</v>
       </c>
       <c r="E77" s="1">
-        <v>28.6805628346</v>
+        <v>28.6805628633</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>407149.27</v>
+        <v>375027.04</v>
       </c>
       <c r="I77" s="1">
-        <v>289164.53</v>
+        <v>344152.96</v>
       </c>
       <c r="J77" s="1">
-        <v>71.021748362707</v>
+        <v>91.767505617728</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>696313.8</v>
+        <v>719180.0</v>
       </c>
       <c r="N77" s="1">
-        <v>696313.8</v>
+        <v>719180.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.89</v>
+        <v>0.98</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>14388.0</v>
+        <v>13252.0</v>
       </c>
       <c r="D78" s="1">
-        <v>64.36</v>
+        <v>77.3</v>
       </c>
       <c r="E78" s="1">
-        <v>35.9008944954</v>
+        <v>35.9008949593</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>516542.07</v>
+        <v>475758.66</v>
       </c>
       <c r="I78" s="1">
-        <v>409469.61</v>
+        <v>548620.94</v>
       </c>
       <c r="J78" s="1">
-        <v>79.271299238027</v>
+        <v>115.31496662615</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>926011.68</v>
+        <v>1024379.6</v>
       </c>
       <c r="N78" s="1">
-        <v>926011.68</v>
+        <v>1024379.6</v>
       </c>
       <c r="O78" s="1">
-        <v>1.19</v>
+        <v>1.39</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>33292.0</v>
+        <v>30664.0</v>
       </c>
       <c r="D79" s="1">
-        <v>25.425</v>
+        <v>25.97</v>
       </c>
       <c r="E79" s="1">
-        <v>14.629866935</v>
+        <v>14.629866945</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>487057.53</v>
+        <v>448610.24</v>
       </c>
       <c r="I79" s="1">
-        <v>359391.57</v>
+        <v>347733.84</v>
       </c>
       <c r="J79" s="1">
-        <v>73.788320242169</v>
+        <v>77.513576150201</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>846449.1</v>
+        <v>796344.08</v>
       </c>
       <c r="N79" s="1">
-        <v>846449.1</v>
+        <v>796344.08</v>
       </c>
       <c r="O79" s="1">
-        <v>1.09</v>
+        <v>1.08</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
         <v>2274.0</v>
       </c>
       <c r="D80" s="1">
-        <v>35.82</v>
+        <v>34.34</v>
       </c>
       <c r="E80" s="1">
         <v>39.1</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>88913.4</v>
       </c>
       <c r="I80" s="1">
-        <v>-7458.72</v>
+        <v>-10824.24</v>
       </c>
       <c r="J80" s="1">
-        <v>-8.3887468030691</v>
+        <v>-12.173913043478</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>81454.68</v>
+        <v>78089.16</v>
       </c>
       <c r="N80" s="1">
-        <v>81454.68</v>
+        <v>78089.16</v>
       </c>
       <c r="O80" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>260961.0</v>
+        <v>240365.0</v>
       </c>
       <c r="D81" s="1">
-        <v>5.714</v>
+        <v>5.673</v>
       </c>
       <c r="E81" s="1">
-        <v>2.7071045865</v>
+        <v>2.7071045701</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>706448.72</v>
+        <v>650693.19</v>
       </c>
       <c r="I81" s="1">
-        <v>784682.43</v>
+        <v>712897.46</v>
       </c>
       <c r="J81" s="1">
-        <v>111.07422347655</v>
+        <v>109.55969279469</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1491131.15</v>
+        <v>1363590.65</v>
       </c>
       <c r="N81" s="1">
-        <v>1491131.15</v>
+        <v>1363590.65</v>
       </c>
       <c r="O81" s="1">
-        <v>1.92</v>
+        <v>1.86</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
         <v>15791.0</v>
       </c>
       <c r="D82" s="1">
-        <v>13.93</v>
+        <v>13.915</v>
       </c>
       <c r="E82" s="1">
         <v>19.15</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>302397.65</v>
       </c>
       <c r="I82" s="1">
-        <v>-82429.02</v>
+        <v>-82665.88</v>
       </c>
       <c r="J82" s="1">
-        <v>-27.258485639687</v>
+        <v>-27.336812967958</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>219968.63</v>
+        <v>219731.77</v>
       </c>
       <c r="N82" s="1">
-        <v>219968.63</v>
+        <v>219731.77</v>
       </c>
       <c r="O82" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>6121.0</v>
       </c>
       <c r="D83" s="1">
-        <v>15.57</v>
+        <v>14.2</v>
       </c>
       <c r="E83" s="1">
         <v>14.99</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>91753.79</v>
       </c>
       <c r="I83" s="1">
-        <v>3550.18</v>
+        <v>-4835.59</v>
       </c>
       <c r="J83" s="1">
-        <v>3.8692461641094</v>
+        <v>-5.2701801200801</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>95303.97</v>
+        <v>86918.2</v>
       </c>
       <c r="N83" s="1">
-        <v>95303.97</v>
+        <v>86918.2</v>
       </c>
       <c r="O83" s="1">
         <v>0.12</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>3210.0</v>
+        <v>2956.0</v>
       </c>
       <c r="D84" s="1">
-        <v>112.6</v>
+        <v>112.7</v>
       </c>
       <c r="E84" s="1">
         <v>114.8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>368508.0</v>
+        <v>339348.8</v>
       </c>
       <c r="I84" s="1">
-        <v>-7062.0</v>
+        <v>-6207.6</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.9163763066202</v>
+        <v>-1.8292682926829</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>361446.0</v>
+        <v>333141.2</v>
       </c>
       <c r="N84" s="1">
-        <v>361446.0</v>
+        <v>333141.2</v>
       </c>
       <c r="O84" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
-        <v>926.0</v>
+        <v>831.0</v>
       </c>
       <c r="D85" s="1">
-        <v>240.6</v>
+        <v>249.45</v>
       </c>
       <c r="E85" s="1">
         <v>285.9</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>264743.4</v>
+        <v>237582.9</v>
       </c>
       <c r="I85" s="1">
-        <v>-41947.8</v>
+        <v>-30289.95</v>
       </c>
       <c r="J85" s="1">
-        <v>-15.844700944386</v>
+        <v>-12.749213011542</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>222795.6</v>
+        <v>207292.95</v>
       </c>
       <c r="N85" s="1">
-        <v>222795.6</v>
+        <v>207292.95</v>
       </c>
       <c r="O85" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>2911.0</v>
       </c>
       <c r="D86" s="1">
-        <v>34.04</v>
+        <v>34.7</v>
       </c>
       <c r="E86" s="1">
         <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>103689.82</v>
       </c>
       <c r="I86" s="1">
-        <v>-4599.38</v>
+        <v>-2678.12</v>
       </c>
       <c r="J86" s="1">
-        <v>-4.4357102751263</v>
+        <v>-2.5828186412128</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>99090.44</v>
+        <v>101011.7</v>
       </c>
       <c r="N86" s="1">
-        <v>99090.44</v>
+        <v>101011.7</v>
       </c>
       <c r="O86" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>4678.0</v>
+        <v>4499.0</v>
       </c>
       <c r="D87" s="1">
-        <v>49.83</v>
+        <v>50.34</v>
       </c>
       <c r="E87" s="1">
         <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>299485.56</v>
+        <v>288025.98</v>
       </c>
       <c r="I87" s="1">
-        <v>-66380.82</v>
+        <v>-61546.32</v>
       </c>
       <c r="J87" s="1">
-        <v>-22.164948453608</v>
+        <v>-21.36832239925</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>233104.74</v>
+        <v>226479.66</v>
       </c>
       <c r="N87" s="1">
-        <v>233104.74</v>
+        <v>226479.66</v>
       </c>
       <c r="O87" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
         <v>2709.0</v>
       </c>
       <c r="D88" s="1">
-        <v>26.72</v>
+        <v>27.3</v>
       </c>
       <c r="E88" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>90570.9</v>
       </c>
       <c r="I88" s="1">
-        <v>-18186.42</v>
+        <v>-16615.2</v>
       </c>
       <c r="J88" s="1">
-        <v>-20.079760717846</v>
+        <v>-18.344965104686</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>72384.48</v>
+        <v>73955.7</v>
       </c>
       <c r="N88" s="1">
-        <v>72384.48</v>
+        <v>73955.7</v>
       </c>
       <c r="O88" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>202891.0</v>
+        <v>186878.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.564</v>
+        <v>4.344</v>
       </c>
       <c r="E89" s="1">
-        <v>3.5459065705</v>
+        <v>3.5459065808</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>719432.53</v>
+        <v>662651.93</v>
       </c>
       <c r="I89" s="1">
-        <v>206561.99</v>
+        <v>149146.1</v>
       </c>
       <c r="J89" s="1">
-        <v>28.711794558414</v>
+        <v>22.507457270969</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>925994.52</v>
+        <v>811798.03</v>
       </c>
       <c r="N89" s="1">
-        <v>925994.52</v>
+        <v>811798.03</v>
       </c>
       <c r="O89" s="1">
-        <v>1.19</v>
+        <v>1.1</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
         <v>9484.0</v>
       </c>
       <c r="D90" s="1">
-        <v>21.86</v>
+        <v>22.73</v>
       </c>
       <c r="E90" s="1">
         <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>256826.72</v>
       </c>
       <c r="I90" s="1">
-        <v>-49506.48</v>
+        <v>-41255.4</v>
       </c>
       <c r="J90" s="1">
-        <v>-19.276218611521</v>
+        <v>-16.063515509601</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>207320.24</v>
+        <v>215571.32</v>
       </c>
       <c r="N90" s="1">
-        <v>207320.24</v>
+        <v>215571.32</v>
       </c>
       <c r="O90" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>4542.0</v>
+        <v>4183.0</v>
       </c>
       <c r="D91" s="1">
-        <v>177.02</v>
+        <v>183.4</v>
       </c>
       <c r="E91" s="1">
-        <v>147.4310832232</v>
+        <v>147.4310829548</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>669631.98</v>
+        <v>616704.22</v>
       </c>
       <c r="I91" s="1">
-        <v>134392.86</v>
+        <v>150457.98</v>
       </c>
       <c r="J91" s="1">
-        <v>20.069659755497</v>
+        <v>24.397105633556</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>804024.84</v>
+        <v>767162.2</v>
       </c>
       <c r="N91" s="1">
-        <v>804024.84</v>
+        <v>767162.2</v>
       </c>
       <c r="O91" s="1">
-        <v>1.03</v>
+        <v>1.04</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>3961.0</v>
+        <v>3648.0</v>
       </c>
       <c r="D92" s="1">
-        <v>154.3</v>
+        <v>144.0</v>
       </c>
       <c r="E92" s="1">
-        <v>76.1009618783</v>
+        <v>76.1009621711</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>301435.91</v>
+        <v>277616.31</v>
       </c>
       <c r="I92" s="1">
-        <v>309746.39</v>
+        <v>247695.69</v>
       </c>
       <c r="J92" s="1">
-        <v>102.75696415865</v>
+        <v>89.222311902352</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>611182.3</v>
+        <v>525312.0</v>
       </c>
       <c r="N92" s="1">
-        <v>611182.3</v>
+        <v>525312.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.79</v>
+        <v>0.71</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>4768.0</v>
+        <v>4300.0</v>
       </c>
       <c r="D93" s="1">
-        <v>49.84</v>
+        <v>51.86</v>
       </c>
       <c r="E93" s="1">
         <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>270822.4</v>
+        <v>244240.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-33185.28</v>
+        <v>-21242.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-12.253521126761</v>
+        <v>-8.6971830985915</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>237637.12</v>
+        <v>222998.0</v>
       </c>
       <c r="N93" s="1">
-        <v>237637.12</v>
+        <v>222998.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>2720.0</v>
+        <v>2505.0</v>
       </c>
       <c r="D94" s="1">
-        <v>355.6</v>
+        <v>375.5</v>
       </c>
       <c r="E94" s="1">
-        <v>360.5104632353</v>
+        <v>360.5104630739</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>980588.46</v>
+        <v>903078.71</v>
       </c>
       <c r="I94" s="1">
-        <v>-13356.46</v>
+        <v>37548.79</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.3620861905717</v>
+        <v>4.15786460075</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>967232.0</v>
+        <v>940627.5</v>
       </c>
       <c r="N94" s="1">
-        <v>967232.0</v>
+        <v>940627.5</v>
       </c>
       <c r="O94" s="1">
-        <v>1.24</v>
+        <v>1.28</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>14146.0</v>
+        <v>13030.0</v>
       </c>
       <c r="D95" s="1">
-        <v>26.11</v>
+        <v>25.96</v>
       </c>
       <c r="E95" s="1">
         <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>290558.84</v>
+        <v>267636.2</v>
       </c>
       <c r="I95" s="1">
-        <v>78793.22</v>
+        <v>70622.6</v>
       </c>
       <c r="J95" s="1">
-        <v>27.117818889971</v>
+        <v>26.387536514119</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>369352.06</v>
+        <v>338258.8</v>
       </c>
       <c r="N95" s="1">
-        <v>369352.06</v>
+        <v>338258.8</v>
       </c>
       <c r="O95" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>2785.0</v>
+        <v>2565.0</v>
       </c>
       <c r="D96" s="1">
-        <v>452.3</v>
+        <v>479.05</v>
       </c>
       <c r="E96" s="1">
-        <v>637.8062692998</v>
+        <v>637.8062690058</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1776290.46</v>
+        <v>1635973.08</v>
       </c>
       <c r="I96" s="1">
-        <v>-516634.96</v>
+        <v>-407209.83</v>
       </c>
       <c r="J96" s="1">
-        <v>-29.085049525065</v>
+        <v>-24.890985981261</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1259655.5</v>
+        <v>1228763.25</v>
       </c>
       <c r="N96" s="1">
-        <v>1259655.5</v>
+        <v>1228763.25</v>
       </c>
       <c r="O96" s="1">
-        <v>1.62</v>
+        <v>1.67</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>7916.0</v>
+        <v>7291.0</v>
       </c>
       <c r="D97" s="1">
-        <v>50.76</v>
+        <v>47.995</v>
       </c>
       <c r="E97" s="1">
         <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>467044.0</v>
+        <v>430169.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-65227.84</v>
+        <v>-80237.45</v>
       </c>
       <c r="J97" s="1">
-        <v>-13.966101694915</v>
+        <v>-18.652541210547</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>401816.16</v>
+        <v>349931.55</v>
       </c>
       <c r="N97" s="1">
-        <v>401816.16</v>
+        <v>349931.55</v>
       </c>
       <c r="O97" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>3781.0</v>
+        <v>3482.0</v>
       </c>
       <c r="D98" s="1">
-        <v>121.15</v>
+        <v>136.85</v>
       </c>
       <c r="E98" s="1">
-        <v>100.9287278498</v>
+        <v>100.9287277427</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>381611.52</v>
+        <v>351433.83</v>
       </c>
       <c r="I98" s="1">
-        <v>76456.63</v>
+        <v>125077.87</v>
       </c>
       <c r="J98" s="1">
-        <v>20.035199671121</v>
+        <v>35.590731262269</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>458068.15</v>
+        <v>476511.7</v>
       </c>
       <c r="N98" s="1">
-        <v>458068.15</v>
+        <v>476511.7</v>
       </c>
       <c r="O98" s="1">
-        <v>0.59</v>
+        <v>0.65</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
         <v>8263.0</v>
       </c>
       <c r="D99" s="1">
-        <v>15.1</v>
+        <v>15.96</v>
       </c>
       <c r="E99" s="1">
         <v>11.8022231635</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>97521.77</v>
       </c>
       <c r="I99" s="1">
-        <v>27249.53</v>
+        <v>34355.71</v>
       </c>
       <c r="J99" s="1">
-        <v>27.94199695104</v>
+        <v>35.228759691298</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>124771.3</v>
+        <v>131877.48</v>
       </c>
       <c r="N99" s="1">
-        <v>124771.3</v>
+        <v>131877.48</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>7335.0</v>
+        <v>6756.0</v>
       </c>
       <c r="D100" s="1">
-        <v>50.8</v>
+        <v>54.18</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038009543</v>
+        <v>52.2038010657</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>382914.88</v>
+        <v>352688.88</v>
       </c>
       <c r="I100" s="1">
-        <v>-10296.88</v>
+        <v>13351.2</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.689078053065</v>
+        <v>3.7855460597453</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>372618.0</v>
+        <v>366040.08</v>
       </c>
       <c r="N100" s="1">
-        <v>372618.0</v>
+        <v>366040.08</v>
       </c>
       <c r="O100" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>727.0</v>
+        <v>636.0</v>
       </c>
       <c r="D101" s="1">
-        <v>462.1</v>
+        <v>448.1</v>
       </c>
       <c r="E101" s="1">
-        <v>186.1487070151</v>
+        <v>186.1487106918</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>135330.11</v>
+        <v>118390.58</v>
       </c>
       <c r="I101" s="1">
-        <v>200616.59</v>
+        <v>166601.02</v>
       </c>
       <c r="J101" s="1">
-        <v>148.24239040373</v>
+        <v>140.72151686393</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>335946.7</v>
+        <v>284991.6</v>
       </c>
       <c r="N101" s="1">
-        <v>335946.7</v>
+        <v>284991.6</v>
       </c>
       <c r="O101" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>79529.0</v>
+        <v>68213.0</v>
       </c>
       <c r="D102" s="1">
-        <v>3.814</v>
+        <v>3.365</v>
       </c>
       <c r="E102" s="1">
-        <v>3.4779999749</v>
+        <v>3.478000088</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>276601.86</v>
+        <v>237244.82</v>
       </c>
       <c r="I102" s="1">
-        <v>26721.75</v>
+        <v>-7708.07</v>
       </c>
       <c r="J102" s="1">
-        <v>9.6607267933773</v>
+        <v>-3.248994013863</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>303323.61</v>
+        <v>229536.75</v>
       </c>
       <c r="N102" s="1">
-        <v>303323.61</v>
+        <v>229536.75</v>
       </c>
       <c r="O102" s="1">
-        <v>0.39</v>
+        <v>0.31</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>5131.0</v>
+        <v>4435.0</v>
       </c>
       <c r="D103" s="1">
-        <v>75.58</v>
+        <v>71.32</v>
       </c>
       <c r="E103" s="1">
         <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>355578.3</v>
+        <v>307345.5</v>
       </c>
       <c r="I103" s="1">
-        <v>32222.68</v>
+        <v>8958.7</v>
       </c>
       <c r="J103" s="1">
-        <v>9.0620490620491</v>
+        <v>2.9148629148629</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>387800.98</v>
+        <v>316304.2</v>
       </c>
       <c r="N103" s="1">
-        <v>387800.98</v>
+        <v>316304.2</v>
       </c>
       <c r="O103" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>80369.0</v>
+        <v>74025.0</v>
       </c>
       <c r="D104" s="1">
-        <v>11.92</v>
+        <v>13.08</v>
       </c>
       <c r="E104" s="1">
-        <v>4.5034242059</v>
+        <v>4.5034242486</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>361935.7</v>
+        <v>333365.98</v>
       </c>
       <c r="I104" s="1">
-        <v>596062.78</v>
+        <v>634881.02</v>
       </c>
       <c r="J104" s="1">
-        <v>164.68747901906</v>
+        <v>190.44565375267</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>957998.48</v>
+        <v>968247.0</v>
       </c>
       <c r="N104" s="1">
-        <v>957998.48</v>
+        <v>968247.0</v>
       </c>
       <c r="O104" s="1">
-        <v>1.23</v>
+        <v>1.32</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>237</v>
       </c>
       <c r="C105" s="1">
-        <v>35716.0</v>
+        <v>32897.0</v>
       </c>
       <c r="D105" s="1">
-        <v>15.445</v>
+        <v>16.13</v>
       </c>
       <c r="E105" s="1">
         <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>587528.2</v>
+        <v>541155.65</v>
       </c>
       <c r="I105" s="1">
-        <v>-35894.58</v>
+        <v>-10527.04</v>
       </c>
       <c r="J105" s="1">
-        <v>-6.1094224924012</v>
+        <v>-1.9452887537994</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>551633.62</v>
+        <v>530628.61</v>
       </c>
       <c r="N105" s="1">
-        <v>551633.62</v>
+        <v>530628.61</v>
       </c>
       <c r="O105" s="1">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>238</v>
       </c>
       <c r="B106" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="1">
-        <v>106.0</v>
+        <v>15.0</v>
       </c>
       <c r="D106" s="1">
-        <v>4799.78</v>
+        <v>4806.42</v>
       </c>
       <c r="E106" s="1">
-        <v>4798.6189622642</v>
+        <v>4799.9413333333</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>508653.61</v>
+        <v>71999.12</v>
       </c>
       <c r="I106" s="1">
-        <v>123.07</v>
+        <v>97.18</v>
       </c>
       <c r="J106" s="1">
-        <v>0.024195247528077</v>
+        <v>0.13497387190288</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>508776.68</v>
+        <v>72096.3</v>
       </c>
       <c r="N106" s="1">
-        <v>508776.68</v>
+        <v>72096.3</v>
       </c>
       <c r="O106" s="1">
-        <v>0.65</v>
+        <v>0.1</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>240</v>
       </c>
       <c r="B107" t="s">
         <v>241</v>
       </c>
       <c r="C107" s="1">
-        <v>30620.0</v>
+        <v>28203.0</v>
       </c>
       <c r="D107" s="1">
-        <v>18.445</v>
+        <v>17.435</v>
       </c>
       <c r="E107" s="1">
         <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>556977.8</v>
+        <v>513012.57</v>
       </c>
       <c r="I107" s="1">
-        <v>7808.1</v>
+        <v>-21293.26</v>
       </c>
       <c r="J107" s="1">
-        <v>1.4018691588785</v>
+        <v>-4.150631240868</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>564785.9</v>
+        <v>491719.31</v>
       </c>
       <c r="N107" s="1">
-        <v>564785.9</v>
+        <v>491719.31</v>
       </c>
       <c r="O107" s="1">
-        <v>0.73</v>
+        <v>0.67</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>242</v>
       </c>
       <c r="B108" t="s">
         <v>243</v>
       </c>
       <c r="C108" s="1">
-        <v>3375.0</v>
+        <v>3246.0</v>
       </c>
       <c r="D108" s="1">
-        <v>67.35</v>
+        <v>69.85</v>
       </c>
       <c r="E108" s="1">
         <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>228487.5</v>
+        <v>219754.2</v>
       </c>
       <c r="I108" s="1">
-        <v>-1181.25</v>
+        <v>6978.9</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.51698670605613</v>
+        <v>3.1757754800591</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>227306.25</v>
+        <v>226733.1</v>
       </c>
       <c r="N108" s="1">
-        <v>227306.25</v>
+        <v>226733.1</v>
       </c>
       <c r="O108" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>244</v>
       </c>
       <c r="B109" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="1">
         <v>4821.0</v>
       </c>
       <c r="D109" s="1">
-        <v>247.61</v>
+        <v>251.38</v>
       </c>
       <c r="E109" s="1">
         <v>158.78</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>765478.38</v>
       </c>
       <c r="I109" s="1">
-        <v>428249.43</v>
+        <v>446424.6</v>
       </c>
       <c r="J109" s="1">
-        <v>55.945333165386</v>
+        <v>58.319687618088</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>1193727.81</v>
+        <v>1211902.98</v>
       </c>
       <c r="N109" s="1">
-        <v>1193727.81</v>
+        <v>1211902.98</v>
       </c>
       <c r="O109" s="1">
-        <v>1.53</v>
+        <v>1.65</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>246</v>
       </c>
       <c r="B110" t="s">
         <v>247</v>
       </c>
       <c r="C110" s="1">
-        <v>10673.0</v>
+        <v>9677.0</v>
       </c>
       <c r="D110" s="1">
-        <v>24.01</v>
+        <v>25.75</v>
       </c>
       <c r="E110" s="1">
         <v>22.75</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>242810.75</v>
+        <v>220151.75</v>
       </c>
       <c r="I110" s="1">
-        <v>13447.98</v>
+        <v>29031.0</v>
       </c>
       <c r="J110" s="1">
-        <v>5.5384615384615</v>
+        <v>13.186813186813</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>256258.73</v>
+        <v>249182.75</v>
       </c>
       <c r="N110" s="1">
-        <v>256258.73</v>
+        <v>249182.75</v>
       </c>
       <c r="O110" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>248</v>
       </c>
       <c r="B111" t="s">
         <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>6237.0</v>
+        <v>5627.0</v>
       </c>
       <c r="D111" s="1">
-        <v>40.015</v>
+        <v>40.15</v>
       </c>
       <c r="E111" s="1">
-        <v>32.8492303992</v>
+        <v>32.8492304958</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>204880.65</v>
+        <v>184842.62</v>
       </c>
       <c r="I111" s="1">
-        <v>44692.91</v>
+        <v>41081.43</v>
       </c>
       <c r="J111" s="1">
-        <v>21.814119586208</v>
+        <v>22.225085318527</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>249573.56</v>
+        <v>225924.05</v>
       </c>
       <c r="N111" s="1">
-        <v>249573.56</v>
+        <v>225924.05</v>
       </c>
       <c r="O111" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>250</v>
       </c>
       <c r="B112" t="s">
         <v>251</v>
       </c>
       <c r="C112" s="1">
         <v>5666.0</v>
       </c>
       <c r="D112" s="1">
-        <v>17.37</v>
+        <v>16.03</v>
       </c>
       <c r="E112" s="1">
         <v>16.36</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>92695.76</v>
       </c>
       <c r="I112" s="1">
-        <v>5722.66</v>
+        <v>-1869.78</v>
       </c>
       <c r="J112" s="1">
-        <v>6.1735941320293</v>
+        <v>-2.0171149144254</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>98418.42</v>
+        <v>90825.98</v>
       </c>
       <c r="N112" s="1">
-        <v>98418.42</v>
+        <v>90825.98</v>
       </c>
       <c r="O112" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>252</v>
       </c>
       <c r="B113" t="s">
         <v>253</v>
       </c>
       <c r="C113" s="1">
         <v>3922.0</v>
       </c>
       <c r="D113" s="1">
-        <v>25.54</v>
+        <v>26.74</v>
       </c>
       <c r="E113" s="1">
         <v>23.76</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>93186.72</v>
       </c>
       <c r="I113" s="1">
-        <v>6981.16</v>
+        <v>11687.56</v>
       </c>
       <c r="J113" s="1">
-        <v>7.4915824915825</v>
+        <v>12.542087542088</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>100167.88</v>
+        <v>104874.28</v>
       </c>
       <c r="N113" s="1">
-        <v>100167.88</v>
+        <v>104874.28</v>
       </c>
       <c r="O113" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>254</v>
       </c>
       <c r="B114" t="s">
         <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>8932.0</v>
+        <v>7859.0</v>
       </c>
       <c r="D114" s="1">
-        <v>27.965</v>
+        <v>31.79</v>
       </c>
       <c r="E114" s="1">
         <v>41.96</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>374786.72</v>
+        <v>329763.64</v>
       </c>
       <c r="I114" s="1">
-        <v>-125003.34</v>
+        <v>-79926.03</v>
       </c>
       <c r="J114" s="1">
-        <v>-33.353193517636</v>
+        <v>-24.237368922784</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>249783.38</v>
+        <v>249837.61</v>
       </c>
       <c r="N114" s="1">
-        <v>249783.38</v>
+        <v>249837.61</v>
       </c>
       <c r="O114" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>256</v>
       </c>
       <c r="B115" t="s">
         <v>257</v>
       </c>
       <c r="C115" s="1">
         <v>3417.0</v>
       </c>
       <c r="D115" s="1">
-        <v>23.91</v>
+        <v>27.36</v>
       </c>
       <c r="E115" s="1">
         <v>27.83</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>95095.11</v>
       </c>
       <c r="I115" s="1">
-        <v>-13394.64</v>
+        <v>-1605.99</v>
       </c>
       <c r="J115" s="1">
-        <v>-14.085519223859</v>
+        <v>-1.6888250089831</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>81700.47</v>
+        <v>93489.12</v>
       </c>
       <c r="N115" s="1">
-        <v>81700.47</v>
+        <v>93489.12</v>
       </c>
       <c r="O115" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>259</v>
       </c>
       <c r="C116" s="1">
         <v>1034.0</v>
       </c>
       <c r="D116" s="1">
-        <v>91.45</v>
+        <v>104.6</v>
       </c>
       <c r="E116" s="1">
         <v>90.7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>93783.8</v>
       </c>
       <c r="I116" s="1">
-        <v>775.5</v>
+        <v>14372.6</v>
       </c>
       <c r="J116" s="1">
-        <v>0.82690187431091</v>
+        <v>15.325248070562</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>94559.3</v>
+        <v>108156.4</v>
       </c>
       <c r="N116" s="1">
-        <v>94559.3</v>
+        <v>108156.4</v>
       </c>
       <c r="O116" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>260</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" s="1">
         <v>2981.0</v>
       </c>
       <c r="D117" s="1">
-        <v>37.34</v>
+        <v>36.71</v>
       </c>
       <c r="E117" s="1">
         <v>36.87</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>109909.47</v>
       </c>
       <c r="I117" s="1">
-        <v>1401.07</v>
+        <v>-476.96</v>
       </c>
       <c r="J117" s="1">
-        <v>1.2747491185245</v>
+        <v>-0.43395714673176</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>111310.54</v>
+        <v>109432.51</v>
       </c>
       <c r="N117" s="1">
-        <v>111310.54</v>
+        <v>109432.51</v>
       </c>
       <c r="O117" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>262</v>
       </c>
       <c r="B118" t="s">
         <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>3882.0</v>
+        <v>3575.0</v>
       </c>
       <c r="D118" s="1">
-        <v>281.5</v>
+        <v>298.5</v>
       </c>
       <c r="E118" s="1">
-        <v>251.5670607934</v>
+        <v>251.5670601399</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>976583.33</v>
+        <v>899352.24</v>
       </c>
       <c r="I118" s="1">
-        <v>116199.67</v>
+        <v>167785.26</v>
       </c>
       <c r="J118" s="1">
-        <v>11.898592411976</v>
+        <v>18.656234180281</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>1092783.0</v>
+        <v>1067137.5</v>
       </c>
       <c r="N118" s="1">
-        <v>1092783.0</v>
+        <v>1067137.5</v>
       </c>
       <c r="O118" s="1">
-        <v>1.4</v>
+        <v>1.45</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>264</v>
       </c>
       <c r="B119" t="s">
         <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>128299.0</v>
+        <v>118173.0</v>
       </c>
       <c r="D119" s="1">
-        <v>4.59</v>
+        <v>4.404</v>
       </c>
       <c r="E119" s="1">
-        <v>2.573199947</v>
+        <v>2.5731999695</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>330138.98</v>
+        <v>304082.76</v>
       </c>
       <c r="I119" s="1">
-        <v>258753.43</v>
+        <v>216351.13</v>
       </c>
       <c r="J119" s="1">
-        <v>78.37712165949</v>
+        <v>71.148765553167</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>588892.41</v>
+        <v>520433.89</v>
       </c>
       <c r="N119" s="1">
-        <v>588892.41</v>
+        <v>520433.89</v>
       </c>
       <c r="O119" s="1">
-        <v>0.76</v>
+        <v>0.71</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>266</v>
       </c>
       <c r="B120" t="s">
         <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>29102.0</v>
+        <v>27988.0</v>
       </c>
       <c r="D120" s="1">
-        <v>8.84</v>
+        <v>8.882</v>
       </c>
       <c r="E120" s="1">
-        <v>9.3879997938</v>
+        <v>9.3879998571</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>273209.57</v>
+        <v>262751.34</v>
       </c>
       <c r="I120" s="1">
-        <v>-15947.89</v>
+        <v>-14161.92</v>
       </c>
       <c r="J120" s="1">
-        <v>-5.8372369606233</v>
+        <v>-5.3898564323211</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>257261.68</v>
+        <v>248589.42</v>
       </c>
       <c r="N120" s="1">
-        <v>257261.68</v>
+        <v>248589.42</v>
       </c>
       <c r="O120" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>268</v>
       </c>
       <c r="B121" t="s">
         <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>12627.0</v>
+        <v>11631.0</v>
       </c>
       <c r="D121" s="1">
-        <v>72.72</v>
+        <v>77.95</v>
       </c>
       <c r="E121" s="1">
-        <v>90.1062714817</v>
+        <v>90.1062711719</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1137771.89</v>
+        <v>1048026.04</v>
       </c>
       <c r="I121" s="1">
-        <v>-219536.45</v>
+        <v>-141389.59</v>
       </c>
       <c r="J121" s="1">
-        <v>-19.295295650168</v>
+        <v>-13.491037875357</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>918235.44</v>
+        <v>906636.45</v>
       </c>
       <c r="N121" s="1">
-        <v>918235.44</v>
+        <v>906636.45</v>
       </c>
       <c r="O121" s="1">
-        <v>1.18</v>
+        <v>1.23</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>270</v>
       </c>
       <c r="B122" t="s">
         <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>11400.0</v>
+        <v>10434.0</v>
       </c>
       <c r="D122" s="1">
-        <v>136.26</v>
+        <v>161.48</v>
       </c>
       <c r="E122" s="1">
-        <v>176.7334833333</v>
+        <v>176.7334828445</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2014761.71</v>
+        <v>1844037.16</v>
       </c>
       <c r="I122" s="1">
-        <v>-461397.71</v>
+        <v>-159154.84</v>
       </c>
       <c r="J122" s="1">
-        <v>-22.900857590747</v>
+        <v>-8.6307826898673</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1553364.0</v>
+        <v>1684882.32</v>
       </c>
       <c r="N122" s="1">
-        <v>1553364.0</v>
+        <v>1684882.32</v>
       </c>
       <c r="O122" s="1">
-        <v>2.0</v>
+        <v>2.29</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>25168.0</v>
+        <v>23182.0</v>
       </c>
       <c r="D123" s="1">
-        <v>35.04</v>
+        <v>33.84</v>
       </c>
       <c r="E123" s="1">
-        <v>32.5458399555</v>
+        <v>32.5458403071</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>819113.7</v>
+        <v>754477.67</v>
       </c>
       <c r="I123" s="1">
-        <v>62773.02</v>
+        <v>30001.21</v>
       </c>
       <c r="J123" s="1">
-        <v>7.6635294953558</v>
+        <v>3.9764211974623</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>881886.72</v>
+        <v>784478.88</v>
       </c>
       <c r="N123" s="1">
-        <v>881886.72</v>
+        <v>784478.88</v>
       </c>
       <c r="O123" s="1">
-        <v>1.13</v>
+        <v>1.07</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>274</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>6731.0</v>
+        <v>6199.0</v>
       </c>
       <c r="D124" s="1">
-        <v>268.4</v>
+        <v>269.05</v>
       </c>
       <c r="E124" s="1">
-        <v>121.5453469024</v>
+        <v>121.5453460236</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>818121.73</v>
+        <v>753459.6</v>
       </c>
       <c r="I124" s="1">
-        <v>988478.67</v>
+        <v>914381.35</v>
       </c>
       <c r="J124" s="1">
-        <v>120.82293303712</v>
+        <v>121.35771446804</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1806600.4</v>
+        <v>1667840.95</v>
       </c>
       <c r="N124" s="1">
-        <v>1806600.4</v>
+        <v>1667840.95</v>
       </c>
       <c r="O124" s="1">
-        <v>2.32</v>
+        <v>2.27</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>276</v>
       </c>
       <c r="B125" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>9164.0</v>
+        <v>8440.0</v>
       </c>
       <c r="D125" s="1">
-        <v>177.24</v>
+        <v>158.02</v>
       </c>
       <c r="E125" s="1">
-        <v>113.0919380183</v>
+        <v>113.0919383886</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1036374.52</v>
+        <v>954495.96</v>
       </c>
       <c r="I125" s="1">
-        <v>587852.84</v>
+        <v>379192.84</v>
       </c>
       <c r="J125" s="1">
-        <v>56.722046775137</v>
+        <v>39.727024093428</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1624227.36</v>
+        <v>1333688.8</v>
       </c>
       <c r="N125" s="1">
-        <v>1624227.36</v>
+        <v>1333688.8</v>
       </c>
       <c r="O125" s="1">
-        <v>2.09</v>
+        <v>1.82</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>278</v>
       </c>
       <c r="B126" t="s">
         <v>279</v>
       </c>
       <c r="C126" s="1">
-        <v>8279.0</v>
+        <v>7625.0</v>
       </c>
       <c r="D126" s="1">
-        <v>266.8</v>
+        <v>268.8</v>
       </c>
       <c r="E126" s="1">
-        <v>188.1251491726</v>
+        <v>188.1251488525</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1557488.11</v>
+        <v>1434454.26</v>
       </c>
       <c r="I126" s="1">
-        <v>651349.09</v>
+        <v>615145.74</v>
       </c>
       <c r="J126" s="1">
-        <v>41.82048555093</v>
+        <v>42.883607874677</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2208837.2</v>
+        <v>2049600.0</v>
       </c>
       <c r="N126" s="1">
-        <v>2208837.2</v>
+        <v>2049600.0</v>
       </c>
       <c r="O126" s="1">
-        <v>2.84</v>
+        <v>2.79</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>280</v>
       </c>
       <c r="B127" t="s">
         <v>281</v>
       </c>
       <c r="C127" s="1">
         <v>10749.0</v>
       </c>
       <c r="D127" s="1">
-        <v>20.76</v>
+        <v>20.96</v>
       </c>
       <c r="E127" s="1">
         <v>19.72</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>211970.28</v>
       </c>
       <c r="I127" s="1">
-        <v>11178.96</v>
+        <v>13328.76</v>
       </c>
       <c r="J127" s="1">
-        <v>5.2738336713996</v>
+        <v>6.2880324543611</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>223149.24</v>
+        <v>225299.04</v>
       </c>
       <c r="N127" s="1">
-        <v>223149.24</v>
+        <v>225299.04</v>
       </c>
       <c r="O127" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>282</v>
       </c>
       <c r="B128" t="s">
         <v>283</v>
       </c>
       <c r="C128" s="1">
-        <v>8621.0</v>
+        <v>7940.0</v>
       </c>
       <c r="D128" s="1">
-        <v>66.52</v>
+        <v>70.26</v>
       </c>
       <c r="E128" s="1">
-        <v>32.0377346016</v>
+        <v>32.0377355164</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>276197.31</v>
+        <v>254379.62</v>
       </c>
       <c r="I128" s="1">
-        <v>297271.61</v>
+        <v>303484.78</v>
       </c>
       <c r="J128" s="1">
-        <v>107.63016120613</v>
+        <v>119.30388920307</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>573468.92</v>
+        <v>557864.4</v>
       </c>
       <c r="N128" s="1">
-        <v>573468.92</v>
+        <v>557864.4</v>
       </c>
       <c r="O128" s="1">
-        <v>0.74</v>
+        <v>0.76</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="1">
         <v>769.0</v>
       </c>
       <c r="D129" s="1">
-        <v>129.5</v>
+        <v>150.1</v>
       </c>
       <c r="E129" s="1">
         <v>131.2</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>100892.8</v>
       </c>
       <c r="I129" s="1">
-        <v>-1307.3</v>
+        <v>14534.1</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.2957317073171</v>
+        <v>14.405487804878</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>99585.5</v>
+        <v>115426.9</v>
       </c>
       <c r="N129" s="1">
-        <v>99585.5</v>
+        <v>115426.9</v>
       </c>
       <c r="O129" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>286</v>
       </c>
       <c r="B130" t="s">
         <v>287</v>
       </c>
       <c r="C130" s="1">
         <v>2265.0</v>
       </c>
       <c r="D130" s="1">
-        <v>48.48</v>
+        <v>48.34</v>
       </c>
       <c r="E130" s="1">
         <v>52.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>118912.5</v>
       </c>
       <c r="I130" s="1">
-        <v>-9105.3</v>
+        <v>-9422.4</v>
       </c>
       <c r="J130" s="1">
-        <v>-7.6571428571429</v>
+        <v>-7.9238095238095</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>109807.2</v>
+        <v>109490.1</v>
       </c>
       <c r="N130" s="1">
-        <v>109807.2</v>
+        <v>109490.1</v>
       </c>
       <c r="O130" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>289</v>
       </c>
       <c r="C131" s="1">
-        <v>7608.0</v>
+        <v>7008.0</v>
       </c>
       <c r="D131" s="1">
-        <v>52.35</v>
+        <v>62.81</v>
       </c>
       <c r="E131" s="1">
-        <v>29.1999605678</v>
+        <v>29.1999600457</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>222153.3</v>
+        <v>204633.32</v>
       </c>
       <c r="I131" s="1">
-        <v>176125.5</v>
+        <v>235539.16</v>
       </c>
       <c r="J131" s="1">
-        <v>79.281064022006</v>
+        <v>115.10303405135</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>398278.8</v>
+        <v>440172.48</v>
       </c>
       <c r="N131" s="1">
-        <v>398278.8</v>
+        <v>440172.48</v>
       </c>
       <c r="O131" s="1">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>290</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132" s="1">
         <v>8011.0</v>
       </c>
       <c r="D132" s="1">
-        <v>9.596</v>
+        <v>10.055</v>
       </c>
       <c r="E132" s="1">
         <v>11.5050006241</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>92166.56</v>
       </c>
       <c r="I132" s="1">
-        <v>-15293.0</v>
+        <v>-11615.95</v>
       </c>
       <c r="J132" s="1">
-        <v>-16.592785930168</v>
+        <v>-12.603215309327</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>76873.56</v>
+        <v>80550.61</v>
       </c>
       <c r="N132" s="1">
-        <v>76873.56</v>
+        <v>80550.61</v>
       </c>
       <c r="O132" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>292</v>
       </c>
       <c r="B133" t="s">
         <v>293</v>
       </c>
       <c r="C133" s="1">
-        <v>22546.0</v>
+        <v>20766.0</v>
       </c>
       <c r="D133" s="1">
-        <v>36.88</v>
+        <v>35.0</v>
       </c>
       <c r="E133" s="1">
-        <v>29.570995742</v>
+        <v>29.5709958586</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>666707.67</v>
+        <v>614071.3</v>
       </c>
       <c r="I133" s="1">
-        <v>164788.81</v>
+        <v>112738.7</v>
       </c>
       <c r="J133" s="1">
-        <v>24.716801293136</v>
+        <v>18.359219849552</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>831496.48</v>
+        <v>726810.0</v>
       </c>
       <c r="N133" s="1">
-        <v>831496.48</v>
+        <v>726810.0</v>
       </c>
       <c r="O133" s="1">
-        <v>1.07</v>
+        <v>0.99</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>294</v>
       </c>
       <c r="B134" t="s">
         <v>295</v>
       </c>
       <c r="C134" s="1">
         <v>1791.0</v>
       </c>
       <c r="D134" s="1">
-        <v>66.44</v>
+        <v>59.24</v>
       </c>
       <c r="E134" s="1">
         <v>51.48</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>92200.68</v>
       </c>
       <c r="I134" s="1">
-        <v>26793.36</v>
+        <v>13898.16</v>
       </c>
       <c r="J134" s="1">
-        <v>29.059829059829</v>
+        <v>15.073815073815</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>118994.04</v>
+        <v>106098.84</v>
       </c>
       <c r="N134" s="1">
-        <v>118994.04</v>
+        <v>106098.84</v>
       </c>
       <c r="O134" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>296</v>
       </c>
       <c r="B135" t="s">
         <v>297</v>
       </c>
       <c r="C135" s="1">
         <v>18162.0</v>
       </c>
       <c r="D135" s="1">
-        <v>9.918</v>
+        <v>10.05</v>
       </c>
       <c r="E135" s="1">
         <v>10.2</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>185252.4</v>
       </c>
       <c r="I135" s="1">
-        <v>-5121.68</v>
+        <v>-2724.3</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.7647037231367</v>
+        <v>-1.4705882352941</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>180130.72</v>
+        <v>182528.1</v>
       </c>
       <c r="N135" s="1">
-        <v>180130.72</v>
+        <v>182528.1</v>
       </c>
       <c r="O135" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>298</v>
       </c>
       <c r="B136" t="s">
         <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>1123.0</v>
+        <v>1080.0</v>
       </c>
       <c r="D136" s="1">
-        <v>223.7</v>
+        <v>232.4</v>
       </c>
       <c r="E136" s="1">
         <v>254.9</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>286252.7</v>
+        <v>275292.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-35037.6</v>
+        <v>-24300.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-12.24009415457</v>
+        <v>-8.8269909768537</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>251215.1</v>
+        <v>250992.0</v>
       </c>
       <c r="N136" s="1">
-        <v>251215.1</v>
+        <v>250992.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>300</v>
       </c>
       <c r="B137" t="s">
         <v>301</v>
       </c>
       <c r="C137" s="1">
-        <v>1406.0</v>
+        <v>1295.0</v>
       </c>
       <c r="D137" s="1">
-        <v>239.1</v>
+        <v>261.0</v>
       </c>
       <c r="E137" s="1">
         <v>252.3</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>354733.8</v>
+        <v>326728.5</v>
       </c>
       <c r="I137" s="1">
-        <v>-18559.2</v>
+        <v>11266.5</v>
       </c>
       <c r="J137" s="1">
-        <v>-5.2318668252081</v>
+        <v>3.448275862069</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>336174.6</v>
+        <v>337995.0</v>
       </c>
       <c r="N137" s="1">
-        <v>336174.6</v>
+        <v>337995.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>302</v>
       </c>
       <c r="B138" t="s">
         <v>303</v>
       </c>
       <c r="C138" s="1">
         <v>5089.0</v>
       </c>
       <c r="D138" s="1">
-        <v>25.96</v>
+        <v>23.42</v>
       </c>
       <c r="E138" s="1">
         <v>18.02</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>91703.78</v>
       </c>
       <c r="I138" s="1">
-        <v>40406.66</v>
+        <v>27480.6</v>
       </c>
       <c r="J138" s="1">
-        <v>44.062153163152</v>
+        <v>29.966703662597</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>132110.44</v>
+        <v>119184.38</v>
       </c>
       <c r="N138" s="1">
-        <v>132110.44</v>
+        <v>119184.38</v>
       </c>
       <c r="O138" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>304</v>
       </c>
       <c r="B139" t="s">
         <v>305</v>
       </c>
       <c r="C139" s="1">
-        <v>4865.0</v>
+        <v>4481.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.6</v>
+        <v>97.8</v>
       </c>
       <c r="E139" s="1">
-        <v>104.6745858171</v>
+        <v>104.6745860299</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>509241.86</v>
+        <v>469046.82</v>
       </c>
       <c r="I139" s="1">
-        <v>-19822.86</v>
+        <v>-30805.02</v>
       </c>
       <c r="J139" s="1">
-        <v>-3.8926218673382</v>
+        <v>-6.5675789039568</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>489419.0</v>
+        <v>438241.8</v>
       </c>
       <c r="N139" s="1">
-        <v>489419.0</v>
+        <v>438241.8</v>
       </c>
       <c r="O139" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>306</v>
       </c>
       <c r="B140" t="s">
         <v>307</v>
       </c>
       <c r="C140" s="1">
-        <v>19642.0</v>
+        <v>18091.0</v>
       </c>
       <c r="D140" s="1">
-        <v>71.16</v>
+        <v>73.15</v>
       </c>
       <c r="E140" s="1">
-        <v>68.5163058752</v>
+        <v>68.516305898</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1345797.28</v>
+        <v>1239528.49</v>
       </c>
       <c r="I140" s="1">
-        <v>51927.44</v>
+        <v>83828.16</v>
       </c>
       <c r="J140" s="1">
-        <v>3.8584889991753</v>
+        <v>6.7629070792879</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1397724.72</v>
+        <v>1323356.65</v>
       </c>
       <c r="N140" s="1">
-        <v>1397724.72</v>
+        <v>1323356.65</v>
       </c>
       <c r="O140" s="1">
         <v>1.8</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>308</v>
       </c>
       <c r="B141" t="s">
         <v>309</v>
       </c>
       <c r="C141" s="1">
         <v>5148.0</v>
       </c>
       <c r="D141" s="1">
-        <v>22.28</v>
+        <v>20.87</v>
       </c>
       <c r="E141" s="1">
         <v>21.16</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>108931.68</v>
       </c>
       <c r="I141" s="1">
-        <v>5765.76</v>
+        <v>-1492.92</v>
       </c>
       <c r="J141" s="1">
-        <v>5.2930056710775</v>
+        <v>-1.3705103969754</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>114697.44</v>
+        <v>107438.76</v>
       </c>
       <c r="N141" s="1">
-        <v>114697.44</v>
+        <v>107438.76</v>
       </c>
       <c r="O141" s="1">
         <v>0.15</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>310</v>
       </c>
       <c r="B142" t="s">
         <v>311</v>
       </c>
       <c r="C142" s="1">
-        <v>12737.0</v>
+        <v>12250.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.475</v>
+        <v>18.15</v>
       </c>
       <c r="E142" s="1">
         <v>19.11</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>243404.07</v>
+        <v>234097.5</v>
       </c>
       <c r="I142" s="1">
-        <v>4649.01</v>
+        <v>-11760.0</v>
       </c>
       <c r="J142" s="1">
-        <v>1.909996821335</v>
+        <v>-5.0235478806907</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>248053.08</v>
+        <v>222337.5</v>
       </c>
       <c r="N142" s="1">
-        <v>248053.08</v>
+        <v>222337.5</v>
       </c>
       <c r="O142" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>312</v>
       </c>
       <c r="B143" t="s">
         <v>313</v>
       </c>
       <c r="C143" s="1">
         <v>7049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>25.34</v>
+        <v>25.28</v>
       </c>
       <c r="E143" s="1">
         <v>26.98</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>190182.02</v>
       </c>
       <c r="I143" s="1">
-        <v>-11560.36</v>
+        <v>-11983.3</v>
       </c>
       <c r="J143" s="1">
-        <v>-6.0785767234989</v>
+        <v>-6.3009636767976</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>178621.66</v>
+        <v>178198.72</v>
       </c>
       <c r="N143" s="1">
-        <v>178621.66</v>
+        <v>178198.72</v>
       </c>
       <c r="O143" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>315</v>
       </c>
       <c r="C144" s="1">
-        <v>20089.0</v>
+        <v>18503.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.92</v>
+        <v>24.33</v>
       </c>
       <c r="E144" s="1">
         <v>19.76</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>396958.64</v>
+        <v>365619.28</v>
       </c>
       <c r="I144" s="1">
-        <v>143837.24</v>
+        <v>84558.71</v>
       </c>
       <c r="J144" s="1">
-        <v>36.234817813765</v>
+        <v>23.127530364372</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>540795.88</v>
+        <v>450177.99</v>
       </c>
       <c r="N144" s="1">
-        <v>540795.88</v>
+        <v>450177.99</v>
       </c>
       <c r="O144" s="1">
-        <v>0.69</v>
+        <v>0.61</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>316</v>
       </c>
       <c r="B145" t="s">
         <v>317</v>
       </c>
       <c r="C145" s="1">
-        <v>8722.0</v>
+        <v>7762.0</v>
       </c>
       <c r="D145" s="1">
-        <v>60.8</v>
+        <v>59.35</v>
       </c>
       <c r="E145" s="1">
         <v>60.3</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>525936.6</v>
+        <v>468048.6</v>
       </c>
       <c r="I145" s="1">
-        <v>4361.0</v>
+        <v>-7373.9</v>
       </c>
       <c r="J145" s="1">
-        <v>0.82918739635158</v>
+        <v>-1.575456053068</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>530297.6</v>
+        <v>460674.7</v>
       </c>
       <c r="N145" s="1">
-        <v>530297.6</v>
+        <v>460674.7</v>
       </c>
       <c r="O145" s="1">
-        <v>0.68</v>
+        <v>0.63</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>319</v>
       </c>
       <c r="C146" s="1">
         <v>1148.0</v>
       </c>
       <c r="D146" s="1">
-        <v>75.9</v>
+        <v>77.1</v>
       </c>
       <c r="E146" s="1">
         <v>82.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>94136.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-7002.8</v>
+        <v>-5625.2</v>
       </c>
       <c r="J146" s="1">
-        <v>-7.4390243902439</v>
+        <v>-5.9756097560976</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>87133.2</v>
+        <v>88510.8</v>
       </c>
       <c r="N146" s="1">
-        <v>87133.2</v>
+        <v>88510.8</v>
       </c>
       <c r="O146" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>320</v>
       </c>
       <c r="B147" t="s">
         <v>321</v>
       </c>
       <c r="C147" s="1">
-        <v>3336.0</v>
+        <v>2971.0</v>
       </c>
       <c r="D147" s="1">
-        <v>126.05</v>
+        <v>124.25</v>
       </c>
       <c r="E147" s="1">
-        <v>107.1482643885</v>
+        <v>107.148263211</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>357446.61</v>
+        <v>318337.49</v>
       </c>
       <c r="I147" s="1">
-        <v>63056.19</v>
+        <v>50809.26</v>
       </c>
       <c r="J147" s="1">
-        <v>17.640729618334</v>
+        <v>15.960815673957</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>420502.8</v>
+        <v>369146.75</v>
       </c>
       <c r="N147" s="1">
-        <v>420502.8</v>
+        <v>369146.75</v>
       </c>
       <c r="O147" s="1">
-        <v>0.54</v>
+        <v>0.5</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>322</v>
       </c>
       <c r="B148" t="s">
         <v>323</v>
       </c>
       <c r="C148" s="1">
         <v>2558.0</v>
       </c>
       <c r="D148" s="1">
-        <v>86.52</v>
+        <v>87.84</v>
       </c>
       <c r="E148" s="1">
         <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>258869.6</v>
       </c>
       <c r="I148" s="1">
-        <v>-37551.44</v>
+        <v>-34174.88</v>
       </c>
       <c r="J148" s="1">
-        <v>-14.505928853755</v>
+        <v>-13.201581027668</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>221318.16</v>
+        <v>224694.72</v>
       </c>
       <c r="N148" s="1">
-        <v>221318.16</v>
+        <v>224694.72</v>
       </c>
       <c r="O148" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>324</v>
       </c>
       <c r="B149" t="s">
         <v>325</v>
       </c>
       <c r="C149" s="1">
-        <v>15761.0</v>
+        <v>13430.0</v>
       </c>
       <c r="D149" s="1">
-        <v>22.11</v>
+        <v>20.19</v>
       </c>
       <c r="E149" s="1">
-        <v>28.6531692152</v>
+        <v>28.6531690246</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>451602.6</v>
+        <v>384812.06</v>
       </c>
       <c r="I149" s="1">
-        <v>-103126.89</v>
+        <v>-113660.36</v>
       </c>
       <c r="J149" s="1">
-        <v>-22.835760910145</v>
+        <v>-29.536589887541</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>348475.71</v>
+        <v>271151.7</v>
       </c>
       <c r="N149" s="1">
-        <v>348475.71</v>
+        <v>271151.7</v>
       </c>
       <c r="O149" s="1">
-        <v>0.45</v>
+        <v>0.37</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>326</v>
       </c>
       <c r="B150" t="s">
         <v>327</v>
       </c>
       <c r="C150" s="1">
-        <v>16439.0</v>
+        <v>15142.0</v>
       </c>
       <c r="D150" s="1">
-        <v>36.2</v>
+        <v>35.58</v>
       </c>
       <c r="E150" s="1">
         <v>36.9</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>606599.1</v>
+        <v>558739.8</v>
       </c>
       <c r="I150" s="1">
-        <v>-11507.3</v>
+        <v>-19987.44</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.8970189701897</v>
+        <v>-3.5772357723577</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>595091.8</v>
+        <v>538752.36</v>
       </c>
       <c r="N150" s="1">
-        <v>595091.8</v>
+        <v>538752.36</v>
       </c>
       <c r="O150" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>328</v>
       </c>
       <c r="B151" t="s">
         <v>329</v>
       </c>
       <c r="C151" s="1">
-        <v>13724.0</v>
+        <v>12641.0</v>
       </c>
       <c r="D151" s="1">
-        <v>22.82</v>
+        <v>23.88</v>
       </c>
       <c r="E151" s="1">
-        <v>29.6773156514</v>
+        <v>29.6773158769</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>407291.48</v>
+        <v>375150.95</v>
       </c>
       <c r="I151" s="1">
-        <v>-94109.8</v>
+        <v>-73283.87</v>
       </c>
       <c r="J151" s="1">
-        <v>-23.106253045116</v>
+        <v>-19.53450204511</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>313181.68</v>
+        <v>301867.08</v>
       </c>
       <c r="N151" s="1">
-        <v>313181.68</v>
+        <v>301867.08</v>
       </c>
       <c r="O151" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>330</v>
       </c>
       <c r="B152" t="s">
         <v>331</v>
       </c>
       <c r="C152" s="1">
-        <v>8742.0</v>
+        <v>7804.0</v>
       </c>
       <c r="D152" s="1">
-        <v>57.1</v>
+        <v>63.48</v>
       </c>
       <c r="E152" s="1">
-        <v>102.6572580645</v>
+        <v>102.6572578165</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>897429.75</v>
+        <v>801137.24</v>
       </c>
       <c r="I152" s="1">
-        <v>-398261.55</v>
+        <v>-305739.32</v>
       </c>
       <c r="J152" s="1">
-        <v>-44.378019560863</v>
+        <v>-38.163164153997</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>499168.2</v>
+        <v>495397.92</v>
       </c>
       <c r="N152" s="1">
-        <v>499168.2</v>
+        <v>495397.92</v>
       </c>
       <c r="O152" s="1">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>