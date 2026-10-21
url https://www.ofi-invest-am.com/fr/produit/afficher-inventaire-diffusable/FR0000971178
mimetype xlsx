--- v5 (2026-09-28)
+++ v6 (2026-10-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000971160</t>
   </si>
   <si>
@@ -106,284 +106,254 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
@@ -454,224 +424,188 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>FI0009000459</t>
   </si>
   <si>
     <t>HUHTAMAKI</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>IT0001078911</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
@@ -706,140 +640,128 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>FR0010027102</t>
   </si>
   <si>
     <t>PHITRUST ACTIVE INVESTORS FRANCE D</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>RANDSTAD NV</t>
   </si>
   <si>
-    <t>IT0005282865</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -898,126 +820,108 @@
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
-  </si>
-[...4 lines deleted...]
-    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
@@ -1414,186 +1318,186 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>167791.9949</v>
+        <v>157657.235</v>
       </c>
       <c r="C2">
-        <v>222.46</v>
+        <v>223.98</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>37328556.28</v>
+        <v>35312521.02</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>37328556.28</v>
+        <v>35312521.02</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>196303.85</v>
+        <v>194803.85</v>
       </c>
       <c r="C3">
-        <v>144.17</v>
+        <v>145.15</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>28301364.99</v>
+        <v>28276141.86</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>28301364.99</v>
+        <v>28276141.86</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>42154.8831</v>
+        <v>42595.1159</v>
       </c>
       <c r="C4">
-        <v>176.21</v>
+        <v>177.32</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>7428333.79</v>
+        <v>7553234.27</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>7428333.79</v>
+        <v>7553234.27</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>1.0</v>
       </c>
       <c r="C5">
-        <v>186.48</v>
+        <v>187.67</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>186.48</v>
+        <v>187.67</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>186.48</v>
+        <v>187.67</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z152"/>
+  <dimension ref="A1:Z136"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N152" sqref="N152"/>
+      <selection activeCell="N136" sqref="N136"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1609,7593 +1513,6793 @@
       </c>
       <c r="K1" t="s">
         <v>25</v>
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
-        <v>2690.0</v>
+        <v>6109.0</v>
       </c>
       <c r="C2" s="1">
-        <v>38.98</v>
+        <v>38.19</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>28.36</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>94741.8</v>
+        <v>173251.24</v>
       </c>
       <c r="H2" s="1">
-        <v>10114.4</v>
+        <v>60051.47</v>
       </c>
       <c r="I2" s="1">
-        <v>10.675752413401</v>
+        <v>34.66149506347</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>104856.2</v>
+        <v>233302.71</v>
       </c>
       <c r="M2" s="1">
-        <v>104856.2</v>
+        <v>233302.71</v>
       </c>
       <c r="N2" s="1">
-        <v>0.14</v>
+        <v>0.33</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="1">
-        <v>7011.0</v>
+        <v>1570.0</v>
       </c>
       <c r="C3" s="1">
-        <v>36.31</v>
+        <v>252.4</v>
       </c>
       <c r="D3" s="1">
-        <v>28.36</v>
+        <v>246.8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>198831.96</v>
+        <v>387476.0</v>
       </c>
       <c r="H3" s="1">
-        <v>55737.45</v>
+        <v>8792.0</v>
       </c>
       <c r="I3" s="1">
-        <v>28.032440056417</v>
+        <v>2.2690437601297</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>254569.41</v>
+        <v>396268.0</v>
       </c>
       <c r="M3" s="1">
-        <v>254569.41</v>
+        <v>396268.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.35</v>
+        <v>0.56</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="1">
-        <v>1620.0</v>
+        <v>2559.0</v>
       </c>
       <c r="C4" s="1">
-        <v>269.4</v>
+        <v>179.4</v>
       </c>
       <c r="D4" s="1">
-        <v>246.8</v>
+        <v>196.4425986714</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>399816.0</v>
+        <v>502696.61</v>
       </c>
       <c r="H4" s="1">
-        <v>36612.0</v>
+        <v>-43612.01</v>
       </c>
       <c r="I4" s="1">
-        <v>9.1572123176661</v>
+        <v>-8.6756125130822</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>436428.0</v>
+        <v>459084.6</v>
       </c>
       <c r="M4" s="1">
-        <v>436428.0</v>
+        <v>459084.6</v>
       </c>
       <c r="N4" s="1">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="1">
-        <v>2641.0</v>
+        <v>964.0</v>
       </c>
       <c r="C5" s="1">
-        <v>181.7</v>
+        <v>69.9</v>
       </c>
       <c r="D5" s="1">
-        <v>196.4425975009</v>
+        <v>78.7090248963</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>518804.9</v>
+        <v>75875.5</v>
       </c>
       <c r="H5" s="1">
-        <v>-38935.2</v>
+        <v>-8491.9</v>
       </c>
       <c r="I5" s="1">
-        <v>-7.5047864813921</v>
+        <v>-11.191886709149</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>479869.7</v>
+        <v>67383.6</v>
       </c>
       <c r="M5" s="1">
-        <v>479869.7</v>
+        <v>67383.6</v>
       </c>
       <c r="N5" s="1">
-        <v>0.66</v>
+        <v>0.09</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="1">
-        <v>255.0</v>
+        <v>31812.0</v>
       </c>
       <c r="C6" s="1">
-        <v>824.9</v>
+        <v>26.1</v>
       </c>
       <c r="D6" s="1">
-        <v>1003.8507843137</v>
+        <v>27.1632434302</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>255981.95</v>
+        <v>864117.1</v>
       </c>
       <c r="H6" s="1">
-        <v>-45632.45</v>
+        <v>-33823.9</v>
       </c>
       <c r="I6" s="1">
-        <v>-17.826432684023</v>
+        <v>-3.9142727299344</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>210349.5</v>
+        <v>830293.2</v>
       </c>
       <c r="M6" s="1">
-        <v>210349.5</v>
+        <v>830293.2</v>
       </c>
       <c r="N6" s="1">
-        <v>0.29</v>
+        <v>1.17</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="1">
-        <v>31441.0</v>
+        <v>1761.0</v>
       </c>
       <c r="C7" s="1">
-        <v>27.3</v>
+        <v>70.8</v>
       </c>
       <c r="D7" s="1">
-        <v>27.1571922013</v>
+        <v>62.9</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>853849.28</v>
+        <v>110766.9</v>
       </c>
       <c r="H7" s="1">
-        <v>4490.02</v>
+        <v>13911.9</v>
       </c>
       <c r="I7" s="1">
-        <v>0.525856272901</v>
+        <v>12.559618441971</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>858339.3</v>
+        <v>124678.8</v>
       </c>
       <c r="M7" s="1">
-        <v>858339.3</v>
+        <v>124678.8</v>
       </c>
       <c r="N7" s="1">
-        <v>1.17</v>
+        <v>0.18</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="1">
-        <v>737.0</v>
+        <v>43240.0</v>
       </c>
       <c r="C8" s="1">
-        <v>115.7</v>
+        <v>10.885</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>9.3048543016</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>87260.8</v>
+        <v>402341.9</v>
       </c>
       <c r="H8" s="1">
-        <v>-1989.9</v>
+        <v>68325.5</v>
       </c>
       <c r="I8" s="1">
-        <v>-2.2804054054054</v>
+        <v>16.981949928655</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>85270.9</v>
+        <v>470667.4</v>
       </c>
       <c r="M8" s="1">
-        <v>85270.9</v>
+        <v>470667.4</v>
       </c>
       <c r="N8" s="1">
-        <v>0.12</v>
+        <v>0.66</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="1">
-        <v>2168.0</v>
+        <v>5755.0</v>
       </c>
       <c r="C9" s="1">
-        <v>69.75</v>
+        <v>194.6</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9</v>
+        <v>165.6713327541</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>136367.2</v>
+        <v>953438.52</v>
       </c>
       <c r="H9" s="1">
-        <v>14850.8</v>
+        <v>166484.48</v>
       </c>
       <c r="I9" s="1">
-        <v>10.890302066773</v>
+        <v>17.46148036897</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>151218.0</v>
+        <v>1119923.0</v>
       </c>
       <c r="M9" s="1">
-        <v>151218.0</v>
+        <v>1119923.0</v>
       </c>
       <c r="N9" s="1">
-        <v>0.21</v>
+        <v>1.57</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="1">
-        <v>30580.0</v>
+        <v>3728.0</v>
       </c>
       <c r="C10" s="1">
-        <v>10.455</v>
+        <v>422.8</v>
       </c>
       <c r="D10" s="1">
-        <v>8.85</v>
+        <v>216.4191013948</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>270633.0</v>
+        <v>806810.41</v>
       </c>
       <c r="H10" s="1">
-        <v>49080.9</v>
+        <v>769387.99</v>
       </c>
       <c r="I10" s="1">
-        <v>18.135593220339</v>
+        <v>95.361683545952</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>319713.9</v>
+        <v>1576198.4</v>
       </c>
       <c r="M10" s="1">
-        <v>319713.9</v>
+        <v>1576198.4</v>
       </c>
       <c r="N10" s="1">
-        <v>0.44</v>
+        <v>2.22</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="1">
-        <v>5817.0</v>
+        <v>9547.0</v>
       </c>
       <c r="C11" s="1">
-        <v>191.9</v>
+        <v>15.965</v>
       </c>
       <c r="D11" s="1">
-        <v>164.7480333505</v>
+        <v>20.7423316225</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>958339.31</v>
+        <v>198027.04</v>
       </c>
       <c r="H11" s="1">
-        <v>157942.99</v>
+        <v>-45609.18</v>
       </c>
       <c r="I11" s="1">
-        <v>16.480904868652</v>
+        <v>-23.031794041864</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>1116282.3</v>
+        <v>152417.86</v>
       </c>
       <c r="M11" s="1">
-        <v>1116282.3</v>
+        <v>152417.86</v>
       </c>
       <c r="N11" s="1">
-        <v>1.53</v>
+        <v>0.21</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="1">
-        <v>3777.0</v>
+        <v>15384.0</v>
       </c>
       <c r="C12" s="1">
-        <v>407.9</v>
+        <v>48.94</v>
       </c>
       <c r="D12" s="1">
-        <v>212.6330076781</v>
+        <v>59.434975299</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>803114.87</v>
+        <v>914347.66</v>
       </c>
       <c r="H12" s="1">
-        <v>737523.43</v>
+        <v>-161454.7</v>
       </c>
       <c r="I12" s="1">
-        <v>91.832869437469</v>
+        <v>-17.657911433819</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1540638.3</v>
+        <v>752892.96</v>
       </c>
       <c r="M12" s="1">
-        <v>1540638.3</v>
+        <v>752892.96</v>
       </c>
       <c r="N12" s="1">
-        <v>2.11</v>
+        <v>1.06</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="1">
-        <v>12273.0</v>
+        <v>5564.0</v>
       </c>
       <c r="C13" s="1">
-        <v>15.38</v>
+        <v>10.77</v>
       </c>
       <c r="D13" s="1">
-        <v>20.7423319482</v>
+        <v>13.175</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>254570.64</v>
+        <v>73305.7</v>
       </c>
       <c r="H13" s="1">
-        <v>-65811.9</v>
+        <v>-13381.42</v>
       </c>
       <c r="I13" s="1">
-        <v>-25.852117117669</v>
+        <v>-18.254269449715</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>188758.74</v>
+        <v>59924.28</v>
       </c>
       <c r="M13" s="1">
-        <v>188758.74</v>
+        <v>59924.28</v>
       </c>
       <c r="N13" s="1">
-        <v>0.26</v>
+        <v>0.08</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="1">
-        <v>1542.0</v>
+        <v>1584.0</v>
       </c>
       <c r="C14" s="1">
-        <v>53.4</v>
+        <v>88.95</v>
       </c>
       <c r="D14" s="1">
-        <v>63.55</v>
+        <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>97994.1</v>
+        <v>141688.8</v>
       </c>
       <c r="H14" s="1">
-        <v>-15651.3</v>
+        <v>-792.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-15.971675845791</v>
+        <v>-0.55897149245388</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>82342.8</v>
+        <v>140896.8</v>
       </c>
       <c r="M14" s="1">
-        <v>82342.8</v>
+        <v>140896.8</v>
       </c>
       <c r="N14" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="1">
-        <v>10711.0</v>
+        <v>12460.0</v>
       </c>
       <c r="C15" s="1">
-        <v>52.14</v>
+        <v>71.48</v>
       </c>
       <c r="D15" s="1">
-        <v>63.1757156195</v>
+        <v>52.0587319422</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>676675.09</v>
+        <v>648651.8</v>
       </c>
       <c r="H15" s="1">
-        <v>-118203.55</v>
+        <v>241989.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-17.468287476047</v>
+        <v>37.3064562528</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>558471.54</v>
+        <v>890640.8</v>
       </c>
       <c r="M15" s="1">
-        <v>558471.54</v>
+        <v>890640.8</v>
       </c>
       <c r="N15" s="1">
-        <v>0.76</v>
+        <v>1.25</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="1">
-        <v>7055.0</v>
+        <v>8188.0</v>
       </c>
       <c r="C16" s="1">
-        <v>9.606</v>
+        <v>34.38</v>
       </c>
       <c r="D16" s="1">
-        <v>13.1750007087</v>
+        <v>30.832618466</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>92949.63</v>
+        <v>252457.48</v>
       </c>
       <c r="H16" s="1">
-        <v>-25179.3</v>
+        <v>29045.96</v>
       </c>
       <c r="I16" s="1">
-        <v>-27.089187982782</v>
+        <v>11.505287939973</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>67770.33</v>
+        <v>281503.44</v>
       </c>
       <c r="M16" s="1">
-        <v>67770.33</v>
+        <v>281503.44</v>
       </c>
       <c r="N16" s="1">
-        <v>0.09</v>
+        <v>0.4</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="1">
-        <v>12593.0</v>
+        <v>346.0</v>
       </c>
       <c r="C17" s="1">
-        <v>74.68</v>
+        <v>902.6</v>
       </c>
       <c r="D17" s="1">
-        <v>51.6907980624</v>
+        <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>650942.22</v>
+        <v>333682.4</v>
       </c>
       <c r="H17" s="1">
-        <v>289503.02</v>
+        <v>-21382.8</v>
       </c>
       <c r="I17" s="1">
-        <v>44.474457348918</v>
+        <v>-6.4081294068851</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>940445.24</v>
+        <v>312299.6</v>
       </c>
       <c r="M17" s="1">
-        <v>940445.24</v>
+        <v>312299.6</v>
       </c>
       <c r="N17" s="1">
-        <v>1.29</v>
+        <v>0.44</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="1">
-        <v>6389.0</v>
+        <v>4382.0</v>
       </c>
       <c r="C18" s="1">
-        <v>33.12</v>
+        <v>1593.4</v>
       </c>
       <c r="D18" s="1">
-        <v>29.92</v>
+        <v>544.0055750799</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>191158.88</v>
+        <v>2383832.43</v>
       </c>
       <c r="H18" s="1">
-        <v>20444.8</v>
+        <v>4598446.37</v>
       </c>
       <c r="I18" s="1">
-        <v>10.695187165775</v>
+        <v>192.90141002067</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>211603.68</v>
+        <v>6982278.8</v>
       </c>
       <c r="M18" s="1">
-        <v>211603.68</v>
+        <v>6982278.8</v>
       </c>
       <c r="N18" s="1">
-        <v>0.29</v>
+        <v>9.81</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="1">
-        <v>4343.0</v>
+        <v>1573.0</v>
       </c>
       <c r="C19" s="1">
-        <v>1578.2</v>
+        <v>69.64</v>
       </c>
       <c r="D19" s="1">
-        <v>488.055298181</v>
+        <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>2119624.16</v>
+        <v>96645.12</v>
       </c>
       <c r="H19" s="1">
-        <v>4734498.44</v>
+        <v>12898.6</v>
       </c>
       <c r="I19" s="1">
-        <v>223.36499693417</v>
+        <v>13.346354166667</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>6854122.6</v>
+        <v>109543.72</v>
       </c>
       <c r="M19" s="1">
-        <v>6854122.6</v>
+        <v>109543.72</v>
       </c>
       <c r="N19" s="1">
-        <v>9.38</v>
+        <v>0.15</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="1">
-        <v>1937.0</v>
+        <v>1827.0</v>
       </c>
       <c r="C20" s="1">
-        <v>66.16</v>
+        <v>175.3</v>
       </c>
       <c r="D20" s="1">
-        <v>61.44</v>
+        <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>119009.28</v>
+        <v>328494.6</v>
       </c>
       <c r="H20" s="1">
-        <v>9142.64</v>
+        <v>-8221.5</v>
       </c>
       <c r="I20" s="1">
-        <v>7.6822916666667</v>
+        <v>-2.5027808676307</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>128151.92</v>
+        <v>320273.1</v>
       </c>
       <c r="M20" s="1">
-        <v>128151.92</v>
+        <v>320273.1</v>
       </c>
       <c r="N20" s="1">
-        <v>0.18</v>
+        <v>0.45</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="1">
-        <v>33938.0</v>
+        <v>35137.0</v>
       </c>
       <c r="C21" s="1">
-        <v>43.41</v>
+        <v>44.79</v>
       </c>
       <c r="D21" s="1">
-        <v>25.0855409865</v>
+        <v>26.3097879728</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>851353.09</v>
+        <v>924447.02</v>
       </c>
       <c r="H21" s="1">
-        <v>621895.49</v>
+        <v>649339.21</v>
       </c>
       <c r="I21" s="1">
-        <v>73.04789250251</v>
+        <v>70.24082461751</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1473248.58</v>
+        <v>1573786.23</v>
       </c>
       <c r="M21" s="1">
-        <v>1473248.58</v>
+        <v>1573786.23</v>
       </c>
       <c r="N21" s="1">
-        <v>2.02</v>
+        <v>2.21</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="1">
-        <v>10523.0</v>
+        <v>8548.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.91</v>
+        <v>10.51</v>
       </c>
       <c r="D22" s="1">
-        <v>8.3950004751</v>
+        <v>8.395</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>88340.59</v>
+        <v>71760.46</v>
       </c>
       <c r="H22" s="1">
-        <v>15942.34</v>
+        <v>18079.02</v>
       </c>
       <c r="I22" s="1">
-        <v>18.046449542617</v>
+        <v>25.193567599762</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>104282.93</v>
+        <v>89839.48</v>
       </c>
       <c r="M22" s="1">
-        <v>104282.93</v>
+        <v>89839.48</v>
       </c>
       <c r="N22" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="1">
-        <v>1681.0</v>
+        <v>9035.0</v>
       </c>
       <c r="C23" s="1">
-        <v>64.75</v>
+        <v>11.67</v>
       </c>
       <c r="D23" s="1">
-        <v>54.85</v>
+        <v>12.5343995573</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>92202.85</v>
+        <v>113248.3</v>
       </c>
       <c r="H23" s="1">
-        <v>16641.9</v>
+        <v>-7809.85</v>
       </c>
       <c r="I23" s="1">
-        <v>18.049225159526</v>
+        <v>-6.8962183096788</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>108844.75</v>
+        <v>105438.45</v>
       </c>
       <c r="M23" s="1">
-        <v>108844.75</v>
+        <v>105438.45</v>
       </c>
       <c r="N23" s="1">
         <v>0.15</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="1">
-        <v>10017.0</v>
+        <v>8529.0</v>
       </c>
       <c r="C24" s="1">
-        <v>21.6</v>
+        <v>22.4</v>
       </c>
       <c r="D24" s="1">
         <v>18.24</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>182710.08</v>
+        <v>155568.96</v>
       </c>
       <c r="H24" s="1">
-        <v>33657.12</v>
+        <v>35480.64</v>
       </c>
       <c r="I24" s="1">
-        <v>18.421052631579</v>
+        <v>22.80701754386</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>216367.2</v>
+        <v>191049.6</v>
       </c>
       <c r="M24" s="1">
-        <v>216367.2</v>
+        <v>191049.6</v>
       </c>
       <c r="N24" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="1">
-        <v>63512.0</v>
+        <v>65298.0</v>
       </c>
       <c r="C25" s="1">
-        <v>21.47</v>
+        <v>22.57</v>
       </c>
       <c r="D25" s="1">
-        <v>7.6062301612</v>
+        <v>8.4799686055</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>483086.89</v>
+        <v>553724.99</v>
       </c>
       <c r="H25" s="1">
-        <v>880515.75</v>
+        <v>920050.87</v>
       </c>
       <c r="I25" s="1">
-        <v>182.26860803447</v>
+        <v>166.15664573853</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1363602.64</v>
+        <v>1473775.86</v>
       </c>
       <c r="M25" s="1">
-        <v>1363602.64</v>
+        <v>1473775.86</v>
       </c>
       <c r="N25" s="1">
-        <v>1.87</v>
+        <v>2.07</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="1">
-        <v>58732.0</v>
+        <v>54865.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.084</v>
+        <v>3.265</v>
       </c>
       <c r="D26" s="1">
-        <v>3.2080000681</v>
+        <v>3.208</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>188412.26</v>
+        <v>176006.92</v>
       </c>
       <c r="H26" s="1">
-        <v>-7282.77</v>
+        <v>3127.31</v>
       </c>
       <c r="I26" s="1">
-        <v>-3.8653376377949</v>
+        <v>1.7768108208473</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>181129.49</v>
+        <v>179134.23</v>
       </c>
       <c r="M26" s="1">
-        <v>181129.49</v>
+        <v>179134.23</v>
       </c>
       <c r="N26" s="1">
         <v>0.25</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1">
-        <v>141076.0</v>
+        <v>138917.0</v>
       </c>
       <c r="C27" s="1">
-        <v>11.83</v>
+        <v>11.906</v>
       </c>
       <c r="D27" s="1">
-        <v>7.1640059259</v>
+        <v>7.2496763535</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>1010669.3</v>
+        <v>1007103.29</v>
       </c>
       <c r="H27" s="1">
-        <v>658259.78</v>
+        <v>646842.51</v>
       </c>
       <c r="I27" s="1">
-        <v>65.131075021276</v>
+        <v>64.22802074254</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>1668929.08</v>
+        <v>1653945.8</v>
       </c>
       <c r="M27" s="1">
-        <v>1668929.08</v>
+        <v>1653945.8</v>
       </c>
       <c r="N27" s="1">
-        <v>2.28</v>
+        <v>2.32</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="1">
-        <v>11721.0</v>
+        <v>9251.0</v>
       </c>
       <c r="C28" s="1">
-        <v>17.675</v>
+        <v>18.29</v>
       </c>
       <c r="D28" s="1">
-        <v>16.5350004266</v>
+        <v>16.5350005405</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>193806.74</v>
+        <v>152965.29</v>
       </c>
       <c r="H28" s="1">
-        <v>13361.94</v>
+        <v>16235.5</v>
       </c>
       <c r="I28" s="1">
-        <v>6.8944661057711</v>
+        <v>10.61384579469</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>207168.68</v>
+        <v>169200.79</v>
       </c>
       <c r="M28" s="1">
-        <v>207168.68</v>
+        <v>169200.79</v>
       </c>
       <c r="N28" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="1">
-        <v>8260.0</v>
+        <v>6710.0</v>
       </c>
       <c r="C29" s="1">
-        <v>14.6</v>
+        <v>15.64</v>
       </c>
       <c r="D29" s="1">
         <v>14.175</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>117085.5</v>
+        <v>95114.25</v>
       </c>
       <c r="H29" s="1">
-        <v>3510.5</v>
+        <v>9830.15</v>
       </c>
       <c r="I29" s="1">
-        <v>2.9982363315697</v>
+        <v>10.335097001764</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>120596.0</v>
+        <v>104944.4</v>
       </c>
       <c r="M29" s="1">
-        <v>120596.0</v>
+        <v>104944.4</v>
       </c>
       <c r="N29" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="1">
-        <v>1485.0</v>
+        <v>773.0</v>
       </c>
       <c r="C30" s="1">
-        <v>171.3</v>
+        <v>239.5</v>
       </c>
       <c r="D30" s="1">
-        <v>127.95</v>
+        <v>189.4</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>190005.75</v>
+        <v>146406.2</v>
       </c>
       <c r="H30" s="1">
-        <v>64374.75</v>
+        <v>38727.3</v>
       </c>
       <c r="I30" s="1">
-        <v>33.880422039859</v>
+        <v>26.451953537487</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>254380.5</v>
+        <v>185133.5</v>
       </c>
       <c r="M30" s="1">
-        <v>254380.5</v>
+        <v>185133.5</v>
       </c>
       <c r="N30" s="1">
-        <v>0.35</v>
+        <v>0.26</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="1">
-        <v>850.0</v>
+        <v>10098.0</v>
       </c>
       <c r="C31" s="1">
-        <v>282.7</v>
+        <v>57.56</v>
       </c>
       <c r="D31" s="1">
-        <v>189.4</v>
+        <v>79.7086591404</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>160990.0</v>
+        <v>804898.04</v>
       </c>
       <c r="H31" s="1">
-        <v>79305.0</v>
+        <v>-223657.16</v>
       </c>
       <c r="I31" s="1">
-        <v>49.260823653643</v>
+        <v>-27.787017595421</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>240295.0</v>
+        <v>581240.88</v>
       </c>
       <c r="M31" s="1">
-        <v>240295.0</v>
+        <v>581240.88</v>
       </c>
       <c r="N31" s="1">
-        <v>0.33</v>
+        <v>0.82</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="1">
-        <v>2823.0</v>
+        <v>12405.0</v>
       </c>
       <c r="C32" s="1">
-        <v>30.82</v>
+        <v>105.16</v>
       </c>
       <c r="D32" s="1">
-        <v>34.2</v>
+        <v>77.9026320032</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>96546.6</v>
+        <v>966382.15</v>
       </c>
       <c r="H32" s="1">
-        <v>-9541.74</v>
+        <v>338127.65</v>
       </c>
       <c r="I32" s="1">
-        <v>-9.8830409356725</v>
+        <v>34.989020647784</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>87004.86</v>
+        <v>1304509.8</v>
       </c>
       <c r="M32" s="1">
-        <v>87004.86</v>
+        <v>1304509.8</v>
       </c>
       <c r="N32" s="1">
-        <v>0.12</v>
+        <v>1.83</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="1">
-        <v>10355.0</v>
+        <v>2716.0</v>
       </c>
       <c r="C33" s="1">
-        <v>59.06</v>
+        <v>47.75</v>
       </c>
       <c r="D33" s="1">
-        <v>80.5364867214</v>
+        <v>52.68</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>833955.32</v>
+        <v>143078.88</v>
       </c>
       <c r="H33" s="1">
-        <v>-222389.02</v>
+        <v>-13389.88</v>
       </c>
       <c r="I33" s="1">
-        <v>-26.666778743015</v>
+        <v>-9.3583902809415</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>611566.3</v>
+        <v>129689.0</v>
       </c>
       <c r="M33" s="1">
-        <v>611566.3</v>
+        <v>129689.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.84</v>
+        <v>0.18</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="1">
-        <v>11866.0</v>
+        <v>15057.0</v>
       </c>
       <c r="C34" s="1">
-        <v>101.12</v>
+        <v>27.06</v>
       </c>
       <c r="D34" s="1">
-        <v>75.8731274229</v>
+        <v>25.1371322309</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>900310.53</v>
+        <v>378489.8</v>
       </c>
       <c r="H34" s="1">
-        <v>299579.39</v>
+        <v>28952.62</v>
       </c>
       <c r="I34" s="1">
-        <v>33.275117864055</v>
+        <v>7.6495112946241</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1199889.92</v>
+        <v>407442.42</v>
       </c>
       <c r="M34" s="1">
-        <v>1199889.92</v>
+        <v>407442.42</v>
       </c>
       <c r="N34" s="1">
-        <v>1.64</v>
+        <v>0.57</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="1">
-        <v>3546.0</v>
+        <v>54663.0</v>
       </c>
       <c r="C35" s="1">
-        <v>49.75</v>
+        <v>12.91</v>
       </c>
       <c r="D35" s="1">
-        <v>52.68</v>
+        <v>10.6476133765</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>186803.28</v>
+        <v>582030.49</v>
       </c>
       <c r="H35" s="1">
-        <v>-10389.78</v>
+        <v>123668.84</v>
       </c>
       <c r="I35" s="1">
-        <v>-5.5618830675778</v>
+        <v>21.247828442802</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>176413.5</v>
+        <v>705699.33</v>
       </c>
       <c r="M35" s="1">
-        <v>176413.5</v>
+        <v>705699.33</v>
       </c>
       <c r="N35" s="1">
-        <v>0.24</v>
+        <v>0.99</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" s="1">
-        <v>17779.0</v>
+        <v>8119.0</v>
       </c>
       <c r="C36" s="1">
-        <v>13.464</v>
+        <v>37.75</v>
       </c>
       <c r="D36" s="1">
-        <v>12.01</v>
+        <v>35.6306922035</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>213525.79</v>
+        <v>289285.59</v>
       </c>
       <c r="H36" s="1">
-        <v>25850.67</v>
+        <v>17206.66</v>
       </c>
       <c r="I36" s="1">
-        <v>12.1065797251</v>
+        <v>5.947983789998</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>239376.46</v>
+        <v>306492.25</v>
       </c>
       <c r="M36" s="1">
-        <v>239376.46</v>
+        <v>306492.25</v>
       </c>
       <c r="N36" s="1">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" s="1">
-        <v>16615.0</v>
+        <v>2192.0</v>
       </c>
       <c r="C37" s="1">
-        <v>26.12</v>
+        <v>73.96</v>
       </c>
       <c r="D37" s="1">
-        <v>25.1371321095</v>
+        <v>75.3524178832</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>417653.45</v>
+        <v>165172.5</v>
       </c>
       <c r="H37" s="1">
-        <v>16330.35</v>
+        <v>-3052.18</v>
       </c>
       <c r="I37" s="1">
-        <v>3.910023968436</v>
+        <v>-1.8478741921325</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>433983.8</v>
+        <v>162120.32</v>
       </c>
       <c r="M37" s="1">
-        <v>433983.8</v>
+        <v>162120.32</v>
       </c>
       <c r="N37" s="1">
-        <v>0.59</v>
+        <v>0.23</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" s="1">
-        <v>54332.0</v>
+        <v>1216.0</v>
       </c>
       <c r="C38" s="1">
-        <v>12.31</v>
+        <v>52.4</v>
       </c>
       <c r="D38" s="1">
-        <v>10.5675169329</v>
+        <v>59.9485444079</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>574154.33</v>
+        <v>72897.43</v>
       </c>
       <c r="H38" s="1">
-        <v>94672.59</v>
+        <v>-9179.03</v>
       </c>
       <c r="I38" s="1">
-        <v>16.489049207379</v>
+        <v>-12.591705907876</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>668826.92</v>
+        <v>63718.4</v>
       </c>
       <c r="M38" s="1">
-        <v>668826.92</v>
+        <v>63718.4</v>
       </c>
       <c r="N38" s="1">
-        <v>0.92</v>
+        <v>0.09</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" s="1">
-        <v>8538.0</v>
+        <v>21405.0</v>
       </c>
       <c r="C39" s="1">
-        <v>16.385</v>
+        <v>18.105</v>
       </c>
       <c r="D39" s="1">
-        <v>16.045</v>
+        <v>18.7849997664</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>136992.21</v>
+        <v>402092.92</v>
       </c>
       <c r="H39" s="1">
-        <v>2902.92</v>
+        <v>-14555.39</v>
       </c>
       <c r="I39" s="1">
-        <v>2.1190401994391</v>
+        <v>-3.6199070602885</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>139895.13</v>
+        <v>387537.53</v>
       </c>
       <c r="M39" s="1">
-        <v>139895.13</v>
+        <v>387537.53</v>
       </c>
       <c r="N39" s="1">
-        <v>0.19</v>
+        <v>0.54</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" s="1">
-        <v>1007.0</v>
+        <v>6049.0</v>
       </c>
       <c r="C40" s="1">
-        <v>84.5</v>
+        <v>71.46</v>
       </c>
       <c r="D40" s="1">
-        <v>92.7</v>
+        <v>56.9088874194</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>93348.9</v>
+        <v>344241.86</v>
       </c>
       <c r="H40" s="1">
-        <v>-8257.4</v>
+        <v>88019.68</v>
       </c>
       <c r="I40" s="1">
-        <v>-8.8457389428263</v>
+        <v>25.569139093078</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>85091.5</v>
+        <v>432261.54</v>
       </c>
       <c r="M40" s="1">
-        <v>85091.5</v>
+        <v>432261.54</v>
       </c>
       <c r="N40" s="1">
-        <v>0.12</v>
+        <v>0.61</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" s="1">
-        <v>6045.0</v>
+        <v>17000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>37.83</v>
+        <v>17.915</v>
       </c>
       <c r="D41" s="1">
-        <v>34.65</v>
+        <v>26.6731041176</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>209459.25</v>
+        <v>453442.77</v>
       </c>
       <c r="H41" s="1">
-        <v>19223.1</v>
+        <v>-148887.77</v>
       </c>
       <c r="I41" s="1">
-        <v>9.1774891774892</v>
+        <v>-32.834963936022</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>228682.35</v>
+        <v>304555.0</v>
       </c>
       <c r="M41" s="1">
-        <v>228682.35</v>
+        <v>304555.0</v>
       </c>
       <c r="N41" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" s="1">
-        <v>5743.0</v>
+        <v>16732.0</v>
       </c>
       <c r="C42" s="1">
-        <v>80.6</v>
+        <v>31.07</v>
       </c>
       <c r="D42" s="1">
-        <v>75.3524185966</v>
+        <v>30.295</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>432748.94</v>
+        <v>506895.94</v>
       </c>
       <c r="H42" s="1">
-        <v>30136.86</v>
+        <v>12967.3</v>
       </c>
       <c r="I42" s="1">
-        <v>6.9640517201498</v>
+        <v>2.558177917148</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>462885.8</v>
+        <v>519863.24</v>
       </c>
       <c r="M42" s="1">
-        <v>462885.8</v>
+        <v>519863.24</v>
       </c>
       <c r="N42" s="1">
-        <v>0.63</v>
+        <v>0.73</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" s="1">
-        <v>1496.0</v>
+        <v>2622.0</v>
       </c>
       <c r="C43" s="1">
-        <v>55.15</v>
+        <v>252.5</v>
       </c>
       <c r="D43" s="1">
-        <v>62.149986631</v>
+        <v>158.0996186117</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>92976.38</v>
+        <v>414537.2</v>
       </c>
       <c r="H43" s="1">
-        <v>-10471.98</v>
+        <v>247517.8</v>
       </c>
       <c r="I43" s="1">
-        <v>-11.263054121918</v>
+        <v>59.709430179004</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>82504.4</v>
+        <v>662055.0</v>
       </c>
       <c r="M43" s="1">
-        <v>82504.4</v>
+        <v>662055.0</v>
       </c>
       <c r="N43" s="1">
-        <v>0.11</v>
+        <v>0.93</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" s="1">
-        <v>22092.0</v>
+        <v>9137.0</v>
       </c>
       <c r="C44" s="1">
-        <v>17.52</v>
+        <v>57.12</v>
       </c>
       <c r="D44" s="1">
-        <v>18.785</v>
+        <v>50.3201991901</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>414998.22</v>
+        <v>459775.66</v>
       </c>
       <c r="H44" s="1">
-        <v>-27946.38</v>
+        <v>62129.78</v>
       </c>
       <c r="I44" s="1">
-        <v>-6.7340963534735</v>
+        <v>13.51306417569</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>387051.84</v>
+        <v>521905.44</v>
       </c>
       <c r="M44" s="1">
-        <v>387051.84</v>
+        <v>521905.44</v>
       </c>
       <c r="N44" s="1">
-        <v>0.53</v>
+        <v>0.73</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" s="1">
-        <v>6554.0</v>
+        <v>10134.0</v>
       </c>
       <c r="C45" s="1">
-        <v>72.12</v>
+        <v>26.68</v>
       </c>
       <c r="D45" s="1">
-        <v>56.9088877022</v>
+        <v>30.4650374975</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>372980.85</v>
+        <v>308732.69</v>
       </c>
       <c r="H45" s="1">
-        <v>99693.63</v>
+        <v>-38357.57</v>
       </c>
       <c r="I45" s="1">
-        <v>26.728887019267</v>
+        <v>-12.424201013505</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>472674.48</v>
+        <v>270375.12</v>
       </c>
       <c r="M45" s="1">
-        <v>472674.48</v>
+        <v>270375.12</v>
       </c>
       <c r="N45" s="1">
-        <v>0.65</v>
+        <v>0.38</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" s="1">
-        <v>13808.0</v>
+        <v>48209.0</v>
       </c>
       <c r="C46" s="1">
-        <v>17.93</v>
+        <v>19.265</v>
       </c>
       <c r="D46" s="1">
-        <v>28.9054367034</v>
+        <v>19.68</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>399126.27</v>
+        <v>948753.12</v>
       </c>
       <c r="H46" s="1">
-        <v>-151548.83</v>
+        <v>-20006.73</v>
       </c>
       <c r="I46" s="1">
-        <v>-37.970146640561</v>
+        <v>-2.1087393103909</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>247577.44</v>
+        <v>928746.39</v>
       </c>
       <c r="M46" s="1">
-        <v>247577.44</v>
+        <v>928746.39</v>
       </c>
       <c r="N46" s="1">
-        <v>0.34</v>
+        <v>1.31</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" s="1">
-        <v>17269.0</v>
+        <v>151752.0</v>
       </c>
       <c r="C47" s="1">
-        <v>29.63</v>
+        <v>4.55</v>
       </c>
       <c r="D47" s="1">
-        <v>30.2949997105</v>
+        <v>4.5366310164</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>523164.35</v>
+        <v>688442.83</v>
       </c>
       <c r="H47" s="1">
-        <v>-11483.88</v>
+        <v>2028.77</v>
       </c>
       <c r="I47" s="1">
-        <v>-2.1950807619059</v>
+        <v>0.29468968396403</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>511680.47</v>
+        <v>690471.6</v>
       </c>
       <c r="M47" s="1">
-        <v>511680.47</v>
+        <v>690471.6</v>
       </c>
       <c r="N47" s="1">
-        <v>0.7</v>
+        <v>0.97</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" s="1">
-        <v>2427.0</v>
+        <v>1460.0</v>
       </c>
       <c r="C48" s="1">
-        <v>238.3</v>
+        <v>122.7</v>
       </c>
       <c r="D48" s="1">
-        <v>147.0676885043</v>
+        <v>146.2</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>356933.28</v>
+        <v>213452.0</v>
       </c>
       <c r="H48" s="1">
-        <v>221420.82</v>
+        <v>-34310.0</v>
       </c>
       <c r="I48" s="1">
-        <v>62.03423228005</v>
+        <v>-16.073871409029</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>578354.1</v>
+        <v>179142.0</v>
       </c>
       <c r="M48" s="1">
-        <v>578354.1</v>
+        <v>179142.0</v>
       </c>
       <c r="N48" s="1">
-        <v>0.79</v>
+        <v>0.25</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" s="1">
-        <v>9061.0</v>
+        <v>10795.0</v>
       </c>
       <c r="C49" s="1">
-        <v>52.36</v>
+        <v>34.14</v>
       </c>
       <c r="D49" s="1">
-        <v>50.1</v>
+        <v>43.44</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>453956.1</v>
+        <v>468934.8</v>
       </c>
       <c r="H49" s="1">
-        <v>20477.86</v>
+        <v>-100393.5</v>
       </c>
       <c r="I49" s="1">
-        <v>4.5109780439122</v>
+        <v>-21.408839779006</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>474433.96</v>
+        <v>368541.3</v>
       </c>
       <c r="M49" s="1">
-        <v>474433.96</v>
+        <v>368541.3</v>
       </c>
       <c r="N49" s="1">
-        <v>0.65</v>
+        <v>0.52</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" s="1">
-        <v>11253.0</v>
+        <v>145591.0</v>
       </c>
       <c r="C50" s="1">
-        <v>26.25</v>
+        <v>9.849</v>
       </c>
       <c r="D50" s="1">
-        <v>30.4650368791</v>
+        <v>5.6806622662</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>342823.06</v>
+        <v>827053.3</v>
       </c>
       <c r="H50" s="1">
-        <v>-47431.81</v>
+        <v>606872.46</v>
       </c>
       <c r="I50" s="1">
-        <v>-13.835653295901</v>
+        <v>73.377672273359</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>295391.25</v>
+        <v>1433925.76</v>
       </c>
       <c r="M50" s="1">
-        <v>295391.25</v>
+        <v>1433925.76</v>
       </c>
       <c r="N50" s="1">
-        <v>0.4</v>
+        <v>2.02</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="1">
-        <v>51408.0</v>
+        <v>39114.0</v>
       </c>
       <c r="C51" s="1">
-        <v>18.02</v>
+        <v>27.03</v>
       </c>
       <c r="D51" s="1">
-        <v>19.68</v>
+        <v>15.5684067086</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1011709.44</v>
+        <v>608942.66</v>
       </c>
       <c r="H51" s="1">
-        <v>-85337.28</v>
+        <v>448308.76</v>
       </c>
       <c r="I51" s="1">
-        <v>-8.4349593495935</v>
+        <v>73.620849621539</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>926372.16</v>
+        <v>1057251.42</v>
       </c>
       <c r="M51" s="1">
-        <v>926372.16</v>
+        <v>1057251.42</v>
       </c>
       <c r="N51" s="1">
-        <v>1.27</v>
+        <v>1.49</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" s="1">
-        <v>105331.0</v>
+        <v>1498.0</v>
       </c>
       <c r="C52" s="1">
-        <v>4.462</v>
+        <v>116.3</v>
       </c>
       <c r="D52" s="1">
-        <v>4.516000038</v>
+        <v>104.5896995995</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>475674.8</v>
+        <v>156675.37</v>
       </c>
       <c r="H52" s="1">
-        <v>-5687.88</v>
+        <v>17542.03</v>
       </c>
       <c r="I52" s="1">
-        <v>-1.1957497012665</v>
+        <v>11.196418428755</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>469986.92</v>
+        <v>174217.4</v>
       </c>
       <c r="M52" s="1">
-        <v>469986.92</v>
+        <v>174217.4</v>
       </c>
       <c r="N52" s="1">
-        <v>0.64</v>
+        <v>0.24</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="1">
-        <v>1710.0</v>
+        <v>2705.0</v>
       </c>
       <c r="C53" s="1">
-        <v>130.2</v>
+        <v>165.95</v>
       </c>
       <c r="D53" s="1">
-        <v>146.2</v>
+        <v>205.0024584104</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>250002.0</v>
+        <v>554531.65</v>
       </c>
       <c r="H53" s="1">
-        <v>-27360.0</v>
+        <v>-105636.9</v>
       </c>
       <c r="I53" s="1">
-        <v>-10.9439124487</v>
+        <v>-19.04975126307</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>222642.0</v>
+        <v>448894.75</v>
       </c>
       <c r="M53" s="1">
-        <v>222642.0</v>
+        <v>448894.75</v>
       </c>
       <c r="N53" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" s="1">
-        <v>11141.0</v>
+        <v>1218.0</v>
       </c>
       <c r="C54" s="1">
-        <v>37.32</v>
+        <v>69.66</v>
       </c>
       <c r="D54" s="1">
-        <v>43.44</v>
+        <v>68.16</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>483965.04</v>
+        <v>83018.88</v>
       </c>
       <c r="H54" s="1">
-        <v>-68182.92</v>
+        <v>1827.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-14.088397790055</v>
+        <v>2.2007042253521</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>415782.12</v>
+        <v>84845.88</v>
       </c>
       <c r="M54" s="1">
-        <v>415782.12</v>
+        <v>84845.88</v>
       </c>
       <c r="N54" s="1">
-        <v>0.57</v>
+        <v>0.12</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" s="1">
-        <v>142940.0</v>
+        <v>35007.0</v>
       </c>
       <c r="C55" s="1">
-        <v>10.098</v>
+        <v>16.59</v>
       </c>
       <c r="D55" s="1">
-        <v>5.4519417938</v>
+        <v>15.9615999657</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>779300.56</v>
+        <v>558767.73</v>
       </c>
       <c r="H55" s="1">
-        <v>664107.56</v>
+        <v>21998.4</v>
       </c>
       <c r="I55" s="1">
-        <v>85.218411751173</v>
+        <v>3.9369489000376</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>1443408.12</v>
+        <v>580766.13</v>
       </c>
       <c r="M55" s="1">
-        <v>1443408.12</v>
+        <v>580766.13</v>
       </c>
       <c r="N55" s="1">
-        <v>1.98</v>
+        <v>0.82</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" s="1">
-        <v>36306.0</v>
+        <v>2951.0</v>
       </c>
       <c r="C56" s="1">
-        <v>27.31</v>
+        <v>22.82</v>
       </c>
       <c r="D56" s="1">
-        <v>14.2654828403</v>
+        <v>25.66</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>517922.62</v>
+        <v>75722.66</v>
       </c>
       <c r="H56" s="1">
-        <v>473594.24</v>
+        <v>-8380.84</v>
       </c>
       <c r="I56" s="1">
-        <v>91.441119138608</v>
+        <v>-11.067809820733</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>991516.86</v>
+        <v>67341.82</v>
       </c>
       <c r="M56" s="1">
-        <v>991516.86</v>
+        <v>67341.82</v>
       </c>
       <c r="N56" s="1">
-        <v>1.36</v>
+        <v>0.09</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" s="1">
-        <v>3170.0</v>
+        <v>4106.0</v>
       </c>
       <c r="C57" s="1">
-        <v>115.7</v>
+        <v>189.6</v>
       </c>
       <c r="D57" s="1">
-        <v>104.5897003155</v>
+        <v>153.0124646858</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>331549.35</v>
+        <v>628269.18</v>
       </c>
       <c r="H57" s="1">
-        <v>35219.65</v>
+        <v>150228.42</v>
       </c>
       <c r="I57" s="1">
-        <v>10.622747413017</v>
+        <v>23.911473741239</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>366769.0</v>
+        <v>778497.6</v>
       </c>
       <c r="M57" s="1">
-        <v>366769.0</v>
+        <v>778497.6</v>
       </c>
       <c r="N57" s="1">
-        <v>0.5</v>
+        <v>1.09</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" s="1">
-        <v>2748.0</v>
+        <v>1573.0</v>
       </c>
       <c r="C58" s="1">
-        <v>168.65</v>
+        <v>59.25</v>
       </c>
       <c r="D58" s="1">
-        <v>205.5135007278</v>
+        <v>65.5012714558</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>564751.1</v>
+        <v>103033.5</v>
       </c>
       <c r="H58" s="1">
-        <v>-101300.9</v>
+        <v>-9833.25</v>
       </c>
       <c r="I58" s="1">
-        <v>-17.937264752561</v>
+        <v>-9.5437406280482</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>463450.2</v>
+        <v>93200.25</v>
       </c>
       <c r="M58" s="1">
-        <v>463450.2</v>
+        <v>93200.25</v>
       </c>
       <c r="N58" s="1">
-        <v>0.63</v>
+        <v>0.13</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" s="1">
-        <v>1500.0</v>
+        <v>20195.0</v>
       </c>
       <c r="C59" s="1">
-        <v>68.96</v>
+        <v>42.32</v>
       </c>
       <c r="D59" s="1">
-        <v>68.16</v>
+        <v>36.0441089379</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>102240.0</v>
+        <v>727910.78</v>
       </c>
       <c r="H59" s="1">
-        <v>1200.0</v>
+        <v>126741.62</v>
       </c>
       <c r="I59" s="1">
-        <v>1.1737089201878</v>
+        <v>17.411697076392</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>103440.0</v>
+        <v>854652.4</v>
       </c>
       <c r="M59" s="1">
-        <v>103440.0</v>
+        <v>854652.4</v>
       </c>
       <c r="N59" s="1">
-        <v>0.14</v>
+        <v>1.2</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" s="1">
-        <v>3634.0</v>
+        <v>953.0</v>
       </c>
       <c r="C60" s="1">
-        <v>21.33</v>
+        <v>247.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.66</v>
+        <v>257.8</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>93248.44</v>
+        <v>245683.4</v>
       </c>
       <c r="H60" s="1">
-        <v>-15735.22</v>
+        <v>-10292.4</v>
       </c>
       <c r="I60" s="1">
-        <v>-16.874512860483</v>
+        <v>-4.189294026377</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>77513.22</v>
+        <v>235391.0</v>
       </c>
       <c r="M60" s="1">
-        <v>77513.22</v>
+        <v>235391.0</v>
       </c>
       <c r="N60" s="1">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" s="1">
-        <v>575.0</v>
+        <v>5872.0</v>
       </c>
       <c r="C61" s="1">
-        <v>322.15</v>
+        <v>76.92</v>
       </c>
       <c r="D61" s="1">
-        <v>321.4</v>
+        <v>78.56</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>184805.0</v>
+        <v>461304.32</v>
       </c>
       <c r="H61" s="1">
-        <v>431.25</v>
+        <v>-9630.08</v>
       </c>
       <c r="I61" s="1">
-        <v>0.23335407591786</v>
+        <v>-2.0875763747454</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>185236.25</v>
+        <v>451674.24</v>
       </c>
       <c r="M61" s="1">
-        <v>185236.25</v>
+        <v>451674.24</v>
       </c>
       <c r="N61" s="1">
-        <v>0.25</v>
+        <v>0.63</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" s="1">
-        <v>5169.0</v>
+        <v>2164.0</v>
       </c>
       <c r="C62" s="1">
-        <v>60.74</v>
+        <v>74.8</v>
       </c>
       <c r="D62" s="1">
-        <v>63.16</v>
+        <v>69.0962430684</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>326474.04</v>
+        <v>149524.27</v>
       </c>
       <c r="H62" s="1">
-        <v>-12508.98</v>
+        <v>12342.93</v>
       </c>
       <c r="I62" s="1">
-        <v>-3.8315389487017</v>
+        <v>8.2548003745479</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>313965.06</v>
+        <v>161867.2</v>
       </c>
       <c r="M62" s="1">
-        <v>313965.06</v>
+        <v>161867.2</v>
       </c>
       <c r="N62" s="1">
-        <v>0.43</v>
+        <v>0.23</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" s="1">
-        <v>1071.0</v>
+        <v>342.0</v>
       </c>
       <c r="C63" s="1">
-        <v>73.65</v>
+        <v>1681.0</v>
       </c>
       <c r="D63" s="1">
-        <v>83.25</v>
+        <v>1444.964122807</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>89160.75</v>
+        <v>494177.73</v>
       </c>
       <c r="H63" s="1">
-        <v>-10281.6</v>
+        <v>80724.27</v>
       </c>
       <c r="I63" s="1">
-        <v>-11.531531531532</v>
+        <v>16.335068356884</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>78879.15</v>
+        <v>574902.0</v>
       </c>
       <c r="M63" s="1">
-        <v>78879.15</v>
+        <v>574902.0</v>
       </c>
       <c r="N63" s="1">
-        <v>0.11</v>
+        <v>0.81</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" s="1">
-        <v>2884.0</v>
+        <v>1507.0</v>
       </c>
       <c r="C64" s="1">
-        <v>40.86</v>
+        <v>53.25</v>
       </c>
       <c r="D64" s="1">
-        <v>39.45</v>
+        <v>48.74</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>113773.8</v>
+        <v>73451.18</v>
       </c>
       <c r="H64" s="1">
-        <v>4066.44</v>
+        <v>6796.57</v>
       </c>
       <c r="I64" s="1">
-        <v>3.574144486692</v>
+        <v>9.2531801395158</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>117840.24</v>
+        <v>80247.75</v>
       </c>
       <c r="M64" s="1">
-        <v>117840.24</v>
+        <v>80247.75</v>
       </c>
       <c r="N64" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" s="1">
-        <v>2482.0</v>
+        <v>2320.0</v>
       </c>
       <c r="C65" s="1">
-        <v>38.8</v>
+        <v>26.88</v>
       </c>
       <c r="D65" s="1">
-        <v>36.76</v>
+        <v>31.64</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>91238.32</v>
+        <v>73404.8</v>
       </c>
       <c r="H65" s="1">
-        <v>5063.28</v>
+        <v>-11043.2</v>
       </c>
       <c r="I65" s="1">
-        <v>5.5495103373232</v>
+        <v>-15.044247787611</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>96301.6</v>
+        <v>62361.6</v>
       </c>
       <c r="M65" s="1">
-        <v>96301.6</v>
+        <v>62361.6</v>
       </c>
       <c r="N65" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" s="1">
-        <v>3760.0</v>
+        <v>27950.0</v>
       </c>
       <c r="C66" s="1">
-        <v>183.4</v>
+        <v>0.4253</v>
       </c>
       <c r="D66" s="1">
-        <v>148.3624441489</v>
+        <v>0.0</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>557842.79</v>
+        <v>0.0</v>
       </c>
       <c r="H66" s="1">
-        <v>131741.21</v>
+        <v>11887.14</v>
       </c>
       <c r="I66" s="1">
-        <v>23.616189428566</v>
+        <v>0</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>689584.0</v>
+        <v>11887.14</v>
       </c>
       <c r="M66" s="1">
-        <v>689584.0</v>
+        <v>11887.14</v>
       </c>
       <c r="N66" s="1">
-        <v>0.94</v>
+        <v>0.02</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" s="1">
-        <v>1377.0</v>
+        <v>27950.0</v>
       </c>
       <c r="C67" s="1">
-        <v>59.55</v>
+        <v>21.32</v>
       </c>
       <c r="D67" s="1">
-        <v>65.9</v>
+        <v>13.9407370304</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>90744.3</v>
+        <v>389643.6</v>
       </c>
       <c r="H67" s="1">
-        <v>-8743.95</v>
+        <v>206250.4</v>
       </c>
       <c r="I67" s="1">
-        <v>-9.6358118361153</v>
+        <v>52.93309065002</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>82000.35</v>
+        <v>595894.0</v>
       </c>
       <c r="M67" s="1">
-        <v>82000.35</v>
+        <v>595894.0</v>
       </c>
       <c r="N67" s="1">
-        <v>0.11</v>
+        <v>0.84</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" s="1">
-        <v>20595.0</v>
+        <v>12255.0</v>
       </c>
       <c r="C68" s="1">
-        <v>42.49</v>
+        <v>54.1</v>
       </c>
       <c r="D68" s="1">
-        <v>35.9611716436</v>
+        <v>28.6805630355</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>740620.33</v>
+        <v>351480.3</v>
       </c>
       <c r="H68" s="1">
-        <v>134461.22</v>
+        <v>311515.2</v>
       </c>
       <c r="I68" s="1">
-        <v>18.155215912045</v>
+        <v>88.629490756665</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>875081.55</v>
+        <v>662995.5</v>
       </c>
       <c r="M68" s="1">
-        <v>875081.55</v>
+        <v>662995.5</v>
       </c>
       <c r="N68" s="1">
-        <v>1.2</v>
+        <v>0.93</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" s="1">
-        <v>8328.0</v>
+        <v>10535.0</v>
       </c>
       <c r="C69" s="1">
-        <v>9.126</v>
+        <v>67.54</v>
       </c>
       <c r="D69" s="1">
-        <v>10.63</v>
+        <v>35.9008941623</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>88526.64</v>
+        <v>378215.92</v>
       </c>
       <c r="H69" s="1">
-        <v>-12525.31</v>
+        <v>333317.98</v>
       </c>
       <c r="I69" s="1">
-        <v>-14.148633676823</v>
+        <v>88.129019000575</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>76001.33</v>
+        <v>711533.9</v>
       </c>
       <c r="M69" s="1">
-        <v>76001.33</v>
+        <v>711533.9</v>
       </c>
       <c r="N69" s="1">
-        <v>0.1</v>
+        <v>1.0</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" s="1">
-        <v>984.0</v>
+        <v>30224.0</v>
       </c>
       <c r="C70" s="1">
-        <v>238.4</v>
+        <v>29.06</v>
       </c>
       <c r="D70" s="1">
-        <v>257.8</v>
+        <v>15.322625397</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>253675.2</v>
+        <v>463111.03</v>
       </c>
       <c r="H70" s="1">
-        <v>-19089.6</v>
+        <v>415198.41</v>
       </c>
       <c r="I70" s="1">
-        <v>-7.5252133436773</v>
+        <v>89.654182928876</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>234585.6</v>
+        <v>878309.44</v>
       </c>
       <c r="M70" s="1">
-        <v>234585.6</v>
+        <v>878309.44</v>
       </c>
       <c r="N70" s="1">
-        <v>0.32</v>
+        <v>1.23</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" s="1">
-        <v>6060.0</v>
+        <v>234838.0</v>
       </c>
       <c r="C71" s="1">
-        <v>74.0</v>
+        <v>6.367</v>
       </c>
       <c r="D71" s="1">
-        <v>78.56</v>
+        <v>2.85099822</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>476073.6</v>
+        <v>669522.72</v>
       </c>
       <c r="H71" s="1">
-        <v>-27633.6</v>
+        <v>825690.83</v>
       </c>
       <c r="I71" s="1">
-        <v>-5.8044806517312</v>
+        <v>123.32528909549</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>448440.0</v>
+        <v>1495213.55</v>
       </c>
       <c r="M71" s="1">
-        <v>448440.0</v>
+        <v>1495213.55</v>
       </c>
       <c r="N71" s="1">
-        <v>0.61</v>
+        <v>2.1</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" s="1">
-        <v>2540.0</v>
+        <v>13068.0</v>
       </c>
       <c r="C72" s="1">
-        <v>73.8</v>
+        <v>13.95</v>
       </c>
       <c r="D72" s="1">
-        <v>69.0962440945</v>
+        <v>19.15</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>175504.46</v>
+        <v>250252.2</v>
       </c>
       <c r="H72" s="1">
-        <v>11947.54</v>
+        <v>-67953.6</v>
       </c>
       <c r="I72" s="1">
-        <v>6.8075420989301</v>
+        <v>-27.154046997389</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>187452.0</v>
+        <v>182298.6</v>
       </c>
       <c r="M72" s="1">
-        <v>187452.0</v>
+        <v>182298.6</v>
       </c>
       <c r="N72" s="1">
         <v>0.26</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" s="1">
-        <v>349.0</v>
+        <v>3980.0</v>
       </c>
       <c r="C73" s="1">
-        <v>1626.0</v>
+        <v>122.35</v>
       </c>
       <c r="D73" s="1">
-        <v>1442.8157593123</v>
+        <v>116.6710050251</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>503542.7</v>
+        <v>464350.6</v>
       </c>
       <c r="H73" s="1">
-        <v>63931.3</v>
+        <v>22602.4</v>
       </c>
       <c r="I73" s="1">
-        <v>12.69630162447</v>
+        <v>4.8675289748737</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>567474.0</v>
+        <v>486953.0</v>
       </c>
       <c r="M73" s="1">
-        <v>567474.0</v>
+        <v>486953.0</v>
       </c>
       <c r="N73" s="1">
-        <v>0.78</v>
+        <v>0.68</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" s="1">
-        <v>1856.0</v>
+        <v>2365.0</v>
       </c>
       <c r="C74" s="1">
-        <v>54.85</v>
+        <v>38.0</v>
       </c>
       <c r="D74" s="1">
-        <v>48.74</v>
+        <v>35.62</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>90461.44</v>
+        <v>84241.3</v>
       </c>
       <c r="H74" s="1">
-        <v>11340.16</v>
+        <v>5628.7</v>
       </c>
       <c r="I74" s="1">
-        <v>12.535904800985</v>
+        <v>6.6816395283549</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>101801.6</v>
+        <v>89870.0</v>
       </c>
       <c r="M74" s="1">
-        <v>101801.6</v>
+        <v>89870.0</v>
       </c>
       <c r="N74" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>177</v>
       </c>
       <c r="B75" s="1">
-        <v>2854.0</v>
+        <v>2591.0</v>
       </c>
       <c r="C75" s="1">
-        <v>26.38</v>
+        <v>48.2</v>
       </c>
       <c r="D75" s="1">
-        <v>31.64</v>
+        <v>64.02</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>90300.56</v>
+        <v>165875.82</v>
       </c>
       <c r="H75" s="1">
-        <v>-15012.04</v>
+        <v>-40989.62</v>
       </c>
       <c r="I75" s="1">
-        <v>-16.624525916561</v>
+        <v>-24.711027803811</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>75288.52</v>
+        <v>124886.2</v>
       </c>
       <c r="M75" s="1">
-        <v>75288.52</v>
+        <v>124886.2</v>
       </c>
       <c r="N75" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" s="1">
-        <v>28847.0</v>
+        <v>2201.0</v>
       </c>
       <c r="C76" s="1">
-        <v>21.69</v>
+        <v>27.44</v>
       </c>
       <c r="D76" s="1">
-        <v>13.9407369917</v>
+        <v>33.4333348478</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>402148.44</v>
+        <v>73586.77</v>
       </c>
       <c r="H76" s="1">
-        <v>223542.99</v>
+        <v>-13191.33</v>
       </c>
       <c r="I76" s="1">
-        <v>55.58718318042</v>
+        <v>-17.92622505377</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>625691.43</v>
+        <v>60395.44</v>
       </c>
       <c r="M76" s="1">
-        <v>625691.43</v>
+        <v>60395.44</v>
       </c>
       <c r="N76" s="1">
-        <v>0.86</v>
+        <v>0.08</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" s="1">
-        <v>12648.0</v>
+        <v>3788.0</v>
       </c>
       <c r="C77" s="1">
-        <v>56.0</v>
+        <v>35.63</v>
       </c>
       <c r="D77" s="1">
-        <v>28.6805629349</v>
+        <v>35.44</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>362751.76</v>
+        <v>134246.72</v>
       </c>
       <c r="H77" s="1">
-        <v>345536.24</v>
+        <v>719.72</v>
       </c>
       <c r="I77" s="1">
-        <v>95.254187050671</v>
+        <v>0.53611738148984</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>708288.0</v>
+        <v>134966.44</v>
       </c>
       <c r="M77" s="1">
-        <v>708288.0</v>
+        <v>134966.44</v>
       </c>
       <c r="N77" s="1">
-        <v>0.97</v>
+        <v>0.19</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>183</v>
       </c>
       <c r="B78" s="1">
-        <v>12818.0</v>
+        <v>215158.0</v>
       </c>
       <c r="C78" s="1">
-        <v>78.3</v>
+        <v>4.247</v>
       </c>
       <c r="D78" s="1">
-        <v>35.9008948354</v>
+        <v>3.6632917205</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>460177.67</v>
+        <v>788186.52</v>
       </c>
       <c r="H78" s="1">
-        <v>543471.73</v>
+        <v>125589.51</v>
       </c>
       <c r="I78" s="1">
-        <v>118.10041325995</v>
+        <v>15.933983494161</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>1003649.4</v>
+        <v>913776.03</v>
       </c>
       <c r="M78" s="1">
-        <v>1003649.4</v>
+        <v>913776.03</v>
       </c>
       <c r="N78" s="1">
-        <v>1.37</v>
+        <v>1.28</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>185</v>
       </c>
       <c r="B79" s="1">
-        <v>29660.0</v>
+        <v>7509.0</v>
       </c>
       <c r="C79" s="1">
-        <v>27.205</v>
+        <v>23.34</v>
       </c>
       <c r="D79" s="1">
-        <v>14.629866824</v>
+        <v>27.08</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>433921.85</v>
+        <v>203343.72</v>
       </c>
       <c r="H79" s="1">
-        <v>372978.45</v>
+        <v>-28083.66</v>
       </c>
       <c r="I79" s="1">
-        <v>85.955212902969</v>
+        <v>-13.810930576071</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>806900.3</v>
+        <v>175260.06</v>
       </c>
       <c r="M79" s="1">
-        <v>806900.3</v>
+        <v>175260.06</v>
       </c>
       <c r="N79" s="1">
-        <v>1.1</v>
+        <v>0.25</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>187</v>
       </c>
       <c r="B80" s="1">
-        <v>2274.0</v>
+        <v>4400.0</v>
       </c>
       <c r="C80" s="1">
-        <v>34.12</v>
+        <v>176.52</v>
       </c>
       <c r="D80" s="1">
-        <v>39.1</v>
+        <v>134.9082568182</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>88913.4</v>
+        <v>593596.33</v>
       </c>
       <c r="H80" s="1">
-        <v>-11324.52</v>
+        <v>183091.67</v>
       </c>
       <c r="I80" s="1">
-        <v>-12.736572890026</v>
+        <v>30.844474729148</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>77588.88</v>
+        <v>776688.0</v>
       </c>
       <c r="M80" s="1">
-        <v>77588.88</v>
+        <v>776688.0</v>
       </c>
       <c r="N80" s="1">
-        <v>0.11</v>
+        <v>1.09</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>189</v>
       </c>
       <c r="B81" s="1">
-        <v>232492.0</v>
+        <v>3419.0</v>
       </c>
       <c r="C81" s="1">
-        <v>5.952</v>
+        <v>137.25</v>
       </c>
       <c r="D81" s="1">
-        <v>2.7071045885</v>
+        <v>76.1009622697</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>629380.16</v>
+        <v>260189.19</v>
       </c>
       <c r="H81" s="1">
-        <v>754412.22</v>
+        <v>209068.56</v>
       </c>
       <c r="I81" s="1">
-        <v>119.86590425729</v>
+        <v>80.352515798216</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>1383792.38</v>
+        <v>469257.75</v>
       </c>
       <c r="M81" s="1">
-        <v>1383792.38</v>
+        <v>469257.75</v>
       </c>
       <c r="N81" s="1">
-        <v>1.89</v>
+        <v>0.66</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>191</v>
       </c>
       <c r="B82" s="1">
-        <v>15791.0</v>
+        <v>2695.0</v>
       </c>
       <c r="C82" s="1">
-        <v>13.9</v>
+        <v>50.66</v>
       </c>
       <c r="D82" s="1">
-        <v>19.15</v>
+        <v>56.8</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>302397.65</v>
+        <v>153076.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-82902.75</v>
+        <v>-16547.3</v>
       </c>
       <c r="I82" s="1">
-        <v>-27.415143603133</v>
+        <v>-10.80985915493</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>219494.9</v>
+        <v>136528.7</v>
       </c>
       <c r="M82" s="1">
-        <v>219494.9</v>
+        <v>136528.7</v>
       </c>
       <c r="N82" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>193</v>
       </c>
       <c r="B83" s="1">
-        <v>6121.0</v>
+        <v>2303.0</v>
       </c>
       <c r="C83" s="1">
-        <v>13.26</v>
+        <v>378.75</v>
       </c>
       <c r="D83" s="1">
-        <v>14.99</v>
+        <v>360.5104646114</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>91753.79</v>
+        <v>830255.6</v>
       </c>
       <c r="H83" s="1">
-        <v>-10589.33</v>
+        <v>42005.65</v>
       </c>
       <c r="I83" s="1">
-        <v>-11.541027351568</v>
+        <v>5.0593636465686</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>81164.46</v>
+        <v>872261.25</v>
       </c>
       <c r="M83" s="1">
-        <v>81164.46</v>
+        <v>872261.25</v>
       </c>
       <c r="N83" s="1">
-        <v>0.11</v>
+        <v>1.23</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>195</v>
       </c>
       <c r="B84" s="1">
-        <v>2888.0</v>
+        <v>12850.0</v>
       </c>
       <c r="C84" s="1">
-        <v>117.25</v>
+        <v>24.67</v>
       </c>
       <c r="D84" s="1">
-        <v>114.8</v>
+        <v>20.7480062257</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>331542.4</v>
+        <v>266611.88</v>
       </c>
       <c r="H84" s="1">
-        <v>7075.6</v>
+        <v>50397.62</v>
       </c>
       <c r="I84" s="1">
-        <v>2.1341463414634</v>
+        <v>18.902991119526</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>338618.0</v>
+        <v>317009.5</v>
       </c>
       <c r="M84" s="1">
-        <v>338618.0</v>
+        <v>317009.5</v>
       </c>
       <c r="N84" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>197</v>
       </c>
       <c r="B85" s="1">
-        <v>831.0</v>
+        <v>1953.0</v>
       </c>
       <c r="C85" s="1">
-        <v>267.05</v>
+        <v>478.55</v>
       </c>
       <c r="D85" s="1">
-        <v>285.9</v>
+        <v>637.8062672811</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>237582.9</v>
+        <v>1245635.64</v>
       </c>
       <c r="H85" s="1">
-        <v>-15664.35</v>
+        <v>-311027.49</v>
       </c>
       <c r="I85" s="1">
-        <v>-6.5932144106331</v>
+        <v>-24.969379488853</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>221918.55</v>
+        <v>934608.15</v>
       </c>
       <c r="M85" s="1">
-        <v>221918.55</v>
+        <v>934608.15</v>
       </c>
       <c r="N85" s="1">
-        <v>0.3</v>
+        <v>1.31</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>199</v>
       </c>
       <c r="B86" s="1">
-        <v>2911.0</v>
+        <v>10527.0</v>
       </c>
       <c r="C86" s="1">
-        <v>37.18</v>
+        <v>44.905</v>
       </c>
       <c r="D86" s="1">
-        <v>35.62</v>
+        <v>54.0571615845</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>103689.82</v>
+        <v>569059.74</v>
       </c>
       <c r="H86" s="1">
-        <v>4541.16</v>
+        <v>-96344.8</v>
       </c>
       <c r="I86" s="1">
-        <v>4.3795620437956</v>
+        <v>-16.930524728388</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>108230.98</v>
+        <v>472714.94</v>
       </c>
       <c r="M86" s="1">
-        <v>108230.98</v>
+        <v>472714.94</v>
       </c>
       <c r="N86" s="1">
-        <v>0.15</v>
+        <v>0.66</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>201</v>
       </c>
       <c r="B87" s="1">
-        <v>4499.0</v>
+        <v>4355.0</v>
       </c>
       <c r="C87" s="1">
-        <v>49.96</v>
+        <v>134.25</v>
       </c>
       <c r="D87" s="1">
-        <v>64.02</v>
+        <v>111.1105120551</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>288025.98</v>
+        <v>483886.28</v>
       </c>
       <c r="H87" s="1">
-        <v>-63255.94</v>
+        <v>100772.47</v>
       </c>
       <c r="I87" s="1">
-        <v>-21.961886910341</v>
+        <v>20.825651431985</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>224770.04</v>
+        <v>584658.75</v>
       </c>
       <c r="M87" s="1">
-        <v>224770.04</v>
+        <v>584658.75</v>
       </c>
       <c r="N87" s="1">
-        <v>0.31</v>
+        <v>0.82</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>203</v>
       </c>
       <c r="B88" s="1">
-        <v>2709.0</v>
+        <v>11028.0</v>
       </c>
       <c r="C88" s="1">
-        <v>26.74</v>
+        <v>15.22</v>
       </c>
       <c r="D88" s="1">
-        <v>33.4333333333</v>
+        <v>12.7945384476</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>90570.9</v>
+        <v>141098.17</v>
       </c>
       <c r="H88" s="1">
-        <v>-18132.24</v>
+        <v>26747.99</v>
       </c>
       <c r="I88" s="1">
-        <v>-20.019940179462</v>
+        <v>18.957007025676</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>72438.66</v>
+        <v>167846.16</v>
       </c>
       <c r="M88" s="1">
-        <v>72438.66</v>
+        <v>167846.16</v>
       </c>
       <c r="N88" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>205</v>
       </c>
       <c r="B89" s="1">
-        <v>180757.0</v>
+        <v>6395.0</v>
       </c>
       <c r="C89" s="1">
-        <v>4.466</v>
+        <v>51.38</v>
       </c>
       <c r="D89" s="1">
-        <v>3.5459065486</v>
+        <v>52.2038014073</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>640947.43</v>
+        <v>333843.31</v>
       </c>
       <c r="H89" s="1">
-        <v>166313.33</v>
+        <v>-5268.21</v>
       </c>
       <c r="I89" s="1">
-        <v>25.948045380258</v>
+        <v>-1.5780486959586</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>807260.76</v>
+        <v>328575.1</v>
       </c>
       <c r="M89" s="1">
-        <v>807260.76</v>
+        <v>328575.1</v>
       </c>
       <c r="N89" s="1">
-        <v>1.1</v>
+        <v>0.46</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>207</v>
       </c>
       <c r="B90" s="1">
-        <v>9484.0</v>
+        <v>631.0</v>
       </c>
       <c r="C90" s="1">
-        <v>23.89</v>
+        <v>502.4</v>
       </c>
       <c r="D90" s="1">
-        <v>27.08</v>
+        <v>200.3845007924</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>256826.72</v>
+        <v>126442.62</v>
       </c>
       <c r="H90" s="1">
-        <v>-30253.96</v>
+        <v>190571.78</v>
       </c>
       <c r="I90" s="1">
-        <v>-11.779911373708</v>
+        <v>150.71799366385</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>226572.76</v>
+        <v>317014.4</v>
       </c>
       <c r="M90" s="1">
-        <v>226572.76</v>
+        <v>317014.4</v>
       </c>
       <c r="N90" s="1">
-        <v>0.31</v>
+        <v>0.45</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>209</v>
       </c>
       <c r="B91" s="1">
-        <v>4450.0</v>
+        <v>4313.0</v>
       </c>
       <c r="C91" s="1">
-        <v>172.86</v>
+        <v>79.2</v>
       </c>
       <c r="D91" s="1">
-        <v>134.0369977528</v>
+        <v>69.472246696</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>596464.64</v>
+        <v>299633.8</v>
       </c>
       <c r="H91" s="1">
-        <v>172762.36</v>
+        <v>41955.8</v>
       </c>
       <c r="I91" s="1">
-        <v>28.964392591655</v>
+        <v>14.002358879405</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>769227.0</v>
+        <v>341589.6</v>
       </c>
       <c r="M91" s="1">
-        <v>769227.0</v>
+        <v>341589.6</v>
       </c>
       <c r="N91" s="1">
-        <v>1.05</v>
+        <v>0.48</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>211</v>
       </c>
       <c r="B92" s="1">
-        <v>3529.0</v>
+        <v>71680.0</v>
       </c>
       <c r="C92" s="1">
-        <v>144.95</v>
+        <v>9.386</v>
       </c>
       <c r="D92" s="1">
-        <v>76.1009634457</v>
+        <v>4.7133890904</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>268560.3</v>
+        <v>337855.73</v>
       </c>
       <c r="H92" s="1">
-        <v>242968.25</v>
+        <v>334932.75</v>
       </c>
       <c r="I92" s="1">
-        <v>90.470650353012</v>
+        <v>99.134843739368</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>511528.55</v>
+        <v>672788.48</v>
       </c>
       <c r="M92" s="1">
-        <v>511528.55</v>
+        <v>672788.48</v>
       </c>
       <c r="N92" s="1">
-        <v>0.7</v>
+        <v>0.95</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>213</v>
       </c>
       <c r="B93" s="1">
-        <v>4300.0</v>
+        <v>31693.0</v>
       </c>
       <c r="C93" s="1">
-        <v>46.255</v>
+        <v>17.255</v>
       </c>
       <c r="D93" s="1">
-        <v>56.8</v>
+        <v>16.4664743003</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>244240.0</v>
+        <v>521871.97</v>
       </c>
       <c r="H93" s="1">
-        <v>-45343.5</v>
+        <v>24990.75</v>
       </c>
       <c r="I93" s="1">
-        <v>-18.56514084507</v>
+        <v>4.7886745095737</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>198896.5</v>
+        <v>546862.72</v>
       </c>
       <c r="M93" s="1">
-        <v>198896.5</v>
+        <v>546862.72</v>
       </c>
       <c r="N93" s="1">
-        <v>0.27</v>
+        <v>0.77</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>215</v>
       </c>
       <c r="B94" s="1">
-        <v>2423.0</v>
+        <v>38.0</v>
       </c>
       <c r="C94" s="1">
-        <v>388.0</v>
+        <v>4820.67</v>
       </c>
       <c r="D94" s="1">
-        <v>360.5104622369</v>
+        <v>4815.3589473684</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>873516.85</v>
+        <v>182983.64</v>
       </c>
       <c r="H94" s="1">
-        <v>66607.15</v>
+        <v>201.82</v>
       </c>
       <c r="I94" s="1">
-        <v>7.6251705963085</v>
+        <v>0.1102940131697</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>940124.0</v>
+        <v>183185.46</v>
       </c>
       <c r="M94" s="1">
-        <v>940124.0</v>
+        <v>183185.46</v>
       </c>
       <c r="N94" s="1">
-        <v>1.29</v>
+        <v>0.26</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>217</v>
       </c>
       <c r="B95" s="1">
-        <v>12730.0</v>
+        <v>16138.0</v>
       </c>
       <c r="C95" s="1">
-        <v>24.63</v>
+        <v>16.185</v>
       </c>
       <c r="D95" s="1">
-        <v>20.54</v>
+        <v>18.19</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>261474.2</v>
+        <v>293550.22</v>
       </c>
       <c r="H95" s="1">
-        <v>52065.7</v>
+        <v>-32356.69</v>
       </c>
       <c r="I95" s="1">
-        <v>19.912366114898</v>
+        <v>-11.022539857064</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>313539.9</v>
+        <v>261193.53</v>
       </c>
       <c r="M95" s="1">
-        <v>313539.9</v>
+        <v>261193.53</v>
       </c>
       <c r="N95" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>219</v>
       </c>
       <c r="B96" s="1">
-        <v>2481.0</v>
+        <v>4549.0</v>
       </c>
       <c r="C96" s="1">
-        <v>495.75</v>
+        <v>76.55</v>
       </c>
       <c r="D96" s="1">
-        <v>637.806267634</v>
+        <v>68.5641899319</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>1582397.35</v>
+        <v>311898.5</v>
       </c>
       <c r="H96" s="1">
-        <v>-352441.6</v>
+        <v>36327.45</v>
       </c>
       <c r="I96" s="1">
-        <v>-22.272635883775</v>
+        <v>11.64720253544</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>1229955.75</v>
+        <v>348225.95</v>
       </c>
       <c r="M96" s="1">
-        <v>1229955.75</v>
+        <v>348225.95</v>
       </c>
       <c r="N96" s="1">
-        <v>1.68</v>
+        <v>0.49</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>221</v>
       </c>
       <c r="B97" s="1">
-        <v>7123.0</v>
+        <v>4821.0</v>
       </c>
       <c r="C97" s="1">
-        <v>43.335</v>
+        <v>254.59</v>
       </c>
       <c r="D97" s="1">
-        <v>59.0</v>
+        <v>158.78</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>420257.0</v>
+        <v>765478.38</v>
       </c>
       <c r="H97" s="1">
-        <v>-111581.79</v>
+        <v>461900.01</v>
       </c>
       <c r="I97" s="1">
-        <v>-26.550846267879</v>
+        <v>60.341352815216</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>308675.21</v>
+        <v>1227378.39</v>
       </c>
       <c r="M97" s="1">
-        <v>308675.21</v>
+        <v>1227378.39</v>
       </c>
       <c r="N97" s="1">
-        <v>0.42</v>
+        <v>1.73</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>223</v>
       </c>
       <c r="B98" s="1">
-        <v>3402.0</v>
+        <v>9160.0</v>
       </c>
       <c r="C98" s="1">
-        <v>145.65</v>
+        <v>27.59</v>
       </c>
       <c r="D98" s="1">
-        <v>100.9287272193</v>
+        <v>22.75</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>343359.53</v>
+        <v>208390.0</v>
       </c>
       <c r="H98" s="1">
-        <v>152141.77</v>
+        <v>44334.4</v>
       </c>
       <c r="I98" s="1">
-        <v>44.309756015801</v>
+        <v>21.274725274725</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>495501.3</v>
+        <v>252724.4</v>
       </c>
       <c r="M98" s="1">
-        <v>495501.3</v>
+        <v>252724.4</v>
       </c>
       <c r="N98" s="1">
-        <v>0.68</v>
+        <v>0.36</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>225</v>
       </c>
       <c r="B99" s="1">
-        <v>8263.0</v>
+        <v>2239.0</v>
       </c>
       <c r="C99" s="1">
-        <v>14.46</v>
+        <v>130.4</v>
       </c>
       <c r="D99" s="1">
-        <v>11.8022231635</v>
+        <v>143.25</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>97521.77</v>
+        <v>320736.75</v>
       </c>
       <c r="H99" s="1">
-        <v>21961.21</v>
+        <v>-28771.15</v>
       </c>
       <c r="I99" s="1">
-        <v>22.519289795499</v>
+        <v>-8.9703315881326</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>119482.98</v>
+        <v>291965.6</v>
       </c>
       <c r="M99" s="1">
-        <v>119482.98</v>
+        <v>291965.6</v>
       </c>
       <c r="N99" s="1">
-        <v>0.16</v>
+        <v>0.41</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>227</v>
       </c>
       <c r="B100" s="1">
-        <v>6600.0</v>
+        <v>4604.0</v>
       </c>
       <c r="C100" s="1">
-        <v>51.32</v>
+        <v>16.84</v>
       </c>
       <c r="D100" s="1">
-        <v>52.2038015152</v>
+        <v>16.36</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>344545.09</v>
+        <v>75321.44</v>
       </c>
       <c r="H100" s="1">
-        <v>-5833.09</v>
+        <v>2209.92</v>
       </c>
       <c r="I100" s="1">
-        <v>-1.6929830577472</v>
+        <v>2.9339853300733</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>338712.0</v>
+        <v>77531.36</v>
       </c>
       <c r="M100" s="1">
-        <v>338712.0</v>
+        <v>77531.36</v>
       </c>
       <c r="N100" s="1">
-        <v>0.46</v>
+        <v>0.11</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>229</v>
       </c>
       <c r="B101" s="1">
-        <v>621.0</v>
+        <v>3185.0</v>
       </c>
       <c r="C101" s="1">
-        <v>477.7</v>
+        <v>28.64</v>
       </c>
       <c r="D101" s="1">
-        <v>186.1487117552</v>
+        <v>23.76</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>115598.35</v>
+        <v>75675.6</v>
       </c>
       <c r="H101" s="1">
-        <v>181053.35</v>
+        <v>15542.8</v>
       </c>
       <c r="I101" s="1">
-        <v>156.62278051547</v>
+        <v>20.538720538721</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>296651.7</v>
+        <v>91218.4</v>
       </c>
       <c r="M101" s="1">
-        <v>296651.7</v>
+        <v>91218.4</v>
       </c>
       <c r="N101" s="1">
-        <v>0.41</v>
+        <v>0.13</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>231</v>
       </c>
       <c r="B102" s="1">
-        <v>66642.0</v>
+        <v>7439.0</v>
       </c>
       <c r="C102" s="1">
-        <v>3.538</v>
+        <v>35.02</v>
       </c>
       <c r="D102" s="1">
-        <v>3.47800006</v>
+        <v>41.96</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>231780.88</v>
+        <v>312140.44</v>
       </c>
       <c r="H102" s="1">
-        <v>3998.52</v>
+        <v>-51626.66</v>
       </c>
       <c r="I102" s="1">
-        <v>1.7251293549321</v>
+        <v>-16.539561487131</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>235779.4</v>
+        <v>260513.78</v>
       </c>
       <c r="M102" s="1">
-        <v>235779.4</v>
+        <v>260513.78</v>
       </c>
       <c r="N102" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>233</v>
       </c>
       <c r="B103" s="1">
-        <v>4333.0</v>
+        <v>6208.0</v>
       </c>
       <c r="C103" s="1">
-        <v>76.32</v>
+        <v>31.86</v>
       </c>
       <c r="D103" s="1">
-        <v>69.3</v>
+        <v>28.0457989691</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>300276.9</v>
+        <v>174108.32</v>
       </c>
       <c r="H103" s="1">
-        <v>30417.66</v>
+        <v>23678.56</v>
       </c>
       <c r="I103" s="1">
-        <v>10.12987012987</v>
+        <v>13.599901486615</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>330694.56</v>
+        <v>197786.88</v>
       </c>
       <c r="M103" s="1">
-        <v>330694.56</v>
+        <v>197786.88</v>
       </c>
       <c r="N103" s="1">
-        <v>0.45</v>
+        <v>0.28</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>235</v>
       </c>
       <c r="B104" s="1">
-        <v>71600.0</v>
+        <v>4334.0</v>
       </c>
       <c r="C104" s="1">
-        <v>11.39</v>
+        <v>38.11</v>
       </c>
       <c r="D104" s="1">
-        <v>4.503424162</v>
+        <v>37.416319797</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>322445.17</v>
+        <v>162162.33</v>
       </c>
       <c r="H104" s="1">
-        <v>493078.83</v>
+        <v>3006.41</v>
       </c>
       <c r="I104" s="1">
-        <v>152.91865900798</v>
+        <v>1.8539509144941</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>815524.0</v>
+        <v>165168.74</v>
       </c>
       <c r="M104" s="1">
-        <v>815524.0</v>
+        <v>165168.74</v>
       </c>
       <c r="N104" s="1">
-        <v>1.12</v>
+        <v>0.23</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>237</v>
       </c>
       <c r="B105" s="1">
-        <v>31819.0</v>
+        <v>3408.0</v>
       </c>
       <c r="C105" s="1">
-        <v>16.305</v>
+        <v>322.9</v>
       </c>
       <c r="D105" s="1">
-        <v>16.45</v>
+        <v>253.332133216</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>523422.55</v>
+        <v>863355.91</v>
       </c>
       <c r="H105" s="1">
-        <v>-4613.75</v>
+        <v>237087.29</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.88145801131419</v>
+        <v>27.461130138091</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>518808.8</v>
+        <v>1100443.2</v>
       </c>
       <c r="M105" s="1">
-        <v>518808.8</v>
+        <v>1100443.2</v>
       </c>
       <c r="N105" s="1">
-        <v>0.71</v>
+        <v>1.55</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>239</v>
       </c>
       <c r="B106" s="1">
-        <v>25.0</v>
+        <v>69527.0</v>
       </c>
       <c r="C106" s="1">
-        <v>4812.52</v>
+        <v>4.354</v>
       </c>
       <c r="D106" s="1">
-        <v>4809.9276</v>
+        <v>2.5731999079</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>120248.19</v>
+        <v>178906.87</v>
       </c>
       <c r="H106" s="1">
-        <v>64.81</v>
+        <v>123813.69</v>
       </c>
       <c r="I106" s="1">
-        <v>0.053896861150259</v>
+        <v>69.205665495126</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>120313.0</v>
+        <v>302720.56</v>
       </c>
       <c r="M106" s="1">
-        <v>120313.0</v>
+        <v>302720.56</v>
       </c>
       <c r="N106" s="1">
-        <v>0.16</v>
+        <v>0.43</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>241</v>
       </c>
       <c r="B107" s="1">
-        <v>27280.0</v>
+        <v>24154.0</v>
       </c>
       <c r="C107" s="1">
-        <v>16.98</v>
+        <v>9.58</v>
       </c>
       <c r="D107" s="1">
-        <v>18.19</v>
+        <v>9.3879999172</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>496223.2</v>
+        <v>226757.75</v>
       </c>
       <c r="H107" s="1">
-        <v>-33008.8</v>
+        <v>4637.57</v>
       </c>
       <c r="I107" s="1">
-        <v>-6.6520065970313</v>
+        <v>2.0451649392358</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>463214.4</v>
+        <v>231395.32</v>
       </c>
       <c r="M107" s="1">
-        <v>463214.4</v>
+        <v>231395.32</v>
       </c>
       <c r="N107" s="1">
-        <v>0.63</v>
+        <v>0.33</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>243</v>
       </c>
       <c r="B108" s="1">
-        <v>3246.0</v>
+        <v>11138.0</v>
       </c>
       <c r="C108" s="1">
-        <v>70.0</v>
+        <v>76.75</v>
       </c>
       <c r="D108" s="1">
-        <v>67.7</v>
+        <v>89.7730059257</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>219754.2</v>
+        <v>999891.74</v>
       </c>
       <c r="H108" s="1">
-        <v>7465.8</v>
+        <v>-145050.24</v>
       </c>
       <c r="I108" s="1">
-        <v>3.397341211226</v>
+        <v>-14.506594483919</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>227220.0</v>
+        <v>854841.5</v>
       </c>
       <c r="M108" s="1">
-        <v>227220.0</v>
+        <v>854841.5</v>
       </c>
       <c r="N108" s="1">
-        <v>0.31</v>
+        <v>1.2</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>245</v>
       </c>
       <c r="B109" s="1">
-        <v>4821.0</v>
+        <v>9956.0</v>
       </c>
       <c r="C109" s="1">
-        <v>257.92</v>
+        <v>136.42</v>
       </c>
       <c r="D109" s="1">
-        <v>158.78</v>
+        <v>176.0814935717</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>765478.38</v>
+        <v>1753067.35</v>
       </c>
       <c r="H109" s="1">
-        <v>477953.94</v>
+        <v>-394869.83</v>
       </c>
       <c r="I109" s="1">
-        <v>62.438594281396</v>
+        <v>-22.524509968199</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>1243432.32</v>
+        <v>1358197.52</v>
       </c>
       <c r="M109" s="1">
-        <v>1243432.32</v>
+        <v>1358197.52</v>
       </c>
       <c r="N109" s="1">
-        <v>1.7</v>
+        <v>1.91</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>247</v>
       </c>
       <c r="B110" s="1">
-        <v>9454.0</v>
+        <v>24674.0</v>
       </c>
       <c r="C110" s="1">
-        <v>28.46</v>
+        <v>32.34</v>
       </c>
       <c r="D110" s="1">
-        <v>22.75</v>
+        <v>32.3946003891</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>215078.5</v>
+        <v>799304.37</v>
       </c>
       <c r="H110" s="1">
-        <v>53982.34</v>
+        <v>-1347.21</v>
       </c>
       <c r="I110" s="1">
-        <v>25.098901098901</v>
+        <v>-0.16854780864016</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>269060.84</v>
+        <v>797957.16</v>
       </c>
       <c r="M110" s="1">
-        <v>269060.84</v>
+        <v>797957.16</v>
       </c>
       <c r="N110" s="1">
-        <v>0.37</v>
+        <v>1.12</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>249</v>
       </c>
       <c r="B111" s="1">
-        <v>5627.0</v>
+        <v>6159.0</v>
       </c>
       <c r="C111" s="1">
-        <v>37.475</v>
+        <v>268.8</v>
       </c>
       <c r="D111" s="1">
-        <v>32.8492304958</v>
+        <v>130.4306900471</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>184842.62</v>
+        <v>803322.62</v>
       </c>
       <c r="H111" s="1">
-        <v>26029.21</v>
+        <v>852216.58</v>
       </c>
       <c r="I111" s="1">
-        <v>14.081822687863</v>
+        <v>106.08646623196</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>210871.83</v>
+        <v>1655539.2</v>
       </c>
       <c r="M111" s="1">
-        <v>210871.83</v>
+        <v>1655539.2</v>
       </c>
       <c r="N111" s="1">
-        <v>0.29</v>
+        <v>2.33</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>251</v>
       </c>
       <c r="B112" s="1">
-        <v>5666.0</v>
+        <v>8053.0</v>
       </c>
       <c r="C112" s="1">
-        <v>15.94</v>
+        <v>158.14</v>
       </c>
       <c r="D112" s="1">
-        <v>16.36</v>
+        <v>114.1102880914</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>92695.76</v>
+        <v>918930.15</v>
       </c>
       <c r="H112" s="1">
-        <v>-2379.72</v>
+        <v>354571.27</v>
       </c>
       <c r="I112" s="1">
-        <v>-2.5672371638142</v>
+        <v>38.585225438517</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>90316.04</v>
+        <v>1273501.42</v>
       </c>
       <c r="M112" s="1">
-        <v>90316.04</v>
+        <v>1273501.42</v>
       </c>
       <c r="N112" s="1">
-        <v>0.12</v>
+        <v>1.79</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>253</v>
       </c>
       <c r="B113" s="1">
-        <v>3922.0</v>
+        <v>7251.0</v>
       </c>
       <c r="C113" s="1">
-        <v>26.8</v>
+        <v>270.45</v>
       </c>
       <c r="D113" s="1">
-        <v>23.76</v>
+        <v>190.6776265343</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>93186.72</v>
+        <v>1382603.47</v>
       </c>
       <c r="H113" s="1">
-        <v>11922.88</v>
+        <v>578429.48</v>
       </c>
       <c r="I113" s="1">
-        <v>12.794612794613</v>
+        <v>41.836252588025</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>105109.6</v>
+        <v>1961032.95</v>
       </c>
       <c r="M113" s="1">
-        <v>105109.6</v>
+        <v>1961032.95</v>
       </c>
       <c r="N113" s="1">
-        <v>0.14</v>
+        <v>2.76</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>255</v>
       </c>
       <c r="B114" s="1">
-        <v>7678.0</v>
+        <v>8026.0</v>
       </c>
       <c r="C114" s="1">
-        <v>34.285</v>
+        <v>16.28</v>
       </c>
       <c r="D114" s="1">
-        <v>41.96</v>
+        <v>19.72</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>322168.88</v>
+        <v>158272.72</v>
       </c>
       <c r="H114" s="1">
-        <v>-58928.65</v>
+        <v>-27609.44</v>
       </c>
       <c r="I114" s="1">
-        <v>-18.291229742612</v>
+        <v>-17.444219066937</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>263240.23</v>
+        <v>130663.28</v>
       </c>
       <c r="M114" s="1">
-        <v>263240.23</v>
+        <v>130663.28</v>
       </c>
       <c r="N114" s="1">
-        <v>0.36</v>
+        <v>0.18</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>257</v>
       </c>
       <c r="B115" s="1">
-        <v>3417.0</v>
+        <v>7247.0</v>
       </c>
       <c r="C115" s="1">
-        <v>26.06</v>
+        <v>77.2</v>
       </c>
       <c r="D115" s="1">
-        <v>27.83</v>
+        <v>32.0377342349</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>95095.11</v>
+        <v>232177.46</v>
       </c>
       <c r="H115" s="1">
-        <v>-6048.09</v>
+        <v>327290.94</v>
       </c>
       <c r="I115" s="1">
-        <v>-6.3600431189364</v>
+        <v>140.96585430817</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>89047.02</v>
+        <v>559468.4</v>
       </c>
       <c r="M115" s="1">
-        <v>89047.02</v>
+        <v>559468.4</v>
       </c>
       <c r="N115" s="1">
-        <v>0.12</v>
+        <v>0.79</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>259</v>
       </c>
       <c r="B116" s="1">
-        <v>1034.0</v>
+        <v>484.0</v>
       </c>
       <c r="C116" s="1">
-        <v>90.0</v>
+        <v>149.6</v>
       </c>
       <c r="D116" s="1">
-        <v>90.7</v>
+        <v>131.2</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>93783.8</v>
+        <v>63500.8</v>
       </c>
       <c r="H116" s="1">
-        <v>-723.8</v>
+        <v>8905.6</v>
       </c>
       <c r="I116" s="1">
-        <v>-0.77177508269019</v>
+        <v>14.024390243902</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>93060.0</v>
+        <v>72406.4</v>
       </c>
       <c r="M116" s="1">
-        <v>93060.0</v>
+        <v>72406.4</v>
       </c>
       <c r="N116" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>261</v>
       </c>
       <c r="B117" s="1">
-        <v>2981.0</v>
+        <v>1839.0</v>
       </c>
       <c r="C117" s="1">
-        <v>36.86</v>
+        <v>48.8</v>
       </c>
       <c r="D117" s="1">
-        <v>36.87</v>
+        <v>52.5</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>109909.47</v>
+        <v>96547.5</v>
       </c>
       <c r="H117" s="1">
-        <v>-29.81</v>
+        <v>-6804.3</v>
       </c>
       <c r="I117" s="1">
-        <v>-0.027122321670735</v>
+        <v>-7.047619047619</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>109879.66</v>
+        <v>89743.2</v>
       </c>
       <c r="M117" s="1">
-        <v>109879.66</v>
+        <v>89743.2</v>
       </c>
       <c r="N117" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>263</v>
       </c>
       <c r="B118" s="1">
-        <v>3458.0</v>
+        <v>5218.0</v>
       </c>
       <c r="C118" s="1">
-        <v>332.7</v>
+        <v>57.27</v>
       </c>
       <c r="D118" s="1">
-        <v>251.5670589936</v>
+        <v>29.1999616711</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>869918.89</v>
+        <v>152365.4</v>
       </c>
       <c r="H118" s="1">
-        <v>280557.71</v>
+        <v>146469.46</v>
       </c>
       <c r="I118" s="1">
-        <v>32.25101940251</v>
+        <v>96.130394433382</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>1150476.6</v>
+        <v>298834.86</v>
       </c>
       <c r="M118" s="1">
-        <v>1150476.6</v>
+        <v>298834.86</v>
       </c>
       <c r="N118" s="1">
-        <v>1.57</v>
+        <v>0.42</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>265</v>
       </c>
       <c r="B119" s="1">
-        <v>114302.0</v>
+        <v>6508.0</v>
       </c>
       <c r="C119" s="1">
-        <v>4.174</v>
+        <v>9.724</v>
       </c>
       <c r="D119" s="1">
-        <v>2.573199944</v>
+        <v>11.505</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>294121.9</v>
+        <v>74874.54</v>
       </c>
       <c r="H119" s="1">
-        <v>182974.65</v>
+        <v>-11590.75</v>
       </c>
       <c r="I119" s="1">
-        <v>62.210481436438</v>
+        <v>-15.480228659836</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>477096.55</v>
+        <v>63283.79</v>
       </c>
       <c r="M119" s="1">
-        <v>477096.55</v>
+        <v>63283.79</v>
       </c>
       <c r="N119" s="1">
-        <v>0.65</v>
+        <v>0.09</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>267</v>
       </c>
       <c r="B120" s="1">
-        <v>27344.0</v>
+        <v>13917.0</v>
       </c>
       <c r="C120" s="1">
-        <v>9.11</v>
+        <v>33.98</v>
       </c>
       <c r="D120" s="1">
-        <v>9.3879999269</v>
+        <v>29.5709959043</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>256705.47</v>
+        <v>411539.55</v>
       </c>
       <c r="H120" s="1">
-        <v>-7601.63</v>
+        <v>61360.11</v>
       </c>
       <c r="I120" s="1">
-        <v>-2.9612263423915</v>
+        <v>14.909893836449</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>249103.84</v>
+        <v>472899.66</v>
       </c>
       <c r="M120" s="1">
-        <v>249103.84</v>
+        <v>472899.66</v>
       </c>
       <c r="N120" s="1">
-        <v>0.34</v>
+        <v>0.66</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>269</v>
       </c>
       <c r="B121" s="1">
-        <v>11250.0</v>
+        <v>917.0</v>
       </c>
       <c r="C121" s="1">
-        <v>75.07</v>
+        <v>225.1</v>
       </c>
       <c r="D121" s="1">
-        <v>90.1062711111</v>
+        <v>254.9</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>1013695.55</v>
+        <v>233743.3</v>
       </c>
       <c r="H121" s="1">
-        <v>-169158.05</v>
+        <v>-27326.6</v>
       </c>
       <c r="I121" s="1">
-        <v>-16.687263745017</v>
+        <v>-11.690859160455</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>844537.5</v>
+        <v>206416.7</v>
       </c>
       <c r="M121" s="1">
-        <v>844537.5</v>
+        <v>206416.7</v>
       </c>
       <c r="N121" s="1">
-        <v>1.16</v>
+        <v>0.29</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>271</v>
       </c>
       <c r="B122" s="1">
-        <v>10093.0</v>
+        <v>1178.0</v>
       </c>
       <c r="C122" s="1">
-        <v>135.14</v>
+        <v>243.9</v>
       </c>
       <c r="D122" s="1">
-        <v>176.7334826117</v>
+        <v>252.3</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1783771.04</v>
+        <v>297209.4</v>
       </c>
       <c r="H122" s="1">
-        <v>-419803.02</v>
+        <v>-9895.2</v>
       </c>
       <c r="I122" s="1">
-        <v>-23.534579864017</v>
+        <v>-3.3293697978597</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>1363968.02</v>
+        <v>287314.2</v>
       </c>
       <c r="M122" s="1">
-        <v>1363968.02</v>
+        <v>287314.2</v>
       </c>
       <c r="N122" s="1">
-        <v>1.87</v>
+        <v>0.4</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>273</v>
       </c>
       <c r="B123" s="1">
-        <v>22423.0</v>
+        <v>4135.0</v>
       </c>
       <c r="C123" s="1">
-        <v>30.76</v>
+        <v>19.96</v>
       </c>
       <c r="D123" s="1">
-        <v>32.5458404317</v>
+        <v>18.02</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>729775.38</v>
+        <v>74512.7</v>
       </c>
       <c r="H123" s="1">
-        <v>-40043.9</v>
+        <v>8021.9</v>
       </c>
       <c r="I123" s="1">
-        <v>-5.4871541432379</v>
+        <v>10.765815760266</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>689731.48</v>
+        <v>82534.6</v>
       </c>
       <c r="M123" s="1">
-        <v>689731.48</v>
+        <v>82534.6</v>
       </c>
       <c r="N123" s="1">
-        <v>0.94</v>
+        <v>0.12</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>275</v>
       </c>
       <c r="B124" s="1">
-        <v>5996.0</v>
+        <v>4516.0</v>
       </c>
       <c r="C124" s="1">
-        <v>276.05</v>
+        <v>103.8</v>
       </c>
       <c r="D124" s="1">
-        <v>121.5453468979</v>
+        <v>104.5456820195</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>728785.9</v>
+        <v>472128.3</v>
       </c>
       <c r="H124" s="1">
-        <v>926409.9</v>
+        <v>-3367.5</v>
       </c>
       <c r="I124" s="1">
-        <v>127.11688027993</v>
+        <v>-0.71325951017975</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>1655195.8</v>
+        <v>468760.8</v>
       </c>
       <c r="M124" s="1">
-        <v>1655195.8</v>
+        <v>468760.8</v>
       </c>
       <c r="N124" s="1">
-        <v>2.27</v>
+        <v>0.66</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>277</v>
       </c>
       <c r="B125" s="1">
-        <v>8164.0</v>
+        <v>17229.0</v>
       </c>
       <c r="C125" s="1">
-        <v>153.92</v>
+        <v>82.62</v>
       </c>
       <c r="D125" s="1">
-        <v>113.0919377756</v>
+        <v>68.7286522723</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>923282.58</v>
+        <v>1184125.95</v>
       </c>
       <c r="H125" s="1">
-        <v>333320.3</v>
+        <v>239334.03</v>
       </c>
       <c r="I125" s="1">
-        <v>36.101655898241</v>
+        <v>20.211872731951</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>1256602.88</v>
+        <v>1423459.98</v>
       </c>
       <c r="M125" s="1">
-        <v>1256602.88</v>
+        <v>1423459.98</v>
       </c>
       <c r="N125" s="1">
-        <v>1.72</v>
+        <v>2.0</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>279</v>
       </c>
       <c r="B126" s="1">
-        <v>7279.0</v>
+        <v>9963.0</v>
       </c>
       <c r="C126" s="1">
-        <v>267.5</v>
+        <v>18.5</v>
       </c>
       <c r="D126" s="1">
-        <v>188.1251476851</v>
+        <v>19.11</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>1369362.95</v>
+        <v>190392.93</v>
       </c>
       <c r="H126" s="1">
-        <v>577769.55</v>
+        <v>-6077.43</v>
       </c>
       <c r="I126" s="1">
-        <v>42.192579403437</v>
+        <v>-3.1920460491889</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>1947132.5</v>
+        <v>184315.5</v>
       </c>
       <c r="M126" s="1">
-        <v>1947132.5</v>
+        <v>184315.5</v>
       </c>
       <c r="N126" s="1">
-        <v>2.67</v>
+        <v>0.26</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>281</v>
       </c>
       <c r="B127" s="1">
-        <v>10749.0</v>
+        <v>6003.0</v>
       </c>
       <c r="C127" s="1">
-        <v>16.94</v>
+        <v>23.47</v>
       </c>
       <c r="D127" s="1">
-        <v>19.72</v>
+        <v>26.98</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>211970.28</v>
+        <v>161960.94</v>
       </c>
       <c r="H127" s="1">
-        <v>-29882.22</v>
+        <v>-21070.53</v>
       </c>
       <c r="I127" s="1">
-        <v>-14.097363083164</v>
+        <v>-13.009636767976</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>182088.06</v>
+        <v>140890.41</v>
       </c>
       <c r="M127" s="1">
-        <v>182088.06</v>
+        <v>140890.41</v>
       </c>
       <c r="N127" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>283</v>
       </c>
       <c r="B128" s="1">
-        <v>7680.0</v>
+        <v>24114.0</v>
       </c>
       <c r="C128" s="1">
-        <v>76.78</v>
+        <v>21.11</v>
       </c>
       <c r="D128" s="1">
-        <v>32.037734375</v>
+        <v>19.8940926433</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>246049.8</v>
+        <v>479726.15</v>
       </c>
       <c r="H128" s="1">
-        <v>343620.6</v>
+        <v>29320.39</v>
       </c>
       <c r="I128" s="1">
-        <v>139.65489913018</v>
+        <v>6.1119015504992</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>589670.4</v>
+        <v>509046.54</v>
       </c>
       <c r="M128" s="1">
-        <v>589670.4</v>
+        <v>509046.54</v>
       </c>
       <c r="N128" s="1">
-        <v>0.81</v>
+        <v>0.72</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>285</v>
       </c>
       <c r="B129" s="1">
-        <v>769.0</v>
+        <v>6914.0</v>
       </c>
       <c r="C129" s="1">
-        <v>143.6</v>
+        <v>36.58</v>
       </c>
       <c r="D129" s="1">
-        <v>131.2</v>
+        <v>37.08</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>100892.8</v>
+        <v>256371.12</v>
       </c>
       <c r="H129" s="1">
-        <v>9535.6</v>
+        <v>-3457.0</v>
       </c>
       <c r="I129" s="1">
-        <v>9.4512195121951</v>
+        <v>-1.3484358144552</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>110428.4</v>
+        <v>252914.12</v>
       </c>
       <c r="M129" s="1">
-        <v>110428.4</v>
+        <v>252914.12</v>
       </c>
       <c r="N129" s="1">
-        <v>0.15</v>
+        <v>0.36</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>287</v>
       </c>
       <c r="B130" s="1">
-        <v>2265.0</v>
+        <v>7808.0</v>
       </c>
       <c r="C130" s="1">
-        <v>51.2</v>
+        <v>58.9</v>
       </c>
       <c r="D130" s="1">
-        <v>52.5</v>
+        <v>60.0579277664</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>118912.5</v>
+        <v>468932.3</v>
       </c>
       <c r="H130" s="1">
-        <v>-2944.5</v>
+        <v>-9041.1</v>
       </c>
       <c r="I130" s="1">
-        <v>-2.4761904761905</v>
+        <v>-1.928018180876</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>115968.0</v>
+        <v>459891.2</v>
       </c>
       <c r="M130" s="1">
-        <v>115968.0</v>
+        <v>459891.2</v>
       </c>
       <c r="N130" s="1">
-        <v>0.16</v>
+        <v>0.65</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>289</v>
       </c>
       <c r="B131" s="1">
-        <v>6847.0</v>
+        <v>3016.0</v>
       </c>
       <c r="C131" s="1">
-        <v>62.6</v>
+        <v>118.45</v>
       </c>
       <c r="D131" s="1">
-        <v>29.1999605667</v>
+        <v>108.3666511936</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>199932.13</v>
+        <v>326833.82</v>
       </c>
       <c r="H131" s="1">
-        <v>228690.07</v>
+        <v>30411.38</v>
       </c>
       <c r="I131" s="1">
-        <v>114.38385115989</v>
+        <v>9.3048448902871</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>428622.2</v>
+        <v>357245.2</v>
       </c>
       <c r="M131" s="1">
-        <v>428622.2</v>
+        <v>357245.2</v>
       </c>
       <c r="N131" s="1">
-        <v>0.59</v>
+        <v>0.5</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>291</v>
       </c>
       <c r="B132" s="1">
-        <v>8011.0</v>
+        <v>2047.0</v>
       </c>
       <c r="C132" s="1">
-        <v>9.248</v>
+        <v>72.56</v>
       </c>
       <c r="D132" s="1">
-        <v>11.5050006241</v>
+        <v>101.2</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>92166.56</v>
+        <v>207156.4</v>
       </c>
       <c r="H132" s="1">
-        <v>-18080.83</v>
+        <v>-58626.08</v>
       </c>
       <c r="I132" s="1">
-        <v>-19.617559774391</v>
+        <v>-28.300395256917</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>74085.73</v>
+        <v>148530.32</v>
       </c>
       <c r="M132" s="1">
-        <v>74085.73</v>
+        <v>148530.32</v>
       </c>
       <c r="N132" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>293</v>
       </c>
       <c r="B133" s="1">
-        <v>20086.0</v>
+        <v>12713.0</v>
       </c>
       <c r="C133" s="1">
-        <v>33.04</v>
+        <v>20.77</v>
       </c>
       <c r="D133" s="1">
-        <v>29.5709957184</v>
+        <v>28.6531691969</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>593963.02</v>
+        <v>364267.74</v>
       </c>
       <c r="H133" s="1">
-        <v>69678.42</v>
+        <v>-100218.73</v>
       </c>
       <c r="I133" s="1">
-        <v>11.731104067725</v>
+        <v>-27.512381414835</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>663641.44</v>
+        <v>264049.01</v>
       </c>
       <c r="M133" s="1">
-        <v>663641.44</v>
+        <v>264049.01</v>
       </c>
       <c r="N133" s="1">
-        <v>0.91</v>
+        <v>0.37</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>295</v>
       </c>
       <c r="B134" s="1">
-        <v>1791.0</v>
+        <v>17824.0</v>
       </c>
       <c r="C134" s="1">
-        <v>51.62</v>
+        <v>29.99</v>
       </c>
       <c r="D134" s="1">
-        <v>51.48</v>
+        <v>35.8788302289</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>92200.68</v>
+        <v>639504.27</v>
       </c>
       <c r="H134" s="1">
-        <v>250.74</v>
+        <v>-104962.51</v>
       </c>
       <c r="I134" s="1">
-        <v>0.27195027195027</v>
+        <v>-16.413105419922</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>92451.42</v>
+        <v>534541.76</v>
       </c>
       <c r="M134" s="1">
-        <v>92451.42</v>
+        <v>534541.76</v>
       </c>
       <c r="N134" s="1">
-        <v>0.13</v>
+        <v>0.75</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>297</v>
       </c>
       <c r="B135" s="1">
-        <v>18162.0</v>
+        <v>6341.0</v>
       </c>
       <c r="C135" s="1">
-        <v>10.265</v>
+        <v>21.38</v>
       </c>
       <c r="D135" s="1">
-        <v>10.2</v>
+        <v>29.6773158808</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>185252.4</v>
+        <v>188183.86</v>
       </c>
       <c r="H135" s="1">
-        <v>1180.53</v>
+        <v>-52613.28</v>
       </c>
       <c r="I135" s="1">
-        <v>0.63725490196078</v>
+        <v>-27.958444470211</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>186432.93</v>
+        <v>135570.58</v>
       </c>
       <c r="M135" s="1">
-        <v>186432.93</v>
+        <v>135570.58</v>
       </c>
       <c r="N135" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>299</v>
       </c>
       <c r="B136" s="1">
-        <v>1055.0</v>
+        <v>10291.0</v>
       </c>
       <c r="C136" s="1">
-        <v>216.5</v>
+        <v>60.0</v>
       </c>
       <c r="D136" s="1">
-        <v>254.9</v>
+        <v>90.0216383247</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>268919.5</v>
+        <v>926412.68</v>
       </c>
       <c r="H136" s="1">
-        <v>-40512.0</v>
+        <v>-308952.68</v>
       </c>
       <c r="I136" s="1">
-        <v>-15.064731267164</v>
+        <v>-33.349357869324</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>228407.5</v>
+        <v>617460.0</v>
       </c>
       <c r="M136" s="1">
-        <v>228407.5</v>
+        <v>617460.0</v>
       </c>
       <c r="N136" s="1">
-        <v>0.31</v>
+        <v>0.87</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>298</v>
-      </c>
-[...798 lines deleted...]
-        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">