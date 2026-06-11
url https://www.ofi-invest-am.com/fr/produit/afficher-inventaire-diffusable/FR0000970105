--- v0 (2026-05-02)
+++ v1 (2026-06-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="881">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1046">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -118,2589 +118,3084 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>ES0144583343</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K+S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...8 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...2 lines deleted...]
-    <t>PRYSMIAN</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>FR0000121220</t>
-[...2 lines deleted...]
-    <t>SODEXO SA</t>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...20 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>2 473.54</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>7 299.66</t>
+    <t>8 630.14</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 061.64</t>
+    <t>3 025.68</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>2 158.46</t>
-[...8 lines deleted...]
-    <t>75 082.19</t>
+    <t>3 008.07</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>14 090.41</t>
+    <t>15 965.75</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 682.74</t>
+    <t>4 233.70</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 991.78</t>
+    <t>4 208.22</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>8 210.96</t>
+    <t>9 579.45</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>15 477.48</t>
+    <t>18 429.37</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>7 342.47</t>
+    <t>8 356.16</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>8 363.01</t>
+    <t>9 756.85</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>6 756.16</t>
+    <t>7 668.49</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>4 927.81</t>
+    <t>2 082.45</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 956.06</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>11 783.56</t>
+    <t>13 506.85</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>20 482.19</t>
+    <t>23 320.55</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>12 827.26</t>
+    <t>14 441.58</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>5 933.00</t>
+    <t>7 132.57</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>13 521.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 260.27</t>
+    <t>2 957.19</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 855.86</t>
+    <t>3 361.44</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>1 986.30</t>
+    <t>4 926.03</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>1 763.01</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>4 273.97</t>
+    <t>5 794.52</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>1 867.44</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>6 789.04</t>
+    <t>7 853.42</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
+    <t>1 034.47</t>
+  </si>
+  <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>9 607.27</t>
+    <t>10 995.82</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 671.48</t>
+    <t>4 050.12</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
+    <t>2 934.25</t>
+  </si>
+  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>6 785.08</t>
+    <t>7 793.30</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>2 866.44</t>
+    <t>3 550.68</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>25 816.44</t>
+    <t>1 553.42</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>6 990.41</t>
+    <t>8 016.78</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>1 077.60</t>
+    <t>1 253.25</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 630.71</t>
+    <t>1 896.51</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>40 319.22</t>
+    <t>46 891.08</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>92 758.04</t>
+    <t>103 723.05</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 209.13</t>
-[...8 lines deleted...]
-    <t>11 853.15</t>
+    <t>4 589.80</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>4 320.55</t>
+    <t>6 246.58</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
+    <t>2 744.09</t>
+  </si>
+  <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 108.22</t>
+    <t>3 071.23</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>17 182.19</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 987.66</t>
-[...14 lines deleted...]
-    <t>CAIXABANK SA 3.875 20/01/2037</t>
+    <t>4 386.95</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>7 535.96</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>3 790.07</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>5 063.01</t>
+    <t>6 482.19</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 342.47</t>
+    <t>1 697.26</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>18 102.32</t>
+    <t>20 235.39</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>10 845.21</t>
+    <t>12 821.92</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>4 432.47</t>
+    <t>5 684.38</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>4 459.38</t>
+    <t>5 718.90</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>6 673.97</t>
+    <t>7 890.41</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>13 561.64</t>
-[...8 lines deleted...]
-    <t>3 299.08</t>
+    <t>15 462.33</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>11 617.81</t>
+    <t>13 290.41</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>6 912.33</t>
+    <t>8 014.73</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>12 367.12</t>
+    <t>14 242.47</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>42 431.51</t>
+    <t>47 753.42</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>13 968.77</t>
+    <t>15 919.12</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>2 819.18</t>
+  </si>
+  <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>1 841.10</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>6 583.56</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>4 108.56</t>
+    <t>5 286.99</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>8 050.93</t>
+    <t>8 990.63</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 794.52</t>
+    <t>3 301.37</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>1 405.48</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>5 085.62</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 546.64</t>
+    <t>2 182.49</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>3 411.55</t>
+    <t>4 538.58</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 325.54</t>
+    <t>4 390.86</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>9 132.17</t>
+    <t>11 312.11</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>10 765.75</t>
+    <t>12 235.62</t>
   </si>
   <si>
     <t>XS2459544339</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.875 21/09/2029</t>
   </si>
   <si>
-    <t>1 397.26</t>
+    <t>1 777.40</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>3 068.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>1 542.64</t>
+    <t>2 448.63</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>5 986.30</t>
+    <t>7 912.33</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>10 106.85</t>
+    <t>11 678.08</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>14 561.68</t>
+    <t>16 587.17</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>8 506.85</t>
+    <t>9 875.34</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 1.125 16/09/2026</t>
   </si>
   <si>
-    <t>2 120.79</t>
+    <t>2 677.32</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>5 311.95</t>
+    <t>6 631.03</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 847.26</t>
+    <t>4 204.11</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>2 095.89</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>EU000A3L1DJ0</t>
-[...7 lines deleted...]
-  <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>10 293.70</t>
+    <t>16 436.71</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>22 448.84</t>
+    <t>29 257.09</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>6 541.54</t>
+    <t>11 023.71</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>5 169.86</t>
+    <t>6 462.33</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 701.82</t>
+    <t>2 936.48</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>1 555.52</t>
+    <t>2 483.82</t>
   </si>
   <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 630.08</t>
+    <t>2 054.82</t>
   </si>
   <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>4 137.07</t>
+    <t>4 655.96</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>1 173.50</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>5 261.10</t>
+    <t>6 386.30</t>
   </si>
   <si>
     <t>XS2606264005</t>
   </si>
   <si>
     <t>FORTUM OYJ 4 26/05/2028</t>
   </si>
   <si>
-    <t>16 701.37</t>
+    <t>19 134.25</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0013238268</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 01/03/2028</t>
   </si>
   <si>
-    <t>6 704.43</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014001N38</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
   </si>
   <si>
+    <t>1 044.27</t>
+  </si>
+  <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>39 251.73</t>
-[...8 lines deleted...]
-    <t>2 057.05</t>
+    <t>44 947.08</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>15 091.69</t>
+    <t>17 281.46</t>
   </si>
   <si>
     <t>FR0013154044</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2036</t>
   </si>
   <si>
-    <t>3 493.15</t>
+    <t>4 000.00</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>45 236.30</t>
+    <t>51 800.00</t>
+  </si>
+  <si>
+    <t>FR0014016G71</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
+  </si>
+  <si>
+    <t>15 761.10</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>39 612.33</t>
+    <t>45 360.00</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>31 656.33</t>
+    <t>36 249.60</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>41 696.65</t>
+    <t>63 425.88</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>27 864.72</t>
-[...8 lines deleted...]
-    <t>1 196.75</t>
+    <t>31 907.84</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 695.89</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0001102515</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>124 899.31</t>
+    <t>146 393.60</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>219 022.09</t>
+    <t>5 180.90</t>
   </si>
   <si>
     <t>DE000BU2Z031</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
   </si>
   <si>
-    <t>54 281.64</t>
+    <t>65 891.01</t>
   </si>
   <si>
     <t>DE000BU2Z056</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
   </si>
   <si>
-    <t>51 764.93</t>
+    <t>60 673.32</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>3 497.26</t>
+    <t>4 371.58</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>2 605.19</t>
+    <t>4 022.72</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 047.95</t>
+  </si>
+  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>2 929.59</t>
+    <t>3 304.66</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 993.84</t>
+    <t>5 235.62</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>12 952.05</t>
+    <t>14 916.10</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>2 804.79</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>19 800.00</t>
+    <t>1 760.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>18 554.79</t>
+    <t>21 215.75</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 982.81</t>
+    <t>5 152.36</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 465.75</t>
+    <t>3 682.19</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>5 792.05</t>
+    <t>6 685.00</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>16 052.05</t>
+    <t>19 587.33</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>9 268.49</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>11 674.99</t>
+    <t>14 738.64</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>11 877.08</t>
+    <t>14 640.93</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>9 006.99</t>
+    <t>10 082.01</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>6 432.35</t>
+    <t>7 330.45</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>3 651.54</t>
+    <t>4 161.38</t>
   </si>
   <si>
     <t>IE00BV8C9186</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
   </si>
   <si>
-    <t>6 632.11</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>17 931.31</t>
+    <t>22 584.18</t>
   </si>
   <si>
     <t>IT0005588881</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.8 15/05/2036</t>
   </si>
   <si>
-    <t>12 179.94</t>
+    <t>17 728.42</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>75 110.67</t>
+    <t>7 495.03</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>30 896.19</t>
+    <t>2 337.88</t>
   </si>
   <si>
     <t>IT0005358806</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
   </si>
   <si>
-    <t>36 091.16</t>
+    <t>2 730.98</t>
   </si>
   <si>
     <t>IT0005631590</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
   </si>
   <si>
-    <t>1 908.69</t>
+    <t>25 449.17</t>
   </si>
   <si>
     <t>IT0005542797</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
   </si>
   <si>
-    <t>23 535.66</t>
+    <t>40 610.55</t>
   </si>
   <si>
     <t>IT0003934657</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
   </si>
   <si>
-    <t>1 037.24</t>
+    <t>25 763.54</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 469.18</t>
-[...5 lines deleted...]
-    <t>JPMORGAN CHASE &amp; CO 23/01/2036</t>
+    <t>2 457.53</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>1 511.72</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>19 065.07</t>
-[...8 lines deleted...]
-    <t>11 968.15</t>
+    <t>21 472.60</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>5 690.41</t>
+    <t>7 261.64</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>XS2638080452</t>
-[...5 lines deleted...]
-    <t>4 586.30</t>
+    <t>1 066.78</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>9 087.78</t>
+    <t>10 328.55</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>7 229.37</t>
+    <t>8 234.96</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>5 682.75</t>
+    <t>7 325.43</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>17 950.68</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>8 308.40</t>
+    <t>9 495.32</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>4 041.78</t>
+    <t>6 178.15</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>8 136.99</t>
+    <t>1 921.23</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 580.82</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>9 159.04</t>
+    <t>10 208.22</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>13 869.59</t>
+    <t>15 473.26</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>15 779.10</t>
+    <t>18 041.99</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>9 769.32</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>6 572.21</t>
-[...8 lines deleted...]
-    <t>9 366.48</t>
+    <t>8 151.25</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>3 914.63</t>
+    <t>4 680.99</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>9 387.56</t>
+    <t>11 783.00</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>17 544.00</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 187.12</t>
+    <t>2 583.81</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>3 129.04</t>
+    <t>8 917.77</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>3 277.44</t>
-[...8 lines deleted...]
-    <t>12 203.83</t>
+    <t>9 340.72</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>3 428.08</t>
+    <t>10 150.68</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>5 891.25</t>
+    <t>6 965.02</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>3 575.18</t>
+  </si>
+  <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>4 767.12</t>
+    <t>6 971.92</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>34 400.00</t>
+    <t>38 758.90</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>5 389.48</t>
+    <t>6 074.74</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
-    <t>1 217.50</t>
+    <t>1 630.78</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 772.14</t>
+    <t>2 357.58</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 433.28</t>
+    <t>1 894.42</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>99 165.67</t>
+    <t>7 283.35</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>11 822.70</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>14 917.81</t>
+    <t>16 924.93</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 647.95</t>
+    <t>5 389.21</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>1 191.78</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>10 134.25</t>
+  </si>
+  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>6 500.91</t>
+    <t>8 062.82</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>18 347.95</t>
+    <t>22 098.63</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>4 567.81</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>13 950.31</t>
+    <t>15 558.29</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>2 936.48</t>
-[...8 lines deleted...]
-    <t>10 373.65</t>
+    <t>4 466.76</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>9 945.21</t>
-[...28 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>3 904.64</t>
+    <t>4 848.90</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>9 362.98</t>
+    <t>10 613.63</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>22 060.27</t>
+    <t>29 480.55</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 197.54</t>
+    <t>1 812.94</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>9 369.86</t>
+    <t>11 650.68</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>4 034.25</t>
+    <t>5 998.29</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>25 837.67</t>
+  </si>
+  <si>
+    <t>ES0000012O18</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1.15 30/11/2036</t>
+  </si>
+  <si>
+    <t>4 878.01</t>
   </si>
   <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>21 032.68</t>
+    <t>29 139.02</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>16 170.12</t>
+    <t>19 335.69</t>
+  </si>
+  <si>
+    <t>ES0000012O75</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
+  </si>
+  <si>
+    <t>7 430.55</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>14 360.55</t>
+    <t>4 299.73</t>
   </si>
   <si>
     <t>ES00000127C8</t>
   </si>
   <si>
     <t>SPAIN I/L BOND 1 30/11/2030</t>
   </si>
   <si>
-    <t>11 815.50</t>
+    <t>18 423.53</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>16 291.59</t>
+    <t>18 157.81</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>12 668.49</t>
+    <t>14 290.41</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>5 095.89</t>
+    <t>7 123.29</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>13 980.82</t>
+    <t>16 033.56</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>1 492.31</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 920.55</t>
+    <t>4 376.71</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 668.56</t>
+    <t>4 002.84</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>10 032.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>5 671.23</t>
+    <t>6 431.51</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>8 095.89</t>
+    <t>9 616.44</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>7 782.19</t>
+    <t>8 745.21</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>5 076.71</t>
+    <t>6 800.00</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>2 077.49</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>4 589.54</t>
+    <t>5 169.10</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
+    <t>9 391.44</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>14 950.68</t>
+    <t>16 673.97</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>7 750.00</t>
+    <t>9 714.04</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>6 841.10</t>
+    <t>7 956.16</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>8 820.00</t>
+    <t>10 310.14</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 018.49</t>
+    <t>2 525.86</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>7 945.21</t>
+    <t>8 958.90</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>11 708.90</t>
-[...17 lines deleted...]
-    <t>9 979.45</t>
+    <t>13 356.16</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 282.19</t>
+    <t>1 586.30</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>11 890.99</t>
+    <t>13 324.11</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>5 044.80</t>
+    <t>6 323.28</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2603PT25</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2603PT36</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3067,238 +3562,238 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>208.28</v>
+        <v>205.48</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>15855118.26</v>
+        <v>15642277.51</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>15855118.26</v>
+        <v>15642277.51</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2548477.6369</v>
+        <v>2536225.519</v>
       </c>
       <c r="D3">
-        <v>122.65</v>
+        <v>120.9</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>312576124.29</v>
+        <v>306648759.21</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>312576124.29</v>
+        <v>306648759.21</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>284836.74</v>
+        <v>283908.79</v>
       </c>
       <c r="D4">
-        <v>112.6</v>
+        <v>111.06</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>32075237.62</v>
+        <v>31531016.47</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>32075237.62</v>
+        <v>31531016.47</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>11153.2339</v>
+        <v>11022.8832</v>
       </c>
       <c r="D5">
-        <v>112.33</v>
+        <v>110.7</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1252860.61</v>
+        <v>1220234.03</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1252860.61</v>
+        <v>1220234.03</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>116.02</v>
+        <v>114.46</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>116.02</v>
+        <v>114.46</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>116.02</v>
+        <v>114.46</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>102.06</v>
+        <v>100.6</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1363930.93</v>
+        <v>1344530.55</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1363930.93</v>
+        <v>1344530.55</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P321"/>
+  <dimension ref="A1:P403"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O321" sqref="O321"/>
+      <selection activeCell="O403" sqref="O403"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3317,16039 +3812,20139 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>5322.0</v>
+        <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>150.15</v>
+        <v>32.58</v>
       </c>
       <c r="E2" s="1">
-        <v>203.9688199925</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1085522.06</v>
+        <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>-286423.76</v>
+        <v>-7927.92</v>
       </c>
       <c r="J2" s="1">
-        <v>-26.385807396673</v>
+        <v>-7.4957410562181</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>799098.3</v>
+        <v>97837.74</v>
       </c>
       <c r="N2" s="1">
-        <v>799098.3</v>
+        <v>97837.74</v>
       </c>
       <c r="O2" s="1">
-        <v>0.22</v>
+        <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>452.0</v>
+        <v>8620.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1265.6</v>
+        <v>28.25</v>
       </c>
       <c r="E3" s="1">
-        <v>1245.7007964602</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>563056.76</v>
+        <v>244463.2</v>
       </c>
       <c r="I3" s="1">
-        <v>8994.44</v>
+        <v>-948.2</v>
       </c>
       <c r="J3" s="1">
-        <v>1.5974304260196</v>
+        <v>-0.38787023977433</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>572051.2</v>
+        <v>243515.0</v>
       </c>
       <c r="N3" s="1">
-        <v>572051.2</v>
+        <v>243515.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>8042.0</v>
+        <v>2337.0</v>
       </c>
       <c r="D4" s="1">
-        <v>193.8</v>
+        <v>218.2</v>
       </c>
       <c r="E4" s="1">
-        <v>160.8789206665</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1293788.28</v>
+        <v>576771.6</v>
       </c>
       <c r="I4" s="1">
-        <v>264751.32</v>
+        <v>-66838.2</v>
       </c>
       <c r="J4" s="1">
-        <v>20.463264669549</v>
+        <v>-11.588330632091</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1558539.6</v>
+        <v>509933.4</v>
       </c>
       <c r="N4" s="1">
-        <v>1558539.6</v>
+        <v>509933.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.43</v>
+        <v>0.14</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>15790.0</v>
+        <v>3808.0</v>
       </c>
       <c r="D5" s="1">
-        <v>59.24</v>
+        <v>140.05</v>
       </c>
       <c r="E5" s="1">
-        <v>69.9064065864</v>
+        <v>203.9688209034</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1103822.16</v>
+        <v>776713.27</v>
       </c>
       <c r="I5" s="1">
-        <v>-168422.56</v>
+        <v>-243402.87</v>
       </c>
       <c r="J5" s="1">
-        <v>-15.258124551513</v>
+        <v>-31.337544934696</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>935399.6</v>
+        <v>533310.4</v>
       </c>
       <c r="N5" s="1">
-        <v>935399.6</v>
+        <v>533310.4</v>
       </c>
       <c r="O5" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>8498.0</v>
+        <v>362.0</v>
       </c>
       <c r="D6" s="1">
-        <v>379.2</v>
+        <v>926.5</v>
       </c>
       <c r="E6" s="1">
-        <v>229.5087773594</v>
+        <v>1245.700801105</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1950365.59</v>
+        <v>450943.69</v>
       </c>
       <c r="I6" s="1">
-        <v>1272076.01</v>
+        <v>-115550.69</v>
       </c>
       <c r="J6" s="1">
-        <v>65.222439142807</v>
+        <v>-25.624194896707</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3222441.6</v>
+        <v>335393.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3222441.6</v>
+        <v>335393.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.89</v>
+        <v>0.09</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>57361.0</v>
+        <v>46850.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.9</v>
+        <v>25.7</v>
       </c>
       <c r="E7" s="1">
-        <v>23.8304970276</v>
+        <v>27.1622973319</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1366941.14</v>
+        <v>1272553.63</v>
       </c>
       <c r="I7" s="1">
-        <v>176069.76</v>
+        <v>-68508.63</v>
       </c>
       <c r="J7" s="1">
-        <v>12.880566313192</v>
+        <v>-5.3835554262652</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1543010.9</v>
+        <v>1204045.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1543010.9</v>
+        <v>1204045.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.42</v>
+        <v>0.34</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>17872.0</v>
+        <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>57.56</v>
+        <v>105.5</v>
       </c>
       <c r="E8" s="1">
-        <v>61.2401784915</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1094484.47</v>
+        <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-65772.15</v>
+        <v>-10616.7</v>
       </c>
       <c r="J8" s="1">
-        <v>-6.0094182971824</v>
+        <v>-10.89527027027</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1028712.32</v>
+        <v>86826.5</v>
       </c>
       <c r="N8" s="1">
-        <v>1028712.32</v>
+        <v>86826.5</v>
       </c>
       <c r="O8" s="1">
-        <v>0.28</v>
+        <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
-        <v>15640.0</v>
+        <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>61.12</v>
+        <v>60.15</v>
       </c>
       <c r="E9" s="1">
-        <v>52.3199015345</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>818283.26</v>
+        <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>137633.54</v>
+        <v>-6655.0</v>
       </c>
       <c r="J9" s="1">
-        <v>16.819791718579</v>
+        <v>-4.3720190779014</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>955916.8</v>
+        <v>145563.0</v>
       </c>
       <c r="N9" s="1">
-        <v>955916.8</v>
+        <v>145563.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>6644.0</v>
+        <v>42852.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1224.8</v>
+        <v>9.465</v>
       </c>
       <c r="E10" s="1">
-        <v>522.0584828417</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3468556.56</v>
+        <v>379240.2</v>
       </c>
       <c r="I10" s="1">
-        <v>4669014.64</v>
+        <v>26353.98</v>
       </c>
       <c r="J10" s="1">
-        <v>134.60973056758</v>
+        <v>6.9491525423729</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>8137571.2</v>
+        <v>405594.18</v>
       </c>
       <c r="N10" s="1">
-        <v>8137571.2</v>
+        <v>405594.18</v>
       </c>
       <c r="O10" s="1">
-        <v>2.24</v>
+        <v>0.11</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>52636.0</v>
+        <v>8674.0</v>
       </c>
       <c r="D11" s="1">
-        <v>38.93</v>
+        <v>176.92</v>
       </c>
       <c r="E11" s="1">
-        <v>27.1717518428</v>
+        <v>162.5810421951</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1430212.33</v>
+        <v>1410227.96</v>
       </c>
       <c r="I11" s="1">
-        <v>618907.15</v>
+        <v>124376.12</v>
       </c>
       <c r="J11" s="1">
-        <v>43.273794877716</v>
+        <v>8.8195755245131</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2049119.48</v>
+        <v>1534604.08</v>
       </c>
       <c r="N11" s="1">
-        <v>2049119.48</v>
+        <v>1534604.08</v>
       </c>
       <c r="O11" s="1">
-        <v>0.56</v>
+        <v>0.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>126690.0</v>
+        <v>5592.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.91</v>
+        <v>351.9</v>
       </c>
       <c r="E12" s="1">
-        <v>8.6723270976</v>
+        <v>229.508776824</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1098697.12</v>
+        <v>1283413.08</v>
       </c>
       <c r="I12" s="1">
-        <v>1677080.78</v>
+        <v>684411.72</v>
       </c>
       <c r="J12" s="1">
-        <v>152.64268463724</v>
+        <v>53.327469593812</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2775777.9</v>
+        <v>1967824.8</v>
       </c>
       <c r="N12" s="1">
-        <v>2775777.9</v>
+        <v>1967824.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.76</v>
+        <v>0.55</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>263541.0</v>
+        <v>13699.0</v>
       </c>
       <c r="D13" s="1">
-        <v>11.048</v>
+        <v>24.47</v>
       </c>
       <c r="E13" s="1">
-        <v>7.7070728274</v>
+        <v>23.8304971166</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2031129.68</v>
+        <v>326453.98</v>
       </c>
       <c r="I13" s="1">
-        <v>880471.29</v>
+        <v>8760.55</v>
       </c>
       <c r="J13" s="1">
-        <v>43.348846637897</v>
+        <v>2.6835482293706</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2911600.97</v>
+        <v>335214.53</v>
       </c>
       <c r="N13" s="1">
-        <v>2911600.97</v>
+        <v>335214.53</v>
       </c>
       <c r="O13" s="1">
-        <v>0.8</v>
+        <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
-        <v>8417.0</v>
+        <v>1721.0</v>
       </c>
       <c r="D14" s="1">
-        <v>96.9</v>
+        <v>59.0</v>
       </c>
       <c r="E14" s="1">
-        <v>108.857185458</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>916250.93</v>
+        <v>109369.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-100643.63</v>
+        <v>-7830.55</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.984286804489</v>
+        <v>-7.1597167584579</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>815607.3</v>
+        <v>101539.0</v>
       </c>
       <c r="N14" s="1">
-        <v>815607.3</v>
+        <v>101539.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.22</v>
+        <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>18940.0</v>
+        <v>16028.0</v>
       </c>
       <c r="D15" s="1">
-        <v>88.0</v>
+        <v>53.88</v>
       </c>
       <c r="E15" s="1">
-        <v>78.0265913411</v>
+        <v>61.2401784377</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1477823.64</v>
+        <v>981557.58</v>
       </c>
       <c r="I15" s="1">
-        <v>188896.36</v>
+        <v>-117968.94</v>
       </c>
       <c r="J15" s="1">
-        <v>12.782063765065</v>
+        <v>-12.018545055706</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1666720.0</v>
+        <v>863588.64</v>
       </c>
       <c r="N15" s="1">
-        <v>1666720.0</v>
+        <v>863588.64</v>
       </c>
       <c r="O15" s="1">
-        <v>0.46</v>
+        <v>0.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
-        <v>22259.0</v>
+        <v>7874.0</v>
       </c>
       <c r="D16" s="1">
-        <v>92.38</v>
+        <v>10.62</v>
       </c>
       <c r="E16" s="1">
-        <v>74.7821150995</v>
+        <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1664575.1</v>
+        <v>103739.95</v>
       </c>
       <c r="I16" s="1">
-        <v>391711.32</v>
+        <v>-20118.07</v>
       </c>
       <c r="J16" s="1">
-        <v>23.532210712512</v>
+        <v>-19.392789373814</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2056286.42</v>
+        <v>83621.88</v>
       </c>
       <c r="N16" s="1">
-        <v>2056286.42</v>
+        <v>83621.88</v>
       </c>
       <c r="O16" s="1">
-        <v>0.57</v>
+        <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
-        <v>635840.0</v>
+        <v>18844.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.274</v>
+        <v>62.68</v>
       </c>
       <c r="E17" s="1">
-        <v>11.0848801743</v>
+        <v>55.1253735937</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>7048210.21</v>
+        <v>1038782.54</v>
       </c>
       <c r="I17" s="1">
-        <v>120249.95</v>
+        <v>142359.38</v>
       </c>
       <c r="J17" s="1">
-        <v>1.7061061803944</v>
+        <v>13.704444820569</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>7168460.16</v>
+        <v>1181141.92</v>
       </c>
       <c r="N17" s="1">
-        <v>7168460.16</v>
+        <v>1181141.92</v>
       </c>
       <c r="O17" s="1">
-        <v>1.97</v>
+        <v>0.33</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
-        <v>1279926.0</v>
+        <v>8847.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.724</v>
+        <v>28.72</v>
       </c>
       <c r="E18" s="1">
-        <v>10.6300005625</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>13605614.1</v>
+        <v>264702.24</v>
       </c>
       <c r="I18" s="1">
-        <v>120312.32</v>
+        <v>-10616.4</v>
       </c>
       <c r="J18" s="1">
-        <v>0.8842843778731</v>
+        <v>-4.0106951871658</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>13725926.42</v>
+        <v>254085.84</v>
       </c>
       <c r="N18" s="1">
-        <v>13725926.42</v>
+        <v>254085.84</v>
       </c>
       <c r="O18" s="1">
-        <v>3.78</v>
+        <v>0.07</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>42275.0</v>
+        <v>6504.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.48</v>
+        <v>1198.8</v>
       </c>
       <c r="E19" s="1">
-        <v>25.2120208161</v>
+        <v>522.0584824723</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1065838.18</v>
+        <v>3395468.37</v>
       </c>
       <c r="I19" s="1">
-        <v>95878.82</v>
+        <v>4401526.83</v>
       </c>
       <c r="J19" s="1">
-        <v>8.9956263341964</v>
+        <v>129.62944578983</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1161717.0</v>
+        <v>7796995.2</v>
       </c>
       <c r="N19" s="1">
-        <v>1161717.0</v>
+        <v>7796995.2</v>
       </c>
       <c r="O19" s="1">
-        <v>0.32</v>
+        <v>2.19</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
-        <v>6145.0</v>
+        <v>2162.0</v>
       </c>
       <c r="D20" s="1">
-        <v>134.3</v>
+        <v>58.68</v>
       </c>
       <c r="E20" s="1">
-        <v>141.197549227</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>867658.94</v>
+        <v>132833.28</v>
       </c>
       <c r="I20" s="1">
-        <v>-42385.44</v>
+        <v>-5967.12</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.88503466581</v>
+        <v>-4.4921875</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>825273.5</v>
+        <v>126866.16</v>
       </c>
       <c r="N20" s="1">
-        <v>825273.5</v>
+        <v>126866.16</v>
       </c>
       <c r="O20" s="1">
-        <v>0.23</v>
+        <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>17245.0</v>
+        <v>52636.0</v>
       </c>
       <c r="D21" s="1">
-        <v>84.42</v>
+        <v>37.92</v>
       </c>
       <c r="E21" s="1">
-        <v>67.5653830096</v>
+        <v>27.1717518428</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1165165.03</v>
+        <v>1430212.33</v>
       </c>
       <c r="I21" s="1">
-        <v>290657.87</v>
+        <v>565744.79</v>
       </c>
       <c r="J21" s="1">
-        <v>24.945639674751</v>
+        <v>39.556699248985</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1455822.9</v>
+        <v>1995957.12</v>
       </c>
       <c r="N21" s="1">
-        <v>1455822.9</v>
+        <v>1995957.12</v>
       </c>
       <c r="O21" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>9816.0</v>
+        <v>11745.0</v>
       </c>
       <c r="D22" s="1">
-        <v>68.96</v>
+        <v>7.54</v>
       </c>
       <c r="E22" s="1">
-        <v>57.2562846373</v>
+        <v>8.3950004257</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>562027.69</v>
+        <v>98599.28</v>
       </c>
       <c r="I22" s="1">
-        <v>114883.67</v>
+        <v>-10041.98</v>
       </c>
       <c r="J22" s="1">
-        <v>20.44092702977</v>
+        <v>-10.184638265107</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>676911.36</v>
+        <v>88557.3</v>
       </c>
       <c r="N22" s="1">
-        <v>676911.36</v>
+        <v>88557.3</v>
       </c>
       <c r="O22" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
-        <v>13693.0</v>
+        <v>1877.0</v>
       </c>
       <c r="D23" s="1">
-        <v>23.17</v>
+        <v>51.4</v>
       </c>
       <c r="E23" s="1">
-        <v>34.997790842</v>
+        <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>479224.75</v>
+        <v>102953.45</v>
       </c>
       <c r="I23" s="1">
-        <v>-161957.94</v>
+        <v>-6475.65</v>
       </c>
       <c r="J23" s="1">
-        <v>-33.795821271752</v>
+        <v>-6.2898814949863</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>317266.81</v>
+        <v>96477.8</v>
       </c>
       <c r="N23" s="1">
-        <v>317266.81</v>
+        <v>96477.8</v>
       </c>
       <c r="O23" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>2716.0</v>
+        <v>11180.0</v>
       </c>
       <c r="D24" s="1">
-        <v>213.5</v>
+        <v>17.06</v>
       </c>
       <c r="E24" s="1">
-        <v>217.0630007364</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>589543.11</v>
+        <v>203923.2</v>
       </c>
       <c r="I24" s="1">
-        <v>-9677.11</v>
+        <v>-13192.4</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.6414592649552</v>
+        <v>-6.469298245614</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>579866.0</v>
+        <v>190730.8</v>
       </c>
       <c r="N24" s="1">
-        <v>579866.0</v>
+        <v>190730.8</v>
       </c>
       <c r="O24" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
-        <v>36757.0</v>
+        <v>93965.0</v>
       </c>
       <c r="D25" s="1">
-        <v>28.74</v>
+        <v>18.85</v>
       </c>
       <c r="E25" s="1">
-        <v>31.8001455505</v>
+        <v>8.6723271431</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1168877.95</v>
+        <v>814895.22</v>
       </c>
       <c r="I25" s="1">
-        <v>-112481.77</v>
+        <v>956345.03</v>
       </c>
       <c r="J25" s="1">
-        <v>-9.6230551701313</v>
+        <v>117.35803653383</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1056396.18</v>
+        <v>1771240.25</v>
       </c>
       <c r="N25" s="1">
-        <v>1056396.18</v>
+        <v>1771240.25</v>
       </c>
       <c r="O25" s="1">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
-        <v>18754.0</v>
+        <v>75255.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.84</v>
+        <v>3.17</v>
       </c>
       <c r="E26" s="1">
-        <v>104.4029694998</v>
+        <v>3.2079997342</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1957973.29</v>
+        <v>241418.02</v>
       </c>
       <c r="I26" s="1">
-        <v>-704455.93</v>
+        <v>-2859.67</v>
       </c>
       <c r="J26" s="1">
-        <v>-35.978832479375</v>
+        <v>-1.1845304671126</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1253517.36</v>
+        <v>238558.35</v>
       </c>
       <c r="N26" s="1">
-        <v>1253517.36</v>
+        <v>238558.35</v>
       </c>
       <c r="O26" s="1">
-        <v>0.35</v>
+        <v>0.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>22856.0</v>
+        <v>209288.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.83</v>
+        <v>9.853</v>
       </c>
       <c r="E27" s="1">
-        <v>17.8276001925</v>
+        <v>7.7070728374</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>407467.63</v>
+        <v>1612997.86</v>
       </c>
       <c r="I27" s="1">
-        <v>54.85</v>
+        <v>449116.8</v>
       </c>
       <c r="J27" s="1">
-        <v>0.013461191997018</v>
+        <v>27.843607926423</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>407522.48</v>
+        <v>2062114.66</v>
       </c>
       <c r="N27" s="1">
-        <v>407522.48</v>
+        <v>2062114.66</v>
       </c>
       <c r="O27" s="1">
-        <v>0.11</v>
+        <v>0.58</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
-        <v>305848.0</v>
+        <v>13082.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.318</v>
+        <v>16.12</v>
       </c>
       <c r="E28" s="1">
-        <v>6.0097492872</v>
+        <v>16.535</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1838069.8</v>
+        <v>216310.87</v>
       </c>
       <c r="I28" s="1">
-        <v>1011821.86</v>
+        <v>-5429.03</v>
       </c>
       <c r="J28" s="1">
-        <v>55.048065095243</v>
+        <v>-2.5098276383429</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2849891.66</v>
+        <v>210881.84</v>
       </c>
       <c r="N28" s="1">
-        <v>2849891.66</v>
+        <v>210881.84</v>
       </c>
       <c r="O28" s="1">
-        <v>0.78</v>
+        <v>0.06</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
-        <v>50355.0</v>
+        <v>9219.0</v>
       </c>
       <c r="D29" s="1">
-        <v>25.06</v>
+        <v>13.705</v>
       </c>
       <c r="E29" s="1">
-        <v>14.122016483</v>
+        <v>14.1750005424</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>711114.14</v>
+        <v>130679.33</v>
       </c>
       <c r="I29" s="1">
-        <v>550782.16</v>
+        <v>-4332.93</v>
       </c>
       <c r="J29" s="1">
-        <v>77.453411346876</v>
+        <v>-3.3156965221661</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1261896.3</v>
+        <v>126346.4</v>
       </c>
       <c r="N29" s="1">
-        <v>1261896.3</v>
+        <v>126346.4</v>
       </c>
       <c r="O29" s="1">
-        <v>0.35</v>
+        <v>0.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>9689.0</v>
+        <v>1912.0</v>
       </c>
       <c r="D30" s="1">
-        <v>110.3</v>
+        <v>122.8</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5896996594</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1013369.6</v>
+        <v>252384.0</v>
       </c>
       <c r="I30" s="1">
-        <v>55327.1</v>
+        <v>-17590.4</v>
       </c>
       <c r="J30" s="1">
-        <v>5.4597157838562</v>
+        <v>-6.969696969697</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1068696.7</v>
+        <v>234793.6</v>
       </c>
       <c r="N30" s="1">
-        <v>1068696.7</v>
+        <v>234793.6</v>
       </c>
       <c r="O30" s="1">
-        <v>0.29</v>
+        <v>0.07</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>5253.0</v>
+        <v>1091.0</v>
       </c>
       <c r="D31" s="1">
-        <v>256.7</v>
+        <v>174.95</v>
       </c>
       <c r="E31" s="1">
-        <v>192.1312868837</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1009265.65</v>
+        <v>206635.4</v>
       </c>
       <c r="I31" s="1">
-        <v>339179.45</v>
+        <v>-15764.95</v>
       </c>
       <c r="J31" s="1">
-        <v>33.606558392233</v>
+        <v>-7.6293558606125</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1348445.1</v>
+        <v>190870.45</v>
       </c>
       <c r="N31" s="1">
-        <v>1348445.1</v>
+        <v>190870.45</v>
       </c>
       <c r="O31" s="1">
-        <v>0.37</v>
+        <v>0.05</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>35141.0</v>
+        <v>3150.0</v>
       </c>
       <c r="D32" s="1">
-        <v>13.25</v>
+        <v>32.68</v>
       </c>
       <c r="E32" s="1">
-        <v>22.3286483026</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>784651.03</v>
+        <v>107730.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-319032.78</v>
+        <v>-4788.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-40.659193425133</v>
+        <v>-4.4444444444444</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>465618.25</v>
+        <v>102942.0</v>
       </c>
       <c r="N32" s="1">
-        <v>465618.25</v>
+        <v>102942.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>5407.0</v>
+        <v>15715.0</v>
       </c>
       <c r="D33" s="1">
-        <v>179.8</v>
+        <v>80.82</v>
       </c>
       <c r="E33" s="1">
-        <v>146.9038857037</v>
+        <v>78.0265911549</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>794309.31</v>
+        <v>1226187.88</v>
       </c>
       <c r="I33" s="1">
-        <v>177869.29</v>
+        <v>43898.42</v>
       </c>
       <c r="J33" s="1">
-        <v>22.392950423809</v>
+        <v>3.5800729004107</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>972178.6</v>
+        <v>1270086.3</v>
       </c>
       <c r="N33" s="1">
-        <v>972178.6</v>
+        <v>1270086.3</v>
       </c>
       <c r="O33" s="1">
-        <v>0.27</v>
+        <v>0.36</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>14937.0</v>
+        <v>17629.0</v>
       </c>
       <c r="D34" s="1">
-        <v>34.98</v>
+        <v>89.44</v>
       </c>
       <c r="E34" s="1">
-        <v>34.39</v>
+        <v>75.8245317375</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>513683.43</v>
+        <v>1336710.67</v>
       </c>
       <c r="I34" s="1">
-        <v>8812.83</v>
+        <v>240027.09</v>
       </c>
       <c r="J34" s="1">
-        <v>1.7156150043617</v>
+        <v>17.956547769608</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>522496.26</v>
+        <v>1576737.76</v>
       </c>
       <c r="N34" s="1">
-        <v>522496.26</v>
+        <v>1576737.76</v>
       </c>
       <c r="O34" s="1">
-        <v>0.14</v>
+        <v>0.44</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
-        <v>10927.0</v>
+        <v>637047.0</v>
       </c>
       <c r="D35" s="1">
-        <v>74.02</v>
+        <v>11.136</v>
       </c>
       <c r="E35" s="1">
-        <v>69.1710844697</v>
+        <v>11.2004103151</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>755832.44</v>
+        <v>7135187.79</v>
       </c>
       <c r="I35" s="1">
-        <v>52984.1</v>
+        <v>-41032.4</v>
       </c>
       <c r="J35" s="1">
-        <v>7.0100325410748</v>
+        <v>-0.57507105920193</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>808816.54</v>
+        <v>7094155.39</v>
       </c>
       <c r="N35" s="1">
-        <v>808816.54</v>
+        <v>7094155.39</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>1.99</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
-        <v>463.0</v>
+        <v>1435391.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2032.0</v>
+        <v>10.668</v>
       </c>
       <c r="E36" s="1">
-        <v>1438.3088336933</v>
+        <v>10.7477305487</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>665936.99</v>
+        <v>15427195.7</v>
       </c>
       <c r="I36" s="1">
-        <v>274879.01</v>
+        <v>-114444.51</v>
       </c>
       <c r="J36" s="1">
-        <v>41.277029828303</v>
+        <v>-0.74183611996314</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>940816.0</v>
+        <v>15312751.19</v>
       </c>
       <c r="N36" s="1">
-        <v>940816.0</v>
+        <v>15312751.19</v>
       </c>
       <c r="O36" s="1">
-        <v>0.26</v>
+        <v>4.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
-        <v>95990.0</v>
+        <v>3958.0</v>
       </c>
       <c r="D37" s="1">
-        <v>18.89</v>
+        <v>49.51</v>
       </c>
       <c r="E37" s="1">
-        <v>12.4802774247</v>
+        <v>52.68</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1197981.83</v>
+        <v>208507.44</v>
       </c>
       <c r="I37" s="1">
-        <v>615269.27</v>
+        <v>-12546.86</v>
       </c>
       <c r="J37" s="1">
-        <v>51.358814849471</v>
+        <v>-6.0174639331815</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1813251.1</v>
+        <v>195960.58</v>
       </c>
       <c r="N37" s="1">
-        <v>1813251.1</v>
+        <v>195960.58</v>
       </c>
       <c r="O37" s="1">
-        <v>0.5</v>
+        <v>0.05</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
-        <v>1314.0</v>
+        <v>21022.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.89</v>
+        <v>11.27</v>
       </c>
       <c r="E38" s="1">
-        <v>73.0411415525</v>
+        <v>12.01</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>95976.06</v>
+        <v>252474.22</v>
       </c>
       <c r="I38" s="1">
-        <v>-71154.6</v>
+        <v>-15556.28</v>
       </c>
       <c r="J38" s="1">
-        <v>-74.137863129618</v>
+        <v>-6.1615320566195</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>24821.46</v>
+        <v>236917.94</v>
       </c>
       <c r="N38" s="1">
-        <v>24821.46</v>
+        <v>236917.94</v>
       </c>
       <c r="O38" s="1">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>25969.0</v>
+        <v>23963.0</v>
       </c>
       <c r="D39" s="1">
-        <v>55.5</v>
+        <v>28.34</v>
       </c>
       <c r="E39" s="1">
-        <v>38.9226296738</v>
+        <v>25.2120206151</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1010781.77</v>
+        <v>604155.65</v>
       </c>
       <c r="I39" s="1">
-        <v>430497.73</v>
+        <v>74955.77</v>
       </c>
       <c r="J39" s="1">
-        <v>42.590571256543</v>
+        <v>12.406698505592</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1441279.5</v>
+        <v>679111.42</v>
       </c>
       <c r="N39" s="1">
-        <v>1441279.5</v>
+        <v>679111.42</v>
       </c>
       <c r="O39" s="1">
-        <v>0.4</v>
+        <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>46358.0</v>
+        <v>82137.0</v>
       </c>
       <c r="D40" s="1">
-        <v>41.88</v>
+        <v>10.24</v>
       </c>
       <c r="E40" s="1">
-        <v>34.7570736442</v>
+        <v>10.5673277573</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1611268.42</v>
+        <v>867968.6</v>
       </c>
       <c r="I40" s="1">
-        <v>330204.62</v>
+        <v>-26885.72</v>
       </c>
       <c r="J40" s="1">
-        <v>20.493458191156</v>
+        <v>-3.0975452337792</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1941473.04</v>
+        <v>841082.88</v>
       </c>
       <c r="N40" s="1">
-        <v>1941473.04</v>
+        <v>841082.88</v>
       </c>
       <c r="O40" s="1">
-        <v>0.53</v>
+        <v>0.24</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
-        <v>95424.0</v>
+        <v>9530.0</v>
       </c>
       <c r="D41" s="1">
-        <v>25.35</v>
+        <v>15.175</v>
       </c>
       <c r="E41" s="1">
-        <v>12.0848597837</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1153185.66</v>
+        <v>152908.85</v>
       </c>
       <c r="I41" s="1">
-        <v>1265812.74</v>
+        <v>-8291.1</v>
       </c>
       <c r="J41" s="1">
-        <v>109.76660427775</v>
+        <v>-5.4222499220941</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2418998.4</v>
+        <v>144617.75</v>
       </c>
       <c r="N41" s="1">
-        <v>2418998.4</v>
+        <v>144617.75</v>
       </c>
       <c r="O41" s="1">
-        <v>0.67</v>
+        <v>0.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
-        <v>456546.0</v>
+        <v>1124.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.979</v>
+        <v>81.8</v>
       </c>
       <c r="E42" s="1">
-        <v>2.8473831114</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1299961.37</v>
+        <v>104194.8</v>
       </c>
       <c r="I42" s="1">
-        <v>1429727.16</v>
+        <v>-12251.6</v>
       </c>
       <c r="J42" s="1">
-        <v>109.98228047346</v>
+        <v>-11.75836030205</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2729688.53</v>
+        <v>91943.2</v>
       </c>
       <c r="N42" s="1">
-        <v>2729688.53</v>
+        <v>91943.2</v>
       </c>
       <c r="O42" s="1">
-        <v>0.75</v>
+        <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
-        <v>1207.0</v>
+        <v>7431.0</v>
       </c>
       <c r="D43" s="1">
-        <v>258.55</v>
+        <v>31.52</v>
       </c>
       <c r="E43" s="1">
-        <v>530.7942336371</v>
+        <v>34.65</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>640668.64</v>
+        <v>257484.15</v>
       </c>
       <c r="I43" s="1">
-        <v>-328598.79</v>
+        <v>-23259.03</v>
       </c>
       <c r="J43" s="1">
-        <v>-51.28997573535</v>
+        <v>-9.033189033189</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>312069.85</v>
+        <v>234225.12</v>
       </c>
       <c r="N43" s="1">
-        <v>312069.85</v>
+        <v>234225.12</v>
       </c>
       <c r="O43" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>9308.0</v>
+        <v>8544.0</v>
       </c>
       <c r="D44" s="1">
-        <v>74.25</v>
+        <v>73.9</v>
       </c>
       <c r="E44" s="1">
-        <v>93.1078899871</v>
+        <v>67.5653827247</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>866648.24</v>
+        <v>577278.63</v>
       </c>
       <c r="I44" s="1">
-        <v>-175529.24</v>
+        <v>54122.97</v>
       </c>
       <c r="J44" s="1">
-        <v>-20.253804473197</v>
+        <v>9.3755367317165</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>691119.0</v>
+        <v>631401.6</v>
       </c>
       <c r="N44" s="1">
-        <v>691119.0</v>
+        <v>631401.6</v>
       </c>
       <c r="O44" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>6130.0</v>
+        <v>1670.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.1</v>
+        <v>56.85</v>
       </c>
       <c r="E45" s="1">
-        <v>98.8895595432</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>606193.0</v>
+        <v>103790.5</v>
       </c>
       <c r="I45" s="1">
-        <v>7420.0</v>
+        <v>-8851.0</v>
       </c>
       <c r="J45" s="1">
-        <v>1.2240326100763</v>
+        <v>-8.5277554304103</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>613613.0</v>
+        <v>94939.5</v>
       </c>
       <c r="N45" s="1">
-        <v>613613.0</v>
+        <v>94939.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>311801.0</v>
+        <v>32440.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4.188</v>
+        <v>17.01</v>
       </c>
       <c r="E46" s="1">
-        <v>3.4709370079</v>
+        <v>18.785</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1082241.63</v>
+        <v>609385.4</v>
       </c>
       <c r="I46" s="1">
-        <v>223580.96</v>
+        <v>-57581.0</v>
       </c>
       <c r="J46" s="1">
-        <v>20.659061137761</v>
+        <v>-9.4490284801703</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1305822.59</v>
+        <v>551804.4</v>
       </c>
       <c r="N46" s="1">
-        <v>1305822.59</v>
+        <v>551804.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.36</v>
+        <v>0.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>11606.0</v>
+        <v>9816.0</v>
       </c>
       <c r="D47" s="1">
-        <v>159.44</v>
+        <v>69.0</v>
       </c>
       <c r="E47" s="1">
-        <v>149.7681440634</v>
+        <v>57.2562846373</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1738209.08</v>
+        <v>562027.69</v>
       </c>
       <c r="I47" s="1">
-        <v>112251.56</v>
+        <v>115276.31</v>
       </c>
       <c r="J47" s="1">
-        <v>6.457885952362</v>
+        <v>20.510788356353</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1850460.64</v>
+        <v>677304.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1850460.64</v>
+        <v>677304.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.51</v>
+        <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>5935.0</v>
+        <v>19348.0</v>
       </c>
       <c r="D48" s="1">
-        <v>135.55</v>
+        <v>18.035</v>
       </c>
       <c r="E48" s="1">
-        <v>72.0073091828</v>
+        <v>30.1904589622</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>427363.38</v>
+        <v>584125.0</v>
       </c>
       <c r="I48" s="1">
-        <v>377125.87</v>
+        <v>-235183.82</v>
       </c>
       <c r="J48" s="1">
-        <v>88.244778951346</v>
+        <v>-40.262584207147</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>804489.25</v>
+        <v>348941.18</v>
       </c>
       <c r="N48" s="1">
-        <v>804489.25</v>
+        <v>348941.18</v>
       </c>
       <c r="O48" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>3360.0</v>
+        <v>25359.0</v>
       </c>
       <c r="D49" s="1">
-        <v>388.7</v>
+        <v>27.135</v>
       </c>
       <c r="E49" s="1">
-        <v>395.9467291667</v>
+        <v>30.2950001972</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1330381.01</v>
+        <v>768250.91</v>
       </c>
       <c r="I49" s="1">
-        <v>-24349.01</v>
+        <v>-80134.44</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.8302283193294</v>
+        <v>-10.430764084614</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1306032.0</v>
+        <v>688116.47</v>
       </c>
       <c r="N49" s="1">
-        <v>1306032.0</v>
+        <v>688116.47</v>
       </c>
       <c r="O49" s="1">
-        <v>0.36</v>
+        <v>0.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>4112.0</v>
+        <v>3944.0</v>
       </c>
       <c r="D50" s="1">
-        <v>538.3</v>
+        <v>236.4</v>
       </c>
       <c r="E50" s="1">
-        <v>630.0707149805</v>
+        <v>221.8383138945</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2590850.78</v>
+        <v>874930.31</v>
       </c>
       <c r="I50" s="1">
-        <v>-377361.18</v>
+        <v>57431.29</v>
       </c>
       <c r="J50" s="1">
-        <v>-14.565145276333</v>
+        <v>6.5640988023378</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2213489.6</v>
+        <v>932361.6</v>
       </c>
       <c r="N50" s="1">
-        <v>2213489.6</v>
+        <v>932361.6</v>
       </c>
       <c r="O50" s="1">
-        <v>0.61</v>
+        <v>0.26</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>9362.0</v>
+        <v>13455.0</v>
       </c>
       <c r="D51" s="1">
-        <v>126.3</v>
+        <v>46.28</v>
       </c>
       <c r="E51" s="1">
-        <v>128.6372292245</v>
+        <v>50.1</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1204301.74</v>
+        <v>674095.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-21881.14</v>
+        <v>-51398.1</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.8169150864135</v>
+        <v>-7.624750499002</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1182420.6</v>
+        <v>622697.4</v>
       </c>
       <c r="N51" s="1">
-        <v>1182420.6</v>
+        <v>622697.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>77418.0</v>
+        <v>15542.0</v>
       </c>
       <c r="D52" s="1">
-        <v>16.5</v>
+        <v>32.69</v>
       </c>
       <c r="E52" s="1">
-        <v>11.7747651709</v>
+        <v>31.8001454124</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>911578.77</v>
+        <v>494237.86</v>
       </c>
       <c r="I52" s="1">
-        <v>365818.23</v>
+        <v>13830.12</v>
       </c>
       <c r="J52" s="1">
-        <v>40.13018315466</v>
+        <v>2.7982720708608</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1277397.0</v>
+        <v>508067.98</v>
       </c>
       <c r="N52" s="1">
-        <v>1277397.0</v>
+        <v>508067.98</v>
       </c>
       <c r="O52" s="1">
-        <v>0.35</v>
+        <v>0.14</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>9654.0</v>
+        <v>78803.0</v>
       </c>
       <c r="D53" s="1">
-        <v>48.82</v>
+        <v>19.145</v>
       </c>
       <c r="E53" s="1">
-        <v>52.2038004972</v>
+        <v>19.1427304798</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>503975.49</v>
+        <v>1508504.59</v>
       </c>
       <c r="I53" s="1">
-        <v>-32667.21</v>
+        <v>178.85</v>
       </c>
       <c r="J53" s="1">
-        <v>-6.4819045069037</v>
+        <v>0.011856112416602</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>471308.28</v>
+        <v>1508683.44</v>
       </c>
       <c r="N53" s="1">
-        <v>471308.28</v>
+        <v>1508683.44</v>
       </c>
       <c r="O53" s="1">
-        <v>0.13</v>
+        <v>0.42</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>1558.0</v>
+        <v>158522.0</v>
       </c>
       <c r="D54" s="1">
-        <v>517.6</v>
+        <v>4.313</v>
       </c>
       <c r="E54" s="1">
-        <v>216.5733119384</v>
+        <v>4.5159999874</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>337421.22</v>
+        <v>715885.35</v>
       </c>
       <c r="I54" s="1">
-        <v>468999.58</v>
+        <v>-32179.96</v>
       </c>
       <c r="J54" s="1">
-        <v>138.99528310638</v>
+        <v>-4.4951276066761</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>806420.8</v>
+        <v>683705.39</v>
       </c>
       <c r="N54" s="1">
-        <v>806420.8</v>
+        <v>683705.39</v>
       </c>
       <c r="O54" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>180231.0</v>
+        <v>2156.0</v>
       </c>
       <c r="D55" s="1">
-        <v>5.584</v>
+        <v>135.75</v>
       </c>
       <c r="E55" s="1">
-        <v>4.7685391525</v>
+        <v>146.2</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>859438.58</v>
+        <v>315207.2</v>
       </c>
       <c r="I55" s="1">
-        <v>146971.32</v>
+        <v>-22530.2</v>
       </c>
       <c r="J55" s="1">
-        <v>17.100852046926</v>
+        <v>-7.1477428180575</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1006409.9</v>
+        <v>292677.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1006409.9</v>
+        <v>292677.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.28</v>
+        <v>0.08</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>2319.0</v>
+        <v>16475.0</v>
       </c>
       <c r="D56" s="1">
-        <v>4772.39</v>
+        <v>43.36</v>
       </c>
       <c r="E56" s="1">
-        <v>4754.251250539</v>
+        <v>43.44</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>11025108.65</v>
+        <v>715674.0</v>
       </c>
       <c r="I56" s="1">
-        <v>42063.76</v>
+        <v>-1318.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.3815269430474</v>
+        <v>-0.1841620626151</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>11067172.41</v>
+        <v>714356.0</v>
       </c>
       <c r="N56" s="1">
-        <v>11067172.41</v>
+        <v>714356.0</v>
       </c>
       <c r="O56" s="1">
-        <v>3.05</v>
+        <v>0.2</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>9266.0</v>
+        <v>212437.0</v>
       </c>
       <c r="D57" s="1">
-        <v>48.445</v>
+        <v>9.456</v>
       </c>
       <c r="E57" s="1">
-        <v>30.0970634578</v>
+        <v>6.0097492904</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>278879.39</v>
+        <v>1276693.11</v>
       </c>
       <c r="I57" s="1">
-        <v>170011.98</v>
+        <v>732111.16</v>
       </c>
       <c r="J57" s="1">
-        <v>60.962547286123</v>
+        <v>57.344333909658</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>448891.37</v>
+        <v>2008804.27</v>
       </c>
       <c r="N57" s="1">
-        <v>448891.37</v>
+        <v>2008804.27</v>
       </c>
       <c r="O57" s="1">
-        <v>0.12</v>
+        <v>0.56</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>9299.0</v>
+        <v>54007.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.7</v>
+        <v>26.95</v>
       </c>
       <c r="E58" s="1">
-        <v>42.7979309603</v>
+        <v>15.1233451219</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>397977.96</v>
+        <v>816766.5</v>
       </c>
       <c r="I58" s="1">
-        <v>538431.34</v>
+        <v>638722.15</v>
       </c>
       <c r="J58" s="1">
-        <v>135.29174831692</v>
+        <v>78.201315798334</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>936409.3</v>
+        <v>1455488.65</v>
       </c>
       <c r="N58" s="1">
-        <v>936409.3</v>
+        <v>1455488.65</v>
       </c>
       <c r="O58" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>4181.0</v>
+        <v>4442.0</v>
       </c>
       <c r="D59" s="1">
-        <v>302.2</v>
+        <v>96.75</v>
       </c>
       <c r="E59" s="1">
-        <v>213.4879861277</v>
+        <v>104.5897005853</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>892593.27</v>
+        <v>464587.45</v>
       </c>
       <c r="I59" s="1">
-        <v>370904.93</v>
+        <v>-34823.95</v>
       </c>
       <c r="J59" s="1">
-        <v>41.553632820915</v>
+        <v>-7.4956716975459</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1263498.2</v>
+        <v>429763.5</v>
       </c>
       <c r="N59" s="1">
-        <v>1263498.2</v>
+        <v>429763.5</v>
       </c>
       <c r="O59" s="1">
-        <v>0.35</v>
+        <v>0.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>398287.0</v>
+        <v>4167.0</v>
       </c>
       <c r="D60" s="1">
-        <v>3.168</v>
+        <v>210.0</v>
       </c>
       <c r="E60" s="1">
-        <v>2.573200004</v>
+        <v>192.1312862971</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1024872.11</v>
+        <v>800611.07</v>
       </c>
       <c r="I60" s="1">
-        <v>236901.11</v>
+        <v>74458.93</v>
       </c>
       <c r="J60" s="1">
-        <v>23.115187513494</v>
+        <v>9.3002623608489</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1261773.22</v>
+        <v>875070.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1261773.22</v>
+        <v>875070.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
-        <v>21841.0</v>
+        <v>1674.0</v>
       </c>
       <c r="D61" s="1">
-        <v>80.45</v>
+        <v>63.18</v>
       </c>
       <c r="E61" s="1">
-        <v>92.4632040657</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>2019488.84</v>
+        <v>114099.84</v>
       </c>
       <c r="I61" s="1">
-        <v>-262380.39</v>
+        <v>-8336.52</v>
       </c>
       <c r="J61" s="1">
-        <v>-12.992415942244</v>
+        <v>-7.306338028169</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1757108.45</v>
+        <v>105763.32</v>
       </c>
       <c r="N61" s="1">
-        <v>1757108.45</v>
+        <v>105763.32</v>
       </c>
       <c r="O61" s="1">
-        <v>0.48</v>
+        <v>0.03</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
-        <v>20080.0</v>
+        <v>4056.0</v>
       </c>
       <c r="D62" s="1">
-        <v>175.1</v>
+        <v>25.76</v>
       </c>
       <c r="E62" s="1">
-        <v>169.6464571713</v>
+        <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3406500.86</v>
+        <v>104076.96</v>
       </c>
       <c r="I62" s="1">
-        <v>109507.14</v>
+        <v>405.6</v>
       </c>
       <c r="J62" s="1">
-        <v>3.2146517643915</v>
+        <v>0.38971161340608</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>3516008.0</v>
+        <v>104482.56</v>
       </c>
       <c r="N62" s="1">
-        <v>3516008.0</v>
+        <v>104482.56</v>
       </c>
       <c r="O62" s="1">
-        <v>0.97</v>
+        <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
-        <v>14182.0</v>
+        <v>642.0</v>
       </c>
       <c r="D63" s="1">
-        <v>246.6</v>
+        <v>294.6</v>
       </c>
       <c r="E63" s="1">
-        <v>145.4557037089</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2062852.79</v>
+        <v>206338.8</v>
       </c>
       <c r="I63" s="1">
-        <v>1434428.41</v>
+        <v>-17205.6</v>
       </c>
       <c r="J63" s="1">
-        <v>69.536149983829</v>
+        <v>-8.3385189794648</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>3497281.2</v>
+        <v>189133.2</v>
       </c>
       <c r="N63" s="1">
-        <v>3497281.2</v>
+        <v>189133.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.96</v>
+        <v>0.05</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>13045.0</v>
+        <v>7244.0</v>
       </c>
       <c r="D64" s="1">
-        <v>47.72</v>
+        <v>56.78</v>
       </c>
       <c r="E64" s="1">
-        <v>97.1511797624</v>
+        <v>63.16</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1267337.14</v>
+        <v>457531.04</v>
       </c>
       <c r="I64" s="1">
-        <v>-644829.74</v>
+        <v>-46216.72</v>
       </c>
       <c r="J64" s="1">
-        <v>-50.88067883815</v>
+        <v>-10.101329955668</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>622507.4</v>
+        <v>411314.32</v>
       </c>
       <c r="N64" s="1">
-        <v>622507.4</v>
+        <v>411314.32</v>
       </c>
       <c r="O64" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
-        <v>8467.0</v>
+        <v>1195.0</v>
       </c>
       <c r="D65" s="1">
-        <v>147.95</v>
+        <v>74.3</v>
       </c>
       <c r="E65" s="1">
-        <v>108.8383370733</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>921534.2</v>
+        <v>99483.75</v>
       </c>
       <c r="I65" s="1">
-        <v>331158.45</v>
+        <v>-10695.25</v>
       </c>
       <c r="J65" s="1">
-        <v>35.935557247902</v>
+        <v>-10.750750750751</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1252692.65</v>
+        <v>88788.5</v>
       </c>
       <c r="N65" s="1">
-        <v>1252692.65</v>
+        <v>88788.5</v>
       </c>
       <c r="O65" s="1">
-        <v>0.34</v>
+        <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
-        <v>23445.0</v>
+        <v>3219.0</v>
       </c>
       <c r="D66" s="1">
-        <v>42.34</v>
+        <v>39.25</v>
       </c>
       <c r="E66" s="1">
-        <v>52.0183796119</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1219570.91</v>
+        <v>126989.55</v>
       </c>
       <c r="I66" s="1">
-        <v>-226909.61</v>
+        <v>-643.8</v>
       </c>
       <c r="J66" s="1">
-        <v>-18.605692226621</v>
+        <v>-0.50697084917617</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>992661.3</v>
+        <v>126345.75</v>
       </c>
       <c r="N66" s="1">
-        <v>992661.3</v>
+        <v>126345.75</v>
       </c>
       <c r="O66" s="1">
-        <v>0.27</v>
+        <v>0.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
-        <v>11759.0</v>
+        <v>2770.0</v>
       </c>
       <c r="D67" s="1">
-        <v>260.35</v>
+        <v>34.66</v>
       </c>
       <c r="E67" s="1">
-        <v>185.432210222</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2180497.36</v>
+        <v>101825.2</v>
       </c>
       <c r="I67" s="1">
-        <v>880958.29</v>
+        <v>-5817.0</v>
       </c>
       <c r="J67" s="1">
-        <v>40.401713212806</v>
+        <v>-5.7127312295974</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3061455.65</v>
+        <v>96008.2</v>
       </c>
       <c r="N67" s="1">
-        <v>3061455.65</v>
+        <v>96008.2</v>
       </c>
       <c r="O67" s="1">
-        <v>0.84</v>
+        <v>0.03</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>26157.0</v>
+        <v>5407.0</v>
       </c>
       <c r="D68" s="1">
-        <v>75.68</v>
+        <v>200.2</v>
       </c>
       <c r="E68" s="1">
-        <v>35.2769488091</v>
+        <v>146.9038857037</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>922739.15</v>
+        <v>794309.31</v>
       </c>
       <c r="I68" s="1">
-        <v>1056822.61</v>
+        <v>288172.09</v>
       </c>
       <c r="J68" s="1">
-        <v>114.53102537158</v>
+        <v>36.279581061438</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1979561.76</v>
+        <v>1082481.4</v>
       </c>
       <c r="N68" s="1">
-        <v>1979561.76</v>
+        <v>1082481.4</v>
       </c>
       <c r="O68" s="1">
-        <v>0.55</v>
+        <v>0.3</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
-        <v>11847.0</v>
+        <v>2162.0</v>
       </c>
       <c r="D69" s="1">
-        <v>43.6</v>
+        <v>61.6</v>
       </c>
       <c r="E69" s="1">
-        <v>72.3453068287</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>857074.85</v>
+        <v>142475.8</v>
       </c>
       <c r="I69" s="1">
-        <v>-340545.65</v>
+        <v>-9296.6</v>
       </c>
       <c r="J69" s="1">
-        <v>-39.733478353728</v>
+        <v>-6.5250379362671</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>516529.2</v>
+        <v>133179.2</v>
       </c>
       <c r="N69" s="1">
-        <v>516529.2</v>
+        <v>133179.2</v>
       </c>
       <c r="O69" s="1">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>46215.0</v>
+        <v>30619.0</v>
       </c>
       <c r="D70" s="1">
-        <v>24.105</v>
+        <v>33.14</v>
       </c>
       <c r="E70" s="1">
-        <v>24.9356879801</v>
+        <v>35.2965331983</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1152402.82</v>
+        <v>1080744.55</v>
       </c>
       <c r="I70" s="1">
-        <v>-38390.24</v>
+        <v>-66030.89</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.3313212475478</v>
+        <v>-6.1097592395909</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1114012.58</v>
+        <v>1014713.66</v>
       </c>
       <c r="N70" s="1">
-        <v>1114012.58</v>
+        <v>1014713.66</v>
       </c>
       <c r="O70" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
-        <v>29576.0</v>
+        <v>9296.0</v>
       </c>
       <c r="D71" s="1">
-        <v>32.74</v>
+        <v>9.476</v>
       </c>
       <c r="E71" s="1">
-        <v>29.7108780768</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>878728.93</v>
+        <v>98816.48</v>
       </c>
       <c r="I71" s="1">
-        <v>89589.31</v>
+        <v>-10727.58</v>
       </c>
       <c r="J71" s="1">
-        <v>10.195329519878</v>
+        <v>-10.856063684924</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>968318.24</v>
+        <v>88088.9</v>
       </c>
       <c r="N71" s="1">
-        <v>968318.24</v>
+        <v>88088.9</v>
       </c>
       <c r="O71" s="1">
-        <v>0.27</v>
+        <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>23744.0</v>
+        <v>1451.0</v>
       </c>
       <c r="D72" s="1">
-        <v>75.09</v>
+        <v>247.4</v>
       </c>
       <c r="E72" s="1">
-        <v>66.1817158019</v>
+        <v>257.8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1571418.66</v>
+        <v>374067.8</v>
       </c>
       <c r="I72" s="1">
-        <v>211518.3</v>
+        <v>-15090.4</v>
       </c>
       <c r="J72" s="1">
-        <v>13.460340352583</v>
+        <v>-4.0341349883631</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1782936.96</v>
+        <v>358977.4</v>
       </c>
       <c r="N72" s="1">
-        <v>1782936.96</v>
+        <v>358977.4</v>
       </c>
       <c r="O72" s="1">
-        <v>0.49</v>
+        <v>0.1</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>33427.0</v>
+        <v>8876.0</v>
       </c>
       <c r="D73" s="1">
-        <v>31.53</v>
+        <v>70.4</v>
       </c>
       <c r="E73" s="1">
-        <v>28.1168740838</v>
+        <v>78.56</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>939862.75</v>
+        <v>697298.56</v>
       </c>
       <c r="I73" s="1">
-        <v>114090.56</v>
+        <v>-72428.16</v>
       </c>
       <c r="J73" s="1">
-        <v>12.139066049804</v>
+        <v>-10.386965376782</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1053953.31</v>
+        <v>624870.4</v>
       </c>
       <c r="N73" s="1">
-        <v>1053953.31</v>
+        <v>624870.4</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>9734.0</v>
+        <v>2835.0</v>
       </c>
       <c r="D74" s="1">
-        <v>121.75</v>
+        <v>70.54</v>
       </c>
       <c r="E74" s="1">
-        <v>100.3277665913</v>
+        <v>69.1710828924</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>976590.48</v>
+        <v>196100.02</v>
       </c>
       <c r="I74" s="1">
-        <v>208524.02</v>
+        <v>3880.88</v>
       </c>
       <c r="J74" s="1">
-        <v>21.352247873643</v>
+        <v>1.9790309047393</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1185114.5</v>
+        <v>199980.9</v>
       </c>
       <c r="N74" s="1">
-        <v>1185114.5</v>
+        <v>199980.9</v>
       </c>
       <c r="O74" s="1">
-        <v>0.33</v>
+        <v>0.06</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>19820.0</v>
+        <v>518.0</v>
       </c>
       <c r="D75" s="1">
-        <v>24.37</v>
+        <v>1920.5</v>
       </c>
       <c r="E75" s="1">
-        <v>38.477363774</v>
+        <v>1503.1505598456</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>762621.35</v>
+        <v>778631.99</v>
       </c>
       <c r="I75" s="1">
-        <v>-279607.95</v>
+        <v>216187.01</v>
       </c>
       <c r="J75" s="1">
-        <v>-36.664060086962</v>
+        <v>27.764979191261</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>483013.4</v>
+        <v>994819.0</v>
       </c>
       <c r="N75" s="1">
-        <v>483013.4</v>
+        <v>994819.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
-        <v>20697.0</v>
+        <v>2071.0</v>
       </c>
       <c r="D76" s="1">
-        <v>28.54</v>
+        <v>44.46</v>
       </c>
       <c r="E76" s="1">
-        <v>31.0668739431</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>642991.09</v>
+        <v>100940.54</v>
       </c>
       <c r="I76" s="1">
-        <v>-52298.71</v>
+        <v>-8863.88</v>
       </c>
       <c r="J76" s="1">
-        <v>-8.133660141387</v>
+        <v>-8.7812884694296</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>590692.38</v>
+        <v>92076.66</v>
       </c>
       <c r="N76" s="1">
-        <v>590692.38</v>
+        <v>92076.66</v>
       </c>
       <c r="O76" s="1">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>7701.0</v>
+        <v>3186.0</v>
       </c>
       <c r="D77" s="1">
-        <v>80.2</v>
+        <v>29.3</v>
       </c>
       <c r="E77" s="1">
-        <v>141.2572263342</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1087821.9</v>
+        <v>100805.04</v>
       </c>
       <c r="I77" s="1">
-        <v>-470201.7</v>
+        <v>-7455.24</v>
       </c>
       <c r="J77" s="1">
-        <v>-43.224143584533</v>
+        <v>-7.3957016434893</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>617620.2</v>
+        <v>93349.8</v>
       </c>
       <c r="N77" s="1">
-        <v>617620.2</v>
+        <v>93349.8</v>
       </c>
       <c r="O77" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>769.0</v>
+        <v>42340.0</v>
       </c>
       <c r="D78" s="1">
-        <v>263.2</v>
+        <v>19.21</v>
       </c>
       <c r="E78" s="1">
-        <v>252.438881664</v>
+        <v>13.2980956542</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>0.0</v>
+        <v>563041.37</v>
       </c>
       <c r="I78" s="1">
-        <v>827530.0</v>
+        <v>250310.03</v>
       </c>
       <c r="J78" s="1">
-        <v>0</v>
+        <v>44.456774108801</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>827530.0</v>
+        <v>813351.4</v>
       </c>
       <c r="N78" s="1">
-        <v>827530.0</v>
+        <v>813351.4</v>
       </c>
       <c r="O78" s="1">
         <v>0.23</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>4.0</v>
+        <v>18700.0</v>
       </c>
       <c r="D79" s="1">
-        <v>116.46</v>
+        <v>52.74</v>
       </c>
       <c r="E79" s="1">
-        <v>116.66</v>
+        <v>38.9226294118</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>0.0</v>
+        <v>727853.17</v>
       </c>
       <c r="I79" s="1">
-        <v>-390.0</v>
+        <v>258384.83</v>
       </c>
       <c r="J79" s="1">
-        <v>0</v>
+        <v>35.499581598305</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>-390.0</v>
+        <v>986238.0</v>
       </c>
       <c r="N79" s="1">
-        <v>-390.0</v>
+        <v>986238.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>97.0</v>
+        <v>19165.0</v>
       </c>
       <c r="D80" s="1">
-        <v>127.94</v>
+        <v>41.55</v>
       </c>
       <c r="E80" s="1">
-        <v>127.54</v>
+        <v>34.7570738325</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>0.0</v>
+        <v>666119.32</v>
       </c>
       <c r="I80" s="1">
-        <v>-55300.0</v>
+        <v>130186.43</v>
       </c>
       <c r="J80" s="1">
-        <v>0</v>
+        <v>19.54401052352</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>-55300.0</v>
+        <v>796305.75</v>
       </c>
       <c r="N80" s="1">
-        <v>-55300.0</v>
+        <v>796305.75</v>
       </c>
       <c r="O80" s="1">
-        <v>-0.02</v>
+        <v>0.22</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>-76.0</v>
+        <v>44512.0</v>
       </c>
       <c r="D81" s="1">
-        <v>120.95</v>
+        <v>23.42</v>
       </c>
       <c r="E81" s="1">
-        <v>120.485</v>
+        <v>12.0848598131</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>537921.28</v>
       </c>
       <c r="I81" s="1">
-        <v>-35340.0</v>
+        <v>504549.76</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>93.796207504563</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>-35340.0</v>
+        <v>1042471.04</v>
       </c>
       <c r="N81" s="1">
-        <v>-35340.0</v>
+        <v>1042471.04</v>
       </c>
       <c r="O81" s="1">
-        <v>-0.01</v>
+        <v>0.29</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>-79.0</v>
+        <v>2538.0</v>
       </c>
       <c r="D82" s="1">
-        <v>121.76</v>
+        <v>35.3</v>
       </c>
       <c r="E82" s="1">
-        <v>121.25</v>
+        <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>0.0</v>
+        <v>99235.8</v>
       </c>
       <c r="I82" s="1">
-        <v>-44430.0</v>
+        <v>-9644.4</v>
       </c>
       <c r="J82" s="1">
-        <v>0</v>
+        <v>-9.7186700767263</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>-44430.0</v>
+        <v>89591.4</v>
       </c>
       <c r="N82" s="1">
-        <v>-44430.0</v>
+        <v>89591.4</v>
       </c>
       <c r="O82" s="1">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>593000.0</v>
+        <v>346881.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.438</v>
+        <v>5.321</v>
       </c>
       <c r="E83" s="1">
-        <v>99.52772344</v>
+        <v>2.8473831083</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>590199.4</v>
+        <v>987703.1</v>
       </c>
       <c r="I83" s="1">
-        <v>-532.06</v>
+        <v>858050.7</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.090149193645402</v>
+        <v>86.87334280919</v>
       </c>
       <c r="K83">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L83">
-        <v>294.47</v>
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>589667.34</v>
+        <v>1845753.8</v>
       </c>
       <c r="N83" s="1">
-        <v>589961.81</v>
+        <v>1845753.8</v>
       </c>
       <c r="O83" s="1">
-        <v>0.16</v>
+        <v>0.52</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>300000.0</v>
+        <v>18241.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.395</v>
+        <v>18.98</v>
       </c>
       <c r="E84" s="1">
-        <v>99.634</v>
+        <v>19.15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>298902.0</v>
+        <v>349315.15</v>
       </c>
       <c r="I84" s="1">
-        <v>11283.0</v>
+        <v>-3100.97</v>
       </c>
       <c r="J84" s="1">
-        <v>3.7748158259229</v>
+        <v>-0.88772845953003</v>
       </c>
       <c r="K84">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>310185.0</v>
+        <v>346214.18</v>
       </c>
       <c r="N84" s="1">
-        <v>317484.66</v>
+        <v>346214.18</v>
       </c>
       <c r="O84" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>200</v>
+      </c>
+      <c r="B85" t="s">
         <v>201</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>500000.0</v>
+        <v>6833.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.095</v>
+        <v>15.54</v>
       </c>
       <c r="E85" s="1">
-        <v>99.179</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>495895.0</v>
+        <v>102426.67</v>
       </c>
       <c r="I85" s="1">
-        <v>19580.0</v>
+        <v>3758.15</v>
       </c>
       <c r="J85" s="1">
-        <v>3.9484164994606</v>
+        <v>3.6691127418279</v>
       </c>
       <c r="K85">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>515475.0</v>
+        <v>106184.82</v>
       </c>
       <c r="N85" s="1">
-        <v>516536.64</v>
+        <v>106184.82</v>
       </c>
       <c r="O85" s="1">
-        <v>0.14</v>
+        <v>0.03</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B86" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>149000.0</v>
+        <v>4117.0</v>
       </c>
       <c r="D86" s="1">
-        <v>109.243</v>
+        <v>110.75</v>
       </c>
       <c r="E86" s="1">
-        <v>99.188</v>
+        <v>114.8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>147790.12</v>
+        <v>472631.6</v>
       </c>
       <c r="I86" s="1">
-        <v>14981.95</v>
+        <v>-16673.85</v>
       </c>
       <c r="J86" s="1">
-        <v>10.137314997782</v>
+        <v>-3.5278745644599</v>
       </c>
       <c r="K86">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>162772.07</v>
+        <v>455957.75</v>
       </c>
       <c r="N86" s="1">
-        <v>164930.53</v>
+        <v>455957.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B87" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>2700000.0</v>
+        <v>1034.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.83</v>
+        <v>259.7</v>
       </c>
       <c r="E87" s="1">
-        <v>99.743</v>
+        <v>530.7942359768</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2693061.0</v>
+        <v>548841.24</v>
       </c>
       <c r="I87" s="1">
-        <v>29349.0</v>
+        <v>-280311.44</v>
       </c>
       <c r="J87" s="1">
-        <v>1.0898007880252</v>
+        <v>-51.07331949035</v>
       </c>
       <c r="K87">
-        <v>2.78</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>2722410.0</v>
+        <v>268529.8</v>
       </c>
       <c r="N87" s="1">
-        <v>2797492.19</v>
+        <v>268529.8</v>
       </c>
       <c r="O87" s="1">
-        <v>0.77</v>
+        <v>0.08</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B88" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>400000.0</v>
+        <v>3249.0</v>
       </c>
       <c r="D88" s="1">
-        <v>103.023</v>
+        <v>31.8</v>
       </c>
       <c r="E88" s="1">
-        <v>99.89</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>399560.0</v>
+        <v>115729.38</v>
       </c>
       <c r="I88" s="1">
-        <v>12532.0</v>
+        <v>-12411.18</v>
       </c>
       <c r="J88" s="1">
-        <v>3.1364500951046</v>
+        <v>-10.724312184166</v>
       </c>
       <c r="K88">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>412092.0</v>
+        <v>103318.2</v>
       </c>
       <c r="N88" s="1">
-        <v>426182.41</v>
+        <v>103318.2</v>
       </c>
       <c r="O88" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>408000.0</v>
+        <v>5897.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.731</v>
+        <v>55.92</v>
       </c>
       <c r="E89" s="1">
-        <v>99.33</v>
+        <v>64.02</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>405266.4</v>
+        <v>377525.94</v>
       </c>
       <c r="I89" s="1">
-        <v>1636.08</v>
+        <v>-47765.7</v>
       </c>
       <c r="J89" s="1">
-        <v>0.40370482230947</v>
+        <v>-12.652296157451</v>
       </c>
       <c r="K89">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>406902.48</v>
+        <v>329760.24</v>
       </c>
       <c r="N89" s="1">
-        <v>409585.22</v>
+        <v>329760.24</v>
       </c>
       <c r="O89" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B90" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>400000.0</v>
+        <v>1008.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.34</v>
+        <v>92.75</v>
       </c>
       <c r="E90" s="1">
-        <v>99.253</v>
+        <v>100.3</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>397012.0</v>
+        <v>101102.4</v>
       </c>
       <c r="I90" s="1">
-        <v>-3652.0</v>
+        <v>-7610.4</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.91987143965422</v>
+        <v>-7.5274177467597</v>
       </c>
       <c r="K90">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>393360.0</v>
+        <v>93492.0</v>
       </c>
       <c r="N90" s="1">
-        <v>396351.78</v>
+        <v>93492.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="B91" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>300000.0</v>
+        <v>271581.0</v>
       </c>
       <c r="D91" s="1">
-        <v>103.624</v>
+        <v>4.753</v>
       </c>
       <c r="E91" s="1">
-        <v>100.69583</v>
+        <v>3.4709369949</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>302087.49</v>
+        <v>942640.54</v>
       </c>
       <c r="I91" s="1">
-        <v>8784.51</v>
+        <v>348183.95</v>
       </c>
       <c r="J91" s="1">
-        <v>2.9079357109425</v>
+        <v>36.93708632561</v>
       </c>
       <c r="K91">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>310872.0</v>
+        <v>1290824.49</v>
       </c>
       <c r="N91" s="1">
-        <v>319082.96</v>
+        <v>1290824.49</v>
       </c>
       <c r="O91" s="1">
-        <v>0.09</v>
+        <v>0.36</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B92" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>500000.0</v>
+        <v>11420.0</v>
       </c>
       <c r="D92" s="1">
-        <v>112.548</v>
+        <v>24.78</v>
       </c>
       <c r="E92" s="1">
-        <v>100.019</v>
+        <v>27.08</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>500095.0</v>
+        <v>309253.6</v>
       </c>
       <c r="I92" s="1">
-        <v>62645.0</v>
+        <v>-26266.0</v>
       </c>
       <c r="J92" s="1">
-        <v>12.526619942211</v>
+        <v>-8.493353028065</v>
       </c>
       <c r="K92">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>562740.0</v>
+        <v>282987.6</v>
       </c>
       <c r="N92" s="1">
-        <v>578217.48</v>
+        <v>282987.6</v>
       </c>
       <c r="O92" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="B93" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>200000.0</v>
+        <v>6037.0</v>
       </c>
       <c r="D93" s="1">
-        <v>106.042</v>
+        <v>167.14</v>
       </c>
       <c r="E93" s="1">
-        <v>106.65</v>
+        <v>149.7681447739</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>213300.0</v>
+        <v>904150.29</v>
       </c>
       <c r="I93" s="1">
-        <v>-1216.0</v>
+        <v>104873.89</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.57008907641819</v>
+        <v>11.599165665257</v>
       </c>
       <c r="K93">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>212084.0</v>
+        <v>1009024.18</v>
       </c>
       <c r="N93" s="1">
-        <v>219426.47</v>
+        <v>1009024.18</v>
       </c>
       <c r="O93" s="1">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="B94" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>200000.0</v>
+        <v>5185.0</v>
       </c>
       <c r="D94" s="1">
-        <v>109.191</v>
+        <v>138.6</v>
       </c>
       <c r="E94" s="1">
-        <v>111.1275</v>
+        <v>72.0073095468</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>222255.0</v>
+        <v>373357.9</v>
       </c>
       <c r="I94" s="1">
-        <v>-3873.0</v>
+        <v>345283.1</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.7425929675373</v>
+        <v>92.480459098361</v>
       </c>
       <c r="K94">
-        <v>4.18</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>218382.0</v>
+        <v>718641.0</v>
       </c>
       <c r="N94" s="1">
-        <v>226745.01</v>
+        <v>718641.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="B95" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>300000.0</v>
+        <v>6013.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.594</v>
+        <v>60.44</v>
       </c>
       <c r="E95" s="1">
-        <v>99.433</v>
+        <v>56.7999966739</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>298299.0</v>
+        <v>341538.38</v>
       </c>
       <c r="I95" s="1">
-        <v>-2517.0</v>
+        <v>21887.34</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.84378425673569</v>
+        <v>6.4084569353523</v>
       </c>
       <c r="K95">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>295782.0</v>
+        <v>363425.72</v>
       </c>
       <c r="N95" s="1">
-        <v>302538.16</v>
+        <v>363425.72</v>
       </c>
       <c r="O95" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="B96" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>571000.0</v>
+        <v>3463.0</v>
       </c>
       <c r="D96" s="1">
-        <v>96.898</v>
+        <v>361.9</v>
       </c>
       <c r="E96" s="1">
-        <v>98.803</v>
+        <v>395.9899537973</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>564165.13</v>
+        <v>1371313.21</v>
       </c>
       <c r="I96" s="1">
-        <v>-10877.55</v>
+        <v>-118053.51</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.9280791069097</v>
+        <v>-8.6087925894041</v>
       </c>
       <c r="K96">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>553287.58</v>
+        <v>1253259.7</v>
       </c>
       <c r="N96" s="1">
-        <v>558215.39</v>
+        <v>1253259.7</v>
       </c>
       <c r="O96" s="1">
-        <v>0.15</v>
+        <v>0.35</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="B97" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>241000.0</v>
+        <v>20055.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.91</v>
+        <v>24.58</v>
       </c>
       <c r="E97" s="1">
-        <v>99.726</v>
+        <v>20.54</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>240339.66</v>
+        <v>411929.7</v>
       </c>
       <c r="I97" s="1">
-        <v>443.44</v>
+        <v>81022.2</v>
       </c>
       <c r="J97" s="1">
-        <v>0.18450554519383</v>
+        <v>19.66893865628</v>
       </c>
       <c r="K97">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>240783.1</v>
+        <v>492951.9</v>
       </c>
       <c r="N97" s="1">
-        <v>242739.16</v>
+        <v>492951.9</v>
       </c>
       <c r="O97" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="B98" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>400000.0</v>
+        <v>3692.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.677</v>
+        <v>500.3</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>630.0707150596</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>400000.0</v>
+        <v>2326221.08</v>
       </c>
       <c r="I98" s="1">
-        <v>2708.0</v>
+        <v>-479113.48</v>
       </c>
       <c r="J98" s="1">
-        <v>0.677</v>
+        <v>-20.596214354656</v>
       </c>
       <c r="K98">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>402708.0</v>
+        <v>1847107.6</v>
       </c>
       <c r="N98" s="1">
-        <v>414491.56</v>
+        <v>1847107.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.11</v>
+        <v>0.52</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="B99" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>800000.0</v>
+        <v>10523.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.582</v>
+        <v>54.89</v>
       </c>
       <c r="E99" s="1">
-        <v>97.673</v>
+        <v>59.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>781384.0</v>
+        <v>620857.0</v>
       </c>
       <c r="I99" s="1">
-        <v>15272.0</v>
+        <v>-43249.53</v>
       </c>
       <c r="J99" s="1">
-        <v>1.9544807674588</v>
+        <v>-6.9661016949153</v>
       </c>
       <c r="K99">
-        <v>2.56</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>796656.0</v>
+        <v>577607.47</v>
       </c>
       <c r="N99" s="1">
-        <v>817138.19</v>
+        <v>577607.47</v>
       </c>
       <c r="O99" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>500000.0</v>
+        <v>4974.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.926</v>
+        <v>111.0</v>
       </c>
       <c r="E100" s="1">
-        <v>100.3796</v>
+        <v>128.6372295939</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>501898.0</v>
+        <v>639841.58</v>
       </c>
       <c r="I100" s="1">
-        <v>2732.0</v>
+        <v>-87727.58</v>
       </c>
       <c r="J100" s="1">
-        <v>0.54433370923973</v>
+        <v>-13.710828233451</v>
       </c>
       <c r="K100">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>504630.0</v>
+        <v>552114.0</v>
       </c>
       <c r="N100" s="1">
-        <v>517457.26</v>
+        <v>552114.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="C101" s="1">
-        <v>361000.0</v>
+        <v>9223.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.416</v>
+        <v>16.19</v>
       </c>
       <c r="E101" s="1">
-        <v>100.99096676</v>
+        <v>11.7747652608</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>364577.39</v>
+        <v>108598.66</v>
       </c>
       <c r="I101" s="1">
-        <v>-2075.63</v>
+        <v>40721.71</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.56932493811533</v>
+        <v>37.497433209581</v>
       </c>
       <c r="K101">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>362501.76</v>
+        <v>149320.37</v>
       </c>
       <c r="N101" s="1">
-        <v>368434.76</v>
+        <v>149320.37</v>
       </c>
       <c r="O101" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>596000.0</v>
+        <v>9654.0</v>
       </c>
       <c r="D102" s="1">
-        <v>90.659</v>
+        <v>53.74</v>
       </c>
       <c r="E102" s="1">
-        <v>87.71275</v>
+        <v>52.2038004972</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>522767.99</v>
+        <v>503975.49</v>
       </c>
       <c r="I102" s="1">
-        <v>17559.65</v>
+        <v>14830.47</v>
       </c>
       <c r="J102" s="1">
-        <v>3.3589757475396</v>
+        <v>2.9426966775706</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>540327.64</v>
+        <v>518805.96</v>
       </c>
       <c r="N102" s="1">
-        <v>540327.64</v>
+        <v>518805.96</v>
       </c>
       <c r="O102" s="1">
         <v>0.15</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="B103" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>2880000.0</v>
+        <v>943.0</v>
       </c>
       <c r="D103" s="1">
-        <v>60.085</v>
+        <v>526.4</v>
       </c>
       <c r="E103" s="1">
-        <v>69.08037222</v>
+        <v>216.5733085896</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1989514.72</v>
+        <v>204228.63</v>
       </c>
       <c r="I103" s="1">
-        <v>-259066.72</v>
+        <v>292166.57</v>
       </c>
       <c r="J103" s="1">
-        <v>-13.021603579792</v>
+        <v>143.05857606742</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1730448.0</v>
+        <v>496395.2</v>
       </c>
       <c r="N103" s="1">
-        <v>1730448.0</v>
+        <v>496395.2</v>
       </c>
       <c r="O103" s="1">
-        <v>0.48</v>
+        <v>0.14</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="B104" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>458400.0</v>
+        <v>100288.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.227</v>
+        <v>3.02</v>
       </c>
       <c r="E104" s="1">
-        <v>99.59599913</v>
+        <v>3.4779999601</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>456548.06</v>
+        <v>348801.66</v>
       </c>
       <c r="I104" s="1">
-        <v>-1691.49</v>
+        <v>-45931.9</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.37049549613681</v>
+        <v>-13.168486640803</v>
       </c>
       <c r="K104">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>454856.57</v>
+        <v>302869.76</v>
       </c>
       <c r="N104" s="1">
-        <v>468377.75</v>
+        <v>302869.76</v>
       </c>
       <c r="O104" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="B105" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>500000.0</v>
+        <v>6581.0</v>
       </c>
       <c r="D105" s="1">
-        <v>89.798</v>
+        <v>66.86</v>
       </c>
       <c r="E105" s="1">
-        <v>89.945602</v>
+        <v>69.3</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>449728.01</v>
+        <v>456063.3</v>
       </c>
       <c r="I105" s="1">
-        <v>-738.01</v>
+        <v>-16057.64</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.16410140876037</v>
+        <v>-3.5209235209235</v>
       </c>
       <c r="K105">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>448990.0</v>
+        <v>440005.66</v>
       </c>
       <c r="N105" s="1">
-        <v>451250.27</v>
+        <v>440005.66</v>
       </c>
       <c r="O105" s="1">
         <v>0.12</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>262</v>
+        <v>242</v>
       </c>
       <c r="B106" t="s">
-        <v>263</v>
+        <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>266000.0</v>
+        <v>111405.0</v>
       </c>
       <c r="D106" s="1">
-        <v>90.256</v>
+        <v>6.832</v>
       </c>
       <c r="E106" s="1">
-        <v>84.29</v>
+        <v>4.768539114</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>224211.4</v>
+        <v>531239.1</v>
       </c>
       <c r="I106" s="1">
-        <v>15869.56</v>
+        <v>229879.86</v>
       </c>
       <c r="J106" s="1">
-        <v>7.0779451892277</v>
+        <v>43.272390906468</v>
       </c>
       <c r="K106">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>240080.96</v>
+        <v>761118.96</v>
       </c>
       <c r="N106" s="1">
-        <v>242936.82</v>
+        <v>761118.96</v>
       </c>
       <c r="O106" s="1">
-        <v>0.07</v>
+        <v>0.21</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>265</v>
+        <v>244</v>
       </c>
       <c r="B107" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>800000.0</v>
+        <v>47895.0</v>
       </c>
       <c r="D107" s="1">
-        <v>102.641</v>
+        <v>15.945</v>
       </c>
       <c r="E107" s="1">
-        <v>99.104</v>
+        <v>16.45</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>792832.0</v>
+        <v>787872.75</v>
       </c>
       <c r="I107" s="1">
-        <v>28296.0</v>
+        <v>-24186.97</v>
       </c>
       <c r="J107" s="1">
-        <v>3.5689780432677</v>
+        <v>-3.0699081799694</v>
       </c>
       <c r="K107">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>821128.0</v>
+        <v>763685.78</v>
       </c>
       <c r="N107" s="1">
-        <v>823114.3</v>
+        <v>763685.78</v>
       </c>
       <c r="O107" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="B108" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>480000.0</v>
+        <v>2305.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.596</v>
+        <v>4782.53</v>
       </c>
       <c r="E108" s="1">
-        <v>99.799</v>
+        <v>4765.6213665944</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>479035.2</v>
+        <v>10984757.25</v>
       </c>
       <c r="I108" s="1">
-        <v>-974.4</v>
+        <v>38974.4</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.2034088517921</v>
+        <v>0.35480438131666</v>
       </c>
       <c r="K108">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>478060.8</v>
+        <v>11023731.65</v>
       </c>
       <c r="N108" s="1">
-        <v>482334.77</v>
+        <v>11023731.65</v>
       </c>
       <c r="O108" s="1">
-        <v>0.13</v>
+        <v>3.09</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>271</v>
+        <v>248</v>
       </c>
       <c r="B109" t="s">
-        <v>272</v>
+        <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>396000.0</v>
+        <v>40596.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.35</v>
+        <v>17.065</v>
       </c>
       <c r="E109" s="1">
-        <v>99.607</v>
+        <v>18.19</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>394443.72</v>
+        <v>738441.24</v>
       </c>
       <c r="I109" s="1">
-        <v>6902.28</v>
+        <v>-45670.5</v>
       </c>
       <c r="J109" s="1">
-        <v>1.7498770166755</v>
+        <v>-6.1847168774052</v>
       </c>
       <c r="K109">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L109">
-        <v>512.63</v>
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>401346.0</v>
+        <v>692770.74</v>
       </c>
       <c r="N109" s="1">
-        <v>401858.63</v>
+        <v>692770.74</v>
       </c>
       <c r="O109" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>273</v>
+        <v>250</v>
       </c>
       <c r="B110" t="s">
-        <v>274</v>
+        <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>300000.0</v>
+        <v>3899.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.729</v>
+        <v>68.7</v>
       </c>
       <c r="E110" s="1">
-        <v>99.991</v>
+        <v>67.7</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>299973.0</v>
+        <v>263962.3</v>
       </c>
       <c r="I110" s="1">
-        <v>2214.0</v>
+        <v>3899.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.73806642597834</v>
+        <v>1.4771048744461</v>
       </c>
       <c r="K110">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>302187.0</v>
+        <v>267861.3</v>
       </c>
       <c r="N110" s="1">
-        <v>308976.04</v>
+        <v>267861.3</v>
       </c>
       <c r="O110" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="B111" t="s">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>13458.0</v>
       </c>
       <c r="D111" s="1">
-        <v>94.989</v>
+        <v>21.65</v>
       </c>
       <c r="E111" s="1">
-        <v>91.473</v>
+        <v>22.75</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>274419.0</v>
+        <v>306169.5</v>
       </c>
       <c r="I111" s="1">
-        <v>10548.0</v>
+        <v>-14803.8</v>
       </c>
       <c r="J111" s="1">
-        <v>3.8437571742481</v>
+        <v>-4.8351648351648</v>
       </c>
       <c r="K111">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="L111">
-        <v>858.08</v>
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>284967.0</v>
+        <v>291365.7</v>
       </c>
       <c r="N111" s="1">
-        <v>285825.08</v>
+        <v>291365.7</v>
       </c>
       <c r="O111" s="1">
         <v>0.08</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="B112" t="s">
-        <v>279</v>
+        <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>1243000.0</v>
+        <v>8175.0</v>
       </c>
       <c r="D112" s="1">
-        <v>89.693</v>
+        <v>45.9</v>
       </c>
       <c r="E112" s="1">
-        <v>87.9490531</v>
+        <v>30.0970629969</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1093206.73</v>
+        <v>246043.49</v>
       </c>
       <c r="I112" s="1">
-        <v>21677.26</v>
+        <v>129189.01</v>
       </c>
       <c r="J112" s="1">
-        <v>1.9829058315439</v>
+        <v>52.506575158725</v>
       </c>
       <c r="K112">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>1114883.99</v>
+        <v>375232.5</v>
       </c>
       <c r="N112" s="1">
-        <v>1124491.26</v>
+        <v>375232.5</v>
       </c>
       <c r="O112" s="1">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>281</v>
+        <v>256</v>
       </c>
       <c r="B113" t="s">
-        <v>282</v>
+        <v>257</v>
       </c>
       <c r="C113" s="1">
-        <v>722000.0</v>
+        <v>6325.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.014</v>
+        <v>15.08</v>
       </c>
       <c r="E113" s="1">
-        <v>99.459</v>
+        <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>718093.98</v>
+        <v>103477.0</v>
       </c>
       <c r="I113" s="1">
-        <v>4007.1</v>
+        <v>-8096.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.55801888215244</v>
+        <v>-7.8239608801956</v>
       </c>
       <c r="K113">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>722101.08</v>
+        <v>95381.0</v>
       </c>
       <c r="N113" s="1">
-        <v>723772.56</v>
+        <v>95381.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>284</v>
+        <v>258</v>
       </c>
       <c r="B114" t="s">
-        <v>285</v>
+        <v>259</v>
       </c>
       <c r="C114" s="1">
-        <v>600000.0</v>
+        <v>4377.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.45</v>
+        <v>21.56</v>
       </c>
       <c r="E114" s="1">
-        <v>99.292</v>
+        <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>595752.0</v>
+        <v>103997.52</v>
       </c>
       <c r="I114" s="1">
-        <v>948.0</v>
+        <v>-9629.4</v>
       </c>
       <c r="J114" s="1">
-        <v>0.15912661644443</v>
+        <v>-9.2592592592593</v>
       </c>
       <c r="K114">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L114">
-        <v>805.48</v>
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>596700.0</v>
+        <v>94368.12</v>
       </c>
       <c r="N114" s="1">
-        <v>597505.48</v>
+        <v>94368.12</v>
       </c>
       <c r="O114" s="1">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>286</v>
+        <v>260</v>
       </c>
       <c r="B115" t="s">
-        <v>287</v>
+        <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>200000.0</v>
+        <v>11458.0</v>
       </c>
       <c r="D115" s="1">
-        <v>105.382</v>
+        <v>36.14</v>
       </c>
       <c r="E115" s="1">
-        <v>105.478</v>
+        <v>41.96</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>210956.0</v>
+        <v>480777.68</v>
       </c>
       <c r="I115" s="1">
-        <v>-192.0</v>
+        <v>-66685.56</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.09101423993629</v>
+        <v>-13.870352716873</v>
       </c>
       <c r="K115">
-        <v>3.39</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>210764.0</v>
+        <v>414092.12</v>
       </c>
       <c r="N115" s="1">
-        <v>217549.08</v>
+        <v>414092.12</v>
       </c>
       <c r="O115" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>289</v>
+        <v>262</v>
       </c>
       <c r="B116" t="s">
-        <v>290</v>
+        <v>263</v>
       </c>
       <c r="C116" s="1">
-        <v>200000.0</v>
+        <v>3814.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.544</v>
+        <v>26.12</v>
       </c>
       <c r="E116" s="1">
-        <v>99.74</v>
+        <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>199480.0</v>
+        <v>106143.62</v>
       </c>
       <c r="I116" s="1">
-        <v>-392.0</v>
+        <v>-6521.94</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.19651092841388</v>
+        <v>-6.1444484369386</v>
       </c>
       <c r="K116">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>199088.0</v>
+        <v>99621.68</v>
       </c>
       <c r="N116" s="1">
-        <v>201954.44</v>
+        <v>99621.68</v>
       </c>
       <c r="O116" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>292</v>
+        <v>264</v>
       </c>
       <c r="B117" t="s">
-        <v>293</v>
+        <v>265</v>
       </c>
       <c r="C117" s="1">
-        <v>800000.0</v>
+        <v>1154.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.452</v>
+        <v>96.35</v>
       </c>
       <c r="E117" s="1">
-        <v>99.933</v>
+        <v>90.699982669</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>799464.0</v>
+        <v>104667.78</v>
       </c>
       <c r="I117" s="1">
-        <v>4152.0</v>
+        <v>6520.12</v>
       </c>
       <c r="J117" s="1">
-        <v>0.5193479631353</v>
+        <v>6.2293477515239</v>
       </c>
       <c r="K117">
-        <v>3.23</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>803616.0</v>
+        <v>111187.9</v>
       </c>
       <c r="N117" s="1">
-        <v>829432.44</v>
+        <v>111187.9</v>
       </c>
       <c r="O117" s="1">
-        <v>0.23</v>
+        <v>0.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>295</v>
+        <v>266</v>
       </c>
       <c r="B118" t="s">
-        <v>296</v>
+        <v>267</v>
       </c>
       <c r="C118" s="1">
-        <v>300000.0</v>
+        <v>3328.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.142</v>
+        <v>33.66</v>
       </c>
       <c r="E118" s="1">
-        <v>100.91</v>
+        <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>302730.0</v>
+        <v>122703.36</v>
       </c>
       <c r="I118" s="1">
-        <v>696.0</v>
+        <v>-10682.88</v>
       </c>
       <c r="J118" s="1">
-        <v>0.22990783866812</v>
+        <v>-8.7062652563059</v>
       </c>
       <c r="K118">
-        <v>2.33</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>303426.0</v>
+        <v>112020.48</v>
       </c>
       <c r="N118" s="1">
-        <v>310416.41</v>
+        <v>112020.48</v>
       </c>
       <c r="O118" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>298</v>
+        <v>268</v>
       </c>
       <c r="B119" t="s">
-        <v>299</v>
+        <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>1732709.34</v>
+        <v>5125.0</v>
       </c>
       <c r="D119" s="1">
-        <v>89.981</v>
+        <v>318.2</v>
       </c>
       <c r="E119" s="1">
-        <v>88.85475102</v>
+        <v>236.7908819512</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1539594.57</v>
+        <v>1213553.27</v>
       </c>
       <c r="I119" s="1">
-        <v>19514.62</v>
+        <v>417221.73</v>
       </c>
       <c r="J119" s="1">
-        <v>1.2675168112603</v>
+        <v>34.380174345375</v>
       </c>
       <c r="K119">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1559109.19</v>
+        <v>1630775.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1560186.79</v>
+        <v>1630775.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>301</v>
+        <v>270</v>
       </c>
       <c r="B120" t="s">
-        <v>302</v>
+        <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>327759.16</v>
+        <v>172124.0</v>
       </c>
       <c r="D120" s="1">
-        <v>96.725</v>
+        <v>3.366</v>
       </c>
       <c r="E120" s="1">
-        <v>96.69544247</v>
+        <v>2.5732000186</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>316928.17</v>
+        <v>442909.48</v>
       </c>
       <c r="I120" s="1">
-        <v>96.88</v>
+        <v>136459.9</v>
       </c>
       <c r="J120" s="1">
-        <v>0.03056844079212</v>
+        <v>30.809884674403</v>
       </c>
       <c r="K120">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>317025.05</v>
+        <v>579369.38</v>
       </c>
       <c r="N120" s="1">
-        <v>318655.76</v>
+        <v>579369.38</v>
       </c>
       <c r="O120" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>304</v>
+        <v>272</v>
       </c>
       <c r="B121" t="s">
-        <v>305</v>
+        <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>2161015.52</v>
+        <v>36697.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.217</v>
+        <v>9.138</v>
       </c>
       <c r="E121" s="1">
-        <v>104.08772909</v>
+        <v>9.388000109</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2249351.98</v>
+        <v>344511.44</v>
       </c>
       <c r="I121" s="1">
-        <v>-105257.21</v>
+        <v>-9174.25</v>
       </c>
       <c r="J121" s="1">
-        <v>-4.6794459442492</v>
+        <v>-2.6629739784548</v>
       </c>
       <c r="K121">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>2144094.77</v>
+        <v>335337.19</v>
       </c>
       <c r="N121" s="1">
-        <v>2184413.99</v>
+        <v>335337.19</v>
       </c>
       <c r="O121" s="1">
-        <v>0.6</v>
+        <v>0.09</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>307</v>
+        <v>274</v>
       </c>
       <c r="B122" t="s">
-        <v>308</v>
+        <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>2545137.11</v>
+        <v>16759.0</v>
       </c>
       <c r="D122" s="1">
-        <v>105.386</v>
+        <v>76.25</v>
       </c>
       <c r="E122" s="1">
-        <v>122.46564744</v>
+        <v>92.4632042485</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3116918.64</v>
+        <v>1549590.84</v>
       </c>
       <c r="I122" s="1">
-        <v>-434700.44</v>
+        <v>-271717.09</v>
       </c>
       <c r="J122" s="1">
-        <v>-13.946480168632</v>
+        <v>-17.53476356378</v>
       </c>
       <c r="K122">
-        <v>3.64</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>2682218.2</v>
+        <v>1277873.75</v>
       </c>
       <c r="N122" s="1">
-        <v>2774976.24</v>
+        <v>1277873.75</v>
       </c>
       <c r="O122" s="1">
-        <v>0.76</v>
+        <v>0.36</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>310</v>
+        <v>276</v>
       </c>
       <c r="B123" t="s">
-        <v>311</v>
+        <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>405000.0</v>
+        <v>15006.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.724</v>
+        <v>165.44</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>169.646457417</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>405000.0</v>
+        <v>2545714.74</v>
       </c>
       <c r="I123" s="1">
-        <v>-1117.8</v>
+        <v>-63122.1</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.276</v>
+        <v>-2.4795433285663</v>
       </c>
       <c r="K123">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>403882.2</v>
+        <v>2482592.64</v>
       </c>
       <c r="N123" s="1">
-        <v>407091.33</v>
+        <v>2482592.64</v>
       </c>
       <c r="O123" s="1">
-        <v>0.11</v>
+        <v>0.7</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>313</v>
+        <v>278</v>
       </c>
       <c r="B124" t="s">
-        <v>314</v>
+        <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>512000.0</v>
+        <v>33893.0</v>
       </c>
       <c r="D124" s="1">
-        <v>101.185</v>
+        <v>33.54</v>
       </c>
       <c r="E124" s="1">
-        <v>99.785</v>
+        <v>32.545840144</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>510899.2</v>
+        <v>1103076.16</v>
       </c>
       <c r="I124" s="1">
-        <v>7168.0</v>
+        <v>33695.06</v>
       </c>
       <c r="J124" s="1">
-        <v>1.4030164854437</v>
+        <v>3.0546449304099</v>
       </c>
       <c r="K124">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>518067.2</v>
+        <v>1136771.22</v>
       </c>
       <c r="N124" s="1">
-        <v>529920.35</v>
+        <v>1136771.22</v>
       </c>
       <c r="O124" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>316</v>
+        <v>280</v>
       </c>
       <c r="B125" t="s">
-        <v>317</v>
+        <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>400000.0</v>
+        <v>8880.0</v>
       </c>
       <c r="D125" s="1">
-        <v>107.018</v>
+        <v>256.1</v>
       </c>
       <c r="E125" s="1">
-        <v>99.922</v>
+        <v>145.4557038288</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>399688.0</v>
+        <v>1291646.65</v>
       </c>
       <c r="I125" s="1">
-        <v>28384.0</v>
+        <v>982521.35</v>
       </c>
       <c r="J125" s="1">
-        <v>7.1015392005764</v>
+        <v>76.067347830771</v>
       </c>
       <c r="K125">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>428072.0</v>
+        <v>2274168.0</v>
       </c>
       <c r="N125" s="1">
-        <v>432392.55</v>
+        <v>2274168.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.12</v>
+        <v>0.64</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>319</v>
+        <v>282</v>
       </c>
       <c r="B126" t="s">
-        <v>320</v>
+        <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>500000.0</v>
+        <v>12141.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.47</v>
+        <v>154.6</v>
       </c>
       <c r="E126" s="1">
-        <v>100.028</v>
+        <v>126.2722592867</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>500140.0</v>
+        <v>1533071.5</v>
       </c>
       <c r="I126" s="1">
-        <v>2210.0</v>
+        <v>343927.1</v>
       </c>
       <c r="J126" s="1">
-        <v>0.4418762746431</v>
+        <v>22.433859086155</v>
       </c>
       <c r="K126">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L126">
-        <v>828.41</v>
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>502350.0</v>
+        <v>1876998.6</v>
       </c>
       <c r="N126" s="1">
-        <v>503178.41</v>
+        <v>1876998.6</v>
       </c>
       <c r="O126" s="1">
-        <v>0.14</v>
+        <v>0.53</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>321</v>
+        <v>284</v>
       </c>
       <c r="B127" t="s">
-        <v>322</v>
+        <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>10916.0</v>
       </c>
       <c r="D127" s="1">
-        <v>108.147</v>
+        <v>228.2</v>
       </c>
       <c r="E127" s="1">
-        <v>107.84</v>
+        <v>185.4322105167</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>215680.0</v>
+        <v>2024178.01</v>
       </c>
       <c r="I127" s="1">
-        <v>614.0</v>
+        <v>466853.19</v>
       </c>
       <c r="J127" s="1">
-        <v>0.28468100890208</v>
+        <v>23.06384061548</v>
       </c>
       <c r="K127">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>216294.0</v>
+        <v>2491031.2</v>
       </c>
       <c r="N127" s="1">
-        <v>218402.22</v>
+        <v>2491031.2</v>
       </c>
       <c r="O127" s="1">
-        <v>0.06</v>
+        <v>0.7</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>324</v>
+        <v>286</v>
       </c>
       <c r="B128" t="s">
-        <v>325</v>
+        <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>400000.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D128" s="1">
-        <v>104.942</v>
+        <v>18.61</v>
       </c>
       <c r="E128" s="1">
-        <v>105.68</v>
+        <v>19.72</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>422720.0</v>
+        <v>236580.84</v>
       </c>
       <c r="I128" s="1">
-        <v>-2952.0</v>
+        <v>-13316.67</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.69833459500379</v>
+        <v>-5.6288032454361</v>
       </c>
       <c r="K128">
-        <v>4.3</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>419768.0</v>
+        <v>223264.17</v>
       </c>
       <c r="N128" s="1">
-        <v>436950.19</v>
+        <v>223264.17</v>
       </c>
       <c r="O128" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>327</v>
+        <v>288</v>
       </c>
       <c r="B129" t="s">
-        <v>328</v>
+        <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>700000.0</v>
+        <v>11281.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.894</v>
+        <v>68.0</v>
       </c>
       <c r="E129" s="1">
-        <v>94.713</v>
+        <v>35.2769488521</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>662991.0</v>
+        <v>397959.26</v>
       </c>
       <c r="I129" s="1">
-        <v>29267.0</v>
+        <v>369148.74</v>
       </c>
       <c r="J129" s="1">
-        <v>4.4143887322754</v>
+        <v>92.760434824409</v>
       </c>
       <c r="K129">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>692258.0</v>
+        <v>767108.0</v>
       </c>
       <c r="N129" s="1">
-        <v>693619.64</v>
+        <v>767108.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>330</v>
+        <v>290</v>
       </c>
       <c r="B130" t="s">
-        <v>331</v>
+        <v>291</v>
       </c>
       <c r="C130" s="1">
-        <v>100000.0</v>
+        <v>859.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.506</v>
+        <v>127.8</v>
       </c>
       <c r="E130" s="1">
-        <v>99.832</v>
+        <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>99832.0</v>
+        <v>112700.8</v>
       </c>
       <c r="I130" s="1">
-        <v>674.0</v>
+        <v>-2920.6</v>
       </c>
       <c r="J130" s="1">
-        <v>0.67513422549884</v>
+        <v>-2.5914634146341</v>
       </c>
       <c r="K130">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="L130">
-        <v>208.22</v>
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>100506.0</v>
+        <v>109780.2</v>
       </c>
       <c r="N130" s="1">
-        <v>100714.22</v>
+        <v>109780.2</v>
       </c>
       <c r="O130" s="1">
         <v>0.03</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>332</v>
+        <v>292</v>
       </c>
       <c r="B131" t="s">
-        <v>333</v>
+        <v>293</v>
       </c>
       <c r="C131" s="1">
-        <v>409000.0</v>
+        <v>2528.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.452</v>
+        <v>47.84</v>
       </c>
       <c r="E131" s="1">
-        <v>99.528</v>
+        <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>407069.52</v>
+        <v>132720.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-310.84</v>
+        <v>-11780.48</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.076360421188007</v>
+        <v>-8.8761904761905</v>
       </c>
       <c r="K131">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>406758.68</v>
+        <v>120939.52</v>
       </c>
       <c r="N131" s="1">
-        <v>409746.34</v>
+        <v>120939.52</v>
       </c>
       <c r="O131" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>335</v>
+        <v>294</v>
       </c>
       <c r="B132" t="s">
-        <v>336</v>
+        <v>295</v>
       </c>
       <c r="C132" s="1">
-        <v>600000.0</v>
+        <v>9593.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.039</v>
+        <v>29.135</v>
       </c>
       <c r="E132" s="1">
-        <v>99.92</v>
+        <v>24.9356874805</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>599520.0</v>
+        <v>239208.05</v>
       </c>
       <c r="I132" s="1">
-        <v>714.0</v>
+        <v>40284.01</v>
       </c>
       <c r="J132" s="1">
-        <v>0.11909527622098</v>
+        <v>16.840574554243</v>
       </c>
       <c r="K132">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>600234.0</v>
+        <v>279492.06</v>
       </c>
       <c r="N132" s="1">
-        <v>604394.96</v>
+        <v>279492.06</v>
       </c>
       <c r="O132" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>338</v>
+        <v>296</v>
       </c>
       <c r="B133" t="s">
-        <v>339</v>
+        <v>297</v>
       </c>
       <c r="C133" s="1">
-        <v>300000.0</v>
+        <v>8941.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.057</v>
+        <v>10.68</v>
       </c>
       <c r="E133" s="1">
-        <v>99.625</v>
+        <v>11.5050005592</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>298875.0</v>
+        <v>102866.21</v>
       </c>
       <c r="I133" s="1">
-        <v>1296.0</v>
+        <v>-7376.33</v>
       </c>
       <c r="J133" s="1">
-        <v>0.433626097867</v>
+        <v>-7.1707998185216</v>
       </c>
       <c r="K133">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L133">
-        <v>477.74</v>
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>300171.0</v>
+        <v>95489.88</v>
       </c>
       <c r="N133" s="1">
-        <v>300648.74</v>
+        <v>95489.88</v>
       </c>
       <c r="O133" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>340</v>
+        <v>298</v>
       </c>
       <c r="B134" t="s">
-        <v>341</v>
+        <v>299</v>
       </c>
       <c r="C134" s="1">
-        <v>400000.0</v>
+        <v>29576.0</v>
       </c>
       <c r="D134" s="1">
-        <v>97.919</v>
+        <v>34.26</v>
       </c>
       <c r="E134" s="1">
-        <v>99.077</v>
+        <v>29.7108780768</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>396308.0</v>
+        <v>878728.93</v>
       </c>
       <c r="I134" s="1">
-        <v>-4632.0</v>
+        <v>134544.83</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.1687879124317</v>
+        <v>15.311300835401</v>
       </c>
       <c r="K134">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>391676.0</v>
+        <v>1013273.76</v>
       </c>
       <c r="N134" s="1">
-        <v>396739.01</v>
+        <v>1013273.76</v>
       </c>
       <c r="O134" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>343</v>
+        <v>300</v>
       </c>
       <c r="B135" t="s">
-        <v>344</v>
+        <v>301</v>
       </c>
       <c r="C135" s="1">
-        <v>400000.0</v>
+        <v>1999.0</v>
       </c>
       <c r="D135" s="1">
-        <v>94.845</v>
+        <v>51.88</v>
       </c>
       <c r="E135" s="1">
-        <v>92.4576925</v>
+        <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>369830.77</v>
+        <v>102908.52</v>
       </c>
       <c r="I135" s="1">
-        <v>9549.23</v>
+        <v>799.6</v>
       </c>
       <c r="J135" s="1">
-        <v>2.5820539486209</v>
+        <v>0.77700077700078</v>
       </c>
       <c r="K135">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>379380.0</v>
+        <v>103708.12</v>
       </c>
       <c r="N135" s="1">
-        <v>380722.47</v>
+        <v>103708.12</v>
       </c>
       <c r="O135" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>346</v>
+        <v>302</v>
       </c>
       <c r="B136" t="s">
-        <v>347</v>
+        <v>303</v>
       </c>
       <c r="C136" s="1">
-        <v>443000.0</v>
+        <v>20271.0</v>
       </c>
       <c r="D136" s="1">
-        <v>104.783</v>
+        <v>9.774</v>
       </c>
       <c r="E136" s="1">
-        <v>99.953</v>
+        <v>10.2</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>442791.79</v>
+        <v>206764.2</v>
       </c>
       <c r="I136" s="1">
-        <v>21396.9</v>
+        <v>-8635.45</v>
       </c>
       <c r="J136" s="1">
-        <v>4.8322711674487</v>
+        <v>-4.1764725228062</v>
       </c>
       <c r="K136">
-        <v>4.09</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>464188.69</v>
+        <v>198128.75</v>
       </c>
       <c r="N136" s="1">
-        <v>482291.01</v>
+        <v>198128.75</v>
       </c>
       <c r="O136" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>349</v>
+        <v>304</v>
       </c>
       <c r="B137" t="s">
-        <v>350</v>
+        <v>305</v>
       </c>
       <c r="C137" s="1">
-        <v>400000.0</v>
+        <v>1416.0</v>
       </c>
       <c r="D137" s="1">
-        <v>105.708</v>
+        <v>247.5</v>
       </c>
       <c r="E137" s="1">
-        <v>99.961</v>
+        <v>254.9</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>399844.0</v>
+        <v>360938.4</v>
       </c>
       <c r="I137" s="1">
-        <v>22988.0</v>
+        <v>-10478.4</v>
       </c>
       <c r="J137" s="1">
-        <v>5.7492422044597</v>
+        <v>-2.9030992546097</v>
       </c>
       <c r="K137">
-        <v>2.71</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>422832.0</v>
+        <v>350460.0</v>
       </c>
       <c r="N137" s="1">
-        <v>433677.21</v>
+        <v>350460.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>352</v>
+        <v>306</v>
       </c>
       <c r="B138" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C138" s="1">
-        <v>380000.0</v>
+        <v>1825.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.468</v>
+        <v>253.8</v>
       </c>
       <c r="E138" s="1">
-        <v>99.702</v>
+        <v>252.3</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>378867.6</v>
+        <v>460447.5</v>
       </c>
       <c r="I138" s="1">
-        <v>-889.2</v>
+        <v>2737.5</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.23469940422459</v>
+        <v>0.59453032104637</v>
       </c>
       <c r="K138">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>377978.4</v>
+        <v>463185.0</v>
       </c>
       <c r="N138" s="1">
-        <v>382410.87</v>
+        <v>463185.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>355</v>
+        <v>308</v>
       </c>
       <c r="B139" t="s">
-        <v>356</v>
+        <v>309</v>
       </c>
       <c r="C139" s="1">
-        <v>350000.0</v>
+        <v>5681.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.023</v>
+        <v>17.26</v>
       </c>
       <c r="E139" s="1">
-        <v>99.3</v>
+        <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>347550.0</v>
+        <v>102371.62</v>
       </c>
       <c r="I139" s="1">
-        <v>-4469.5</v>
+        <v>-4317.56</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.2860020140987</v>
+        <v>-4.2175360710322</v>
       </c>
       <c r="K139">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>343080.5</v>
+        <v>98054.06</v>
       </c>
       <c r="N139" s="1">
-        <v>347539.88</v>
+        <v>98054.06</v>
       </c>
       <c r="O139" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>358</v>
+        <v>310</v>
       </c>
       <c r="B140" t="s">
-        <v>359</v>
+        <v>311</v>
       </c>
       <c r="C140" s="1">
-        <v>300000.0</v>
+        <v>7010.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.965</v>
+        <v>95.56</v>
       </c>
       <c r="E140" s="1">
-        <v>99.611</v>
+        <v>104.6706961484</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>298833.0</v>
+        <v>733741.58</v>
       </c>
       <c r="I140" s="1">
-        <v>10062.0</v>
+        <v>-63865.98</v>
       </c>
       <c r="J140" s="1">
-        <v>3.3670980112638</v>
+        <v>-8.7041516714918</v>
       </c>
       <c r="K140">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>308895.0</v>
+        <v>669875.6</v>
       </c>
       <c r="N140" s="1">
-        <v>315568.97</v>
+        <v>669875.6</v>
       </c>
       <c r="O140" s="1">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>361</v>
+        <v>312</v>
       </c>
       <c r="B141" t="s">
-        <v>362</v>
+        <v>313</v>
       </c>
       <c r="C141" s="1">
-        <v>600000.0</v>
+        <v>25852.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.519</v>
+        <v>67.6</v>
       </c>
       <c r="E141" s="1">
-        <v>99.438</v>
+        <v>66.6895768219</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>596628.0</v>
+        <v>1724058.94</v>
       </c>
       <c r="I141" s="1">
-        <v>6486.0</v>
+        <v>23536.26</v>
       </c>
       <c r="J141" s="1">
-        <v>1.0871095557031</v>
+        <v>1.3651656247901</v>
       </c>
       <c r="K141">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>603114.0</v>
+        <v>1747595.2</v>
       </c>
       <c r="N141" s="1">
-        <v>616675.64</v>
+        <v>1747595.2</v>
       </c>
       <c r="O141" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>364</v>
+        <v>314</v>
       </c>
       <c r="B142" t="s">
-        <v>365</v>
+        <v>315</v>
       </c>
       <c r="C142" s="1">
-        <v>283000.0</v>
+        <v>5746.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.857</v>
+        <v>19.325</v>
       </c>
       <c r="E142" s="1">
-        <v>99.494</v>
+        <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>281568.02</v>
+        <v>121585.36</v>
       </c>
       <c r="I142" s="1">
-        <v>1027.29</v>
+        <v>-10543.91</v>
       </c>
       <c r="J142" s="1">
-        <v>0.36484612137415</v>
+        <v>-8.67202268431</v>
       </c>
       <c r="K142">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>282595.31</v>
+        <v>111041.45</v>
       </c>
       <c r="N142" s="1">
-        <v>285894.39</v>
+        <v>111041.45</v>
       </c>
       <c r="O142" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>367</v>
+        <v>316</v>
       </c>
       <c r="B143" t="s">
-        <v>368</v>
+        <v>317</v>
       </c>
       <c r="C143" s="1">
-        <v>400000.0</v>
+        <v>16062.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.783</v>
+        <v>17.77</v>
       </c>
       <c r="E143" s="1">
-        <v>102.74725</v>
+        <v>19.11</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>410989.0</v>
+        <v>306944.82</v>
       </c>
       <c r="I143" s="1">
-        <v>-3857.0</v>
+        <v>-21523.08</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.93846793953123</v>
+        <v>-7.0120355834642</v>
       </c>
       <c r="K143">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>407132.0</v>
+        <v>285421.74</v>
       </c>
       <c r="N143" s="1">
-        <v>418749.81</v>
+        <v>285421.74</v>
       </c>
       <c r="O143" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>370</v>
+        <v>318</v>
       </c>
       <c r="B144" t="s">
-        <v>371</v>
+        <v>319</v>
       </c>
       <c r="C144" s="1">
-        <v>300000.0</v>
+        <v>7868.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.178</v>
+        <v>26.45</v>
       </c>
       <c r="E144" s="1">
-        <v>98.434</v>
+        <v>26.98</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>295302.0</v>
+        <v>212278.64</v>
       </c>
       <c r="I144" s="1">
-        <v>-768.0</v>
+        <v>-4170.04</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.26007273909422</v>
+        <v>-1.9644180874722</v>
       </c>
       <c r="K144">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>294534.0</v>
+        <v>208108.6</v>
       </c>
       <c r="N144" s="1">
-        <v>301446.33</v>
+        <v>208108.6</v>
       </c>
       <c r="O144" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>373</v>
+        <v>320</v>
       </c>
       <c r="B145" t="s">
-        <v>374</v>
+        <v>321</v>
       </c>
       <c r="C145" s="1">
-        <v>400000.0</v>
+        <v>26074.0</v>
       </c>
       <c r="D145" s="1">
-        <v>105.372</v>
+        <v>19.54</v>
       </c>
       <c r="E145" s="1">
-        <v>99.661</v>
+        <v>19.76</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>398644.0</v>
+        <v>515222.24</v>
       </c>
       <c r="I145" s="1">
-        <v>22844.0</v>
+        <v>-5736.28</v>
       </c>
       <c r="J145" s="1">
-        <v>5.7304261446303</v>
+        <v>-1.1133603238866</v>
       </c>
       <c r="K145">
-        <v>3.09</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>421488.0</v>
+        <v>509485.96</v>
       </c>
       <c r="N145" s="1">
-        <v>433855.12</v>
+        <v>509485.96</v>
       </c>
       <c r="O145" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>376</v>
+        <v>322</v>
       </c>
       <c r="B146" t="s">
-        <v>377</v>
+        <v>323</v>
       </c>
       <c r="C146" s="1">
-        <v>1200000.0</v>
+        <v>11501.0</v>
       </c>
       <c r="D146" s="1">
-        <v>103.281</v>
+        <v>63.65</v>
       </c>
       <c r="E146" s="1">
-        <v>98.6</v>
+        <v>60.3</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1183200.0</v>
+        <v>693510.3</v>
       </c>
       <c r="I146" s="1">
-        <v>56172.0</v>
+        <v>38528.35</v>
       </c>
       <c r="J146" s="1">
-        <v>4.7474645030426</v>
+        <v>5.5555555555556</v>
       </c>
       <c r="K146">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>1239372.0</v>
+        <v>732038.65</v>
       </c>
       <c r="N146" s="1">
-        <v>1281803.51</v>
+        <v>732038.65</v>
       </c>
       <c r="O146" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>379</v>
+        <v>324</v>
       </c>
       <c r="B147" t="s">
-        <v>380</v>
+        <v>325</v>
       </c>
       <c r="C147" s="1">
-        <v>400000.0</v>
+        <v>1282.0</v>
       </c>
       <c r="D147" s="1">
-        <v>104.747</v>
+        <v>74.3</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>400000.0</v>
+        <v>105124.0</v>
       </c>
       <c r="I147" s="1">
-        <v>18988.0</v>
+        <v>-9871.4</v>
       </c>
       <c r="J147" s="1">
-        <v>4.747</v>
+        <v>-9.390243902439</v>
       </c>
       <c r="K147">
-        <v>3.49</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>418988.0</v>
+        <v>95252.6</v>
       </c>
       <c r="N147" s="1">
-        <v>432956.77</v>
+        <v>95252.6</v>
       </c>
       <c r="O147" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>382</v>
+        <v>326</v>
       </c>
       <c r="B148" t="s">
-        <v>383</v>
+        <v>327</v>
       </c>
       <c r="C148" s="1">
-        <v>400000.0</v>
+        <v>4411.0</v>
       </c>
       <c r="D148" s="1">
-        <v>108.561</v>
+        <v>130.65</v>
       </c>
       <c r="E148" s="1">
-        <v>109.3</v>
+        <v>100.3277669463</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>437200.0</v>
+        <v>442545.78</v>
       </c>
       <c r="I148" s="1">
-        <v>-2956.0</v>
+        <v>133751.37</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.67612076852699</v>
+        <v>30.223171487479</v>
       </c>
       <c r="K148">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L148">
-        <v>690.41</v>
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>434244.0</v>
+        <v>576297.15</v>
       </c>
       <c r="N148" s="1">
-        <v>434934.41</v>
+        <v>576297.15</v>
       </c>
       <c r="O148" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>384</v>
+        <v>328</v>
       </c>
       <c r="B149" t="s">
-        <v>385</v>
+        <v>329</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>3080.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.165</v>
+        <v>91.72</v>
       </c>
       <c r="E149" s="1">
-        <v>99.852</v>
+        <v>101.2</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>399408.0</v>
+        <v>311696.0</v>
       </c>
       <c r="I149" s="1">
-        <v>1252.0</v>
+        <v>-29198.4</v>
       </c>
       <c r="J149" s="1">
-        <v>0.31346392661138</v>
+        <v>-9.3675889328063</v>
       </c>
       <c r="K149">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L149">
-        <v>219.18</v>
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>400660.0</v>
+        <v>282497.6</v>
       </c>
       <c r="N149" s="1">
-        <v>400879.18</v>
+        <v>282497.6</v>
       </c>
       <c r="O149" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>386</v>
+        <v>330</v>
       </c>
       <c r="B150" t="s">
-        <v>387</v>
+        <v>331</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>19820.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.586</v>
+        <v>24.22</v>
       </c>
       <c r="E150" s="1">
-        <v>99.589</v>
+        <v>38.477363774</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>199178.0</v>
+        <v>762621.35</v>
       </c>
       <c r="I150" s="1">
-        <v>1994.0</v>
+        <v>-282580.95</v>
       </c>
       <c r="J150" s="1">
-        <v>1.0011145809276</v>
+        <v>-37.053899684293</v>
       </c>
       <c r="K150">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>201172.0</v>
+        <v>480040.4</v>
       </c>
       <c r="N150" s="1">
-        <v>207755.56</v>
+        <v>480040.4</v>
       </c>
       <c r="O150" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>389</v>
+        <v>332</v>
       </c>
       <c r="B151" t="s">
-        <v>390</v>
+        <v>333</v>
       </c>
       <c r="C151" s="1">
-        <v>300000.0</v>
+        <v>23444.0</v>
       </c>
       <c r="D151" s="1">
-        <v>103.896</v>
+        <v>33.43</v>
       </c>
       <c r="E151" s="1">
-        <v>98.769</v>
+        <v>36.9</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>296307.0</v>
+        <v>865083.6</v>
       </c>
       <c r="I151" s="1">
-        <v>15381.0</v>
+        <v>-81350.68</v>
       </c>
       <c r="J151" s="1">
-        <v>5.1908999787383</v>
+        <v>-9.4037940379404</v>
       </c>
       <c r="K151">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>311688.0</v>
+        <v>783732.92</v>
       </c>
       <c r="N151" s="1">
-        <v>315796.56</v>
+        <v>783732.92</v>
       </c>
       <c r="O151" s="1">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>392</v>
+        <v>334</v>
       </c>
       <c r="B152" t="s">
-        <v>393</v>
+        <v>335</v>
       </c>
       <c r="C152" s="1">
-        <v>309000.0</v>
+        <v>17306.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.921</v>
+        <v>24.26</v>
       </c>
       <c r="E152" s="1">
-        <v>99.43</v>
+        <v>31.0668739166</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>307238.7</v>
+        <v>537643.32</v>
       </c>
       <c r="I152" s="1">
-        <v>4607.19</v>
+        <v>-117799.76</v>
       </c>
       <c r="J152" s="1">
-        <v>1.4995474202957</v>
+        <v>-21.910392190867</v>
       </c>
       <c r="K152">
-        <v>2.61</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>311845.89</v>
+        <v>419843.56</v>
       </c>
       <c r="N152" s="1">
-        <v>319896.82</v>
+        <v>419843.56</v>
       </c>
       <c r="O152" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>395</v>
+        <v>336</v>
       </c>
       <c r="B153" t="s">
-        <v>396</v>
+        <v>337</v>
       </c>
       <c r="C153" s="1">
-        <v>800000.0</v>
+        <v>11468.0</v>
       </c>
       <c r="D153" s="1">
-        <v>85.795</v>
+        <v>67.22</v>
       </c>
       <c r="E153" s="1">
-        <v>85.96</v>
+        <v>117.2265957447</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>687680.0</v>
+        <v>1344354.6</v>
       </c>
       <c r="I153" s="1">
-        <v>-1320.0</v>
+        <v>-573475.64</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.19194974406701</v>
+        <v>-42.658063579356</v>
       </c>
       <c r="K153">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>686360.0</v>
+        <v>770878.96</v>
       </c>
       <c r="N153" s="1">
-        <v>689154.52</v>
+        <v>770878.96</v>
       </c>
       <c r="O153" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>398</v>
+        <v>338</v>
       </c>
       <c r="B154" t="s">
-        <v>399</v>
+        <v>339</v>
       </c>
       <c r="C154" s="1">
-        <v>300000.0</v>
+        <v>961.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.429</v>
+        <v>252.0</v>
       </c>
       <c r="E154" s="1">
-        <v>100.65</v>
+        <v>253.007544225</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>301950.0</v>
+        <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-663.0</v>
+        <v>-96825.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.21957277694983</v>
+        <v>0</v>
       </c>
       <c r="K154">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L154">
-        <v>493.15</v>
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>301287.0</v>
+        <v>-96825.0</v>
       </c>
       <c r="N154" s="1">
-        <v>301780.15</v>
+        <v>-96825.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.08</v>
+        <v>-0.03</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>400</v>
+        <v>340</v>
       </c>
       <c r="B155" t="s">
-        <v>401</v>
+        <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>193000.0</v>
+        <v>100.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.971</v>
+        <v>116.18</v>
       </c>
       <c r="E155" s="1">
-        <v>99.571</v>
+        <v>116.41</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>192172.03</v>
+        <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>2702.0</v>
+        <v>-133340.0</v>
       </c>
       <c r="J155" s="1">
-        <v>1.4060318767513</v>
+        <v>0</v>
       </c>
       <c r="K155">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.0</v>
+      </c>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>194874.03</v>
+        <v>-133340.0</v>
       </c>
       <c r="N155" s="1">
-        <v>196420.67</v>
+        <v>-133340.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>403</v>
+        <v>342</v>
       </c>
       <c r="B156" t="s">
-        <v>404</v>
+        <v>343</v>
       </c>
       <c r="C156" s="1">
-        <v>300000.0</v>
+        <v>-33.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.063</v>
+        <v>118.4</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>119.97</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>189.0</v>
+        <v>51810.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.063</v>
+        <v>0</v>
       </c>
       <c r="K156">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>300189.0</v>
+        <v>51810.0</v>
       </c>
       <c r="N156" s="1">
-        <v>303600.55</v>
+        <v>51810.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>406</v>
+        <v>344</v>
       </c>
       <c r="B157" t="s">
-        <v>407</v>
+        <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>877000.0</v>
+        <v>-28.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.719</v>
+        <v>126.33</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>127.9</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>877000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-2464.37</v>
+        <v>53080.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.281</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>874535.63</v>
+        <v>53080.0</v>
       </c>
       <c r="N157" s="1">
-        <v>875861.17</v>
+        <v>53080.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.24</v>
+        <v>0.01</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>409</v>
+        <v>346</v>
       </c>
       <c r="B158" t="s">
-        <v>410</v>
+        <v>347</v>
       </c>
       <c r="C158" s="1">
-        <v>577000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.424</v>
+        <v>120.17</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>121.64</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>577000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-3323.52</v>
+        <v>64680.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.576</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>573676.48</v>
+        <v>64680.0</v>
       </c>
       <c r="N158" s="1">
-        <v>582808.65</v>
+        <v>64680.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>412</v>
+        <v>348</v>
       </c>
       <c r="B159" t="s">
-        <v>413</v>
+        <v>349</v>
       </c>
       <c r="C159" s="1">
-        <v>400000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.714</v>
+        <v>98.176</v>
       </c>
       <c r="E159" s="1">
-        <v>100.42</v>
+        <v>99.52772344</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>401680.0</v>
+        <v>590199.4</v>
       </c>
       <c r="I159" s="1">
-        <v>1176.0</v>
+        <v>-8015.72</v>
       </c>
       <c r="J159" s="1">
-        <v>0.29277036446923</v>
+        <v>-1.3581376056973</v>
       </c>
       <c r="K159">
-        <v>2.69</v>
+        <v>0.42</v>
       </c>
       <c r="L159" t="s">
-        <v>414</v>
+        <v>350</v>
       </c>
       <c r="M159" s="1">
-        <v>402856.0</v>
+        <v>582183.68</v>
       </c>
       <c r="N159" s="1">
-        <v>413621.75</v>
+        <v>584657.22</v>
       </c>
       <c r="O159" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>415</v>
+        <v>351</v>
       </c>
       <c r="B160" t="s">
-        <v>416</v>
+        <v>352</v>
       </c>
       <c r="C160" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>96.694</v>
+        <v>101.286</v>
       </c>
       <c r="E160" s="1">
-        <v>97.286</v>
+        <v>99.634</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>194572.0</v>
+        <v>298902.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-1184.0</v>
+        <v>4956.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.60851509980881</v>
+        <v>1.6580685308228</v>
       </c>
       <c r="K160">
-        <v>0.7</v>
+        <v>2.88</v>
       </c>
       <c r="L160" t="s">
-        <v>417</v>
+        <v>353</v>
       </c>
       <c r="M160" s="1">
-        <v>193388.0</v>
+        <v>303858.0</v>
       </c>
       <c r="N160" s="1">
-        <v>194785.26</v>
+        <v>312488.14</v>
       </c>
       <c r="O160" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>418</v>
+        <v>354</v>
       </c>
       <c r="B161" t="s">
-        <v>419</v>
+        <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.3</v>
+        <v>101.551</v>
       </c>
       <c r="E161" s="1">
-        <v>99.259</v>
+        <v>99.179</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>397036.0</v>
+        <v>495895.0</v>
       </c>
       <c r="I161" s="1">
-        <v>4164.0</v>
+        <v>11860.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.0487713960447</v>
+        <v>2.3916353260267</v>
       </c>
       <c r="K161">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="L161" t="s">
-        <v>420</v>
+        <v>356</v>
       </c>
       <c r="M161" s="1">
-        <v>401200.0</v>
+        <v>507755.0</v>
       </c>
       <c r="N161" s="1">
-        <v>404268.49</v>
+        <v>510780.68</v>
       </c>
       <c r="O161" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>421</v>
+        <v>357</v>
       </c>
       <c r="B162" t="s">
-        <v>422</v>
+        <v>358</v>
       </c>
       <c r="C162" s="1">
-        <v>286000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.422</v>
+        <v>107.526</v>
       </c>
       <c r="E162" s="1">
-        <v>99.362</v>
+        <v>99.188</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>284175.32</v>
+        <v>147790.12</v>
       </c>
       <c r="I162" s="1">
-        <v>171.6</v>
+        <v>12423.62</v>
       </c>
       <c r="J162" s="1">
-        <v>0.060385257945694</v>
+        <v>8.4062588216316</v>
       </c>
       <c r="K162">
-        <v>0.54</v>
+        <v>2.02</v>
       </c>
       <c r="L162" t="s">
-        <v>423</v>
+        <v>359</v>
       </c>
       <c r="M162" s="1">
-        <v>284346.92</v>
+        <v>160213.74</v>
       </c>
       <c r="N162" s="1">
-        <v>285889.56</v>
+        <v>163221.81</v>
       </c>
       <c r="O162" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>424</v>
+        <v>360</v>
       </c>
       <c r="B163" t="s">
-        <v>425</v>
+        <v>361</v>
       </c>
       <c r="C163" s="1">
         <v>400000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>107.73</v>
+        <v>102.173</v>
       </c>
       <c r="E163" s="1">
-        <v>108.1185</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>432474.0</v>
+        <v>399560.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-1554.0</v>
+        <v>9132.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.35932795959988</v>
+        <v>2.285514065472</v>
       </c>
       <c r="K163">
-        <v>1.5</v>
+        <v>3.99</v>
       </c>
       <c r="L163" t="s">
-        <v>426</v>
+        <v>362</v>
       </c>
       <c r="M163" s="1">
-        <v>430920.0</v>
+        <v>408692.0</v>
       </c>
       <c r="N163" s="1">
-        <v>436906.3</v>
+        <v>424657.75</v>
       </c>
       <c r="O163" s="1">
         <v>0.12</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>427</v>
+        <v>363</v>
       </c>
       <c r="B164" t="s">
-        <v>428</v>
+        <v>364</v>
       </c>
       <c r="C164" s="1">
-        <v>400000.0</v>
+        <v>408000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>102.333</v>
+        <v>98.101</v>
       </c>
       <c r="E164" s="1">
-        <v>100.4</v>
+        <v>99.33</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>401600.0</v>
+        <v>405266.4</v>
       </c>
       <c r="I164" s="1">
-        <v>7732.0</v>
+        <v>-5014.32</v>
       </c>
       <c r="J164" s="1">
-        <v>1.9252988047809</v>
+        <v>-1.237289841941</v>
       </c>
       <c r="K164">
-        <v>2.53</v>
+        <v>1.04</v>
       </c>
       <c r="L164" t="s">
-        <v>429</v>
+        <v>365</v>
       </c>
       <c r="M164" s="1">
-        <v>409332.0</v>
+        <v>400252.08</v>
       </c>
       <c r="N164" s="1">
-        <v>419438.85</v>
+        <v>404485.78</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>430</v>
+        <v>366</v>
       </c>
       <c r="B165" t="s">
-        <v>431</v>
+        <v>367</v>
       </c>
       <c r="C165" s="1">
-        <v>695000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.474</v>
+        <v>97.107</v>
       </c>
       <c r="E165" s="1">
-        <v>99.228</v>
+        <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>689634.6</v>
+        <v>397012.0</v>
       </c>
       <c r="I165" s="1">
-        <v>1709.7</v>
+        <v>-8584.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.2479138952715</v>
+        <v>-2.1621512699868</v>
       </c>
       <c r="K165">
-        <v>2.1</v>
+        <v>1.05</v>
       </c>
       <c r="L165" t="s">
-        <v>432</v>
+        <v>368</v>
       </c>
       <c r="M165" s="1">
-        <v>691344.3</v>
+        <v>388428.0</v>
       </c>
       <c r="N165" s="1">
-        <v>705905.98</v>
+        <v>392636.22</v>
       </c>
       <c r="O165" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="B166" t="s">
-        <v>434</v>
+        <v>370</v>
       </c>
       <c r="C166" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.551</v>
+        <v>101.858</v>
       </c>
       <c r="E166" s="1">
-        <v>99.517</v>
+        <v>100.69583</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>398068.0</v>
+        <v>302087.49</v>
       </c>
       <c r="I166" s="1">
-        <v>4136.0</v>
+        <v>3486.51</v>
       </c>
       <c r="J166" s="1">
-        <v>1.0390184591577</v>
+        <v>1.154139153528</v>
       </c>
       <c r="K166">
-        <v>2.13</v>
+        <v>3.19</v>
       </c>
       <c r="L166" t="s">
-        <v>435</v>
+        <v>371</v>
       </c>
       <c r="M166" s="1">
-        <v>402204.0</v>
+        <v>305574.0</v>
       </c>
       <c r="N166" s="1">
-        <v>410710.85</v>
+        <v>315153.45</v>
       </c>
       <c r="O166" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>436</v>
+        <v>372</v>
       </c>
       <c r="B167" t="s">
-        <v>437</v>
+        <v>373</v>
       </c>
       <c r="C167" s="1">
-        <v>488000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.326</v>
+        <v>110.242</v>
       </c>
       <c r="E167" s="1">
-        <v>98.16301844</v>
+        <v>100.019</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>479035.53</v>
+        <v>500095.0</v>
       </c>
       <c r="I167" s="1">
-        <v>5675.35</v>
+        <v>51115.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.1847451064851</v>
+        <v>10.22105799898</v>
       </c>
       <c r="K167">
-        <v>0.43</v>
+        <v>3.69</v>
       </c>
       <c r="L167" t="s">
-        <v>438</v>
+        <v>374</v>
       </c>
       <c r="M167" s="1">
-        <v>484710.88</v>
+        <v>551210.0</v>
       </c>
       <c r="N167" s="1">
-        <v>486831.67</v>
+        <v>569639.37</v>
       </c>
       <c r="O167" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>439</v>
+        <v>375</v>
       </c>
       <c r="B168" t="s">
-        <v>440</v>
+        <v>376</v>
       </c>
       <c r="C168" s="1">
-        <v>694000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>92.113</v>
+        <v>104.917</v>
       </c>
       <c r="E168" s="1">
-        <v>83.26116715</v>
+        <v>106.65</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>577832.5</v>
+        <v>213300.0</v>
       </c>
       <c r="I168" s="1">
-        <v>61431.72</v>
+        <v>-3466.0</v>
       </c>
       <c r="J168" s="1">
-        <v>10.63140616009</v>
+        <v>-1.6249413970933</v>
       </c>
       <c r="K168">
-        <v>0.77</v>
+        <v>4.18</v>
       </c>
       <c r="L168" t="s">
-        <v>441</v>
+        <v>377</v>
       </c>
       <c r="M168" s="1">
-        <v>639264.22</v>
+        <v>209834.0</v>
       </c>
       <c r="N168" s="1">
-        <v>644576.17</v>
+        <v>218190.16</v>
       </c>
       <c r="O168" s="1">
-        <v>0.18</v>
+        <v>0.06</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>442</v>
+        <v>378</v>
       </c>
       <c r="B169" t="s">
-        <v>443</v>
+        <v>379</v>
       </c>
       <c r="C169" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>103.606</v>
+        <v>108.282</v>
       </c>
       <c r="E169" s="1">
-        <v>99.329</v>
+        <v>111.1275</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>595974.0</v>
+        <v>222255.0</v>
       </c>
       <c r="I169" s="1">
-        <v>25662.0</v>
+        <v>-5691.0</v>
       </c>
       <c r="J169" s="1">
-        <v>4.3058925389363</v>
+        <v>-2.5605723155835</v>
       </c>
       <c r="K169">
-        <v>0.31</v>
+        <v>4.88</v>
       </c>
       <c r="L169" t="s">
-        <v>444</v>
+        <v>380</v>
       </c>
       <c r="M169" s="1">
-        <v>621636.0</v>
+        <v>216564.0</v>
       </c>
       <c r="N169" s="1">
-        <v>623483.26</v>
+        <v>226320.85</v>
       </c>
       <c r="O169" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>445</v>
+        <v>381</v>
       </c>
       <c r="B170" t="s">
-        <v>446</v>
+        <v>382</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>90.938</v>
+        <v>97.492</v>
       </c>
       <c r="E170" s="1">
-        <v>89.875</v>
+        <v>99.433</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>89875.0</v>
+        <v>298299.0</v>
       </c>
       <c r="I170" s="1">
-        <v>1063.0</v>
+        <v>-5823.0</v>
       </c>
       <c r="J170" s="1">
-        <v>1.1827538247566</v>
+        <v>-1.9520682268462</v>
       </c>
       <c r="K170">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>1.37</v>
+        <v>2.56</v>
+      </c>
+      <c r="L170" t="s">
+        <v>383</v>
       </c>
       <c r="M170" s="1">
-        <v>90938.0</v>
+        <v>292476.0</v>
       </c>
       <c r="N170" s="1">
-        <v>90939.37</v>
+        <v>300144.49</v>
       </c>
       <c r="O170" s="1">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>447</v>
+        <v>384</v>
       </c>
       <c r="B171" t="s">
-        <v>448</v>
+        <v>385</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>91.185</v>
+        <v>95.57</v>
       </c>
       <c r="E171" s="1">
-        <v>89.875</v>
+        <v>98.803</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>89875.0</v>
+        <v>168953.13</v>
       </c>
       <c r="I171" s="1">
-        <v>1310.0</v>
+        <v>-5528.43</v>
       </c>
       <c r="J171" s="1">
-        <v>1.4575799721836</v>
+        <v>-3.2721678491544</v>
       </c>
       <c r="K171">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>97.26</v>
+        <v>1.22</v>
+      </c>
+      <c r="L171" t="s">
+        <v>386</v>
       </c>
       <c r="M171" s="1">
-        <v>91185.0</v>
+        <v>163424.7</v>
       </c>
       <c r="N171" s="1">
-        <v>91282.26</v>
+        <v>165507.15</v>
       </c>
       <c r="O171" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="B172" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="C172" s="1">
-        <v>1410000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.95</v>
+        <v>98.378</v>
       </c>
       <c r="E172" s="1">
-        <v>98.328</v>
+        <v>99.726</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1386424.8</v>
+        <v>240339.66</v>
       </c>
       <c r="I172" s="1">
-        <v>8770.2</v>
+        <v>-3248.68</v>
       </c>
       <c r="J172" s="1">
-        <v>0.63257668212513</v>
+        <v>-1.3517036680505</v>
       </c>
       <c r="K172">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.22</v>
+      </c>
+      <c r="L172">
+        <v>519.97</v>
       </c>
       <c r="M172" s="1">
-        <v>1395195.0</v>
+        <v>237090.98</v>
       </c>
       <c r="N172" s="1">
-        <v>1401182.67</v>
+        <v>237610.95</v>
       </c>
       <c r="O172" s="1">
-        <v>0.39</v>
+        <v>0.07</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>452</v>
+        <v>389</v>
       </c>
       <c r="B173" t="s">
-        <v>453</v>
+        <v>390</v>
       </c>
       <c r="C173" s="1">
-        <v>2020000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.754</v>
+        <v>98.751</v>
       </c>
       <c r="E173" s="1">
-        <v>100.369</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>2027453.8</v>
+        <v>400000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-12423.0</v>
+        <v>-4996.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.6127389931154</v>
+        <v>-1.249</v>
       </c>
       <c r="K173">
-        <v>0.51</v>
+        <v>3.38</v>
       </c>
       <c r="L173" t="s">
-        <v>454</v>
+        <v>391</v>
       </c>
       <c r="M173" s="1">
-        <v>2015030.8</v>
+        <v>395004.0</v>
       </c>
       <c r="N173" s="1">
-        <v>2025324.5</v>
+        <v>408510.85</v>
       </c>
       <c r="O173" s="1">
-        <v>0.56</v>
+        <v>0.11</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>455</v>
+        <v>392</v>
       </c>
       <c r="B174" t="s">
-        <v>456</v>
+        <v>393</v>
       </c>
       <c r="C174" s="1">
-        <v>1990000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>88.814</v>
+        <v>98.163</v>
       </c>
       <c r="E174" s="1">
-        <v>90.9161809</v>
+        <v>97.673</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1809232.0</v>
+        <v>781384.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-41833.4</v>
+        <v>3920.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.3122186651574</v>
+        <v>0.5016739528836</v>
       </c>
       <c r="K174">
-        <v>1.13</v>
+        <v>2.92</v>
       </c>
       <c r="L174" t="s">
-        <v>457</v>
+        <v>394</v>
       </c>
       <c r="M174" s="1">
-        <v>1767398.6</v>
+        <v>785304.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1789847.44</v>
+        <v>808624.55</v>
       </c>
       <c r="O174" s="1">
-        <v>0.49</v>
+        <v>0.23</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>458</v>
+        <v>395</v>
       </c>
       <c r="B175" t="s">
-        <v>459</v>
+        <v>396</v>
       </c>
       <c r="C175" s="1">
-        <v>1310103.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.849</v>
+        <v>100.209</v>
       </c>
       <c r="E175" s="1">
-        <v>99.67399968</v>
+        <v>100.3796</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1305832.06</v>
+        <v>501898.0</v>
       </c>
       <c r="I175" s="1">
-        <v>28494.75</v>
+        <v>-853.0</v>
       </c>
       <c r="J175" s="1">
-        <v>2.1821144443337</v>
+        <v>-0.16995485138415</v>
       </c>
       <c r="K175">
-        <v>0.5</v>
+        <v>2.89</v>
       </c>
       <c r="L175" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="M175" s="1">
-        <v>1334326.81</v>
+        <v>501045.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1340868.35</v>
+        <v>515486.58</v>
       </c>
       <c r="O175" s="1">
-        <v>0.37</v>
+        <v>0.14</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="B176" t="s">
-        <v>462</v>
+        <v>399</v>
       </c>
       <c r="C176" s="1">
-        <v>300000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.642</v>
+        <v>98.935</v>
       </c>
       <c r="E176" s="1">
-        <v>99.766</v>
+        <v>100.99096676</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>299298.0</v>
+        <v>364577.39</v>
       </c>
       <c r="I176" s="1">
-        <v>-372.0</v>
+        <v>-7422.04</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.12429084056693</v>
+        <v>-2.0357927297686</v>
       </c>
       <c r="K176">
-        <v>1.72</v>
+        <v>1.98</v>
       </c>
       <c r="L176" t="s">
-        <v>463</v>
+        <v>400</v>
       </c>
       <c r="M176" s="1">
-        <v>298926.0</v>
+        <v>357155.35</v>
       </c>
       <c r="N176" s="1">
-        <v>304095.86</v>
+        <v>364287.92</v>
       </c>
       <c r="O176" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>464</v>
+        <v>401</v>
       </c>
       <c r="B177" t="s">
-        <v>465</v>
+        <v>402</v>
       </c>
       <c r="C177" s="1">
-        <v>347000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.024</v>
+        <v>90.153</v>
       </c>
       <c r="E177" s="1">
-        <v>99.945</v>
+        <v>87.71275</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>346809.15</v>
+        <v>522767.99</v>
       </c>
       <c r="I177" s="1">
-        <v>274.13</v>
+        <v>14543.89</v>
       </c>
       <c r="J177" s="1">
-        <v>0.079043473910651</v>
+        <v>2.7820926832188</v>
       </c>
       <c r="K177">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>347083.28</v>
+        <v>537311.88</v>
       </c>
       <c r="N177" s="1">
-        <v>348785.1</v>
+        <v>537311.88</v>
       </c>
       <c r="O177" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>467</v>
+        <v>403</v>
       </c>
       <c r="B178" t="s">
-        <v>468</v>
+        <v>404</v>
       </c>
       <c r="C178" s="1">
-        <v>333000.0</v>
+        <v>2880000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.84</v>
+        <v>60.147</v>
       </c>
       <c r="E178" s="1">
-        <v>99.682</v>
+        <v>69.08037222</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>331941.06</v>
+        <v>1989514.72</v>
       </c>
       <c r="I178" s="1">
-        <v>526.14</v>
+        <v>-257281.12</v>
       </c>
       <c r="J178" s="1">
-        <v>0.15850404285628</v>
+        <v>-12.931853050074</v>
       </c>
       <c r="K178">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>332467.2</v>
+        <v>1732233.6</v>
       </c>
       <c r="N178" s="1">
-        <v>334022.72</v>
+        <v>1732233.6</v>
       </c>
       <c r="O178" s="1">
-        <v>0.09</v>
+        <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>470</v>
+        <v>405</v>
       </c>
       <c r="B179" t="s">
-        <v>471</v>
+        <v>406</v>
       </c>
       <c r="C179" s="1">
-        <v>2654000.0</v>
+        <v>458400.0</v>
       </c>
       <c r="D179" s="1">
-        <v>89.01</v>
+        <v>98.53</v>
       </c>
       <c r="E179" s="1">
-        <v>88.18168877</v>
+        <v>99.59599913</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>2340342.02</v>
+        <v>456548.06</v>
       </c>
       <c r="I179" s="1">
-        <v>21983.38</v>
+        <v>-4886.54</v>
       </c>
       <c r="J179" s="1">
-        <v>0.93932339000605</v>
+        <v>-1.0703232426396</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="L179">
-        <v>0.0</v>
+        <v>778.02</v>
       </c>
       <c r="M179" s="1">
-        <v>2362325.4</v>
+        <v>451661.52</v>
       </c>
       <c r="N179" s="1">
-        <v>2362325.4</v>
+        <v>452439.54</v>
       </c>
       <c r="O179" s="1">
-        <v>0.65</v>
+        <v>0.13</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>472</v>
+        <v>407</v>
       </c>
       <c r="B180" t="s">
-        <v>473</v>
+        <v>408</v>
       </c>
       <c r="C180" s="1">
-        <v>455000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>62.804</v>
+        <v>88.669</v>
       </c>
       <c r="E180" s="1">
-        <v>73.7520967</v>
+        <v>89.945602</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>335572.04</v>
+        <v>449728.01</v>
       </c>
       <c r="I180" s="1">
-        <v>-49813.84</v>
+        <v>-6383.01</v>
       </c>
       <c r="J180" s="1">
-        <v>-14.844454859827</v>
+        <v>-1.4193045258622</v>
       </c>
       <c r="K180">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>442.53</v>
+        <v>0.59</v>
+      </c>
+      <c r="L180" t="s">
+        <v>409</v>
       </c>
       <c r="M180" s="1">
-        <v>285758.2</v>
+        <v>443345.0</v>
       </c>
       <c r="N180" s="1">
-        <v>286200.73</v>
+        <v>446302.19</v>
       </c>
       <c r="O180" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>474</v>
+        <v>410</v>
       </c>
       <c r="B181" t="s">
-        <v>475</v>
+        <v>411</v>
       </c>
       <c r="C181" s="1">
-        <v>838000.0</v>
+        <v>266000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>95.601</v>
+        <v>88.588</v>
       </c>
       <c r="E181" s="1">
-        <v>93.98170644</v>
+        <v>84.29</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>787566.7</v>
+        <v>224211.4</v>
       </c>
       <c r="I181" s="1">
-        <v>13569.68</v>
+        <v>11432.68</v>
       </c>
       <c r="J181" s="1">
-        <v>1.7229880339024</v>
+        <v>5.0990627595207</v>
       </c>
       <c r="K181">
-        <v>0.19</v>
+        <v>1.26</v>
       </c>
       <c r="L181" t="s">
-        <v>476</v>
+        <v>412</v>
       </c>
       <c r="M181" s="1">
-        <v>801136.38</v>
+        <v>235644.08</v>
       </c>
       <c r="N181" s="1">
-        <v>802766.46</v>
+        <v>239005.52</v>
       </c>
       <c r="O181" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>477</v>
+        <v>413</v>
       </c>
       <c r="B182" t="s">
-        <v>478</v>
+        <v>414</v>
       </c>
       <c r="C182" s="1">
-        <v>455000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>86.662</v>
+        <v>101.25</v>
       </c>
       <c r="E182" s="1">
-        <v>92.08948352</v>
+        <v>99.104</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>419007.15</v>
+        <v>792832.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-24695.05</v>
+        <v>17168.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-5.8937061097883</v>
+        <v>2.1654020019374</v>
       </c>
       <c r="K182">
-        <v>0.91</v>
+        <v>0.62</v>
       </c>
       <c r="L182" t="s">
-        <v>479</v>
+        <v>415</v>
       </c>
       <c r="M182" s="1">
-        <v>394312.1</v>
+        <v>810000.0</v>
       </c>
       <c r="N182" s="1">
-        <v>398449.17</v>
+        <v>814926.03</v>
       </c>
       <c r="O182" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>480</v>
+        <v>416</v>
       </c>
       <c r="B183" t="s">
-        <v>481</v>
+        <v>417</v>
       </c>
       <c r="C183" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.512</v>
+        <v>103.768</v>
       </c>
       <c r="E183" s="1">
-        <v>100.09619333</v>
+        <v>105.76</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>300288.58</v>
+        <v>423040.0</v>
       </c>
       <c r="I183" s="1">
-        <v>7247.42</v>
+        <v>-7968.0</v>
       </c>
       <c r="J183" s="1">
-        <v>2.4134850549428</v>
+        <v>-1.8835098335855</v>
       </c>
       <c r="K183">
-        <v>1.75</v>
+        <v>0.44</v>
       </c>
       <c r="L183" t="s">
-        <v>482</v>
+        <v>418</v>
       </c>
       <c r="M183" s="1">
-        <v>307536.0</v>
+        <v>415072.0</v>
       </c>
       <c r="N183" s="1">
-        <v>312797.1</v>
+        <v>416835.01</v>
       </c>
       <c r="O183" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>483</v>
+        <v>419</v>
       </c>
       <c r="B184" t="s">
-        <v>484</v>
+        <v>420</v>
       </c>
       <c r="C184" s="1">
-        <v>600000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>102.661</v>
+        <v>98.56</v>
       </c>
       <c r="E184" s="1">
-        <v>103.1</v>
+        <v>99.799</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>618600.0</v>
+        <v>479035.2</v>
       </c>
       <c r="I184" s="1">
-        <v>-2634.0</v>
+        <v>-5947.2</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.42580019398642</v>
+        <v>-1.2414954057656</v>
       </c>
       <c r="K184">
-        <v>2.78</v>
+        <v>1.21</v>
       </c>
       <c r="L184" t="s">
-        <v>485</v>
+        <v>421</v>
       </c>
       <c r="M184" s="1">
-        <v>615966.0</v>
+        <v>473088.0</v>
       </c>
       <c r="N184" s="1">
-        <v>632667.37</v>
+        <v>478882.52</v>
       </c>
       <c r="O184" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>486</v>
+        <v>422</v>
       </c>
       <c r="B185" t="s">
-        <v>487</v>
+        <v>423</v>
       </c>
       <c r="C185" s="1">
-        <v>3533000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>88.0</v>
+        <v>100.6</v>
       </c>
       <c r="E185" s="1">
-        <v>88.7182287</v>
+        <v>99.607</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>3134415.02</v>
+        <v>394443.72</v>
       </c>
       <c r="I185" s="1">
-        <v>-25375.02</v>
+        <v>3932.28</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.80956158766748</v>
+        <v>0.99691788729708</v>
       </c>
       <c r="K185">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L185" t="s">
+        <v>424</v>
       </c>
       <c r="M185" s="1">
-        <v>3109040.0</v>
+        <v>398376.0</v>
       </c>
       <c r="N185" s="1">
-        <v>3109040.0</v>
+        <v>400243.44</v>
       </c>
       <c r="O185" s="1">
-        <v>0.86</v>
+        <v>0.11</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>488</v>
+        <v>425</v>
       </c>
       <c r="B186" t="s">
-        <v>489</v>
+        <v>426</v>
       </c>
       <c r="C186" s="1">
-        <v>6016289.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.271</v>
+        <v>99.912</v>
       </c>
       <c r="E186" s="1">
-        <v>114.38153736</v>
+        <v>99.991</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>6881523.85</v>
+        <v>299973.0</v>
       </c>
       <c r="I186" s="1">
-        <v>191439.85</v>
+        <v>-237.0</v>
       </c>
       <c r="J186" s="1">
-        <v>2.7819397879439</v>
+        <v>-0.079007110639958</v>
       </c>
       <c r="K186">
-        <v>0.11</v>
+        <v>2.62</v>
       </c>
       <c r="L186" t="s">
-        <v>490</v>
+        <v>427</v>
       </c>
       <c r="M186" s="1">
-        <v>7072963.7</v>
+        <v>299736.0</v>
       </c>
       <c r="N186" s="1">
-        <v>7079668.13</v>
+        <v>307589.42</v>
       </c>
       <c r="O186" s="1">
-        <v>1.95</v>
+        <v>0.09</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>491</v>
+        <v>428</v>
       </c>
       <c r="B187" t="s">
-        <v>492</v>
+        <v>429</v>
       </c>
       <c r="C187" s="1">
-        <v>1346889.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>96.145</v>
+        <v>94.278</v>
       </c>
       <c r="E187" s="1">
-        <v>112.6789186</v>
+        <v>91.473</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1517659.96</v>
+        <v>274419.0</v>
       </c>
       <c r="I187" s="1">
-        <v>70124.27</v>
+        <v>8415.0</v>
       </c>
       <c r="J187" s="1">
-        <v>4.6205521558334</v>
+        <v>3.0664786330393</v>
       </c>
       <c r="K187">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>877.76</v>
+        <v>0.34</v>
+      </c>
+      <c r="L187" t="s">
+        <v>430</v>
       </c>
       <c r="M187" s="1">
-        <v>1587784.23</v>
+        <v>282834.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1588661.99</v>
+        <v>283868.47</v>
       </c>
       <c r="O187" s="1">
-        <v>0.44</v>
+        <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>493</v>
+        <v>431</v>
       </c>
       <c r="B188" t="s">
-        <v>494</v>
+        <v>432</v>
       </c>
       <c r="C188" s="1">
-        <v>11236770.0</v>
+        <v>1243000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>63.322</v>
+        <v>88.804</v>
       </c>
       <c r="E188" s="1">
-        <v>73.12521855</v>
+        <v>87.9490531</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>8216912.62</v>
+        <v>1093206.73</v>
       </c>
       <c r="I188" s="1">
-        <v>-1101565.12</v>
+        <v>10626.99</v>
       </c>
       <c r="J188" s="1">
-        <v>-13.406070758484</v>
+        <v>0.97209335694448</v>
       </c>
       <c r="K188">
-        <v>0.35</v>
+        <v>0.88</v>
       </c>
       <c r="L188" t="s">
-        <v>495</v>
+        <v>433</v>
       </c>
       <c r="M188" s="1">
-        <v>7115347.5</v>
+        <v>1103833.72</v>
       </c>
       <c r="N188" s="1">
-        <v>7154599.23</v>
+        <v>1114829.54</v>
       </c>
       <c r="O188" s="1">
-        <v>1.97</v>
+        <v>0.31</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>496</v>
+        <v>434</v>
       </c>
       <c r="B189" t="s">
-        <v>497</v>
+        <v>435</v>
       </c>
       <c r="C189" s="1">
-        <v>1410000.0</v>
+        <v>722000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>95.676</v>
+        <v>98.916</v>
       </c>
       <c r="E189" s="1">
-        <v>94.925</v>
+        <v>99.459</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1338442.5</v>
+        <v>718093.98</v>
       </c>
       <c r="I189" s="1">
-        <v>10589.1</v>
+        <v>-3920.46</v>
       </c>
       <c r="J189" s="1">
-        <v>0.79115090861206</v>
+        <v>-0.54595360902482</v>
       </c>
       <c r="K189">
-        <v>0.15</v>
+        <v>0.56</v>
       </c>
       <c r="L189" t="s">
-        <v>498</v>
+        <v>436</v>
       </c>
       <c r="M189" s="1">
-        <v>1349031.6</v>
+        <v>714173.52</v>
       </c>
       <c r="N189" s="1">
-        <v>1351088.65</v>
+        <v>718223.64</v>
       </c>
       <c r="O189" s="1">
-        <v>0.37</v>
+        <v>0.2</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>499</v>
+        <v>437</v>
       </c>
       <c r="B190" t="s">
-        <v>500</v>
+        <v>438</v>
       </c>
       <c r="C190" s="1">
-        <v>1728146.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>85.522</v>
+        <v>98.054</v>
       </c>
       <c r="E190" s="1">
-        <v>88.17945822</v>
+        <v>99.292</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>1523869.78</v>
+        <v>595752.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-45924.76</v>
+        <v>-7428.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-3.0136932041529</v>
+        <v>-1.2468275389759</v>
       </c>
       <c r="K190">
-        <v>0.87</v>
+        <v>0.49</v>
       </c>
       <c r="L190" t="s">
-        <v>501</v>
+        <v>439</v>
       </c>
       <c r="M190" s="1">
-        <v>1477945.02</v>
+        <v>588324.0</v>
       </c>
       <c r="N190" s="1">
-        <v>1493036.71</v>
+        <v>591258.25</v>
       </c>
       <c r="O190" s="1">
-        <v>0.41</v>
+        <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="B191" t="s">
-        <v>503</v>
+        <v>441</v>
       </c>
       <c r="C191" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>80.58</v>
+        <v>103.673</v>
       </c>
       <c r="E191" s="1">
-        <v>80.24</v>
+        <v>105.478</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>320960.0</v>
+        <v>210956.0</v>
       </c>
       <c r="I191" s="1">
-        <v>1360.0</v>
+        <v>-3610.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.42372881355932</v>
+        <v>-1.7112573238021</v>
       </c>
       <c r="K191">
-        <v>0.87</v>
+        <v>3.9</v>
       </c>
       <c r="L191" t="s">
-        <v>504</v>
+        <v>442</v>
       </c>
       <c r="M191" s="1">
-        <v>322320.0</v>
+        <v>207346.0</v>
       </c>
       <c r="N191" s="1">
-        <v>325813.15</v>
+        <v>215139.3</v>
       </c>
       <c r="O191" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>505</v>
+        <v>443</v>
       </c>
       <c r="B192" t="s">
-        <v>506</v>
+        <v>444</v>
       </c>
       <c r="C192" s="1">
-        <v>5180000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>75.844</v>
+        <v>98.451</v>
       </c>
       <c r="E192" s="1">
-        <v>78.51779459</v>
+        <v>99.74</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>4067221.76</v>
+        <v>199480.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-138502.56</v>
+        <v>-2578.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-3.405335832979</v>
+        <v>-1.2923601363545</v>
       </c>
       <c r="K192">
-        <v>0.87</v>
+        <v>1.78</v>
       </c>
       <c r="L192" t="s">
-        <v>507</v>
+        <v>445</v>
       </c>
       <c r="M192" s="1">
-        <v>3928719.2</v>
+        <v>196902.0</v>
       </c>
       <c r="N192" s="1">
-        <v>3973955.5</v>
+        <v>200452.68</v>
       </c>
       <c r="O192" s="1">
-        <v>1.09</v>
+        <v>0.06</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>508</v>
+        <v>446</v>
       </c>
       <c r="B193" t="s">
-        <v>509</v>
+        <v>447</v>
       </c>
       <c r="C193" s="1">
-        <v>1890000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>77.932</v>
+        <v>99.244</v>
       </c>
       <c r="E193" s="1">
-        <v>82.87465608</v>
+        <v>99.933</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>1566331.0</v>
+        <v>799464.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-93416.2</v>
+        <v>-5512.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-5.964013991934</v>
+        <v>-0.68946193949946</v>
       </c>
       <c r="K193">
-        <v>2.1</v>
+        <v>0.19</v>
       </c>
       <c r="L193" t="s">
-        <v>510</v>
+        <v>448</v>
       </c>
       <c r="M193" s="1">
-        <v>1472914.8</v>
+        <v>793952.0</v>
       </c>
       <c r="N193" s="1">
-        <v>1512527.13</v>
+        <v>795505.42</v>
       </c>
       <c r="O193" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>511</v>
+        <v>449</v>
       </c>
       <c r="B194" t="s">
-        <v>512</v>
+        <v>450</v>
       </c>
       <c r="C194" s="1">
-        <v>1416000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>98.554</v>
+        <v>99.895</v>
       </c>
       <c r="E194" s="1">
-        <v>99.42846751</v>
+        <v>100.91</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>1407907.1</v>
+        <v>302730.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-12382.46</v>
+        <v>-3045.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.87949410866669</v>
+        <v>-1.005846794173</v>
       </c>
       <c r="K194">
-        <v>2.24</v>
+        <v>2.67</v>
       </c>
       <c r="L194" t="s">
-        <v>513</v>
+        <v>451</v>
       </c>
       <c r="M194" s="1">
-        <v>1395524.64</v>
+        <v>299685.0</v>
       </c>
       <c r="N194" s="1">
-        <v>1427180.97</v>
+        <v>307701.78</v>
       </c>
       <c r="O194" s="1">
-        <v>0.39</v>
+        <v>0.09</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>514</v>
+        <v>452</v>
       </c>
       <c r="B195" t="s">
-        <v>515</v>
+        <v>453</v>
       </c>
       <c r="C195" s="1">
-        <v>6124457.0</v>
+        <v>1732709.34</v>
       </c>
       <c r="D195" s="1">
-        <v>100.412</v>
+        <v>89.484</v>
       </c>
       <c r="E195" s="1">
-        <v>99.44213193</v>
+        <v>88.85475102</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>6090290.61</v>
+        <v>1539594.57</v>
       </c>
       <c r="I195" s="1">
-        <v>59399.15</v>
+        <v>10903.05</v>
       </c>
       <c r="J195" s="1">
-        <v>0.97530895984617</v>
+        <v>0.70817669875258</v>
       </c>
       <c r="K195">
-        <v>0.68</v>
+        <v>0.07</v>
       </c>
       <c r="L195" t="s">
-        <v>516</v>
+        <v>454</v>
       </c>
       <c r="M195" s="1">
-        <v>6149689.76</v>
+        <v>1550497.62</v>
       </c>
       <c r="N195" s="1">
-        <v>6191386.41</v>
+        <v>1551750.87</v>
       </c>
       <c r="O195" s="1">
-        <v>1.71</v>
+        <v>0.44</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>517</v>
+        <v>455</v>
       </c>
       <c r="B196" t="s">
-        <v>518</v>
+        <v>456</v>
       </c>
       <c r="C196" s="1">
-        <v>972800.0</v>
+        <v>327759.16</v>
       </c>
       <c r="D196" s="1">
-        <v>99.402</v>
+        <v>96.288</v>
       </c>
       <c r="E196" s="1">
-        <v>98.725</v>
+        <v>96.69544247</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>960396.8</v>
+        <v>316928.17</v>
       </c>
       <c r="I196" s="1">
-        <v>6585.86</v>
+        <v>-1335.43</v>
       </c>
       <c r="J196" s="1">
-        <v>0.68574364262771</v>
+        <v>-0.42136677216165</v>
       </c>
       <c r="K196">
-        <v>2.86</v>
+        <v>0.58</v>
       </c>
       <c r="L196" t="s">
-        <v>519</v>
+        <v>457</v>
       </c>
       <c r="M196" s="1">
-        <v>966982.66</v>
+        <v>315592.74</v>
       </c>
       <c r="N196" s="1">
-        <v>994847.38</v>
+        <v>317489.25</v>
       </c>
       <c r="O196" s="1">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>520</v>
+        <v>458</v>
       </c>
       <c r="B197" t="s">
-        <v>521</v>
+        <v>459</v>
       </c>
       <c r="C197" s="1">
-        <v>241000.0</v>
+        <v>2161015.52</v>
       </c>
       <c r="D197" s="1">
-        <v>100.958</v>
+        <v>98.327</v>
       </c>
       <c r="E197" s="1">
-        <v>99.558</v>
+        <v>104.08772909</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>239934.78</v>
+        <v>2249351.98</v>
       </c>
       <c r="I197" s="1">
-        <v>3374.0</v>
+        <v>-124490.25</v>
       </c>
       <c r="J197" s="1">
-        <v>1.406215472388</v>
+        <v>-5.5344939834627</v>
       </c>
       <c r="K197">
-        <v>0.5</v>
+        <v>2.17</v>
       </c>
       <c r="L197" t="s">
-        <v>522</v>
+        <v>460</v>
       </c>
       <c r="M197" s="1">
-        <v>243308.78</v>
+        <v>2124861.73</v>
       </c>
       <c r="N197" s="1">
-        <v>244505.53</v>
+        <v>2171752.81</v>
       </c>
       <c r="O197" s="1">
-        <v>0.07</v>
+        <v>0.61</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>523</v>
+        <v>461</v>
       </c>
       <c r="B198" t="s">
-        <v>524</v>
+        <v>462</v>
       </c>
       <c r="C198" s="1">
-        <v>200000.0</v>
+        <v>2545137.11</v>
       </c>
       <c r="D198" s="1">
-        <v>83.607</v>
+        <v>104.89</v>
       </c>
       <c r="E198" s="1">
-        <v>81.75</v>
+        <v>122.46564744</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>163500.0</v>
+        <v>3116918.64</v>
       </c>
       <c r="I198" s="1">
-        <v>3714.0</v>
+        <v>-447324.32</v>
       </c>
       <c r="J198" s="1">
-        <v>2.2715596330275</v>
+        <v>-14.351491702716</v>
       </c>
       <c r="K198">
-        <v>1.35</v>
+        <v>4.08</v>
       </c>
       <c r="L198" t="s">
-        <v>525</v>
+        <v>463</v>
       </c>
       <c r="M198" s="1">
-        <v>167214.0</v>
+        <v>2669594.32</v>
       </c>
       <c r="N198" s="1">
-        <v>169909.89</v>
+        <v>2773317.37</v>
       </c>
       <c r="O198" s="1">
-        <v>0.05</v>
+        <v>0.78</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>526</v>
+        <v>464</v>
       </c>
       <c r="B199" t="s">
-        <v>527</v>
+        <v>465</v>
       </c>
       <c r="C199" s="1">
-        <v>5800327.06</v>
+        <v>405000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>77.119</v>
+        <v>98.507</v>
       </c>
       <c r="E199" s="1">
-        <v>77.80337132</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>4512850.0</v>
+        <v>405000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-39695.77</v>
+        <v>-6046.65</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.87961642864265</v>
+        <v>-1.493</v>
       </c>
       <c r="K199">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.13</v>
+      </c>
+      <c r="L199" t="s">
+        <v>466</v>
       </c>
       <c r="M199" s="1">
-        <v>4473154.23</v>
+        <v>398953.35</v>
       </c>
       <c r="N199" s="1">
-        <v>4473154.23</v>
+        <v>403543.15</v>
       </c>
       <c r="O199" s="1">
-        <v>1.23</v>
+        <v>0.11</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>528</v>
+        <v>467</v>
       </c>
       <c r="B200" t="s">
-        <v>529</v>
+        <v>468</v>
       </c>
       <c r="C200" s="1">
-        <v>8481534.2</v>
+        <v>400000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>88.404</v>
+        <v>105.394</v>
       </c>
       <c r="E200" s="1">
-        <v>103.18811047</v>
+        <v>99.922</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>8751934.88</v>
+        <v>399688.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-1253919.39</v>
+        <v>21888.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-14.327339122066</v>
+        <v>5.4762714917636</v>
       </c>
       <c r="K200">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="L200" t="s">
-        <v>530</v>
+        <v>469</v>
       </c>
       <c r="M200" s="1">
-        <v>7498015.49</v>
+        <v>421576.0</v>
       </c>
       <c r="N200" s="1">
-        <v>7622914.8</v>
+        <v>427822.58</v>
       </c>
       <c r="O200" s="1">
-        <v>2.1</v>
+        <v>0.12</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>531</v>
+        <v>470</v>
       </c>
       <c r="B201" t="s">
-        <v>532</v>
+        <v>471</v>
       </c>
       <c r="C201" s="1">
-        <v>8201357.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>97.675</v>
+        <v>98.742</v>
       </c>
       <c r="E201" s="1">
-        <v>98.81259906</v>
+        <v>100.028</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>8103974.01</v>
+        <v>500140.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-93298.56</v>
+        <v>-6430.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.1512692400651</v>
+        <v>-1.2856400207942</v>
       </c>
       <c r="K201">
-        <v>2.67</v>
+        <v>0.55</v>
       </c>
       <c r="L201" t="s">
-        <v>533</v>
+        <v>472</v>
       </c>
       <c r="M201" s="1">
-        <v>8010675.45</v>
+        <v>493710.0</v>
       </c>
       <c r="N201" s="1">
-        <v>8229697.54</v>
+        <v>496454.09</v>
       </c>
       <c r="O201" s="1">
-        <v>2.27</v>
+        <v>0.14</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>534</v>
+        <v>473</v>
       </c>
       <c r="B202" t="s">
-        <v>535</v>
+        <v>474</v>
       </c>
       <c r="C202" s="1">
-        <v>4404802.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>98.818</v>
+        <v>105.985</v>
       </c>
       <c r="E202" s="1">
-        <v>99.87601032</v>
+        <v>107.84</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>4399340.5</v>
+        <v>215680.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-46603.26</v>
+        <v>-3710.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.059323778189</v>
+        <v>-1.7201409495549</v>
       </c>
       <c r="K202">
-        <v>1.23</v>
+        <v>1.54</v>
       </c>
       <c r="L202" t="s">
-        <v>536</v>
+        <v>475</v>
       </c>
       <c r="M202" s="1">
-        <v>4352737.24</v>
+        <v>211970.0</v>
       </c>
       <c r="N202" s="1">
-        <v>4407018.88</v>
+        <v>215041.23</v>
       </c>
       <c r="O202" s="1">
-        <v>1.21</v>
+        <v>0.06</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>537</v>
+        <v>476</v>
       </c>
       <c r="B203" t="s">
-        <v>538</v>
+        <v>477</v>
       </c>
       <c r="C203" s="1">
-        <v>3380000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.09</v>
+        <v>103.775</v>
       </c>
       <c r="E203" s="1">
-        <v>99.374</v>
+        <v>105.68</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>3358841.2</v>
+        <v>422720.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-43399.2</v>
+        <v>-7620.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.2920884738463</v>
+        <v>-1.802611657835</v>
       </c>
       <c r="K203">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>0.14</v>
+      </c>
+      <c r="L203">
+        <v>557.53</v>
       </c>
       <c r="M203" s="1">
-        <v>3315442.0</v>
+        <v>415100.0</v>
       </c>
       <c r="N203" s="1">
-        <v>3367206.93</v>
+        <v>415657.53</v>
       </c>
       <c r="O203" s="1">
-        <v>0.93</v>
+        <v>0.12</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>540</v>
+        <v>478</v>
       </c>
       <c r="B204" t="s">
-        <v>541</v>
+        <v>479</v>
       </c>
       <c r="C204" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.124</v>
+        <v>99.173</v>
       </c>
       <c r="E204" s="1">
-        <v>100.73</v>
+        <v>99.832</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>302190.0</v>
+        <v>99832.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-1818.0</v>
+        <v>-659.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.60160825970416</v>
+        <v>-0.66010898309159</v>
       </c>
       <c r="K204">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>0.61</v>
+      </c>
+      <c r="L204">
+        <v>613.7</v>
       </c>
       <c r="M204" s="1">
-        <v>300372.0</v>
+        <v>99173.0</v>
       </c>
       <c r="N204" s="1">
-        <v>303869.26</v>
+        <v>99786.7</v>
       </c>
       <c r="O204" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>543</v>
+        <v>480</v>
       </c>
       <c r="B205" t="s">
-        <v>544</v>
+        <v>481</v>
       </c>
       <c r="C205" s="1">
-        <v>339000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>104.39</v>
+        <v>98.342</v>
       </c>
       <c r="E205" s="1">
-        <v>99.775</v>
+        <v>99.528</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>338237.25</v>
+        <v>407069.52</v>
       </c>
       <c r="I205" s="1">
-        <v>15644.85</v>
+        <v>-4850.74</v>
       </c>
       <c r="J205" s="1">
-        <v>4.6254071661238</v>
+        <v>-1.1916244674865</v>
       </c>
       <c r="K205">
-        <v>0.77</v>
+        <v>1.07</v>
       </c>
       <c r="L205" t="s">
-        <v>545</v>
+        <v>482</v>
       </c>
       <c r="M205" s="1">
-        <v>353882.1</v>
+        <v>402218.78</v>
       </c>
       <c r="N205" s="1">
-        <v>356487.29</v>
+        <v>406605.73</v>
       </c>
       <c r="O205" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>546</v>
+        <v>483</v>
       </c>
       <c r="B206" t="s">
-        <v>547</v>
+        <v>484</v>
       </c>
       <c r="C206" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.997</v>
+        <v>98.267</v>
       </c>
       <c r="E206" s="1">
-        <v>99.24</v>
+        <v>99.46</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>198480.0</v>
+        <v>497300.0</v>
       </c>
       <c r="I206" s="1">
-        <v>1514.0</v>
+        <v>-5965.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0.76279725916969</v>
+        <v>-1.1994771767545</v>
       </c>
       <c r="K206">
+        <v>1.51</v>
+      </c>
+      <c r="L206" t="s">
+        <v>485</v>
+      </c>
+      <c r="M206" s="1">
+        <v>491335.0</v>
+      </c>
+      <c r="N206" s="1">
+        <v>498870.96</v>
+      </c>
+      <c r="O206" s="1">
         <v>0.14</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.06</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>548</v>
+        <v>486</v>
       </c>
       <c r="B207" t="s">
-        <v>549</v>
+        <v>487</v>
       </c>
       <c r="C207" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>89.998</v>
+        <v>98.373</v>
       </c>
       <c r="E207" s="1">
-        <v>85.48</v>
+        <v>100.45</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>170960.0</v>
+        <v>301350.0</v>
       </c>
       <c r="I207" s="1">
-        <v>9036.0</v>
+        <v>-6231.0</v>
       </c>
       <c r="J207" s="1">
-        <v>5.285446888161</v>
+        <v>-2.0676953708313</v>
       </c>
       <c r="K207">
-        <v>1.46</v>
+        <v>1.26</v>
       </c>
       <c r="L207" t="s">
-        <v>550</v>
+        <v>488</v>
       </c>
       <c r="M207" s="1">
-        <v>179996.0</v>
+        <v>295119.0</v>
       </c>
       <c r="N207" s="1">
-        <v>182925.59</v>
+        <v>298909.07</v>
       </c>
       <c r="O207" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>551</v>
+        <v>489</v>
       </c>
       <c r="B208" t="s">
-        <v>552</v>
+        <v>490</v>
       </c>
       <c r="C208" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>93.405</v>
+        <v>96.255</v>
       </c>
       <c r="E208" s="1">
-        <v>94.01785714</v>
+        <v>99.077</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>658125.0</v>
+        <v>396308.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-4290.0</v>
+        <v>-11288.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-0.65185185185185</v>
+        <v>-2.8482897140608</v>
       </c>
       <c r="K208">
-        <v>0.57</v>
+        <v>1.62</v>
       </c>
       <c r="L208" t="s">
-        <v>553</v>
+        <v>491</v>
       </c>
       <c r="M208" s="1">
-        <v>653835.0</v>
+        <v>385020.0</v>
       </c>
       <c r="N208" s="1">
-        <v>657828.84</v>
+        <v>391502.19</v>
       </c>
       <c r="O208" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>554</v>
+        <v>492</v>
       </c>
       <c r="B209" t="s">
-        <v>555</v>
+        <v>493</v>
       </c>
       <c r="C209" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>102.855</v>
+        <v>94.219</v>
       </c>
       <c r="E209" s="1">
-        <v>99.858</v>
+        <v>92.4576925</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>499290.0</v>
+        <v>369830.77</v>
       </c>
       <c r="I209" s="1">
-        <v>14985.0</v>
+        <v>7045.23</v>
       </c>
       <c r="J209" s="1">
-        <v>3.0012617917443</v>
+        <v>1.9049875163173</v>
       </c>
       <c r="K209">
-        <v>2.59</v>
+        <v>0.42</v>
       </c>
       <c r="L209" t="s">
-        <v>556</v>
+        <v>494</v>
       </c>
       <c r="M209" s="1">
-        <v>514275.0</v>
+        <v>376876.0</v>
       </c>
       <c r="N209" s="1">
-        <v>527227.05</v>
+        <v>378573.26</v>
       </c>
       <c r="O209" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>557</v>
+        <v>495</v>
       </c>
       <c r="B210" t="s">
-        <v>558</v>
+        <v>496</v>
       </c>
       <c r="C210" s="1">
-        <v>300000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.463</v>
+        <v>103.721</v>
       </c>
       <c r="E210" s="1">
-        <v>100.0</v>
+        <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>300000.0</v>
+        <v>442791.79</v>
       </c>
       <c r="I210" s="1">
-        <v>-1611.0</v>
+        <v>16692.24</v>
       </c>
       <c r="J210" s="1">
-        <v>-0.537</v>
+        <v>3.7697717927426</v>
       </c>
       <c r="K210">
-        <v>0.93</v>
+        <v>4.57</v>
       </c>
       <c r="L210" t="s">
-        <v>559</v>
+        <v>497</v>
       </c>
       <c r="M210" s="1">
-        <v>298389.0</v>
+        <v>459484.03</v>
       </c>
       <c r="N210" s="1">
-        <v>301193.79</v>
+        <v>479719.42</v>
       </c>
       <c r="O210" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>560</v>
+        <v>498</v>
       </c>
       <c r="B211" t="s">
-        <v>561</v>
+        <v>499</v>
       </c>
       <c r="C211" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>94.378</v>
+        <v>104.231</v>
       </c>
       <c r="E211" s="1">
-        <v>94.54545455</v>
+        <v>99.961</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>1040000.0</v>
+        <v>399844.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-1842.0</v>
+        <v>17080.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-0.17711538461538</v>
+        <v>4.2716659497204</v>
       </c>
       <c r="K211">
-        <v>1.8</v>
+        <v>3.21</v>
       </c>
       <c r="L211" t="s">
-        <v>562</v>
+        <v>500</v>
       </c>
       <c r="M211" s="1">
-        <v>1038158.0</v>
+        <v>416924.0</v>
       </c>
       <c r="N211" s="1">
-        <v>1057958.0</v>
+        <v>429745.92</v>
       </c>
       <c r="O211" s="1">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>563</v>
+        <v>501</v>
       </c>
       <c r="B212" t="s">
-        <v>564</v>
+        <v>502</v>
       </c>
       <c r="C212" s="1">
-        <v>600000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.396</v>
+        <v>97.923</v>
       </c>
       <c r="E212" s="1">
-        <v>98.642</v>
+        <v>99.702</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>591852.0</v>
+        <v>378867.6</v>
       </c>
       <c r="I212" s="1">
-        <v>4524.0</v>
+        <v>-6760.2</v>
       </c>
       <c r="J212" s="1">
-        <v>0.76438028426025</v>
+        <v>-1.784317265451</v>
       </c>
       <c r="K212">
-        <v>3.09</v>
+        <v>1.5</v>
       </c>
       <c r="L212" t="s">
-        <v>565</v>
+        <v>503</v>
       </c>
       <c r="M212" s="1">
-        <v>596376.0</v>
+        <v>372107.4</v>
       </c>
       <c r="N212" s="1">
-        <v>614930.79</v>
+        <v>377791.78</v>
       </c>
       <c r="O212" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>566</v>
+        <v>504</v>
       </c>
       <c r="B213" t="s">
-        <v>567</v>
+        <v>505</v>
       </c>
       <c r="C213" s="1">
-        <v>355000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.681</v>
+        <v>96.613</v>
       </c>
       <c r="E213" s="1">
-        <v>99.628</v>
+        <v>99.3</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>353679.4</v>
+        <v>347550.0</v>
       </c>
       <c r="I213" s="1">
-        <v>188.15</v>
+        <v>-9404.5</v>
       </c>
       <c r="J213" s="1">
-        <v>0.053197896173766</v>
+        <v>-2.705941591138</v>
       </c>
       <c r="K213">
-        <v>1.12</v>
+        <v>1.63</v>
       </c>
       <c r="L213" t="s">
-        <v>568</v>
+        <v>506</v>
       </c>
       <c r="M213" s="1">
-        <v>353867.55</v>
+        <v>338145.5</v>
       </c>
       <c r="N213" s="1">
-        <v>357850.36</v>
+        <v>343864.4</v>
       </c>
       <c r="O213" s="1">
         <v>0.1</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>569</v>
+        <v>507</v>
       </c>
       <c r="B214" t="s">
-        <v>570</v>
+        <v>508</v>
       </c>
       <c r="C214" s="1">
         <v>300000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.396</v>
+        <v>101.772</v>
       </c>
       <c r="E214" s="1">
-        <v>99.736</v>
+        <v>99.611</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>299208.0</v>
+        <v>298833.0</v>
       </c>
       <c r="I214" s="1">
-        <v>1980.0</v>
+        <v>6483.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0.66174701211198</v>
+        <v>2.1694391181697</v>
       </c>
       <c r="K214">
-        <v>0.82</v>
+        <v>2.63</v>
       </c>
       <c r="L214" t="s">
-        <v>571</v>
+        <v>509</v>
       </c>
       <c r="M214" s="1">
-        <v>301188.0</v>
+        <v>305316.0</v>
       </c>
       <c r="N214" s="1">
-        <v>303653.75</v>
+        <v>313206.41</v>
       </c>
       <c r="O214" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>572</v>
+        <v>510</v>
       </c>
       <c r="B215" t="s">
-        <v>573</v>
+        <v>511</v>
       </c>
       <c r="C215" s="1">
-        <v>261000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.083</v>
+        <v>98.982</v>
       </c>
       <c r="E215" s="1">
-        <v>99.594</v>
+        <v>99.438</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>259940.34</v>
+        <v>596628.0</v>
       </c>
       <c r="I215" s="1">
-        <v>1276.29</v>
+        <v>-2736.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.49099343333936</v>
+        <v>-0.45857720388584</v>
       </c>
       <c r="K215">
-        <v>2.22</v>
+        <v>2.58</v>
       </c>
       <c r="L215" t="s">
-        <v>574</v>
+        <v>512</v>
       </c>
       <c r="M215" s="1">
-        <v>261216.63</v>
+        <v>593892.0</v>
       </c>
       <c r="N215" s="1">
-        <v>267008.68</v>
+        <v>609354.33</v>
       </c>
       <c r="O215" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>575</v>
+        <v>513</v>
       </c>
       <c r="B216" t="s">
-        <v>576</v>
+        <v>514</v>
       </c>
       <c r="C216" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.969</v>
+        <v>100.247</v>
       </c>
       <c r="E216" s="1">
-        <v>100.0</v>
+        <v>102.74725</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>900000.0</v>
+        <v>410989.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-279.0</v>
+        <v>-10001.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.031</v>
+        <v>-2.4333984607861</v>
       </c>
       <c r="K216">
-        <v>1.78</v>
+        <v>3.32</v>
       </c>
       <c r="L216" t="s">
-        <v>577</v>
+        <v>515</v>
       </c>
       <c r="M216" s="1">
-        <v>899721.0</v>
+        <v>400988.0</v>
       </c>
       <c r="N216" s="1">
-        <v>915773.05</v>
+        <v>414278.41</v>
       </c>
       <c r="O216" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>578</v>
+        <v>516</v>
       </c>
       <c r="B217" t="s">
-        <v>579</v>
+        <v>517</v>
       </c>
       <c r="C217" s="1">
-        <v>785000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>102.548</v>
+        <v>96.822</v>
       </c>
       <c r="E217" s="1">
-        <v>99.849</v>
+        <v>98.434</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>783814.65</v>
+        <v>295302.0</v>
       </c>
       <c r="I217" s="1">
-        <v>21187.15</v>
+        <v>-4836.0</v>
       </c>
       <c r="J217" s="1">
-        <v>2.7030816532965</v>
+        <v>-1.6376455289839</v>
       </c>
       <c r="K217">
-        <v>1.49</v>
+        <v>2.67</v>
       </c>
       <c r="L217" t="s">
-        <v>580</v>
+        <v>518</v>
       </c>
       <c r="M217" s="1">
-        <v>805001.8</v>
+        <v>290466.0</v>
       </c>
       <c r="N217" s="1">
-        <v>816676.79</v>
+        <v>298480.73</v>
       </c>
       <c r="O217" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>581</v>
+        <v>519</v>
       </c>
       <c r="B218" t="s">
-        <v>582</v>
+        <v>520</v>
       </c>
       <c r="C218" s="1">
-        <v>532000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>109.578</v>
+        <v>103.74</v>
       </c>
       <c r="E218" s="1">
-        <v>99.283</v>
+        <v>99.661</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>528185.56</v>
+        <v>398644.0</v>
       </c>
       <c r="I218" s="1">
-        <v>54769.4</v>
+        <v>16316.0</v>
       </c>
       <c r="J218" s="1">
-        <v>10.369348226786</v>
+        <v>4.092874845727</v>
       </c>
       <c r="K218">
-        <v>2.23</v>
+        <v>3.56</v>
       </c>
       <c r="L218" t="s">
-        <v>583</v>
+        <v>521</v>
       </c>
       <c r="M218" s="1">
-        <v>582954.96</v>
+        <v>414960.0</v>
       </c>
       <c r="N218" s="1">
-        <v>594832.04</v>
+        <v>429202.47</v>
       </c>
       <c r="O218" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>584</v>
+        <v>522</v>
       </c>
       <c r="B219" t="s">
-        <v>585</v>
+        <v>523</v>
       </c>
       <c r="C219" s="1">
-        <v>303000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.802</v>
+        <v>101.562</v>
       </c>
       <c r="E219" s="1">
-        <v>99.115</v>
+        <v>98.6</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>300318.45</v>
+        <v>1183200.0</v>
       </c>
       <c r="I219" s="1">
-        <v>5111.61</v>
+        <v>35544.0</v>
       </c>
       <c r="J219" s="1">
-        <v>1.7020632598497</v>
+        <v>3.0040567951318</v>
       </c>
       <c r="K219">
-        <v>2.97</v>
+        <v>3.98</v>
       </c>
       <c r="L219" t="s">
-        <v>586</v>
+        <v>524</v>
       </c>
       <c r="M219" s="1">
-        <v>305430.06</v>
+        <v>1218744.0</v>
       </c>
       <c r="N219" s="1">
-        <v>314437.05</v>
+        <v>1266497.42</v>
       </c>
       <c r="O219" s="1">
-        <v>0.09</v>
+        <v>0.36</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>587</v>
+        <v>525</v>
       </c>
       <c r="B220" t="s">
-        <v>588</v>
+        <v>526</v>
       </c>
       <c r="C220" s="1">
-        <v>805423.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>96.318</v>
+        <v>103.077</v>
       </c>
       <c r="E220" s="1">
-        <v>96.9285928</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>780685.18</v>
+        <v>400000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-4917.85</v>
+        <v>12308.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.6299402276344</v>
+        <v>3.077</v>
       </c>
       <c r="K220">
-        <v>0.8</v>
+        <v>3.98</v>
       </c>
       <c r="L220" t="s">
-        <v>589</v>
+        <v>527</v>
       </c>
       <c r="M220" s="1">
-        <v>775767.33</v>
+        <v>412308.0</v>
       </c>
       <c r="N220" s="1">
-        <v>782199.68</v>
+        <v>428227.12</v>
       </c>
       <c r="O220" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>590</v>
+        <v>528</v>
       </c>
       <c r="B221" t="s">
-        <v>591</v>
+        <v>529</v>
       </c>
       <c r="C221" s="1">
-        <v>386883.39</v>
+        <v>400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>90.493</v>
+        <v>107.097</v>
       </c>
       <c r="E221" s="1">
-        <v>93.69960029</v>
+        <v>109.3</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>362508.19</v>
+        <v>437200.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-12405.8</v>
+        <v>-8812.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-3.4222123367751</v>
+        <v>-2.0155535224154</v>
       </c>
       <c r="K221">
-        <v>0.94</v>
+        <v>0.7</v>
       </c>
       <c r="L221" t="s">
-        <v>592</v>
+        <v>530</v>
       </c>
       <c r="M221" s="1">
-        <v>350102.39</v>
+        <v>428388.0</v>
       </c>
       <c r="N221" s="1">
-        <v>353753.93</v>
+        <v>431207.18</v>
       </c>
       <c r="O221" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>593</v>
+        <v>531</v>
       </c>
       <c r="B222" t="s">
-        <v>594</v>
+        <v>532</v>
       </c>
       <c r="C222" s="1">
-        <v>344831.75</v>
+        <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>78.977</v>
+        <v>98.668</v>
       </c>
       <c r="E222" s="1">
-        <v>96.18009363</v>
+        <v>99.852</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>331659.5</v>
+        <v>399408.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-59321.73</v>
+        <v>-4736.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-17.886335232369</v>
+        <v>-1.1857549172776</v>
       </c>
       <c r="K222">
-        <v>1.92</v>
+        <v>0.46</v>
       </c>
       <c r="L222" t="s">
-        <v>595</v>
+        <v>533</v>
       </c>
       <c r="M222" s="1">
-        <v>272337.77</v>
+        <v>394672.0</v>
       </c>
       <c r="N222" s="1">
-        <v>278969.88</v>
+        <v>396513.1</v>
       </c>
       <c r="O222" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>596</v>
+        <v>534</v>
       </c>
       <c r="B223" t="s">
-        <v>597</v>
+        <v>535</v>
       </c>
       <c r="C223" s="1">
-        <v>2850000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>101.401</v>
+        <v>99.503</v>
       </c>
       <c r="E223" s="1">
-        <v>119.99153825</v>
+        <v>99.589</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>3419758.84</v>
+        <v>199178.0</v>
       </c>
       <c r="I223" s="1">
-        <v>288452.92</v>
+        <v>-172.0</v>
       </c>
       <c r="J223" s="1">
-        <v>8.4348906895435</v>
+        <v>-0.086354918715922</v>
       </c>
       <c r="K223">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>0.26</v>
+      </c>
+      <c r="L223">
+        <v>517.81</v>
       </c>
       <c r="M223" s="1">
-        <v>3708211.76</v>
+        <v>199006.0</v>
       </c>
       <c r="N223" s="1">
-        <v>3726143.07</v>
+        <v>199523.81</v>
       </c>
       <c r="O223" s="1">
-        <v>1.03</v>
+        <v>0.06</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>599</v>
+        <v>536</v>
       </c>
       <c r="B224" t="s">
-        <v>600</v>
+        <v>537</v>
       </c>
       <c r="C224" s="1">
-        <v>2910000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>101.596</v>
+        <v>102.187</v>
       </c>
       <c r="E224" s="1">
-        <v>101.61324845</v>
+        <v>98.769</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>2956945.53</v>
+        <v>296307.0</v>
       </c>
       <c r="I224" s="1">
-        <v>115420.23</v>
+        <v>10254.0</v>
       </c>
       <c r="J224" s="1">
-        <v>3.9033600324724</v>
+        <v>3.4605999858255</v>
       </c>
       <c r="K224">
-        <v>0.42</v>
+        <v>1.76</v>
       </c>
       <c r="L224" t="s">
-        <v>601</v>
+        <v>538</v>
       </c>
       <c r="M224" s="1">
-        <v>3072365.76</v>
+        <v>306561.0</v>
       </c>
       <c r="N224" s="1">
-        <v>3084545.7</v>
+        <v>311847.99</v>
       </c>
       <c r="O224" s="1">
-        <v>0.85</v>
+        <v>0.09</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>602</v>
+        <v>539</v>
       </c>
       <c r="B225" t="s">
-        <v>603</v>
+        <v>540</v>
       </c>
       <c r="C225" s="1">
-        <v>6650000.0</v>
+        <v>309000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.462</v>
+        <v>99.959</v>
       </c>
       <c r="E225" s="1">
-        <v>100.84036842</v>
+        <v>99.43</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>6705884.5</v>
+        <v>307238.7</v>
       </c>
       <c r="I225" s="1">
-        <v>-25161.5</v>
+        <v>1634.61</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.37521523074249</v>
+        <v>0.53203258573871</v>
       </c>
       <c r="K225">
-        <v>1.13</v>
+        <v>2.91</v>
       </c>
       <c r="L225" t="s">
-        <v>604</v>
+        <v>541</v>
       </c>
       <c r="M225" s="1">
-        <v>6680723.0</v>
+        <v>308873.31</v>
       </c>
       <c r="N225" s="1">
-        <v>6755833.67</v>
+        <v>317863.94</v>
       </c>
       <c r="O225" s="1">
-        <v>1.86</v>
+        <v>0.09</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>605</v>
+        <v>542</v>
       </c>
       <c r="B226" t="s">
-        <v>606</v>
+        <v>543</v>
       </c>
       <c r="C226" s="1">
-        <v>2206000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>88.265</v>
+        <v>84.685</v>
       </c>
       <c r="E226" s="1">
-        <v>95.17131958</v>
+        <v>85.96</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>2099479.31</v>
+        <v>687680.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-152353.41</v>
+        <v>-10200.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-7.2567235730463</v>
+        <v>-1.483248022336</v>
       </c>
       <c r="K226">
-        <v>1.4</v>
+        <v>0.41</v>
       </c>
       <c r="L226" t="s">
-        <v>607</v>
+        <v>544</v>
       </c>
       <c r="M226" s="1">
-        <v>1947125.9</v>
+        <v>677480.0</v>
       </c>
       <c r="N226" s="1">
-        <v>1978022.09</v>
+        <v>680781.37</v>
       </c>
       <c r="O226" s="1">
-        <v>0.54</v>
+        <v>0.19</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>608</v>
+        <v>545</v>
       </c>
       <c r="B227" t="s">
-        <v>609</v>
+        <v>546</v>
       </c>
       <c r="C227" s="1">
-        <v>2500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.34</v>
+        <v>99.455</v>
       </c>
       <c r="E227" s="1">
-        <v>101.176</v>
+        <v>100.65</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>2529400.0</v>
+        <v>301950.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-20900.0</v>
+        <v>-3585.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.82628291294378</v>
+        <v>-1.1872826626925</v>
       </c>
       <c r="K227">
-        <v>1.44</v>
+        <v>0.47</v>
       </c>
       <c r="L227" t="s">
-        <v>610</v>
+        <v>547</v>
       </c>
       <c r="M227" s="1">
-        <v>2508500.0</v>
+        <v>298365.0</v>
       </c>
       <c r="N227" s="1">
-        <v>2544591.16</v>
+        <v>299770.48</v>
       </c>
       <c r="O227" s="1">
-        <v>0.7</v>
+        <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>611</v>
+        <v>548</v>
       </c>
       <c r="B228" t="s">
-        <v>612</v>
+        <v>549</v>
       </c>
       <c r="C228" s="1">
-        <v>6310000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>102.106</v>
+        <v>99.229</v>
       </c>
       <c r="E228" s="1">
-        <v>101.552</v>
+        <v>100.62</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>6407931.2</v>
+        <v>201240.0</v>
       </c>
       <c r="I228" s="1">
-        <v>34957.4</v>
+        <v>-2782.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0.54553332282968</v>
+        <v>-1.3824289405685</v>
       </c>
       <c r="K228">
-        <v>0.03</v>
+        <v>2.54</v>
       </c>
       <c r="L228" t="s">
-        <v>613</v>
+        <v>550</v>
       </c>
       <c r="M228" s="1">
-        <v>6442888.6</v>
+        <v>198458.0</v>
       </c>
       <c r="N228" s="1">
-        <v>6444797.29</v>
+        <v>203543.62</v>
       </c>
       <c r="O228" s="1">
-        <v>1.77</v>
+        <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>614</v>
+        <v>551</v>
       </c>
       <c r="B229" t="s">
-        <v>615</v>
+        <v>552</v>
       </c>
       <c r="C229" s="1">
-        <v>4540000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>104.325</v>
+        <v>99.636</v>
       </c>
       <c r="E229" s="1">
-        <v>104.151</v>
+        <v>99.571</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>4728455.4</v>
+        <v>192172.03</v>
       </c>
       <c r="I229" s="1">
-        <v>7899.6</v>
+        <v>125.45</v>
       </c>
       <c r="J229" s="1">
-        <v>0.16706512659504</v>
+        <v>0.065280051420594</v>
       </c>
       <c r="K229">
-        <v>0.52</v>
+        <v>1.13</v>
       </c>
       <c r="L229" t="s">
-        <v>616</v>
+        <v>553</v>
       </c>
       <c r="M229" s="1">
-        <v>4736355.0</v>
+        <v>192297.48</v>
       </c>
       <c r="N229" s="1">
-        <v>4759890.66</v>
+        <v>194479.97</v>
       </c>
       <c r="O229" s="1">
-        <v>1.31</v>
+        <v>0.05</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>617</v>
+        <v>554</v>
       </c>
       <c r="B230" t="s">
-        <v>618</v>
+        <v>555</v>
       </c>
       <c r="C230" s="1">
-        <v>3129000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>104.483</v>
+        <v>99.0</v>
       </c>
       <c r="E230" s="1">
-        <v>109.15996484</v>
+        <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>3415615.3</v>
+        <v>300000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-146342.23</v>
+        <v>-3000.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-4.2845056350462</v>
+        <v>-1.0</v>
       </c>
       <c r="K230">
-        <v>0.03</v>
+        <v>1.51</v>
       </c>
       <c r="L230" t="s">
-        <v>619</v>
+        <v>556</v>
       </c>
       <c r="M230" s="1">
-        <v>3269273.07</v>
+        <v>297000.0</v>
       </c>
       <c r="N230" s="1">
-        <v>3270310.31</v>
+        <v>301538.58</v>
       </c>
       <c r="O230" s="1">
-        <v>0.9</v>
+        <v>0.08</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>620</v>
+        <v>557</v>
       </c>
       <c r="B231" t="s">
-        <v>621</v>
+        <v>558</v>
       </c>
       <c r="C231" s="1">
-        <v>312000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>97.989</v>
+        <v>98.588</v>
       </c>
       <c r="E231" s="1">
-        <v>99.406</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>310146.72</v>
+        <v>877000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-4421.04</v>
+        <v>-12383.24</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.4254672756172</v>
+        <v>-1.412</v>
       </c>
       <c r="K231">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="L231" t="s">
-        <v>622</v>
+        <v>559</v>
       </c>
       <c r="M231" s="1">
-        <v>305725.68</v>
+        <v>864616.76</v>
       </c>
       <c r="N231" s="1">
-        <v>307194.86</v>
+        <v>869007.62</v>
       </c>
       <c r="O231" s="1">
-        <v>0.08</v>
+        <v>0.24</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>623</v>
+        <v>560</v>
       </c>
       <c r="B232" t="s">
-        <v>624</v>
+        <v>561</v>
       </c>
       <c r="C232" s="1">
-        <v>658000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.227</v>
+        <v>98.403</v>
       </c>
       <c r="E232" s="1">
         <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>658000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-5086.34</v>
+        <v>-9214.69</v>
       </c>
       <c r="J232" s="1">
-        <v>-0.773</v>
+        <v>-1.597</v>
       </c>
       <c r="K232">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>776.19</v>
+        <v>1.96</v>
+      </c>
+      <c r="L232" t="s">
+        <v>562</v>
       </c>
       <c r="M232" s="1">
-        <v>652913.66</v>
+        <v>567785.31</v>
       </c>
       <c r="N232" s="1">
-        <v>653689.85</v>
+        <v>579097.42</v>
       </c>
       <c r="O232" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="B233" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="C233" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>104.895</v>
+        <v>98.822</v>
       </c>
       <c r="E233" s="1">
-        <v>100.77</v>
+        <v>100.42</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>503850.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I233" s="1">
-        <v>20625.0</v>
+        <v>-6392.0</v>
       </c>
       <c r="J233" s="1">
-        <v>4.0934802024412</v>
+        <v>-1.5913164708225</v>
       </c>
       <c r="K233">
-        <v>3.81</v>
+        <v>3.06</v>
       </c>
       <c r="L233" t="s">
-        <v>627</v>
+        <v>565</v>
       </c>
       <c r="M233" s="1">
-        <v>524475.0</v>
+        <v>395288.0</v>
       </c>
       <c r="N233" s="1">
-        <v>543540.07</v>
+        <v>407523.62</v>
       </c>
       <c r="O233" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>628</v>
+        <v>566</v>
       </c>
       <c r="B234" t="s">
-        <v>629</v>
+        <v>567</v>
       </c>
       <c r="C234" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.032</v>
+        <v>95.98</v>
       </c>
       <c r="E234" s="1">
-        <v>91.91</v>
+        <v>97.286</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>827190.0</v>
+        <v>194572.0</v>
       </c>
       <c r="I234" s="1">
-        <v>64098.0</v>
+        <v>-2612.0</v>
       </c>
       <c r="J234" s="1">
-        <v>7.7488847785877</v>
+        <v>-1.3424336492404</v>
       </c>
       <c r="K234">
-        <v>1.33</v>
+        <v>0.89</v>
       </c>
       <c r="L234" t="s">
-        <v>630</v>
+        <v>568</v>
       </c>
       <c r="M234" s="1">
-        <v>891288.0</v>
+        <v>191960.0</v>
       </c>
       <c r="N234" s="1">
-        <v>903256.15</v>
+        <v>193737.4</v>
       </c>
       <c r="O234" s="1">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>631</v>
+        <v>569</v>
       </c>
       <c r="B235" t="s">
-        <v>632</v>
+        <v>570</v>
       </c>
       <c r="C235" s="1">
         <v>400000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>102.087</v>
+        <v>98.557</v>
       </c>
       <c r="E235" s="1">
-        <v>98.69</v>
+        <v>99.259</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>394760.0</v>
+        <v>397036.0</v>
       </c>
       <c r="I235" s="1">
-        <v>13588.0</v>
+        <v>-2808.0</v>
       </c>
       <c r="J235" s="1">
-        <v>3.4420913973047</v>
+        <v>-0.70724065324051</v>
       </c>
       <c r="K235">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>0.13</v>
+      </c>
+      <c r="L235">
+        <v>527.4</v>
       </c>
       <c r="M235" s="1">
-        <v>408348.0</v>
+        <v>394228.0</v>
       </c>
       <c r="N235" s="1">
-        <v>414038.41</v>
+        <v>394755.4</v>
       </c>
       <c r="O235" s="1">
         <v>0.11</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>634</v>
+        <v>571</v>
       </c>
       <c r="B236" t="s">
-        <v>635</v>
+        <v>572</v>
       </c>
       <c r="C236" s="1">
-        <v>300000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>84.953</v>
+        <v>98.268</v>
       </c>
       <c r="E236" s="1">
-        <v>85.35266667</v>
+        <v>99.362</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>256058.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I236" s="1">
-        <v>-1199.0</v>
+        <v>-3128.84</v>
       </c>
       <c r="J236" s="1">
-        <v>-0.46825328636481</v>
+        <v>-1.1010245365431</v>
       </c>
       <c r="K236">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>373.97</v>
+        <v>0.86</v>
+      </c>
+      <c r="L236" t="s">
+        <v>573</v>
       </c>
       <c r="M236" s="1">
-        <v>254859.0</v>
+        <v>281046.48</v>
       </c>
       <c r="N236" s="1">
-        <v>255232.97</v>
+        <v>283495.11</v>
       </c>
       <c r="O236" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>636</v>
+        <v>574</v>
       </c>
       <c r="B237" t="s">
-        <v>637</v>
+        <v>575</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>103.758</v>
+        <v>106.452</v>
       </c>
       <c r="E237" s="1">
-        <v>99.098</v>
+        <v>108.1185</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>198196.0</v>
+        <v>432474.0</v>
       </c>
       <c r="I237" s="1">
-        <v>9320.0</v>
+        <v>-6666.0</v>
       </c>
       <c r="J237" s="1">
-        <v>4.7024157904297</v>
+        <v>-1.5413643363532</v>
       </c>
       <c r="K237">
-        <v>2.29</v>
+        <v>1.98</v>
       </c>
       <c r="L237" t="s">
-        <v>638</v>
+        <v>576</v>
       </c>
       <c r="M237" s="1">
-        <v>207516.0</v>
+        <v>425808.0</v>
       </c>
       <c r="N237" s="1">
-        <v>212102.3</v>
+        <v>433720.33</v>
       </c>
       <c r="O237" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>639</v>
+        <v>577</v>
       </c>
       <c r="B238" t="s">
-        <v>640</v>
+        <v>578</v>
       </c>
       <c r="C238" s="1">
-        <v>306000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>101.787</v>
+        <v>101.426</v>
       </c>
       <c r="E238" s="1">
-        <v>99.609</v>
+        <v>100.4</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>304803.54</v>
+        <v>401600.0</v>
       </c>
       <c r="I238" s="1">
-        <v>6664.68</v>
+        <v>4104.0</v>
       </c>
       <c r="J238" s="1">
-        <v>2.186549408186</v>
+        <v>1.0219123505976</v>
       </c>
       <c r="K238">
-        <v>2.97</v>
+        <v>2.92</v>
       </c>
       <c r="L238" t="s">
-        <v>641</v>
+        <v>579</v>
       </c>
       <c r="M238" s="1">
-        <v>311468.22</v>
+        <v>405704.0</v>
       </c>
       <c r="N238" s="1">
-        <v>320556.0</v>
+        <v>417382.08</v>
       </c>
       <c r="O238" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>642</v>
+        <v>580</v>
       </c>
       <c r="B239" t="s">
-        <v>643</v>
+        <v>581</v>
       </c>
       <c r="C239" s="1">
-        <v>256000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>102.774</v>
+        <v>98.629</v>
       </c>
       <c r="E239" s="1">
-        <v>99.813</v>
+        <v>99.228</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>255521.28</v>
+        <v>689634.6</v>
       </c>
       <c r="I239" s="1">
-        <v>7580.16</v>
+        <v>-4163.05</v>
       </c>
       <c r="J239" s="1">
-        <v>2.9665474437198</v>
+        <v>-0.60366025718547</v>
       </c>
       <c r="K239">
-        <v>2.82</v>
+        <v>2.39</v>
       </c>
       <c r="L239" t="s">
-        <v>644</v>
+        <v>582</v>
       </c>
       <c r="M239" s="1">
-        <v>263101.44</v>
+        <v>685471.55</v>
       </c>
       <c r="N239" s="1">
-        <v>270330.81</v>
+        <v>702058.72</v>
       </c>
       <c r="O239" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>645</v>
+        <v>583</v>
       </c>
       <c r="B240" t="s">
-        <v>646</v>
+        <v>584</v>
       </c>
       <c r="C240" s="1">
-        <v>383000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>105.047</v>
+        <v>99.165</v>
       </c>
       <c r="E240" s="1">
-        <v>100.0</v>
+        <v>99.517</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>383000.0</v>
+        <v>398068.0</v>
       </c>
       <c r="I240" s="1">
-        <v>19330.01</v>
+        <v>-1408.0</v>
       </c>
       <c r="J240" s="1">
-        <v>5.047</v>
+        <v>-0.35370841162816</v>
       </c>
       <c r="K240">
-        <v>1.48</v>
+        <v>2.47</v>
       </c>
       <c r="L240" t="s">
-        <v>647</v>
+        <v>585</v>
       </c>
       <c r="M240" s="1">
-        <v>402330.01</v>
+        <v>396660.0</v>
       </c>
       <c r="N240" s="1">
-        <v>408012.76</v>
+        <v>406535.34</v>
       </c>
       <c r="O240" s="1">
         <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>648</v>
+        <v>586</v>
       </c>
       <c r="B241" t="s">
-        <v>649</v>
+        <v>587</v>
       </c>
       <c r="C241" s="1">
-        <v>800000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>99.874</v>
+        <v>99.357</v>
       </c>
       <c r="E241" s="1">
-        <v>99.423</v>
+        <v>98.16301844</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>795384.0</v>
+        <v>479035.53</v>
       </c>
       <c r="I241" s="1">
-        <v>3608.0</v>
+        <v>5826.63</v>
       </c>
       <c r="J241" s="1">
-        <v>0.45361737223781</v>
+        <v>1.2163252274836</v>
       </c>
       <c r="K241">
-        <v>2.24</v>
+        <v>0.55</v>
       </c>
       <c r="L241" t="s">
-        <v>650</v>
+        <v>588</v>
       </c>
       <c r="M241" s="1">
-        <v>798992.0</v>
+        <v>484862.16</v>
       </c>
       <c r="N241" s="1">
-        <v>816942.68</v>
+        <v>487539.48</v>
       </c>
       <c r="O241" s="1">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>651</v>
+        <v>589</v>
       </c>
       <c r="B242" t="s">
-        <v>652</v>
+        <v>590</v>
       </c>
       <c r="C242" s="1">
-        <v>323000.0</v>
+        <v>694000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>101.957</v>
+        <v>90.685</v>
       </c>
       <c r="E242" s="1">
-        <v>99.424</v>
+        <v>83.26116715</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>321139.52</v>
+        <v>577832.5</v>
       </c>
       <c r="I242" s="1">
-        <v>8181.59</v>
+        <v>51521.4</v>
       </c>
       <c r="J242" s="1">
-        <v>2.547674605729</v>
+        <v>8.9163209061449</v>
       </c>
       <c r="K242">
-        <v>2.57</v>
+        <v>0.96</v>
       </c>
       <c r="L242" t="s">
-        <v>653</v>
+        <v>591</v>
       </c>
       <c r="M242" s="1">
-        <v>329321.11</v>
+        <v>629353.9</v>
       </c>
       <c r="N242" s="1">
-        <v>337629.51</v>
+        <v>635984.93</v>
       </c>
       <c r="O242" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>654</v>
+        <v>592</v>
       </c>
       <c r="B243" t="s">
-        <v>655</v>
+        <v>593</v>
       </c>
       <c r="C243" s="1">
-        <v>562000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>99.821</v>
+        <v>102.575</v>
       </c>
       <c r="E243" s="1">
-        <v>99.947</v>
+        <v>99.329</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>561702.14</v>
+        <v>595974.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-708.12</v>
+        <v>19476.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-0.12606681541217</v>
+        <v>3.2679277955079</v>
       </c>
       <c r="K243">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
       <c r="L243" t="s">
-        <v>656</v>
+        <v>594</v>
       </c>
       <c r="M243" s="1">
-        <v>560994.02</v>
+        <v>615450.0</v>
       </c>
       <c r="N243" s="1">
-        <v>565035.8</v>
+        <v>619654.11</v>
       </c>
       <c r="O243" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>657</v>
+        <v>595</v>
       </c>
       <c r="B244" t="s">
-        <v>658</v>
+        <v>596</v>
       </c>
       <c r="C244" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.132</v>
+        <v>98.681</v>
       </c>
       <c r="E244" s="1">
-        <v>99.779</v>
+        <v>100.231</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>1097569.0</v>
+        <v>400924.0</v>
       </c>
       <c r="I244" s="1">
-        <v>3883.0</v>
+        <v>-6200.0</v>
       </c>
       <c r="J244" s="1">
-        <v>0.35378185790597</v>
+        <v>-1.5464277518931</v>
       </c>
       <c r="K244">
-        <v>0.74</v>
+        <v>0.52</v>
       </c>
       <c r="L244" t="s">
-        <v>659</v>
+        <v>597</v>
       </c>
       <c r="M244" s="1">
-        <v>1101452.0</v>
+        <v>394724.0</v>
       </c>
       <c r="N244" s="1">
-        <v>1109588.99</v>
+        <v>396819.89</v>
       </c>
       <c r="O244" s="1">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>660</v>
+        <v>598</v>
       </c>
       <c r="B245" t="s">
-        <v>661</v>
+        <v>599</v>
       </c>
       <c r="C245" s="1">
-        <v>276000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>99.553</v>
+        <v>90.225</v>
       </c>
       <c r="E245" s="1">
-        <v>99.215</v>
+        <v>89.875</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>273833.4</v>
+        <v>89875.0</v>
       </c>
       <c r="I245" s="1">
-        <v>932.88</v>
+        <v>350.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.34067429320163</v>
+        <v>0.3894297635605</v>
       </c>
       <c r="K245">
-        <v>3.32</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>0.05</v>
+      </c>
+      <c r="L245">
+        <v>52.05</v>
       </c>
       <c r="M245" s="1">
-        <v>274766.28</v>
+        <v>90225.0</v>
       </c>
       <c r="N245" s="1">
-        <v>283925.32</v>
+        <v>90277.05</v>
       </c>
       <c r="O245" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>663</v>
+        <v>600</v>
       </c>
       <c r="B246" t="s">
-        <v>664</v>
+        <v>601</v>
       </c>
       <c r="C246" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.943</v>
+        <v>90.795</v>
       </c>
       <c r="E246" s="1">
-        <v>101.669</v>
+        <v>89.875</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>406676.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I246" s="1">
-        <v>1096.0</v>
+        <v>920.0</v>
       </c>
       <c r="J246" s="1">
-        <v>0.26950201142925</v>
+        <v>1.0236439499305</v>
       </c>
       <c r="K246">
-        <v>3.47</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>0.12</v>
+      </c>
+      <c r="L246">
+        <v>122.6</v>
       </c>
       <c r="M246" s="1">
-        <v>407772.0</v>
+        <v>90795.0</v>
       </c>
       <c r="N246" s="1">
-        <v>421641.59</v>
+        <v>90917.6</v>
       </c>
       <c r="O246" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>666</v>
+        <v>602</v>
       </c>
       <c r="B247" t="s">
-        <v>667</v>
+        <v>603</v>
       </c>
       <c r="C247" s="1">
-        <v>634000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>101.357</v>
+        <v>98.809</v>
       </c>
       <c r="E247" s="1">
-        <v>100.0</v>
+        <v>100.369</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>634000.0</v>
+        <v>2027453.8</v>
       </c>
       <c r="I247" s="1">
-        <v>8603.38</v>
+        <v>-31512.0</v>
       </c>
       <c r="J247" s="1">
-        <v>1.357</v>
+        <v>-1.5542647630244</v>
       </c>
       <c r="K247">
-        <v>2.49</v>
+        <v>0.81</v>
       </c>
       <c r="L247" t="s">
-        <v>668</v>
+        <v>604</v>
       </c>
       <c r="M247" s="1">
-        <v>642603.38</v>
+        <v>1995941.8</v>
       </c>
       <c r="N247" s="1">
-        <v>658382.48</v>
+        <v>2012378.51</v>
       </c>
       <c r="O247" s="1">
-        <v>0.18</v>
+        <v>0.56</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>669</v>
+        <v>605</v>
       </c>
       <c r="B248" t="s">
-        <v>670</v>
+        <v>606</v>
       </c>
       <c r="C248" s="1">
-        <v>429000.0</v>
+        <v>1990000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>101.92</v>
+        <v>88.676</v>
       </c>
       <c r="E248" s="1">
-        <v>100.0</v>
+        <v>90.9161809</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>429000.0</v>
+        <v>1809232.0</v>
       </c>
       <c r="I248" s="1">
-        <v>8236.8</v>
+        <v>-44579.6</v>
       </c>
       <c r="J248" s="1">
-        <v>1.92</v>
+        <v>-2.4640068272062</v>
       </c>
       <c r="K248">
-        <v>1.53</v>
+        <v>1.47</v>
       </c>
       <c r="L248" t="s">
-        <v>671</v>
+        <v>607</v>
       </c>
       <c r="M248" s="1">
-        <v>437236.8</v>
+        <v>1764652.4</v>
       </c>
       <c r="N248" s="1">
-        <v>443809.01</v>
+        <v>1793909.49</v>
       </c>
       <c r="O248" s="1">
-        <v>0.12</v>
+        <v>0.5</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>672</v>
+        <v>608</v>
       </c>
       <c r="B249" t="s">
-        <v>673</v>
+        <v>609</v>
       </c>
       <c r="C249" s="1">
-        <v>568000.0</v>
+        <v>1310103.0</v>
       </c>
       <c r="D249" s="1">
-        <v>102.488</v>
+        <v>100.873</v>
       </c>
       <c r="E249" s="1">
-        <v>100.0</v>
+        <v>99.67399968</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>568000.0</v>
+        <v>1305832.06</v>
       </c>
       <c r="I249" s="1">
-        <v>14131.84</v>
+        <v>15708.14</v>
       </c>
       <c r="J249" s="1">
-        <v>2.488</v>
+        <v>1.2029219132512</v>
       </c>
       <c r="K249">
-        <v>1.65</v>
+        <v>0.84</v>
       </c>
       <c r="L249" t="s">
-        <v>674</v>
+        <v>610</v>
       </c>
       <c r="M249" s="1">
-        <v>582131.84</v>
+        <v>1321540.2</v>
       </c>
       <c r="N249" s="1">
-        <v>591498.32</v>
+        <v>1332563.91</v>
       </c>
       <c r="O249" s="1">
-        <v>0.16</v>
+        <v>0.37</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>675</v>
+        <v>611</v>
       </c>
       <c r="B250" t="s">
-        <v>676</v>
+        <v>612</v>
       </c>
       <c r="C250" s="1">
         <v>300000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>94.608</v>
+        <v>98.56</v>
       </c>
       <c r="E250" s="1">
-        <v>93.323</v>
+        <v>99.766</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>279969.0</v>
+        <v>299298.0</v>
       </c>
       <c r="I250" s="1">
-        <v>3855.0</v>
+        <v>-3618.0</v>
       </c>
       <c r="J250" s="1">
-        <v>1.3769381610107</v>
+        <v>-1.2088286590622</v>
       </c>
       <c r="K250">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>558.9</v>
+        <v>2.15</v>
+      </c>
+      <c r="L250" t="s">
+        <v>613</v>
       </c>
       <c r="M250" s="1">
-        <v>283824.0</v>
+        <v>295680.0</v>
       </c>
       <c r="N250" s="1">
-        <v>284382.9</v>
+        <v>302142.33</v>
       </c>
       <c r="O250" s="1">
         <v>0.08</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>677</v>
+        <v>614</v>
       </c>
       <c r="B251" t="s">
-        <v>678</v>
+        <v>615</v>
       </c>
       <c r="C251" s="1">
-        <v>189000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>101.921</v>
+        <v>98.671</v>
       </c>
       <c r="E251" s="1">
-        <v>99.833</v>
+        <v>99.945</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>188684.37</v>
+        <v>346809.15</v>
       </c>
       <c r="I251" s="1">
-        <v>3946.32</v>
+        <v>-4420.78</v>
       </c>
       <c r="J251" s="1">
-        <v>2.0914927929643</v>
+        <v>-1.2747010855971</v>
       </c>
       <c r="K251">
-        <v>2.07</v>
+        <v>0.85</v>
       </c>
       <c r="L251" t="s">
-        <v>679</v>
+        <v>616</v>
       </c>
       <c r="M251" s="1">
-        <v>192630.69</v>
+        <v>342388.37</v>
       </c>
       <c r="N251" s="1">
-        <v>196545.32</v>
+        <v>345324.85</v>
       </c>
       <c r="O251" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>680</v>
+        <v>617</v>
       </c>
       <c r="B252" t="s">
-        <v>681</v>
+        <v>618</v>
       </c>
       <c r="C252" s="1">
-        <v>661000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>101.704</v>
+        <v>99.186</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>99.682</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>661000.0</v>
+        <v>331941.06</v>
       </c>
       <c r="I252" s="1">
-        <v>11263.44</v>
+        <v>-1651.68</v>
       </c>
       <c r="J252" s="1">
-        <v>1.704</v>
+        <v>-0.49758231175137</v>
       </c>
       <c r="K252">
-        <v>1.42</v>
+        <v>0.75</v>
       </c>
       <c r="L252" t="s">
-        <v>682</v>
+        <v>619</v>
       </c>
       <c r="M252" s="1">
-        <v>672263.44</v>
+        <v>330289.38</v>
       </c>
       <c r="N252" s="1">
-        <v>681651.0</v>
+        <v>332773.2</v>
       </c>
       <c r="O252" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>683</v>
+        <v>620</v>
       </c>
       <c r="B253" t="s">
-        <v>684</v>
+        <v>621</v>
       </c>
       <c r="C253" s="1">
-        <v>500000.0</v>
+        <v>2654000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.896</v>
+        <v>88.5</v>
       </c>
       <c r="E253" s="1">
-        <v>99.07</v>
+        <v>88.18168877</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>495350.0</v>
+        <v>2340342.02</v>
       </c>
       <c r="I253" s="1">
-        <v>9130.0</v>
+        <v>8447.98</v>
       </c>
       <c r="J253" s="1">
-        <v>1.8431412132835</v>
+        <v>0.36097202578963</v>
       </c>
       <c r="K253">
-        <v>3.51</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>0.0</v>
+      </c>
+      <c r="L253">
+        <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>504480.0</v>
+        <v>2348790.0</v>
       </c>
       <c r="N253" s="1">
-        <v>522024.0</v>
+        <v>2348790.0</v>
       </c>
       <c r="O253" s="1">
-        <v>0.14</v>
+        <v>0.66</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>686</v>
+        <v>622</v>
       </c>
       <c r="B254" t="s">
-        <v>687</v>
+        <v>623</v>
       </c>
       <c r="C254" s="1">
-        <v>521765.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.182</v>
+        <v>62.867</v>
       </c>
       <c r="E254" s="1">
-        <v>97.83772196</v>
+        <v>73.7520967</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>510482.99</v>
+        <v>335572.04</v>
       </c>
       <c r="I254" s="1">
-        <v>1796.33</v>
+        <v>-49527.19</v>
       </c>
       <c r="J254" s="1">
-        <v>0.3518883165921</v>
+        <v>-14.75903355953</v>
       </c>
       <c r="K254">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>0.12</v>
+      </c>
+      <c r="L254">
+        <v>557.84</v>
       </c>
       <c r="M254" s="1">
-        <v>512279.32</v>
+        <v>286044.85</v>
       </c>
       <c r="N254" s="1">
-        <v>514466.44</v>
+        <v>286602.69</v>
       </c>
       <c r="O254" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>689</v>
+        <v>624</v>
       </c>
       <c r="B255" t="s">
-        <v>690</v>
+        <v>625</v>
       </c>
       <c r="C255" s="1">
-        <v>2284200.0</v>
+        <v>838000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>98.757</v>
+        <v>95.191</v>
       </c>
       <c r="E255" s="1">
-        <v>101.07926451</v>
+        <v>93.98170644</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>2308852.56</v>
+        <v>787566.7</v>
       </c>
       <c r="I255" s="1">
-        <v>-53045.16</v>
+        <v>10133.88</v>
       </c>
       <c r="J255" s="1">
-        <v>-2.2974684879835</v>
+        <v>1.286732920526</v>
       </c>
       <c r="K255">
-        <v>0.14</v>
+        <v>0.25</v>
       </c>
       <c r="L255" t="s">
-        <v>691</v>
+        <v>626</v>
       </c>
       <c r="M255" s="1">
-        <v>2255807.4</v>
+        <v>797700.58</v>
       </c>
       <c r="N255" s="1">
-        <v>2258936.44</v>
+        <v>799755.4</v>
       </c>
       <c r="O255" s="1">
-        <v>0.62</v>
+        <v>0.22</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>692</v>
+        <v>627</v>
       </c>
       <c r="B256" t="s">
-        <v>693</v>
+        <v>628</v>
       </c>
       <c r="C256" s="1">
-        <v>1595023.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>104.956</v>
+        <v>85.935</v>
       </c>
       <c r="E256" s="1">
-        <v>117.69169661</v>
+        <v>92.08948352</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>1877209.63</v>
+        <v>419007.15</v>
       </c>
       <c r="I256" s="1">
-        <v>-203137.29</v>
+        <v>-28002.9</v>
       </c>
       <c r="J256" s="1">
-        <v>-10.821236304866</v>
+        <v>-6.6831556454347</v>
       </c>
       <c r="K256">
-        <v>0.21</v>
+        <v>1.02</v>
       </c>
       <c r="L256" t="s">
-        <v>694</v>
+        <v>629</v>
       </c>
       <c r="M256" s="1">
-        <v>1674072.34</v>
+        <v>391004.25</v>
       </c>
       <c r="N256" s="1">
-        <v>1677349.78</v>
+        <v>395660.21</v>
       </c>
       <c r="O256" s="1">
-        <v>0.46</v>
+        <v>0.11</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>695</v>
+        <v>630</v>
       </c>
       <c r="B257" t="s">
-        <v>696</v>
+        <v>631</v>
       </c>
       <c r="C257" s="1">
-        <v>509000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>101.413</v>
+        <v>98.886</v>
       </c>
       <c r="E257" s="1">
-        <v>100.0</v>
+        <v>99.998</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>509000.0</v>
+        <v>539989.2</v>
       </c>
       <c r="I257" s="1">
-        <v>7192.17</v>
+        <v>-6004.8</v>
       </c>
       <c r="J257" s="1">
-        <v>1.413</v>
+        <v>-1.1120222404448</v>
       </c>
       <c r="K257">
-        <v>2.4</v>
+        <v>0.22</v>
       </c>
       <c r="L257" t="s">
-        <v>697</v>
+        <v>632</v>
       </c>
       <c r="M257" s="1">
-        <v>516192.17</v>
+        <v>533984.4</v>
       </c>
       <c r="N257" s="1">
-        <v>528396.0</v>
+        <v>535157.9</v>
       </c>
       <c r="O257" s="1">
         <v>0.15</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>698</v>
+        <v>633</v>
       </c>
       <c r="B258" t="s">
-        <v>699</v>
+        <v>634</v>
       </c>
       <c r="C258" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>99.068</v>
+        <v>101.761</v>
       </c>
       <c r="E258" s="1">
-        <v>99.105</v>
+        <v>100.09619333</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>495525.0</v>
+        <v>300288.58</v>
       </c>
       <c r="I258" s="1">
-        <v>-185.0</v>
+        <v>4994.42</v>
       </c>
       <c r="J258" s="1">
-        <v>-0.037334140557994</v>
+        <v>1.6632067726318</v>
       </c>
       <c r="K258">
-        <v>0.69</v>
+        <v>2.13</v>
       </c>
       <c r="L258" t="s">
-        <v>700</v>
+        <v>635</v>
       </c>
       <c r="M258" s="1">
-        <v>495340.0</v>
+        <v>305283.0</v>
       </c>
       <c r="N258" s="1">
-        <v>498768.08</v>
+        <v>311669.3</v>
       </c>
       <c r="O258" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>701</v>
+        <v>636</v>
       </c>
       <c r="B259" t="s">
-        <v>702</v>
+        <v>637</v>
       </c>
       <c r="C259" s="1">
-        <v>288000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.233</v>
+        <v>102.015</v>
       </c>
       <c r="E259" s="1">
-        <v>100.0</v>
+        <v>103.1</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>288000.0</v>
+        <v>618600.0</v>
       </c>
       <c r="I259" s="1">
-        <v>3551.04</v>
+        <v>-6510.0</v>
       </c>
       <c r="J259" s="1">
-        <v>1.233</v>
+        <v>-1.0523763336566</v>
       </c>
       <c r="K259">
-        <v>2.05</v>
+        <v>3.19</v>
       </c>
       <c r="L259" t="s">
-        <v>703</v>
+        <v>638</v>
       </c>
       <c r="M259" s="1">
-        <v>291551.04</v>
+        <v>612090.0</v>
       </c>
       <c r="N259" s="1">
-        <v>297442.29</v>
+        <v>631224.25</v>
       </c>
       <c r="O259" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>704</v>
+        <v>639</v>
       </c>
       <c r="B260" t="s">
-        <v>705</v>
+        <v>640</v>
       </c>
       <c r="C260" s="1">
-        <v>956000.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.015</v>
+        <v>87.474</v>
       </c>
       <c r="E260" s="1">
-        <v>99.728</v>
+        <v>88.7182287</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>953399.68</v>
+        <v>3134415.02</v>
       </c>
       <c r="I260" s="1">
-        <v>2743.72</v>
+        <v>-43958.6</v>
       </c>
       <c r="J260" s="1">
-        <v>0.28778276913204</v>
+        <v>-1.4024498899957</v>
       </c>
       <c r="K260">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L260">
-        <v>425.62</v>
+        <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>956143.4</v>
+        <v>3090456.42</v>
       </c>
       <c r="N260" s="1">
-        <v>956569.02</v>
+        <v>3090456.42</v>
       </c>
       <c r="O260" s="1">
-        <v>0.26</v>
+        <v>0.87</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>706</v>
+        <v>641</v>
       </c>
       <c r="B261" t="s">
-        <v>707</v>
+        <v>642</v>
       </c>
       <c r="C261" s="1">
-        <v>600000.0</v>
+        <v>6016289.0</v>
       </c>
       <c r="D261" s="1">
-        <v>102.777</v>
+        <v>98.758</v>
       </c>
       <c r="E261" s="1">
-        <v>100.651</v>
+        <v>114.38153736</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>603906.0</v>
+        <v>6881523.85</v>
       </c>
       <c r="I261" s="1">
-        <v>12756.0</v>
+        <v>220787.31</v>
       </c>
       <c r="J261" s="1">
-        <v>2.1122492573348</v>
+        <v>3.2084072483451</v>
       </c>
       <c r="K261">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>0.0</v>
+      </c>
+      <c r="L261">
+        <v>236.44</v>
       </c>
       <c r="M261" s="1">
-        <v>616662.0</v>
+        <v>7102311.16</v>
       </c>
       <c r="N261" s="1">
-        <v>621429.12</v>
+        <v>7102547.6</v>
       </c>
       <c r="O261" s="1">
-        <v>0.17</v>
+        <v>1.99</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="B262" t="s">
-        <v>710</v>
+        <v>644</v>
       </c>
       <c r="C262" s="1">
-        <v>800000.0</v>
+        <v>1346889.0</v>
       </c>
       <c r="D262" s="1">
-        <v>106.309</v>
+        <v>96.71</v>
       </c>
       <c r="E262" s="1">
-        <v>99.29</v>
+        <v>112.6789186</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>794320.0</v>
+        <v>1517659.96</v>
       </c>
       <c r="I262" s="1">
-        <v>56152.0</v>
+        <v>78087.25</v>
       </c>
       <c r="J262" s="1">
-        <v>7.0691912579313</v>
+        <v>5.1452401761986</v>
       </c>
       <c r="K262">
-        <v>4.3</v>
+        <v>0.08</v>
       </c>
       <c r="L262" t="s">
-        <v>711</v>
+        <v>645</v>
       </c>
       <c r="M262" s="1">
-        <v>850472.0</v>
+        <v>1595747.21</v>
       </c>
       <c r="N262" s="1">
-        <v>884872.0</v>
+        <v>1596791.48</v>
       </c>
       <c r="O262" s="1">
-        <v>0.24</v>
+        <v>0.45</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>712</v>
+        <v>646</v>
       </c>
       <c r="B263" t="s">
-        <v>713</v>
+        <v>647</v>
       </c>
       <c r="C263" s="1">
-        <v>169000.0</v>
+        <v>11236770.0</v>
       </c>
       <c r="D263" s="1">
-        <v>101.627</v>
+        <v>62.881</v>
       </c>
       <c r="E263" s="1">
-        <v>102.47</v>
+        <v>73.12521855</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>173174.3</v>
+        <v>8216912.62</v>
       </c>
       <c r="I263" s="1">
-        <v>-1424.67</v>
+        <v>-1151119.28</v>
       </c>
       <c r="J263" s="1">
-        <v>-0.8226798087245</v>
+        <v>-14.009145931504</v>
       </c>
       <c r="K263">
-        <v>3.19</v>
+        <v>0.4</v>
       </c>
       <c r="L263" t="s">
-        <v>714</v>
+        <v>648</v>
       </c>
       <c r="M263" s="1">
-        <v>171749.63</v>
+        <v>7065793.34</v>
       </c>
       <c r="N263" s="1">
-        <v>177139.11</v>
+        <v>7110740.42</v>
       </c>
       <c r="O263" s="1">
-        <v>0.05</v>
+        <v>2.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>715</v>
+        <v>649</v>
       </c>
       <c r="B264" t="s">
-        <v>716</v>
+        <v>650</v>
       </c>
       <c r="C264" s="1">
-        <v>858302.75</v>
+        <v>1728146.0</v>
       </c>
       <c r="D264" s="1">
-        <v>91.304</v>
+        <v>84.82</v>
       </c>
       <c r="E264" s="1">
-        <v>88.43019436</v>
+        <v>88.17945822</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>758998.79</v>
+        <v>1523869.78</v>
       </c>
       <c r="I264" s="1">
-        <v>24665.95</v>
+        <v>-58056.34</v>
       </c>
       <c r="J264" s="1">
-        <v>3.2498009647683</v>
+        <v>-3.8097966612344</v>
       </c>
       <c r="K264">
-        <v>0.14</v>
+        <v>1.0</v>
       </c>
       <c r="L264" t="s">
-        <v>717</v>
+        <v>651</v>
       </c>
       <c r="M264" s="1">
-        <v>783664.74</v>
+        <v>1465813.44</v>
       </c>
       <c r="N264" s="1">
-        <v>784882.24</v>
+        <v>1483094.9</v>
       </c>
       <c r="O264" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>718</v>
+        <v>652</v>
       </c>
       <c r="B265" t="s">
-        <v>719</v>
+        <v>653</v>
       </c>
       <c r="C265" s="1">
-        <v>825039.75</v>
+        <v>400000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>97.789</v>
+        <v>79.894</v>
       </c>
       <c r="E265" s="1">
-        <v>95.40856183</v>
+        <v>80.24</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>787158.56</v>
+        <v>320960.0</v>
       </c>
       <c r="I265" s="1">
-        <v>19639.56</v>
+        <v>-1384.0</v>
       </c>
       <c r="J265" s="1">
-        <v>2.4949941470496</v>
+        <v>-0.43120638085743</v>
       </c>
       <c r="K265">
-        <v>0.21</v>
+        <v>1.0</v>
       </c>
       <c r="L265" t="s">
-        <v>720</v>
+        <v>654</v>
       </c>
       <c r="M265" s="1">
-        <v>806798.12</v>
+        <v>319576.0</v>
       </c>
       <c r="N265" s="1">
-        <v>808570.26</v>
+        <v>323576.0</v>
       </c>
       <c r="O265" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>721</v>
+        <v>655</v>
       </c>
       <c r="B266" t="s">
-        <v>722</v>
+        <v>656</v>
       </c>
       <c r="C266" s="1">
-        <v>505455.13</v>
+        <v>5180000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>81.617</v>
+        <v>75.286</v>
       </c>
       <c r="E266" s="1">
-        <v>82.82664576</v>
+        <v>78.51779459</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>418651.53</v>
+        <v>4067221.76</v>
       </c>
       <c r="I266" s="1">
-        <v>-6114.22</v>
+        <v>-167406.96</v>
       </c>
       <c r="J266" s="1">
-        <v>-1.460455668226</v>
+        <v>-4.1160027625344</v>
       </c>
       <c r="K266">
-        <v>0.28</v>
+        <v>1.0</v>
       </c>
       <c r="L266" t="s">
-        <v>723</v>
+        <v>657</v>
       </c>
       <c r="M266" s="1">
-        <v>412537.31</v>
+        <v>3899814.8</v>
       </c>
       <c r="N266" s="1">
-        <v>413970.59</v>
+        <v>3951614.8</v>
       </c>
       <c r="O266" s="1">
-        <v>0.11</v>
+        <v>1.11</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>724</v>
+        <v>658</v>
       </c>
       <c r="B267" t="s">
-        <v>725</v>
+        <v>659</v>
       </c>
       <c r="C267" s="1">
-        <v>2493831.39</v>
+        <v>1410000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>104.926</v>
+        <v>98.895</v>
       </c>
       <c r="E267" s="1">
-        <v>106.39664376</v>
+        <v>99.934</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>2653352.9</v>
+        <v>1409069.4</v>
       </c>
       <c r="I267" s="1">
-        <v>-36675.38</v>
+        <v>-14649.9</v>
       </c>
       <c r="J267" s="1">
-        <v>-1.3822277466371</v>
+        <v>-1.0396861928873</v>
       </c>
       <c r="K267">
-        <v>3.98</v>
+        <v>1.12</v>
       </c>
       <c r="L267" t="s">
-        <v>726</v>
+        <v>660</v>
       </c>
       <c r="M267" s="1">
-        <v>2616677.52</v>
+        <v>1394419.5</v>
       </c>
       <c r="N267" s="1">
-        <v>2715843.19</v>
+        <v>1410180.6</v>
       </c>
       <c r="O267" s="1">
-        <v>0.75</v>
+        <v>0.4</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>727</v>
+        <v>661</v>
       </c>
       <c r="B268" t="s">
-        <v>728</v>
+        <v>662</v>
       </c>
       <c r="C268" s="1">
-        <v>394000.0</v>
+        <v>1890000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>99.141</v>
+        <v>77.871</v>
       </c>
       <c r="E268" s="1">
-        <v>99.422</v>
+        <v>82.87465608</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>391722.68</v>
+        <v>1566331.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-1107.14</v>
+        <v>-94569.1</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.28263362233711</v>
+        <v>-6.0376191239272</v>
       </c>
       <c r="K268">
-        <v>3.0</v>
+        <v>2.4</v>
       </c>
       <c r="L268" t="s">
-        <v>729</v>
+        <v>663</v>
       </c>
       <c r="M268" s="1">
-        <v>390615.54</v>
+        <v>1471761.9</v>
       </c>
       <c r="N268" s="1">
-        <v>402438.24</v>
+        <v>1517121.9</v>
       </c>
       <c r="O268" s="1">
-        <v>0.11</v>
+        <v>0.43</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>730</v>
+        <v>664</v>
       </c>
       <c r="B269" t="s">
-        <v>731</v>
+        <v>665</v>
       </c>
       <c r="C269" s="1">
-        <v>495000.0</v>
+        <v>1416000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>102.233</v>
+        <v>97.6</v>
       </c>
       <c r="E269" s="1">
-        <v>100.0</v>
+        <v>99.42846751</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>495000.0</v>
+        <v>1407907.1</v>
       </c>
       <c r="I269" s="1">
-        <v>11053.35</v>
+        <v>-25891.1</v>
       </c>
       <c r="J269" s="1">
-        <v>2.233</v>
+        <v>-1.8389778700598</v>
       </c>
       <c r="K269">
-        <v>3.01</v>
+        <v>2.56</v>
       </c>
       <c r="L269" t="s">
-        <v>732</v>
+        <v>666</v>
       </c>
       <c r="M269" s="1">
-        <v>506053.35</v>
+        <v>1382016.0</v>
       </c>
       <c r="N269" s="1">
-        <v>520971.16</v>
+        <v>1418265.6</v>
       </c>
       <c r="O269" s="1">
-        <v>0.14</v>
+        <v>0.4</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>733</v>
+        <v>667</v>
       </c>
       <c r="B270" t="s">
-        <v>734</v>
+        <v>668</v>
       </c>
       <c r="C270" s="1">
-        <v>450000.0</v>
+        <v>6124457.0</v>
       </c>
       <c r="D270" s="1">
-        <v>89.625</v>
+        <v>99.429</v>
       </c>
       <c r="E270" s="1">
-        <v>88.621</v>
+        <v>99.44213193</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>398794.5</v>
+        <v>6090290.61</v>
       </c>
       <c r="I270" s="1">
-        <v>4518.0</v>
+        <v>-804.26</v>
       </c>
       <c r="J270" s="1">
-        <v>1.1329143205335</v>
+        <v>-0.013205609575994</v>
       </c>
       <c r="K270">
-        <v>1.03</v>
+        <v>1.04</v>
       </c>
       <c r="L270" t="s">
-        <v>735</v>
+        <v>669</v>
       </c>
       <c r="M270" s="1">
-        <v>403312.5</v>
+        <v>6089486.35</v>
       </c>
       <c r="N270" s="1">
-        <v>407960.45</v>
+        <v>6152912.23</v>
       </c>
       <c r="O270" s="1">
-        <v>0.11</v>
+        <v>1.73</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>736</v>
+        <v>670</v>
       </c>
       <c r="B271" t="s">
-        <v>737</v>
+        <v>671</v>
       </c>
       <c r="C271" s="1">
-        <v>500000.0</v>
+        <v>972800.0</v>
       </c>
       <c r="D271" s="1">
-        <v>75.606</v>
+        <v>99.052</v>
       </c>
       <c r="E271" s="1">
-        <v>74.174</v>
+        <v>98.725</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>370870.0</v>
+        <v>960396.8</v>
       </c>
       <c r="I271" s="1">
-        <v>7160.0</v>
+        <v>3181.06</v>
       </c>
       <c r="J271" s="1">
-        <v>1.9305956264999</v>
+        <v>0.33122351094881</v>
       </c>
       <c r="K271">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>811.64</v>
+        <v>3.28</v>
+      </c>
+      <c r="L271" t="s">
+        <v>672</v>
       </c>
       <c r="M271" s="1">
-        <v>378030.0</v>
+        <v>963577.86</v>
       </c>
       <c r="N271" s="1">
-        <v>378841.64</v>
+        <v>995485.7</v>
       </c>
       <c r="O271" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>738</v>
+        <v>673</v>
       </c>
       <c r="B272" t="s">
-        <v>739</v>
+        <v>674</v>
       </c>
       <c r="C272" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>102.274</v>
+        <v>82.804</v>
       </c>
       <c r="E272" s="1">
-        <v>100.0</v>
+        <v>81.75</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>400000.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I272" s="1">
-        <v>9096.0</v>
+        <v>2108.0</v>
       </c>
       <c r="J272" s="1">
-        <v>2.274</v>
+        <v>1.2892966360856</v>
       </c>
       <c r="K272">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>0.0</v>
+      </c>
+      <c r="L272">
+        <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>409096.0</v>
+        <v>165608.0</v>
       </c>
       <c r="N272" s="1">
-        <v>415596.91</v>
+        <v>165608.0</v>
       </c>
       <c r="O272" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>741</v>
+        <v>675</v>
       </c>
       <c r="B273" t="s">
-        <v>742</v>
+        <v>676</v>
       </c>
       <c r="C273" s="1">
-        <v>200000.0</v>
+        <v>5800327.06</v>
       </c>
       <c r="D273" s="1">
-        <v>100.672</v>
+        <v>76.868</v>
       </c>
       <c r="E273" s="1">
-        <v>99.711</v>
+        <v>77.80337132</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>199422.0</v>
+        <v>4512850.0</v>
       </c>
       <c r="I273" s="1">
-        <v>1922.0</v>
+        <v>-54254.6</v>
       </c>
       <c r="J273" s="1">
-        <v>0.96378533963154</v>
+        <v>-1.2022247581905</v>
       </c>
       <c r="K273">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="L273">
-        <v>390.41</v>
+        <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>201344.0</v>
+        <v>4458595.4</v>
       </c>
       <c r="N273" s="1">
-        <v>201734.41</v>
+        <v>4458595.4</v>
       </c>
       <c r="O273" s="1">
-        <v>0.06</v>
+        <v>1.25</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>743</v>
+        <v>677</v>
       </c>
       <c r="B274" t="s">
-        <v>744</v>
+        <v>678</v>
       </c>
       <c r="C274" s="1">
-        <v>800000.0</v>
+        <v>8481534.2</v>
       </c>
       <c r="D274" s="1">
-        <v>103.54</v>
+        <v>88.243</v>
       </c>
       <c r="E274" s="1">
-        <v>102.3175</v>
+        <v>103.18811047</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>818540.0</v>
+        <v>8751934.88</v>
       </c>
       <c r="I274" s="1">
-        <v>9780.0</v>
+        <v>-1267574.65</v>
       </c>
       <c r="J274" s="1">
-        <v>1.1948102719476</v>
+        <v>-14.483364734542</v>
       </c>
       <c r="K274">
-        <v>2.29</v>
+        <v>1.73</v>
       </c>
       <c r="L274" t="s">
-        <v>745</v>
+        <v>679</v>
       </c>
       <c r="M274" s="1">
-        <v>828320.0</v>
+        <v>7484360.23</v>
       </c>
       <c r="N274" s="1">
-        <v>846667.95</v>
+        <v>7630753.83</v>
       </c>
       <c r="O274" s="1">
-        <v>0.23</v>
+        <v>2.14</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>746</v>
+        <v>680</v>
       </c>
       <c r="B275" t="s">
-        <v>747</v>
+        <v>681</v>
       </c>
       <c r="C275" s="1">
-        <v>129000.0</v>
+        <v>2909276.0</v>
       </c>
       <c r="D275" s="1">
-        <v>95.862</v>
+        <v>97.136</v>
       </c>
       <c r="E275" s="1">
-        <v>97.75713953</v>
+        <v>98.81259908</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>126106.71</v>
+        <v>2874731.23</v>
       </c>
       <c r="I275" s="1">
-        <v>-2444.73</v>
+        <v>-48776.89</v>
       </c>
       <c r="J275" s="1">
-        <v>-1.9386200781862</v>
+        <v>-1.6967460989388</v>
       </c>
       <c r="K275">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>584.92</v>
+        <v>0.18</v>
+      </c>
+      <c r="L275" t="s">
+        <v>682</v>
       </c>
       <c r="M275" s="1">
-        <v>123661.98</v>
+        <v>2825954.34</v>
       </c>
       <c r="N275" s="1">
-        <v>124246.9</v>
+        <v>2831135.24</v>
       </c>
       <c r="O275" s="1">
-        <v>0.03</v>
+        <v>0.79</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>748</v>
+        <v>683</v>
       </c>
       <c r="B276" t="s">
-        <v>749</v>
+        <v>684</v>
       </c>
       <c r="C276" s="1">
-        <v>470000.0</v>
+        <v>4404802.0</v>
       </c>
       <c r="D276" s="1">
-        <v>99.831</v>
+        <v>98.249</v>
       </c>
       <c r="E276" s="1">
-        <v>99.81825532</v>
+        <v>99.87601032</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>469145.8</v>
+        <v>4399340.5</v>
       </c>
       <c r="I276" s="1">
-        <v>59.9</v>
+        <v>-71666.58</v>
       </c>
       <c r="J276" s="1">
-        <v>0.01276788580437</v>
+        <v>-1.6290300784856</v>
       </c>
       <c r="K276">
-        <v>2.97</v>
+        <v>1.5</v>
       </c>
       <c r="L276" t="s">
-        <v>750</v>
+        <v>685</v>
       </c>
       <c r="M276" s="1">
-        <v>469205.7</v>
+        <v>4327673.92</v>
       </c>
       <c r="N276" s="1">
-        <v>483156.01</v>
+        <v>4393564.93</v>
       </c>
       <c r="O276" s="1">
-        <v>0.13</v>
+        <v>1.23</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>751</v>
+        <v>686</v>
       </c>
       <c r="B277" t="s">
-        <v>752</v>
+        <v>687</v>
       </c>
       <c r="C277" s="1">
-        <v>400000.0</v>
+        <v>3380000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>101.223</v>
+        <v>97.565</v>
       </c>
       <c r="E277" s="1">
-        <v>100.0</v>
+        <v>99.374</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>400000.0</v>
+        <v>3358841.2</v>
       </c>
       <c r="I277" s="1">
-        <v>4892.0</v>
+        <v>-61144.2</v>
       </c>
       <c r="J277" s="1">
-        <v>1.223</v>
+        <v>-1.8203956769376</v>
       </c>
       <c r="K277">
-        <v>0.73</v>
+        <v>1.8</v>
       </c>
       <c r="L277" t="s">
-        <v>753</v>
+        <v>688</v>
       </c>
       <c r="M277" s="1">
-        <v>404892.0</v>
+        <v>3297697.0</v>
       </c>
       <c r="N277" s="1">
-        <v>407828.48</v>
+        <v>3358370.32</v>
       </c>
       <c r="O277" s="1">
-        <v>0.11</v>
+        <v>0.94</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>754</v>
+        <v>689</v>
       </c>
       <c r="B278" t="s">
-        <v>755</v>
+        <v>690</v>
       </c>
       <c r="C278" s="1">
-        <v>280000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>102.221</v>
+        <v>98.726</v>
       </c>
       <c r="E278" s="1">
-        <v>100.0</v>
+        <v>100.73</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>280000.0</v>
+        <v>302190.0</v>
       </c>
       <c r="I278" s="1">
-        <v>6218.8</v>
+        <v>-6012.0</v>
       </c>
       <c r="J278" s="1">
-        <v>2.221</v>
+        <v>-1.9894768192197</v>
       </c>
       <c r="K278">
-        <v>3.7</v>
+        <v>1.46</v>
       </c>
       <c r="L278" t="s">
-        <v>756</v>
+        <v>691</v>
       </c>
       <c r="M278" s="1">
-        <v>286218.8</v>
+        <v>296178.0</v>
       </c>
       <c r="N278" s="1">
-        <v>296592.45</v>
+        <v>300549.58</v>
       </c>
       <c r="O278" s="1">
         <v>0.08</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>757</v>
+        <v>692</v>
       </c>
       <c r="B279" t="s">
-        <v>758</v>
+        <v>693</v>
       </c>
       <c r="C279" s="1">
-        <v>400000.0</v>
+        <v>339000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>99.575</v>
+        <v>102.982</v>
       </c>
       <c r="E279" s="1">
-        <v>99.3</v>
+        <v>99.775</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>397200.0</v>
+        <v>338237.25</v>
       </c>
       <c r="I279" s="1">
-        <v>1100.0</v>
+        <v>10871.73</v>
       </c>
       <c r="J279" s="1">
-        <v>0.27693856998993</v>
+        <v>3.2142320220496</v>
       </c>
       <c r="K279">
-        <v>2.49</v>
+        <v>1.19</v>
       </c>
       <c r="L279" t="s">
-        <v>759</v>
+        <v>694</v>
       </c>
       <c r="M279" s="1">
-        <v>398300.0</v>
+        <v>349108.98</v>
       </c>
       <c r="N279" s="1">
-        <v>408245.21</v>
+        <v>353131.7</v>
       </c>
       <c r="O279" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>760</v>
+        <v>695</v>
       </c>
       <c r="B280" t="s">
-        <v>761</v>
+        <v>696</v>
       </c>
       <c r="C280" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.675</v>
+        <v>98.923</v>
       </c>
       <c r="E280" s="1">
-        <v>99.492</v>
+        <v>99.24</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>298476.0</v>
+        <v>198480.0</v>
       </c>
       <c r="I280" s="1">
-        <v>3549.0</v>
+        <v>-634.0</v>
       </c>
       <c r="J280" s="1">
-        <v>1.1890403248502</v>
+        <v>-0.31942765014107</v>
       </c>
       <c r="K280">
-        <v>1.27</v>
+        <v>0.52</v>
       </c>
       <c r="L280" t="s">
-        <v>762</v>
+        <v>697</v>
       </c>
       <c r="M280" s="1">
-        <v>302025.0</v>
+        <v>197846.0</v>
       </c>
       <c r="N280" s="1">
-        <v>305822.26</v>
+        <v>198893.95</v>
       </c>
       <c r="O280" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>763</v>
+        <v>698</v>
       </c>
       <c r="B281" t="s">
-        <v>764</v>
+        <v>699</v>
       </c>
       <c r="C281" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.614</v>
+        <v>88.71</v>
       </c>
       <c r="E281" s="1">
-        <v>99.633</v>
+        <v>85.48</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>797064.0</v>
+        <v>170960.0</v>
       </c>
       <c r="I281" s="1">
-        <v>7848.0</v>
+        <v>6460.0</v>
       </c>
       <c r="J281" s="1">
-        <v>0.9846135316612</v>
+        <v>3.7786616752457</v>
       </c>
       <c r="K281">
-        <v>0.21</v>
+        <v>1.65</v>
       </c>
       <c r="L281" t="s">
-        <v>765</v>
+        <v>700</v>
       </c>
       <c r="M281" s="1">
-        <v>804912.0</v>
+        <v>177420.0</v>
       </c>
       <c r="N281" s="1">
-        <v>806555.84</v>
+        <v>180724.66</v>
       </c>
       <c r="O281" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>766</v>
+        <v>701</v>
       </c>
       <c r="B282" t="s">
-        <v>767</v>
+        <v>702</v>
       </c>
       <c r="C282" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>101.527</v>
+        <v>92.183</v>
       </c>
       <c r="E282" s="1">
-        <v>99.197</v>
+        <v>94.01785714</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>198394.0</v>
+        <v>658125.0</v>
       </c>
       <c r="I282" s="1">
-        <v>4660.0</v>
+        <v>-12844.0</v>
       </c>
       <c r="J282" s="1">
-        <v>2.3488613566943</v>
+        <v>-1.9516049382716</v>
       </c>
       <c r="K282">
-        <v>0.98</v>
+        <v>0.75</v>
       </c>
       <c r="L282" t="s">
-        <v>768</v>
+        <v>703</v>
       </c>
       <c r="M282" s="1">
-        <v>203054.0</v>
+        <v>645281.0</v>
       </c>
       <c r="N282" s="1">
-        <v>205006.05</v>
+        <v>650516.62</v>
       </c>
       <c r="O282" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>769</v>
+        <v>704</v>
       </c>
       <c r="B283" t="s">
-        <v>770</v>
+        <v>705</v>
       </c>
       <c r="C283" s="1">
-        <v>276000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.153</v>
+        <v>101.543</v>
       </c>
       <c r="E283" s="1">
-        <v>99.23</v>
+        <v>99.858</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>273874.8</v>
+        <v>499290.0</v>
       </c>
       <c r="I283" s="1">
-        <v>2547.48</v>
+        <v>8425.0</v>
       </c>
       <c r="J283" s="1">
-        <v>0.93016224931976</v>
+        <v>1.6873961024655</v>
       </c>
       <c r="K283">
-        <v>1.41</v>
+        <v>2.98</v>
       </c>
       <c r="L283" t="s">
-        <v>771</v>
+        <v>706</v>
       </c>
       <c r="M283" s="1">
-        <v>276422.28</v>
+        <v>507715.0</v>
       </c>
       <c r="N283" s="1">
-        <v>280326.92</v>
+        <v>522631.1</v>
       </c>
       <c r="O283" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>772</v>
+        <v>707</v>
       </c>
       <c r="B284" t="s">
-        <v>773</v>
+        <v>708</v>
       </c>
       <c r="C284" s="1">
-        <v>171000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.955</v>
+        <v>98.713</v>
       </c>
       <c r="E284" s="1">
-        <v>99.499</v>
+        <v>99.67</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>170143.29</v>
+        <v>299010.0</v>
       </c>
       <c r="I284" s="1">
-        <v>2489.76</v>
+        <v>-2871.0</v>
       </c>
       <c r="J284" s="1">
-        <v>1.4633312897617</v>
+        <v>-0.96016855623558</v>
       </c>
       <c r="K284">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="L284">
-        <v>333.8</v>
+        <v>796.23</v>
       </c>
       <c r="M284" s="1">
-        <v>172633.05</v>
+        <v>296139.0</v>
       </c>
       <c r="N284" s="1">
-        <v>172966.85</v>
+        <v>296935.23</v>
       </c>
       <c r="O284" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>774</v>
+        <v>709</v>
       </c>
       <c r="B285" t="s">
-        <v>775</v>
+        <v>710</v>
       </c>
       <c r="C285" s="1">
-        <v>329000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>103.059</v>
+        <v>97.718</v>
       </c>
       <c r="E285" s="1">
-        <v>99.451</v>
+        <v>100.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>327193.79</v>
+        <v>300000.0</v>
       </c>
       <c r="I285" s="1">
-        <v>11870.32</v>
+        <v>-6846.0</v>
       </c>
       <c r="J285" s="1">
-        <v>3.6279172657892</v>
+        <v>-2.282</v>
       </c>
       <c r="K285">
-        <v>2.85</v>
+        <v>1.32</v>
       </c>
       <c r="L285" t="s">
-        <v>776</v>
+        <v>711</v>
       </c>
       <c r="M285" s="1">
-        <v>339064.11</v>
+        <v>293154.0</v>
       </c>
       <c r="N285" s="1">
-        <v>348427.09</v>
+        <v>297099.21</v>
       </c>
       <c r="O285" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>777</v>
+        <v>712</v>
       </c>
       <c r="B286" t="s">
-        <v>778</v>
+        <v>713</v>
       </c>
       <c r="C286" s="1">
-        <v>3660000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>68.167</v>
+        <v>93.091</v>
       </c>
       <c r="E286" s="1">
-        <v>70.36</v>
+        <v>94.54545455</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>2575176.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-80263.8</v>
+        <v>-15999.0</v>
       </c>
       <c r="J286" s="1">
-        <v>-3.1168277430358</v>
+        <v>-1.5383653846154</v>
       </c>
       <c r="K286">
-        <v>0.6</v>
+        <v>0.16</v>
       </c>
       <c r="L286" t="s">
-        <v>779</v>
+        <v>714</v>
       </c>
       <c r="M286" s="1">
-        <v>2494912.2</v>
+        <v>1024001.0</v>
       </c>
       <c r="N286" s="1">
-        <v>2516972.47</v>
+        <v>1025761.0</v>
       </c>
       <c r="O286" s="1">
-        <v>0.69</v>
+        <v>0.29</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>780</v>
+        <v>715</v>
       </c>
       <c r="B287" t="s">
-        <v>781</v>
+        <v>716</v>
       </c>
       <c r="C287" s="1">
-        <v>174000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.71</v>
+        <v>96.845</v>
       </c>
       <c r="E287" s="1">
-        <v>100.0</v>
+        <v>98.642</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>174000.0</v>
+        <v>591852.0</v>
       </c>
       <c r="I287" s="1">
-        <v>1235.4</v>
+        <v>-10782.0</v>
       </c>
       <c r="J287" s="1">
-        <v>0.71</v>
+        <v>-1.8217392185884</v>
       </c>
       <c r="K287">
-        <v>0.69</v>
+        <v>3.54</v>
       </c>
       <c r="L287" t="s">
-        <v>782</v>
+        <v>717</v>
       </c>
       <c r="M287" s="1">
-        <v>175235.4</v>
+        <v>581070.0</v>
       </c>
       <c r="N287" s="1">
-        <v>176432.94</v>
+        <v>602285.75</v>
       </c>
       <c r="O287" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>783</v>
+        <v>718</v>
       </c>
       <c r="B288" t="s">
-        <v>784</v>
+        <v>719</v>
       </c>
       <c r="C288" s="1">
-        <v>600000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.574</v>
+        <v>98.739</v>
       </c>
       <c r="E288" s="1">
-        <v>100.23</v>
+        <v>99.628</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>601380.0</v>
+        <v>353679.4</v>
       </c>
       <c r="I288" s="1">
-        <v>2064.0</v>
+        <v>-3155.95</v>
       </c>
       <c r="J288" s="1">
-        <v>0.34321061558416</v>
+        <v>-0.89231942827318</v>
       </c>
       <c r="K288">
-        <v>1.56</v>
+        <v>1.45</v>
       </c>
       <c r="L288" t="s">
-        <v>785</v>
+        <v>720</v>
       </c>
       <c r="M288" s="1">
-        <v>603444.0</v>
+        <v>350523.45</v>
       </c>
       <c r="N288" s="1">
-        <v>612813.86</v>
+        <v>355675.81</v>
       </c>
       <c r="O288" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>786</v>
+        <v>721</v>
       </c>
       <c r="B289" t="s">
-        <v>787</v>
+        <v>722</v>
       </c>
       <c r="C289" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.521</v>
+        <v>98.143</v>
       </c>
       <c r="E289" s="1">
-        <v>99.871</v>
+        <v>99.736</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>499355.0</v>
+        <v>299208.0</v>
       </c>
       <c r="I289" s="1">
-        <v>3250.0</v>
+        <v>-4779.0</v>
       </c>
       <c r="J289" s="1">
-        <v>0.65083958306215</v>
+        <v>-1.5972166519612</v>
       </c>
       <c r="K289">
-        <v>0.81</v>
+        <v>1.23</v>
       </c>
       <c r="L289" t="s">
-        <v>788</v>
+        <v>723</v>
       </c>
       <c r="M289" s="1">
-        <v>502605.0</v>
+        <v>294429.0</v>
       </c>
       <c r="N289" s="1">
-        <v>506639.25</v>
+        <v>298111.19</v>
       </c>
       <c r="O289" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>789</v>
+        <v>724</v>
       </c>
       <c r="B290" t="s">
-        <v>790</v>
+        <v>725</v>
       </c>
       <c r="C290" s="1">
-        <v>6664000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>72.231</v>
+        <v>98.302</v>
       </c>
       <c r="E290" s="1">
-        <v>70.69438941</v>
+        <v>99.594</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>4711074.11</v>
+        <v>259940.34</v>
       </c>
       <c r="I290" s="1">
-        <v>102399.73</v>
+        <v>-3372.12</v>
       </c>
       <c r="J290" s="1">
-        <v>2.1735962459737</v>
+        <v>-1.2972669036287</v>
       </c>
       <c r="K290">
-        <v>0.32</v>
+        <v>2.56</v>
       </c>
       <c r="L290" t="s">
-        <v>791</v>
+        <v>726</v>
       </c>
       <c r="M290" s="1">
-        <v>4813473.84</v>
+        <v>256568.22</v>
       </c>
       <c r="N290" s="1">
-        <v>4834506.52</v>
+        <v>263253.22</v>
       </c>
       <c r="O290" s="1">
-        <v>1.33</v>
+        <v>0.07</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>792</v>
+        <v>727</v>
       </c>
       <c r="B291" t="s">
-        <v>793</v>
+        <v>728</v>
       </c>
       <c r="C291" s="1">
-        <v>1688000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>89.158</v>
+        <v>98.661</v>
       </c>
       <c r="E291" s="1">
-        <v>88.3668519</v>
+        <v>100.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>1491632.46</v>
+        <v>900000.0</v>
       </c>
       <c r="I291" s="1">
-        <v>13354.58</v>
+        <v>-12051.0</v>
       </c>
       <c r="J291" s="1">
-        <v>0.89529963701648</v>
+        <v>-1.339</v>
       </c>
       <c r="K291">
-        <v>0.96</v>
+        <v>2.18</v>
       </c>
       <c r="L291" t="s">
-        <v>794</v>
+        <v>729</v>
       </c>
       <c r="M291" s="1">
-        <v>1504987.04</v>
+        <v>887949.0</v>
       </c>
       <c r="N291" s="1">
-        <v>1521157.16</v>
+        <v>907536.33</v>
       </c>
       <c r="O291" s="1">
-        <v>0.42</v>
+        <v>0.25</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>795</v>
+        <v>730</v>
       </c>
       <c r="B292" t="s">
-        <v>796</v>
+        <v>731</v>
       </c>
       <c r="C292" s="1">
-        <v>1365000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>98.383</v>
+        <v>101.455</v>
       </c>
       <c r="E292" s="1">
-        <v>101.47184249</v>
+        <v>103.012</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1385090.65</v>
+        <v>412048.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-42162.7</v>
+        <v>-6228.0</v>
       </c>
       <c r="J292" s="1">
-        <v>-3.0440390309472</v>
+        <v>-1.511474391333</v>
       </c>
       <c r="K292">
-        <v>1.05</v>
+        <v>2.32</v>
       </c>
       <c r="L292" t="s">
-        <v>797</v>
+        <v>732</v>
       </c>
       <c r="M292" s="1">
-        <v>1342927.95</v>
+        <v>405820.0</v>
       </c>
       <c r="N292" s="1">
-        <v>1357288.5</v>
+        <v>415088.49</v>
       </c>
       <c r="O292" s="1">
-        <v>0.37</v>
+        <v>0.12</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>798</v>
+        <v>733</v>
       </c>
       <c r="B293" t="s">
-        <v>799</v>
+        <v>734</v>
       </c>
       <c r="C293" s="1">
-        <v>5094000.0</v>
+        <v>785000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>101.48</v>
+        <v>101.391</v>
       </c>
       <c r="E293" s="1">
-        <v>128.85467452</v>
+        <v>99.849</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>6563857.12</v>
+        <v>783814.65</v>
       </c>
       <c r="I293" s="1">
-        <v>67179.44</v>
+        <v>12104.7</v>
       </c>
       <c r="J293" s="1">
-        <v>1.0234750509012</v>
+        <v>1.5443319412313</v>
       </c>
       <c r="K293">
+        <v>1.88</v>
+      </c>
+      <c r="L293" t="s">
+        <v>735</v>
+      </c>
+      <c r="M293" s="1">
+        <v>795919.35</v>
+      </c>
+      <c r="N293" s="1">
+        <v>810657.99</v>
+      </c>
+      <c r="O293" s="1">
         <v>0.23</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.83</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>801</v>
+        <v>736</v>
       </c>
       <c r="B294" t="s">
-        <v>802</v>
+        <v>737</v>
       </c>
       <c r="C294" s="1">
-        <v>526000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>101.34</v>
+        <v>108.584</v>
       </c>
       <c r="E294" s="1">
-        <v>99.646</v>
+        <v>99.283</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>524137.96</v>
+        <v>528185.56</v>
       </c>
       <c r="I294" s="1">
-        <v>8910.44</v>
+        <v>49481.32</v>
       </c>
       <c r="J294" s="1">
-        <v>1.7000180639464</v>
+        <v>9.3681697773033</v>
       </c>
       <c r="K294">
-        <v>3.1</v>
+        <v>2.75</v>
       </c>
       <c r="L294" t="s">
-        <v>803</v>
+        <v>738</v>
       </c>
       <c r="M294" s="1">
-        <v>533048.4</v>
+        <v>577666.88</v>
       </c>
       <c r="N294" s="1">
-        <v>549339.99</v>
+        <v>592307.81</v>
       </c>
       <c r="O294" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>804</v>
+        <v>739</v>
       </c>
       <c r="B295" t="s">
-        <v>805</v>
+        <v>740</v>
       </c>
       <c r="C295" s="1">
-        <v>400000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>101.373</v>
+        <v>99.208</v>
       </c>
       <c r="E295" s="1">
-        <v>97.41</v>
+        <v>99.115</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>389640.0</v>
+        <v>300318.45</v>
       </c>
       <c r="I295" s="1">
-        <v>15852.0</v>
+        <v>281.79</v>
       </c>
       <c r="J295" s="1">
-        <v>4.0683708038189</v>
+        <v>0.093830399031428</v>
       </c>
       <c r="K295">
-        <v>3.17</v>
+        <v>3.33</v>
       </c>
       <c r="L295" t="s">
-        <v>806</v>
+        <v>741</v>
       </c>
       <c r="M295" s="1">
-        <v>405492.0</v>
+        <v>300600.24</v>
       </c>
       <c r="N295" s="1">
-        <v>418160.49</v>
+        <v>310682.25</v>
       </c>
       <c r="O295" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>807</v>
+        <v>742</v>
       </c>
       <c r="B296" t="s">
-        <v>808</v>
+        <v>743</v>
       </c>
       <c r="C296" s="1">
-        <v>400000.0</v>
+        <v>805423.0</v>
       </c>
       <c r="D296" s="1">
-        <v>108.08</v>
+        <v>95.69</v>
       </c>
       <c r="E296" s="1">
-        <v>108.24</v>
+        <v>96.9285928</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>432960.0</v>
+        <v>780685.18</v>
       </c>
       <c r="I296" s="1">
-        <v>-640.0</v>
+        <v>-9975.91</v>
       </c>
       <c r="J296" s="1">
-        <v>-0.14781966001478</v>
+        <v>-1.2778403197048</v>
       </c>
       <c r="K296">
-        <v>1.27</v>
+        <v>0.91</v>
       </c>
       <c r="L296" t="s">
-        <v>809</v>
+        <v>744</v>
       </c>
       <c r="M296" s="1">
-        <v>432320.0</v>
+        <v>770709.27</v>
       </c>
       <c r="N296" s="1">
-        <v>437415.89</v>
+        <v>778039.72</v>
       </c>
       <c r="O296" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>810</v>
+        <v>745</v>
       </c>
       <c r="B297" t="s">
-        <v>811</v>
+        <v>746</v>
       </c>
       <c r="C297" s="1">
-        <v>600000.0</v>
+        <v>386883.39</v>
       </c>
       <c r="D297" s="1">
-        <v>100.659</v>
+        <v>89.709</v>
       </c>
       <c r="E297" s="1">
-        <v>100.507</v>
+        <v>93.69960029</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>603042.0</v>
+        <v>362508.19</v>
       </c>
       <c r="I297" s="1">
-        <v>912.0</v>
+        <v>-15438.97</v>
       </c>
       <c r="J297" s="1">
-        <v>0.1512332474355</v>
+        <v>-4.2589299844508</v>
       </c>
       <c r="K297">
-        <v>2.33</v>
+        <v>1.08</v>
       </c>
       <c r="L297" t="s">
-        <v>812</v>
+        <v>747</v>
       </c>
       <c r="M297" s="1">
-        <v>603954.0</v>
+        <v>347069.22</v>
       </c>
       <c r="N297" s="1">
-        <v>617934.82</v>
+        <v>351230.6</v>
       </c>
       <c r="O297" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>813</v>
+        <v>748</v>
       </c>
       <c r="B298" t="s">
-        <v>814</v>
+        <v>749</v>
       </c>
       <c r="C298" s="1">
-        <v>600000.0</v>
+        <v>344831.75</v>
       </c>
       <c r="D298" s="1">
-        <v>90.154</v>
+        <v>78.606</v>
       </c>
       <c r="E298" s="1">
-        <v>85.25</v>
+        <v>96.18009363</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>511500.0</v>
+        <v>331659.5</v>
       </c>
       <c r="I298" s="1">
-        <v>29424.0</v>
+        <v>-60601.05</v>
       </c>
       <c r="J298" s="1">
-        <v>5.7524926686217</v>
+        <v>-18.272068190418</v>
       </c>
       <c r="K298">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>0.13</v>
+      </c>
+      <c r="L298">
+        <v>434.58</v>
       </c>
       <c r="M298" s="1">
-        <v>540924.0</v>
+        <v>271058.45</v>
       </c>
       <c r="N298" s="1">
-        <v>544844.55</v>
+        <v>271493.03</v>
       </c>
       <c r="O298" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>816</v>
+        <v>750</v>
       </c>
       <c r="B299" t="s">
-        <v>817</v>
+        <v>751</v>
       </c>
       <c r="C299" s="1">
-        <v>351000.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>102.569</v>
+        <v>101.605</v>
       </c>
       <c r="E299" s="1">
-        <v>99.779</v>
+        <v>119.99153825</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>350224.29</v>
+        <v>3419758.84</v>
       </c>
       <c r="I299" s="1">
-        <v>9792.9</v>
+        <v>292727.83</v>
       </c>
       <c r="J299" s="1">
-        <v>2.7961795568206</v>
+        <v>8.559896872728</v>
       </c>
       <c r="K299">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
       <c r="L299" t="s">
-        <v>818</v>
+        <v>752</v>
       </c>
       <c r="M299" s="1">
-        <v>360017.19</v>
+        <v>3712486.67</v>
       </c>
       <c r="N299" s="1">
-        <v>362685.75</v>
+        <v>3735070.85</v>
       </c>
       <c r="O299" s="1">
-        <v>0.1</v>
+        <v>1.05</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>819</v>
+        <v>753</v>
       </c>
       <c r="B300" t="s">
-        <v>820</v>
+        <v>754</v>
       </c>
       <c r="C300" s="1">
-        <v>700000.0</v>
+        <v>2910000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>99.015</v>
+        <v>101.667</v>
       </c>
       <c r="E300" s="1">
-        <v>100.761</v>
+        <v>101.61324845</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>705327.0</v>
+        <v>2956945.53</v>
       </c>
       <c r="I300" s="1">
-        <v>-12222.0</v>
+        <v>114934.27</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.7328132908566</v>
+        <v>3.8869255058614</v>
       </c>
       <c r="K300">
-        <v>1.43</v>
+        <v>0.61</v>
       </c>
       <c r="L300" t="s">
-        <v>821</v>
+        <v>755</v>
       </c>
       <c r="M300" s="1">
-        <v>693105.0</v>
+        <v>3071879.8</v>
       </c>
       <c r="N300" s="1">
-        <v>703137.53</v>
+        <v>3089608.22</v>
       </c>
       <c r="O300" s="1">
-        <v>0.19</v>
+        <v>0.87</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>822</v>
+        <v>756</v>
       </c>
       <c r="B301" t="s">
-        <v>823</v>
+        <v>757</v>
       </c>
       <c r="C301" s="1">
-        <v>200000.0</v>
+        <v>6650000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>103.431</v>
+        <v>100.143</v>
       </c>
       <c r="E301" s="1">
-        <v>99.871</v>
+        <v>100.84036842</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>199742.0</v>
+        <v>6705884.5</v>
       </c>
       <c r="I301" s="1">
-        <v>7120.0</v>
+        <v>-46375.0</v>
       </c>
       <c r="J301" s="1">
-        <v>3.5645983318481</v>
+        <v>-0.69155679612436</v>
       </c>
       <c r="K301">
-        <v>2.84</v>
+        <v>0.11</v>
       </c>
       <c r="L301" t="s">
-        <v>824</v>
+        <v>758</v>
       </c>
       <c r="M301" s="1">
-        <v>206862.0</v>
+        <v>6659509.5</v>
       </c>
       <c r="N301" s="1">
-        <v>212533.23</v>
+        <v>6667004.53</v>
       </c>
       <c r="O301" s="1">
-        <v>0.06</v>
+        <v>1.87</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>825</v>
+        <v>759</v>
       </c>
       <c r="B302" t="s">
-        <v>826</v>
+        <v>760</v>
       </c>
       <c r="C302" s="1">
-        <v>500000.0</v>
+        <v>2206000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.261</v>
+        <v>86.772</v>
       </c>
       <c r="E302" s="1">
-        <v>99.589</v>
+        <v>95.17131958</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>497945.0</v>
+        <v>2099479.31</v>
       </c>
       <c r="I302" s="1">
-        <v>-1640.0</v>
+        <v>-185288.99</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.32935364347468</v>
+        <v>-8.8254734932349</v>
       </c>
       <c r="K302">
-        <v>1.62</v>
+        <v>0.11</v>
       </c>
       <c r="L302" t="s">
-        <v>827</v>
+        <v>761</v>
       </c>
       <c r="M302" s="1">
-        <v>496305.0</v>
+        <v>1914190.32</v>
       </c>
       <c r="N302" s="1">
-        <v>504400.89</v>
+        <v>1916528.2</v>
       </c>
       <c r="O302" s="1">
-        <v>0.14</v>
+        <v>0.54</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>828</v>
+        <v>762</v>
       </c>
       <c r="B303" t="s">
-        <v>829</v>
+        <v>763</v>
       </c>
       <c r="C303" s="1">
-        <v>200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>104.384</v>
+        <v>98.837</v>
       </c>
       <c r="E303" s="1">
-        <v>103.15</v>
+        <v>101.176</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>206300.0</v>
+        <v>2529400.0</v>
       </c>
       <c r="I303" s="1">
-        <v>2468.0</v>
+        <v>-58475.0</v>
       </c>
       <c r="J303" s="1">
-        <v>1.1963160445952</v>
+        <v>-2.3118130782004</v>
       </c>
       <c r="K303">
-        <v>3.89</v>
+        <v>0.11</v>
       </c>
       <c r="L303" t="s">
-        <v>830</v>
+        <v>764</v>
       </c>
       <c r="M303" s="1">
-        <v>208768.0</v>
+        <v>2470925.0</v>
       </c>
       <c r="N303" s="1">
-        <v>216550.19</v>
+        <v>2473655.98</v>
       </c>
       <c r="O303" s="1">
-        <v>0.06</v>
+        <v>0.69</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>831</v>
+        <v>765</v>
       </c>
       <c r="B304" t="s">
-        <v>832</v>
+        <v>766</v>
       </c>
       <c r="C304" s="1">
-        <v>400000.0</v>
+        <v>6310000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>106.077</v>
+        <v>100.559</v>
       </c>
       <c r="E304" s="1">
-        <v>106.6</v>
+        <v>101.552</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>426400.0</v>
+        <v>6407931.2</v>
       </c>
       <c r="I304" s="1">
-        <v>-2092.0</v>
+        <v>-62658.3</v>
       </c>
       <c r="J304" s="1">
-        <v>-0.4906191369606</v>
+        <v>-0.97782416889869</v>
       </c>
       <c r="K304">
-        <v>1.27</v>
+        <v>0.4</v>
       </c>
       <c r="L304" t="s">
-        <v>833</v>
+        <v>767</v>
       </c>
       <c r="M304" s="1">
-        <v>424308.0</v>
+        <v>6345272.9</v>
       </c>
       <c r="N304" s="1">
-        <v>429384.71</v>
+        <v>6370722.07</v>
       </c>
       <c r="O304" s="1">
-        <v>0.12</v>
+        <v>1.79</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>834</v>
+        <v>768</v>
       </c>
       <c r="B305" t="s">
-        <v>835</v>
+        <v>769</v>
       </c>
       <c r="C305" s="1">
-        <v>384000.0</v>
+        <v>4540000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>101.714</v>
+        <v>103.134</v>
       </c>
       <c r="E305" s="1">
-        <v>100.0</v>
+        <v>104.151</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>384000.0</v>
+        <v>4728455.4</v>
       </c>
       <c r="I305" s="1">
-        <v>6581.76</v>
+        <v>-46171.8</v>
       </c>
       <c r="J305" s="1">
-        <v>1.714</v>
+        <v>-0.97646686061584</v>
       </c>
       <c r="K305">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>508.77</v>
+        <v>0.89</v>
+      </c>
+      <c r="L305" t="s">
+        <v>770</v>
       </c>
       <c r="M305" s="1">
-        <v>390581.76</v>
+        <v>4682283.6</v>
       </c>
       <c r="N305" s="1">
-        <v>391090.53</v>
+        <v>4722894.15</v>
       </c>
       <c r="O305" s="1">
-        <v>0.11</v>
+        <v>1.33</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>836</v>
+        <v>771</v>
       </c>
       <c r="B306" t="s">
-        <v>837</v>
+        <v>772</v>
       </c>
       <c r="C306" s="1">
-        <v>138000.0</v>
+        <v>5829000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>103.006</v>
+        <v>102.867</v>
       </c>
       <c r="E306" s="1">
-        <v>100.0</v>
+        <v>107.54387202</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>138000.0</v>
+        <v>6268732.3</v>
       </c>
       <c r="I306" s="1">
-        <v>4148.28</v>
+        <v>-272614.87</v>
       </c>
       <c r="J306" s="1">
-        <v>3.006</v>
+        <v>-4.3488038243394</v>
       </c>
       <c r="K306">
-        <v>3.33</v>
+        <v>0.44</v>
       </c>
       <c r="L306" t="s">
-        <v>838</v>
+        <v>773</v>
       </c>
       <c r="M306" s="1">
-        <v>142148.28</v>
+        <v>5996117.43</v>
       </c>
       <c r="N306" s="1">
-        <v>146737.82</v>
+        <v>6021880.97</v>
       </c>
       <c r="O306" s="1">
-        <v>0.04</v>
+        <v>1.69</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>839</v>
+        <v>774</v>
       </c>
       <c r="B307" t="s">
-        <v>840</v>
+        <v>775</v>
       </c>
       <c r="C307" s="1">
-        <v>300000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>104.028</v>
+        <v>96.396</v>
       </c>
       <c r="E307" s="1">
-        <v>99.65790667</v>
+        <v>99.406</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>298973.72</v>
+        <v>310146.72</v>
       </c>
       <c r="I307" s="1">
-        <v>13110.28</v>
+        <v>-9391.2</v>
       </c>
       <c r="J307" s="1">
-        <v>4.3850944491041</v>
+        <v>-3.0279862382552</v>
       </c>
       <c r="K307">
-        <v>2.71</v>
+        <v>0.79</v>
       </c>
       <c r="L307" t="s">
-        <v>659</v>
+        <v>776</v>
       </c>
       <c r="M307" s="1">
-        <v>312084.0</v>
+        <v>300755.52</v>
       </c>
       <c r="N307" s="1">
-        <v>320220.99</v>
+        <v>303213.05</v>
       </c>
       <c r="O307" s="1">
         <v>0.09</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>841</v>
+        <v>777</v>
       </c>
       <c r="B308" t="s">
-        <v>842</v>
+        <v>778</v>
       </c>
       <c r="C308" s="1">
-        <v>400000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>103.418</v>
+        <v>98.593</v>
       </c>
       <c r="E308" s="1">
-        <v>103.47225</v>
+        <v>100.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>413889.0</v>
+        <v>765000.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-217.0</v>
+        <v>-10763.55</v>
       </c>
       <c r="J308" s="1">
-        <v>-0.052429516126304</v>
+        <v>-1.407</v>
       </c>
       <c r="K308">
-        <v>3.74</v>
+        <v>0.2</v>
       </c>
       <c r="L308" t="s">
-        <v>843</v>
+        <v>779</v>
       </c>
       <c r="M308" s="1">
-        <v>413672.0</v>
+        <v>754236.45</v>
       </c>
       <c r="N308" s="1">
-        <v>428622.68</v>
+        <v>755748.17</v>
       </c>
       <c r="O308" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>844</v>
+        <v>780</v>
       </c>
       <c r="B309" t="s">
-        <v>845</v>
+        <v>781</v>
       </c>
       <c r="C309" s="1">
         <v>500000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.181</v>
+        <v>103.345</v>
       </c>
       <c r="E309" s="1">
-        <v>99.142</v>
+        <v>100.77</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>495710.0</v>
+        <v>503850.0</v>
       </c>
       <c r="I309" s="1">
-        <v>5195.0</v>
+        <v>12875.0</v>
       </c>
       <c r="J309" s="1">
-        <v>1.0479917693813</v>
+        <v>2.5553240051603</v>
       </c>
       <c r="K309">
-        <v>1.55</v>
+        <v>4.29</v>
       </c>
       <c r="L309" t="s">
-        <v>846</v>
+        <v>782</v>
       </c>
       <c r="M309" s="1">
-        <v>500905.0</v>
+        <v>516725.0</v>
       </c>
       <c r="N309" s="1">
-        <v>508655.0</v>
+        <v>538197.6</v>
       </c>
       <c r="O309" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>847</v>
+        <v>783</v>
       </c>
       <c r="B310" t="s">
-        <v>848</v>
+        <v>784</v>
       </c>
       <c r="C310" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>106.183</v>
+        <v>100.683</v>
       </c>
       <c r="E310" s="1">
-        <v>105.92</v>
+        <v>98.69</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>211840.0</v>
+        <v>394760.0</v>
       </c>
       <c r="I310" s="1">
-        <v>526.0</v>
+        <v>7972.0</v>
       </c>
       <c r="J310" s="1">
-        <v>0.24830060422961</v>
+        <v>2.0194548586483</v>
       </c>
       <c r="K310">
-        <v>3.42</v>
+        <v>1.82</v>
       </c>
       <c r="L310" t="s">
-        <v>849</v>
+        <v>785</v>
       </c>
       <c r="M310" s="1">
-        <v>212366.0</v>
+        <v>402732.0</v>
       </c>
       <c r="N310" s="1">
-        <v>219207.1</v>
+        <v>409993.64</v>
       </c>
       <c r="O310" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>850</v>
+        <v>786</v>
       </c>
       <c r="B311" t="s">
-        <v>851</v>
+        <v>787</v>
       </c>
       <c r="C311" s="1">
-        <v>392000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>101.888</v>
+        <v>83.911</v>
       </c>
       <c r="E311" s="1">
-        <v>102.83</v>
+        <v>85.4016</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>403093.6</v>
+        <v>427008.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-3692.64</v>
+        <v>-7453.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-0.91607507536711</v>
+        <v>-1.7454005545564</v>
       </c>
       <c r="K311">
-        <v>2.25</v>
+        <v>0.21</v>
       </c>
       <c r="L311" t="s">
-        <v>852</v>
+        <v>788</v>
       </c>
       <c r="M311" s="1">
-        <v>399400.96</v>
+        <v>419555.0</v>
       </c>
       <c r="N311" s="1">
-        <v>408220.96</v>
+        <v>420621.78</v>
       </c>
       <c r="O311" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>853</v>
+        <v>789</v>
       </c>
       <c r="B312" t="s">
-        <v>854</v>
+        <v>790</v>
       </c>
       <c r="C312" s="1">
-        <v>500000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>99.489</v>
+        <v>100.658</v>
       </c>
       <c r="E312" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>500000.0</v>
+        <v>304803.54</v>
       </c>
       <c r="I312" s="1">
-        <v>-2555.0</v>
+        <v>3209.94</v>
       </c>
       <c r="J312" s="1">
-        <v>-0.511</v>
+        <v>1.0531176901686</v>
       </c>
       <c r="K312">
-        <v>0.2</v>
+        <v>3.38</v>
       </c>
       <c r="L312" t="s">
-        <v>855</v>
+        <v>791</v>
       </c>
       <c r="M312" s="1">
-        <v>497445.0</v>
+        <v>308013.48</v>
       </c>
       <c r="N312" s="1">
-        <v>498463.49</v>
+        <v>318342.03</v>
       </c>
       <c r="O312" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>856</v>
+        <v>792</v>
       </c>
       <c r="B313" t="s">
-        <v>857</v>
+        <v>793</v>
       </c>
       <c r="C313" s="1">
-        <v>400000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>97.286</v>
+        <v>101.785</v>
       </c>
       <c r="E313" s="1">
-        <v>97.25</v>
+        <v>99.813</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>389000.0</v>
+        <v>255521.28</v>
       </c>
       <c r="I313" s="1">
-        <v>144.0</v>
+        <v>5048.32</v>
       </c>
       <c r="J313" s="1">
-        <v>0.037017994858612</v>
+        <v>1.9756945488063</v>
       </c>
       <c r="K313">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="L313" t="s">
-        <v>858</v>
+        <v>794</v>
       </c>
       <c r="M313" s="1">
-        <v>389144.0</v>
+        <v>260569.6</v>
       </c>
       <c r="N313" s="1">
-        <v>397089.21</v>
+        <v>268804.56</v>
       </c>
       <c r="O313" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>859</v>
+        <v>795</v>
       </c>
       <c r="B314" t="s">
-        <v>860</v>
+        <v>796</v>
       </c>
       <c r="C314" s="1">
-        <v>500000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>101.567</v>
+        <v>103.852</v>
       </c>
       <c r="E314" s="1">
-        <v>99.147</v>
+        <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>495735.0</v>
+        <v>383000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>12100.0</v>
+        <v>14753.16</v>
       </c>
       <c r="J314" s="1">
-        <v>2.4408201962742</v>
+        <v>3.852</v>
       </c>
       <c r="K314">
-        <v>2.34</v>
+        <v>1.91</v>
       </c>
       <c r="L314" t="s">
-        <v>861</v>
+        <v>797</v>
       </c>
       <c r="M314" s="1">
-        <v>507835.0</v>
+        <v>397753.16</v>
       </c>
       <c r="N314" s="1">
-        <v>519543.9</v>
+        <v>405078.59</v>
       </c>
       <c r="O314" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>862</v>
+        <v>798</v>
       </c>
       <c r="B315" t="s">
-        <v>863</v>
+        <v>799</v>
       </c>
       <c r="C315" s="1">
-        <v>828000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.134</v>
+        <v>98.632</v>
       </c>
       <c r="E315" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>828000.0</v>
+        <v>795384.0</v>
       </c>
       <c r="I315" s="1">
-        <v>1109.52</v>
+        <v>-6328.0</v>
       </c>
       <c r="J315" s="1">
-        <v>0.134</v>
+        <v>-0.79559055751687</v>
       </c>
       <c r="K315">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>0.05</v>
+      </c>
+      <c r="L315">
+        <v>394.52</v>
       </c>
       <c r="M315" s="1">
-        <v>829109.52</v>
+        <v>789056.0</v>
       </c>
       <c r="N315" s="1">
-        <v>836913.14</v>
+        <v>789450.52</v>
       </c>
       <c r="O315" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>865</v>
+        <v>800</v>
       </c>
       <c r="B316" t="s">
-        <v>866</v>
+        <v>801</v>
       </c>
       <c r="C316" s="1">
-        <v>400000.0</v>
+        <v>323000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.553</v>
+        <v>100.698</v>
       </c>
       <c r="E316" s="1">
-        <v>99.17</v>
+        <v>99.424</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>396680.0</v>
+        <v>321139.52</v>
       </c>
       <c r="I316" s="1">
-        <v>5532.0</v>
+        <v>4115.02</v>
       </c>
       <c r="J316" s="1">
-        <v>1.3945749722698</v>
+        <v>1.2813807531381</v>
       </c>
       <c r="K316">
-        <v>2.49</v>
+        <v>2.94</v>
       </c>
       <c r="L316" t="s">
-        <v>867</v>
+        <v>802</v>
       </c>
       <c r="M316" s="1">
-        <v>402212.0</v>
+        <v>325254.54</v>
       </c>
       <c r="N316" s="1">
-        <v>412191.45</v>
+        <v>334749.86</v>
       </c>
       <c r="O316" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>868</v>
+        <v>803</v>
       </c>
       <c r="B317" t="s">
-        <v>869</v>
+        <v>804</v>
       </c>
       <c r="C317" s="1">
-        <v>400000.0</v>
+        <v>562000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>83.744</v>
+        <v>98.457</v>
       </c>
       <c r="E317" s="1">
-        <v>81.804</v>
+        <v>99.947</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>327216.0</v>
+        <v>561702.14</v>
       </c>
       <c r="I317" s="1">
-        <v>7760.0</v>
+        <v>-8373.8</v>
       </c>
       <c r="J317" s="1">
-        <v>2.3715221749548</v>
+        <v>-1.4907901187629</v>
       </c>
       <c r="K317">
-        <v>0.32</v>
+        <v>1.1</v>
       </c>
       <c r="L317" t="s">
-        <v>870</v>
+        <v>805</v>
       </c>
       <c r="M317" s="1">
-        <v>334976.0</v>
+        <v>553328.34</v>
       </c>
       <c r="N317" s="1">
-        <v>336258.19</v>
+        <v>559506.49</v>
       </c>
       <c r="O317" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>871</v>
+        <v>806</v>
       </c>
       <c r="B318" t="s">
-        <v>872</v>
+        <v>807</v>
       </c>
       <c r="C318" s="1">
-        <v>377000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>103.05</v>
+        <v>98.383</v>
       </c>
       <c r="E318" s="1">
-        <v>99.417</v>
+        <v>99.779</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>374802.09</v>
+        <v>1097569.0</v>
       </c>
       <c r="I318" s="1">
-        <v>13696.41</v>
+        <v>-15356.0</v>
       </c>
       <c r="J318" s="1">
-        <v>3.6543045957935</v>
+        <v>-1.3990919933052</v>
       </c>
       <c r="K318">
-        <v>3.15</v>
+        <v>0.17</v>
       </c>
       <c r="L318" t="s">
-        <v>873</v>
+        <v>808</v>
       </c>
       <c r="M318" s="1">
-        <v>388498.5</v>
+        <v>1082213.0</v>
       </c>
       <c r="N318" s="1">
-        <v>400389.49</v>
+        <v>1084134.23</v>
       </c>
       <c r="O318" s="1">
-        <v>0.11</v>
+        <v>0.3</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>874</v>
+        <v>809</v>
       </c>
       <c r="B319" t="s">
-        <v>875</v>
+        <v>810</v>
       </c>
       <c r="C319" s="1">
-        <v>400000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.219</v>
+        <v>98.459</v>
       </c>
       <c r="E319" s="1">
         <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>400000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>876.0</v>
+        <v>-11079.79</v>
       </c>
       <c r="J319" s="1">
-        <v>0.219</v>
+        <v>-1.541</v>
       </c>
       <c r="K319">
-        <v>1.26</v>
+        <v>0.22</v>
       </c>
       <c r="L319" t="s">
-        <v>876</v>
+        <v>811</v>
       </c>
       <c r="M319" s="1">
-        <v>400876.0</v>
+        <v>707920.21</v>
       </c>
       <c r="N319" s="1">
-        <v>405920.8</v>
+        <v>709501.03</v>
       </c>
       <c r="O319" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>877</v>
+        <v>812</v>
       </c>
       <c r="B320" t="s">
-        <v>878</v>
+        <v>813</v>
       </c>
       <c r="C320" s="1">
-        <v>1110.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>0.1125</v>
+        <v>98.107</v>
       </c>
       <c r="E320" s="1">
-        <v>0.1073378378</v>
+        <v>99.215</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>0.0</v>
+        <v>273833.4</v>
       </c>
       <c r="I320" s="1">
-        <v>14325.0</v>
+        <v>-3058.08</v>
       </c>
       <c r="J320" s="1">
-        <v>0</v>
+        <v>-1.1167666179509</v>
       </c>
       <c r="K320">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.7</v>
+      </c>
+      <c r="L320" t="s">
+        <v>814</v>
       </c>
       <c r="M320" s="1">
-        <v>14325.0</v>
+        <v>270775.32</v>
       </c>
       <c r="N320" s="1">
-        <v>14325.0</v>
+        <v>280983.54</v>
       </c>
       <c r="O320" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
+        <v>815</v>
+      </c>
+      <c r="B321" t="s">
+        <v>816</v>
+      </c>
+      <c r="C321" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>100.271</v>
+      </c>
+      <c r="E321" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>406676.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>-5592.0</v>
+      </c>
+      <c r="J321" s="1">
+        <v>-1.3750504086791</v>
+      </c>
+      <c r="K321">
+        <v>3.87</v>
+      </c>
+      <c r="L321" t="s">
+        <v>817</v>
+      </c>
+      <c r="M321" s="1">
+        <v>401084.0</v>
+      </c>
+      <c r="N321" s="1">
+        <v>416557.26</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>818</v>
+      </c>
+      <c r="B322" t="s">
+        <v>819</v>
+      </c>
+      <c r="C322" s="1">
+        <v>634000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>100.196</v>
+      </c>
+      <c r="E322" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>634000.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>1242.64</v>
+      </c>
+      <c r="J322" s="1">
+        <v>0.196</v>
+      </c>
+      <c r="K322">
+        <v>2.85</v>
+      </c>
+      <c r="L322" t="s">
+        <v>820</v>
+      </c>
+      <c r="M322" s="1">
+        <v>635242.64</v>
+      </c>
+      <c r="N322" s="1">
+        <v>653284.63</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>821</v>
+      </c>
+      <c r="B323" t="s">
+        <v>822</v>
+      </c>
+      <c r="C323" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>99.441</v>
+      </c>
+      <c r="E323" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>403120.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-5356.0</v>
+      </c>
+      <c r="J323" s="1">
+        <v>-1.3286366342528</v>
+      </c>
+      <c r="K323">
+        <v>2.44</v>
+      </c>
+      <c r="L323" t="s">
+        <v>823</v>
+      </c>
+      <c r="M323" s="1">
+        <v>397764.0</v>
+      </c>
+      <c r="N323" s="1">
+        <v>407533.32</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>824</v>
+      </c>
+      <c r="B324" t="s">
+        <v>825</v>
+      </c>
+      <c r="C324" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.747</v>
+      </c>
+      <c r="E324" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>3204.63</v>
+      </c>
+      <c r="J324" s="1">
+        <v>0.747</v>
+      </c>
+      <c r="K324">
+        <v>1.9</v>
+      </c>
+      <c r="L324" t="s">
+        <v>826</v>
+      </c>
+      <c r="M324" s="1">
+        <v>432204.63</v>
+      </c>
+      <c r="N324" s="1">
+        <v>440355.88</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>827</v>
+      </c>
+      <c r="B325" t="s">
+        <v>828</v>
+      </c>
+      <c r="C325" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>93.925</v>
+      </c>
+      <c r="E325" s="1">
+        <v>93.323</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>279969.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>1806.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>0.64507141862135</v>
+      </c>
+      <c r="K325">
+        <v>0.24</v>
+      </c>
+      <c r="L325">
+        <v>710.96</v>
+      </c>
+      <c r="M325" s="1">
+        <v>281775.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>282485.96</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>829</v>
+      </c>
+      <c r="B326" t="s">
+        <v>830</v>
+      </c>
+      <c r="C326" s="1">
+        <v>189000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>100.117</v>
+      </c>
+      <c r="E326" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>188684.37</v>
+      </c>
+      <c r="I326" s="1">
+        <v>536.76</v>
+      </c>
+      <c r="J326" s="1">
+        <v>0.28447507337253</v>
+      </c>
+      <c r="K326">
+        <v>2.48</v>
+      </c>
+      <c r="L326" t="s">
+        <v>831</v>
+      </c>
+      <c r="M326" s="1">
+        <v>189221.13</v>
+      </c>
+      <c r="N326" s="1">
+        <v>193902.12</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>832</v>
+      </c>
+      <c r="B327" t="s">
+        <v>833</v>
+      </c>
+      <c r="C327" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E327" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>2729.93</v>
+      </c>
+      <c r="J327" s="1">
+        <v>0.413</v>
+      </c>
+      <c r="K327">
+        <v>1.78</v>
+      </c>
+      <c r="L327" t="s">
+        <v>834</v>
+      </c>
+      <c r="M327" s="1">
+        <v>663729.93</v>
+      </c>
+      <c r="N327" s="1">
+        <v>675512.93</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>835</v>
+      </c>
+      <c r="B328" t="s">
+        <v>836</v>
+      </c>
+      <c r="C328" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.568</v>
+      </c>
+      <c r="E328" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>495350.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>2490.0</v>
+      </c>
+      <c r="J328" s="1">
+        <v>0.50267487635006</v>
+      </c>
+      <c r="K328">
+        <v>0.16</v>
+      </c>
+      <c r="L328">
+        <v>816.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>497840.0</v>
+      </c>
+      <c r="N328" s="1">
+        <v>498656.0</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>837</v>
+      </c>
+      <c r="B329" t="s">
+        <v>838</v>
+      </c>
+      <c r="C329" s="1">
+        <v>521765.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>97.926</v>
+      </c>
+      <c r="E329" s="1">
+        <v>97.83772196</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>510482.99</v>
+      </c>
+      <c r="I329" s="1">
+        <v>460.6</v>
+      </c>
+      <c r="J329" s="1">
+        <v>0.090228275774674</v>
+      </c>
+      <c r="K329">
+        <v>0.5</v>
+      </c>
+      <c r="L329" t="s">
+        <v>839</v>
+      </c>
+      <c r="M329" s="1">
+        <v>510943.59</v>
+      </c>
+      <c r="N329" s="1">
+        <v>513527.4</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>840</v>
+      </c>
+      <c r="B330" t="s">
+        <v>841</v>
+      </c>
+      <c r="C330" s="1">
+        <v>2284200.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>98.136</v>
+      </c>
+      <c r="E330" s="1">
+        <v>101.07926451</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>2308852.56</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-67230.05</v>
+      </c>
+      <c r="J330" s="1">
+        <v>-2.9118381643218</v>
+      </c>
+      <c r="K330">
+        <v>0.39</v>
+      </c>
+      <c r="L330" t="s">
+        <v>842</v>
+      </c>
+      <c r="M330" s="1">
+        <v>2241622.51</v>
+      </c>
+      <c r="N330" s="1">
+        <v>2250540.28</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>843</v>
+      </c>
+      <c r="B331" t="s">
+        <v>844</v>
+      </c>
+      <c r="C331" s="1">
+        <v>1595023.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>104.875</v>
+      </c>
+      <c r="E331" s="1">
+        <v>117.69169661</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>1877209.63</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-204429.26</v>
+      </c>
+      <c r="J331" s="1">
+        <v>-10.890060264607</v>
+      </c>
+      <c r="K331">
+        <v>0.59</v>
+      </c>
+      <c r="L331" t="s">
+        <v>845</v>
+      </c>
+      <c r="M331" s="1">
+        <v>1672780.37</v>
+      </c>
+      <c r="N331" s="1">
+        <v>1682121.09</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>846</v>
+      </c>
+      <c r="B332" t="s">
+        <v>847</v>
+      </c>
+      <c r="C332" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>98.315</v>
+      </c>
+      <c r="E332" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>199588.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>-2958.0</v>
+      </c>
+      <c r="J332" s="1">
+        <v>-1.4820530292402</v>
+      </c>
+      <c r="K332">
+        <v>0.08</v>
+      </c>
+      <c r="L332">
+        <v>153.42</v>
+      </c>
+      <c r="M332" s="1">
+        <v>196630.0</v>
+      </c>
+      <c r="N332" s="1">
+        <v>196783.42</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>848</v>
+      </c>
+      <c r="B333" t="s">
+        <v>849</v>
+      </c>
+      <c r="C333" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>97.362</v>
+      </c>
+      <c r="E333" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>992240.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>-18620.0</v>
+      </c>
+      <c r="J333" s="1">
+        <v>-1.8765621220672</v>
+      </c>
+      <c r="K333">
+        <v>1.02</v>
+      </c>
+      <c r="L333" t="s">
+        <v>850</v>
+      </c>
+      <c r="M333" s="1">
+        <v>973620.0</v>
+      </c>
+      <c r="N333" s="1">
+        <v>983770.68</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>851</v>
+      </c>
+      <c r="B334" t="s">
+        <v>852</v>
+      </c>
+      <c r="C334" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E334" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>-282.24</v>
+      </c>
+      <c r="J334" s="1">
+        <v>-0.098</v>
+      </c>
+      <c r="K334">
+        <v>2.42</v>
+      </c>
+      <c r="L334" t="s">
+        <v>853</v>
+      </c>
+      <c r="M334" s="1">
+        <v>287717.76</v>
+      </c>
+      <c r="N334" s="1">
+        <v>294682.78</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>854</v>
+      </c>
+      <c r="B335" t="s">
+        <v>855</v>
+      </c>
+      <c r="C335" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>99.774</v>
+      </c>
+      <c r="E335" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>404800.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-5704.0</v>
+      </c>
+      <c r="J335" s="1">
+        <v>-1.4090909090909</v>
+      </c>
+      <c r="K335">
+        <v>0.07</v>
+      </c>
+      <c r="L335">
+        <v>283.84</v>
+      </c>
+      <c r="M335" s="1">
+        <v>399096.0</v>
+      </c>
+      <c r="N335" s="1">
+        <v>399379.84</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>856</v>
+      </c>
+      <c r="B336" t="s">
+        <v>857</v>
+      </c>
+      <c r="C336" s="1">
+        <v>956000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>98.987</v>
+      </c>
+      <c r="E336" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>953399.68</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-7083.96</v>
+      </c>
+      <c r="J336" s="1">
+        <v>-0.74302101716669</v>
+      </c>
+      <c r="K336">
+        <v>0.37</v>
+      </c>
+      <c r="L336" t="s">
+        <v>858</v>
+      </c>
+      <c r="M336" s="1">
+        <v>946315.72</v>
+      </c>
+      <c r="N336" s="1">
+        <v>949890.9</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>859</v>
+      </c>
+      <c r="B337" t="s">
+        <v>860</v>
+      </c>
+      <c r="C337" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>101.355</v>
+      </c>
+      <c r="E337" s="1">
+        <v>100.651</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>603906.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>4224.0</v>
+      </c>
+      <c r="J337" s="1">
+        <v>0.69944660261696</v>
+      </c>
+      <c r="K337">
+        <v>1.16</v>
+      </c>
+      <c r="L337" t="s">
+        <v>861</v>
+      </c>
+      <c r="M337" s="1">
+        <v>608130.0</v>
+      </c>
+      <c r="N337" s="1">
+        <v>615101.92</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>862</v>
+      </c>
+      <c r="B338" t="s">
+        <v>863</v>
+      </c>
+      <c r="C338" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>104.897</v>
+      </c>
+      <c r="E338" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>794320.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>44856.0</v>
+      </c>
+      <c r="J338" s="1">
+        <v>5.6470943700272</v>
+      </c>
+      <c r="K338">
+        <v>4.84</v>
+      </c>
+      <c r="L338" t="s">
+        <v>864</v>
+      </c>
+      <c r="M338" s="1">
+        <v>839176.0</v>
+      </c>
+      <c r="N338" s="1">
+        <v>877934.9</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>865</v>
+      </c>
+      <c r="B339" t="s">
+        <v>866</v>
+      </c>
+      <c r="C339" s="1">
+        <v>169000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>100.229</v>
+      </c>
+      <c r="E339" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>173174.3</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-3787.29</v>
+      </c>
+      <c r="J339" s="1">
+        <v>-2.1869815555772</v>
+      </c>
+      <c r="K339">
+        <v>3.59</v>
+      </c>
+      <c r="L339" t="s">
+        <v>867</v>
+      </c>
+      <c r="M339" s="1">
+        <v>169387.01</v>
+      </c>
+      <c r="N339" s="1">
+        <v>175461.75</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>868</v>
+      </c>
+      <c r="B340" t="s">
+        <v>869</v>
+      </c>
+      <c r="C340" s="1">
+        <v>858302.75</v>
+      </c>
+      <c r="D340" s="1">
+        <v>90.726</v>
+      </c>
+      <c r="E340" s="1">
+        <v>88.43019436</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>758998.79</v>
+      </c>
+      <c r="I340" s="1">
+        <v>19704.96</v>
+      </c>
+      <c r="J340" s="1">
+        <v>2.5961780518781</v>
+      </c>
+      <c r="K340">
+        <v>0.19</v>
+      </c>
+      <c r="L340" t="s">
+        <v>870</v>
+      </c>
+      <c r="M340" s="1">
+        <v>778703.75</v>
+      </c>
+      <c r="N340" s="1">
+        <v>780334.53</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>871</v>
+      </c>
+      <c r="B341" t="s">
+        <v>872</v>
+      </c>
+      <c r="C341" s="1">
+        <v>825039.75</v>
+      </c>
+      <c r="D341" s="1">
+        <v>97.464</v>
+      </c>
+      <c r="E341" s="1">
+        <v>95.40856183</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>787158.56</v>
+      </c>
+      <c r="I341" s="1">
+        <v>16958.18</v>
+      </c>
+      <c r="J341" s="1">
+        <v>2.1543537556144</v>
+      </c>
+      <c r="K341">
+        <v>0.29</v>
+      </c>
+      <c r="L341" t="s">
+        <v>873</v>
+      </c>
+      <c r="M341" s="1">
+        <v>804116.74</v>
+      </c>
+      <c r="N341" s="1">
+        <v>806474.32</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>874</v>
+      </c>
+      <c r="B342" t="s">
+        <v>875</v>
+      </c>
+      <c r="C342" s="1">
+        <v>505455.13</v>
+      </c>
+      <c r="D342" s="1">
+        <v>80.874</v>
+      </c>
+      <c r="E342" s="1">
+        <v>82.82664576</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>418651.53</v>
+      </c>
+      <c r="I342" s="1">
+        <v>-9869.75</v>
+      </c>
+      <c r="J342" s="1">
+        <v>-2.3575095975405</v>
+      </c>
+      <c r="K342">
+        <v>0.37</v>
+      </c>
+      <c r="L342" t="s">
+        <v>876</v>
+      </c>
+      <c r="M342" s="1">
+        <v>408781.78</v>
+      </c>
+      <c r="N342" s="1">
+        <v>410676.2</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>877</v>
+      </c>
+      <c r="B343" t="s">
+        <v>878</v>
+      </c>
+      <c r="C343" s="1">
+        <v>2493831.39</v>
+      </c>
+      <c r="D343" s="1">
+        <v>103.913</v>
+      </c>
+      <c r="E343" s="1">
+        <v>106.39664376</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>2653352.9</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-61937.88</v>
+      </c>
+      <c r="J343" s="1">
+        <v>-2.3343249968747</v>
+      </c>
+      <c r="K343">
+        <v>0.29</v>
+      </c>
+      <c r="L343" t="s">
         <v>879</v>
       </c>
-      <c r="B321" t="s">
+      <c r="M343" s="1">
+        <v>2591415.02</v>
+      </c>
+      <c r="N343" s="1">
+        <v>2598698.37</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
         <v>880</v>
       </c>
-      <c r="C321" s="1">
+      <c r="B344" t="s">
+        <v>881</v>
+      </c>
+      <c r="C344" s="1">
+        <v>394000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>97.854</v>
+      </c>
+      <c r="E344" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>391722.68</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-6177.92</v>
+      </c>
+      <c r="J344" s="1">
+        <v>-1.5771157289131</v>
+      </c>
+      <c r="K344">
+        <v>0.08</v>
+      </c>
+      <c r="L344">
+        <v>315.74</v>
+      </c>
+      <c r="M344" s="1">
+        <v>385544.76</v>
+      </c>
+      <c r="N344" s="1">
+        <v>385860.5</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>882</v>
+      </c>
+      <c r="B345" t="s">
+        <v>883</v>
+      </c>
+      <c r="C345" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.546</v>
+      </c>
+      <c r="E345" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>2702.7</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0.546</v>
+      </c>
+      <c r="K345">
+        <v>3.42</v>
+      </c>
+      <c r="L345" t="s">
+        <v>884</v>
+      </c>
+      <c r="M345" s="1">
+        <v>497702.7</v>
+      </c>
+      <c r="N345" s="1">
+        <v>514627.63</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>885</v>
+      </c>
+      <c r="B346" t="s">
+        <v>886</v>
+      </c>
+      <c r="C346" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>88.578</v>
+      </c>
+      <c r="E346" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>398794.5</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-193.5</v>
+      </c>
+      <c r="J346" s="1">
+        <v>-0.048521230859503</v>
+      </c>
+      <c r="K346">
+        <v>1.2</v>
+      </c>
+      <c r="L346" t="s">
+        <v>887</v>
+      </c>
+      <c r="M346" s="1">
+        <v>398601.0</v>
+      </c>
+      <c r="N346" s="1">
+        <v>403990.21</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>888</v>
+      </c>
+      <c r="B347" t="s">
+        <v>889</v>
+      </c>
+      <c r="C347" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>74.37</v>
+      </c>
+      <c r="E347" s="1">
+        <v>74.174</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>370870.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>980.0</v>
+      </c>
+      <c r="J347" s="1">
+        <v>0.26424353547065</v>
+      </c>
+      <c r="K347">
+        <v>0.24</v>
+      </c>
+      <c r="L347" t="s">
+        <v>890</v>
+      </c>
+      <c r="M347" s="1">
+        <v>371850.0</v>
+      </c>
+      <c r="N347" s="1">
+        <v>373041.78</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>891</v>
+      </c>
+      <c r="B348" t="s">
+        <v>892</v>
+      </c>
+      <c r="C348" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>98.119</v>
+      </c>
+      <c r="E348" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>399940.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-7464.0</v>
+      </c>
+      <c r="J348" s="1">
+        <v>-1.8662799419913</v>
+      </c>
+      <c r="K348">
+        <v>2.53</v>
+      </c>
+      <c r="L348" t="s">
+        <v>893</v>
+      </c>
+      <c r="M348" s="1">
+        <v>392476.0</v>
+      </c>
+      <c r="N348" s="1">
+        <v>402610.25</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>894</v>
+      </c>
+      <c r="B349" t="s">
+        <v>895</v>
+      </c>
+      <c r="C349" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>101.297</v>
+      </c>
+      <c r="E349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>5188.0</v>
+      </c>
+      <c r="J349" s="1">
+        <v>1.297</v>
+      </c>
+      <c r="K349">
+        <v>2.02</v>
+      </c>
+      <c r="L349" t="s">
+        <v>896</v>
+      </c>
+      <c r="M349" s="1">
+        <v>405188.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>413250.82</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>897</v>
+      </c>
+      <c r="B350" t="s">
+        <v>898</v>
+      </c>
+      <c r="C350" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>98.872</v>
+      </c>
+      <c r="E350" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>199422.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-1678.0</v>
+      </c>
+      <c r="J350" s="1">
+        <v>-0.84143173772202</v>
+      </c>
+      <c r="K350">
+        <v>0.58</v>
+      </c>
+      <c r="L350" t="s">
+        <v>899</v>
+      </c>
+      <c r="M350" s="1">
+        <v>197744.0</v>
+      </c>
+      <c r="N350" s="1">
+        <v>198894.68</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>900</v>
+      </c>
+      <c r="B351" t="s">
+        <v>901</v>
+      </c>
+      <c r="C351" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>102.696</v>
+      </c>
+      <c r="E351" s="1">
+        <v>102.3175</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>818540.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>3028.0</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0.3699269430938</v>
+      </c>
+      <c r="K351">
+        <v>2.76</v>
+      </c>
+      <c r="L351" t="s">
+        <v>902</v>
+      </c>
+      <c r="M351" s="1">
+        <v>821568.0</v>
+      </c>
+      <c r="N351" s="1">
+        <v>843666.63</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>903</v>
+      </c>
+      <c r="B352" t="s">
+        <v>904</v>
+      </c>
+      <c r="C352" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>98.964</v>
+      </c>
+      <c r="E352" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>201320.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-3392.0</v>
+      </c>
+      <c r="J352" s="1">
+        <v>-1.6848797933638</v>
+      </c>
+      <c r="K352">
+        <v>2.28</v>
+      </c>
+      <c r="L352" t="s">
+        <v>905</v>
+      </c>
+      <c r="M352" s="1">
+        <v>197928.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>202495.81</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>906</v>
+      </c>
+      <c r="B353" t="s">
+        <v>907</v>
+      </c>
+      <c r="C353" s="1">
+        <v>129000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>95.437</v>
+      </c>
+      <c r="E353" s="1">
+        <v>97.75713953</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>126106.71</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-2992.98</v>
+      </c>
+      <c r="J353" s="1">
+        <v>-2.3733709332358</v>
+      </c>
+      <c r="K353">
+        <v>0.0</v>
+      </c>
+      <c r="L353">
+        <v>5.3</v>
+      </c>
+      <c r="M353" s="1">
+        <v>123113.73</v>
+      </c>
+      <c r="N353" s="1">
+        <v>123119.03</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>908</v>
+      </c>
+      <c r="B354" t="s">
+        <v>909</v>
+      </c>
+      <c r="C354" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>98.443</v>
+      </c>
+      <c r="E354" s="1">
+        <v>99.81825532</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>469145.8</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-6463.7</v>
+      </c>
+      <c r="J354" s="1">
+        <v>-1.3777593234342</v>
+      </c>
+      <c r="K354">
+        <v>3.31</v>
+      </c>
+      <c r="L354" t="s">
+        <v>910</v>
+      </c>
+      <c r="M354" s="1">
+        <v>462682.1</v>
+      </c>
+      <c r="N354" s="1">
+        <v>478240.39</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>911</v>
+      </c>
+      <c r="B355" t="s">
+        <v>912</v>
+      </c>
+      <c r="C355" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>99.343</v>
+      </c>
+      <c r="E355" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-2628.0</v>
+      </c>
+      <c r="J355" s="1">
+        <v>-0.657</v>
+      </c>
+      <c r="K355">
+        <v>1.12</v>
+      </c>
+      <c r="L355" t="s">
+        <v>913</v>
+      </c>
+      <c r="M355" s="1">
+        <v>397372.0</v>
+      </c>
+      <c r="N355" s="1">
+        <v>401838.76</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>914</v>
+      </c>
+      <c r="B356" t="s">
+        <v>915</v>
+      </c>
+      <c r="C356" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>99.018</v>
+      </c>
+      <c r="E356" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>297978.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-924.0</v>
+      </c>
+      <c r="J356" s="1">
+        <v>-0.31009000664479</v>
+      </c>
+      <c r="K356">
+        <v>0.0</v>
+      </c>
+      <c r="L356">
+        <v>0.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>297054.0</v>
+      </c>
+      <c r="N356" s="1">
+        <v>297054.0</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>916</v>
+      </c>
+      <c r="B357" t="s">
+        <v>917</v>
+      </c>
+      <c r="C357" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>98.211</v>
+      </c>
+      <c r="E357" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-6494.07</v>
+      </c>
+      <c r="J357" s="1">
+        <v>-1.789</v>
+      </c>
+      <c r="K357">
+        <v>0.17</v>
+      </c>
+      <c r="L357">
+        <v>608.01</v>
+      </c>
+      <c r="M357" s="1">
+        <v>356505.93</v>
+      </c>
+      <c r="N357" s="1">
+        <v>357113.94</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>918</v>
+      </c>
+      <c r="B358" t="s">
+        <v>919</v>
+      </c>
+      <c r="C358" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>98.399</v>
+      </c>
+      <c r="E358" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>397200.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-3604.0</v>
+      </c>
+      <c r="J358" s="1">
+        <v>-0.90735146022155</v>
+      </c>
+      <c r="K358">
+        <v>0.02</v>
+      </c>
+      <c r="L358">
+        <v>60.27</v>
+      </c>
+      <c r="M358" s="1">
+        <v>393596.0</v>
+      </c>
+      <c r="N358" s="1">
+        <v>393656.27</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>920</v>
+      </c>
+      <c r="B359" t="s">
+        <v>921</v>
+      </c>
+      <c r="C359" s="1">
+        <v>276000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>99.029</v>
+      </c>
+      <c r="E359" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>273874.8</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-554.76</v>
+      </c>
+      <c r="J359" s="1">
+        <v>-0.20255970976519</v>
+      </c>
+      <c r="K359">
+        <v>1.76</v>
+      </c>
+      <c r="L359" t="s">
+        <v>922</v>
+      </c>
+      <c r="M359" s="1">
+        <v>273320.04</v>
+      </c>
+      <c r="N359" s="1">
+        <v>278168.94</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>923</v>
+      </c>
+      <c r="B360" t="s">
+        <v>924</v>
+      </c>
+      <c r="C360" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>99.458</v>
+      </c>
+      <c r="E360" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>170143.29</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-70.11</v>
+      </c>
+      <c r="J360" s="1">
+        <v>-0.041206444285872</v>
+      </c>
+      <c r="K360">
+        <v>0.58</v>
+      </c>
+      <c r="L360">
+        <v>983.84</v>
+      </c>
+      <c r="M360" s="1">
+        <v>170073.18</v>
+      </c>
+      <c r="N360" s="1">
+        <v>171057.02</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>925</v>
+      </c>
+      <c r="B361" t="s">
+        <v>926</v>
+      </c>
+      <c r="C361" s="1">
+        <v>329000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>101.992</v>
+      </c>
+      <c r="E361" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>327193.79</v>
+      </c>
+      <c r="I361" s="1">
+        <v>8359.89</v>
+      </c>
+      <c r="J361" s="1">
+        <v>2.5550270987723</v>
+      </c>
+      <c r="K361">
+        <v>3.23</v>
+      </c>
+      <c r="L361" t="s">
+        <v>927</v>
+      </c>
+      <c r="M361" s="1">
+        <v>335553.68</v>
+      </c>
+      <c r="N361" s="1">
+        <v>346167.31</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>928</v>
+      </c>
+      <c r="B362" t="s">
+        <v>929</v>
+      </c>
+      <c r="C362" s="1">
+        <v>3660000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>67.966</v>
+      </c>
+      <c r="E362" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>2575176.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-87620.4</v>
+      </c>
+      <c r="J362" s="1">
+        <v>-3.4025014212621</v>
+      </c>
+      <c r="K362">
+        <v>0.81</v>
+      </c>
+      <c r="L362" t="s">
+        <v>930</v>
+      </c>
+      <c r="M362" s="1">
+        <v>2487555.6</v>
+      </c>
+      <c r="N362" s="1">
+        <v>2517036.15</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>931</v>
+      </c>
+      <c r="B363" t="s">
+        <v>932</v>
+      </c>
+      <c r="C363" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>99.435</v>
+      </c>
+      <c r="E363" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-983.1</v>
+      </c>
+      <c r="J363" s="1">
+        <v>-0.565</v>
+      </c>
+      <c r="K363">
+        <v>1.04</v>
+      </c>
+      <c r="L363" t="s">
+        <v>933</v>
+      </c>
+      <c r="M363" s="1">
+        <v>173016.9</v>
+      </c>
+      <c r="N363" s="1">
+        <v>174829.84</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>934</v>
+      </c>
+      <c r="B364" t="s">
+        <v>935</v>
+      </c>
+      <c r="C364" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>99.402</v>
+      </c>
+      <c r="E364" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>601380.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>-4968.0</v>
+      </c>
+      <c r="J364" s="1">
+        <v>-0.82609997006884</v>
+      </c>
+      <c r="K364">
+        <v>1.94</v>
+      </c>
+      <c r="L364" t="s">
+        <v>936</v>
+      </c>
+      <c r="M364" s="1">
+        <v>596412.0</v>
+      </c>
+      <c r="N364" s="1">
+        <v>608062.68</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>937</v>
+      </c>
+      <c r="B365" t="s">
+        <v>938</v>
+      </c>
+      <c r="C365" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>99.021</v>
+      </c>
+      <c r="E365" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>499355.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>-4250.0</v>
+      </c>
+      <c r="J365" s="1">
+        <v>-0.85109791631204</v>
+      </c>
+      <c r="K365">
+        <v>1.2</v>
+      </c>
+      <c r="L365" t="s">
+        <v>939</v>
+      </c>
+      <c r="M365" s="1">
+        <v>495105.0</v>
+      </c>
+      <c r="N365" s="1">
+        <v>501103.29</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>940</v>
+      </c>
+      <c r="B366" t="s">
+        <v>941</v>
+      </c>
+      <c r="C366" s="1">
+        <v>4250000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>87.59</v>
+      </c>
+      <c r="E366" s="1">
+        <v>87.637</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>3724572.5</v>
+      </c>
+      <c r="I366" s="1">
+        <v>-1997.5</v>
+      </c>
+      <c r="J366" s="1">
+        <v>-0.053630315962436</v>
+      </c>
+      <c r="K366">
+        <v>0.61</v>
+      </c>
+      <c r="L366" t="s">
+        <v>942</v>
+      </c>
+      <c r="M366" s="1">
+        <v>3722575.0</v>
+      </c>
+      <c r="N366" s="1">
+        <v>3748412.67</v>
+      </c>
+      <c r="O366" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>943</v>
+      </c>
+      <c r="B367" t="s">
+        <v>944</v>
+      </c>
+      <c r="C367" s="1">
+        <v>1450000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>98.147</v>
+      </c>
+      <c r="E367" s="1">
+        <v>103.06009241</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>1494371.34</v>
+      </c>
+      <c r="I367" s="1">
+        <v>-19082.07</v>
+      </c>
+      <c r="J367" s="1">
+        <v>-1.2769296017147</v>
+      </c>
+      <c r="K367">
+        <v>0.34</v>
+      </c>
+      <c r="L367" t="s">
+        <v>945</v>
+      </c>
+      <c r="M367" s="1">
+        <v>1475289.27</v>
+      </c>
+      <c r="N367" s="1">
+        <v>1480167.28</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>946</v>
+      </c>
+      <c r="B368" t="s">
+        <v>947</v>
+      </c>
+      <c r="C368" s="1">
+        <v>6664000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>71.693</v>
+      </c>
+      <c r="E368" s="1">
+        <v>70.69438941</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>4711074.11</v>
+      </c>
+      <c r="I368" s="1">
+        <v>66547.41</v>
+      </c>
+      <c r="J368" s="1">
+        <v>1.4125740424831</v>
+      </c>
+      <c r="K368">
+        <v>0.44</v>
+      </c>
+      <c r="L368" t="s">
+        <v>948</v>
+      </c>
+      <c r="M368" s="1">
+        <v>4777621.52</v>
+      </c>
+      <c r="N368" s="1">
+        <v>4806760.54</v>
+      </c>
+      <c r="O368" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>949</v>
+      </c>
+      <c r="B369" t="s">
+        <v>950</v>
+      </c>
+      <c r="C369" s="1">
+        <v>1688000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>88.349</v>
+      </c>
+      <c r="E369" s="1">
+        <v>88.3668519</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>1491632.46</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-301.34</v>
+      </c>
+      <c r="J369" s="1">
+        <v>-0.020202027515545</v>
+      </c>
+      <c r="K369">
+        <v>1.15</v>
+      </c>
+      <c r="L369" t="s">
+        <v>951</v>
+      </c>
+      <c r="M369" s="1">
+        <v>1491331.12</v>
+      </c>
+      <c r="N369" s="1">
+        <v>1510666.81</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>952</v>
+      </c>
+      <c r="B370" t="s">
+        <v>953</v>
+      </c>
+      <c r="C370" s="1">
+        <v>1890000.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>96.938</v>
+      </c>
+      <c r="E370" s="1">
+        <v>97.669</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>1845944.1</v>
+      </c>
+      <c r="I370" s="1">
+        <v>-13815.9</v>
+      </c>
+      <c r="J370" s="1">
+        <v>-0.74844628285331</v>
+      </c>
+      <c r="K370">
+        <v>0.39</v>
+      </c>
+      <c r="L370" t="s">
+        <v>954</v>
+      </c>
+      <c r="M370" s="1">
+        <v>1832128.2</v>
+      </c>
+      <c r="N370" s="1">
+        <v>1839558.75</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>955</v>
+      </c>
+      <c r="B371" t="s">
+        <v>956</v>
+      </c>
+      <c r="C371" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>98.389</v>
+      </c>
+      <c r="E371" s="1">
+        <v>101.47184407</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>299341.94</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-9094.39</v>
+      </c>
+      <c r="J371" s="1">
+        <v>-3.0381275674234</v>
+      </c>
+      <c r="K371">
+        <v>1.46</v>
+      </c>
+      <c r="L371" t="s">
+        <v>957</v>
+      </c>
+      <c r="M371" s="1">
+        <v>290247.55</v>
+      </c>
+      <c r="N371" s="1">
+        <v>294547.28</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>958</v>
+      </c>
+      <c r="B372" t="s">
+        <v>959</v>
+      </c>
+      <c r="C372" s="1">
+        <v>5094000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>102.157</v>
+      </c>
+      <c r="E372" s="1">
+        <v>128.85467452</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>6563857.12</v>
+      </c>
+      <c r="I372" s="1">
+        <v>105692.58</v>
+      </c>
+      <c r="J372" s="1">
+        <v>1.6102206076052</v>
+      </c>
+      <c r="K372">
+        <v>0.36</v>
+      </c>
+      <c r="L372" t="s">
+        <v>960</v>
+      </c>
+      <c r="M372" s="1">
+        <v>6669549.7</v>
+      </c>
+      <c r="N372" s="1">
+        <v>6687973.23</v>
+      </c>
+      <c r="O372" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>961</v>
+      </c>
+      <c r="B373" t="s">
+        <v>962</v>
+      </c>
+      <c r="C373" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>100.491</v>
+      </c>
+      <c r="E373" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>524137.96</v>
+      </c>
+      <c r="I373" s="1">
+        <v>4444.7</v>
+      </c>
+      <c r="J373" s="1">
+        <v>0.84800192682095</v>
+      </c>
+      <c r="K373">
+        <v>3.45</v>
+      </c>
+      <c r="L373" t="s">
+        <v>963</v>
+      </c>
+      <c r="M373" s="1">
+        <v>528582.66</v>
+      </c>
+      <c r="N373" s="1">
+        <v>546740.47</v>
+      </c>
+      <c r="O373" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>964</v>
+      </c>
+      <c r="B374" t="s">
+        <v>965</v>
+      </c>
+      <c r="C374" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>100.409</v>
+      </c>
+      <c r="E374" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>389640.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>11996.0</v>
+      </c>
+      <c r="J374" s="1">
+        <v>3.0787393491428</v>
+      </c>
+      <c r="K374">
+        <v>3.57</v>
+      </c>
+      <c r="L374" t="s">
+        <v>966</v>
+      </c>
+      <c r="M374" s="1">
+        <v>401636.0</v>
+      </c>
+      <c r="N374" s="1">
+        <v>415926.41</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>967</v>
+      </c>
+      <c r="B375" t="s">
+        <v>968</v>
+      </c>
+      <c r="C375" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>106.658</v>
+      </c>
+      <c r="E375" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>432960.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-6328.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>-1.4615668883962</v>
+      </c>
+      <c r="K375">
+        <v>1.78</v>
+      </c>
+      <c r="L375" t="s">
+        <v>969</v>
+      </c>
+      <c r="M375" s="1">
+        <v>426632.0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>433755.29</v>
+      </c>
+      <c r="O375" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>970</v>
+      </c>
+      <c r="B376" t="s">
+        <v>971</v>
+      </c>
+      <c r="C376" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>98.671</v>
+      </c>
+      <c r="E376" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>603042.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-11016.0</v>
+      </c>
+      <c r="J376" s="1">
+        <v>-1.8267384361288</v>
+      </c>
+      <c r="K376">
+        <v>2.67</v>
+      </c>
+      <c r="L376" t="s">
+        <v>972</v>
+      </c>
+      <c r="M376" s="1">
+        <v>592026.0</v>
+      </c>
+      <c r="N376" s="1">
+        <v>608059.56</v>
+      </c>
+      <c r="O376" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>973</v>
+      </c>
+      <c r="B377" t="s">
+        <v>974</v>
+      </c>
+      <c r="C377" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>98.302</v>
+      </c>
+      <c r="E377" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>682330.66</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-10928.0</v>
+      </c>
+      <c r="J377" s="1">
+        <v>-1.6015695381474</v>
+      </c>
+      <c r="K377">
+        <v>0.22</v>
+      </c>
+      <c r="L377" t="s">
+        <v>975</v>
+      </c>
+      <c r="M377" s="1">
+        <v>671402.66</v>
+      </c>
+      <c r="N377" s="1">
+        <v>672894.97</v>
+      </c>
+      <c r="O377" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>976</v>
+      </c>
+      <c r="B378" t="s">
+        <v>977</v>
+      </c>
+      <c r="C378" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>89.217</v>
+      </c>
+      <c r="E378" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>511500.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>23802.0</v>
+      </c>
+      <c r="J378" s="1">
+        <v>4.6533724340176</v>
+      </c>
+      <c r="K378">
+        <v>0.73</v>
+      </c>
+      <c r="L378" t="s">
+        <v>978</v>
+      </c>
+      <c r="M378" s="1">
+        <v>535302.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>539678.71</v>
+      </c>
+      <c r="O378" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>979</v>
+      </c>
+      <c r="B379" t="s">
+        <v>980</v>
+      </c>
+      <c r="C379" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>101.799</v>
+      </c>
+      <c r="E379" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>350224.29</v>
+      </c>
+      <c r="I379" s="1">
+        <v>7090.2</v>
+      </c>
+      <c r="J379" s="1">
+        <v>2.0244740877339</v>
+      </c>
+      <c r="K379">
+        <v>1.14</v>
+      </c>
+      <c r="L379" t="s">
+        <v>981</v>
+      </c>
+      <c r="M379" s="1">
+        <v>357314.49</v>
+      </c>
+      <c r="N379" s="1">
+        <v>361317.33</v>
+      </c>
+      <c r="O379" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:16">
+      <c r="A380" t="s">
+        <v>982</v>
+      </c>
+      <c r="B380" t="s">
+        <v>983</v>
+      </c>
+      <c r="C380" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D380" s="1">
+        <v>101.272</v>
+      </c>
+      <c r="E380" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F380" t="s">
+        <v>8</v>
+      </c>
+      <c r="G380">
+        <v>1.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>411756.0</v>
+      </c>
+      <c r="I380" s="1">
+        <v>-6668.0</v>
+      </c>
+      <c r="J380" s="1">
+        <v>-1.6194056674341</v>
+      </c>
+      <c r="K380">
+        <v>0.19</v>
+      </c>
+      <c r="L380">
+        <v>754.79</v>
+      </c>
+      <c r="M380" s="1">
+        <v>405088.0</v>
+      </c>
+      <c r="N380" s="1">
+        <v>405842.79</v>
+      </c>
+      <c r="O380" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P380">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="1:16">
+      <c r="A381" t="s">
+        <v>984</v>
+      </c>
+      <c r="B381" t="s">
+        <v>985</v>
+      </c>
+      <c r="C381" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D381" s="1">
+        <v>97.677</v>
+      </c>
+      <c r="E381" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F381" t="s">
+        <v>8</v>
+      </c>
+      <c r="G381">
+        <v>1.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>705327.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-21588.0</v>
+      </c>
+      <c r="J381" s="1">
+        <v>-3.0607080120285</v>
+      </c>
+      <c r="K381">
+        <v>0.1</v>
+      </c>
+      <c r="L381">
+        <v>711.99</v>
+      </c>
+      <c r="M381" s="1">
+        <v>683739.0</v>
+      </c>
+      <c r="N381" s="1">
+        <v>684450.99</v>
+      </c>
+      <c r="O381" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P381">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:16">
+      <c r="A382" t="s">
+        <v>986</v>
+      </c>
+      <c r="B382" t="s">
+        <v>987</v>
+      </c>
+      <c r="C382" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D382" s="1">
+        <v>102.157</v>
+      </c>
+      <c r="E382" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F382" t="s">
+        <v>8</v>
+      </c>
+      <c r="G382">
+        <v>1.0</v>
+      </c>
+      <c r="H382" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="I382" s="1">
+        <v>4572.0</v>
+      </c>
+      <c r="J382" s="1">
+        <v>2.2889527490463</v>
+      </c>
+      <c r="K382">
+        <v>3.22</v>
+      </c>
+      <c r="L382" t="s">
+        <v>988</v>
+      </c>
+      <c r="M382" s="1">
+        <v>204314.0</v>
+      </c>
+      <c r="N382" s="1">
+        <v>210745.51</v>
+      </c>
+      <c r="O382" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P382">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="383" spans="1:16">
+      <c r="A383" t="s">
+        <v>989</v>
+      </c>
+      <c r="B383" t="s">
+        <v>990</v>
+      </c>
+      <c r="C383" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D383" s="1">
+        <v>98.418</v>
+      </c>
+      <c r="E383" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F383" t="s">
+        <v>8</v>
+      </c>
+      <c r="G383">
+        <v>1.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>497945.0</v>
+      </c>
+      <c r="I383" s="1">
+        <v>-5855.0</v>
+      </c>
+      <c r="J383" s="1">
+        <v>-1.1758326722831</v>
+      </c>
+      <c r="K383">
+        <v>1.92</v>
+      </c>
+      <c r="L383" t="s">
+        <v>991</v>
+      </c>
+      <c r="M383" s="1">
+        <v>492090.0</v>
+      </c>
+      <c r="N383" s="1">
+        <v>501706.44</v>
+      </c>
+      <c r="O383" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P383">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="384" spans="1:16">
+      <c r="A384" t="s">
+        <v>992</v>
+      </c>
+      <c r="B384" t="s">
+        <v>993</v>
+      </c>
+      <c r="C384" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D384" s="1">
+        <v>98.589</v>
+      </c>
+      <c r="E384" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F384" t="s">
+        <v>8</v>
+      </c>
+      <c r="G384">
+        <v>1.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>199816.0</v>
+      </c>
+      <c r="I384" s="1">
+        <v>-2638.0</v>
+      </c>
+      <c r="J384" s="1">
+        <v>-1.3202145974296</v>
+      </c>
+      <c r="K384">
+        <v>0.44</v>
+      </c>
+      <c r="L384">
+        <v>882.64</v>
+      </c>
+      <c r="M384" s="1">
+        <v>197178.0</v>
+      </c>
+      <c r="N384" s="1">
+        <v>198060.64</v>
+      </c>
+      <c r="O384" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P384">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="385" spans="1:16">
+      <c r="A385" t="s">
+        <v>994</v>
+      </c>
+      <c r="B385" t="s">
+        <v>993</v>
+      </c>
+      <c r="C385" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D385" s="1">
+        <v>102.828</v>
+      </c>
+      <c r="E385" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="F385" t="s">
+        <v>8</v>
+      </c>
+      <c r="G385">
+        <v>1.0</v>
+      </c>
+      <c r="H385" s="1">
+        <v>206300.0</v>
+      </c>
+      <c r="I385" s="1">
+        <v>-644.0</v>
+      </c>
+      <c r="J385" s="1">
+        <v>-0.31216674745516</v>
+      </c>
+      <c r="K385">
+        <v>4.37</v>
+      </c>
+      <c r="L385" t="s">
+        <v>995</v>
+      </c>
+      <c r="M385" s="1">
+        <v>205656.0</v>
+      </c>
+      <c r="N385" s="1">
+        <v>214401.21</v>
+      </c>
+      <c r="O385" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P385">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="386" spans="1:16">
+      <c r="A386" t="s">
+        <v>996</v>
+      </c>
+      <c r="B386" t="s">
+        <v>997</v>
+      </c>
+      <c r="C386" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D386" s="1">
+        <v>104.291</v>
+      </c>
+      <c r="E386" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F386" t="s">
+        <v>8</v>
+      </c>
+      <c r="G386">
+        <v>1.0</v>
+      </c>
+      <c r="H386" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="I386" s="1">
+        <v>-9236.0</v>
+      </c>
+      <c r="J386" s="1">
+        <v>-2.1660412757974</v>
+      </c>
+      <c r="K386">
+        <v>1.7</v>
+      </c>
+      <c r="L386" t="s">
+        <v>998</v>
+      </c>
+      <c r="M386" s="1">
+        <v>417164.0</v>
+      </c>
+      <c r="N386" s="1">
+        <v>423964.0</v>
+      </c>
+      <c r="O386" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P386">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="387" spans="1:16">
+      <c r="A387" t="s">
+        <v>999</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C387" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="D387" s="1">
+        <v>100.268</v>
+      </c>
+      <c r="E387" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F387" t="s">
+        <v>8</v>
+      </c>
+      <c r="G387">
+        <v>1.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>1029.12</v>
+      </c>
+      <c r="J387" s="1">
+        <v>0.268</v>
+      </c>
+      <c r="K387">
+        <v>0.54</v>
+      </c>
+      <c r="L387" t="s">
+        <v>1001</v>
+      </c>
+      <c r="M387" s="1">
+        <v>385029.12</v>
+      </c>
+      <c r="N387" s="1">
+        <v>387106.61</v>
+      </c>
+      <c r="O387" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P387">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="388" spans="1:16">
+      <c r="A388" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C388" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="D388" s="1">
+        <v>101.615</v>
+      </c>
+      <c r="E388" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F388" t="s">
+        <v>8</v>
+      </c>
+      <c r="G388">
+        <v>1.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>2228.7</v>
+      </c>
+      <c r="J388" s="1">
+        <v>1.615</v>
+      </c>
+      <c r="K388">
+        <v>3.75</v>
+      </c>
+      <c r="L388" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M388" s="1">
+        <v>140228.7</v>
+      </c>
+      <c r="N388" s="1">
+        <v>145397.8</v>
+      </c>
+      <c r="O388" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P388">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:16">
+      <c r="A389" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C389" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D389" s="1">
+        <v>102.302</v>
+      </c>
+      <c r="E389" s="1">
+        <v>99.65790667</v>
+      </c>
+      <c r="F389" t="s">
+        <v>8</v>
+      </c>
+      <c r="G389">
+        <v>1.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>298973.72</v>
+      </c>
+      <c r="I389" s="1">
+        <v>7932.28</v>
+      </c>
+      <c r="J389" s="1">
+        <v>2.6531696498274</v>
+      </c>
+      <c r="K389">
+        <v>3.13</v>
+      </c>
+      <c r="L389" t="s">
+        <v>1007</v>
+      </c>
+      <c r="M389" s="1">
+        <v>306906.0</v>
+      </c>
+      <c r="N389" s="1">
+        <v>316297.44</v>
+      </c>
+      <c r="O389" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P389">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:16">
+      <c r="A390" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C390" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D390" s="1">
+        <v>102.745</v>
+      </c>
+      <c r="E390" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="F390" t="s">
+        <v>8</v>
+      </c>
+      <c r="G390">
+        <v>1.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>413889.0</v>
+      </c>
+      <c r="I390" s="1">
+        <v>-2909.0</v>
+      </c>
+      <c r="J390" s="1">
+        <v>-0.70284544890055</v>
+      </c>
+      <c r="K390">
+        <v>4.17</v>
+      </c>
+      <c r="L390" t="s">
+        <v>1010</v>
+      </c>
+      <c r="M390" s="1">
+        <v>410980.0</v>
+      </c>
+      <c r="N390" s="1">
+        <v>427653.97</v>
+      </c>
+      <c r="O390" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P390">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="391" spans="1:16">
+      <c r="A391" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C391" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D391" s="1">
+        <v>98.882</v>
+      </c>
+      <c r="E391" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="F391" t="s">
+        <v>8</v>
+      </c>
+      <c r="G391">
+        <v>1.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>-1300.0</v>
+      </c>
+      <c r="J391" s="1">
+        <v>-0.2622501059087</v>
+      </c>
+      <c r="K391">
+        <v>1.94</v>
+      </c>
+      <c r="L391" t="s">
+        <v>1013</v>
+      </c>
+      <c r="M391" s="1">
+        <v>494410.0</v>
+      </c>
+      <c r="N391" s="1">
+        <v>504124.04</v>
+      </c>
+      <c r="O391" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16">
+      <c r="A392" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C392" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D392" s="1">
+        <v>104.832</v>
+      </c>
+      <c r="E392" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F392" t="s">
+        <v>8</v>
+      </c>
+      <c r="G392">
+        <v>1.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>211840.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>-2176.0</v>
+      </c>
+      <c r="J392" s="1">
+        <v>-1.0271903323263</v>
+      </c>
+      <c r="K392">
+        <v>3.98</v>
+      </c>
+      <c r="L392" t="s">
+        <v>1016</v>
+      </c>
+      <c r="M392" s="1">
+        <v>209664.0</v>
+      </c>
+      <c r="N392" s="1">
+        <v>217620.16</v>
+      </c>
+      <c r="O392" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16">
+      <c r="A393" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C393" s="1">
+        <v>392000.0</v>
+      </c>
+      <c r="D393" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="E393" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F393" t="s">
+        <v>8</v>
+      </c>
+      <c r="G393">
+        <v>1.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>403093.6</v>
+      </c>
+      <c r="I393" s="1">
+        <v>-9917.6</v>
+      </c>
+      <c r="J393" s="1">
+        <v>-2.4603714869202</v>
+      </c>
+      <c r="K393">
+        <v>2.63</v>
+      </c>
+      <c r="L393" t="s">
+        <v>1019</v>
+      </c>
+      <c r="M393" s="1">
+        <v>393176.0</v>
+      </c>
+      <c r="N393" s="1">
+        <v>403486.14</v>
+      </c>
+      <c r="O393" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16">
+      <c r="A394" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C394" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D394" s="1">
+        <v>98.408</v>
+      </c>
+      <c r="E394" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F394" t="s">
+        <v>8</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>-7960.0</v>
+      </c>
+      <c r="J394" s="1">
+        <v>-1.592</v>
+      </c>
+      <c r="K394">
+        <v>0.51</v>
+      </c>
+      <c r="L394" t="s">
+        <v>1022</v>
+      </c>
+      <c r="M394" s="1">
+        <v>492040.0</v>
+      </c>
+      <c r="N394" s="1">
+        <v>494565.86</v>
+      </c>
+      <c r="O394" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16">
+      <c r="A395" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C395" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D395" s="1">
+        <v>96.091</v>
+      </c>
+      <c r="E395" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F395" t="s">
+        <v>8</v>
+      </c>
+      <c r="G395">
+        <v>1.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>-4636.0</v>
+      </c>
+      <c r="J395" s="1">
+        <v>-1.1917737789203</v>
+      </c>
+      <c r="K395">
+        <v>2.24</v>
+      </c>
+      <c r="L395" t="s">
+        <v>1025</v>
+      </c>
+      <c r="M395" s="1">
+        <v>384364.0</v>
+      </c>
+      <c r="N395" s="1">
+        <v>393322.9</v>
+      </c>
+      <c r="O395" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16">
+      <c r="A396" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C396" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D396" s="1">
+        <v>100.422</v>
+      </c>
+      <c r="E396" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F396" t="s">
+        <v>8</v>
+      </c>
+      <c r="G396">
+        <v>1.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>495735.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>6375.0</v>
+      </c>
+      <c r="J396" s="1">
+        <v>1.285969318285</v>
+      </c>
+      <c r="K396">
+        <v>2.67</v>
+      </c>
+      <c r="L396" t="s">
+        <v>1028</v>
+      </c>
+      <c r="M396" s="1">
+        <v>502110.0</v>
+      </c>
+      <c r="N396" s="1">
+        <v>515466.16</v>
+      </c>
+      <c r="O396" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16">
+      <c r="A397" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C397" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D397" s="1">
+        <v>82.953</v>
+      </c>
+      <c r="E397" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F397" t="s">
+        <v>8</v>
+      </c>
+      <c r="G397">
+        <v>1.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>327216.0</v>
+      </c>
+      <c r="I397" s="1">
+        <v>4596.0</v>
+      </c>
+      <c r="J397" s="1">
+        <v>1.4045767933108</v>
+      </c>
+      <c r="K397">
+        <v>0.4</v>
+      </c>
+      <c r="L397" t="s">
+        <v>1031</v>
+      </c>
+      <c r="M397" s="1">
+        <v>331812.0</v>
+      </c>
+      <c r="N397" s="1">
+        <v>333398.3</v>
+      </c>
+      <c r="O397" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P397">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16">
+      <c r="A398" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C398" s="1">
+        <v>377000.0</v>
+      </c>
+      <c r="D398" s="1">
+        <v>101.188</v>
+      </c>
+      <c r="E398" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F398" t="s">
+        <v>8</v>
+      </c>
+      <c r="G398">
+        <v>1.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>374802.09</v>
+      </c>
+      <c r="I398" s="1">
+        <v>6676.67</v>
+      </c>
+      <c r="J398" s="1">
+        <v>1.7813854773329</v>
+      </c>
+      <c r="K398">
+        <v>3.53</v>
+      </c>
+      <c r="L398" t="s">
+        <v>1034</v>
+      </c>
+      <c r="M398" s="1">
+        <v>381478.76</v>
+      </c>
+      <c r="N398" s="1">
+        <v>394802.87</v>
+      </c>
+      <c r="O398" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16">
+      <c r="A399" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C399" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D399" s="1">
+        <v>98.987</v>
+      </c>
+      <c r="E399" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F399" t="s">
+        <v>8</v>
+      </c>
+      <c r="G399">
+        <v>1.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>-4052.0</v>
+      </c>
+      <c r="J399" s="1">
+        <v>-1.013</v>
+      </c>
+      <c r="K399">
+        <v>1.58</v>
+      </c>
+      <c r="L399" t="s">
+        <v>1037</v>
+      </c>
+      <c r="M399" s="1">
+        <v>395948.0</v>
+      </c>
+      <c r="N399" s="1">
+        <v>402271.28</v>
+      </c>
+      <c r="O399" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P399">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:16">
+      <c r="A400" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C400" s="1">
+        <v>1110.0</v>
+      </c>
+      <c r="D400" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="E400" s="1">
+        <v>0.1073378378</v>
+      </c>
+      <c r="F400" t="s">
+        <v>8</v>
+      </c>
+      <c r="G400">
+        <v>1.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I400" s="1">
+        <v>-20362.5</v>
+      </c>
+      <c r="J400" s="1">
+        <v>0</v>
+      </c>
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400">
+        <v>0.0</v>
+      </c>
+      <c r="M400" s="1">
+        <v>-20362.5</v>
+      </c>
+      <c r="N400" s="1">
+        <v>-20362.5</v>
+      </c>
+      <c r="O400" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="P400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:16">
+      <c r="A401" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C401" s="1">
+        <v>3055.0</v>
+      </c>
+      <c r="D401" s="1">
+        <v>121.1</v>
+      </c>
+      <c r="E401" s="1">
+        <v>47.9438297872</v>
+      </c>
+      <c r="F401" t="s">
+        <v>8</v>
+      </c>
+      <c r="G401">
+        <v>1.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>1464684.0</v>
+      </c>
+      <c r="I401" s="1">
+        <v>2234921.0</v>
+      </c>
+      <c r="J401" s="1">
+        <v>152.5872474882</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401">
+        <v>0.0</v>
+      </c>
+      <c r="M401" s="1">
+        <v>3699605.0</v>
+      </c>
+      <c r="N401" s="1">
+        <v>3699605.0</v>
+      </c>
+      <c r="O401" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="P401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:16">
+      <c r="A402" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C402" s="1">
         <v>-1110.0</v>
       </c>
-      <c r="D321" s="1">
-[...2 lines deleted...]
-      <c r="E321" s="1">
+      <c r="D402" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="E402" s="1">
         <v>0.0698581081</v>
       </c>
-      <c r="F321" t="s">
-[...11 lines deleted...]
-      <c r="J321" s="1">
+      <c r="F402" t="s">
+        <v>8</v>
+      </c>
+      <c r="G402">
+        <v>1.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I402" s="1">
+        <v>-393.75</v>
+      </c>
+      <c r="J402" s="1">
         <v>0</v>
       </c>
-      <c r="K321">
-[...14 lines deleted...]
-      <c r="P321">
+      <c r="K402">
+        <v>0.0</v>
+      </c>
+      <c r="L402">
+        <v>0.0</v>
+      </c>
+      <c r="M402" s="1">
+        <v>-393.75</v>
+      </c>
+      <c r="N402" s="1">
+        <v>-393.75</v>
+      </c>
+      <c r="O402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P402">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="403" spans="1:16">
+      <c r="A403" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C403" s="1">
+        <v>-3055.0</v>
+      </c>
+      <c r="D403" s="1">
+        <v>110.3</v>
+      </c>
+      <c r="E403" s="1">
+        <v>43.5303436989</v>
+      </c>
+      <c r="F403" t="s">
+        <v>8</v>
+      </c>
+      <c r="G403">
+        <v>1.0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>-1329852.0</v>
+      </c>
+      <c r="I403" s="1">
+        <v>-2039813.0</v>
+      </c>
+      <c r="J403" s="1">
+        <v>153.38646706551</v>
+      </c>
+      <c r="K403">
+        <v>0.0</v>
+      </c>
+      <c r="L403">
+        <v>0.0</v>
+      </c>
+      <c r="M403" s="1">
+        <v>-3369665.0</v>
+      </c>
+      <c r="N403" s="1">
+        <v>-3369665.0</v>
+      </c>
+      <c r="O403" s="1">
+        <v>-0.95</v>
+      </c>
+      <c r="P403">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>