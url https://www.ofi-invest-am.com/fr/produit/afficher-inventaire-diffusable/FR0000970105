--- v1 (2026-06-11)
+++ v2 (2026-07-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1046">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1047">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -1030,2172 +1030,2175 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 ESG MAR 26</t>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>2 473.54</t>
+    <t>4 004.78</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>8 630.14</t>
+    <t>9 565.07</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 025.68</t>
+    <t>4 405.82</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>3 008.07</t>
+    <t>3 605.09</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>15 965.75</t>
+    <t>17 283.56</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>4 233.70</t>
+    <t>5 323.56</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>4 208.22</t>
+    <t>5 063.01</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>9 579.45</t>
+    <t>10 541.10</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>18 429.37</t>
+    <t>20 503.67</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>8 356.16</t>
-[...8 lines deleted...]
-    <t>9 756.85</t>
+    <t>9 068.49</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>7 668.49</t>
-[...8 lines deleted...]
-    <t>2 082.45</t>
+    <t>8 309.59</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 163.73</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>13 506.85</t>
+    <t>14 717.81</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>23 320.55</t>
+    <t>25 315.07</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>14 441.58</t>
+    <t>15 575.96</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>7 132.57</t>
+    <t>5 766.23</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
+    <t>1 741.29</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 957.19</t>
+    <t>3 446.92</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 361.44</t>
+    <t>3 716.71</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>4 926.03</t>
+    <t>6 991.78</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>1 763.01</t>
+    <t>3 152.05</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>5 794.52</t>
+    <t>6 863.01</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 867.44</t>
+    <t>2 819.47</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>7 853.42</t>
+    <t>8 601.37</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 034.47</t>
+    <t>1 158.41</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>10 995.82</t>
+    <t>11 971.55</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>4 050.12</t>
+    <t>4 929.14</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 934.25</t>
+    <t>4 430.14</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>7 793.30</t>
+    <t>8 501.79</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>3 550.68</t>
+    <t>4 031.51</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 553.42</t>
+    <t>3 476.71</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>8 016.78</t>
+    <t>8 738.01</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>1 253.25</t>
+    <t>1 376.67</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 896.51</t>
+    <t>2 083.29</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>46 891.08</t>
+    <t>51 509.14</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>103 723.05</t>
+    <t>3 259.87</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>4 589.80</t>
+    <t>5 560.01</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>6 246.58</t>
+    <t>3 800.00</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>2 744.09</t>
+    <t>4 090.25</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>3 071.23</t>
+    <t>3 747.95</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>FR0014015DL3</t>
-[...2 lines deleted...]
-    <t>BPCE SA 16/01/2037</t>
+    <t>1 875.34</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>2 060.96</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 386.95</t>
+    <t>5 370.23</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>7 535.96</t>
+    <t>6 990.41</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 790.07</t>
+    <t>4 618.15</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>6 482.19</t>
+    <t>7 479.45</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 697.26</t>
+    <t>1 946.58</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>20 235.39</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>12 821.92</t>
+    <t>10 658.22</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>5 684.38</t>
+    <t>6 564.11</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>5 718.90</t>
+    <t>6 603.97</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>7 890.41</t>
+    <t>8 745.21</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>15 462.33</t>
+    <t>16 797.95</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>13 290.41</t>
-[...10 lines deleted...]
-  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>14 242.47</t>
+    <t>15 560.27</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>47 753.42</t>
+    <t>42 910.96</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>15 919.12</t>
+    <t>17 289.64</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 819.18</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 841.10</t>
+    <t>2 980.82</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>5 286.99</t>
-[...8 lines deleted...]
-    <t>8 990.63</t>
+    <t>4 076.71</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 301.37</t>
+    <t>3 657.53</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 405.48</t>
+    <t>2 046.58</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>5 085.62</t>
+    <t>5 530.82</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 182.49</t>
+    <t>2 629.29</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>4 538.58</t>
+    <t>5 330.55</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>4 390.86</t>
+    <t>6 544.87</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>11 312.11</t>
+    <t>12 843.96</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>12 235.62</t>
-[...8 lines deleted...]
-    <t>1 777.40</t>
+    <t>13 268.49</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>1 773.97</t>
+  </si>
+  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 448.63</t>
-[...8 lines deleted...]
-    <t>7 912.33</t>
+    <t>3 085.27</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>11 678.08</t>
+    <t>12 782.19</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>16 587.17</t>
+    <t>18 010.50</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>9 875.34</t>
-[...8 lines deleted...]
-    <t>2 677.32</t>
+    <t>10 836.99</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>6 631.03</t>
+    <t>7 557.95</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>4 204.11</t>
+    <t>5 860.27</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>2 095.89</t>
+    <t>3 164.38</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>6 443.84</t>
+  </si>
+  <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>16 436.71</t>
+    <t>20 753.42</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>29 257.09</t>
+    <t>34 041.27</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>11 023.71</t>
+    <t>8 764.09</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>6 462.33</t>
+    <t>7 370.55</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 936.48</t>
+    <t>3 804.07</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 483.82</t>
+    <t>3 136.13</t>
   </si>
   <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>2 054.82</t>
+    <t>2 353.29</t>
   </si>
   <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>4 655.96</t>
+    <t>5 020.58</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 173.50</t>
+    <t>2 444.79</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>6 386.30</t>
+    <t>7 176.99</t>
   </si>
   <si>
     <t>XS2606264005</t>
   </si>
   <si>
     <t>FORTUM OYJ 4 26/05/2028</t>
   </si>
   <si>
-    <t>19 134.25</t>
+    <t>13 895.89</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
-    <t>FR0013238268</t>
-[...11 lines deleted...]
-    <t>1 044.27</t>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>44 947.08</t>
+    <t>48 949.22</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>17 281.46</t>
-[...8 lines deleted...]
-    <t>4 000.00</t>
+    <t>18 820.22</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>51 800.00</t>
+    <t>56 412.33</t>
   </si>
   <si>
     <t>FR0014016G71</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
   </si>
   <si>
-    <t>15 761.10</t>
+    <t>18 171.62</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>45 360.00</t>
+    <t>49 398.90</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>36 249.60</t>
+    <t>39 477.30</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>63 425.88</t>
+    <t>63 275.90</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>31 907.84</t>
+    <t>34 748.95</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>DE0001102515</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>146 393.60</t>
+    <t>161 497.71</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>5 180.90</t>
+    <t>10 361.80</t>
   </si>
   <si>
     <t>DE000BU2Z031</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
   </si>
   <si>
-    <t>65 891.01</t>
+    <t>74 048.95</t>
   </si>
   <si>
     <t>DE000BU2Z056</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
   </si>
   <si>
-    <t>60 673.32</t>
+    <t>66 933.26</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>4 371.58</t>
-[...8 lines deleted...]
-    <t>4 022.72</t>
+    <t>4 985.96</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>1 582.19</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>3 304.66</t>
+    <t>3 568.22</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>5 235.62</t>
+    <t>6 108.22</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 397.26</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>14 916.10</t>
-[...5 lines deleted...]
-    <t>IBERCAJA BANCO SA 10/08/2031</t>
+    <t>16 296.23</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>3 945.21</t>
+    <t>4 746.58</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>1 760.00</t>
+    <t>3 190.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>21 215.75</t>
+    <t>23 085.62</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>5 152.36</t>
+    <t>5 974.21</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>3 682.19</t>
+    <t>4 536.99</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>6 685.00</t>
+    <t>7 312.47</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>3 009.59</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>19 587.33</t>
+    <t>22 071.58</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>9 268.49</t>
+    <t>10 479.45</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>14 738.64</t>
+    <t>1 829.01</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>14 640.93</t>
+    <t>16 583.10</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>10 082.01</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>7 330.45</t>
+    <t>7 961.55</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>4 161.38</t>
+    <t>4 519.65</t>
   </si>
   <si>
     <t>IE00BV8C9186</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>22 584.18</t>
-[...8 lines deleted...]
-    <t>17 728.42</t>
+    <t>2 972.26</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>7 495.03</t>
+    <t>19 674.45</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>2 337.88</t>
+    <t>7 403.29</t>
   </si>
   <si>
     <t>IT0005358806</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
   </si>
   <si>
-    <t>2 730.98</t>
+    <t>5 431.01</t>
   </si>
   <si>
     <t>IT0005631590</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
   </si>
   <si>
-    <t>25 449.17</t>
+    <t>66 680.06</t>
   </si>
   <si>
     <t>IT0005542797</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
   </si>
   <si>
-    <t>40 610.55</t>
+    <t>52 609.12</t>
   </si>
   <si>
     <t>IT0003934657</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
   </si>
   <si>
-    <t>25 763.54</t>
+    <t>42 509.83</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 457.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 511.72</t>
+    <t>3 220.63</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>21 472.60</t>
+    <t>23 164.38</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>7 261.64</t>
+    <t>8 365.75</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 066.78</t>
+    <t>1 378.42</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>10 328.55</t>
+    <t>11 200.44</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>8 234.96</t>
+    <t>8 941.59</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>7 325.43</t>
+    <t>8 479.74</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>XS3070027522</t>
-[...5 lines deleted...]
-    <t>9 495.32</t>
+    <t>2 104.11</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>6 178.15</t>
+    <t>4 946.51</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 921.23</t>
+    <t>4 859.59</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>1 580.82</t>
+    <t>3 224.86</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>10 208.22</t>
+    <t>10 945.48</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>15 473.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>18 041.99</t>
+    <t>10 342.48</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>9 769.32</t>
+    <t>10 666.85</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>8 151.25</t>
+    <t>9 260.84</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>4 680.99</t>
+    <t>5 219.51</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>11 783.00</t>
+    <t>13 466.29</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>2 142.00</t>
+  </si>
+  <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 583.81</t>
+    <t>2 862.56</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>8 917.77</t>
+    <t>12 985.52</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>9 340.72</t>
+    <t>13 601.39</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>10 150.68</t>
+    <t>12 465.75</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>6 965.02</t>
+    <t>7 719.57</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>1 338.08</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>3 575.18</t>
+    <t>5 788.38</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>6 971.92</t>
+    <t>5 680.82</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>38 758.90</t>
+    <t>31 366.44</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>6 074.74</t>
+    <t>6 556.27</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
-    <t>1 630.78</t>
+    <t>1 921.19</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>2 357.58</t>
+    <t>2 768.97</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 894.42</t>
+    <t>2 218.46</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>7 283.35</t>
+    <t>6 862.30</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 227.88</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>16 924.93</t>
+    <t>18 335.34</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>5 389.21</t>
+    <t>5 910.10</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 191.78</t>
+    <t>1 458.90</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>10 134.25</t>
+    <t>11 095.89</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>8 062.82</t>
+    <t>9 160.37</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>1 684.93</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>22 098.63</t>
+    <t>24 734.25</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>4 567.81</t>
+    <t>5 048.63</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>15 558.29</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>4 466.76</t>
+    <t>5 542.09</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 596.03</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>4 848.90</t>
+    <t>5 512.44</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 440.62</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>10 613.63</t>
+    <t>11 492.47</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>29 480.55</t>
+    <t>34 694.79</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 812.94</t>
+    <t>2 245.39</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>11 650.68</t>
+    <t>13 253.42</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>5 998.29</t>
+    <t>7 378.42</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>25 837.67</t>
-[...8 lines deleted...]
-    <t>4 878.01</t>
+    <t>27 956.85</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>2 112.66</t>
   </si>
   <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>29 139.02</t>
+    <t>34 835.38</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>19 335.69</t>
+    <t>21 560.15</t>
+  </si>
+  <si>
+    <t>ES0000012N43</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.1 30/07/2031</t>
+  </si>
+  <si>
+    <t>125 206.03</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>7 430.55</t>
+    <t>12 142.60</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>4 299.73</t>
-[...8 lines deleted...]
-    <t>18 423.53</t>
+    <t>5 140.27</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>18 157.81</t>
+    <t>1 059.21</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>14 290.41</t>
+    <t>15 430.14</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>7 123.29</t>
+    <t>4 273.97</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>16 033.56</t>
+    <t>17 476.03</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>4 940.45</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>1 787.67</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>2 394.86</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>6 965.75</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>10 684.93</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>9 421.92</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>1 420.83</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>8 010.96</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 492.31</t>
-[...68 lines deleted...]
-    <t>6 800.00</t>
+    <t>3 255.95</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 077.49</t>
+    <t>3 179.84</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>5 169.10</t>
+    <t>5 576.36</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 391.44</t>
+    <t>10 272.95</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>16 673.97</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>9 714.04</t>
-[...8 lines deleted...]
-    <t>7 956.16</t>
+    <t>11 094.18</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>10 310.14</t>
+    <t>11 357.26</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 525.86</t>
+    <t>3 585.10</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>8 958.90</t>
+    <t>9 671.23</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>13 356.16</t>
+    <t>14 513.70</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 586.30</t>
+    <t>1 800.00</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>13 324.11</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>6 323.28</t>
+    <t>7 221.67</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ08</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ23</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2603PT25</t>
-[...2 lines deleted...]
-    <t>MAR26 SX5E P @ 5800.000000</t>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2605PO04</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ21</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
-    <t>SX5E2603PT36</t>
-[...2 lines deleted...]
-    <t>MAR26 SX5E P @ 5775.000000</t>
+    <t>SX5E2606PS33</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5200.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3562,238 +3565,238 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>205.48</v>
+        <v>204.0</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>15642277.51</v>
+        <v>15529701.54</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>15642277.51</v>
+        <v>15529701.54</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2536225.519</v>
+        <v>2447160.3067</v>
       </c>
       <c r="D3">
-        <v>120.9</v>
+        <v>119.97</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>306648759.21</v>
+        <v>293609660.06</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>306648759.21</v>
+        <v>293609660.06</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>283908.79</v>
+        <v>282902.4</v>
       </c>
       <c r="D4">
-        <v>111.06</v>
+        <v>110.23</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>31531016.47</v>
+        <v>31186924.31</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>31531016.47</v>
+        <v>31186924.31</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>11022.8832</v>
+        <v>9816.3794</v>
       </c>
       <c r="D5">
-        <v>110.7</v>
+        <v>109.83</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1220234.03</v>
+        <v>1078140.91</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1220234.03</v>
+        <v>1078140.91</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>114.46</v>
+        <v>113.64</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>114.46</v>
+        <v>113.64</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>114.46</v>
+        <v>113.64</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>100.6</v>
+        <v>99.83</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1344530.55</v>
+        <v>1334210.56</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1344530.55</v>
+        <v>1334210.56</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P403"/>
+  <dimension ref="A1:P406"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O403" sqref="O403"/>
+      <selection activeCell="O406" sqref="O406"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3815,20136 +3818,20286 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>32.58</v>
+        <v>30.02</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>-7927.92</v>
+        <v>-15615.6</v>
       </c>
       <c r="J2" s="1">
-        <v>-7.4957410562181</v>
+        <v>-14.764338444066</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>97837.74</v>
+        <v>90150.06</v>
       </c>
       <c r="N2" s="1">
-        <v>97837.74</v>
+        <v>90150.06</v>
       </c>
       <c r="O2" s="1">
         <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>8620.0</v>
+        <v>8772.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.25</v>
+        <v>27.94</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.3024304606</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>244463.2</v>
+        <v>248268.92</v>
       </c>
       <c r="I3" s="1">
-        <v>-948.2</v>
+        <v>-3179.24</v>
       </c>
       <c r="J3" s="1">
-        <v>-0.38787023977433</v>
+        <v>-1.2805630281873</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>243515.0</v>
+        <v>245089.68</v>
       </c>
       <c r="N3" s="1">
-        <v>243515.0</v>
+        <v>245089.68</v>
       </c>
       <c r="O3" s="1">
         <v>0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>2337.0</v>
+        <v>2378.0</v>
       </c>
       <c r="D4" s="1">
-        <v>218.2</v>
+        <v>231.6</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.6999158957</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>576771.6</v>
+        <v>584274.4</v>
       </c>
       <c r="I4" s="1">
-        <v>-66838.2</v>
+        <v>-33529.6</v>
       </c>
       <c r="J4" s="1">
-        <v>-11.588330632091</v>
+        <v>-5.7386734726012</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>509933.4</v>
+        <v>550744.8</v>
       </c>
       <c r="N4" s="1">
-        <v>509933.4</v>
+        <v>550744.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>3808.0</v>
+        <v>3875.0</v>
       </c>
       <c r="D5" s="1">
-        <v>140.05</v>
+        <v>134.9</v>
       </c>
       <c r="E5" s="1">
-        <v>203.9688209034</v>
+        <v>200.8764980645</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>776713.27</v>
+        <v>778396.43</v>
       </c>
       <c r="I5" s="1">
-        <v>-243402.87</v>
+        <v>-255658.93</v>
       </c>
       <c r="J5" s="1">
-        <v>-31.337544934696</v>
+        <v>-32.84430916519</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>533310.4</v>
+        <v>522737.5</v>
       </c>
       <c r="N5" s="1">
-        <v>533310.4</v>
+        <v>522737.5</v>
       </c>
       <c r="O5" s="1">
         <v>0.15</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>362.0</v>
+        <v>368.0</v>
       </c>
       <c r="D6" s="1">
-        <v>926.5</v>
+        <v>845.2</v>
       </c>
       <c r="E6" s="1">
-        <v>1245.700801105</v>
+        <v>1227.4488586957</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>450943.69</v>
+        <v>451701.18</v>
       </c>
       <c r="I6" s="1">
-        <v>-115550.69</v>
+        <v>-140667.58</v>
       </c>
       <c r="J6" s="1">
-        <v>-25.624194896707</v>
+        <v>-31.141734010967</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>335393.0</v>
+        <v>311033.6</v>
       </c>
       <c r="N6" s="1">
-        <v>335393.0</v>
+        <v>311033.6</v>
       </c>
       <c r="O6" s="1">
         <v>0.09</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>46850.0</v>
+        <v>47674.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.7</v>
+        <v>26.24</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1622973319</v>
+        <v>27.0867516886</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1272553.63</v>
+        <v>1291333.8</v>
       </c>
       <c r="I7" s="1">
-        <v>-68508.63</v>
+        <v>-40368.04</v>
       </c>
       <c r="J7" s="1">
-        <v>-5.3835554262652</v>
+        <v>-3.1260732120541</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1204045.0</v>
+        <v>1250965.76</v>
       </c>
       <c r="N7" s="1">
-        <v>1204045.0</v>
+        <v>1250965.76</v>
       </c>
       <c r="O7" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.5</v>
+        <v>110.9</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-10616.7</v>
+        <v>-6172.5</v>
       </c>
       <c r="J8" s="1">
-        <v>-10.89527027027</v>
+        <v>-6.3344594594595</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>86826.5</v>
+        <v>91270.7</v>
       </c>
       <c r="N8" s="1">
-        <v>86826.5</v>
+        <v>91270.7</v>
       </c>
       <c r="O8" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>60.15</v>
+        <v>64.85</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-6655.0</v>
+        <v>4719.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-4.3720190779014</v>
+        <v>3.1001589825119</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>145563.0</v>
+        <v>156937.0</v>
       </c>
       <c r="N9" s="1">
-        <v>145563.0</v>
+        <v>156937.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>42852.0</v>
+        <v>43606.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.465</v>
+        <v>8.935</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8575904692</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>379240.2</v>
+        <v>386244.09</v>
       </c>
       <c r="I10" s="1">
-        <v>26353.98</v>
+        <v>3375.52</v>
       </c>
       <c r="J10" s="1">
-        <v>6.9491525423729</v>
+        <v>0.87393440764362</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>405594.18</v>
+        <v>389619.61</v>
       </c>
       <c r="N10" s="1">
-        <v>405594.18</v>
+        <v>389619.61</v>
       </c>
       <c r="O10" s="1">
         <v>0.11</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>8674.0</v>
+        <v>8827.0</v>
       </c>
       <c r="D11" s="1">
-        <v>176.92</v>
+        <v>165.14</v>
       </c>
       <c r="E11" s="1">
-        <v>162.5810421951</v>
+        <v>162.5000430497</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1410227.96</v>
+        <v>1434387.88</v>
       </c>
       <c r="I11" s="1">
-        <v>124376.12</v>
+        <v>23302.9</v>
       </c>
       <c r="J11" s="1">
-        <v>8.8195755245131</v>
+        <v>1.6245884620832</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1534604.08</v>
+        <v>1457690.78</v>
       </c>
       <c r="N11" s="1">
-        <v>1534604.08</v>
+        <v>1457690.78</v>
       </c>
       <c r="O11" s="1">
         <v>0.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>5592.0</v>
+        <v>5691.0</v>
       </c>
       <c r="D12" s="1">
-        <v>351.9</v>
+        <v>367.9</v>
       </c>
       <c r="E12" s="1">
-        <v>229.508776824</v>
+        <v>235.4840537691</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1283413.08</v>
+        <v>1340139.75</v>
       </c>
       <c r="I12" s="1">
-        <v>684411.72</v>
+        <v>753579.15</v>
       </c>
       <c r="J12" s="1">
-        <v>53.327469593812</v>
+        <v>56.23138557005</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1967824.8</v>
+        <v>2093718.9</v>
       </c>
       <c r="N12" s="1">
-        <v>1967824.8</v>
+        <v>2093718.9</v>
       </c>
       <c r="O12" s="1">
-        <v>0.55</v>
+        <v>0.61</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>13699.0</v>
+        <v>13940.0</v>
       </c>
       <c r="D13" s="1">
-        <v>24.47</v>
+        <v>24.27</v>
       </c>
       <c r="E13" s="1">
-        <v>23.8304971166</v>
+        <v>23.8502467719</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>326453.98</v>
+        <v>332472.44</v>
       </c>
       <c r="I13" s="1">
-        <v>8760.55</v>
+        <v>5851.36</v>
       </c>
       <c r="J13" s="1">
-        <v>2.6835482293706</v>
+        <v>1.7599533964379</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>335214.53</v>
+        <v>338323.8</v>
       </c>
       <c r="N13" s="1">
-        <v>335214.53</v>
+        <v>338323.8</v>
       </c>
       <c r="O13" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
         <v>1721.0</v>
       </c>
       <c r="D14" s="1">
-        <v>59.0</v>
+        <v>53.0</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>109369.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-7830.55</v>
+        <v>-18156.55</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.1597167584579</v>
+        <v>-16.601101494886</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>101539.0</v>
+        <v>91213.0</v>
       </c>
       <c r="N14" s="1">
-        <v>101539.0</v>
+        <v>91213.0</v>
       </c>
       <c r="O14" s="1">
         <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>16028.0</v>
+        <v>16310.0</v>
       </c>
       <c r="D15" s="1">
-        <v>53.88</v>
+        <v>49.54</v>
       </c>
       <c r="E15" s="1">
-        <v>61.2401784377</v>
+        <v>60.6626106683</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>981557.58</v>
+        <v>989407.18</v>
       </c>
       <c r="I15" s="1">
-        <v>-117968.94</v>
+        <v>-181409.78</v>
       </c>
       <c r="J15" s="1">
-        <v>-12.018545055706</v>
+        <v>-18.335199467625</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>863588.64</v>
+        <v>807997.4</v>
       </c>
       <c r="N15" s="1">
-        <v>863588.64</v>
+        <v>807997.4</v>
       </c>
       <c r="O15" s="1">
         <v>0.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
-        <v>7874.0</v>
+        <v>7644.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.62</v>
+        <v>9.14</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>103739.95</v>
+        <v>100709.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-20118.07</v>
+        <v>-30843.54</v>
       </c>
       <c r="J16" s="1">
-        <v>-19.392789373814</v>
+        <v>-30.626185958254</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>83621.88</v>
+        <v>69866.16</v>
       </c>
       <c r="N16" s="1">
-        <v>83621.88</v>
+        <v>69866.16</v>
       </c>
       <c r="O16" s="1">
         <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
-        <v>18844.0</v>
+        <v>19175.0</v>
       </c>
       <c r="D17" s="1">
-        <v>62.68</v>
+        <v>61.5</v>
       </c>
       <c r="E17" s="1">
-        <v>55.1253735937</v>
+        <v>55.336714472</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1038782.54</v>
+        <v>1061081.5</v>
       </c>
       <c r="I17" s="1">
-        <v>142359.38</v>
+        <v>118181.0</v>
       </c>
       <c r="J17" s="1">
-        <v>13.704444820569</v>
+        <v>11.137787248199</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1181141.92</v>
+        <v>1179262.5</v>
       </c>
       <c r="N17" s="1">
-        <v>1181141.92</v>
+        <v>1179262.5</v>
       </c>
       <c r="O17" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
-        <v>8847.0</v>
+        <v>9002.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.72</v>
+        <v>28.56</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.8050255499</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>264702.24</v>
+        <v>268304.84</v>
       </c>
       <c r="I18" s="1">
-        <v>-10616.4</v>
+        <v>-11207.72</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.0106951871658</v>
+        <v>-4.1772336272428</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>254085.84</v>
+        <v>257097.12</v>
       </c>
       <c r="N18" s="1">
-        <v>254085.84</v>
+        <v>257097.12</v>
       </c>
       <c r="O18" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>6504.0</v>
+        <v>6618.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1198.8</v>
+        <v>1161.0</v>
       </c>
       <c r="E19" s="1">
-        <v>522.0584824723</v>
+        <v>549.4883741312</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3395468.37</v>
+        <v>3636514.06</v>
       </c>
       <c r="I19" s="1">
-        <v>4401526.83</v>
+        <v>4046983.94</v>
       </c>
       <c r="J19" s="1">
-        <v>129.62944578983</v>
+        <v>111.2874547775</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>7796995.2</v>
+        <v>7683498.0</v>
       </c>
       <c r="N19" s="1">
-        <v>7796995.2</v>
+        <v>7683498.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.19</v>
+        <v>2.24</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>2162.0</v>
       </c>
       <c r="D20" s="1">
-        <v>58.68</v>
+        <v>60.92</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>132833.28</v>
       </c>
       <c r="I20" s="1">
-        <v>-5967.12</v>
+        <v>-1124.24</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.4921875</v>
+        <v>-0.84635416666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>126866.16</v>
+        <v>131709.04</v>
       </c>
       <c r="N20" s="1">
-        <v>126866.16</v>
+        <v>131709.04</v>
       </c>
       <c r="O20" s="1">
         <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>52636.0</v>
+        <v>53563.0</v>
       </c>
       <c r="D21" s="1">
-        <v>37.92</v>
+        <v>40.51</v>
       </c>
       <c r="E21" s="1">
-        <v>27.1717518428</v>
+        <v>27.72713963</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1430212.33</v>
+        <v>1485148.78</v>
       </c>
       <c r="I21" s="1">
-        <v>565744.79</v>
+        <v>684688.35</v>
       </c>
       <c r="J21" s="1">
-        <v>39.556699248985</v>
+        <v>46.102340669195</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1995957.12</v>
+        <v>2169837.13</v>
       </c>
       <c r="N21" s="1">
-        <v>1995957.12</v>
+        <v>2169837.13</v>
       </c>
       <c r="O21" s="1">
-        <v>0.56</v>
+        <v>0.63</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>11745.0</v>
       </c>
       <c r="D22" s="1">
-        <v>7.54</v>
+        <v>8.935</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004257</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>98599.28</v>
       </c>
       <c r="I22" s="1">
-        <v>-10041.98</v>
+        <v>6342.3</v>
       </c>
       <c r="J22" s="1">
-        <v>-10.184638265107</v>
+        <v>6.432399912048</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>88557.3</v>
+        <v>104941.58</v>
       </c>
       <c r="N22" s="1">
-        <v>88557.3</v>
+        <v>104941.58</v>
       </c>
       <c r="O22" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
-        <v>1877.0</v>
+        <v>1822.0</v>
       </c>
       <c r="D23" s="1">
-        <v>51.4</v>
+        <v>52.4</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>102953.45</v>
+        <v>99936.7</v>
       </c>
       <c r="I23" s="1">
-        <v>-6475.65</v>
+        <v>-4463.9</v>
       </c>
       <c r="J23" s="1">
-        <v>-6.2898814949863</v>
+        <v>-4.4667274384686</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>96477.8</v>
+        <v>95472.8</v>
       </c>
       <c r="N23" s="1">
-        <v>96477.8</v>
+        <v>95472.8</v>
       </c>
       <c r="O23" s="1">
         <v>0.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>11180.0</v>
+        <v>11719.0</v>
       </c>
       <c r="D24" s="1">
-        <v>17.06</v>
+        <v>17.73</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.195846062</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>203923.2</v>
+        <v>213237.12</v>
       </c>
       <c r="I24" s="1">
-        <v>-13192.4</v>
+        <v>-5459.25</v>
       </c>
       <c r="J24" s="1">
-        <v>-6.469298245614</v>
+        <v>-2.5601780778131</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>190730.8</v>
+        <v>207777.87</v>
       </c>
       <c r="N24" s="1">
-        <v>190730.8</v>
+        <v>207777.87</v>
       </c>
       <c r="O24" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
-        <v>93965.0</v>
+        <v>95621.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.85</v>
+        <v>18.77</v>
       </c>
       <c r="E25" s="1">
-        <v>8.6723271431</v>
+        <v>9.1132440573</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>814895.22</v>
+        <v>871417.51</v>
       </c>
       <c r="I25" s="1">
-        <v>956345.03</v>
+        <v>923388.66</v>
       </c>
       <c r="J25" s="1">
-        <v>117.35803653383</v>
+        <v>105.96397816243</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1771240.25</v>
+        <v>1794806.17</v>
       </c>
       <c r="N25" s="1">
-        <v>1771240.25</v>
+        <v>1794806.17</v>
       </c>
       <c r="O25" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
-        <v>75255.0</v>
+        <v>78886.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.17</v>
+        <v>3.067</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2079997342</v>
+        <v>3.2004050148</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>241418.02</v>
+        <v>252467.15</v>
       </c>
       <c r="I26" s="1">
-        <v>-2859.67</v>
+        <v>-10523.79</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.1845304671126</v>
+        <v>-4.1683799258636</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>238558.35</v>
+        <v>241943.36</v>
       </c>
       <c r="N26" s="1">
-        <v>238558.35</v>
+        <v>241943.36</v>
       </c>
       <c r="O26" s="1">
         <v>0.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>209288.0</v>
+        <v>212974.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.853</v>
+        <v>9.814</v>
       </c>
       <c r="E27" s="1">
-        <v>7.7070728374</v>
+        <v>7.7891812146</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1612997.86</v>
+        <v>1658893.08</v>
       </c>
       <c r="I27" s="1">
-        <v>449116.8</v>
+        <v>431233.76</v>
       </c>
       <c r="J27" s="1">
-        <v>27.843607926423</v>
+        <v>25.995271497546</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2062114.66</v>
+        <v>2090126.84</v>
       </c>
       <c r="N27" s="1">
-        <v>2062114.66</v>
+        <v>2090126.84</v>
       </c>
       <c r="O27" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
-        <v>13082.0</v>
+        <v>13713.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.12</v>
+        <v>15.695</v>
       </c>
       <c r="E28" s="1">
-        <v>16.535</v>
+        <v>16.484384161</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>216310.87</v>
+        <v>226050.36</v>
       </c>
       <c r="I28" s="1">
-        <v>-5429.03</v>
+        <v>-10824.82</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.5098276383429</v>
+        <v>-4.7886762931941</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>210881.84</v>
+        <v>215225.54</v>
       </c>
       <c r="N28" s="1">
-        <v>210881.84</v>
+        <v>215225.54</v>
       </c>
       <c r="O28" s="1">
         <v>0.06</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>9219.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.705</v>
+        <v>13.645</v>
       </c>
       <c r="E29" s="1">
         <v>14.1750005424</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>130679.33</v>
       </c>
       <c r="I29" s="1">
-        <v>-4332.93</v>
+        <v>-4886.07</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.3156965221661</v>
+        <v>-3.7389769292512</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>126346.4</v>
+        <v>125793.26</v>
       </c>
       <c r="N29" s="1">
-        <v>126346.4</v>
+        <v>125793.26</v>
       </c>
       <c r="O29" s="1">
         <v>0.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>1912.0</v>
+        <v>2004.0</v>
       </c>
       <c r="D30" s="1">
-        <v>122.8</v>
+        <v>131.3</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>131.8852295409</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>252384.0</v>
+        <v>264298.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-17590.4</v>
+        <v>-1172.8</v>
       </c>
       <c r="J30" s="1">
-        <v>-6.969696969697</v>
+        <v>-0.44374153417733</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>234793.6</v>
+        <v>263125.2</v>
       </c>
       <c r="N30" s="1">
-        <v>234793.6</v>
+        <v>263125.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>1091.0</v>
+        <v>1144.0</v>
       </c>
       <c r="D31" s="1">
-        <v>174.95</v>
+        <v>190.15</v>
       </c>
       <c r="E31" s="1">
-        <v>189.4</v>
+        <v>188.9158653846</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>206635.4</v>
+        <v>216119.75</v>
       </c>
       <c r="I31" s="1">
-        <v>-15764.95</v>
+        <v>1411.85</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.6293558606125</v>
+        <v>0.65327208642431</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>190870.45</v>
+        <v>217531.6</v>
       </c>
       <c r="N31" s="1">
-        <v>190870.45</v>
+        <v>217531.6</v>
       </c>
       <c r="O31" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>3150.0</v>
       </c>
       <c r="D32" s="1">
-        <v>32.68</v>
+        <v>29.48</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>107730.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-4788.0</v>
+        <v>-14868.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-4.4444444444444</v>
+        <v>-13.801169590643</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>102942.0</v>
+        <v>92862.0</v>
       </c>
       <c r="N32" s="1">
-        <v>102942.0</v>
+        <v>92862.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>15715.0</v>
+        <v>15992.0</v>
       </c>
       <c r="D33" s="1">
-        <v>80.82</v>
+        <v>79.24</v>
       </c>
       <c r="E33" s="1">
-        <v>78.0265911549</v>
+        <v>78.0253670585</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1226187.88</v>
+        <v>1247781.67</v>
       </c>
       <c r="I33" s="1">
-        <v>43898.42</v>
+        <v>19424.41</v>
       </c>
       <c r="J33" s="1">
-        <v>3.5800729004107</v>
+        <v>1.5567154468618</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1270086.3</v>
+        <v>1267206.08</v>
       </c>
       <c r="N33" s="1">
-        <v>1270086.3</v>
+        <v>1267206.08</v>
       </c>
       <c r="O33" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>17629.0</v>
+        <v>17939.0</v>
       </c>
       <c r="D34" s="1">
-        <v>89.44</v>
+        <v>83.3</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8245317375</v>
+        <v>76.0620876303</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1336710.67</v>
+        <v>1364477.79</v>
       </c>
       <c r="I34" s="1">
-        <v>240027.09</v>
+        <v>129840.91</v>
       </c>
       <c r="J34" s="1">
-        <v>17.956547769608</v>
+        <v>9.5157950500609</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1576737.76</v>
+        <v>1494318.7</v>
       </c>
       <c r="N34" s="1">
-        <v>1576737.76</v>
+        <v>1494318.7</v>
       </c>
       <c r="O34" s="1">
         <v>0.44</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
         <v>637047.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.136</v>
+        <v>11.08</v>
       </c>
       <c r="E35" s="1">
         <v>11.2004103151</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>7135187.79</v>
       </c>
       <c r="I35" s="1">
-        <v>-41032.4</v>
+        <v>-76707.03</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.57507105920193</v>
+        <v>-1.0750527142047</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>7094155.39</v>
+        <v>7058480.76</v>
       </c>
       <c r="N35" s="1">
-        <v>7094155.39</v>
+        <v>7058480.76</v>
       </c>
       <c r="O35" s="1">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
         <v>1435391.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.668</v>
+        <v>10.628</v>
       </c>
       <c r="E36" s="1">
         <v>10.7477305487</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>15427195.7</v>
       </c>
       <c r="I36" s="1">
-        <v>-114444.51</v>
+        <v>-171860.15</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.74183611996314</v>
+        <v>-1.1140077130155</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>15312751.19</v>
+        <v>15255335.55</v>
       </c>
       <c r="N36" s="1">
-        <v>15312751.19</v>
+        <v>15255335.55</v>
       </c>
       <c r="O36" s="1">
-        <v>4.3</v>
+        <v>4.45</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
-        <v>3958.0</v>
+        <v>4149.0</v>
       </c>
       <c r="D37" s="1">
-        <v>49.51</v>
+        <v>50.34</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.5294649313</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>208507.44</v>
+        <v>217944.75</v>
       </c>
       <c r="I37" s="1">
-        <v>-12546.86</v>
+        <v>-9084.09</v>
       </c>
       <c r="J37" s="1">
-        <v>-6.0174639331815</v>
+        <v>-4.1680701186883</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>195960.58</v>
+        <v>208860.66</v>
       </c>
       <c r="N37" s="1">
-        <v>195960.58</v>
+        <v>208860.66</v>
       </c>
       <c r="O37" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
-        <v>21022.0</v>
+        <v>22036.0</v>
       </c>
       <c r="D38" s="1">
-        <v>11.27</v>
+        <v>11.35</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9697363405</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>252474.22</v>
+        <v>263765.11</v>
       </c>
       <c r="I38" s="1">
-        <v>-15556.28</v>
+        <v>-13656.51</v>
       </c>
       <c r="J38" s="1">
-        <v>-6.1615320566195</v>
+        <v>-5.1775270808182</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>236917.94</v>
+        <v>250108.6</v>
       </c>
       <c r="N38" s="1">
-        <v>236917.94</v>
+        <v>250108.6</v>
       </c>
       <c r="O38" s="1">
         <v>0.07</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>23963.0</v>
+        <v>24385.0</v>
       </c>
       <c r="D39" s="1">
-        <v>28.34</v>
+        <v>26.42</v>
       </c>
       <c r="E39" s="1">
-        <v>25.2120206151</v>
+        <v>25.2344736518</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>604155.65</v>
+        <v>615342.64</v>
       </c>
       <c r="I39" s="1">
-        <v>74955.77</v>
+        <v>28909.06</v>
       </c>
       <c r="J39" s="1">
-        <v>12.406698505592</v>
+        <v>4.6980427034928</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>679111.42</v>
+        <v>644251.7</v>
       </c>
       <c r="N39" s="1">
-        <v>679111.42</v>
+        <v>644251.7</v>
       </c>
       <c r="O39" s="1">
         <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>82137.0</v>
+        <v>83584.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.24</v>
+        <v>10.38</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5673277573</v>
+        <v>10.5488104183</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>867968.6</v>
+        <v>881711.77</v>
       </c>
       <c r="I40" s="1">
-        <v>-26885.72</v>
+        <v>-14109.85</v>
       </c>
       <c r="J40" s="1">
-        <v>-3.0975452337792</v>
+        <v>-1.6002791932788</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>841082.88</v>
+        <v>867601.92</v>
       </c>
       <c r="N40" s="1">
-        <v>841082.88</v>
+        <v>867601.92</v>
       </c>
       <c r="O40" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
         <v>9530.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.175</v>
+        <v>16.195</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>152908.85</v>
       </c>
       <c r="I41" s="1">
-        <v>-8291.1</v>
+        <v>1429.5</v>
       </c>
       <c r="J41" s="1">
-        <v>-5.4222499220941</v>
+        <v>0.93487067622312</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>144617.75</v>
+        <v>154338.35</v>
       </c>
       <c r="N41" s="1">
-        <v>144617.75</v>
+        <v>154338.35</v>
       </c>
       <c r="O41" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
         <v>1124.0</v>
       </c>
       <c r="D42" s="1">
-        <v>81.8</v>
+        <v>83.9</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>104194.8</v>
       </c>
       <c r="I42" s="1">
-        <v>-12251.6</v>
+        <v>-9891.2</v>
       </c>
       <c r="J42" s="1">
-        <v>-11.75836030205</v>
+        <v>-9.4929881337648</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>91943.2</v>
+        <v>94303.6</v>
       </c>
       <c r="N42" s="1">
-        <v>91943.2</v>
+        <v>94303.6</v>
       </c>
       <c r="O42" s="1">
         <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
-        <v>7431.0</v>
+        <v>7562.0</v>
       </c>
       <c r="D43" s="1">
-        <v>31.52</v>
+        <v>31.48</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.4723644538</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>257484.15</v>
+        <v>260680.02</v>
       </c>
       <c r="I43" s="1">
-        <v>-23259.03</v>
+        <v>-22628.26</v>
       </c>
       <c r="J43" s="1">
-        <v>-9.033189033189</v>
+        <v>-8.6804734785581</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>234225.12</v>
+        <v>238051.76</v>
       </c>
       <c r="N43" s="1">
-        <v>234225.12</v>
+        <v>238051.76</v>
       </c>
       <c r="O43" s="1">
         <v>0.07</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>8544.0</v>
+        <v>8694.0</v>
       </c>
       <c r="D44" s="1">
-        <v>73.9</v>
+        <v>70.52</v>
       </c>
       <c r="E44" s="1">
-        <v>67.5653827247</v>
+        <v>67.6801564297</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>577278.63</v>
+        <v>588411.28</v>
       </c>
       <c r="I44" s="1">
-        <v>54122.97</v>
+        <v>24689.6</v>
       </c>
       <c r="J44" s="1">
-        <v>9.3755367317165</v>
+        <v>4.1959766644854</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>631401.6</v>
+        <v>613100.88</v>
       </c>
       <c r="N44" s="1">
-        <v>631401.6</v>
+        <v>613100.88</v>
       </c>
       <c r="O44" s="1">
         <v>0.18</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
         <v>1670.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.85</v>
+        <v>53.75</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>103790.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-8851.0</v>
+        <v>-14028.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.5277554304103</v>
+        <v>-13.515687851971</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>94939.5</v>
+        <v>89762.5</v>
       </c>
       <c r="N45" s="1">
-        <v>94939.5</v>
+        <v>89762.5</v>
       </c>
       <c r="O45" s="1">
         <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>32440.0</v>
+        <v>33011.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.01</v>
+        <v>16.365</v>
       </c>
       <c r="E46" s="1">
-        <v>18.785</v>
+        <v>18.6536272758</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>609385.4</v>
+        <v>615774.89</v>
       </c>
       <c r="I46" s="1">
-        <v>-57581.0</v>
+        <v>-75549.87</v>
       </c>
       <c r="J46" s="1">
-        <v>-9.4490284801703</v>
+        <v>-12.269072874992</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>551804.4</v>
+        <v>540225.02</v>
       </c>
       <c r="N46" s="1">
-        <v>551804.4</v>
+        <v>540225.02</v>
       </c>
       <c r="O46" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>9816.0</v>
+        <v>9989.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.0</v>
+        <v>69.24</v>
       </c>
       <c r="E47" s="1">
-        <v>57.2562846373</v>
+        <v>57.7989328261</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>562027.69</v>
+        <v>577353.54</v>
       </c>
       <c r="I47" s="1">
-        <v>115276.31</v>
+        <v>114284.82</v>
       </c>
       <c r="J47" s="1">
-        <v>20.510788356353</v>
+        <v>19.794599336829</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>677304.0</v>
+        <v>691638.36</v>
       </c>
       <c r="N47" s="1">
-        <v>677304.0</v>
+        <v>691638.36</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>19348.0</v>
+        <v>19689.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.035</v>
+        <v>17.62</v>
       </c>
       <c r="E48" s="1">
-        <v>30.1904589622</v>
+        <v>29.5959170095</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>584125.0</v>
+        <v>582714.01</v>
       </c>
       <c r="I48" s="1">
-        <v>-235183.82</v>
+        <v>-235793.83</v>
       </c>
       <c r="J48" s="1">
-        <v>-40.262584207147</v>
+        <v>-40.464760749446</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>348941.18</v>
+        <v>346920.18</v>
       </c>
       <c r="N48" s="1">
-        <v>348941.18</v>
+        <v>346920.18</v>
       </c>
       <c r="O48" s="1">
         <v>0.1</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>25359.0</v>
+        <v>25805.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.135</v>
+        <v>25.675</v>
       </c>
       <c r="E49" s="1">
-        <v>30.2950001972</v>
+        <v>30.0567262158</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>768250.91</v>
+        <v>775613.82</v>
       </c>
       <c r="I49" s="1">
-        <v>-80134.44</v>
+        <v>-113070.44</v>
       </c>
       <c r="J49" s="1">
-        <v>-10.430764084614</v>
+        <v>-14.578187892526</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>688116.47</v>
+        <v>662543.38</v>
       </c>
       <c r="N49" s="1">
-        <v>688116.47</v>
+        <v>662543.38</v>
       </c>
       <c r="O49" s="1">
         <v>0.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>3944.0</v>
+        <v>4014.0</v>
       </c>
       <c r="D50" s="1">
-        <v>236.4</v>
+        <v>255.6</v>
       </c>
       <c r="E50" s="1">
-        <v>221.8383138945</v>
+        <v>223.1869456901</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>874930.31</v>
+        <v>895872.4</v>
       </c>
       <c r="I50" s="1">
-        <v>57431.29</v>
+        <v>130106.0</v>
       </c>
       <c r="J50" s="1">
-        <v>6.5640988023378</v>
+        <v>14.522827134757</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>932361.6</v>
+        <v>1025978.4</v>
       </c>
       <c r="N50" s="1">
-        <v>932361.6</v>
+        <v>1025978.4</v>
       </c>
       <c r="O50" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>13455.0</v>
+        <v>13692.0</v>
       </c>
       <c r="D51" s="1">
-        <v>46.28</v>
+        <v>46.12</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.8538343558</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>674095.5</v>
+        <v>682598.7</v>
       </c>
       <c r="I51" s="1">
-        <v>-51398.1</v>
+        <v>-51123.66</v>
       </c>
       <c r="J51" s="1">
-        <v>-7.624750499002</v>
+        <v>-7.4895630478054</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>622697.4</v>
+        <v>631475.04</v>
       </c>
       <c r="N51" s="1">
-        <v>622697.4</v>
+        <v>631475.04</v>
       </c>
       <c r="O51" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>15542.0</v>
+        <v>15816.0</v>
       </c>
       <c r="D52" s="1">
-        <v>32.69</v>
+        <v>30.77</v>
       </c>
       <c r="E52" s="1">
-        <v>31.8001454124</v>
+        <v>31.807042868</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>494237.86</v>
+        <v>503060.19</v>
       </c>
       <c r="I52" s="1">
-        <v>13830.12</v>
+        <v>-16401.87</v>
       </c>
       <c r="J52" s="1">
-        <v>2.7982720708608</v>
+        <v>-3.2604189967805</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>508067.98</v>
+        <v>486658.32</v>
       </c>
       <c r="N52" s="1">
-        <v>508067.98</v>
+        <v>486658.32</v>
       </c>
       <c r="O52" s="1">
         <v>0.14</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>78803.0</v>
+        <v>80191.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.145</v>
+        <v>19.705</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1427304798</v>
+        <v>19.1343198115</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1508504.59</v>
+        <v>1534400.24</v>
       </c>
       <c r="I53" s="1">
-        <v>178.85</v>
+        <v>45763.42</v>
       </c>
       <c r="J53" s="1">
-        <v>0.011856112416602</v>
+        <v>2.9824956231759</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1508683.44</v>
+        <v>1580163.66</v>
       </c>
       <c r="N53" s="1">
-        <v>1508683.44</v>
+        <v>1580163.66</v>
       </c>
       <c r="O53" s="1">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>158522.0</v>
+        <v>161316.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.313</v>
+        <v>4.71</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5159999874</v>
+        <v>4.5164144908</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>715885.35</v>
+        <v>728569.92</v>
       </c>
       <c r="I54" s="1">
-        <v>-32179.96</v>
+        <v>31228.44</v>
       </c>
       <c r="J54" s="1">
-        <v>-4.4951276066761</v>
+        <v>4.2862653456788</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>683705.39</v>
+        <v>759798.36</v>
       </c>
       <c r="N54" s="1">
-        <v>683705.39</v>
+        <v>759798.36</v>
       </c>
       <c r="O54" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>2156.0</v>
+        <v>2194.0</v>
       </c>
       <c r="D55" s="1">
-        <v>135.75</v>
+        <v>135.7</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.5071786691</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>315207.2</v>
+        <v>319242.75</v>
       </c>
       <c r="I55" s="1">
-        <v>-22530.2</v>
+        <v>-21516.95</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.1477428180575</v>
+        <v>-6.7399964447117</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>292677.0</v>
+        <v>297725.8</v>
       </c>
       <c r="N55" s="1">
-        <v>292677.0</v>
+        <v>297725.8</v>
       </c>
       <c r="O55" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>16475.0</v>
+        <v>16765.0</v>
       </c>
       <c r="D56" s="1">
-        <v>43.36</v>
+        <v>41.48</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3700972264</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>715674.0</v>
+        <v>727099.68</v>
       </c>
       <c r="I56" s="1">
-        <v>-1318.0</v>
+        <v>-31687.48</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.1841620626151</v>
+        <v>-4.3580654580951</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>714356.0</v>
+        <v>695412.2</v>
       </c>
       <c r="N56" s="1">
-        <v>714356.0</v>
+        <v>695412.2</v>
       </c>
       <c r="O56" s="1">
         <v>0.2</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>212437.0</v>
+        <v>216178.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.456</v>
+        <v>9.753</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0097492904</v>
+        <v>6.1647191666</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1276693.11</v>
+        <v>1332676.66</v>
       </c>
       <c r="I57" s="1">
-        <v>732111.16</v>
+        <v>775707.37</v>
       </c>
       <c r="J57" s="1">
-        <v>57.344333909658</v>
+        <v>58.20671985056</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2008804.27</v>
+        <v>2108384.03</v>
       </c>
       <c r="N57" s="1">
-        <v>2008804.27</v>
+        <v>2108384.03</v>
       </c>
       <c r="O57" s="1">
-        <v>0.56</v>
+        <v>0.62</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>54007.0</v>
+        <v>54958.0</v>
       </c>
       <c r="D58" s="1">
-        <v>26.95</v>
+        <v>28.97</v>
       </c>
       <c r="E58" s="1">
-        <v>15.1233451219</v>
+        <v>15.7025446705</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>816766.5</v>
+        <v>862980.45</v>
       </c>
       <c r="I58" s="1">
-        <v>638722.15</v>
+        <v>729152.81</v>
       </c>
       <c r="J58" s="1">
-        <v>78.201315798334</v>
+        <v>84.492390296907</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1455488.65</v>
+        <v>1592133.26</v>
       </c>
       <c r="N58" s="1">
-        <v>1455488.65</v>
+        <v>1592133.26</v>
       </c>
       <c r="O58" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>4442.0</v>
+        <v>4520.0</v>
       </c>
       <c r="D59" s="1">
-        <v>96.75</v>
+        <v>94.1</v>
       </c>
       <c r="E59" s="1">
-        <v>104.5897005853</v>
+        <v>104.0333606195</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>464587.45</v>
+        <v>470230.79</v>
       </c>
       <c r="I59" s="1">
-        <v>-34823.95</v>
+        <v>-44898.79</v>
       </c>
       <c r="J59" s="1">
-        <v>-7.4956716975459</v>
+        <v>-9.54824544773</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>429763.5</v>
+        <v>425332.0</v>
       </c>
       <c r="N59" s="1">
-        <v>429763.5</v>
+        <v>425332.0</v>
       </c>
       <c r="O59" s="1">
         <v>0.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>4167.0</v>
+        <v>4240.0</v>
       </c>
       <c r="D60" s="1">
-        <v>210.0</v>
+        <v>191.25</v>
       </c>
       <c r="E60" s="1">
-        <v>192.1312862971</v>
+        <v>192.4195872642</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>800611.07</v>
+        <v>815859.05</v>
       </c>
       <c r="I60" s="1">
-        <v>74458.93</v>
+        <v>-4959.05</v>
       </c>
       <c r="J60" s="1">
-        <v>9.3002623608489</v>
+        <v>-0.60783170818538</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>875070.0</v>
+        <v>810900.0</v>
       </c>
       <c r="N60" s="1">
-        <v>875070.0</v>
+        <v>810900.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
         <v>1674.0</v>
       </c>
       <c r="D61" s="1">
-        <v>63.18</v>
+        <v>66.9</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>114099.84</v>
       </c>
       <c r="I61" s="1">
-        <v>-8336.52</v>
+        <v>-2109.24</v>
       </c>
       <c r="J61" s="1">
-        <v>-7.306338028169</v>
+        <v>-1.8485915492958</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>105763.32</v>
+        <v>111990.6</v>
       </c>
       <c r="N61" s="1">
-        <v>105763.32</v>
+        <v>111990.6</v>
       </c>
       <c r="O61" s="1">
         <v>0.03</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
         <v>4056.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.76</v>
+        <v>26.04</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>104076.96</v>
       </c>
       <c r="I62" s="1">
-        <v>405.6</v>
+        <v>1541.28</v>
       </c>
       <c r="J62" s="1">
-        <v>0.38971161340608</v>
+        <v>1.4809041309431</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>104482.56</v>
+        <v>105618.24</v>
       </c>
       <c r="N62" s="1">
-        <v>104482.56</v>
+        <v>105618.24</v>
       </c>
       <c r="O62" s="1">
         <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
         <v>642.0</v>
       </c>
       <c r="D63" s="1">
-        <v>294.6</v>
+        <v>295.5</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>206338.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-17205.6</v>
+        <v>-16627.8</v>
       </c>
       <c r="J63" s="1">
-        <v>-8.3385189794648</v>
+        <v>-8.0584940883634</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>189133.2</v>
+        <v>189711.0</v>
       </c>
       <c r="N63" s="1">
-        <v>189133.2</v>
+        <v>189711.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>7244.0</v>
+        <v>7371.0</v>
       </c>
       <c r="D64" s="1">
-        <v>56.78</v>
+        <v>57.28</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.804029304</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>457531.04</v>
+        <v>462928.5</v>
       </c>
       <c r="I64" s="1">
-        <v>-46216.72</v>
+        <v>-40717.62</v>
       </c>
       <c r="J64" s="1">
-        <v>-10.101329955668</v>
+        <v>-8.7956606689802</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>411314.32</v>
+        <v>422210.88</v>
       </c>
       <c r="N64" s="1">
-        <v>411314.32</v>
+        <v>422210.88</v>
       </c>
       <c r="O64" s="1">
         <v>0.12</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
         <v>1195.0</v>
       </c>
       <c r="D65" s="1">
-        <v>74.3</v>
+        <v>76.55</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99483.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-10695.25</v>
+        <v>-8006.5</v>
       </c>
       <c r="J65" s="1">
-        <v>-10.750750750751</v>
+        <v>-8.048048048048</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>88788.5</v>
+        <v>91477.25</v>
       </c>
       <c r="N65" s="1">
-        <v>88788.5</v>
+        <v>91477.25</v>
       </c>
       <c r="O65" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
         <v>3219.0</v>
       </c>
       <c r="D66" s="1">
-        <v>39.25</v>
+        <v>38.67</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>126989.55</v>
       </c>
       <c r="I66" s="1">
-        <v>-643.8</v>
+        <v>-2510.82</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.50697084917617</v>
+        <v>-1.9771863117871</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>126345.75</v>
+        <v>124478.73</v>
       </c>
       <c r="N66" s="1">
-        <v>126345.75</v>
+        <v>124478.73</v>
       </c>
       <c r="O66" s="1">
         <v>0.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
         <v>2770.0</v>
       </c>
       <c r="D67" s="1">
-        <v>34.66</v>
+        <v>36.46</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>101825.2</v>
       </c>
       <c r="I67" s="1">
-        <v>-5817.0</v>
+        <v>-831.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-5.7127312295974</v>
+        <v>-0.81610446137106</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>96008.2</v>
+        <v>100994.2</v>
       </c>
       <c r="N67" s="1">
-        <v>96008.2</v>
+        <v>100994.2</v>
       </c>
       <c r="O67" s="1">
         <v>0.03</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>5407.0</v>
+        <v>5502.0</v>
       </c>
       <c r="D68" s="1">
-        <v>200.2</v>
+        <v>203.6</v>
       </c>
       <c r="E68" s="1">
-        <v>146.9038857037</v>
+        <v>149.4925663395</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>794309.31</v>
+        <v>822508.1</v>
       </c>
       <c r="I68" s="1">
-        <v>288172.09</v>
+        <v>297699.1</v>
       </c>
       <c r="J68" s="1">
-        <v>36.279581061438</v>
+        <v>36.194063012875</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1082481.4</v>
+        <v>1120207.2</v>
       </c>
       <c r="N68" s="1">
-        <v>1082481.4</v>
+        <v>1120207.2</v>
       </c>
       <c r="O68" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
         <v>2162.0</v>
       </c>
       <c r="D69" s="1">
-        <v>61.6</v>
+        <v>62.15</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>142475.8</v>
       </c>
       <c r="I69" s="1">
-        <v>-9296.6</v>
+        <v>-8107.5</v>
       </c>
       <c r="J69" s="1">
-        <v>-6.5250379362671</v>
+        <v>-5.690440060698</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>133179.2</v>
+        <v>134368.3</v>
       </c>
       <c r="N69" s="1">
-        <v>133179.2</v>
+        <v>134368.3</v>
       </c>
       <c r="O69" s="1">
         <v>0.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>30619.0</v>
+        <v>31157.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.14</v>
+        <v>35.81</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2965331983</v>
+        <v>35.260358186</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1080744.55</v>
+        <v>1098606.98</v>
       </c>
       <c r="I70" s="1">
-        <v>-66030.89</v>
+        <v>17125.19</v>
       </c>
       <c r="J70" s="1">
-        <v>-6.1097592395909</v>
+        <v>1.5588095025575</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1014713.66</v>
+        <v>1115732.17</v>
       </c>
       <c r="N70" s="1">
-        <v>1014713.66</v>
+        <v>1115732.17</v>
       </c>
       <c r="O70" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
         <v>9296.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.476</v>
+        <v>9.204</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>98816.48</v>
       </c>
       <c r="I71" s="1">
-        <v>-10727.58</v>
+        <v>-13256.1</v>
       </c>
       <c r="J71" s="1">
-        <v>-10.856063684924</v>
+        <v>-13.414867641511</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>88088.9</v>
+        <v>85560.38</v>
       </c>
       <c r="N71" s="1">
-        <v>88088.9</v>
+        <v>85560.38</v>
       </c>
       <c r="O71" s="1">
         <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>1451.0</v>
+        <v>1477.0</v>
       </c>
       <c r="D72" s="1">
-        <v>247.4</v>
+        <v>269.8</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.2603926879</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>374067.8</v>
+        <v>381450.6</v>
       </c>
       <c r="I72" s="1">
-        <v>-15090.4</v>
+        <v>17044.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-4.0341349883631</v>
+        <v>4.4682063680068</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>358977.4</v>
+        <v>398494.6</v>
       </c>
       <c r="N72" s="1">
-        <v>358977.4</v>
+        <v>398494.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>8876.0</v>
+        <v>9033.0</v>
       </c>
       <c r="D73" s="1">
-        <v>70.4</v>
+        <v>67.64</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>77.9953858076</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>697298.56</v>
+        <v>704532.32</v>
       </c>
       <c r="I73" s="1">
-        <v>-72428.16</v>
+        <v>-93540.2</v>
       </c>
       <c r="J73" s="1">
-        <v>-10.386965376782</v>
+        <v>-13.276921064459</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>624870.4</v>
+        <v>610992.12</v>
       </c>
       <c r="N73" s="1">
-        <v>624870.4</v>
+        <v>610992.12</v>
       </c>
       <c r="O73" s="1">
         <v>0.18</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>2835.0</v>
+        <v>2972.0</v>
       </c>
       <c r="D74" s="1">
-        <v>70.54</v>
+        <v>64.78</v>
       </c>
       <c r="E74" s="1">
-        <v>69.1710828924</v>
+        <v>69.0387348587</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>196100.02</v>
+        <v>205183.12</v>
       </c>
       <c r="I74" s="1">
-        <v>3880.88</v>
+        <v>-12656.96</v>
       </c>
       <c r="J74" s="1">
-        <v>1.9790309047393</v>
+        <v>-6.1686165996501</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>199980.9</v>
+        <v>192526.16</v>
       </c>
       <c r="N74" s="1">
-        <v>199980.9</v>
+        <v>192526.16</v>
       </c>
       <c r="O74" s="1">
         <v>0.06</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>518.0</v>
+        <v>527.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1920.5</v>
+        <v>1667.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1503.1505598456</v>
+        <v>1507.9710246679</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>778631.99</v>
+        <v>794700.73</v>
       </c>
       <c r="I75" s="1">
-        <v>216187.01</v>
+        <v>84071.77</v>
       </c>
       <c r="J75" s="1">
-        <v>27.764979191261</v>
+        <v>10.579047788216</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>994819.0</v>
+        <v>878772.5</v>
       </c>
       <c r="N75" s="1">
-        <v>994819.0</v>
+        <v>878772.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
         <v>2071.0</v>
       </c>
       <c r="D76" s="1">
-        <v>44.46</v>
+        <v>41.92</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>100940.54</v>
       </c>
       <c r="I76" s="1">
-        <v>-8863.88</v>
+        <v>-14124.22</v>
       </c>
       <c r="J76" s="1">
-        <v>-8.7812884694296</v>
+        <v>-13.992613869512</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>92076.66</v>
+        <v>86816.32</v>
       </c>
       <c r="N76" s="1">
-        <v>92076.66</v>
+        <v>86816.32</v>
       </c>
       <c r="O76" s="1">
         <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
         <v>3186.0</v>
       </c>
       <c r="D77" s="1">
-        <v>29.3</v>
+        <v>28.42</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>100805.04</v>
       </c>
       <c r="I77" s="1">
-        <v>-7455.24</v>
+        <v>-10258.92</v>
       </c>
       <c r="J77" s="1">
-        <v>-7.3957016434893</v>
+        <v>-10.176991150442</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>93349.8</v>
+        <v>90546.12</v>
       </c>
       <c r="N77" s="1">
-        <v>93349.8</v>
+        <v>90546.12</v>
       </c>
       <c r="O77" s="1">
         <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>42340.0</v>
+        <v>43085.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.21</v>
+        <v>20.36</v>
       </c>
       <c r="E78" s="1">
-        <v>13.2980956542</v>
+        <v>13.5946668214</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>563041.37</v>
+        <v>585726.22</v>
       </c>
       <c r="I78" s="1">
-        <v>250310.03</v>
+        <v>291484.38</v>
       </c>
       <c r="J78" s="1">
-        <v>44.456774108801</v>
+        <v>49.764611869347</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>813351.4</v>
+        <v>877210.6</v>
       </c>
       <c r="N78" s="1">
-        <v>813351.4</v>
+        <v>877210.6</v>
       </c>
       <c r="O78" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>18700.0</v>
+        <v>19029.0</v>
       </c>
       <c r="D79" s="1">
-        <v>52.74</v>
+        <v>50.8</v>
       </c>
       <c r="E79" s="1">
-        <v>38.9226294118</v>
+        <v>39.3970471386</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>727853.17</v>
+        <v>749686.41</v>
       </c>
       <c r="I79" s="1">
-        <v>258384.83</v>
+        <v>216986.79</v>
       </c>
       <c r="J79" s="1">
-        <v>35.499581598305</v>
+        <v>28.943673928943</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>986238.0</v>
+        <v>966673.2</v>
       </c>
       <c r="N79" s="1">
-        <v>986238.0</v>
+        <v>966673.2</v>
       </c>
       <c r="O79" s="1">
         <v>0.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>19165.0</v>
+        <v>19502.0</v>
       </c>
       <c r="D80" s="1">
-        <v>41.55</v>
+        <v>38.96</v>
       </c>
       <c r="E80" s="1">
-        <v>34.7570738325</v>
+        <v>34.9062332069</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>666119.32</v>
+        <v>680741.36</v>
       </c>
       <c r="I80" s="1">
-        <v>130186.43</v>
+        <v>79056.56</v>
       </c>
       <c r="J80" s="1">
-        <v>19.54401052352</v>
+        <v>11.613303472555</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>796305.75</v>
+        <v>759797.92</v>
       </c>
       <c r="N80" s="1">
-        <v>796305.75</v>
+        <v>759797.92</v>
       </c>
       <c r="O80" s="1">
         <v>0.22</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>44512.0</v>
+        <v>45295.0</v>
       </c>
       <c r="D81" s="1">
-        <v>23.42</v>
+        <v>22.945</v>
       </c>
       <c r="E81" s="1">
-        <v>12.0848598131</v>
+        <v>12.5458814439</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>537921.28</v>
+        <v>568265.7</v>
       </c>
       <c r="I81" s="1">
-        <v>504549.76</v>
+        <v>471028.08</v>
       </c>
       <c r="J81" s="1">
-        <v>93.796207504563</v>
+        <v>82.888705054695</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1042471.04</v>
+        <v>1039293.78</v>
       </c>
       <c r="N81" s="1">
-        <v>1042471.04</v>
+        <v>1039293.78</v>
       </c>
       <c r="O81" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
         <v>2538.0</v>
       </c>
       <c r="D82" s="1">
-        <v>35.3</v>
+        <v>34.54</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>99235.8</v>
       </c>
       <c r="I82" s="1">
-        <v>-9644.4</v>
+        <v>-11573.28</v>
       </c>
       <c r="J82" s="1">
-        <v>-9.7186700767263</v>
+        <v>-11.662404092072</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>89591.4</v>
+        <v>87662.52</v>
       </c>
       <c r="N82" s="1">
-        <v>89591.4</v>
+        <v>87662.52</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>346881.0</v>
+        <v>352988.0</v>
       </c>
       <c r="D83" s="1">
         <v>5.321</v>
       </c>
       <c r="E83" s="1">
-        <v>2.8473831083</v>
+        <v>2.9539179519</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>987703.1</v>
+        <v>1042697.59</v>
       </c>
       <c r="I83" s="1">
-        <v>858050.7</v>
+        <v>835551.56</v>
       </c>
       <c r="J83" s="1">
-        <v>86.87334280919</v>
+        <v>80.133642583752</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1845753.8</v>
+        <v>1878249.15</v>
       </c>
       <c r="N83" s="1">
-        <v>1845753.8</v>
+        <v>1878249.15</v>
       </c>
       <c r="O83" s="1">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>18241.0</v>
+        <v>18562.0</v>
       </c>
       <c r="D84" s="1">
-        <v>18.98</v>
+        <v>19.135</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.1495399203</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>349315.15</v>
+        <v>355453.76</v>
       </c>
       <c r="I84" s="1">
-        <v>-3100.97</v>
+        <v>-269.89</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.88772845953003</v>
+        <v>-0.075928300772511</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>346214.18</v>
+        <v>355183.87</v>
       </c>
       <c r="N84" s="1">
-        <v>346214.18</v>
+        <v>355183.87</v>
       </c>
       <c r="O84" s="1">
         <v>0.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
         <v>6833.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.54</v>
+        <v>16.42</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>102426.67</v>
       </c>
       <c r="I85" s="1">
-        <v>3758.15</v>
+        <v>9771.19</v>
       </c>
       <c r="J85" s="1">
-        <v>3.6691127418279</v>
+        <v>9.5396931287525</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>106184.82</v>
+        <v>112197.86</v>
       </c>
       <c r="N85" s="1">
-        <v>106184.82</v>
+        <v>112197.86</v>
       </c>
       <c r="O85" s="1">
         <v>0.03</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>4117.0</v>
+        <v>4190.0</v>
       </c>
       <c r="D86" s="1">
-        <v>110.75</v>
+        <v>108.7</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.3255608592</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>472631.6</v>
+        <v>479024.1</v>
       </c>
       <c r="I86" s="1">
-        <v>-16673.85</v>
+        <v>-23571.1</v>
       </c>
       <c r="J86" s="1">
-        <v>-3.5278745644599</v>
+        <v>-4.9206501301292</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>455957.75</v>
+        <v>455453.0</v>
       </c>
       <c r="N86" s="1">
-        <v>455957.75</v>
+        <v>455453.0</v>
       </c>
       <c r="O86" s="1">
         <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>1034.0</v>
+        <v>1052.0</v>
       </c>
       <c r="D87" s="1">
-        <v>259.7</v>
+        <v>265.25</v>
       </c>
       <c r="E87" s="1">
-        <v>530.7942359768</v>
+        <v>518.2834695817</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>548841.24</v>
+        <v>545234.21</v>
       </c>
       <c r="I87" s="1">
-        <v>-280311.44</v>
+        <v>-266191.21</v>
       </c>
       <c r="J87" s="1">
-        <v>-51.07331949035</v>
+        <v>-48.821443173934</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>268529.8</v>
+        <v>279043.0</v>
       </c>
       <c r="N87" s="1">
-        <v>268529.8</v>
+        <v>279043.0</v>
       </c>
       <c r="O87" s="1">
         <v>0.08</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
         <v>3249.0</v>
       </c>
       <c r="D88" s="1">
-        <v>31.8</v>
+        <v>33.72</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>115729.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-12411.18</v>
+        <v>-6173.1</v>
       </c>
       <c r="J88" s="1">
-        <v>-10.724312184166</v>
+        <v>-5.3340819764177</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>103318.2</v>
+        <v>109556.28</v>
       </c>
       <c r="N88" s="1">
-        <v>103318.2</v>
+        <v>109556.28</v>
       </c>
       <c r="O88" s="1">
         <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>5897.0</v>
+        <v>6001.0</v>
       </c>
       <c r="D89" s="1">
-        <v>55.92</v>
+        <v>55.0</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.5950308282</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>377525.94</v>
+        <v>381633.78</v>
       </c>
       <c r="I89" s="1">
-        <v>-47765.7</v>
+        <v>-51578.78</v>
       </c>
       <c r="J89" s="1">
-        <v>-12.652296157451</v>
+        <v>-13.515255384364</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>329760.24</v>
+        <v>330055.0</v>
       </c>
       <c r="N89" s="1">
-        <v>329760.24</v>
+        <v>330055.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>1008.0</v>
+        <v>3024.0</v>
       </c>
       <c r="D90" s="1">
-        <v>92.75</v>
+        <v>29.08</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>101102.4</v>
       </c>
       <c r="I90" s="1">
-        <v>-7610.4</v>
+        <v>-13164.48</v>
       </c>
       <c r="J90" s="1">
-        <v>-7.5274177467597</v>
+        <v>-13.020937188435</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>93492.0</v>
+        <v>87937.92</v>
       </c>
       <c r="N90" s="1">
-        <v>93492.0</v>
+        <v>87937.92</v>
       </c>
       <c r="O90" s="1">
         <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>271581.0</v>
+        <v>276362.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.753</v>
+        <v>4.848</v>
       </c>
       <c r="E91" s="1">
-        <v>3.4709369949</v>
+        <v>3.5322762536</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>942640.54</v>
+        <v>976186.93</v>
       </c>
       <c r="I91" s="1">
-        <v>348183.95</v>
+        <v>363616.05</v>
       </c>
       <c r="J91" s="1">
-        <v>36.93708632561</v>
+        <v>37.248608727019</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1290824.49</v>
+        <v>1339802.98</v>
       </c>
       <c r="N91" s="1">
-        <v>1290824.49</v>
+        <v>1339802.98</v>
       </c>
       <c r="O91" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>11420.0</v>
+        <v>11621.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.78</v>
+        <v>23.58</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.9078203253</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>309253.6</v>
+        <v>312695.78</v>
       </c>
       <c r="I92" s="1">
-        <v>-26266.0</v>
+        <v>-38672.6</v>
       </c>
       <c r="J92" s="1">
-        <v>-8.493353028065</v>
+        <v>-12.367483820856</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>282987.6</v>
+        <v>274023.18</v>
       </c>
       <c r="N92" s="1">
-        <v>282987.6</v>
+        <v>274023.18</v>
       </c>
       <c r="O92" s="1">
         <v>0.08</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>6037.0</v>
+        <v>6144.0</v>
       </c>
       <c r="D93" s="1">
-        <v>167.14</v>
+        <v>180.52</v>
       </c>
       <c r="E93" s="1">
-        <v>149.7681447739</v>
+        <v>151.0648535156</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>904150.29</v>
+        <v>928142.46</v>
       </c>
       <c r="I93" s="1">
-        <v>104873.89</v>
+        <v>180972.42</v>
       </c>
       <c r="J93" s="1">
-        <v>11.599165665257</v>
+        <v>19.49834511396</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1009024.18</v>
+        <v>1109114.88</v>
       </c>
       <c r="N93" s="1">
-        <v>1009024.18</v>
+        <v>1109114.88</v>
       </c>
       <c r="O93" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>218</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>5185.0</v>
+        <v>5276.0</v>
       </c>
       <c r="D94" s="1">
-        <v>138.6</v>
+        <v>135.95</v>
       </c>
       <c r="E94" s="1">
-        <v>72.0073095468</v>
+        <v>74.7566129644</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>373357.9</v>
+        <v>394415.89</v>
       </c>
       <c r="I94" s="1">
-        <v>345283.1</v>
+        <v>322856.31</v>
       </c>
       <c r="J94" s="1">
-        <v>92.480459098361</v>
+        <v>81.856821235067</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>718641.0</v>
+        <v>717272.2</v>
       </c>
       <c r="N94" s="1">
-        <v>718641.0</v>
+        <v>717272.2</v>
       </c>
       <c r="O94" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>220</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>6013.0</v>
+        <v>6118.0</v>
       </c>
       <c r="D95" s="1">
-        <v>60.44</v>
+        <v>62.26</v>
       </c>
       <c r="E95" s="1">
-        <v>56.7999966739</v>
+        <v>56.8569499837</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>341538.38</v>
+        <v>347850.82</v>
       </c>
       <c r="I95" s="1">
-        <v>21887.34</v>
+        <v>33055.86</v>
       </c>
       <c r="J95" s="1">
-        <v>6.4084569353523</v>
+        <v>9.5028840236743</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>363425.72</v>
+        <v>380906.68</v>
       </c>
       <c r="N95" s="1">
-        <v>363425.72</v>
+        <v>380906.68</v>
       </c>
       <c r="O95" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>3463.0</v>
+        <v>3524.0</v>
       </c>
       <c r="D96" s="1">
-        <v>361.9</v>
+        <v>358.2</v>
       </c>
       <c r="E96" s="1">
-        <v>395.9899537973</v>
+        <v>393.8458910329</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1371313.21</v>
+        <v>1387912.92</v>
       </c>
       <c r="I96" s="1">
-        <v>-118053.51</v>
+        <v>-125616.12</v>
       </c>
       <c r="J96" s="1">
-        <v>-8.6087925894041</v>
+        <v>-9.0507205596155</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1253259.7</v>
+        <v>1262296.8</v>
       </c>
       <c r="N96" s="1">
-        <v>1253259.7</v>
+        <v>1262296.8</v>
       </c>
       <c r="O96" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>224</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>20055.0</v>
+        <v>20408.0</v>
       </c>
       <c r="D97" s="1">
-        <v>24.58</v>
+        <v>25.5</v>
       </c>
       <c r="E97" s="1">
-        <v>20.54</v>
+        <v>20.7341679733</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>411929.7</v>
+        <v>423142.9</v>
       </c>
       <c r="I97" s="1">
-        <v>81022.2</v>
+        <v>97261.1</v>
       </c>
       <c r="J97" s="1">
-        <v>19.66893865628</v>
+        <v>22.985402803639</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>492951.9</v>
+        <v>520404.0</v>
       </c>
       <c r="N97" s="1">
-        <v>492951.9</v>
+        <v>520404.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>226</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>3692.0</v>
+        <v>3757.0</v>
       </c>
       <c r="D98" s="1">
-        <v>500.3</v>
+        <v>471.05</v>
       </c>
       <c r="E98" s="1">
-        <v>630.0707150596</v>
+        <v>622.3821506521</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2326221.08</v>
+        <v>2338289.74</v>
       </c>
       <c r="I98" s="1">
-        <v>-479113.48</v>
+        <v>-568554.89</v>
       </c>
       <c r="J98" s="1">
-        <v>-20.596214354656</v>
+        <v>-24.314988868745</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1847107.6</v>
+        <v>1769734.85</v>
       </c>
       <c r="N98" s="1">
-        <v>1847107.6</v>
+        <v>1769734.85</v>
       </c>
       <c r="O98" s="1">
         <v>0.52</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>228</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>10523.0</v>
+        <v>10709.0</v>
       </c>
       <c r="D99" s="1">
-        <v>54.89</v>
+        <v>52.71</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.6957017462</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>620857.0</v>
+        <v>628572.27</v>
       </c>
       <c r="I99" s="1">
-        <v>-43249.53</v>
+        <v>-64100.88</v>
       </c>
       <c r="J99" s="1">
-        <v>-6.9661016949153</v>
+        <v>-10.19785362151</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>577607.47</v>
+        <v>564471.39</v>
       </c>
       <c r="N99" s="1">
-        <v>577607.47</v>
+        <v>564471.39</v>
       </c>
       <c r="O99" s="1">
         <v>0.16</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>230</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>4974.0</v>
+        <v>5062.0</v>
       </c>
       <c r="D100" s="1">
-        <v>111.0</v>
+        <v>109.8</v>
       </c>
       <c r="E100" s="1">
-        <v>128.6372295939</v>
+        <v>127.6689016199</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>639841.58</v>
+        <v>646259.98</v>
       </c>
       <c r="I100" s="1">
-        <v>-87727.58</v>
+        <v>-90452.38</v>
       </c>
       <c r="J100" s="1">
-        <v>-13.710828233451</v>
+        <v>-13.996283662807</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>552114.0</v>
+        <v>555807.6</v>
       </c>
       <c r="N100" s="1">
-        <v>552114.0</v>
+        <v>555807.6</v>
       </c>
       <c r="O100" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>232</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" s="1">
         <v>9223.0</v>
       </c>
       <c r="D101" s="1">
-        <v>16.19</v>
+        <v>15.09</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747652608</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>108598.66</v>
       </c>
       <c r="I101" s="1">
-        <v>40721.71</v>
+        <v>30576.41</v>
       </c>
       <c r="J101" s="1">
-        <v>37.497433209581</v>
+        <v>28.155421070573</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>149320.37</v>
+        <v>139175.07</v>
       </c>
       <c r="N101" s="1">
-        <v>149320.37</v>
+        <v>139175.07</v>
       </c>
       <c r="O101" s="1">
         <v>0.04</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>9654.0</v>
+        <v>9824.0</v>
       </c>
       <c r="D102" s="1">
-        <v>53.74</v>
+        <v>53.16</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038004972</v>
+        <v>52.1668179967</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>503975.49</v>
+        <v>512486.82</v>
       </c>
       <c r="I102" s="1">
-        <v>14830.47</v>
+        <v>9757.02</v>
       </c>
       <c r="J102" s="1">
-        <v>2.9426966775706</v>
+        <v>1.9038577421367</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>518805.96</v>
+        <v>522243.84</v>
       </c>
       <c r="N102" s="1">
-        <v>518805.96</v>
+        <v>522243.84</v>
       </c>
       <c r="O102" s="1">
         <v>0.15</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>943.0</v>
+        <v>959.0</v>
       </c>
       <c r="D103" s="1">
-        <v>526.4</v>
+        <v>545.0</v>
       </c>
       <c r="E103" s="1">
-        <v>216.5733085896</v>
+        <v>231.3849635036</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>204228.63</v>
+        <v>221898.18</v>
       </c>
       <c r="I103" s="1">
-        <v>292166.57</v>
+        <v>300756.82</v>
       </c>
       <c r="J103" s="1">
-        <v>143.05857606742</v>
+        <v>135.53820946165</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>496395.2</v>
+        <v>522655.0</v>
       </c>
       <c r="N103" s="1">
-        <v>496395.2</v>
+        <v>522655.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>100288.0</v>
+        <v>102057.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.02</v>
+        <v>3.302</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4779999601</v>
+        <v>3.4642791773</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>348801.66</v>
+        <v>353553.94</v>
       </c>
       <c r="I104" s="1">
-        <v>-45931.9</v>
+        <v>-16561.73</v>
       </c>
       <c r="J104" s="1">
-        <v>-13.168486640803</v>
+        <v>-4.6843573571829</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>302869.76</v>
+        <v>336992.21</v>
       </c>
       <c r="N104" s="1">
-        <v>302869.76</v>
+        <v>336992.21</v>
       </c>
       <c r="O104" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>240</v>
       </c>
       <c r="B105" t="s">
         <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>6581.0</v>
+        <v>6697.0</v>
       </c>
       <c r="D105" s="1">
-        <v>66.86</v>
+        <v>69.6</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.1969807376</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>456063.3</v>
+        <v>463412.18</v>
       </c>
       <c r="I105" s="1">
-        <v>-16057.64</v>
+        <v>2699.02</v>
       </c>
       <c r="J105" s="1">
-        <v>-3.5209235209235</v>
+        <v>0.58242318965375</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>440005.66</v>
+        <v>466111.2</v>
       </c>
       <c r="N105" s="1">
-        <v>440005.66</v>
+        <v>466111.2</v>
       </c>
       <c r="O105" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>242</v>
       </c>
       <c r="B106" t="s">
         <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>111405.0</v>
+        <v>113369.0</v>
       </c>
       <c r="D106" s="1">
-        <v>6.832</v>
+        <v>7.35</v>
       </c>
       <c r="E106" s="1">
-        <v>4.768539114</v>
+        <v>4.861892228</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>531239.1</v>
+        <v>551187.86</v>
       </c>
       <c r="I106" s="1">
-        <v>229879.86</v>
+        <v>282074.29</v>
       </c>
       <c r="J106" s="1">
-        <v>43.272390906468</v>
+        <v>51.175708042626</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>761118.96</v>
+        <v>833262.15</v>
       </c>
       <c r="N106" s="1">
-        <v>761118.96</v>
+        <v>833262.15</v>
       </c>
       <c r="O106" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>244</v>
       </c>
       <c r="B107" t="s">
         <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>47895.0</v>
+        <v>48738.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.945</v>
+        <v>15.145</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3683481062</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>787872.75</v>
+        <v>797760.55</v>
       </c>
       <c r="I107" s="1">
-        <v>-24186.97</v>
+        <v>-59623.54</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.0699081799694</v>
+        <v>-7.4738641814264</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>763685.78</v>
+        <v>738137.01</v>
       </c>
       <c r="N107" s="1">
-        <v>763685.78</v>
+        <v>738137.01</v>
       </c>
       <c r="O107" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>246</v>
       </c>
       <c r="B108" t="s">
         <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>2305.0</v>
+        <v>2466.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4782.53</v>
+        <v>4788.12</v>
       </c>
       <c r="E108" s="1">
-        <v>4765.6213665944</v>
+        <v>4773.5032725061</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>10984757.25</v>
+        <v>11771459.07</v>
       </c>
       <c r="I108" s="1">
-        <v>38974.4</v>
+        <v>36044.85</v>
       </c>
       <c r="J108" s="1">
-        <v>0.35480438131666</v>
+        <v>0.30620545665288</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>11023731.65</v>
+        <v>11807503.92</v>
       </c>
       <c r="N108" s="1">
-        <v>11023731.65</v>
+        <v>11807503.92</v>
       </c>
       <c r="O108" s="1">
-        <v>3.09</v>
+        <v>3.45</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>248</v>
       </c>
       <c r="B109" t="s">
         <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>40596.0</v>
+        <v>41310.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.065</v>
+        <v>17.89</v>
       </c>
       <c r="E109" s="1">
-        <v>18.19</v>
+        <v>18.1663132413</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>738441.24</v>
+        <v>750450.4</v>
       </c>
       <c r="I109" s="1">
-        <v>-45670.5</v>
+        <v>-11414.5</v>
       </c>
       <c r="J109" s="1">
-        <v>-6.1847168774052</v>
+        <v>-1.5210199101766</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>692770.74</v>
+        <v>739035.9</v>
       </c>
       <c r="N109" s="1">
-        <v>692770.74</v>
+        <v>739035.9</v>
       </c>
       <c r="O109" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>250</v>
       </c>
       <c r="B110" t="s">
         <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>3899.0</v>
+        <v>3968.0</v>
       </c>
       <c r="D110" s="1">
-        <v>68.7</v>
+        <v>71.7</v>
       </c>
       <c r="E110" s="1">
-        <v>67.7</v>
+        <v>67.7922379032</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>263962.3</v>
+        <v>268999.6</v>
       </c>
       <c r="I110" s="1">
-        <v>3899.0</v>
+        <v>15506.0</v>
       </c>
       <c r="J110" s="1">
-        <v>1.4771048744461</v>
+        <v>5.7643208391388</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>267861.3</v>
+        <v>284505.6</v>
       </c>
       <c r="N110" s="1">
-        <v>267861.3</v>
+        <v>284505.6</v>
       </c>
       <c r="O110" s="1">
         <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>252</v>
       </c>
       <c r="B111" t="s">
         <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>13458.0</v>
+        <v>13695.0</v>
       </c>
       <c r="D111" s="1">
-        <v>21.65</v>
+        <v>20.87</v>
       </c>
       <c r="E111" s="1">
-        <v>22.75</v>
+        <v>22.6299342826</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>306169.5</v>
+        <v>309916.95</v>
       </c>
       <c r="I111" s="1">
-        <v>-14803.8</v>
+        <v>-24102.3</v>
       </c>
       <c r="J111" s="1">
-        <v>-4.8351648351648</v>
+        <v>-7.7770189723408</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>291365.7</v>
+        <v>285814.65</v>
       </c>
       <c r="N111" s="1">
-        <v>291365.7</v>
+        <v>285814.65</v>
       </c>
       <c r="O111" s="1">
         <v>0.08</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>254</v>
       </c>
       <c r="B112" t="s">
         <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>8175.0</v>
+        <v>8319.0</v>
       </c>
       <c r="D112" s="1">
-        <v>45.9</v>
+        <v>40.02</v>
       </c>
       <c r="E112" s="1">
-        <v>30.0970629969</v>
+        <v>30.5060259647</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>246043.49</v>
+        <v>253779.63</v>
       </c>
       <c r="I112" s="1">
-        <v>129189.01</v>
+        <v>79146.75</v>
       </c>
       <c r="J112" s="1">
-        <v>52.506575158725</v>
+        <v>31.187195757201</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>375232.5</v>
+        <v>332926.38</v>
       </c>
       <c r="N112" s="1">
-        <v>375232.5</v>
+        <v>332926.38</v>
       </c>
       <c r="O112" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>256</v>
       </c>
       <c r="B113" t="s">
         <v>257</v>
       </c>
       <c r="C113" s="1">
         <v>6325.0</v>
       </c>
       <c r="D113" s="1">
-        <v>15.08</v>
+        <v>17.5</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>103477.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-8096.0</v>
+        <v>7210.5</v>
       </c>
       <c r="J113" s="1">
-        <v>-7.8239608801956</v>
+        <v>6.9682151589242</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>95381.0</v>
+        <v>110687.5</v>
       </c>
       <c r="N113" s="1">
-        <v>95381.0</v>
+        <v>110687.5</v>
       </c>
       <c r="O113" s="1">
         <v>0.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
         <v>4377.0</v>
       </c>
       <c r="D114" s="1">
-        <v>21.56</v>
+        <v>22.05</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>103997.52</v>
       </c>
       <c r="I114" s="1">
-        <v>-9629.4</v>
+        <v>-7484.67</v>
       </c>
       <c r="J114" s="1">
-        <v>-9.2592592592593</v>
+        <v>-7.1969696969697</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>94368.12</v>
+        <v>96512.85</v>
       </c>
       <c r="N114" s="1">
-        <v>94368.12</v>
+        <v>96512.85</v>
       </c>
       <c r="O114" s="1">
         <v>0.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>11458.0</v>
+        <v>11659.0</v>
       </c>
       <c r="D115" s="1">
-        <v>36.14</v>
+        <v>35.31</v>
       </c>
       <c r="E115" s="1">
-        <v>41.96</v>
+        <v>41.6283043143</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>480777.68</v>
+        <v>485344.4</v>
       </c>
       <c r="I115" s="1">
-        <v>-66685.56</v>
+        <v>-73665.11</v>
       </c>
       <c r="J115" s="1">
-        <v>-13.870352716873</v>
+        <v>-15.17790459723</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>414092.12</v>
+        <v>411679.29</v>
       </c>
       <c r="N115" s="1">
-        <v>414092.12</v>
+        <v>411679.29</v>
       </c>
       <c r="O115" s="1">
         <v>0.12</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
         <v>3814.0</v>
       </c>
       <c r="D116" s="1">
-        <v>26.12</v>
+        <v>22.42</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>106143.62</v>
       </c>
       <c r="I116" s="1">
-        <v>-6521.94</v>
+        <v>-20633.74</v>
       </c>
       <c r="J116" s="1">
-        <v>-6.1444484369386</v>
+        <v>-19.439453826806</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>99621.68</v>
+        <v>85509.88</v>
       </c>
       <c r="N116" s="1">
-        <v>99621.68</v>
+        <v>85509.88</v>
       </c>
       <c r="O116" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
         <v>1154.0</v>
       </c>
       <c r="D117" s="1">
-        <v>96.35</v>
+        <v>82.05</v>
       </c>
       <c r="E117" s="1">
         <v>90.699982669</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>104667.78</v>
       </c>
       <c r="I117" s="1">
-        <v>6520.12</v>
+        <v>-9982.08</v>
       </c>
       <c r="J117" s="1">
-        <v>6.2293477515239</v>
+        <v>-9.5369176646338</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>111187.9</v>
+        <v>94685.7</v>
       </c>
       <c r="N117" s="1">
-        <v>111187.9</v>
+        <v>94685.7</v>
       </c>
       <c r="O117" s="1">
         <v>0.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
         <v>3328.0</v>
       </c>
       <c r="D118" s="1">
-        <v>33.66</v>
+        <v>34.38</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>122703.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-10682.88</v>
+        <v>-8286.72</v>
       </c>
       <c r="J118" s="1">
-        <v>-8.7062652563059</v>
+        <v>-6.753458096013</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>112020.48</v>
+        <v>114416.64</v>
       </c>
       <c r="N118" s="1">
-        <v>112020.48</v>
+        <v>114416.64</v>
       </c>
       <c r="O118" s="1">
         <v>0.03</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>5125.0</v>
+        <v>5215.0</v>
       </c>
       <c r="D119" s="1">
-        <v>318.2</v>
+        <v>287.3</v>
       </c>
       <c r="E119" s="1">
-        <v>236.7908819512</v>
+        <v>238.7518005753</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1213553.27</v>
+        <v>1245090.64</v>
       </c>
       <c r="I119" s="1">
-        <v>417221.73</v>
+        <v>253178.86</v>
       </c>
       <c r="J119" s="1">
-        <v>34.380174345375</v>
+        <v>20.334171012642</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1630775.0</v>
+        <v>1498269.5</v>
       </c>
       <c r="N119" s="1">
-        <v>1630775.0</v>
+        <v>1498269.5</v>
       </c>
       <c r="O119" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>172124.0</v>
+        <v>175157.0</v>
       </c>
       <c r="D120" s="1">
-        <v>3.366</v>
+        <v>4.025</v>
       </c>
       <c r="E120" s="1">
-        <v>2.5732000186</v>
+        <v>2.6349516719</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>442909.48</v>
+        <v>461530.23</v>
       </c>
       <c r="I120" s="1">
-        <v>136459.9</v>
+        <v>243476.7</v>
       </c>
       <c r="J120" s="1">
-        <v>30.809884674403</v>
+        <v>52.754225871618</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>579369.38</v>
+        <v>705006.93</v>
       </c>
       <c r="N120" s="1">
-        <v>579369.38</v>
+        <v>705006.93</v>
       </c>
       <c r="O120" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>36697.0</v>
+        <v>37343.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.138</v>
+        <v>9.254</v>
       </c>
       <c r="E121" s="1">
-        <v>9.388000109</v>
+        <v>9.3794430014</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>344511.44</v>
+        <v>350256.54</v>
       </c>
       <c r="I121" s="1">
-        <v>-9174.25</v>
+        <v>-4684.42</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.6629739784548</v>
+        <v>-1.3374254196653</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>335337.19</v>
+        <v>345572.12</v>
       </c>
       <c r="N121" s="1">
-        <v>335337.19</v>
+        <v>345572.12</v>
       </c>
       <c r="O121" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>16759.0</v>
+        <v>17054.0</v>
       </c>
       <c r="D122" s="1">
-        <v>76.25</v>
+        <v>82.58</v>
       </c>
       <c r="E122" s="1">
-        <v>92.4632042485</v>
+        <v>92.0147220593</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1549590.84</v>
+        <v>1569219.07</v>
       </c>
       <c r="I122" s="1">
-        <v>-271717.09</v>
+        <v>-160899.75</v>
       </c>
       <c r="J122" s="1">
-        <v>-17.53476356378</v>
+        <v>-10.253491884979</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1277873.75</v>
+        <v>1408319.32</v>
       </c>
       <c r="N122" s="1">
-        <v>1277873.75</v>
+        <v>1408319.32</v>
       </c>
       <c r="O122" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>15006.0</v>
+        <v>15270.0</v>
       </c>
       <c r="D123" s="1">
-        <v>165.44</v>
+        <v>148.9</v>
       </c>
       <c r="E123" s="1">
-        <v>169.646457417</v>
+        <v>168.600745907</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2545714.74</v>
+        <v>2574533.39</v>
       </c>
       <c r="I123" s="1">
-        <v>-63122.1</v>
+        <v>-300830.39</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.4795433285663</v>
+        <v>-11.684850977986</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2482592.64</v>
+        <v>2273703.0</v>
       </c>
       <c r="N123" s="1">
-        <v>2482592.64</v>
+        <v>2273703.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>33893.0</v>
+        <v>34490.0</v>
       </c>
       <c r="D124" s="1">
-        <v>33.54</v>
+        <v>35.48</v>
       </c>
       <c r="E124" s="1">
-        <v>32.545840144</v>
+        <v>32.6412792114</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1103076.16</v>
+        <v>1125797.72</v>
       </c>
       <c r="I124" s="1">
-        <v>33695.06</v>
+        <v>97907.48</v>
       </c>
       <c r="J124" s="1">
-        <v>3.0546449304099</v>
+        <v>8.6967204019564</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1136771.22</v>
+        <v>1223705.2</v>
       </c>
       <c r="N124" s="1">
-        <v>1136771.22</v>
+        <v>1223705.2</v>
       </c>
       <c r="O124" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>8880.0</v>
+        <v>9037.0</v>
       </c>
       <c r="D125" s="1">
-        <v>256.1</v>
+        <v>236.15</v>
       </c>
       <c r="E125" s="1">
-        <v>145.4557038288</v>
+        <v>149.3060993693</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1291646.65</v>
+        <v>1349279.22</v>
       </c>
       <c r="I125" s="1">
-        <v>982521.35</v>
+        <v>784808.33</v>
       </c>
       <c r="J125" s="1">
-        <v>76.067347830771</v>
+        <v>58.165005312985</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2274168.0</v>
+        <v>2134087.55</v>
       </c>
       <c r="N125" s="1">
-        <v>2274168.0</v>
+        <v>2134087.55</v>
       </c>
       <c r="O125" s="1">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>12141.0</v>
+        <v>12354.0</v>
       </c>
       <c r="D126" s="1">
-        <v>154.6</v>
+        <v>149.7</v>
       </c>
       <c r="E126" s="1">
-        <v>126.2722592867</v>
+        <v>127.0068682208</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1533071.5</v>
+        <v>1569042.85</v>
       </c>
       <c r="I126" s="1">
-        <v>343927.1</v>
+        <v>280350.95</v>
       </c>
       <c r="J126" s="1">
-        <v>22.433859086155</v>
+        <v>17.867641409538</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1876998.6</v>
+        <v>1849393.8</v>
       </c>
       <c r="N126" s="1">
-        <v>1876998.6</v>
+        <v>1849393.8</v>
       </c>
       <c r="O126" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>10916.0</v>
+        <v>11108.0</v>
       </c>
       <c r="D127" s="1">
-        <v>228.2</v>
+        <v>213.35</v>
       </c>
       <c r="E127" s="1">
-        <v>185.4322105167</v>
+        <v>186.3645867843</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2024178.01</v>
+        <v>2070137.83</v>
       </c>
       <c r="I127" s="1">
-        <v>466853.19</v>
+        <v>299753.97</v>
       </c>
       <c r="J127" s="1">
-        <v>23.06384061548</v>
+        <v>14.479903978181</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2491031.2</v>
+        <v>2369891.8</v>
       </c>
       <c r="N127" s="1">
-        <v>2491031.2</v>
+        <v>2369891.8</v>
       </c>
       <c r="O127" s="1">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>11997.0</v>
+        <v>12576.0</v>
       </c>
       <c r="D128" s="1">
-        <v>18.61</v>
+        <v>18.77</v>
       </c>
       <c r="E128" s="1">
-        <v>19.72</v>
+        <v>19.6435734733</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>236580.84</v>
+        <v>247037.58</v>
       </c>
       <c r="I128" s="1">
-        <v>-13316.67</v>
+        <v>-10986.06</v>
       </c>
       <c r="J128" s="1">
-        <v>-5.6288032454361</v>
+        <v>-4.4471209603009</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>223264.17</v>
+        <v>236051.52</v>
       </c>
       <c r="N128" s="1">
-        <v>223264.17</v>
+        <v>236051.52</v>
       </c>
       <c r="O128" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>11281.0</v>
+        <v>11479.0</v>
       </c>
       <c r="D129" s="1">
-        <v>68.0</v>
+        <v>64.24</v>
       </c>
       <c r="E129" s="1">
-        <v>35.2769488521</v>
+        <v>36.4950910358</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>397959.26</v>
+        <v>418927.15</v>
       </c>
       <c r="I129" s="1">
-        <v>369148.74</v>
+        <v>318483.81</v>
       </c>
       <c r="J129" s="1">
-        <v>92.760434824409</v>
+        <v>76.023673805816</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>767108.0</v>
+        <v>737410.96</v>
       </c>
       <c r="N129" s="1">
-        <v>767108.0</v>
+        <v>737410.96</v>
       </c>
       <c r="O129" s="1">
         <v>0.22</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
         <v>859.0</v>
       </c>
       <c r="D130" s="1">
-        <v>127.8</v>
+        <v>124.1</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>112700.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-2920.6</v>
+        <v>-6098.9</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.5914634146341</v>
+        <v>-5.4115853658537</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>109780.2</v>
+        <v>106601.9</v>
       </c>
       <c r="N130" s="1">
-        <v>109780.2</v>
+        <v>106601.9</v>
       </c>
       <c r="O130" s="1">
         <v>0.03</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
         <v>2528.0</v>
       </c>
       <c r="D131" s="1">
-        <v>47.84</v>
+        <v>44.02</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>132720.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-11780.48</v>
+        <v>-21437.44</v>
       </c>
       <c r="J131" s="1">
-        <v>-8.8761904761905</v>
+        <v>-16.152380952381</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>120939.52</v>
+        <v>111282.56</v>
       </c>
       <c r="N131" s="1">
-        <v>120939.52</v>
+        <v>111282.56</v>
       </c>
       <c r="O131" s="1">
         <v>0.03</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>294</v>
       </c>
       <c r="B132" t="s">
         <v>295</v>
       </c>
       <c r="C132" s="1">
-        <v>9593.0</v>
+        <v>9762.0</v>
       </c>
       <c r="D132" s="1">
-        <v>29.135</v>
+        <v>29.08</v>
       </c>
       <c r="E132" s="1">
-        <v>24.9356874805</v>
+        <v>25.1042265929</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>239208.05</v>
+        <v>245067.46</v>
       </c>
       <c r="I132" s="1">
-        <v>40284.01</v>
+        <v>38811.5</v>
       </c>
       <c r="J132" s="1">
-        <v>16.840574554243</v>
+        <v>15.837067883268</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>279492.06</v>
+        <v>283878.96</v>
       </c>
       <c r="N132" s="1">
-        <v>279492.06</v>
+        <v>283878.96</v>
       </c>
       <c r="O132" s="1">
         <v>0.08</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>296</v>
       </c>
       <c r="B133" t="s">
         <v>297</v>
       </c>
       <c r="C133" s="1">
         <v>8941.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.68</v>
+        <v>10.05</v>
       </c>
       <c r="E133" s="1">
         <v>11.5050005592</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>102866.21</v>
       </c>
       <c r="I133" s="1">
-        <v>-7376.33</v>
+        <v>-13009.16</v>
       </c>
       <c r="J133" s="1">
-        <v>-7.1707998185216</v>
+        <v>-12.646679604508</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>95489.88</v>
+        <v>89857.05</v>
       </c>
       <c r="N133" s="1">
-        <v>95489.88</v>
+        <v>89857.05</v>
       </c>
       <c r="O133" s="1">
         <v>0.03</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>298</v>
       </c>
       <c r="B134" t="s">
         <v>299</v>
       </c>
       <c r="C134" s="1">
-        <v>29576.0</v>
+        <v>30097.0</v>
       </c>
       <c r="D134" s="1">
-        <v>34.26</v>
+        <v>38.46</v>
       </c>
       <c r="E134" s="1">
-        <v>29.7108780768</v>
+        <v>30.0269804299</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>878728.93</v>
+        <v>903722.03</v>
       </c>
       <c r="I134" s="1">
-        <v>134544.83</v>
+        <v>253808.59</v>
       </c>
       <c r="J134" s="1">
-        <v>15.311300835401</v>
+        <v>28.084807227727</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1013273.76</v>
+        <v>1157530.62</v>
       </c>
       <c r="N134" s="1">
-        <v>1013273.76</v>
+        <v>1157530.62</v>
       </c>
       <c r="O134" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>300</v>
       </c>
       <c r="B135" t="s">
         <v>301</v>
       </c>
       <c r="C135" s="1">
         <v>1999.0</v>
       </c>
       <c r="D135" s="1">
-        <v>51.88</v>
+        <v>49.15</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>102908.52</v>
       </c>
       <c r="I135" s="1">
-        <v>799.6</v>
+        <v>-4657.67</v>
       </c>
       <c r="J135" s="1">
-        <v>0.77700077700078</v>
+        <v>-4.5260295260295</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>103708.12</v>
+        <v>98250.85</v>
       </c>
       <c r="N135" s="1">
-        <v>103708.12</v>
+        <v>98250.85</v>
       </c>
       <c r="O135" s="1">
         <v>0.03</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>302</v>
       </c>
       <c r="B136" t="s">
         <v>303</v>
       </c>
       <c r="C136" s="1">
-        <v>20271.0</v>
+        <v>21249.0</v>
       </c>
       <c r="D136" s="1">
-        <v>9.774</v>
+        <v>10.03</v>
       </c>
       <c r="E136" s="1">
-        <v>10.2</v>
+        <v>10.1845352722</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>206764.2</v>
+        <v>216411.19</v>
       </c>
       <c r="I136" s="1">
-        <v>-8635.45</v>
+        <v>-3283.72</v>
       </c>
       <c r="J136" s="1">
-        <v>-4.1764725228062</v>
+        <v>-1.5173522219438</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>198128.75</v>
+        <v>213127.47</v>
       </c>
       <c r="N136" s="1">
-        <v>198128.75</v>
+        <v>213127.47</v>
       </c>
       <c r="O136" s="1">
         <v>0.06</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>304</v>
       </c>
       <c r="B137" t="s">
         <v>305</v>
       </c>
       <c r="C137" s="1">
-        <v>1416.0</v>
+        <v>1441.0</v>
       </c>
       <c r="D137" s="1">
-        <v>247.5</v>
+        <v>267.5</v>
       </c>
       <c r="E137" s="1">
-        <v>254.9</v>
+        <v>254.7717557252</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>360938.4</v>
+        <v>367126.1</v>
       </c>
       <c r="I137" s="1">
-        <v>-10478.4</v>
+        <v>18341.4</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.9030992546097</v>
+        <v>4.9959400870709</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>350460.0</v>
+        <v>385467.5</v>
       </c>
       <c r="N137" s="1">
-        <v>350460.0</v>
+        <v>385467.5</v>
       </c>
       <c r="O137" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>306</v>
       </c>
       <c r="B138" t="s">
         <v>307</v>
       </c>
       <c r="C138" s="1">
-        <v>1825.0</v>
+        <v>1857.0</v>
       </c>
       <c r="D138" s="1">
-        <v>253.8</v>
+        <v>264.5</v>
       </c>
       <c r="E138" s="1">
-        <v>252.3</v>
+        <v>252.5837910609</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>460447.5</v>
+        <v>469048.1</v>
       </c>
       <c r="I138" s="1">
-        <v>2737.5</v>
+        <v>22128.4</v>
       </c>
       <c r="J138" s="1">
-        <v>0.59453032104637</v>
+        <v>4.7177251117743</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>463185.0</v>
+        <v>491176.5</v>
       </c>
       <c r="N138" s="1">
-        <v>463185.0</v>
+        <v>491176.5</v>
       </c>
       <c r="O138" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>308</v>
       </c>
       <c r="B139" t="s">
         <v>309</v>
       </c>
       <c r="C139" s="1">
         <v>5681.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.26</v>
+        <v>16.35</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>102371.62</v>
       </c>
       <c r="I139" s="1">
-        <v>-4317.56</v>
+        <v>-9487.27</v>
       </c>
       <c r="J139" s="1">
-        <v>-4.2175360710322</v>
+        <v>-9.2674805771365</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>98054.06</v>
+        <v>92884.35</v>
       </c>
       <c r="N139" s="1">
-        <v>98054.06</v>
+        <v>92884.35</v>
       </c>
       <c r="O139" s="1">
         <v>0.03</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>310</v>
       </c>
       <c r="B140" t="s">
         <v>311</v>
       </c>
       <c r="C140" s="1">
-        <v>7010.0</v>
+        <v>7133.0</v>
       </c>
       <c r="D140" s="1">
-        <v>95.56</v>
+        <v>98.46</v>
       </c>
       <c r="E140" s="1">
-        <v>104.6706961484</v>
+        <v>104.2214061405</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>733741.58</v>
+        <v>743411.29</v>
       </c>
       <c r="I140" s="1">
-        <v>-63865.98</v>
+        <v>-41096.11</v>
       </c>
       <c r="J140" s="1">
-        <v>-8.7041516714918</v>
+        <v>-5.5280449130656</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>669875.6</v>
+        <v>702315.18</v>
       </c>
       <c r="N140" s="1">
-        <v>669875.6</v>
+        <v>702315.18</v>
       </c>
       <c r="O140" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>312</v>
       </c>
       <c r="B141" t="s">
         <v>313</v>
       </c>
       <c r="C141" s="1">
-        <v>25852.0</v>
+        <v>26307.0</v>
       </c>
       <c r="D141" s="1">
-        <v>67.6</v>
+        <v>62.66</v>
       </c>
       <c r="E141" s="1">
-        <v>66.6895768219</v>
+        <v>66.4214433421</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1724058.94</v>
+        <v>1747348.91</v>
       </c>
       <c r="I141" s="1">
-        <v>23536.26</v>
+        <v>-98952.29</v>
       </c>
       <c r="J141" s="1">
-        <v>1.3651656247901</v>
+        <v>-5.6629954918391</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1747595.2</v>
+        <v>1648396.62</v>
       </c>
       <c r="N141" s="1">
-        <v>1747595.2</v>
+        <v>1648396.62</v>
       </c>
       <c r="O141" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>314</v>
       </c>
       <c r="B142" t="s">
         <v>315</v>
       </c>
       <c r="C142" s="1">
         <v>5746.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.325</v>
+        <v>20.56</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>121585.36</v>
       </c>
       <c r="I142" s="1">
-        <v>-10543.91</v>
+        <v>-3447.6</v>
       </c>
       <c r="J142" s="1">
-        <v>-8.67202268431</v>
+        <v>-2.8355387523629</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>111041.45</v>
+        <v>118137.76</v>
       </c>
       <c r="N142" s="1">
-        <v>111041.45</v>
+        <v>118137.76</v>
       </c>
       <c r="O142" s="1">
         <v>0.03</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>316</v>
       </c>
       <c r="B143" t="s">
         <v>317</v>
       </c>
       <c r="C143" s="1">
-        <v>16062.0</v>
+        <v>16345.0</v>
       </c>
       <c r="D143" s="1">
-        <v>17.77</v>
+        <v>17.105</v>
       </c>
       <c r="E143" s="1">
-        <v>19.11</v>
+        <v>18.9961303151</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>306944.82</v>
+        <v>310491.75</v>
       </c>
       <c r="I143" s="1">
-        <v>-21523.08</v>
+        <v>-30910.52</v>
       </c>
       <c r="J143" s="1">
-        <v>-7.0120355834642</v>
+        <v>-9.9553434189475</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>285421.74</v>
+        <v>279581.23</v>
       </c>
       <c r="N143" s="1">
-        <v>285421.74</v>
+        <v>279581.23</v>
       </c>
       <c r="O143" s="1">
         <v>0.08</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>318</v>
       </c>
       <c r="B144" t="s">
         <v>319</v>
       </c>
       <c r="C144" s="1">
-        <v>7868.0</v>
+        <v>8247.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.45</v>
+        <v>26.71</v>
       </c>
       <c r="E144" s="1">
-        <v>26.98</v>
+        <v>26.9717279011</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>212278.64</v>
+        <v>222435.84</v>
       </c>
       <c r="I144" s="1">
-        <v>-4170.04</v>
+        <v>-2158.47</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.9644180874722</v>
+        <v>-0.97037869436868</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>208108.6</v>
+        <v>220277.37</v>
       </c>
       <c r="N144" s="1">
-        <v>208108.6</v>
+        <v>220277.37</v>
       </c>
       <c r="O144" s="1">
         <v>0.06</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>320</v>
       </c>
       <c r="B145" t="s">
         <v>321</v>
       </c>
       <c r="C145" s="1">
-        <v>26074.0</v>
+        <v>26533.0</v>
       </c>
       <c r="D145" s="1">
-        <v>19.54</v>
+        <v>22.04</v>
       </c>
       <c r="E145" s="1">
-        <v>19.76</v>
+        <v>19.8515761505</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>515222.24</v>
+        <v>526721.87</v>
       </c>
       <c r="I145" s="1">
-        <v>-5736.28</v>
+        <v>58065.45</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.1133603238866</v>
+        <v>11.023929953772</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>509485.96</v>
+        <v>584787.32</v>
       </c>
       <c r="N145" s="1">
-        <v>509485.96</v>
+        <v>584787.32</v>
       </c>
       <c r="O145" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>322</v>
       </c>
       <c r="B146" t="s">
         <v>323</v>
       </c>
       <c r="C146" s="1">
-        <v>11501.0</v>
+        <v>11703.0</v>
       </c>
       <c r="D146" s="1">
-        <v>63.65</v>
+        <v>68.2</v>
       </c>
       <c r="E146" s="1">
-        <v>60.3</v>
+        <v>60.5459454841</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>693510.3</v>
+        <v>708569.2</v>
       </c>
       <c r="I146" s="1">
-        <v>38528.35</v>
+        <v>89575.4</v>
       </c>
       <c r="J146" s="1">
-        <v>5.5555555555556</v>
+        <v>12.641729276407</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>732038.65</v>
+        <v>798144.6</v>
       </c>
       <c r="N146" s="1">
-        <v>732038.65</v>
+        <v>798144.6</v>
       </c>
       <c r="O146" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>324</v>
       </c>
       <c r="B147" t="s">
         <v>325</v>
       </c>
       <c r="C147" s="1">
         <v>1282.0</v>
       </c>
       <c r="D147" s="1">
-        <v>74.3</v>
+        <v>78.1</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>105124.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-9871.4</v>
+        <v>-4999.8</v>
       </c>
       <c r="J147" s="1">
-        <v>-9.390243902439</v>
+        <v>-4.7560975609756</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>95252.6</v>
+        <v>100124.2</v>
       </c>
       <c r="N147" s="1">
-        <v>95252.6</v>
+        <v>100124.2</v>
       </c>
       <c r="O147" s="1">
         <v>0.03</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>326</v>
       </c>
       <c r="B148" t="s">
         <v>327</v>
       </c>
       <c r="C148" s="1">
-        <v>4411.0</v>
+        <v>4488.0</v>
       </c>
       <c r="D148" s="1">
-        <v>130.65</v>
+        <v>131.6</v>
       </c>
       <c r="E148" s="1">
-        <v>100.3277669463</v>
+        <v>101.6139928699</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>442545.78</v>
+        <v>456043.6</v>
       </c>
       <c r="I148" s="1">
-        <v>133751.37</v>
+        <v>134577.2</v>
       </c>
       <c r="J148" s="1">
-        <v>30.223171487479</v>
+        <v>29.509722316024</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>576297.15</v>
+        <v>590620.8</v>
       </c>
       <c r="N148" s="1">
-        <v>576297.15</v>
+        <v>590620.8</v>
       </c>
       <c r="O148" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>328</v>
       </c>
       <c r="B149" t="s">
         <v>329</v>
       </c>
       <c r="C149" s="1">
-        <v>3080.0</v>
+        <v>3134.0</v>
       </c>
       <c r="D149" s="1">
-        <v>91.72</v>
+        <v>87.3</v>
       </c>
       <c r="E149" s="1">
-        <v>101.2</v>
+        <v>100.5199744735</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>311696.0</v>
+        <v>315029.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-29198.4</v>
+        <v>-41431.4</v>
       </c>
       <c r="J149" s="1">
-        <v>-9.3675889328063</v>
+        <v>-13.151589564917</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>282497.6</v>
+        <v>273598.2</v>
       </c>
       <c r="N149" s="1">
-        <v>282497.6</v>
+        <v>273598.2</v>
       </c>
       <c r="O149" s="1">
         <v>0.08</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>330</v>
       </c>
       <c r="B150" t="s">
         <v>331</v>
       </c>
       <c r="C150" s="1">
-        <v>19820.0</v>
+        <v>20169.0</v>
       </c>
       <c r="D150" s="1">
-        <v>24.22</v>
+        <v>22.41</v>
       </c>
       <c r="E150" s="1">
-        <v>38.477363774</v>
+        <v>37.6989756557</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>762621.35</v>
+        <v>760350.64</v>
       </c>
       <c r="I150" s="1">
-        <v>-282580.95</v>
+        <v>-308363.35</v>
       </c>
       <c r="J150" s="1">
-        <v>-37.053899684293</v>
+        <v>-40.555414012672</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>480040.4</v>
+        <v>451987.29</v>
       </c>
       <c r="N150" s="1">
-        <v>480040.4</v>
+        <v>451987.29</v>
       </c>
       <c r="O150" s="1">
         <v>0.13</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>332</v>
       </c>
       <c r="B151" t="s">
         <v>333</v>
       </c>
       <c r="C151" s="1">
-        <v>23444.0</v>
+        <v>23856.0</v>
       </c>
       <c r="D151" s="1">
-        <v>33.43</v>
+        <v>33.13</v>
       </c>
       <c r="E151" s="1">
-        <v>36.9</v>
+        <v>36.6613418008</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>865083.6</v>
+        <v>874592.97</v>
       </c>
       <c r="I151" s="1">
-        <v>-81350.68</v>
+        <v>-84243.69</v>
       </c>
       <c r="J151" s="1">
-        <v>-9.4037940379404</v>
+        <v>-9.63233102594</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>783732.92</v>
+        <v>790349.28</v>
       </c>
       <c r="N151" s="1">
-        <v>783732.92</v>
+        <v>790349.28</v>
       </c>
       <c r="O151" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>334</v>
       </c>
       <c r="B152" t="s">
         <v>335</v>
       </c>
       <c r="C152" s="1">
-        <v>17306.0</v>
+        <v>17610.0</v>
       </c>
       <c r="D152" s="1">
-        <v>24.26</v>
+        <v>23.16</v>
       </c>
       <c r="E152" s="1">
-        <v>31.0668739166</v>
+        <v>30.6857058489</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>537643.32</v>
+        <v>540375.28</v>
       </c>
       <c r="I152" s="1">
-        <v>-117799.76</v>
+        <v>-132527.68</v>
       </c>
       <c r="J152" s="1">
-        <v>-21.910392190867</v>
+        <v>-24.525118913656</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>419843.56</v>
+        <v>407847.6</v>
       </c>
       <c r="N152" s="1">
-        <v>419843.56</v>
+        <v>407847.6</v>
       </c>
       <c r="O152" s="1">
         <v>0.12</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>336</v>
       </c>
       <c r="B153" t="s">
         <v>337</v>
       </c>
       <c r="C153" s="1">
-        <v>11468.0</v>
+        <v>11670.0</v>
       </c>
       <c r="D153" s="1">
-        <v>67.22</v>
+        <v>65.32</v>
       </c>
       <c r="E153" s="1">
-        <v>117.2265957447</v>
+        <v>114.8058808912</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1344354.6</v>
+        <v>1339784.63</v>
       </c>
       <c r="I153" s="1">
-        <v>-573475.64</v>
+        <v>-577500.23</v>
       </c>
       <c r="J153" s="1">
-        <v>-42.658063579356</v>
+        <v>-43.103959925261</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>770878.96</v>
+        <v>762284.4</v>
       </c>
       <c r="N153" s="1">
-        <v>770878.96</v>
+        <v>762284.4</v>
       </c>
       <c r="O153" s="1">
         <v>0.22</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>338</v>
       </c>
       <c r="B154" t="s">
         <v>339</v>
       </c>
       <c r="C154" s="1">
-        <v>961.0</v>
+        <v>737.0</v>
       </c>
       <c r="D154" s="1">
-        <v>252.0</v>
+        <v>244.0</v>
       </c>
       <c r="E154" s="1">
-        <v>253.007544225</v>
+        <v>247.646404342</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-96825.0</v>
+        <v>-268740.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-96825.0</v>
+        <v>-268740.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-96825.0</v>
+        <v>-268740.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.03</v>
+        <v>-0.08</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>340</v>
       </c>
       <c r="B155" t="s">
         <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>100.0</v>
+        <v>83.0</v>
       </c>
       <c r="D155" s="1">
-        <v>116.18</v>
+        <v>115.58</v>
       </c>
       <c r="E155" s="1">
         <v>116.41</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-133340.0</v>
+        <v>-166490.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-133340.0</v>
+        <v>-166490.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-133340.0</v>
+        <v>-166490.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.04</v>
+        <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>342</v>
       </c>
       <c r="B156" t="s">
         <v>343</v>
       </c>
       <c r="C156" s="1">
-        <v>-33.0</v>
+        <v>-257.0</v>
       </c>
       <c r="D156" s="1">
-        <v>118.4</v>
+        <v>5617.0</v>
       </c>
       <c r="E156" s="1">
-        <v>119.97</v>
+        <v>5529.381144982</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>51810.0</v>
+        <v>-225180.46</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>51810.0</v>
+        <v>-225180.46</v>
       </c>
       <c r="N156" s="1">
-        <v>51810.0</v>
+        <v>-225180.46</v>
       </c>
       <c r="O156" s="1">
-        <v>0.01</v>
+        <v>-0.07</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>344</v>
       </c>
       <c r="B157" t="s">
         <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>-28.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D157" s="1">
-        <v>126.33</v>
+        <v>116.87</v>
       </c>
       <c r="E157" s="1">
-        <v>127.9</v>
+        <v>119.97</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>53080.0</v>
+        <v>24800.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>53080.0</v>
+        <v>24800.0</v>
       </c>
       <c r="N157" s="1">
-        <v>53080.0</v>
+        <v>24800.0</v>
       </c>
       <c r="O157" s="1">
         <v>0.01</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>346</v>
       </c>
       <c r="B158" t="s">
         <v>347</v>
       </c>
       <c r="C158" s="1">
-        <v>-44.0</v>
+        <v>-50.0</v>
       </c>
       <c r="D158" s="1">
-        <v>120.17</v>
+        <v>125.67</v>
       </c>
       <c r="E158" s="1">
-        <v>121.64</v>
+        <v>127.014761905</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>64680.0</v>
+        <v>83440.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>64680.0</v>
+        <v>83440.0</v>
       </c>
       <c r="N158" s="1">
-        <v>64680.0</v>
+        <v>83440.0</v>
       </c>
       <c r="O158" s="1">
         <v>0.02</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>348</v>
       </c>
       <c r="B159" t="s">
         <v>349</v>
       </c>
       <c r="C159" s="1">
-        <v>593000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D159" s="1">
-        <v>98.176</v>
+        <v>119.21</v>
       </c>
       <c r="E159" s="1">
-        <v>99.52772344</v>
+        <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>590199.4</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-8015.72</v>
+        <v>106920.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-1.3581376056973</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>582183.68</v>
+        <v>106920.0</v>
       </c>
       <c r="N159" s="1">
-        <v>584657.22</v>
+        <v>106920.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>350</v>
+      </c>
+      <c r="B160" t="s">
         <v>351</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C160" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>96.816</v>
+      </c>
+      <c r="E160" s="1">
+        <v>99.52772344</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>590199.4</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-16080.52</v>
+      </c>
+      <c r="J160" s="1">
+        <v>-2.7245910449926</v>
+      </c>
+      <c r="K160">
+        <v>0.68</v>
+      </c>
+      <c r="L160" t="s">
         <v>352</v>
       </c>
-      <c r="C160" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>303858.0</v>
+        <v>574118.88</v>
       </c>
       <c r="N160" s="1">
-        <v>312488.14</v>
+        <v>578123.66</v>
       </c>
       <c r="O160" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>353</v>
+      </c>
+      <c r="B161" t="s">
         <v>354</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.583</v>
+      </c>
+      <c r="E161" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>298902.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>2847.0</v>
+      </c>
+      <c r="J161" s="1">
+        <v>0.95248609912279</v>
+      </c>
+      <c r="K161">
+        <v>3.19</v>
+      </c>
+      <c r="L161" t="s">
         <v>355</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>507755.0</v>
+        <v>301749.0</v>
       </c>
       <c r="N161" s="1">
-        <v>510780.68</v>
+        <v>311314.07</v>
       </c>
       <c r="O161" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>356</v>
+      </c>
+      <c r="B162" t="s">
         <v>357</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.635</v>
+      </c>
+      <c r="E162" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>495895.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>7280.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>1.4680527127719</v>
+      </c>
+      <c r="K162">
+        <v>0.88</v>
+      </c>
+      <c r="L162" t="s">
         <v>358</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>160213.74</v>
+        <v>503175.0</v>
       </c>
       <c r="N162" s="1">
-        <v>163221.81</v>
+        <v>507580.82</v>
       </c>
       <c r="O162" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>359</v>
+      </c>
+      <c r="B163" t="s">
         <v>360</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>106.263</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>147790.12</v>
+      </c>
+      <c r="I163" s="1">
+        <v>10541.75</v>
+      </c>
+      <c r="J163" s="1">
+        <v>7.1329193047546</v>
+      </c>
+      <c r="K163">
+        <v>2.42</v>
+      </c>
+      <c r="L163" t="s">
         <v>361</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>408692.0</v>
+        <v>158331.87</v>
       </c>
       <c r="N163" s="1">
-        <v>424657.75</v>
+        <v>161936.96</v>
       </c>
       <c r="O163" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>362</v>
+      </c>
+      <c r="B164" t="s">
         <v>363</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.775</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>399560.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>3540.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>0.88597457202923</v>
+      </c>
+      <c r="K164">
+        <v>4.32</v>
+      </c>
+      <c r="L164" t="s">
         <v>364</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>400252.08</v>
+        <v>403100.0</v>
       </c>
       <c r="N164" s="1">
-        <v>404485.78</v>
+        <v>420383.56</v>
       </c>
       <c r="O164" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>365</v>
+      </c>
+      <c r="B165" t="s">
         <v>366</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>96.959</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>405266.4</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-9673.68</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-2.3869928521091</v>
+      </c>
+      <c r="K165">
+        <v>1.3</v>
+      </c>
+      <c r="L165" t="s">
         <v>367</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>388428.0</v>
+        <v>395592.72</v>
       </c>
       <c r="N165" s="1">
-        <v>392636.22</v>
+        <v>400916.28</v>
       </c>
       <c r="O165" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>368</v>
+      </c>
+      <c r="B166" t="s">
         <v>369</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>96.489</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>397012.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-11056.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-2.7848024744844</v>
+      </c>
+      <c r="K166">
+        <v>1.27</v>
+      </c>
+      <c r="L166" t="s">
         <v>370</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>305574.0</v>
+        <v>385956.0</v>
       </c>
       <c r="N166" s="1">
-        <v>315153.45</v>
+        <v>391019.01</v>
       </c>
       <c r="O166" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>371</v>
+      </c>
+      <c r="B167" t="s">
         <v>372</v>
       </c>
-      <c r="B167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C167" s="1">
-        <v>500000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>110.242</v>
+        <v>100.063</v>
       </c>
       <c r="E167" s="1">
-        <v>100.019</v>
+        <v>99.955</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>500095.0</v>
+        <v>412814.15</v>
       </c>
       <c r="I167" s="1">
-        <v>51115.0</v>
+        <v>446.04</v>
       </c>
       <c r="J167" s="1">
-        <v>10.22105799898</v>
+        <v>0.10804862187985</v>
       </c>
       <c r="K167">
-        <v>3.69</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>0.15</v>
+      </c>
+      <c r="L167">
+        <v>633.64</v>
       </c>
       <c r="M167" s="1">
-        <v>551210.0</v>
+        <v>413260.19</v>
       </c>
       <c r="N167" s="1">
-        <v>569639.37</v>
+        <v>413893.83</v>
       </c>
       <c r="O167" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>373</v>
+      </c>
+      <c r="B168" t="s">
+        <v>374</v>
+      </c>
+      <c r="C168" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.533</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.69583</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>302087.49</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-488.49</v>
+      </c>
+      <c r="J168" s="1">
+        <v>-0.16170480942458</v>
+      </c>
+      <c r="K168">
+        <v>3.51</v>
+      </c>
+      <c r="L168" t="s">
         <v>375</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>209834.0</v>
+        <v>301599.0</v>
       </c>
       <c r="N168" s="1">
-        <v>218190.16</v>
+        <v>312140.1</v>
       </c>
       <c r="O168" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>376</v>
+      </c>
+      <c r="B169" t="s">
+        <v>377</v>
+      </c>
+      <c r="C169" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>109.214</v>
+      </c>
+      <c r="E169" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>500095.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>45975.0</v>
+      </c>
+      <c r="J169" s="1">
+        <v>9.1932532818764</v>
+      </c>
+      <c r="K169">
+        <v>4.1</v>
+      </c>
+      <c r="L169" t="s">
         <v>378</v>
       </c>
-      <c r="B169" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>216564.0</v>
+        <v>546070.0</v>
       </c>
       <c r="N169" s="1">
-        <v>226320.85</v>
+        <v>566573.67</v>
       </c>
       <c r="O169" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>379</v>
+      </c>
+      <c r="B170" t="s">
+        <v>380</v>
+      </c>
+      <c r="C170" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>103.572</v>
+      </c>
+      <c r="E170" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>213300.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-6156.0</v>
+      </c>
+      <c r="J170" s="1">
+        <v>-2.8860759493671</v>
+      </c>
+      <c r="K170">
+        <v>4.53</v>
+      </c>
+      <c r="L170" t="s">
         <v>381</v>
       </c>
-      <c r="B170" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>292476.0</v>
+        <v>207144.0</v>
       </c>
       <c r="N170" s="1">
-        <v>300144.49</v>
+        <v>216212.49</v>
       </c>
       <c r="O170" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>382</v>
+      </c>
+      <c r="B171" t="s">
+        <v>383</v>
+      </c>
+      <c r="C171" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>97.209</v>
+      </c>
+      <c r="E171" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>298299.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-6672.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-2.2366819868655</v>
+      </c>
+      <c r="K171">
+        <v>2.77</v>
+      </c>
+      <c r="L171" t="s">
         <v>384</v>
       </c>
-      <c r="B171" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>163424.7</v>
+        <v>291627.0</v>
       </c>
       <c r="N171" s="1">
-        <v>165507.15</v>
+        <v>299936.59</v>
       </c>
       <c r="O171" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B172" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="C172" s="1">
         <v>241000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.378</v>
+        <v>97.576</v>
       </c>
       <c r="E172" s="1">
         <v>99.726</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>240339.66</v>
       </c>
       <c r="I172" s="1">
-        <v>-3248.68</v>
+        <v>-5181.5</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.3517036680505</v>
+        <v>-2.1559071856888</v>
       </c>
       <c r="K172">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>519.97</v>
+        <v>0.48</v>
+      </c>
+      <c r="L172" t="s">
+        <v>387</v>
       </c>
       <c r="M172" s="1">
-        <v>237090.98</v>
+        <v>235158.16</v>
       </c>
       <c r="N172" s="1">
-        <v>237610.95</v>
+        <v>236321.89</v>
       </c>
       <c r="O172" s="1">
         <v>0.07</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>388</v>
+      </c>
+      <c r="B173" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="C173" s="1">
         <v>400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.751</v>
+        <v>98.045</v>
       </c>
       <c r="E173" s="1">
         <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>400000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-4996.0</v>
+        <v>-7820.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.249</v>
+        <v>-1.955</v>
       </c>
       <c r="K173">
-        <v>3.38</v>
+        <v>3.68</v>
       </c>
       <c r="L173" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="M173" s="1">
-        <v>395004.0</v>
+        <v>392180.0</v>
       </c>
       <c r="N173" s="1">
-        <v>408510.85</v>
+        <v>406897.81</v>
       </c>
       <c r="O173" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>391</v>
+      </c>
+      <c r="B174" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="C174" s="1">
         <v>800000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.163</v>
+        <v>96.258</v>
       </c>
       <c r="E174" s="1">
         <v>97.673</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>781384.0</v>
       </c>
       <c r="I174" s="1">
-        <v>3920.0</v>
+        <v>-11320.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.5016739528836</v>
+        <v>-1.4487115170006</v>
       </c>
       <c r="K174">
-        <v>2.92</v>
+        <v>3.16</v>
       </c>
       <c r="L174" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="M174" s="1">
-        <v>785304.0</v>
+        <v>770064.0</v>
       </c>
       <c r="N174" s="1">
-        <v>808624.55</v>
+        <v>795379.07</v>
       </c>
       <c r="O174" s="1">
         <v>0.23</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>394</v>
+      </c>
+      <c r="B175" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="C175" s="1">
         <v>500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.209</v>
+        <v>99.717</v>
       </c>
       <c r="E175" s="1">
         <v>100.3796</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>501898.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-853.0</v>
+        <v>-3313.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.16995485138415</v>
+        <v>-0.66009428210513</v>
       </c>
       <c r="K175">
-        <v>2.89</v>
+        <v>3.12</v>
       </c>
       <c r="L175" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="M175" s="1">
-        <v>501045.0</v>
+        <v>498585.0</v>
       </c>
       <c r="N175" s="1">
-        <v>515486.58</v>
+        <v>514160.96</v>
       </c>
       <c r="O175" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>397</v>
+      </c>
+      <c r="B176" t="s">
         <v>398</v>
       </c>
-      <c r="B176" t="s">
+      <c r="C176" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>98.632</v>
+      </c>
+      <c r="E176" s="1">
+        <v>100.99096552</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>263586.42</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-6156.9</v>
+      </c>
+      <c r="J176" s="1">
+        <v>-2.3358183627214</v>
+      </c>
+      <c r="K176">
+        <v>2.21</v>
+      </c>
+      <c r="L176" t="s">
         <v>399</v>
       </c>
-      <c r="C176" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>357155.35</v>
+        <v>257429.52</v>
       </c>
       <c r="N176" s="1">
-        <v>364287.92</v>
+        <v>263195.75</v>
       </c>
       <c r="O176" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>400</v>
+      </c>
+      <c r="B177" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="C177" s="1">
         <v>596000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>90.153</v>
+        <v>89.864</v>
       </c>
       <c r="E177" s="1">
         <v>87.71275</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>522767.99</v>
       </c>
       <c r="I177" s="1">
-        <v>14543.89</v>
+        <v>12821.45</v>
       </c>
       <c r="J177" s="1">
-        <v>2.7820926832188</v>
+        <v>2.4526080871937</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
         <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>537311.88</v>
+        <v>535589.44</v>
       </c>
       <c r="N177" s="1">
-        <v>537311.88</v>
+        <v>535589.44</v>
       </c>
       <c r="O177" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>402</v>
+      </c>
+      <c r="B178" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="C178" s="1">
         <v>2880000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>60.147</v>
+        <v>59.886</v>
       </c>
       <c r="E178" s="1">
         <v>69.08037222</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>1989514.72</v>
       </c>
       <c r="I178" s="1">
-        <v>-257281.12</v>
+        <v>-264797.92</v>
       </c>
       <c r="J178" s="1">
-        <v>-12.931853050074</v>
+        <v>-13.3096738284</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>1732233.6</v>
+        <v>1724716.8</v>
       </c>
       <c r="N178" s="1">
-        <v>1732233.6</v>
+        <v>1724716.8</v>
       </c>
       <c r="O178" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>404</v>
+      </c>
+      <c r="B179" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="C179" s="1">
         <v>458400.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.53</v>
+        <v>98.071</v>
       </c>
       <c r="E179" s="1">
         <v>99.59599913</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>456548.06</v>
       </c>
       <c r="I179" s="1">
-        <v>-4886.54</v>
+        <v>-6990.59</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.0703232426396</v>
+        <v>-1.5311838144707</v>
       </c>
       <c r="K179">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>778.02</v>
+        <v>0.38</v>
+      </c>
+      <c r="L179" t="s">
+        <v>406</v>
       </c>
       <c r="M179" s="1">
-        <v>451661.52</v>
+        <v>449557.47</v>
       </c>
       <c r="N179" s="1">
-        <v>452439.54</v>
+        <v>451298.76</v>
       </c>
       <c r="O179" s="1">
         <v>0.13</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>407</v>
       </c>
       <c r="B180" t="s">
         <v>408</v>
       </c>
       <c r="C180" s="1">
         <v>500000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>88.669</v>
+        <v>88.149</v>
       </c>
       <c r="E180" s="1">
         <v>89.945602</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>449728.01</v>
       </c>
       <c r="I180" s="1">
-        <v>-6383.01</v>
+        <v>-8983.01</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.4193045258622</v>
+        <v>-1.9974317365734</v>
       </c>
       <c r="K180">
-        <v>0.59</v>
+        <v>0.69</v>
       </c>
       <c r="L180" t="s">
         <v>409</v>
       </c>
       <c r="M180" s="1">
-        <v>443345.0</v>
+        <v>440745.0</v>
       </c>
       <c r="N180" s="1">
-        <v>446302.19</v>
+        <v>444191.92</v>
       </c>
       <c r="O180" s="1">
         <v>0.13</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>410</v>
       </c>
       <c r="B181" t="s">
         <v>411</v>
       </c>
       <c r="C181" s="1">
         <v>266000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>88.588</v>
+        <v>88.11</v>
       </c>
       <c r="E181" s="1">
         <v>84.29</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>224211.4</v>
       </c>
       <c r="I181" s="1">
-        <v>11432.68</v>
+        <v>10161.2</v>
       </c>
       <c r="J181" s="1">
-        <v>5.0990627595207</v>
+        <v>4.5319729505279</v>
       </c>
       <c r="K181">
-        <v>1.26</v>
+        <v>1.4</v>
       </c>
       <c r="L181" t="s">
         <v>412</v>
       </c>
       <c r="M181" s="1">
-        <v>235644.08</v>
+        <v>234372.6</v>
       </c>
       <c r="N181" s="1">
-        <v>239005.52</v>
+        <v>238089.31</v>
       </c>
       <c r="O181" s="1">
         <v>0.07</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>413</v>
       </c>
       <c r="B182" t="s">
         <v>414</v>
       </c>
       <c r="C182" s="1">
         <v>800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>101.25</v>
+        <v>100.372</v>
       </c>
       <c r="E182" s="1">
         <v>99.104</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>792832.0</v>
       </c>
       <c r="I182" s="1">
-        <v>17168.0</v>
+        <v>10144.0</v>
       </c>
       <c r="J182" s="1">
-        <v>2.1654020019374</v>
+        <v>1.2794639974169</v>
       </c>
       <c r="K182">
-        <v>0.62</v>
+        <v>0.87</v>
       </c>
       <c r="L182" t="s">
         <v>415</v>
       </c>
       <c r="M182" s="1">
-        <v>810000.0</v>
+        <v>802976.0</v>
       </c>
       <c r="N182" s="1">
-        <v>814926.03</v>
+        <v>809967.78</v>
       </c>
       <c r="O182" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>416</v>
       </c>
       <c r="B183" t="s">
         <v>417</v>
       </c>
       <c r="C183" s="1">
         <v>400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.768</v>
+        <v>102.929</v>
       </c>
       <c r="E183" s="1">
         <v>105.76</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>423040.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-7968.0</v>
+        <v>-11324.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.8835098335855</v>
+        <v>-2.6768154311649</v>
       </c>
       <c r="K183">
-        <v>0.44</v>
+        <v>0.79</v>
       </c>
       <c r="L183" t="s">
         <v>418</v>
       </c>
       <c r="M183" s="1">
-        <v>415072.0</v>
+        <v>411716.0</v>
       </c>
       <c r="N183" s="1">
-        <v>416835.01</v>
+        <v>414868.05</v>
       </c>
       <c r="O183" s="1">
         <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>419</v>
       </c>
       <c r="B184" t="s">
         <v>420</v>
       </c>
       <c r="C184" s="1">
         <v>480000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.56</v>
+        <v>97.3</v>
       </c>
       <c r="E184" s="1">
         <v>99.799</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>479035.2</v>
       </c>
       <c r="I184" s="1">
-        <v>-5947.2</v>
+        <v>-11995.2</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.2414954057656</v>
+        <v>-2.5040331065442</v>
       </c>
       <c r="K184">
-        <v>1.21</v>
+        <v>1.43</v>
       </c>
       <c r="L184" t="s">
         <v>421</v>
       </c>
       <c r="M184" s="1">
-        <v>473088.0</v>
+        <v>467040.0</v>
       </c>
       <c r="N184" s="1">
-        <v>478882.52</v>
+        <v>473903.01</v>
       </c>
       <c r="O184" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>422</v>
       </c>
       <c r="B185" t="s">
         <v>423</v>
       </c>
       <c r="C185" s="1">
         <v>396000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.6</v>
+        <v>99.45</v>
       </c>
       <c r="E185" s="1">
         <v>99.607</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>394443.72</v>
       </c>
       <c r="I185" s="1">
-        <v>3932.28</v>
+        <v>-621.72</v>
       </c>
       <c r="J185" s="1">
-        <v>0.99691788729708</v>
+        <v>-0.15761944441656</v>
       </c>
       <c r="K185">
-        <v>0.47</v>
+        <v>0.71</v>
       </c>
       <c r="L185" t="s">
         <v>424</v>
       </c>
       <c r="M185" s="1">
-        <v>398376.0</v>
+        <v>393822.0</v>
       </c>
       <c r="N185" s="1">
-        <v>400243.44</v>
+        <v>396641.47</v>
       </c>
       <c r="O185" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>425</v>
       </c>
       <c r="B186" t="s">
         <v>426</v>
       </c>
       <c r="C186" s="1">
         <v>300000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.912</v>
+        <v>98.81</v>
       </c>
       <c r="E186" s="1">
         <v>99.991</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>299973.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-237.0</v>
+        <v>-3543.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.079007110639958</v>
+        <v>-1.181106299567</v>
       </c>
       <c r="K186">
-        <v>2.62</v>
+        <v>2.87</v>
       </c>
       <c r="L186" t="s">
         <v>427</v>
       </c>
       <c r="M186" s="1">
-        <v>299736.0</v>
+        <v>296430.0</v>
       </c>
       <c r="N186" s="1">
-        <v>307589.42</v>
+        <v>305031.37</v>
       </c>
       <c r="O186" s="1">
         <v>0.09</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>428</v>
       </c>
       <c r="B187" t="s">
         <v>429</v>
       </c>
       <c r="C187" s="1">
         <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>94.278</v>
+        <v>93.917</v>
       </c>
       <c r="E187" s="1">
         <v>91.473</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>274419.0</v>
       </c>
       <c r="I187" s="1">
-        <v>8415.0</v>
+        <v>7332.0</v>
       </c>
       <c r="J187" s="1">
-        <v>3.0664786330393</v>
+        <v>2.6718266592328</v>
       </c>
       <c r="K187">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="L187" t="s">
         <v>430</v>
       </c>
       <c r="M187" s="1">
-        <v>282834.0</v>
+        <v>281751.0</v>
       </c>
       <c r="N187" s="1">
-        <v>283868.47</v>
+        <v>282909.41</v>
       </c>
       <c r="O187" s="1">
         <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>431</v>
       </c>
       <c r="B188" t="s">
         <v>432</v>
       </c>
       <c r="C188" s="1">
         <v>1243000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>88.804</v>
+        <v>88.304</v>
       </c>
       <c r="E188" s="1">
         <v>87.9490531</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>1093206.73</v>
       </c>
       <c r="I188" s="1">
-        <v>10626.99</v>
+        <v>4411.99</v>
       </c>
       <c r="J188" s="1">
-        <v>0.97209335694448</v>
+        <v>0.40358240385147</v>
       </c>
       <c r="K188">
-        <v>0.88</v>
+        <v>0.96</v>
       </c>
       <c r="L188" t="s">
         <v>433</v>
       </c>
       <c r="M188" s="1">
-        <v>1103833.72</v>
+        <v>1097618.72</v>
       </c>
       <c r="N188" s="1">
-        <v>1114829.54</v>
+        <v>1109590.27</v>
       </c>
       <c r="O188" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>434</v>
       </c>
       <c r="B189" t="s">
         <v>435</v>
       </c>
       <c r="C189" s="1">
-        <v>722000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.916</v>
+        <v>99.896</v>
       </c>
       <c r="E189" s="1">
-        <v>99.459</v>
+        <v>99.298</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>718093.98</v>
+        <v>494504.04</v>
       </c>
       <c r="I189" s="1">
-        <v>-3920.46</v>
+        <v>2978.04</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.54595360902482</v>
+        <v>0.60222763801889</v>
       </c>
       <c r="K189">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.06</v>
+      </c>
+      <c r="L189">
+        <v>317.22</v>
       </c>
       <c r="M189" s="1">
-        <v>714173.52</v>
+        <v>497482.08</v>
       </c>
       <c r="N189" s="1">
-        <v>718223.64</v>
+        <v>497799.3</v>
       </c>
       <c r="O189" s="1">
-        <v>0.2</v>
+        <v>0.15</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>436</v>
+      </c>
+      <c r="B190" t="s">
         <v>437</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" s="1">
+        <v>622000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>98.352</v>
+      </c>
+      <c r="E190" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>618634.98</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-6885.54</v>
+      </c>
+      <c r="J190" s="1">
+        <v>-1.113021446023</v>
+      </c>
+      <c r="K190">
+        <v>0.79</v>
+      </c>
+      <c r="L190" t="s">
         <v>438</v>
       </c>
-      <c r="C190" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>588324.0</v>
+        <v>611749.44</v>
       </c>
       <c r="N190" s="1">
-        <v>591258.25</v>
+        <v>616678.58</v>
       </c>
       <c r="O190" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>439</v>
+      </c>
+      <c r="B191" t="s">
         <v>440</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C191" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>97.574</v>
+      </c>
+      <c r="E191" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>595752.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-10308.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-1.7302501712122</v>
+      </c>
+      <c r="K191">
+        <v>0.74</v>
+      </c>
+      <c r="L191" t="s">
         <v>441</v>
       </c>
-      <c r="C191" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>207346.0</v>
+        <v>585444.0</v>
       </c>
       <c r="N191" s="1">
-        <v>215139.3</v>
+        <v>589874.14</v>
       </c>
       <c r="O191" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>442</v>
+      </c>
+      <c r="B192" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="C192" s="1">
         <v>200000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.451</v>
+        <v>102.943</v>
       </c>
       <c r="E192" s="1">
-        <v>99.74</v>
+        <v>105.478</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>199480.0</v>
+        <v>210956.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-2578.0</v>
+        <v>-5070.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.2923601363545</v>
+        <v>-2.4033447733177</v>
       </c>
       <c r="K192">
-        <v>1.78</v>
+        <v>4.25</v>
       </c>
       <c r="L192" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="M192" s="1">
-        <v>196902.0</v>
+        <v>205886.0</v>
       </c>
       <c r="N192" s="1">
-        <v>200452.68</v>
+        <v>214387.79</v>
       </c>
       <c r="O192" s="1">
         <v>0.06</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>445</v>
+      </c>
+      <c r="B193" t="s">
         <v>446</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>97.426</v>
+      </c>
+      <c r="E193" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>199480.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-4628.0</v>
+      </c>
+      <c r="J193" s="1">
+        <v>-2.3200320834169</v>
+      </c>
+      <c r="K193">
+        <v>2.02</v>
+      </c>
+      <c r="L193" t="s">
         <v>447</v>
       </c>
-      <c r="C193" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>793952.0</v>
+        <v>194852.0</v>
       </c>
       <c r="N193" s="1">
-        <v>795505.42</v>
+        <v>198883.51</v>
       </c>
       <c r="O193" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>448</v>
+      </c>
+      <c r="B194" t="s">
         <v>449</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>98.454</v>
+      </c>
+      <c r="E194" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>799464.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-11832.0</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-1.4799915943682</v>
+      </c>
+      <c r="K194">
+        <v>0.43</v>
+      </c>
+      <c r="L194" t="s">
         <v>450</v>
       </c>
-      <c r="C194" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>299685.0</v>
+        <v>787632.0</v>
       </c>
       <c r="N194" s="1">
-        <v>307701.78</v>
+        <v>791108.71</v>
       </c>
       <c r="O194" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>451</v>
+      </c>
+      <c r="B195" t="s">
         <v>452</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.096</v>
+      </c>
+      <c r="E195" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>302730.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-5442.0</v>
+      </c>
+      <c r="J195" s="1">
+        <v>-1.7976414626895</v>
+      </c>
+      <c r="K195">
+        <v>2.91</v>
+      </c>
+      <c r="L195" t="s">
         <v>453</v>
       </c>
-      <c r="C195" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>1550497.62</v>
+        <v>297288.0</v>
       </c>
       <c r="N195" s="1">
-        <v>1551750.87</v>
+        <v>306026.01</v>
       </c>
       <c r="O195" s="1">
-        <v>0.44</v>
+        <v>0.09</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>454</v>
+      </c>
+      <c r="B196" t="s">
         <v>455</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1">
+        <v>1732709.34</v>
+      </c>
+      <c r="D196" s="1">
+        <v>89.032</v>
+      </c>
+      <c r="E196" s="1">
+        <v>88.85475102</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>1539594.57</v>
+      </c>
+      <c r="I196" s="1">
+        <v>3071.21</v>
+      </c>
+      <c r="J196" s="1">
+        <v>0.19948173758498</v>
+      </c>
+      <c r="K196">
+        <v>0.08</v>
+      </c>
+      <c r="L196" t="s">
         <v>456</v>
       </c>
-      <c r="C196" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>315592.74</v>
+        <v>1542665.78</v>
       </c>
       <c r="N196" s="1">
-        <v>317489.25</v>
+        <v>1544042.45</v>
       </c>
       <c r="O196" s="1">
-        <v>0.09</v>
+        <v>0.45</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>457</v>
+      </c>
+      <c r="B197" t="s">
         <v>458</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" s="1">
+        <v>327759.16</v>
+      </c>
+      <c r="D197" s="1">
+        <v>95.935</v>
+      </c>
+      <c r="E197" s="1">
+        <v>96.69544247</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>316928.17</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-2492.42</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-0.7864305656389</v>
+      </c>
+      <c r="K197">
+        <v>0.64</v>
+      </c>
+      <c r="L197" t="s">
         <v>459</v>
       </c>
-      <c r="C197" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>2124861.73</v>
+        <v>314435.75</v>
       </c>
       <c r="N197" s="1">
-        <v>2171752.81</v>
+        <v>316519.04</v>
       </c>
       <c r="O197" s="1">
-        <v>0.61</v>
+        <v>0.09</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>460</v>
+      </c>
+      <c r="B198" t="s">
         <v>461</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" s="1">
+        <v>2161015.52</v>
+      </c>
+      <c r="D198" s="1">
+        <v>97.701</v>
+      </c>
+      <c r="E198" s="1">
+        <v>104.08772909</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>2249351.98</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-138018.21</v>
+      </c>
+      <c r="J198" s="1">
+        <v>-6.1359098632487</v>
+      </c>
+      <c r="K198">
+        <v>2.38</v>
+      </c>
+      <c r="L198" t="s">
         <v>462</v>
       </c>
-      <c r="C198" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>2669594.32</v>
+        <v>2111333.77</v>
       </c>
       <c r="N198" s="1">
-        <v>2773317.37</v>
+        <v>2162842.91</v>
       </c>
       <c r="O198" s="1">
-        <v>0.78</v>
+        <v>0.63</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>463</v>
+      </c>
+      <c r="B199" t="s">
         <v>464</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" s="1">
+        <v>2545137.11</v>
+      </c>
+      <c r="D199" s="1">
+        <v>103.743</v>
+      </c>
+      <c r="E199" s="1">
+        <v>122.46564744</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>3116918.64</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-476517.05</v>
+      </c>
+      <c r="J199" s="1">
+        <v>-15.288081115906</v>
+      </c>
+      <c r="K199">
+        <v>0.13</v>
+      </c>
+      <c r="L199" t="s">
         <v>465</v>
       </c>
-      <c r="C199" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>398953.35</v>
+        <v>2640401.59</v>
       </c>
       <c r="N199" s="1">
-        <v>403543.15</v>
+        <v>2643661.46</v>
       </c>
       <c r="O199" s="1">
-        <v>0.11</v>
+        <v>0.77</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>466</v>
+      </c>
+      <c r="B200" t="s">
         <v>467</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>97.8</v>
+      </c>
+      <c r="E200" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-8910.0</v>
+      </c>
+      <c r="J200" s="1">
+        <v>-2.2</v>
+      </c>
+      <c r="K200">
+        <v>1.37</v>
+      </c>
+      <c r="L200" t="s">
         <v>468</v>
       </c>
-      <c r="C200" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>421576.0</v>
+        <v>396090.0</v>
       </c>
       <c r="N200" s="1">
-        <v>427822.58</v>
+        <v>401650.01</v>
       </c>
       <c r="O200" s="1">
         <v>0.12</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>469</v>
+      </c>
+      <c r="B201" t="s">
         <v>470</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>104.563</v>
+      </c>
+      <c r="E201" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>199844.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>9282.0</v>
+      </c>
+      <c r="J201" s="1">
+        <v>4.6446228057885</v>
+      </c>
+      <c r="K201">
+        <v>1.9</v>
+      </c>
+      <c r="L201" t="s">
         <v>471</v>
       </c>
-      <c r="C201" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>493710.0</v>
+        <v>209126.0</v>
       </c>
       <c r="N201" s="1">
-        <v>496454.09</v>
+        <v>212926.0</v>
       </c>
       <c r="O201" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>472</v>
+      </c>
+      <c r="B202" t="s">
         <v>473</v>
       </c>
-      <c r="B202" t="s">
+      <c r="C202" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>97.832</v>
+      </c>
+      <c r="E202" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>500140.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-10980.0</v>
+      </c>
+      <c r="J202" s="1">
+        <v>-2.1953852921182</v>
+      </c>
+      <c r="K202">
+        <v>0.82</v>
+      </c>
+      <c r="L202" t="s">
         <v>474</v>
       </c>
-      <c r="C202" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M202" s="1">
-        <v>211970.0</v>
+        <v>489160.0</v>
       </c>
       <c r="N202" s="1">
-        <v>215041.23</v>
+        <v>493250.25</v>
       </c>
       <c r="O202" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>475</v>
+      </c>
+      <c r="B203" t="s">
         <v>476</v>
       </c>
-      <c r="B203" t="s">
+      <c r="C203" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>105.607</v>
+      </c>
+      <c r="E203" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>215680.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-4466.0</v>
+      </c>
+      <c r="J203" s="1">
+        <v>-2.0706602373887</v>
+      </c>
+      <c r="K203">
+        <v>1.87</v>
+      </c>
+      <c r="L203" t="s">
         <v>477</v>
       </c>
-      <c r="C203" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M203" s="1">
-        <v>415100.0</v>
+        <v>211214.0</v>
       </c>
       <c r="N203" s="1">
-        <v>415657.53</v>
+        <v>214961.95</v>
       </c>
       <c r="O203" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>478</v>
       </c>
       <c r="B204" t="s">
         <v>479</v>
       </c>
       <c r="C204" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.173</v>
+        <v>102.828</v>
       </c>
       <c r="E204" s="1">
-        <v>99.832</v>
+        <v>105.68</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>99832.0</v>
+        <v>422720.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-659.0</v>
+        <v>-11408.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.66010898309159</v>
+        <v>-2.6987130961393</v>
       </c>
       <c r="K204">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>613.7</v>
+        <v>0.47</v>
+      </c>
+      <c r="L204" t="s">
+        <v>480</v>
       </c>
       <c r="M204" s="1">
-        <v>99173.0</v>
+        <v>411312.0</v>
       </c>
       <c r="N204" s="1">
-        <v>99786.7</v>
+        <v>413187.34</v>
       </c>
       <c r="O204" s="1">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B205" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C205" s="1">
-        <v>409000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>98.342</v>
+        <v>87.889</v>
       </c>
       <c r="E205" s="1">
-        <v>99.528</v>
+        <v>87.708</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>407069.52</v>
+        <v>175416.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-4850.74</v>
+        <v>362.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-1.1916244674865</v>
+        <v>0.20636658001551</v>
       </c>
       <c r="K205">
-        <v>1.07</v>
+        <v>1.03</v>
       </c>
       <c r="L205" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M205" s="1">
-        <v>402218.78</v>
+        <v>175778.0</v>
       </c>
       <c r="N205" s="1">
-        <v>406605.73</v>
+        <v>177838.96</v>
       </c>
       <c r="O205" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B206" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C206" s="1">
-        <v>500000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>98.267</v>
+        <v>97.598</v>
       </c>
       <c r="E206" s="1">
-        <v>99.46</v>
+        <v>99.528</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>497300.0</v>
+        <v>407069.52</v>
       </c>
       <c r="I206" s="1">
-        <v>-5965.0</v>
+        <v>-7893.7</v>
       </c>
       <c r="J206" s="1">
-        <v>-1.1994771767545</v>
+        <v>-1.9391528012218</v>
       </c>
       <c r="K206">
-        <v>1.51</v>
+        <v>1.31</v>
       </c>
       <c r="L206" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="M206" s="1">
-        <v>491335.0</v>
+        <v>399175.82</v>
       </c>
       <c r="N206" s="1">
-        <v>498870.96</v>
+        <v>404546.05</v>
       </c>
       <c r="O206" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B207" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C207" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>98.373</v>
+        <v>97.246</v>
       </c>
       <c r="E207" s="1">
-        <v>100.45</v>
+        <v>99.46</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>301350.0</v>
+        <v>397840.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-6231.0</v>
+        <v>-8856.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.0676953708313</v>
+        <v>-2.2260205107581</v>
       </c>
       <c r="K207">
-        <v>1.26</v>
+        <v>1.75</v>
       </c>
       <c r="L207" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="M207" s="1">
-        <v>295119.0</v>
+        <v>388984.0</v>
       </c>
       <c r="N207" s="1">
-        <v>298909.07</v>
+        <v>395974.41</v>
       </c>
       <c r="O207" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B208" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C208" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>96.255</v>
+        <v>97.211</v>
       </c>
       <c r="E208" s="1">
-        <v>99.077</v>
+        <v>100.45</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>396308.0</v>
+        <v>301350.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-11288.0</v>
+        <v>-9717.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-2.8482897140608</v>
+        <v>-3.2244897959184</v>
       </c>
       <c r="K208">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="L208" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="M208" s="1">
-        <v>385020.0</v>
+        <v>291633.0</v>
       </c>
       <c r="N208" s="1">
-        <v>391502.19</v>
+        <v>296251.15</v>
       </c>
       <c r="O208" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B209" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C209" s="1">
         <v>400000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>94.219</v>
+        <v>95.839</v>
       </c>
       <c r="E209" s="1">
-        <v>92.4576925</v>
+        <v>99.077</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>369830.77</v>
+        <v>396308.0</v>
       </c>
       <c r="I209" s="1">
-        <v>7045.23</v>
+        <v>-12952.0</v>
       </c>
       <c r="J209" s="1">
-        <v>1.9049875163173</v>
+        <v>-3.268165164468</v>
       </c>
       <c r="K209">
-        <v>0.42</v>
+        <v>1.87</v>
       </c>
       <c r="L209" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="M209" s="1">
-        <v>376876.0</v>
+        <v>383356.0</v>
       </c>
       <c r="N209" s="1">
-        <v>378573.26</v>
+        <v>390835.45</v>
       </c>
       <c r="O209" s="1">
         <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B210" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C210" s="1">
-        <v>443000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>103.721</v>
+        <v>93.763</v>
       </c>
       <c r="E210" s="1">
-        <v>99.953</v>
+        <v>92.4576925</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>442791.79</v>
+        <v>369830.77</v>
       </c>
       <c r="I210" s="1">
-        <v>16692.24</v>
+        <v>5221.23</v>
       </c>
       <c r="J210" s="1">
-        <v>3.7697717927426</v>
+        <v>1.4117889649907</v>
       </c>
       <c r="K210">
-        <v>4.57</v>
+        <v>0.49</v>
       </c>
       <c r="L210" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="M210" s="1">
-        <v>459484.03</v>
+        <v>375052.0</v>
       </c>
       <c r="N210" s="1">
-        <v>479719.42</v>
+        <v>376998.58</v>
       </c>
       <c r="O210" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B211" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C211" s="1">
-        <v>400000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>104.231</v>
+        <v>102.483</v>
       </c>
       <c r="E211" s="1">
-        <v>99.961</v>
+        <v>99.953</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>399844.0</v>
+        <v>442791.79</v>
       </c>
       <c r="I211" s="1">
-        <v>17080.0</v>
+        <v>11207.9</v>
       </c>
       <c r="J211" s="1">
-        <v>4.2716659497204</v>
+        <v>2.5311896591398</v>
       </c>
       <c r="K211">
-        <v>3.21</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>0.16</v>
+      </c>
+      <c r="L211">
+        <v>691.81</v>
       </c>
       <c r="M211" s="1">
-        <v>416924.0</v>
+        <v>453999.69</v>
       </c>
       <c r="N211" s="1">
-        <v>429745.92</v>
+        <v>454691.5</v>
       </c>
       <c r="O211" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>501</v>
       </c>
       <c r="B212" t="s">
         <v>502</v>
       </c>
       <c r="C212" s="1">
-        <v>380000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>97.923</v>
+        <v>103.111</v>
       </c>
       <c r="E212" s="1">
-        <v>99.702</v>
+        <v>99.961</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>378867.6</v>
+        <v>299883.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-6760.2</v>
+        <v>9450.0</v>
       </c>
       <c r="J212" s="1">
-        <v>-1.784317265451</v>
+        <v>3.1512289793019</v>
       </c>
       <c r="K212">
-        <v>1.5</v>
+        <v>3.55</v>
       </c>
       <c r="L212" t="s">
         <v>503</v>
       </c>
       <c r="M212" s="1">
-        <v>372107.4</v>
+        <v>309333.0</v>
       </c>
       <c r="N212" s="1">
-        <v>377791.78</v>
+        <v>319991.22</v>
       </c>
       <c r="O212" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>504</v>
       </c>
       <c r="B213" t="s">
         <v>505</v>
       </c>
       <c r="C213" s="1">
-        <v>350000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>96.613</v>
+        <v>101.376</v>
       </c>
       <c r="E213" s="1">
-        <v>99.3</v>
+        <v>99.943</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>347550.0</v>
+        <v>365791.38</v>
       </c>
       <c r="I213" s="1">
-        <v>-9404.5</v>
+        <v>5244.78</v>
       </c>
       <c r="J213" s="1">
-        <v>-2.705941591138</v>
+        <v>1.4338172758472</v>
       </c>
       <c r="K213">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>0.08</v>
+      </c>
+      <c r="L213">
+        <v>280.77</v>
       </c>
       <c r="M213" s="1">
-        <v>338145.5</v>
+        <v>371036.16</v>
       </c>
       <c r="N213" s="1">
-        <v>343864.4</v>
+        <v>371316.93</v>
       </c>
       <c r="O213" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
+        <v>506</v>
+      </c>
+      <c r="B214" t="s">
         <v>507</v>
       </c>
-      <c r="B214" t="s">
+      <c r="C214" s="1">
+        <v>380000.0</v>
+      </c>
+      <c r="D214" s="1">
+        <v>97.415</v>
+      </c>
+      <c r="E214" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="F214" t="s">
+        <v>8</v>
+      </c>
+      <c r="G214">
+        <v>1.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>378867.6</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-8690.6</v>
+      </c>
+      <c r="J214" s="1">
+        <v>-2.2938356301779</v>
+      </c>
+      <c r="K214">
+        <v>1.73</v>
+      </c>
+      <c r="L214" t="s">
         <v>508</v>
       </c>
-      <c r="C214" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M214" s="1">
-        <v>305316.0</v>
+        <v>370177.0</v>
       </c>
       <c r="N214" s="1">
-        <v>313206.41</v>
+        <v>376741.11</v>
       </c>
       <c r="O214" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>509</v>
+      </c>
+      <c r="B215" t="s">
         <v>510</v>
       </c>
-      <c r="B215" t="s">
+      <c r="C215" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>96.62</v>
+      </c>
+      <c r="E215" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>347550.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-9380.0</v>
+      </c>
+      <c r="J215" s="1">
+        <v>-2.69889224572</v>
+      </c>
+      <c r="K215">
+        <v>1.89</v>
+      </c>
+      <c r="L215" t="s">
         <v>511</v>
       </c>
-      <c r="C215" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M215" s="1">
-        <v>593892.0</v>
+        <v>338170.0</v>
       </c>
       <c r="N215" s="1">
-        <v>609354.33</v>
+        <v>344773.97</v>
       </c>
       <c r="O215" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
+        <v>512</v>
+      </c>
+      <c r="B216" t="s">
         <v>513</v>
       </c>
-      <c r="B216" t="s">
+      <c r="C216" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D216" s="1">
+        <v>100.802</v>
+      </c>
+      <c r="E216" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="F216" t="s">
+        <v>8</v>
+      </c>
+      <c r="G216">
+        <v>1.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>298833.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>3573.0</v>
+      </c>
+      <c r="J216" s="1">
+        <v>1.1956510827117</v>
+      </c>
+      <c r="K216">
+        <v>2.92</v>
+      </c>
+      <c r="L216" t="s">
         <v>514</v>
       </c>
-      <c r="C216" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M216" s="1">
-        <v>400988.0</v>
+        <v>302406.0</v>
       </c>
       <c r="N216" s="1">
-        <v>414278.41</v>
+        <v>311151.21</v>
       </c>
       <c r="O216" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
+        <v>515</v>
+      </c>
+      <c r="B217" t="s">
         <v>516</v>
       </c>
-      <c r="B217" t="s">
+      <c r="C217" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D217" s="1">
+        <v>98.679</v>
+      </c>
+      <c r="E217" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="F217" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217">
+        <v>1.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>596628.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-4554.0</v>
+      </c>
+      <c r="J217" s="1">
+        <v>-0.76328968804682</v>
+      </c>
+      <c r="K217">
+        <v>2.8</v>
+      </c>
+      <c r="L217" t="s">
         <v>517</v>
       </c>
-      <c r="C217" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M217" s="1">
-        <v>290466.0</v>
+        <v>592074.0</v>
       </c>
       <c r="N217" s="1">
-        <v>298480.73</v>
+        <v>608871.95</v>
       </c>
       <c r="O217" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>518</v>
+      </c>
+      <c r="B218" t="s">
         <v>519</v>
       </c>
-      <c r="B218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C218" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>103.74</v>
+        <v>98.958</v>
       </c>
       <c r="E218" s="1">
-        <v>99.661</v>
+        <v>101.24842857</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>398644.0</v>
+        <v>708739.0</v>
       </c>
       <c r="I218" s="1">
-        <v>16316.0</v>
+        <v>-16033.0</v>
       </c>
       <c r="J218" s="1">
-        <v>4.092874845727</v>
+        <v>-2.2621867852623</v>
       </c>
       <c r="K218">
-        <v>3.56</v>
+        <v>3.62</v>
       </c>
       <c r="L218" t="s">
-        <v>521</v>
+        <v>393</v>
       </c>
       <c r="M218" s="1">
-        <v>414960.0</v>
+        <v>692706.0</v>
       </c>
       <c r="N218" s="1">
-        <v>429202.47</v>
+        <v>718021.07</v>
       </c>
       <c r="O218" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>520</v>
+      </c>
+      <c r="B219" t="s">
+        <v>521</v>
+      </c>
+      <c r="C219" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D219" s="1">
+        <v>102.64</v>
+      </c>
+      <c r="E219" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>11916.0</v>
+      </c>
+      <c r="J219" s="1">
+        <v>2.9891331614172</v>
+      </c>
+      <c r="K219">
+        <v>3.89</v>
+      </c>
+      <c r="L219" t="s">
         <v>522</v>
       </c>
-      <c r="B219" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M219" s="1">
-        <v>1218744.0</v>
+        <v>410560.0</v>
       </c>
       <c r="N219" s="1">
-        <v>1266497.42</v>
+        <v>426120.27</v>
       </c>
       <c r="O219" s="1">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
+        <v>523</v>
+      </c>
+      <c r="B220" t="s">
+        <v>524</v>
+      </c>
+      <c r="C220" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D220" s="1">
+        <v>100.644</v>
+      </c>
+      <c r="E220" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="F220" t="s">
+        <v>8</v>
+      </c>
+      <c r="G220">
+        <v>1.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>986000.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>20440.0</v>
+      </c>
+      <c r="J220" s="1">
+        <v>2.0730223123732</v>
+      </c>
+      <c r="K220">
+        <v>4.29</v>
+      </c>
+      <c r="L220" t="s">
         <v>525</v>
       </c>
-      <c r="B220" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M220" s="1">
-        <v>412308.0</v>
+        <v>1006440.0</v>
       </c>
       <c r="N220" s="1">
-        <v>428227.12</v>
+        <v>1049350.96</v>
       </c>
       <c r="O220" s="1">
-        <v>0.12</v>
+        <v>0.31</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="B221" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="C221" s="1">
         <v>400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>107.097</v>
+        <v>101.991</v>
       </c>
       <c r="E221" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>437200.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-8812.0</v>
+        <v>7964.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-2.0155535224154</v>
+        <v>1.991</v>
       </c>
       <c r="K221">
-        <v>0.7</v>
+        <v>4.32</v>
       </c>
       <c r="L221" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="M221" s="1">
-        <v>428388.0</v>
+        <v>407964.0</v>
       </c>
       <c r="N221" s="1">
-        <v>431207.18</v>
+        <v>425253.64</v>
       </c>
       <c r="O221" s="1">
         <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="B222" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C222" s="1">
         <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.668</v>
+        <v>106.268</v>
       </c>
       <c r="E222" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>399408.0</v>
+        <v>437200.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-4736.0</v>
+        <v>-12128.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-1.1857549172776</v>
+        <v>-2.7740164684355</v>
       </c>
       <c r="K222">
-        <v>0.46</v>
+        <v>1.08</v>
       </c>
       <c r="L222" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="M222" s="1">
-        <v>394672.0</v>
+        <v>425072.0</v>
       </c>
       <c r="N222" s="1">
-        <v>396513.1</v>
+        <v>429387.07</v>
       </c>
       <c r="O222" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
+        <v>532</v>
+      </c>
+      <c r="B223" t="s">
+        <v>533</v>
+      </c>
+      <c r="C223" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D223" s="1">
+        <v>98.539</v>
+      </c>
+      <c r="E223" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+      <c r="G223">
+        <v>1.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>399408.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-5252.0</v>
+      </c>
+      <c r="J223" s="1">
+        <v>-1.314946120258</v>
+      </c>
+      <c r="K223">
+        <v>0.75</v>
+      </c>
+      <c r="L223" t="s">
         <v>534</v>
       </c>
-      <c r="B223" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M223" s="1">
-        <v>199006.0</v>
+        <v>394156.0</v>
       </c>
       <c r="N223" s="1">
-        <v>199523.81</v>
+        <v>397136.82</v>
       </c>
       <c r="O223" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
+        <v>535</v>
+      </c>
+      <c r="B224" t="s">
         <v>536</v>
       </c>
-      <c r="B224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C224" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>102.187</v>
+        <v>100.592</v>
       </c>
       <c r="E224" s="1">
-        <v>98.769</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>296307.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>10254.0</v>
+        <v>1184.0</v>
       </c>
       <c r="J224" s="1">
-        <v>3.4605999858255</v>
+        <v>0.592</v>
       </c>
       <c r="K224">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>0.07</v>
+      </c>
+      <c r="L224">
+        <v>145.18</v>
       </c>
       <c r="M224" s="1">
-        <v>306561.0</v>
+        <v>201184.0</v>
       </c>
       <c r="N224" s="1">
-        <v>311847.99</v>
+        <v>201329.18</v>
       </c>
       <c r="O224" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B225" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="C225" s="1">
-        <v>309000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.959</v>
+        <v>98.604</v>
       </c>
       <c r="E225" s="1">
-        <v>99.43</v>
+        <v>99.589</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>307238.7</v>
+        <v>199178.0</v>
       </c>
       <c r="I225" s="1">
-        <v>1634.61</v>
+        <v>-1970.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.53203258573871</v>
+        <v>-0.98906505738586</v>
       </c>
       <c r="K225">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>0.5</v>
+      </c>
+      <c r="L225">
+        <v>998.63</v>
       </c>
       <c r="M225" s="1">
-        <v>308873.31</v>
+        <v>197208.0</v>
       </c>
       <c r="N225" s="1">
-        <v>317863.94</v>
+        <v>198206.63</v>
       </c>
       <c r="O225" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B226" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="C226" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>84.685</v>
+        <v>102.399</v>
       </c>
       <c r="E226" s="1">
-        <v>85.96</v>
+        <v>98.769</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>687680.0</v>
+        <v>197538.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-10200.0</v>
+        <v>7260.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.483248022336</v>
+        <v>3.6752422318744</v>
       </c>
       <c r="K226">
-        <v>0.41</v>
+        <v>2.04</v>
       </c>
       <c r="L226" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="M226" s="1">
-        <v>677480.0</v>
+        <v>204798.0</v>
       </c>
       <c r="N226" s="1">
-        <v>680781.37</v>
+        <v>208874.71</v>
       </c>
       <c r="O226" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="B227" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="C227" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.455</v>
+        <v>84.257</v>
       </c>
       <c r="E227" s="1">
-        <v>100.65</v>
+        <v>85.96</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>301950.0</v>
+        <v>687680.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-3585.0</v>
+        <v>-13624.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.1872826626925</v>
+        <v>-1.981154025128</v>
       </c>
       <c r="K227">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="L227" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="M227" s="1">
-        <v>298365.0</v>
+        <v>674056.0</v>
       </c>
       <c r="N227" s="1">
-        <v>299770.48</v>
+        <v>677713.53</v>
       </c>
       <c r="O227" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B228" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="C228" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.229</v>
+        <v>98.676</v>
       </c>
       <c r="E228" s="1">
-        <v>100.62</v>
+        <v>100.65</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>201240.0</v>
+        <v>301950.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-2782.0</v>
+        <v>-5922.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.3824289405685</v>
+        <v>-1.9612518628912</v>
       </c>
       <c r="K228">
-        <v>2.54</v>
+        <v>0.68</v>
       </c>
       <c r="L228" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="M228" s="1">
-        <v>198458.0</v>
+        <v>296028.0</v>
       </c>
       <c r="N228" s="1">
-        <v>203543.62</v>
+        <v>298074.58</v>
       </c>
       <c r="O228" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B229" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="C229" s="1">
-        <v>193000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.636</v>
+        <v>98.304</v>
       </c>
       <c r="E229" s="1">
-        <v>99.571</v>
+        <v>100.62</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>192172.03</v>
+        <v>201240.0</v>
       </c>
       <c r="I229" s="1">
-        <v>125.45</v>
+        <v>-4632.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.065280051420594</v>
+        <v>-2.3017292784735</v>
       </c>
       <c r="K229">
-        <v>1.13</v>
+        <v>2.77</v>
       </c>
       <c r="L229" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="M229" s="1">
-        <v>192297.48</v>
+        <v>196608.0</v>
       </c>
       <c r="N229" s="1">
-        <v>194479.97</v>
+        <v>202138.82</v>
       </c>
       <c r="O229" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B230" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="C230" s="1">
-        <v>300000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.0</v>
+        <v>99.286</v>
       </c>
       <c r="E230" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>300000.0</v>
+        <v>192172.03</v>
       </c>
       <c r="I230" s="1">
-        <v>-3000.0</v>
+        <v>-550.05</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.0</v>
+        <v>-0.28622791776722</v>
       </c>
       <c r="K230">
-        <v>1.51</v>
+        <v>1.36</v>
       </c>
       <c r="L230" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="M230" s="1">
-        <v>297000.0</v>
+        <v>191621.98</v>
       </c>
       <c r="N230" s="1">
-        <v>301538.58</v>
+        <v>194251.27</v>
       </c>
       <c r="O230" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="B231" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="C231" s="1">
-        <v>877000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.588</v>
+        <v>98.388</v>
       </c>
       <c r="E231" s="1">
         <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>877000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-12383.24</v>
+        <v>-4836.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.412</v>
+        <v>-1.612</v>
       </c>
       <c r="K231">
-        <v>0.5</v>
+        <v>1.78</v>
       </c>
       <c r="L231" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="M231" s="1">
-        <v>864616.76</v>
+        <v>295164.0</v>
       </c>
       <c r="N231" s="1">
-        <v>869007.62</v>
+        <v>300494.55</v>
       </c>
       <c r="O231" s="1">
-        <v>0.24</v>
+        <v>0.09</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="B232" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="C232" s="1">
-        <v>577000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.403</v>
+        <v>98.139</v>
       </c>
       <c r="E232" s="1">
         <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>577000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-9214.69</v>
+        <v>-16320.97</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.597</v>
+        <v>-1.861</v>
       </c>
       <c r="K232">
-        <v>1.96</v>
+        <v>0.75</v>
       </c>
       <c r="L232" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="M232" s="1">
-        <v>567785.31</v>
+        <v>860679.03</v>
       </c>
       <c r="N232" s="1">
-        <v>579097.42</v>
+        <v>867223.9</v>
       </c>
       <c r="O232" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="B233" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="C233" s="1">
-        <v>400000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.822</v>
+        <v>97.865</v>
       </c>
       <c r="E233" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>401680.0</v>
+        <v>577000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-6392.0</v>
+        <v>-12318.95</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.5913164708225</v>
+        <v>-2.135</v>
       </c>
       <c r="K233">
-        <v>3.06</v>
+        <v>2.23</v>
       </c>
       <c r="L233" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="M233" s="1">
-        <v>395288.0</v>
+        <v>564681.05</v>
       </c>
       <c r="N233" s="1">
-        <v>407523.62</v>
+        <v>577525.01</v>
       </c>
       <c r="O233" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="B234" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="C234" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>95.98</v>
+        <v>98.452</v>
       </c>
       <c r="E234" s="1">
-        <v>97.286</v>
+        <v>100.42</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>194572.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-2612.0</v>
+        <v>-7872.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.3424336492404</v>
+        <v>-1.9597689703246</v>
       </c>
       <c r="K234">
-        <v>0.89</v>
+        <v>3.32</v>
       </c>
       <c r="L234" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="M234" s="1">
-        <v>191960.0</v>
+        <v>393808.0</v>
       </c>
       <c r="N234" s="1">
-        <v>193737.4</v>
+        <v>407076.49</v>
       </c>
       <c r="O234" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B235" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="C235" s="1">
         <v>400000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.557</v>
+        <v>96.992</v>
       </c>
       <c r="E235" s="1">
         <v>99.259</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>397036.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-2808.0</v>
+        <v>-9068.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-0.70724065324051</v>
+        <v>-2.2839238759206</v>
       </c>
       <c r="K235">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>527.4</v>
+        <v>0.44</v>
+      </c>
+      <c r="L235" t="s">
+        <v>568</v>
       </c>
       <c r="M235" s="1">
-        <v>394228.0</v>
+        <v>387968.0</v>
       </c>
       <c r="N235" s="1">
-        <v>394755.4</v>
+        <v>389741.97</v>
       </c>
       <c r="O235" s="1">
         <v>0.11</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="B236" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="C236" s="1">
         <v>286000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.268</v>
+        <v>97.56</v>
       </c>
       <c r="E236" s="1">
         <v>99.362</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>284175.32</v>
       </c>
       <c r="I236" s="1">
-        <v>-3128.84</v>
+        <v>-5153.72</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.1010245365431</v>
+        <v>-1.8135705803023</v>
       </c>
       <c r="K236">
-        <v>0.86</v>
+        <v>1.08</v>
       </c>
       <c r="L236" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="M236" s="1">
-        <v>281046.48</v>
+        <v>279021.6</v>
       </c>
       <c r="N236" s="1">
-        <v>283495.11</v>
+        <v>282106.87</v>
       </c>
       <c r="O236" s="1">
         <v>0.08</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="B237" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="C237" s="1">
         <v>400000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>106.452</v>
+        <v>100.054</v>
       </c>
       <c r="E237" s="1">
-        <v>108.1185</v>
+        <v>100.4</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>432474.0</v>
+        <v>401600.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-6666.0</v>
+        <v>-1384.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.5413643363532</v>
+        <v>-0.34462151394422</v>
       </c>
       <c r="K237">
-        <v>1.98</v>
+        <v>3.2</v>
       </c>
       <c r="L237" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="M237" s="1">
-        <v>425808.0</v>
+        <v>400216.0</v>
       </c>
       <c r="N237" s="1">
-        <v>433720.33</v>
+        <v>412998.19</v>
       </c>
       <c r="O237" s="1">
         <v>0.12</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="B238" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C238" s="1">
         <v>400000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>101.426</v>
+        <v>99.634</v>
       </c>
       <c r="E238" s="1">
-        <v>100.4</v>
+        <v>99.821</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>401600.0</v>
+        <v>399284.0</v>
       </c>
       <c r="I238" s="1">
-        <v>4104.0</v>
+        <v>-748.0</v>
       </c>
       <c r="J238" s="1">
-        <v>1.0219123505976</v>
+        <v>-0.18733533024113</v>
       </c>
       <c r="K238">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>0.17</v>
+      </c>
+      <c r="L238">
+        <v>679.45</v>
       </c>
       <c r="M238" s="1">
-        <v>405704.0</v>
+        <v>398536.0</v>
       </c>
       <c r="N238" s="1">
-        <v>417382.08</v>
+        <v>399215.45</v>
       </c>
       <c r="O238" s="1">
         <v>0.12</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="B239" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="C239" s="1">
         <v>695000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.629</v>
+        <v>97.81</v>
       </c>
       <c r="E239" s="1">
         <v>99.228</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>689634.6</v>
       </c>
       <c r="I239" s="1">
-        <v>-4163.05</v>
+        <v>-9855.1</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.60366025718547</v>
+        <v>-1.4290321280284</v>
       </c>
       <c r="K239">
-        <v>2.39</v>
+        <v>2.59</v>
       </c>
       <c r="L239" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="M239" s="1">
-        <v>685471.55</v>
+        <v>679779.5</v>
       </c>
       <c r="N239" s="1">
-        <v>702058.72</v>
+        <v>697790.0</v>
       </c>
       <c r="O239" s="1">
         <v>0.2</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="B240" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="C240" s="1">
         <v>400000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.165</v>
+        <v>98.201</v>
       </c>
       <c r="E240" s="1">
         <v>99.517</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>398068.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-1408.0</v>
+        <v>-5264.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.35370841162816</v>
+        <v>-1.3223871298371</v>
       </c>
       <c r="K240">
-        <v>2.47</v>
+        <v>2.71</v>
       </c>
       <c r="L240" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="M240" s="1">
-        <v>396660.0</v>
+        <v>392804.0</v>
       </c>
       <c r="N240" s="1">
-        <v>406535.34</v>
+        <v>403640.99</v>
       </c>
       <c r="O240" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="B241" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="C241" s="1">
-        <v>488000.0</v>
+        <v>694000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>99.357</v>
+        <v>90.134</v>
       </c>
       <c r="E241" s="1">
-        <v>98.16301844</v>
+        <v>83.26116715</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>479035.53</v>
+        <v>577832.5</v>
       </c>
       <c r="I241" s="1">
-        <v>5826.63</v>
+        <v>47697.46</v>
       </c>
       <c r="J241" s="1">
-        <v>1.2163252274836</v>
+        <v>8.2545478144618</v>
       </c>
       <c r="K241">
-        <v>0.55</v>
+        <v>1.09</v>
       </c>
       <c r="L241" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="M241" s="1">
-        <v>484862.16</v>
+        <v>625529.96</v>
       </c>
       <c r="N241" s="1">
-        <v>487539.48</v>
+        <v>633087.91</v>
       </c>
       <c r="O241" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="B242" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="C242" s="1">
-        <v>694000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>90.685</v>
+        <v>101.804</v>
       </c>
       <c r="E242" s="1">
-        <v>83.26116715</v>
+        <v>99.329</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>577832.5</v>
+        <v>595974.0</v>
       </c>
       <c r="I242" s="1">
-        <v>51521.4</v>
+        <v>14850.0</v>
       </c>
       <c r="J242" s="1">
-        <v>8.9163209061449</v>
+        <v>2.4917194374251</v>
       </c>
       <c r="K242">
-        <v>0.96</v>
+        <v>0.98</v>
       </c>
       <c r="L242" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="M242" s="1">
-        <v>629353.9</v>
+        <v>610824.0</v>
       </c>
       <c r="N242" s="1">
-        <v>635984.93</v>
+        <v>616684.27</v>
       </c>
       <c r="O242" s="1">
         <v>0.18</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="B243" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="C243" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>102.575</v>
+        <v>97.927</v>
       </c>
       <c r="E243" s="1">
-        <v>99.329</v>
+        <v>100.231</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>595974.0</v>
+        <v>400924.0</v>
       </c>
       <c r="I243" s="1">
-        <v>19476.0</v>
+        <v>-9216.0</v>
       </c>
       <c r="J243" s="1">
-        <v>3.2679277955079</v>
+        <v>-2.2986900260398</v>
       </c>
       <c r="K243">
-        <v>0.7</v>
+        <v>0.79</v>
       </c>
       <c r="L243" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="M243" s="1">
-        <v>615450.0</v>
+        <v>391708.0</v>
       </c>
       <c r="N243" s="1">
-        <v>619654.11</v>
+        <v>394872.38</v>
       </c>
       <c r="O243" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="B244" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="C244" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.681</v>
+        <v>90.008</v>
       </c>
       <c r="E244" s="1">
-        <v>100.231</v>
+        <v>89.875</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>400924.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-6200.0</v>
+        <v>133.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-1.5464277518931</v>
+        <v>0.14798331015299</v>
       </c>
       <c r="K244">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>0.09</v>
+      </c>
+      <c r="L244">
+        <v>87.67</v>
       </c>
       <c r="M244" s="1">
-        <v>394724.0</v>
+        <v>90008.0</v>
       </c>
       <c r="N244" s="1">
-        <v>396819.89</v>
+        <v>90095.67</v>
       </c>
       <c r="O244" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="B245" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="C245" s="1">
         <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>90.225</v>
+        <v>90.4</v>
       </c>
       <c r="E245" s="1">
         <v>89.875</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>89875.0</v>
       </c>
       <c r="I245" s="1">
-        <v>350.0</v>
+        <v>525.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.3894297635605</v>
+        <v>0.58414464534075</v>
       </c>
       <c r="K245">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="L245">
-        <v>52.05</v>
+        <v>140.41</v>
       </c>
       <c r="M245" s="1">
-        <v>90225.0</v>
+        <v>90400.0</v>
       </c>
       <c r="N245" s="1">
-        <v>90277.05</v>
+        <v>90540.41</v>
       </c>
       <c r="O245" s="1">
         <v>0.03</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="B246" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="C246" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>90.795</v>
+        <v>100.465</v>
       </c>
       <c r="E246" s="1">
-        <v>89.875</v>
+        <v>100.539</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>89875.0</v>
+        <v>301617.0</v>
       </c>
       <c r="I246" s="1">
-        <v>920.0</v>
+        <v>-222.0</v>
       </c>
       <c r="J246" s="1">
-        <v>1.0236439499305</v>
+        <v>-0.073603278329802</v>
       </c>
       <c r="K246">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>122.6</v>
+        <v>2.15</v>
+      </c>
+      <c r="L246" t="s">
+        <v>598</v>
       </c>
       <c r="M246" s="1">
-        <v>90795.0</v>
+        <v>301395.0</v>
       </c>
       <c r="N246" s="1">
-        <v>90917.6</v>
+        <v>307838.84</v>
       </c>
       <c r="O246" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B247" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="C247" s="1">
         <v>2020000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.809</v>
+        <v>98.043</v>
       </c>
       <c r="E247" s="1">
         <v>100.369</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>2027453.8</v>
       </c>
       <c r="I247" s="1">
-        <v>-31512.0</v>
+        <v>-46985.2</v>
       </c>
       <c r="J247" s="1">
-        <v>-1.5542647630244</v>
+        <v>-2.3174486146121</v>
       </c>
       <c r="K247">
-        <v>0.81</v>
+        <v>1.03</v>
       </c>
       <c r="L247" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="M247" s="1">
-        <v>1995941.8</v>
+        <v>1980468.6</v>
       </c>
       <c r="N247" s="1">
-        <v>2012378.51</v>
+        <v>2001222.02</v>
       </c>
       <c r="O247" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B248" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C248" s="1">
         <v>1990000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>88.676</v>
+        <v>88.269</v>
       </c>
       <c r="E248" s="1">
         <v>90.9161809</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>1809232.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-44579.6</v>
+        <v>-52678.9</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.4640068272062</v>
+        <v>-2.9116719138286</v>
       </c>
       <c r="K248">
-        <v>1.47</v>
+        <v>1.71</v>
       </c>
       <c r="L248" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="M248" s="1">
-        <v>1764652.4</v>
+        <v>1756553.1</v>
       </c>
       <c r="N248" s="1">
-        <v>1793909.49</v>
+        <v>1790594.37</v>
       </c>
       <c r="O248" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="B249" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="C249" s="1">
-        <v>1310103.0</v>
+        <v>810103.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.873</v>
+        <v>100.025</v>
       </c>
       <c r="E249" s="1">
-        <v>99.67399968</v>
+        <v>99.67399948</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1305832.06</v>
+        <v>807462.06</v>
       </c>
       <c r="I249" s="1">
-        <v>15708.14</v>
+        <v>2843.47</v>
       </c>
       <c r="J249" s="1">
-        <v>1.2029219132512</v>
+        <v>0.35214905329422</v>
       </c>
       <c r="K249">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="L249" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="M249" s="1">
-        <v>1321540.2</v>
+        <v>810305.53</v>
       </c>
       <c r="N249" s="1">
-        <v>1332563.91</v>
+        <v>819069.62</v>
       </c>
       <c r="O249" s="1">
-        <v>0.37</v>
+        <v>0.24</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="B250" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="C250" s="1">
         <v>300000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>98.56</v>
+        <v>96.971</v>
       </c>
       <c r="E250" s="1">
         <v>99.766</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>299298.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-3618.0</v>
+        <v>-8385.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-1.2088286590622</v>
+        <v>-2.8015556401981</v>
       </c>
       <c r="K250">
-        <v>2.15</v>
+        <v>2.46</v>
       </c>
       <c r="L250" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="M250" s="1">
-        <v>295680.0</v>
+        <v>290913.0</v>
       </c>
       <c r="N250" s="1">
-        <v>302142.33</v>
+        <v>298283.55</v>
       </c>
       <c r="O250" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="B251" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="C251" s="1">
         <v>347000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.671</v>
+        <v>97.809</v>
       </c>
       <c r="E251" s="1">
         <v>99.945</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>346809.15</v>
       </c>
       <c r="I251" s="1">
-        <v>-4420.78</v>
+        <v>-7411.92</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.2747010855971</v>
+        <v>-2.1371754464956</v>
       </c>
       <c r="K251">
-        <v>0.85</v>
+        <v>1.1</v>
       </c>
       <c r="L251" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="M251" s="1">
-        <v>342388.37</v>
+        <v>339397.23</v>
       </c>
       <c r="N251" s="1">
-        <v>345324.85</v>
+        <v>343201.3</v>
       </c>
       <c r="O251" s="1">
         <v>0.1</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="B252" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="C252" s="1">
         <v>333000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>99.186</v>
+        <v>98.393</v>
       </c>
       <c r="E252" s="1">
         <v>99.682</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>331941.06</v>
       </c>
       <c r="I252" s="1">
-        <v>-1651.68</v>
+        <v>-4292.37</v>
       </c>
       <c r="J252" s="1">
-        <v>-0.49758231175137</v>
+        <v>-1.2931120964668</v>
       </c>
       <c r="K252">
-        <v>0.75</v>
+        <v>0.94</v>
       </c>
       <c r="L252" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="M252" s="1">
-        <v>330289.38</v>
+        <v>327648.69</v>
       </c>
       <c r="N252" s="1">
-        <v>332773.2</v>
+        <v>330784.82</v>
       </c>
       <c r="O252" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B253" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="C253" s="1">
         <v>2654000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>88.5</v>
+        <v>88.148</v>
       </c>
       <c r="E253" s="1">
         <v>88.18168877</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>2340342.02</v>
       </c>
       <c r="I253" s="1">
-        <v>8447.98</v>
+        <v>-894.1</v>
       </c>
       <c r="J253" s="1">
-        <v>0.36097202578963</v>
+        <v>-0.038203817747972</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253">
         <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>2348790.0</v>
+        <v>2339447.92</v>
       </c>
       <c r="N253" s="1">
-        <v>2348790.0</v>
+        <v>2339447.92</v>
       </c>
       <c r="O253" s="1">
-        <v>0.66</v>
+        <v>0.68</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="B254" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="C254" s="1">
         <v>455000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>62.867</v>
+        <v>62.392</v>
       </c>
       <c r="E254" s="1">
         <v>73.7520967</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>335572.04</v>
       </c>
       <c r="I254" s="1">
-        <v>-49527.19</v>
+        <v>-51688.44</v>
       </c>
       <c r="J254" s="1">
-        <v>-14.75903355953</v>
+        <v>-15.403083045894</v>
       </c>
       <c r="K254">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="L254">
-        <v>557.84</v>
+        <v>638.87</v>
       </c>
       <c r="M254" s="1">
-        <v>286044.85</v>
+        <v>283883.6</v>
       </c>
       <c r="N254" s="1">
-        <v>286602.69</v>
+        <v>284522.47</v>
       </c>
       <c r="O254" s="1">
         <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="B255" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="C255" s="1">
         <v>838000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>95.191</v>
+        <v>94.876</v>
       </c>
       <c r="E255" s="1">
         <v>93.98170644</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>787566.7</v>
       </c>
       <c r="I255" s="1">
-        <v>10133.88</v>
+        <v>7494.18</v>
       </c>
       <c r="J255" s="1">
-        <v>1.286732920526</v>
+        <v>0.95156130902944</v>
       </c>
       <c r="K255">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="L255" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="M255" s="1">
-        <v>797700.58</v>
+        <v>795060.88</v>
       </c>
       <c r="N255" s="1">
-        <v>799755.4</v>
+        <v>797414.17</v>
       </c>
       <c r="O255" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="B256" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="C256" s="1">
         <v>455000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>85.935</v>
+        <v>85.634</v>
       </c>
       <c r="E256" s="1">
         <v>92.08948352</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>419007.15</v>
       </c>
       <c r="I256" s="1">
-        <v>-28002.9</v>
+        <v>-29372.45</v>
       </c>
       <c r="J256" s="1">
-        <v>-6.6831556454347</v>
+        <v>-7.0100116429994</v>
       </c>
       <c r="K256">
-        <v>1.02</v>
+        <v>1.1</v>
       </c>
       <c r="L256" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="M256" s="1">
-        <v>391004.25</v>
+        <v>389634.7</v>
       </c>
       <c r="N256" s="1">
-        <v>395660.21</v>
+        <v>394655.28</v>
       </c>
       <c r="O256" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="B257" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="C257" s="1">
         <v>540000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>98.886</v>
+        <v>97.896</v>
       </c>
       <c r="E257" s="1">
         <v>99.998</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>539989.2</v>
       </c>
       <c r="I257" s="1">
-        <v>-6004.8</v>
+        <v>-11350.8</v>
       </c>
       <c r="J257" s="1">
-        <v>-1.1120222404448</v>
+        <v>-2.1020420408408</v>
       </c>
       <c r="K257">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="L257" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="M257" s="1">
-        <v>533984.4</v>
+        <v>528638.4</v>
       </c>
       <c r="N257" s="1">
-        <v>535157.9</v>
+        <v>531083.19</v>
       </c>
       <c r="O257" s="1">
         <v>0.15</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="B258" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="C258" s="1">
         <v>300000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>101.761</v>
+        <v>100.689</v>
       </c>
       <c r="E258" s="1">
         <v>100.09619333</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>300288.58</v>
       </c>
       <c r="I258" s="1">
-        <v>4994.42</v>
+        <v>1778.42</v>
       </c>
       <c r="J258" s="1">
-        <v>1.6632067726318</v>
+        <v>0.59223697417997</v>
       </c>
       <c r="K258">
-        <v>2.13</v>
+        <v>2.39</v>
       </c>
       <c r="L258" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="M258" s="1">
-        <v>305283.0</v>
+        <v>302067.0</v>
       </c>
       <c r="N258" s="1">
-        <v>311669.3</v>
+        <v>309243.99</v>
       </c>
       <c r="O258" s="1">
         <v>0.09</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="B259" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="C259" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>102.015</v>
+        <v>101.388</v>
       </c>
       <c r="E259" s="1">
         <v>103.1</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>618600.0</v>
+        <v>412400.0</v>
       </c>
       <c r="I259" s="1">
-        <v>-6510.0</v>
+        <v>-6848.0</v>
       </c>
       <c r="J259" s="1">
-        <v>-1.0523763336566</v>
+        <v>-1.6605237633366</v>
       </c>
       <c r="K259">
-        <v>3.19</v>
+        <v>3.47</v>
       </c>
       <c r="L259" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="M259" s="1">
-        <v>612090.0</v>
+        <v>405552.0</v>
       </c>
       <c r="N259" s="1">
-        <v>631224.25</v>
+        <v>419447.89</v>
       </c>
       <c r="O259" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="B260" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="C260" s="1">
         <v>3533000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>87.474</v>
+        <v>86.961</v>
       </c>
       <c r="E260" s="1">
         <v>88.7182287</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>3134415.02</v>
       </c>
       <c r="I260" s="1">
-        <v>-43958.6</v>
+        <v>-62082.89</v>
       </c>
       <c r="J260" s="1">
-        <v>-1.4024498899957</v>
+        <v>-1.9806850593767</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>3090456.42</v>
+        <v>3072332.13</v>
       </c>
       <c r="N260" s="1">
-        <v>3090456.42</v>
+        <v>3072332.13</v>
       </c>
       <c r="O260" s="1">
-        <v>0.87</v>
+        <v>0.9</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="B261" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="C261" s="1">
-        <v>6016289.0</v>
+        <v>4660000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>98.758</v>
+        <v>83.802</v>
       </c>
       <c r="E261" s="1">
-        <v>114.38153736</v>
+        <v>84.103</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>6881523.85</v>
+        <v>3919199.8</v>
       </c>
       <c r="I261" s="1">
-        <v>220787.31</v>
+        <v>-14026.6</v>
       </c>
       <c r="J261" s="1">
-        <v>3.2084072483451</v>
+        <v>-0.35789448652248</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261">
-        <v>236.44</v>
+        <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>7102311.16</v>
+        <v>3905173.2</v>
       </c>
       <c r="N261" s="1">
-        <v>7102547.6</v>
+        <v>3905173.2</v>
       </c>
       <c r="O261" s="1">
-        <v>1.99</v>
+        <v>1.14</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="B262" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="C262" s="1">
-        <v>1346889.0</v>
+        <v>11236770.0</v>
       </c>
       <c r="D262" s="1">
-        <v>96.71</v>
+        <v>62.198</v>
       </c>
       <c r="E262" s="1">
-        <v>112.6789186</v>
+        <v>73.12521855</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>1517659.96</v>
+        <v>8216912.62</v>
       </c>
       <c r="I262" s="1">
-        <v>78087.25</v>
+        <v>-1227866.42</v>
       </c>
       <c r="J262" s="1">
-        <v>5.1452401761986</v>
+        <v>-14.943160245022</v>
       </c>
       <c r="K262">
-        <v>0.08</v>
+        <v>0.44</v>
       </c>
       <c r="L262" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="M262" s="1">
-        <v>1595747.21</v>
+        <v>6989046.2</v>
       </c>
       <c r="N262" s="1">
-        <v>1596791.48</v>
+        <v>7037995.42</v>
       </c>
       <c r="O262" s="1">
-        <v>0.45</v>
+        <v>2.05</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="B263" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="C263" s="1">
-        <v>11236770.0</v>
+        <v>1728146.0</v>
       </c>
       <c r="D263" s="1">
-        <v>62.881</v>
+        <v>84.19</v>
       </c>
       <c r="E263" s="1">
-        <v>73.12521855</v>
+        <v>88.17945822</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>8216912.62</v>
+        <v>1523869.78</v>
       </c>
       <c r="I263" s="1">
-        <v>-1151119.28</v>
+        <v>-68943.66</v>
       </c>
       <c r="J263" s="1">
-        <v>-14.009145931504</v>
+        <v>-4.5242487845648</v>
       </c>
       <c r="K263">
-        <v>0.4</v>
+        <v>1.09</v>
       </c>
       <c r="L263" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="M263" s="1">
-        <v>7065793.34</v>
+        <v>1454926.12</v>
       </c>
       <c r="N263" s="1">
-        <v>7110740.42</v>
+        <v>1473746.34</v>
       </c>
       <c r="O263" s="1">
-        <v>2.0</v>
+        <v>0.43</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="B264" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="C264" s="1">
-        <v>1728146.0</v>
+        <v>5180000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>84.82</v>
+        <v>74.51</v>
       </c>
       <c r="E264" s="1">
-        <v>88.17945822</v>
+        <v>78.51779459</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>1523869.78</v>
+        <v>4067221.76</v>
       </c>
       <c r="I264" s="1">
-        <v>-58056.34</v>
+        <v>-207603.76</v>
       </c>
       <c r="J264" s="1">
-        <v>-3.8097966612344</v>
+        <v>-5.1043137613426</v>
       </c>
       <c r="K264">
-        <v>1.0</v>
+        <v>1.09</v>
       </c>
       <c r="L264" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="M264" s="1">
-        <v>1465813.44</v>
+        <v>3859618.0</v>
       </c>
       <c r="N264" s="1">
-        <v>1483094.9</v>
+        <v>3916030.33</v>
       </c>
       <c r="O264" s="1">
-        <v>0.42</v>
+        <v>1.14</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="B265" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="C265" s="1">
-        <v>400000.0</v>
+        <v>1410000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>79.894</v>
+        <v>98.213</v>
       </c>
       <c r="E265" s="1">
-        <v>80.24</v>
+        <v>99.934</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>320960.0</v>
+        <v>1409069.4</v>
       </c>
       <c r="I265" s="1">
-        <v>-1384.0</v>
+        <v>-24266.1</v>
       </c>
       <c r="J265" s="1">
-        <v>-0.43120638085743</v>
+        <v>-1.7221366101627</v>
       </c>
       <c r="K265">
-        <v>1.0</v>
+        <v>1.29</v>
       </c>
       <c r="L265" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="M265" s="1">
-        <v>319576.0</v>
+        <v>1384803.3</v>
       </c>
       <c r="N265" s="1">
-        <v>323576.0</v>
+        <v>1402974.92</v>
       </c>
       <c r="O265" s="1">
-        <v>0.09</v>
+        <v>0.41</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="B266" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="C266" s="1">
-        <v>5180000.0</v>
+        <v>1890000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>75.286</v>
+        <v>77.345</v>
       </c>
       <c r="E266" s="1">
-        <v>78.51779459</v>
+        <v>82.87465608</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>4067221.76</v>
+        <v>1566331.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-167406.96</v>
+        <v>-104510.5</v>
       </c>
       <c r="J266" s="1">
-        <v>-4.1160027625344</v>
+        <v>-6.6723125571798</v>
       </c>
       <c r="K266">
-        <v>1.0</v>
+        <v>2.61</v>
       </c>
       <c r="L266" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="M266" s="1">
-        <v>3899814.8</v>
+        <v>1461820.5</v>
       </c>
       <c r="N266" s="1">
-        <v>3951614.8</v>
+        <v>1511219.4</v>
       </c>
       <c r="O266" s="1">
-        <v>1.11</v>
+        <v>0.44</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="B267" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="C267" s="1">
-        <v>1410000.0</v>
+        <v>1416000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>98.895</v>
+        <v>96.776</v>
       </c>
       <c r="E267" s="1">
-        <v>99.934</v>
+        <v>99.42846751</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>1409069.4</v>
+        <v>1407907.1</v>
       </c>
       <c r="I267" s="1">
-        <v>-14649.9</v>
+        <v>-37558.94</v>
       </c>
       <c r="J267" s="1">
-        <v>-1.0396861928873</v>
+        <v>-2.6677143683699</v>
       </c>
       <c r="K267">
-        <v>1.12</v>
+        <v>2.79</v>
       </c>
       <c r="L267" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="M267" s="1">
-        <v>1394419.5</v>
+        <v>1370348.16</v>
       </c>
       <c r="N267" s="1">
-        <v>1410180.6</v>
+        <v>1409825.46</v>
       </c>
       <c r="O267" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="B268" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="C268" s="1">
-        <v>1890000.0</v>
+        <v>4924457.0</v>
       </c>
       <c r="D268" s="1">
-        <v>77.871</v>
+        <v>98.559</v>
       </c>
       <c r="E268" s="1">
-        <v>82.87465608</v>
+        <v>99.442132</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>1566331.0</v>
+        <v>4896985.03</v>
       </c>
       <c r="I268" s="1">
-        <v>-94569.1</v>
+        <v>-43489.46</v>
       </c>
       <c r="J268" s="1">
-        <v>-6.0376191239272</v>
+        <v>-0.88808643958628</v>
       </c>
       <c r="K268">
-        <v>2.4</v>
+        <v>1.28</v>
       </c>
       <c r="L268" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="M268" s="1">
-        <v>1471761.9</v>
+        <v>4853495.57</v>
       </c>
       <c r="N268" s="1">
-        <v>1517121.9</v>
+        <v>4916771.47</v>
       </c>
       <c r="O268" s="1">
-        <v>0.43</v>
+        <v>1.43</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="B269" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="C269" s="1">
-        <v>1416000.0</v>
+        <v>972800.0</v>
       </c>
       <c r="D269" s="1">
-        <v>97.6</v>
+        <v>98.067</v>
       </c>
       <c r="E269" s="1">
-        <v>99.42846751</v>
+        <v>98.725</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>1407907.1</v>
+        <v>960396.8</v>
       </c>
       <c r="I269" s="1">
-        <v>-25891.1</v>
+        <v>-6401.02</v>
       </c>
       <c r="J269" s="1">
-        <v>-1.8389778700598</v>
+        <v>-0.66649743106183</v>
       </c>
       <c r="K269">
-        <v>2.56</v>
+        <v>3.57</v>
       </c>
       <c r="L269" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="M269" s="1">
-        <v>1382016.0</v>
+        <v>953995.78</v>
       </c>
       <c r="N269" s="1">
-        <v>1418265.6</v>
+        <v>988744.73</v>
       </c>
       <c r="O269" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="B270" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="C270" s="1">
-        <v>6124457.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>99.429</v>
+        <v>82.116</v>
       </c>
       <c r="E270" s="1">
-        <v>99.44213193</v>
+        <v>81.75</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>6090290.61</v>
+        <v>163500.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-804.26</v>
+        <v>732.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-0.013205609575994</v>
+        <v>0.44770642201835</v>
       </c>
       <c r="K270">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>0.11</v>
+      </c>
+      <c r="L270">
+        <v>213.7</v>
       </c>
       <c r="M270" s="1">
-        <v>6089486.35</v>
+        <v>164232.0</v>
       </c>
       <c r="N270" s="1">
-        <v>6152912.23</v>
+        <v>164445.7</v>
       </c>
       <c r="O270" s="1">
-        <v>1.73</v>
+        <v>0.05</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="B271" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="C271" s="1">
-        <v>972800.0</v>
+        <v>4790327.06</v>
       </c>
       <c r="D271" s="1">
-        <v>99.052</v>
+        <v>76.63</v>
       </c>
       <c r="E271" s="1">
-        <v>98.725</v>
+        <v>77.80337132</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>960396.8</v>
+        <v>3727035.95</v>
       </c>
       <c r="I271" s="1">
-        <v>3181.06</v>
+        <v>-56208.32</v>
       </c>
       <c r="J271" s="1">
-        <v>0.33122351094881</v>
+        <v>-1.5081239020514</v>
       </c>
       <c r="K271">
-        <v>3.28</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>0.0</v>
+      </c>
+      <c r="L271">
+        <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>963577.86</v>
+        <v>3670827.63</v>
       </c>
       <c r="N271" s="1">
-        <v>995485.7</v>
+        <v>3670827.63</v>
       </c>
       <c r="O271" s="1">
-        <v>0.28</v>
+        <v>1.07</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="B272" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="C272" s="1">
-        <v>200000.0</v>
+        <v>8481534.2</v>
       </c>
       <c r="D272" s="1">
-        <v>82.804</v>
+        <v>87.956</v>
       </c>
       <c r="E272" s="1">
-        <v>81.75</v>
+        <v>103.18811047</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>163500.0</v>
+        <v>8751934.88</v>
       </c>
       <c r="I272" s="1">
-        <v>2108.0</v>
+        <v>-1291916.66</v>
       </c>
       <c r="J272" s="1">
-        <v>1.2892966360856</v>
+        <v>-14.761497631253</v>
       </c>
       <c r="K272">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.9</v>
+      </c>
+      <c r="L272" t="s">
+        <v>670</v>
       </c>
       <c r="M272" s="1">
-        <v>165608.0</v>
+        <v>7460018.22</v>
       </c>
       <c r="N272" s="1">
-        <v>165608.0</v>
+        <v>7621515.93</v>
       </c>
       <c r="O272" s="1">
-        <v>0.05</v>
+        <v>2.22</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="B273" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="C273" s="1">
-        <v>5800327.06</v>
+        <v>2909276.0</v>
       </c>
       <c r="D273" s="1">
-        <v>76.868</v>
+        <v>96.611</v>
       </c>
       <c r="E273" s="1">
-        <v>77.80337132</v>
+        <v>98.81259908</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>4512850.0</v>
+        <v>2874731.23</v>
       </c>
       <c r="I273" s="1">
-        <v>-54254.6</v>
+        <v>-64050.59</v>
       </c>
       <c r="J273" s="1">
-        <v>-1.2022247581905</v>
+        <v>-2.2280548988922</v>
       </c>
       <c r="K273">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.36</v>
+      </c>
+      <c r="L273" t="s">
+        <v>673</v>
       </c>
       <c r="M273" s="1">
-        <v>4458595.4</v>
+        <v>2810680.64</v>
       </c>
       <c r="N273" s="1">
-        <v>4458595.4</v>
+        <v>2821042.44</v>
       </c>
       <c r="O273" s="1">
-        <v>1.25</v>
+        <v>0.82</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="B274" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="C274" s="1">
-        <v>8481534.2</v>
+        <v>4404802.0</v>
       </c>
       <c r="D274" s="1">
-        <v>88.243</v>
+        <v>97.719</v>
       </c>
       <c r="E274" s="1">
-        <v>103.18811047</v>
+        <v>99.87601032</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>8751934.88</v>
+        <v>4399340.5</v>
       </c>
       <c r="I274" s="1">
-        <v>-1267574.65</v>
+        <v>-95012.04</v>
       </c>
       <c r="J274" s="1">
-        <v>-14.483364734542</v>
+        <v>-2.1596882532734</v>
       </c>
       <c r="K274">
-        <v>1.73</v>
+        <v>1.68</v>
       </c>
       <c r="L274" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="M274" s="1">
-        <v>7484360.23</v>
+        <v>4304328.46</v>
       </c>
       <c r="N274" s="1">
-        <v>7630753.83</v>
+        <v>4378377.41</v>
       </c>
       <c r="O274" s="1">
-        <v>2.14</v>
+        <v>1.28</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="B275" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="C275" s="1">
-        <v>2909276.0</v>
+        <v>3380000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>97.136</v>
+        <v>97.037</v>
       </c>
       <c r="E275" s="1">
-        <v>98.81259908</v>
+        <v>99.374</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>2874731.23</v>
+        <v>3358841.2</v>
       </c>
       <c r="I275" s="1">
-        <v>-48776.89</v>
+        <v>-78990.6</v>
       </c>
       <c r="J275" s="1">
-        <v>-1.6967460989388</v>
+        <v>-2.3517217783324</v>
       </c>
       <c r="K275">
-        <v>0.18</v>
+        <v>1.98</v>
       </c>
       <c r="L275" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="M275" s="1">
-        <v>2825954.34</v>
+        <v>3279850.6</v>
       </c>
       <c r="N275" s="1">
-        <v>2831135.24</v>
+        <v>3346783.86</v>
       </c>
       <c r="O275" s="1">
-        <v>0.79</v>
+        <v>0.98</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="B276" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="C276" s="1">
-        <v>4404802.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.249</v>
+        <v>98.504</v>
       </c>
       <c r="E276" s="1">
-        <v>99.87601032</v>
+        <v>100.73</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>4399340.5</v>
+        <v>302190.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-71666.58</v>
+        <v>-6678.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-1.6290300784856</v>
+        <v>-2.2098679638638</v>
       </c>
       <c r="K276">
-        <v>1.5</v>
+        <v>1.66</v>
       </c>
       <c r="L276" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="M276" s="1">
-        <v>4327673.92</v>
+        <v>295512.0</v>
       </c>
       <c r="N276" s="1">
-        <v>4393564.93</v>
+        <v>300497.96</v>
       </c>
       <c r="O276" s="1">
-        <v>1.23</v>
+        <v>0.09</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="B277" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="C277" s="1">
-        <v>3380000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>97.565</v>
+        <v>98.193</v>
       </c>
       <c r="E277" s="1">
-        <v>99.374</v>
+        <v>99.24</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>3358841.2</v>
+        <v>198480.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-61144.2</v>
+        <v>-2094.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-1.8203956769376</v>
+        <v>-1.0550181378476</v>
       </c>
       <c r="K277">
-        <v>1.8</v>
+        <v>0.79</v>
       </c>
       <c r="L277" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="M277" s="1">
-        <v>3297697.0</v>
+        <v>196386.0</v>
       </c>
       <c r="N277" s="1">
-        <v>3358370.32</v>
+        <v>197968.19</v>
       </c>
       <c r="O277" s="1">
-        <v>0.94</v>
+        <v>0.06</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="B278" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="C278" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>98.726</v>
+        <v>87.681</v>
       </c>
       <c r="E278" s="1">
-        <v>100.73</v>
+        <v>85.48</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>302190.0</v>
+        <v>170960.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-6012.0</v>
+        <v>4402.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-1.9894768192197</v>
+        <v>2.5748713149275</v>
       </c>
       <c r="K278">
-        <v>1.46</v>
+        <v>1.78</v>
       </c>
       <c r="L278" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="M278" s="1">
-        <v>296178.0</v>
+        <v>175362.0</v>
       </c>
       <c r="N278" s="1">
-        <v>300549.58</v>
+        <v>178930.22</v>
       </c>
       <c r="O278" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="B279" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="C279" s="1">
-        <v>339000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>102.982</v>
+        <v>91.468</v>
       </c>
       <c r="E279" s="1">
-        <v>99.775</v>
+        <v>94.01785714</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>338237.25</v>
+        <v>658125.0</v>
       </c>
       <c r="I279" s="1">
-        <v>10871.73</v>
+        <v>-17849.0</v>
       </c>
       <c r="J279" s="1">
-        <v>3.2142320220496</v>
+        <v>-2.7120987654321</v>
       </c>
       <c r="K279">
-        <v>1.19</v>
+        <v>0.87</v>
       </c>
       <c r="L279" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="M279" s="1">
-        <v>349108.98</v>
+        <v>640276.0</v>
       </c>
       <c r="N279" s="1">
-        <v>353131.7</v>
+        <v>646384.22</v>
       </c>
       <c r="O279" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="B280" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="C280" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>98.923</v>
+        <v>100.853</v>
       </c>
       <c r="E280" s="1">
-        <v>99.24</v>
+        <v>99.942</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>198480.0</v>
+        <v>499710.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-634.0</v>
+        <v>4555.0</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.31942765014107</v>
+        <v>0.91152868663825</v>
       </c>
       <c r="K280">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>0.06</v>
+      </c>
+      <c r="L280">
+        <v>297.95</v>
       </c>
       <c r="M280" s="1">
-        <v>197846.0</v>
+        <v>504265.0</v>
       </c>
       <c r="N280" s="1">
-        <v>198893.95</v>
+        <v>504562.95</v>
       </c>
       <c r="O280" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="B281" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="C281" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>88.71</v>
+        <v>94.094</v>
       </c>
       <c r="E281" s="1">
-        <v>85.48</v>
+        <v>94.5700925</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>170960.0</v>
+        <v>378280.37</v>
       </c>
       <c r="I281" s="1">
-        <v>6460.0</v>
+        <v>-1904.37</v>
       </c>
       <c r="J281" s="1">
-        <v>3.7786616752457</v>
+        <v>-0.50342818476148</v>
       </c>
       <c r="K281">
-        <v>1.65</v>
+        <v>0.35</v>
       </c>
       <c r="L281" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="M281" s="1">
-        <v>177420.0</v>
+        <v>376376.0</v>
       </c>
       <c r="N281" s="1">
-        <v>180724.66</v>
+        <v>377773.26</v>
       </c>
       <c r="O281" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="B282" t="s">
-        <v>702</v>
+        <v>698</v>
       </c>
       <c r="C282" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>92.183</v>
+        <v>100.389</v>
       </c>
       <c r="E282" s="1">
-        <v>94.01785714</v>
+        <v>99.858</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>658125.0</v>
+        <v>499290.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-12844.0</v>
+        <v>2655.0</v>
       </c>
       <c r="J282" s="1">
-        <v>-1.9516049382716</v>
+        <v>0.53175509223097</v>
       </c>
       <c r="K282">
-        <v>0.75</v>
+        <v>3.26</v>
       </c>
       <c r="L282" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="M282" s="1">
-        <v>645281.0</v>
+        <v>501945.0</v>
       </c>
       <c r="N282" s="1">
-        <v>650516.62</v>
+        <v>518241.23</v>
       </c>
       <c r="O282" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>704</v>
+        <v>700</v>
       </c>
       <c r="B283" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="C283" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>101.543</v>
+        <v>97.625</v>
       </c>
       <c r="E283" s="1">
-        <v>99.858</v>
+        <v>100.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>499290.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I283" s="1">
-        <v>8425.0</v>
+        <v>-7125.0</v>
       </c>
       <c r="J283" s="1">
-        <v>1.6873961024655</v>
+        <v>-2.375</v>
       </c>
       <c r="K283">
-        <v>2.98</v>
+        <v>1.58</v>
       </c>
       <c r="L283" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="M283" s="1">
-        <v>507715.0</v>
+        <v>292875.0</v>
       </c>
       <c r="N283" s="1">
-        <v>522631.1</v>
+        <v>297621.58</v>
       </c>
       <c r="O283" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="B284" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="C284" s="1">
-        <v>300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>98.713</v>
+        <v>92.788</v>
       </c>
       <c r="E284" s="1">
-        <v>99.67</v>
+        <v>94.54545455</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>299010.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-2871.0</v>
+        <v>-19332.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-0.96016855623558</v>
+        <v>-1.8588461538462</v>
       </c>
       <c r="K284">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>796.23</v>
+        <v>0.29</v>
+      </c>
+      <c r="L284" t="s">
+        <v>705</v>
       </c>
       <c r="M284" s="1">
-        <v>296139.0</v>
+        <v>1020668.0</v>
       </c>
       <c r="N284" s="1">
-        <v>296935.23</v>
+        <v>1023858.0</v>
       </c>
       <c r="O284" s="1">
-        <v>0.08</v>
+        <v>0.3</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="B285" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="C285" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>97.718</v>
+        <v>95.25</v>
       </c>
       <c r="E285" s="1">
-        <v>100.0</v>
+        <v>98.642</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>300000.0</v>
+        <v>591852.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-6846.0</v>
+        <v>-20352.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-2.282</v>
+        <v>-3.4386975122159</v>
       </c>
       <c r="K285">
-        <v>1.32</v>
+        <v>3.85</v>
       </c>
       <c r="L285" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="M285" s="1">
-        <v>293154.0</v>
+        <v>571500.0</v>
       </c>
       <c r="N285" s="1">
-        <v>297099.21</v>
+        <v>594585.62</v>
       </c>
       <c r="O285" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="B286" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="C286" s="1">
-        <v>1100000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>93.091</v>
+        <v>97.753</v>
       </c>
       <c r="E286" s="1">
-        <v>94.54545455</v>
+        <v>99.628</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>1040000.0</v>
+        <v>353679.4</v>
       </c>
       <c r="I286" s="1">
-        <v>-15999.0</v>
+        <v>-6656.25</v>
       </c>
       <c r="J286" s="1">
-        <v>-1.5383653846154</v>
+        <v>-1.8820010438832</v>
       </c>
       <c r="K286">
-        <v>0.16</v>
+        <v>1.68</v>
       </c>
       <c r="L286" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="M286" s="1">
-        <v>1024001.0</v>
+        <v>347023.15</v>
       </c>
       <c r="N286" s="1">
-        <v>1025761.0</v>
+        <v>352997.36</v>
       </c>
       <c r="O286" s="1">
-        <v>0.29</v>
+        <v>0.1</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="B287" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="C287" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>96.845</v>
+        <v>97.316</v>
       </c>
       <c r="E287" s="1">
-        <v>98.642</v>
+        <v>99.736</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>591852.0</v>
+        <v>299208.0</v>
       </c>
       <c r="I287" s="1">
-        <v>-10782.0</v>
+        <v>-7260.0</v>
       </c>
       <c r="J287" s="1">
-        <v>-1.8217392185884</v>
+        <v>-2.4264057110772</v>
       </c>
       <c r="K287">
-        <v>3.54</v>
+        <v>1.51</v>
       </c>
       <c r="L287" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="M287" s="1">
-        <v>581070.0</v>
+        <v>291948.0</v>
       </c>
       <c r="N287" s="1">
-        <v>602285.75</v>
+        <v>296484.99</v>
       </c>
       <c r="O287" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="B288" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="C288" s="1">
-        <v>355000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>98.739</v>
+        <v>97.453</v>
       </c>
       <c r="E288" s="1">
-        <v>99.628</v>
+        <v>99.594</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>353679.4</v>
+        <v>259940.34</v>
       </c>
       <c r="I288" s="1">
-        <v>-3155.95</v>
+        <v>-5588.01</v>
       </c>
       <c r="J288" s="1">
-        <v>-0.89231942827318</v>
+        <v>-2.1497278952547</v>
       </c>
       <c r="K288">
-        <v>1.45</v>
+        <v>2.8</v>
       </c>
       <c r="L288" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="M288" s="1">
-        <v>350523.45</v>
+        <v>254352.33</v>
       </c>
       <c r="N288" s="1">
-        <v>355675.81</v>
+        <v>261664.8</v>
       </c>
       <c r="O288" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="B289" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="C289" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>98.143</v>
+        <v>94.677</v>
       </c>
       <c r="E289" s="1">
-        <v>99.736</v>
+        <v>93.6</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>299208.0</v>
+        <v>374400.0</v>
       </c>
       <c r="I289" s="1">
-        <v>-4779.0</v>
+        <v>4308.0</v>
       </c>
       <c r="J289" s="1">
-        <v>-1.5972166519612</v>
+        <v>1.150641025641</v>
       </c>
       <c r="K289">
-        <v>1.23</v>
+        <v>0.75</v>
       </c>
       <c r="L289" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="M289" s="1">
-        <v>294429.0</v>
+        <v>378708.0</v>
       </c>
       <c r="N289" s="1">
-        <v>298111.19</v>
+        <v>381717.59</v>
       </c>
       <c r="O289" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="B290" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="C290" s="1">
-        <v>261000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>98.302</v>
+        <v>97.467</v>
       </c>
       <c r="E290" s="1">
-        <v>99.594</v>
+        <v>100.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>259940.34</v>
+        <v>900000.0</v>
       </c>
       <c r="I290" s="1">
-        <v>-3372.12</v>
+        <v>-22797.0</v>
       </c>
       <c r="J290" s="1">
-        <v>-1.2972669036287</v>
+        <v>-2.533</v>
       </c>
       <c r="K290">
-        <v>2.56</v>
+        <v>2.45</v>
       </c>
       <c r="L290" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="M290" s="1">
-        <v>256568.22</v>
+        <v>877203.0</v>
       </c>
       <c r="N290" s="1">
-        <v>263253.22</v>
+        <v>899274.58</v>
       </c>
       <c r="O290" s="1">
-        <v>0.07</v>
+        <v>0.26</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="B291" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="C291" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>98.661</v>
+        <v>100.453</v>
       </c>
       <c r="E291" s="1">
-        <v>100.0</v>
+        <v>103.012</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>900000.0</v>
+        <v>412048.0</v>
       </c>
       <c r="I291" s="1">
-        <v>-12051.0</v>
+        <v>-10236.0</v>
       </c>
       <c r="J291" s="1">
-        <v>-1.339</v>
+        <v>-2.4841766007844</v>
       </c>
       <c r="K291">
-        <v>2.18</v>
+        <v>2.62</v>
       </c>
       <c r="L291" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="M291" s="1">
-        <v>887949.0</v>
+        <v>401812.0</v>
       </c>
       <c r="N291" s="1">
-        <v>907536.33</v>
+        <v>412291.45</v>
       </c>
       <c r="O291" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="B292" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="C292" s="1">
-        <v>400000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>101.455</v>
+        <v>100.371</v>
       </c>
       <c r="E292" s="1">
-        <v>103.012</v>
+        <v>99.849</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>412048.0</v>
+        <v>84871.65</v>
       </c>
       <c r="I292" s="1">
-        <v>-6228.0</v>
+        <v>443.7</v>
       </c>
       <c r="J292" s="1">
-        <v>-1.511474391333</v>
+        <v>0.52278941201214</v>
       </c>
       <c r="K292">
-        <v>2.32</v>
+        <v>2.15</v>
       </c>
       <c r="L292" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="M292" s="1">
-        <v>405820.0</v>
+        <v>85315.35</v>
       </c>
       <c r="N292" s="1">
-        <v>415088.49</v>
+        <v>87144.36</v>
       </c>
       <c r="O292" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B293" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="C293" s="1">
-        <v>785000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>101.391</v>
+        <v>107.56</v>
       </c>
       <c r="E293" s="1">
-        <v>99.849</v>
+        <v>99.283</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>783814.65</v>
+        <v>528185.56</v>
       </c>
       <c r="I293" s="1">
-        <v>12104.7</v>
+        <v>44033.64</v>
       </c>
       <c r="J293" s="1">
-        <v>1.5443319412313</v>
+        <v>8.3367746744156</v>
       </c>
       <c r="K293">
-        <v>1.88</v>
+        <v>3.12</v>
       </c>
       <c r="L293" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="M293" s="1">
-        <v>795919.35</v>
+        <v>572219.2</v>
       </c>
       <c r="N293" s="1">
-        <v>810657.99</v>
+        <v>588802.3</v>
       </c>
       <c r="O293" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="B294" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="C294" s="1">
-        <v>532000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>108.584</v>
+        <v>98.748</v>
       </c>
       <c r="E294" s="1">
-        <v>99.283</v>
+        <v>99.115</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>528185.56</v>
+        <v>300318.45</v>
       </c>
       <c r="I294" s="1">
-        <v>49481.32</v>
+        <v>-1112.01</v>
       </c>
       <c r="J294" s="1">
-        <v>9.3681697773033</v>
+        <v>-0.3702769510165</v>
       </c>
       <c r="K294">
-        <v>2.75</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>0.08</v>
+      </c>
+      <c r="L294">
+        <v>232.44</v>
       </c>
       <c r="M294" s="1">
-        <v>577666.88</v>
+        <v>299206.44</v>
       </c>
       <c r="N294" s="1">
-        <v>592307.81</v>
+        <v>299438.88</v>
       </c>
       <c r="O294" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>739</v>
+        <v>735</v>
       </c>
       <c r="B295" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="C295" s="1">
-        <v>303000.0</v>
+        <v>805423.0</v>
       </c>
       <c r="D295" s="1">
-        <v>99.208</v>
+        <v>95.284</v>
       </c>
       <c r="E295" s="1">
-        <v>99.115</v>
+        <v>96.9285928</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>300318.45</v>
+        <v>780685.18</v>
       </c>
       <c r="I295" s="1">
-        <v>281.79</v>
+        <v>-13245.93</v>
       </c>
       <c r="J295" s="1">
-        <v>0.093830399031428</v>
+        <v>-1.6967057066461</v>
       </c>
       <c r="K295">
-        <v>3.33</v>
+        <v>0.99</v>
       </c>
       <c r="L295" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="M295" s="1">
-        <v>300600.24</v>
+        <v>767439.25</v>
       </c>
       <c r="N295" s="1">
-        <v>310682.25</v>
+        <v>775400.8</v>
       </c>
       <c r="O295" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="B296" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="C296" s="1">
-        <v>805423.0</v>
+        <v>386883.39</v>
       </c>
       <c r="D296" s="1">
-        <v>95.69</v>
+        <v>89.511</v>
       </c>
       <c r="E296" s="1">
-        <v>96.9285928</v>
+        <v>93.69960029</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>780685.18</v>
+        <v>362508.19</v>
       </c>
       <c r="I296" s="1">
-        <v>-9975.91</v>
+        <v>-16205.0</v>
       </c>
       <c r="J296" s="1">
-        <v>-1.2778403197048</v>
+        <v>-4.4702438309049</v>
       </c>
       <c r="K296">
-        <v>0.91</v>
+        <v>1.17</v>
       </c>
       <c r="L296" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="M296" s="1">
-        <v>770709.27</v>
+        <v>346303.19</v>
       </c>
       <c r="N296" s="1">
-        <v>778039.72</v>
+        <v>350822.84</v>
       </c>
       <c r="O296" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="B297" t="s">
-        <v>746</v>
+        <v>742</v>
       </c>
       <c r="C297" s="1">
-        <v>386883.39</v>
+        <v>344831.75</v>
       </c>
       <c r="D297" s="1">
-        <v>89.709</v>
+        <v>78.733</v>
       </c>
       <c r="E297" s="1">
-        <v>93.69960029</v>
+        <v>96.18009363</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>362508.19</v>
+        <v>331659.5</v>
       </c>
       <c r="I297" s="1">
-        <v>-15438.97</v>
+        <v>-60163.12</v>
       </c>
       <c r="J297" s="1">
-        <v>-4.2589299844508</v>
+        <v>-18.140026141268</v>
       </c>
       <c r="K297">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>0.27</v>
+      </c>
+      <c r="L297">
+        <v>925.85</v>
       </c>
       <c r="M297" s="1">
-        <v>347069.22</v>
+        <v>271496.38</v>
       </c>
       <c r="N297" s="1">
-        <v>351230.6</v>
+        <v>272422.23</v>
       </c>
       <c r="O297" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="B298" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="C298" s="1">
-        <v>344831.75</v>
+        <v>2850000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>78.606</v>
+        <v>101.512</v>
       </c>
       <c r="E298" s="1">
-        <v>96.18009363</v>
+        <v>119.99153825</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>331659.5</v>
+        <v>3419758.84</v>
       </c>
       <c r="I298" s="1">
-        <v>-60601.05</v>
+        <v>281344.83</v>
       </c>
       <c r="J298" s="1">
-        <v>-18.272068190418</v>
+        <v>8.2270371439408</v>
       </c>
       <c r="K298">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>434.58</v>
+        <v>0.1</v>
+      </c>
+      <c r="L298" t="s">
+        <v>745</v>
       </c>
       <c r="M298" s="1">
-        <v>271058.45</v>
+        <v>3701103.67</v>
       </c>
       <c r="N298" s="1">
-        <v>271493.03</v>
+        <v>3704075.93</v>
       </c>
       <c r="O298" s="1">
-        <v>0.08</v>
+        <v>1.08</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="B299" t="s">
-        <v>751</v>
+        <v>747</v>
       </c>
       <c r="C299" s="1">
-        <v>2850000.0</v>
+        <v>6650000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>101.605</v>
+        <v>99.913</v>
       </c>
       <c r="E299" s="1">
-        <v>119.99153825</v>
+        <v>100.84036842</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>3419758.84</v>
+        <v>6705884.5</v>
       </c>
       <c r="I299" s="1">
-        <v>292727.83</v>
+        <v>-61670.0</v>
       </c>
       <c r="J299" s="1">
-        <v>8.559896872728</v>
+        <v>-0.91964005643103</v>
       </c>
       <c r="K299">
-        <v>0.79</v>
+        <v>0.3</v>
       </c>
       <c r="L299" t="s">
-        <v>752</v>
+        <v>748</v>
       </c>
       <c r="M299" s="1">
-        <v>3712486.67</v>
+        <v>6644214.5</v>
       </c>
       <c r="N299" s="1">
-        <v>3735070.85</v>
+        <v>6663888.95</v>
       </c>
       <c r="O299" s="1">
-        <v>1.05</v>
+        <v>1.94</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>753</v>
+        <v>749</v>
       </c>
       <c r="B300" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="C300" s="1">
-        <v>2910000.0</v>
+        <v>2206000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>101.667</v>
+        <v>85.189</v>
       </c>
       <c r="E300" s="1">
-        <v>101.61324845</v>
+        <v>95.17131958</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>2956945.53</v>
+        <v>2099479.31</v>
       </c>
       <c r="I300" s="1">
-        <v>114934.27</v>
+        <v>-220209.97</v>
       </c>
       <c r="J300" s="1">
-        <v>3.8869255058614</v>
+        <v>-10.488789718056</v>
       </c>
       <c r="K300">
-        <v>0.61</v>
+        <v>0.34</v>
       </c>
       <c r="L300" t="s">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="M300" s="1">
-        <v>3071879.8</v>
+        <v>1879269.34</v>
       </c>
       <c r="N300" s="1">
-        <v>3089608.22</v>
+        <v>1886672.63</v>
       </c>
       <c r="O300" s="1">
-        <v>0.87</v>
+        <v>0.55</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="B301" t="s">
-        <v>757</v>
+        <v>753</v>
       </c>
       <c r="C301" s="1">
-        <v>6650000.0</v>
+        <v>1570000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.143</v>
+        <v>97.548</v>
       </c>
       <c r="E301" s="1">
-        <v>100.84036842</v>
+        <v>101.176</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>6705884.5</v>
+        <v>1588463.2</v>
       </c>
       <c r="I301" s="1">
-        <v>-46375.0</v>
+        <v>-56959.6</v>
       </c>
       <c r="J301" s="1">
-        <v>-0.69155679612436</v>
+        <v>-3.5858306317704</v>
       </c>
       <c r="K301">
-        <v>0.11</v>
+        <v>0.35</v>
       </c>
       <c r="L301" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="M301" s="1">
-        <v>6659509.5</v>
+        <v>1531503.6</v>
       </c>
       <c r="N301" s="1">
-        <v>6667004.53</v>
+        <v>1536934.61</v>
       </c>
       <c r="O301" s="1">
-        <v>1.87</v>
+        <v>0.45</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="B302" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="C302" s="1">
-        <v>2206000.0</v>
+        <v>10020000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>86.772</v>
+        <v>99.103</v>
       </c>
       <c r="E302" s="1">
-        <v>95.17131958</v>
+        <v>100.94736627</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>2099479.31</v>
+        <v>10114926.1</v>
       </c>
       <c r="I302" s="1">
-        <v>-185288.99</v>
+        <v>-184805.5</v>
       </c>
       <c r="J302" s="1">
-        <v>-8.8254734932349</v>
+        <v>-1.8270573425148</v>
       </c>
       <c r="K302">
-        <v>0.11</v>
+        <v>0.67</v>
       </c>
       <c r="L302" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="M302" s="1">
-        <v>1914190.32</v>
+        <v>9930120.6</v>
       </c>
       <c r="N302" s="1">
-        <v>1916528.2</v>
+        <v>9996800.66</v>
       </c>
       <c r="O302" s="1">
-        <v>0.54</v>
+        <v>2.92</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="B303" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
       <c r="C303" s="1">
-        <v>2500000.0</v>
+        <v>4540000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>98.837</v>
+        <v>102.258</v>
       </c>
       <c r="E303" s="1">
-        <v>101.176</v>
+        <v>104.151</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>2529400.0</v>
+        <v>4728455.4</v>
       </c>
       <c r="I303" s="1">
-        <v>-58475.0</v>
+        <v>-85942.2</v>
       </c>
       <c r="J303" s="1">
-        <v>-2.3118130782004</v>
+        <v>-1.8175533600253</v>
       </c>
       <c r="K303">
-        <v>0.11</v>
+        <v>1.16</v>
       </c>
       <c r="L303" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="M303" s="1">
-        <v>2470925.0</v>
+        <v>4642513.2</v>
       </c>
       <c r="N303" s="1">
-        <v>2473655.98</v>
+        <v>4695122.32</v>
       </c>
       <c r="O303" s="1">
-        <v>0.69</v>
+        <v>1.37</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="B304" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="C304" s="1">
-        <v>6310000.0</v>
+        <v>5829000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.559</v>
+        <v>101.409</v>
       </c>
       <c r="E304" s="1">
-        <v>101.552</v>
+        <v>107.54387202</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>6407931.2</v>
+        <v>6268732.3</v>
       </c>
       <c r="I304" s="1">
-        <v>-62658.3</v>
+        <v>-357601.69</v>
       </c>
       <c r="J304" s="1">
-        <v>-0.97782416889869</v>
+        <v>-5.7045296064086</v>
       </c>
       <c r="K304">
-        <v>0.4</v>
+        <v>0.73</v>
       </c>
       <c r="L304" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="M304" s="1">
-        <v>6345272.9</v>
+        <v>5911130.61</v>
       </c>
       <c r="N304" s="1">
-        <v>6370722.07</v>
+        <v>5953640.44</v>
       </c>
       <c r="O304" s="1">
-        <v>1.79</v>
+        <v>1.74</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="B305" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="C305" s="1">
-        <v>4540000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>103.134</v>
+        <v>95.495</v>
       </c>
       <c r="E305" s="1">
-        <v>104.151</v>
+        <v>99.406</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>4728455.4</v>
+        <v>310146.72</v>
       </c>
       <c r="I305" s="1">
-        <v>-46171.8</v>
+        <v>-12202.32</v>
       </c>
       <c r="J305" s="1">
-        <v>-0.97646686061584</v>
+        <v>-3.9343701587429</v>
       </c>
       <c r="K305">
-        <v>0.89</v>
+        <v>1.01</v>
       </c>
       <c r="L305" t="s">
-        <v>770</v>
+        <v>418</v>
       </c>
       <c r="M305" s="1">
-        <v>4682283.6</v>
+        <v>297944.4</v>
       </c>
       <c r="N305" s="1">
-        <v>4722894.15</v>
+        <v>301096.45</v>
       </c>
       <c r="O305" s="1">
-        <v>1.33</v>
+        <v>0.09</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>771</v>
+        <v>766</v>
       </c>
       <c r="B306" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="C306" s="1">
-        <v>5829000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>102.867</v>
+        <v>97.768</v>
       </c>
       <c r="E306" s="1">
-        <v>107.54387202</v>
+        <v>100.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>6268732.3</v>
+        <v>765000.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-272614.87</v>
+        <v>-17074.8</v>
       </c>
       <c r="J306" s="1">
-        <v>-4.3488038243394</v>
+        <v>-2.232</v>
       </c>
       <c r="K306">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="L306" t="s">
-        <v>773</v>
+        <v>768</v>
       </c>
       <c r="M306" s="1">
-        <v>5996117.43</v>
+        <v>747925.2</v>
       </c>
       <c r="N306" s="1">
-        <v>6021880.97</v>
+        <v>751145.83</v>
       </c>
       <c r="O306" s="1">
-        <v>1.69</v>
+        <v>0.22</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
       <c r="B307" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="C307" s="1">
-        <v>312000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>96.396</v>
+        <v>102.473</v>
       </c>
       <c r="E307" s="1">
-        <v>99.406</v>
+        <v>100.77</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>310146.72</v>
+        <v>503850.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-9391.2</v>
+        <v>8515.0</v>
       </c>
       <c r="J307" s="1">
-        <v>-3.0279862382552</v>
+        <v>1.6899870993351</v>
       </c>
       <c r="K307">
-        <v>0.79</v>
+        <v>4.63</v>
       </c>
       <c r="L307" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="M307" s="1">
-        <v>300755.52</v>
+        <v>512365.0</v>
       </c>
       <c r="N307" s="1">
-        <v>303213.05</v>
+        <v>535529.38</v>
       </c>
       <c r="O307" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="B308" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="C308" s="1">
-        <v>765000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>98.593</v>
+        <v>98.923</v>
       </c>
       <c r="E308" s="1">
-        <v>100.0</v>
+        <v>98.69</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>765000.0</v>
+        <v>394760.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-10763.55</v>
+        <v>932.0</v>
       </c>
       <c r="J308" s="1">
-        <v>-1.407</v>
+        <v>0.23609281588813</v>
       </c>
       <c r="K308">
-        <v>0.2</v>
+        <v>2.09</v>
       </c>
       <c r="L308" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="M308" s="1">
-        <v>754236.45</v>
+        <v>395692.0</v>
       </c>
       <c r="N308" s="1">
-        <v>755748.17</v>
+        <v>404057.75</v>
       </c>
       <c r="O308" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="B309" t="s">
-        <v>781</v>
+        <v>776</v>
       </c>
       <c r="C309" s="1">
         <v>500000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>103.345</v>
+        <v>83.151</v>
       </c>
       <c r="E309" s="1">
-        <v>100.77</v>
+        <v>85.4016</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>503850.0</v>
+        <v>427008.0</v>
       </c>
       <c r="I309" s="1">
-        <v>12875.0</v>
+        <v>-11253.0</v>
       </c>
       <c r="J309" s="1">
-        <v>2.5553240051603</v>
+        <v>-2.6353136241007</v>
       </c>
       <c r="K309">
-        <v>4.29</v>
+        <v>0.28</v>
       </c>
       <c r="L309" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="M309" s="1">
-        <v>516725.0</v>
+        <v>415755.0</v>
       </c>
       <c r="N309" s="1">
-        <v>538197.6</v>
+        <v>417133.42</v>
       </c>
       <c r="O309" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="B310" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="C310" s="1">
-        <v>400000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.683</v>
+        <v>99.758</v>
       </c>
       <c r="E310" s="1">
-        <v>98.69</v>
+        <v>99.609</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>394760.0</v>
+        <v>304803.54</v>
       </c>
       <c r="I310" s="1">
-        <v>7972.0</v>
+        <v>455.94</v>
       </c>
       <c r="J310" s="1">
-        <v>2.0194548586483</v>
+        <v>0.14958487686856</v>
       </c>
       <c r="K310">
-        <v>1.82</v>
+        <v>3.66</v>
       </c>
       <c r="L310" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="M310" s="1">
-        <v>402732.0</v>
+        <v>305259.48</v>
       </c>
       <c r="N310" s="1">
-        <v>409993.64</v>
+        <v>316459.92</v>
       </c>
       <c r="O310" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="B311" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="C311" s="1">
-        <v>500000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>83.911</v>
+        <v>100.838</v>
       </c>
       <c r="E311" s="1">
-        <v>85.4016</v>
+        <v>99.813</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>427008.0</v>
+        <v>255521.28</v>
       </c>
       <c r="I311" s="1">
-        <v>-7453.0</v>
+        <v>2624.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-1.7454005545564</v>
+        <v>1.0269203410377</v>
       </c>
       <c r="K311">
-        <v>0.21</v>
+        <v>3.49</v>
       </c>
       <c r="L311" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="M311" s="1">
-        <v>419555.0</v>
+        <v>258145.28</v>
       </c>
       <c r="N311" s="1">
-        <v>420621.78</v>
+        <v>267086.87</v>
       </c>
       <c r="O311" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="B312" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="C312" s="1">
-        <v>306000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.658</v>
+        <v>102.666</v>
       </c>
       <c r="E312" s="1">
-        <v>99.609</v>
+        <v>100.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>304803.54</v>
+        <v>383000.0</v>
       </c>
       <c r="I312" s="1">
-        <v>3209.94</v>
+        <v>10210.78</v>
       </c>
       <c r="J312" s="1">
-        <v>1.0531176901686</v>
+        <v>2.666</v>
       </c>
       <c r="K312">
-        <v>3.38</v>
+        <v>2.21</v>
       </c>
       <c r="L312" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="M312" s="1">
-        <v>308013.48</v>
+        <v>393210.78</v>
       </c>
       <c r="N312" s="1">
-        <v>318342.03</v>
+        <v>401690.52</v>
       </c>
       <c r="O312" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="B313" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
       <c r="C313" s="1">
-        <v>256000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>101.785</v>
+        <v>97.778</v>
       </c>
       <c r="E313" s="1">
-        <v>99.813</v>
+        <v>99.423</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>255521.28</v>
+        <v>795384.0</v>
       </c>
       <c r="I313" s="1">
-        <v>5048.32</v>
+        <v>-13160.0</v>
       </c>
       <c r="J313" s="1">
-        <v>1.9756945488063</v>
+        <v>-1.654546734659</v>
       </c>
       <c r="K313">
-        <v>3.22</v>
+        <v>0.26</v>
       </c>
       <c r="L313" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="M313" s="1">
-        <v>260569.6</v>
+        <v>782224.0</v>
       </c>
       <c r="N313" s="1">
-        <v>268804.56</v>
+        <v>784328.11</v>
       </c>
       <c r="O313" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>795</v>
+        <v>790</v>
       </c>
       <c r="B314" t="s">
-        <v>796</v>
+        <v>791</v>
       </c>
       <c r="C314" s="1">
-        <v>383000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>103.852</v>
+        <v>97.846</v>
       </c>
       <c r="E314" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>383000.0</v>
+        <v>361808.14</v>
       </c>
       <c r="I314" s="1">
-        <v>14753.16</v>
+        <v>-7605.62</v>
       </c>
       <c r="J314" s="1">
-        <v>3.852</v>
+        <v>-2.1021141204839</v>
       </c>
       <c r="K314">
-        <v>1.91</v>
+        <v>1.37</v>
       </c>
       <c r="L314" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
       <c r="M314" s="1">
-        <v>397753.16</v>
+        <v>354202.52</v>
       </c>
       <c r="N314" s="1">
-        <v>405078.59</v>
+        <v>359149.03</v>
       </c>
       <c r="O314" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="B315" t="s">
-        <v>799</v>
+        <v>794</v>
       </c>
       <c r="C315" s="1">
-        <v>800000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>98.632</v>
+        <v>100.566</v>
       </c>
       <c r="E315" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>795384.0</v>
+        <v>407000.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-6328.0</v>
+        <v>2303.62</v>
       </c>
       <c r="J315" s="1">
-        <v>-0.79559055751687</v>
+        <v>0.566</v>
       </c>
       <c r="K315">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="L315">
-        <v>394.52</v>
+        <v>685.37</v>
       </c>
       <c r="M315" s="1">
-        <v>789056.0</v>
+        <v>409303.62</v>
       </c>
       <c r="N315" s="1">
-        <v>789450.52</v>
+        <v>409988.99</v>
       </c>
       <c r="O315" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="B316" t="s">
-        <v>801</v>
+        <v>796</v>
       </c>
       <c r="C316" s="1">
-        <v>323000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.698</v>
+        <v>97.809</v>
       </c>
       <c r="E316" s="1">
-        <v>99.424</v>
+        <v>99.779</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>321139.52</v>
+        <v>1097569.0</v>
       </c>
       <c r="I316" s="1">
-        <v>4115.02</v>
+        <v>-21670.0</v>
       </c>
       <c r="J316" s="1">
-        <v>1.2813807531381</v>
+        <v>-1.974363342988</v>
       </c>
       <c r="K316">
-        <v>2.94</v>
+        <v>0.44</v>
       </c>
       <c r="L316" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="M316" s="1">
-        <v>325254.54</v>
+        <v>1075899.0</v>
       </c>
       <c r="N316" s="1">
-        <v>334749.86</v>
+        <v>1080758.59</v>
       </c>
       <c r="O316" s="1">
-        <v>0.09</v>
+        <v>0.32</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="B317" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="C317" s="1">
-        <v>562000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>98.457</v>
+        <v>97.491</v>
       </c>
       <c r="E317" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>561702.14</v>
+        <v>719000.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-8373.8</v>
+        <v>-18039.71</v>
       </c>
       <c r="J317" s="1">
-        <v>-1.4907901187629</v>
+        <v>-2.509</v>
       </c>
       <c r="K317">
-        <v>1.1</v>
+        <v>0.45</v>
       </c>
       <c r="L317" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
       <c r="M317" s="1">
-        <v>553328.34</v>
+        <v>700960.29</v>
       </c>
       <c r="N317" s="1">
-        <v>559506.49</v>
+        <v>704185.15</v>
       </c>
       <c r="O317" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="B318" t="s">
-        <v>807</v>
+        <v>802</v>
       </c>
       <c r="C318" s="1">
-        <v>1100000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>98.383</v>
+        <v>97.465</v>
       </c>
       <c r="E318" s="1">
-        <v>99.779</v>
+        <v>99.215</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>1097569.0</v>
+        <v>273833.4</v>
       </c>
       <c r="I318" s="1">
-        <v>-15356.0</v>
+        <v>-4830.0</v>
       </c>
       <c r="J318" s="1">
-        <v>-1.3990919933052</v>
+        <v>-1.763846192612</v>
       </c>
       <c r="K318">
-        <v>0.17</v>
+        <v>3.97</v>
       </c>
       <c r="L318" t="s">
-        <v>808</v>
+        <v>803</v>
       </c>
       <c r="M318" s="1">
-        <v>1082213.0</v>
+        <v>269003.4</v>
       </c>
       <c r="N318" s="1">
-        <v>1084134.23</v>
+        <v>279948.88</v>
       </c>
       <c r="O318" s="1">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
       <c r="B319" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="C319" s="1">
-        <v>719000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>98.459</v>
+        <v>99.554</v>
       </c>
       <c r="E319" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>719000.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-11079.79</v>
+        <v>-8460.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-1.541</v>
+        <v>-2.0802801247184</v>
       </c>
       <c r="K319">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>0.2</v>
+      </c>
+      <c r="L319">
+        <v>780.16</v>
       </c>
       <c r="M319" s="1">
-        <v>707920.21</v>
+        <v>398216.0</v>
       </c>
       <c r="N319" s="1">
-        <v>709501.03</v>
+        <v>398996.16</v>
       </c>
       <c r="O319" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="B320" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
       <c r="C320" s="1">
-        <v>276000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>98.107</v>
+        <v>99.64</v>
       </c>
       <c r="E320" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>273833.4</v>
+        <v>334000.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-3058.08</v>
+        <v>-1202.4</v>
       </c>
       <c r="J320" s="1">
-        <v>-1.1167666179509</v>
+        <v>-0.36</v>
       </c>
       <c r="K320">
-        <v>3.7</v>
+        <v>3.1</v>
       </c>
       <c r="L320" t="s">
-        <v>814</v>
+        <v>808</v>
       </c>
       <c r="M320" s="1">
-        <v>270775.32</v>
+        <v>332797.6</v>
       </c>
       <c r="N320" s="1">
-        <v>280983.54</v>
+        <v>343140.08</v>
       </c>
       <c r="O320" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>815</v>
+        <v>809</v>
       </c>
       <c r="B321" t="s">
-        <v>816</v>
+        <v>810</v>
       </c>
       <c r="C321" s="1">
         <v>400000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.271</v>
+        <v>98.422</v>
       </c>
       <c r="E321" s="1">
-        <v>101.669</v>
+        <v>100.78</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>406676.0</v>
+        <v>403120.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-5592.0</v>
+        <v>-9432.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-1.3750504086791</v>
+        <v>-2.339749950387</v>
       </c>
       <c r="K321">
-        <v>3.87</v>
+        <v>2.67</v>
       </c>
       <c r="L321" t="s">
-        <v>817</v>
+        <v>811</v>
       </c>
       <c r="M321" s="1">
-        <v>401084.0</v>
+        <v>393688.0</v>
       </c>
       <c r="N321" s="1">
-        <v>416557.26</v>
+        <v>404354.85</v>
       </c>
       <c r="O321" s="1">
         <v>0.12</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="B322" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="C322" s="1">
-        <v>634000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.196</v>
+        <v>99.679</v>
       </c>
       <c r="E322" s="1">
         <v>100.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>634000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="I322" s="1">
-        <v>1242.64</v>
+        <v>-1377.09</v>
       </c>
       <c r="J322" s="1">
-        <v>0.196</v>
+        <v>-0.321</v>
       </c>
       <c r="K322">
-        <v>2.85</v>
+        <v>2.16</v>
       </c>
       <c r="L322" t="s">
-        <v>820</v>
+        <v>814</v>
       </c>
       <c r="M322" s="1">
-        <v>635242.64</v>
+        <v>427622.91</v>
       </c>
       <c r="N322" s="1">
-        <v>653284.63</v>
+        <v>436883.75</v>
       </c>
       <c r="O322" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>821</v>
+        <v>815</v>
       </c>
       <c r="B323" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="C323" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>99.441</v>
+        <v>93.3</v>
       </c>
       <c r="E323" s="1">
-        <v>100.78</v>
+        <v>93.323</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>403120.0</v>
+        <v>279969.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-5356.0</v>
+        <v>-69.0</v>
       </c>
       <c r="J323" s="1">
-        <v>-1.3286366342528</v>
+        <v>-0.024645585761281</v>
       </c>
       <c r="K323">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>0.27</v>
+      </c>
+      <c r="L323">
+        <v>817.81</v>
       </c>
       <c r="M323" s="1">
-        <v>397764.0</v>
+        <v>279900.0</v>
       </c>
       <c r="N323" s="1">
-        <v>407533.32</v>
+        <v>280717.81</v>
       </c>
       <c r="O323" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="B324" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="C324" s="1">
-        <v>429000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.747</v>
+        <v>99.176</v>
       </c>
       <c r="E324" s="1">
-        <v>100.0</v>
+        <v>99.833</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>429000.0</v>
+        <v>188684.37</v>
       </c>
       <c r="I324" s="1">
-        <v>3204.63</v>
+        <v>-1241.73</v>
       </c>
       <c r="J324" s="1">
-        <v>0.747</v>
+        <v>-0.65809902537237</v>
       </c>
       <c r="K324">
-        <v>1.9</v>
+        <v>2.76</v>
       </c>
       <c r="L324" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
       <c r="M324" s="1">
-        <v>432204.63</v>
+        <v>187442.64</v>
       </c>
       <c r="N324" s="1">
-        <v>440355.88</v>
+        <v>192662.15</v>
       </c>
       <c r="O324" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="B325" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="C325" s="1">
-        <v>300000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>93.925</v>
+        <v>99.46</v>
       </c>
       <c r="E325" s="1">
-        <v>93.323</v>
+        <v>100.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>279969.0</v>
+        <v>661000.0</v>
       </c>
       <c r="I325" s="1">
-        <v>1806.0</v>
+        <v>-3569.4</v>
       </c>
       <c r="J325" s="1">
-        <v>0.64507141862135</v>
+        <v>-0.54</v>
       </c>
       <c r="K325">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>710.96</v>
+        <v>2.04</v>
+      </c>
+      <c r="L325" t="s">
+        <v>822</v>
       </c>
       <c r="M325" s="1">
-        <v>281775.0</v>
+        <v>657430.6</v>
       </c>
       <c r="N325" s="1">
-        <v>282485.96</v>
+        <v>670896.89</v>
       </c>
       <c r="O325" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="B326" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="C326" s="1">
-        <v>189000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.117</v>
+        <v>98.582</v>
       </c>
       <c r="E326" s="1">
-        <v>99.833</v>
+        <v>99.07</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>188684.37</v>
+        <v>495350.0</v>
       </c>
       <c r="I326" s="1">
-        <v>536.76</v>
+        <v>-2440.0</v>
       </c>
       <c r="J326" s="1">
-        <v>0.28447507337253</v>
+        <v>-0.49258100333098</v>
       </c>
       <c r="K326">
-        <v>2.48</v>
+        <v>0.43</v>
       </c>
       <c r="L326" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="M326" s="1">
-        <v>189221.13</v>
+        <v>492910.0</v>
       </c>
       <c r="N326" s="1">
-        <v>193902.12</v>
+        <v>495052.0</v>
       </c>
       <c r="O326" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="B327" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="C327" s="1">
-        <v>661000.0</v>
+        <v>521765.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.413</v>
+        <v>97.732</v>
       </c>
       <c r="E327" s="1">
-        <v>100.0</v>
+        <v>97.83772196</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>661000.0</v>
+        <v>510482.99</v>
       </c>
       <c r="I327" s="1">
-        <v>2729.93</v>
+        <v>-551.62</v>
       </c>
       <c r="J327" s="1">
-        <v>0.413</v>
+        <v>-0.1080584487252</v>
       </c>
       <c r="K327">
-        <v>1.78</v>
+        <v>0.55</v>
       </c>
       <c r="L327" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="M327" s="1">
-        <v>663729.93</v>
+        <v>509931.37</v>
       </c>
       <c r="N327" s="1">
-        <v>675512.93</v>
+        <v>512793.93</v>
       </c>
       <c r="O327" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="B328" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="C328" s="1">
-        <v>500000.0</v>
+        <v>2284200.0</v>
       </c>
       <c r="D328" s="1">
-        <v>99.568</v>
+        <v>97.536</v>
       </c>
       <c r="E328" s="1">
-        <v>99.07</v>
+        <v>101.07926451</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>495350.0</v>
+        <v>2308852.56</v>
       </c>
       <c r="I328" s="1">
-        <v>2490.0</v>
+        <v>-80935.25</v>
       </c>
       <c r="J328" s="1">
-        <v>0.50267487635006</v>
+        <v>-3.5054317197283</v>
       </c>
       <c r="K328">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>816.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L328" t="s">
+        <v>831</v>
       </c>
       <c r="M328" s="1">
-        <v>497840.0</v>
+        <v>2227917.31</v>
       </c>
       <c r="N328" s="1">
-        <v>498656.0</v>
+        <v>2240902.83</v>
       </c>
       <c r="O328" s="1">
-        <v>0.14</v>
+        <v>0.65</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="B329" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="C329" s="1">
-        <v>521765.0</v>
+        <v>1595023.0</v>
       </c>
       <c r="D329" s="1">
-        <v>97.926</v>
+        <v>104.121</v>
       </c>
       <c r="E329" s="1">
-        <v>97.83772196</v>
+        <v>117.69169661</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>510482.99</v>
+        <v>1877209.63</v>
       </c>
       <c r="I329" s="1">
-        <v>460.6</v>
+        <v>-216455.73</v>
       </c>
       <c r="J329" s="1">
-        <v>0.090228275774674</v>
+        <v>-11.53071700362</v>
       </c>
       <c r="K329">
-        <v>0.5</v>
+        <v>0.85</v>
       </c>
       <c r="L329" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="M329" s="1">
-        <v>510943.59</v>
+        <v>1660753.9</v>
       </c>
       <c r="N329" s="1">
-        <v>513527.4</v>
+        <v>1674355.29</v>
       </c>
       <c r="O329" s="1">
-        <v>0.14</v>
+        <v>0.49</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
       <c r="B330" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
       <c r="C330" s="1">
-        <v>2284200.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.136</v>
+        <v>97.672</v>
       </c>
       <c r="E330" s="1">
-        <v>101.07926451</v>
+        <v>99.794</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>2308852.56</v>
+        <v>199588.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-67230.05</v>
+        <v>-4244.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-2.9118381643218</v>
+        <v>-2.1263803435076</v>
       </c>
       <c r="K330">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>842</v>
+        <v>0.33</v>
+      </c>
+      <c r="L330">
+        <v>652.05</v>
       </c>
       <c r="M330" s="1">
-        <v>2241622.51</v>
+        <v>195344.0</v>
       </c>
       <c r="N330" s="1">
-        <v>2250540.28</v>
+        <v>195996.05</v>
       </c>
       <c r="O330" s="1">
-        <v>0.63</v>
+        <v>0.06</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>843</v>
+        <v>837</v>
       </c>
       <c r="B331" t="s">
-        <v>844</v>
+        <v>838</v>
       </c>
       <c r="C331" s="1">
-        <v>1595023.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>104.875</v>
+        <v>96.441</v>
       </c>
       <c r="E331" s="1">
-        <v>117.69169661</v>
+        <v>99.224</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>1877209.63</v>
+        <v>992240.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-204429.26</v>
+        <v>-27830.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-10.890060264607</v>
+        <v>-2.8047649762154</v>
       </c>
       <c r="K331">
-        <v>0.59</v>
+        <v>1.25</v>
       </c>
       <c r="L331" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="M331" s="1">
-        <v>1672780.37</v>
+        <v>964410.0</v>
       </c>
       <c r="N331" s="1">
-        <v>1682121.09</v>
+        <v>976875.75</v>
       </c>
       <c r="O331" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="B332" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="C332" s="1">
-        <v>200000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>98.315</v>
+        <v>99.298</v>
       </c>
       <c r="E332" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>199588.0</v>
+        <v>288000.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-2958.0</v>
+        <v>-2021.76</v>
       </c>
       <c r="J332" s="1">
-        <v>-1.4820530292402</v>
+        <v>-0.702</v>
       </c>
       <c r="K332">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>153.42</v>
+        <v>2.68</v>
+      </c>
+      <c r="L332" t="s">
+        <v>842</v>
       </c>
       <c r="M332" s="1">
-        <v>196630.0</v>
+        <v>285978.24</v>
       </c>
       <c r="N332" s="1">
-        <v>196783.42</v>
+        <v>293697.81</v>
       </c>
       <c r="O332" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="B333" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
       <c r="C333" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>97.362</v>
+        <v>98.257</v>
       </c>
       <c r="E333" s="1">
-        <v>99.224</v>
+        <v>101.2</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>992240.0</v>
+        <v>404800.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-18620.0</v>
+        <v>-11772.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-1.8765621220672</v>
+        <v>-2.9081027667984</v>
       </c>
       <c r="K333">
-        <v>1.02</v>
+        <v>0.33</v>
       </c>
       <c r="L333" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="M333" s="1">
-        <v>973620.0</v>
+        <v>393028.0</v>
       </c>
       <c r="N333" s="1">
-        <v>983770.68</v>
+        <v>394366.08</v>
       </c>
       <c r="O333" s="1">
-        <v>0.28</v>
+        <v>0.12</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="B334" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="C334" s="1">
-        <v>288000.0</v>
+        <v>956000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>99.902</v>
+        <v>98.294</v>
       </c>
       <c r="E334" s="1">
-        <v>100.0</v>
+        <v>99.728</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>288000.0</v>
+        <v>953399.68</v>
       </c>
       <c r="I334" s="1">
-        <v>-282.24</v>
+        <v>-13709.04</v>
       </c>
       <c r="J334" s="1">
-        <v>-0.098</v>
+        <v>-1.4379111182416</v>
       </c>
       <c r="K334">
-        <v>2.42</v>
+        <v>0.61</v>
       </c>
       <c r="L334" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="M334" s="1">
-        <v>287717.76</v>
+        <v>939690.64</v>
       </c>
       <c r="N334" s="1">
-        <v>294682.78</v>
+        <v>945479.02</v>
       </c>
       <c r="O334" s="1">
-        <v>0.08</v>
+        <v>0.28</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="B335" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
       <c r="C335" s="1">
         <v>400000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>99.774</v>
+        <v>100.753</v>
       </c>
       <c r="E335" s="1">
-        <v>101.2</v>
+        <v>100.651</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>404800.0</v>
+        <v>402604.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-5704.0</v>
+        <v>408.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-1.4090909090909</v>
+        <v>0.10134027481098</v>
       </c>
       <c r="K335">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>283.84</v>
+        <v>1.42</v>
+      </c>
+      <c r="L335" t="s">
+        <v>851</v>
       </c>
       <c r="M335" s="1">
-        <v>399096.0</v>
+        <v>403012.0</v>
       </c>
       <c r="N335" s="1">
-        <v>399379.84</v>
+        <v>408692.82</v>
       </c>
       <c r="O335" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="B336" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="C336" s="1">
-        <v>956000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>98.987</v>
+        <v>103.9</v>
       </c>
       <c r="E336" s="1">
-        <v>99.728</v>
+        <v>99.29</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>953399.68</v>
+        <v>595740.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-7083.96</v>
+        <v>27660.0</v>
       </c>
       <c r="J336" s="1">
-        <v>-0.74302101716669</v>
+        <v>4.6429650518683</v>
       </c>
       <c r="K336">
-        <v>0.37</v>
+        <v>5.23</v>
       </c>
       <c r="L336" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="M336" s="1">
-        <v>946315.72</v>
+        <v>623400.0</v>
       </c>
       <c r="N336" s="1">
-        <v>949890.9</v>
+        <v>654766.44</v>
       </c>
       <c r="O336" s="1">
-        <v>0.27</v>
+        <v>0.19</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="B337" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="C337" s="1">
-        <v>600000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>101.355</v>
+        <v>98.747</v>
       </c>
       <c r="E337" s="1">
-        <v>100.651</v>
+        <v>102.47</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>603906.0</v>
+        <v>173174.3</v>
       </c>
       <c r="I337" s="1">
-        <v>4224.0</v>
+        <v>-6291.87</v>
       </c>
       <c r="J337" s="1">
-        <v>0.69944660261696</v>
+        <v>-3.6332585146872</v>
       </c>
       <c r="K337">
-        <v>1.16</v>
+        <v>3.88</v>
       </c>
       <c r="L337" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="M337" s="1">
-        <v>608130.0</v>
+        <v>166882.43</v>
       </c>
       <c r="N337" s="1">
-        <v>615101.92</v>
+        <v>173438.7</v>
       </c>
       <c r="O337" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="B338" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="C338" s="1">
-        <v>800000.0</v>
+        <v>858302.75</v>
       </c>
       <c r="D338" s="1">
-        <v>104.897</v>
+        <v>90.326</v>
       </c>
       <c r="E338" s="1">
-        <v>99.29</v>
+        <v>88.43019436</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>794320.0</v>
+        <v>758998.79</v>
       </c>
       <c r="I338" s="1">
-        <v>44856.0</v>
+        <v>16271.75</v>
       </c>
       <c r="J338" s="1">
-        <v>5.6470943700272</v>
+        <v>2.1438439974325</v>
       </c>
       <c r="K338">
-        <v>4.84</v>
+        <v>0.22</v>
       </c>
       <c r="L338" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="M338" s="1">
-        <v>839176.0</v>
+        <v>775270.54</v>
       </c>
       <c r="N338" s="1">
-        <v>877934.9</v>
+        <v>777191.73</v>
       </c>
       <c r="O338" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="B339" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="C339" s="1">
-        <v>169000.0</v>
+        <v>825039.75</v>
       </c>
       <c r="D339" s="1">
-        <v>100.229</v>
+        <v>97.154</v>
       </c>
       <c r="E339" s="1">
-        <v>102.47</v>
+        <v>95.40856183</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>173174.3</v>
+        <v>787158.56</v>
       </c>
       <c r="I339" s="1">
-        <v>-3787.29</v>
+        <v>14400.56</v>
       </c>
       <c r="J339" s="1">
-        <v>-2.1869815555772</v>
+        <v>1.8294357365561</v>
       </c>
       <c r="K339">
-        <v>3.59</v>
+        <v>0.34</v>
       </c>
       <c r="L339" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="M339" s="1">
-        <v>169387.01</v>
+        <v>801559.12</v>
       </c>
       <c r="N339" s="1">
-        <v>175461.75</v>
+        <v>804328.09</v>
       </c>
       <c r="O339" s="1">
-        <v>0.05</v>
+        <v>0.23</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="B340" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="C340" s="1">
-        <v>858302.75</v>
+        <v>505455.13</v>
       </c>
       <c r="D340" s="1">
-        <v>90.726</v>
+        <v>80.437</v>
       </c>
       <c r="E340" s="1">
-        <v>88.43019436</v>
+        <v>82.82664576</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>758998.79</v>
+        <v>418651.53</v>
       </c>
       <c r="I340" s="1">
-        <v>19704.96</v>
+        <v>-12078.58</v>
       </c>
       <c r="J340" s="1">
-        <v>2.5961780518781</v>
+        <v>-2.8851154562841</v>
       </c>
       <c r="K340">
-        <v>0.19</v>
+        <v>0.44</v>
       </c>
       <c r="L340" t="s">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="M340" s="1">
-        <v>778703.75</v>
+        <v>406572.95</v>
       </c>
       <c r="N340" s="1">
-        <v>780334.53</v>
+        <v>408791.41</v>
       </c>
       <c r="O340" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="B341" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="C341" s="1">
-        <v>825039.75</v>
+        <v>1174831.39</v>
       </c>
       <c r="D341" s="1">
-        <v>97.464</v>
+        <v>103.209</v>
       </c>
       <c r="E341" s="1">
-        <v>95.40856183</v>
+        <v>106.39664386</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>787158.56</v>
+        <v>1249981.17</v>
       </c>
       <c r="I341" s="1">
-        <v>16958.18</v>
+        <v>-37449.44</v>
       </c>
       <c r="J341" s="1">
-        <v>2.1543537556144</v>
+        <v>-2.996000331749</v>
       </c>
       <c r="K341">
-        <v>0.29</v>
+        <v>0.58</v>
       </c>
       <c r="L341" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
       <c r="M341" s="1">
-        <v>804116.74</v>
+        <v>1212531.73</v>
       </c>
       <c r="N341" s="1">
-        <v>806474.32</v>
+        <v>1219394.03</v>
       </c>
       <c r="O341" s="1">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="B342" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
       <c r="C342" s="1">
-        <v>505455.13</v>
+        <v>394000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>80.874</v>
+        <v>97.166</v>
       </c>
       <c r="E342" s="1">
-        <v>82.82664576</v>
+        <v>99.422</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>418651.53</v>
+        <v>391722.68</v>
       </c>
       <c r="I342" s="1">
-        <v>-9869.75</v>
+        <v>-8888.64</v>
       </c>
       <c r="J342" s="1">
-        <v>-2.3575095975405</v>
+        <v>-2.2691154875179</v>
       </c>
       <c r="K342">
-        <v>0.37</v>
+        <v>0.31</v>
       </c>
       <c r="L342" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="M342" s="1">
-        <v>408781.78</v>
+        <v>382834.04</v>
       </c>
       <c r="N342" s="1">
-        <v>410676.2</v>
+        <v>384061.92</v>
       </c>
       <c r="O342" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="B343" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="C343" s="1">
-        <v>2493831.39</v>
+        <v>495000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>103.913</v>
+        <v>99.422</v>
       </c>
       <c r="E343" s="1">
-        <v>106.39664376</v>
+        <v>100.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>2653352.9</v>
+        <v>495000.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-61937.88</v>
+        <v>-2861.1</v>
       </c>
       <c r="J343" s="1">
-        <v>-2.3343249968747</v>
+        <v>-0.578</v>
       </c>
       <c r="K343">
-        <v>0.29</v>
+        <v>3.7</v>
       </c>
       <c r="L343" t="s">
-        <v>879</v>
+        <v>875</v>
       </c>
       <c r="M343" s="1">
-        <v>2591415.02</v>
+        <v>492138.9</v>
       </c>
       <c r="N343" s="1">
-        <v>2598698.37</v>
+        <v>510474.24</v>
       </c>
       <c r="O343" s="1">
-        <v>0.73</v>
+        <v>0.15</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="B344" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="C344" s="1">
-        <v>394000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>97.854</v>
+        <v>87.594</v>
       </c>
       <c r="E344" s="1">
-        <v>99.422</v>
+        <v>88.621</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>391722.68</v>
+        <v>398794.5</v>
       </c>
       <c r="I344" s="1">
-        <v>-6177.92</v>
+        <v>-4621.5</v>
       </c>
       <c r="J344" s="1">
-        <v>-1.5771157289131</v>
+        <v>-1.1588675370398</v>
       </c>
       <c r="K344">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>315.74</v>
+        <v>1.31</v>
+      </c>
+      <c r="L344" t="s">
+        <v>878</v>
       </c>
       <c r="M344" s="1">
-        <v>385544.76</v>
+        <v>394173.0</v>
       </c>
       <c r="N344" s="1">
-        <v>385860.5</v>
+        <v>400083.1</v>
       </c>
       <c r="O344" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="B345" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="C345" s="1">
-        <v>495000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.546</v>
+        <v>74.291</v>
       </c>
       <c r="E345" s="1">
-        <v>100.0</v>
+        <v>74.174</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>495000.0</v>
+        <v>370870.0</v>
       </c>
       <c r="I345" s="1">
-        <v>2702.7</v>
+        <v>585.0</v>
       </c>
       <c r="J345" s="1">
-        <v>0.546</v>
+        <v>0.15773721250034</v>
       </c>
       <c r="K345">
-        <v>3.42</v>
+        <v>0.29</v>
       </c>
       <c r="L345" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="M345" s="1">
-        <v>497702.7</v>
+        <v>371455.0</v>
       </c>
       <c r="N345" s="1">
-        <v>514627.63</v>
+        <v>372913.9</v>
       </c>
       <c r="O345" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="B346" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="C346" s="1">
-        <v>450000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>88.578</v>
+        <v>97.299</v>
       </c>
       <c r="E346" s="1">
-        <v>88.621</v>
+        <v>99.985</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>398794.5</v>
+        <v>399940.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-193.5</v>
+        <v>-10744.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-0.048521230859503</v>
+        <v>-2.6864029604441</v>
       </c>
       <c r="K346">
-        <v>1.2</v>
+        <v>2.77</v>
       </c>
       <c r="L346" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="M346" s="1">
-        <v>398601.0</v>
+        <v>389196.0</v>
       </c>
       <c r="N346" s="1">
-        <v>403990.21</v>
+        <v>400291.89</v>
       </c>
       <c r="O346" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="B347" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="C347" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>74.37</v>
+        <v>100.536</v>
       </c>
       <c r="E347" s="1">
-        <v>74.174</v>
+        <v>100.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>370870.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I347" s="1">
-        <v>980.0</v>
+        <v>2144.0</v>
       </c>
       <c r="J347" s="1">
-        <v>0.26424353547065</v>
+        <v>0.536</v>
       </c>
       <c r="K347">
-        <v>0.24</v>
+        <v>2.29</v>
       </c>
       <c r="L347" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="M347" s="1">
-        <v>371850.0</v>
+        <v>402144.0</v>
       </c>
       <c r="N347" s="1">
-        <v>373041.78</v>
+        <v>411304.37</v>
       </c>
       <c r="O347" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="B348" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="C348" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>98.119</v>
+        <v>98.595</v>
       </c>
       <c r="E348" s="1">
-        <v>99.985</v>
+        <v>99.711</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>399940.0</v>
+        <v>199422.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-7464.0</v>
+        <v>-2232.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-1.8662799419913</v>
+        <v>-1.1192345879592</v>
       </c>
       <c r="K348">
-        <v>2.53</v>
+        <v>0.84</v>
       </c>
       <c r="L348" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="M348" s="1">
-        <v>392476.0</v>
+        <v>197190.0</v>
       </c>
       <c r="N348" s="1">
-        <v>402610.25</v>
+        <v>198874.93</v>
       </c>
       <c r="O348" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="B349" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="C349" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>101.297</v>
+        <v>102.179</v>
       </c>
       <c r="E349" s="1">
-        <v>100.0</v>
+        <v>102.3175</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>400000.0</v>
+        <v>818540.0</v>
       </c>
       <c r="I349" s="1">
-        <v>5188.0</v>
+        <v>-1108.0</v>
       </c>
       <c r="J349" s="1">
-        <v>1.297</v>
+        <v>-0.13536296332494</v>
       </c>
       <c r="K349">
-        <v>2.02</v>
+        <v>3.09</v>
       </c>
       <c r="L349" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="M349" s="1">
-        <v>405188.0</v>
+        <v>817432.0</v>
       </c>
       <c r="N349" s="1">
-        <v>413250.82</v>
+        <v>842166.25</v>
       </c>
       <c r="O349" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="B350" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="C350" s="1">
         <v>200000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>98.872</v>
+        <v>97.882</v>
       </c>
       <c r="E350" s="1">
-        <v>99.711</v>
+        <v>100.66</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>199422.0</v>
+        <v>201320.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-1678.0</v>
+        <v>-5556.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-0.84143173772202</v>
+        <v>-2.7597854162527</v>
       </c>
       <c r="K350">
-        <v>0.58</v>
+        <v>2.52</v>
       </c>
       <c r="L350" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="M350" s="1">
-        <v>197744.0</v>
+        <v>195764.0</v>
       </c>
       <c r="N350" s="1">
-        <v>198894.68</v>
+        <v>200812.63</v>
       </c>
       <c r="O350" s="1">
         <v>0.06</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="B351" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="C351" s="1">
-        <v>800000.0</v>
+        <v>129000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>102.696</v>
+        <v>95.105</v>
       </c>
       <c r="E351" s="1">
-        <v>102.3175</v>
+        <v>97.75713953</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>818540.0</v>
+        <v>126106.71</v>
       </c>
       <c r="I351" s="1">
-        <v>3028.0</v>
+        <v>-3421.26</v>
       </c>
       <c r="J351" s="1">
-        <v>0.3699269430938</v>
+        <v>-2.7129880717687</v>
       </c>
       <c r="K351">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>0.04</v>
+      </c>
+      <c r="L351">
+        <v>51.25</v>
       </c>
       <c r="M351" s="1">
-        <v>821568.0</v>
+        <v>122685.45</v>
       </c>
       <c r="N351" s="1">
-        <v>843666.63</v>
+        <v>122736.7</v>
       </c>
       <c r="O351" s="1">
-        <v>0.24</v>
+        <v>0.04</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="B352" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="C352" s="1">
-        <v>200000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>98.964</v>
+        <v>97.715</v>
       </c>
       <c r="E352" s="1">
-        <v>100.66</v>
+        <v>99.81825532</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>201320.0</v>
+        <v>469145.8</v>
       </c>
       <c r="I352" s="1">
-        <v>-3392.0</v>
+        <v>-9885.3</v>
       </c>
       <c r="J352" s="1">
-        <v>-1.6848797933638</v>
+        <v>-2.1070848337553</v>
       </c>
       <c r="K352">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>905</v>
+        <v>0.18</v>
+      </c>
+      <c r="L352">
+        <v>825.72</v>
       </c>
       <c r="M352" s="1">
-        <v>197928.0</v>
+        <v>459260.5</v>
       </c>
       <c r="N352" s="1">
-        <v>202495.81</v>
+        <v>460086.22</v>
       </c>
       <c r="O352" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>906</v>
+        <v>901</v>
       </c>
       <c r="B353" t="s">
-        <v>907</v>
+        <v>902</v>
       </c>
       <c r="C353" s="1">
-        <v>129000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>95.437</v>
+        <v>97.742</v>
       </c>
       <c r="E353" s="1">
-        <v>97.75713953</v>
+        <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>126106.71</v>
+        <v>400000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-2992.98</v>
+        <v>-9032.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-2.3733709332358</v>
+        <v>-2.258</v>
       </c>
       <c r="K353">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>5.3</v>
+        <v>1.39</v>
+      </c>
+      <c r="L353" t="s">
+        <v>903</v>
       </c>
       <c r="M353" s="1">
-        <v>123113.73</v>
+        <v>390968.0</v>
       </c>
       <c r="N353" s="1">
-        <v>123119.03</v>
+        <v>396510.09</v>
       </c>
       <c r="O353" s="1">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="B354" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="C354" s="1">
-        <v>470000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>98.443</v>
+        <v>98.034</v>
       </c>
       <c r="E354" s="1">
-        <v>99.81825532</v>
+        <v>99.326</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>469145.8</v>
+        <v>297978.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-6463.7</v>
+        <v>-3876.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-1.3777593234342</v>
+        <v>-1.3007671707307</v>
       </c>
       <c r="K354">
-        <v>3.31</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>0.19</v>
+      </c>
+      <c r="L354">
+        <v>566.1</v>
       </c>
       <c r="M354" s="1">
-        <v>462682.1</v>
+        <v>294102.0</v>
       </c>
       <c r="N354" s="1">
-        <v>478240.39</v>
+        <v>294668.1</v>
       </c>
       <c r="O354" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="B355" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="C355" s="1">
-        <v>400000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>99.343</v>
+        <v>97.245</v>
       </c>
       <c r="E355" s="1">
         <v>100.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>400000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-2628.0</v>
+        <v>-10000.65</v>
       </c>
       <c r="J355" s="1">
-        <v>-0.657</v>
+        <v>-2.755</v>
       </c>
       <c r="K355">
-        <v>1.12</v>
+        <v>0.44</v>
       </c>
       <c r="L355" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="M355" s="1">
-        <v>397372.0</v>
+        <v>352999.35</v>
       </c>
       <c r="N355" s="1">
-        <v>401838.76</v>
+        <v>354595.38</v>
       </c>
       <c r="O355" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="B356" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="C356" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>99.018</v>
+        <v>98.156</v>
       </c>
       <c r="E356" s="1">
-        <v>99.326</v>
+        <v>99.3</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>297978.0</v>
+        <v>397200.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-924.0</v>
+        <v>-4576.0</v>
       </c>
       <c r="J356" s="1">
-        <v>-0.31009000664479</v>
+        <v>-1.1520644511581</v>
       </c>
       <c r="K356">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L356">
-        <v>0.0</v>
+        <v>843.84</v>
       </c>
       <c r="M356" s="1">
-        <v>297054.0</v>
+        <v>392624.0</v>
       </c>
       <c r="N356" s="1">
-        <v>297054.0</v>
+        <v>393467.84</v>
       </c>
       <c r="O356" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="B357" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="C357" s="1">
-        <v>363000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>98.211</v>
+        <v>98.199</v>
       </c>
       <c r="E357" s="1">
-        <v>100.0</v>
+        <v>99.23</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>363000.0</v>
+        <v>273874.8</v>
       </c>
       <c r="I357" s="1">
-        <v>-6494.07</v>
+        <v>-2845.56</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.789</v>
+        <v>-1.0390003023279</v>
       </c>
       <c r="K357">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>608.01</v>
+        <v>2.0</v>
+      </c>
+      <c r="L357" t="s">
+        <v>913</v>
       </c>
       <c r="M357" s="1">
-        <v>356505.93</v>
+        <v>271029.24</v>
       </c>
       <c r="N357" s="1">
-        <v>357113.94</v>
+        <v>276541.68</v>
       </c>
       <c r="O357" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="B358" t="s">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="C358" s="1">
-        <v>400000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>98.399</v>
+        <v>98.337</v>
       </c>
       <c r="E358" s="1">
-        <v>99.3</v>
+        <v>99.499</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>397200.0</v>
+        <v>170143.29</v>
       </c>
       <c r="I358" s="1">
-        <v>-3604.0</v>
+        <v>-1987.02</v>
       </c>
       <c r="J358" s="1">
-        <v>-0.90735146022155</v>
+        <v>-1.1678509331752</v>
       </c>
       <c r="K358">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>60.27</v>
+        <v>0.84</v>
+      </c>
+      <c r="L358" t="s">
+        <v>916</v>
       </c>
       <c r="M358" s="1">
-        <v>393596.0</v>
+        <v>168156.27</v>
       </c>
       <c r="N358" s="1">
-        <v>393656.27</v>
+        <v>169596.89</v>
       </c>
       <c r="O358" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="B359" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="C359" s="1">
-        <v>276000.0</v>
+        <v>329000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>99.029</v>
+        <v>100.945</v>
       </c>
       <c r="E359" s="1">
-        <v>99.23</v>
+        <v>99.451</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>273874.8</v>
+        <v>327193.79</v>
       </c>
       <c r="I359" s="1">
-        <v>-554.76</v>
+        <v>4915.26</v>
       </c>
       <c r="J359" s="1">
-        <v>-0.20255970976519</v>
+        <v>1.502247337885</v>
       </c>
       <c r="K359">
-        <v>1.76</v>
+        <v>3.49</v>
       </c>
       <c r="L359" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="M359" s="1">
-        <v>273320.04</v>
+        <v>332109.05</v>
       </c>
       <c r="N359" s="1">
-        <v>278168.94</v>
+        <v>343601.52</v>
       </c>
       <c r="O359" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="B360" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="C360" s="1">
-        <v>171000.0</v>
+        <v>3660000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>99.458</v>
+        <v>67.16</v>
       </c>
       <c r="E360" s="1">
-        <v>99.499</v>
+        <v>70.36</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>170143.29</v>
+        <v>2575176.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-70.11</v>
+        <v>-117120.0</v>
       </c>
       <c r="J360" s="1">
-        <v>-0.041206444285872</v>
+        <v>-4.5480386583286</v>
       </c>
       <c r="K360">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>983.84</v>
+        <v>0.95</v>
+      </c>
+      <c r="L360" t="s">
+        <v>922</v>
       </c>
       <c r="M360" s="1">
-        <v>170073.18</v>
+        <v>2458056.0</v>
       </c>
       <c r="N360" s="1">
-        <v>171057.02</v>
+        <v>2492750.79</v>
       </c>
       <c r="O360" s="1">
-        <v>0.05</v>
+        <v>0.73</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
+        <v>923</v>
+      </c>
+      <c r="B361" t="s">
+        <v>924</v>
+      </c>
+      <c r="C361" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>98.518</v>
+      </c>
+      <c r="E361" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-2578.68</v>
+      </c>
+      <c r="J361" s="1">
+        <v>-1.482</v>
+      </c>
+      <c r="K361">
+        <v>1.29</v>
+      </c>
+      <c r="L361" t="s">
         <v>925</v>
       </c>
-      <c r="B361" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M361" s="1">
-        <v>335553.68</v>
+        <v>171421.32</v>
       </c>
       <c r="N361" s="1">
-        <v>346167.31</v>
+        <v>173666.71</v>
       </c>
       <c r="O361" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
+        <v>926</v>
+      </c>
+      <c r="B362" t="s">
+        <v>927</v>
+      </c>
+      <c r="C362" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>98.416</v>
+      </c>
+      <c r="E362" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>601380.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-10884.0</v>
+      </c>
+      <c r="J362" s="1">
+        <v>-1.8098373740397</v>
+      </c>
+      <c r="K362">
+        <v>2.21</v>
+      </c>
+      <c r="L362" t="s">
         <v>928</v>
       </c>
-      <c r="B362" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M362" s="1">
-        <v>2487555.6</v>
+        <v>590496.0</v>
       </c>
       <c r="N362" s="1">
-        <v>2517036.15</v>
+        <v>603749.42</v>
       </c>
       <c r="O362" s="1">
-        <v>0.71</v>
+        <v>0.18</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
+        <v>929</v>
+      </c>
+      <c r="B363" t="s">
+        <v>930</v>
+      </c>
+      <c r="C363" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>98.283</v>
+      </c>
+      <c r="E363" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>499355.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-7940.0</v>
+      </c>
+      <c r="J363" s="1">
+        <v>-1.5900511660041</v>
+      </c>
+      <c r="K363">
+        <v>1.48</v>
+      </c>
+      <c r="L363" t="s">
         <v>931</v>
       </c>
-      <c r="B363" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M363" s="1">
-        <v>173016.9</v>
+        <v>491415.0</v>
       </c>
       <c r="N363" s="1">
-        <v>174829.84</v>
+        <v>498793.42</v>
       </c>
       <c r="O363" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
+        <v>932</v>
+      </c>
+      <c r="B364" t="s">
+        <v>933</v>
+      </c>
+      <c r="C364" s="1">
+        <v>4250000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>87.189</v>
+      </c>
+      <c r="E364" s="1">
+        <v>87.637</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>3724572.5</v>
+      </c>
+      <c r="I364" s="1">
+        <v>-19040.0</v>
+      </c>
+      <c r="J364" s="1">
+        <v>-0.51119960747173</v>
+      </c>
+      <c r="K364">
+        <v>0.66</v>
+      </c>
+      <c r="L364" t="s">
         <v>934</v>
       </c>
-      <c r="B364" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M364" s="1">
-        <v>596412.0</v>
+        <v>3705532.5</v>
       </c>
       <c r="N364" s="1">
-        <v>608062.68</v>
+        <v>3733489.35</v>
       </c>
       <c r="O364" s="1">
-        <v>0.17</v>
+        <v>1.09</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
+        <v>935</v>
+      </c>
+      <c r="B365" t="s">
+        <v>936</v>
+      </c>
+      <c r="C365" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>74.737</v>
+      </c>
+      <c r="E365" s="1">
+        <v>74.707</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>268945.2</v>
+      </c>
+      <c r="I365" s="1">
+        <v>108.0</v>
+      </c>
+      <c r="J365" s="1">
+        <v>0.040156879542747</v>
+      </c>
+      <c r="K365">
+        <v>0.59</v>
+      </c>
+      <c r="L365" t="s">
         <v>937</v>
       </c>
-      <c r="B365" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M365" s="1">
-        <v>495105.0</v>
+        <v>269053.2</v>
       </c>
       <c r="N365" s="1">
-        <v>501103.29</v>
+        <v>271165.86</v>
       </c>
       <c r="O365" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
+        <v>938</v>
+      </c>
+      <c r="B366" t="s">
+        <v>939</v>
+      </c>
+      <c r="C366" s="1">
+        <v>6664000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>71.27</v>
+      </c>
+      <c r="E366" s="1">
+        <v>70.69438941</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>4711074.11</v>
+      </c>
+      <c r="I366" s="1">
+        <v>38358.69</v>
+      </c>
+      <c r="J366" s="1">
+        <v>0.81422387133706</v>
+      </c>
+      <c r="K366">
+        <v>0.52</v>
+      </c>
+      <c r="L366" t="s">
         <v>940</v>
       </c>
-      <c r="B366" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M366" s="1">
-        <v>3722575.0</v>
+        <v>4749432.8</v>
       </c>
       <c r="N366" s="1">
-        <v>3748412.67</v>
+        <v>4784268.18</v>
       </c>
       <c r="O366" s="1">
-        <v>1.05</v>
+        <v>1.4</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
+        <v>941</v>
+      </c>
+      <c r="B367" t="s">
+        <v>942</v>
+      </c>
+      <c r="C367" s="1">
+        <v>1688000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>87.929</v>
+      </c>
+      <c r="E367" s="1">
+        <v>88.3668519</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>1491632.46</v>
+      </c>
+      <c r="I367" s="1">
+        <v>-7390.94</v>
+      </c>
+      <c r="J367" s="1">
+        <v>-0.49549337374972</v>
+      </c>
+      <c r="K367">
+        <v>1.28</v>
+      </c>
+      <c r="L367" t="s">
         <v>943</v>
       </c>
-      <c r="B367" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M367" s="1">
-        <v>1475289.27</v>
+        <v>1484241.52</v>
       </c>
       <c r="N367" s="1">
-        <v>1480167.28</v>
+        <v>1505801.67</v>
       </c>
       <c r="O367" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
+        <v>944</v>
+      </c>
+      <c r="B368" t="s">
+        <v>945</v>
+      </c>
+      <c r="C368" s="1">
+        <v>5850000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>100.609</v>
+      </c>
+      <c r="E368" s="1">
+        <v>100.961</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>5906218.5</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-20592.0</v>
+      </c>
+      <c r="J368" s="1">
+        <v>-0.3486494785115</v>
+      </c>
+      <c r="K368">
+        <v>2.14</v>
+      </c>
+      <c r="L368" t="s">
         <v>946</v>
       </c>
-      <c r="B368" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M368" s="1">
-        <v>4777621.52</v>
+        <v>5885626.5</v>
       </c>
       <c r="N368" s="1">
-        <v>4806760.54</v>
+        <v>6010832.53</v>
       </c>
       <c r="O368" s="1">
-        <v>1.35</v>
+        <v>1.75</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
+        <v>947</v>
+      </c>
+      <c r="B369" t="s">
+        <v>948</v>
+      </c>
+      <c r="C369" s="1">
+        <v>1890000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>96.328</v>
+      </c>
+      <c r="E369" s="1">
+        <v>97.669</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>1845944.1</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-25344.9</v>
+      </c>
+      <c r="J369" s="1">
+        <v>-1.3730047405011</v>
+      </c>
+      <c r="K369">
+        <v>0.64</v>
+      </c>
+      <c r="L369" t="s">
         <v>949</v>
       </c>
-      <c r="B369" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M369" s="1">
-        <v>1491331.12</v>
+        <v>1820599.2</v>
       </c>
       <c r="N369" s="1">
-        <v>1510666.81</v>
+        <v>1832741.8</v>
       </c>
       <c r="O369" s="1">
-        <v>0.42</v>
+        <v>0.53</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
+        <v>950</v>
+      </c>
+      <c r="B370" t="s">
+        <v>951</v>
+      </c>
+      <c r="C370" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>98.244</v>
+      </c>
+      <c r="E370" s="1">
+        <v>101.47184407</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>299341.94</v>
+      </c>
+      <c r="I370" s="1">
+        <v>-9522.14</v>
+      </c>
+      <c r="J370" s="1">
+        <v>-3.1810243496117</v>
+      </c>
+      <c r="K370">
+        <v>1.74</v>
+      </c>
+      <c r="L370" t="s">
         <v>952</v>
       </c>
-      <c r="B370" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M370" s="1">
-        <v>1832128.2</v>
+        <v>289819.8</v>
       </c>
       <c r="N370" s="1">
-        <v>1839558.75</v>
+        <v>294960.07</v>
       </c>
       <c r="O370" s="1">
-        <v>0.52</v>
+        <v>0.09</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
+        <v>953</v>
+      </c>
+      <c r="B371" t="s">
+        <v>954</v>
+      </c>
+      <c r="C371" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>99.367</v>
+      </c>
+      <c r="E371" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>524137.96</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-1467.54</v>
+      </c>
+      <c r="J371" s="1">
+        <v>-0.27999116873733</v>
+      </c>
+      <c r="K371">
+        <v>0.2</v>
+      </c>
+      <c r="L371" t="s">
         <v>955</v>
       </c>
-      <c r="B371" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M371" s="1">
-        <v>290247.55</v>
+        <v>522670.42</v>
       </c>
       <c r="N371" s="1">
-        <v>294547.28</v>
+        <v>523729.63</v>
       </c>
       <c r="O371" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
+        <v>956</v>
+      </c>
+      <c r="B372" t="s">
+        <v>957</v>
+      </c>
+      <c r="C372" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>100.181</v>
+      </c>
+      <c r="E372" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>389640.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>11084.0</v>
+      </c>
+      <c r="J372" s="1">
+        <v>2.8446771378709</v>
+      </c>
+      <c r="K372">
+        <v>3.86</v>
+      </c>
+      <c r="L372" t="s">
         <v>958</v>
       </c>
-      <c r="B372" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M372" s="1">
-        <v>6669549.7</v>
+        <v>400724.0</v>
       </c>
       <c r="N372" s="1">
-        <v>6687973.23</v>
+        <v>416154.14</v>
       </c>
       <c r="O372" s="1">
-        <v>1.88</v>
+        <v>0.12</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
+        <v>959</v>
+      </c>
+      <c r="B373" t="s">
+        <v>960</v>
+      </c>
+      <c r="C373" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>105.887</v>
+      </c>
+      <c r="E373" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>216480.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>-4706.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>-2.1738728750924</v>
+      </c>
+      <c r="K373">
+        <v>2.14</v>
+      </c>
+      <c r="L373" t="s">
         <v>961</v>
       </c>
-      <c r="B373" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M373" s="1">
-        <v>528582.66</v>
+        <v>211774.0</v>
       </c>
       <c r="N373" s="1">
-        <v>546740.47</v>
+        <v>216047.97</v>
       </c>
       <c r="O373" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
+        <v>962</v>
+      </c>
+      <c r="B374" t="s">
+        <v>963</v>
+      </c>
+      <c r="C374" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>98.329</v>
+      </c>
+      <c r="E374" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>603042.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>-13068.0</v>
+      </c>
+      <c r="J374" s="1">
+        <v>-2.1670132428587</v>
+      </c>
+      <c r="K374">
+        <v>2.91</v>
+      </c>
+      <c r="L374" t="s">
         <v>964</v>
       </c>
-      <c r="B374" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M374" s="1">
-        <v>401636.0</v>
+        <v>589974.0</v>
       </c>
       <c r="N374" s="1">
-        <v>415926.41</v>
+        <v>607450.03</v>
       </c>
       <c r="O374" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>967</v>
+        <v>965</v>
       </c>
       <c r="B375" t="s">
-        <v>968</v>
+        <v>966</v>
       </c>
       <c r="C375" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>106.658</v>
+        <v>88.433</v>
       </c>
       <c r="E375" s="1">
-        <v>108.24</v>
+        <v>85.25</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>432960.0</v>
+        <v>511500.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-6328.0</v>
+        <v>19098.0</v>
       </c>
       <c r="J375" s="1">
-        <v>-1.4615668883962</v>
+        <v>3.733724340176</v>
       </c>
       <c r="K375">
-        <v>1.78</v>
-[...2 lines deleted...]
-        <v>969</v>
+        <v>0.03</v>
+      </c>
+      <c r="L375">
+        <v>197.26</v>
       </c>
       <c r="M375" s="1">
-        <v>426632.0</v>
+        <v>530598.0</v>
       </c>
       <c r="N375" s="1">
-        <v>433755.29</v>
+        <v>530795.26</v>
       </c>
       <c r="O375" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="B376" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
       <c r="C376" s="1">
-        <v>600000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>98.671</v>
+        <v>100.828</v>
       </c>
       <c r="E376" s="1">
-        <v>100.507</v>
+        <v>99.779</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>603042.0</v>
+        <v>350224.29</v>
       </c>
       <c r="I376" s="1">
-        <v>-11016.0</v>
+        <v>3681.99</v>
       </c>
       <c r="J376" s="1">
-        <v>-1.8267384361288</v>
+        <v>1.0513234247687</v>
       </c>
       <c r="K376">
-        <v>2.67</v>
+        <v>1.41</v>
       </c>
       <c r="L376" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="M376" s="1">
-        <v>592026.0</v>
+        <v>353906.28</v>
       </c>
       <c r="N376" s="1">
-        <v>608059.56</v>
+        <v>358846.73</v>
       </c>
       <c r="O376" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
       <c r="B377" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C377" s="1">
-        <v>683000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>98.302</v>
+        <v>100.453</v>
       </c>
       <c r="E377" s="1">
-        <v>99.902</v>
+        <v>102.939</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>682330.66</v>
+        <v>411756.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-10928.0</v>
+        <v>-9944.0</v>
       </c>
       <c r="J377" s="1">
-        <v>-1.6015695381474</v>
+        <v>-2.4150224890469</v>
       </c>
       <c r="K377">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="L377" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="M377" s="1">
-        <v>671402.66</v>
+        <v>401812.0</v>
       </c>
       <c r="N377" s="1">
-        <v>672894.97</v>
+        <v>403599.67</v>
       </c>
       <c r="O377" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
       <c r="B378" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="C378" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>89.217</v>
+        <v>97.198</v>
       </c>
       <c r="E378" s="1">
-        <v>85.25</v>
+        <v>100.761</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>511500.0</v>
+        <v>705327.0</v>
       </c>
       <c r="I378" s="1">
-        <v>23802.0</v>
+        <v>-24941.0</v>
       </c>
       <c r="J378" s="1">
-        <v>4.6533724340176</v>
+        <v>-3.5360903524181</v>
       </c>
       <c r="K378">
-        <v>0.73</v>
+        <v>0.34</v>
       </c>
       <c r="L378" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="M378" s="1">
-        <v>535302.0</v>
+        <v>680386.0</v>
       </c>
       <c r="N378" s="1">
-        <v>539678.71</v>
+        <v>682780.86</v>
       </c>
       <c r="O378" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="B379" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
       <c r="C379" s="1">
-        <v>351000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>101.799</v>
+        <v>101.512</v>
       </c>
       <c r="E379" s="1">
-        <v>99.779</v>
+        <v>99.871</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>350224.29</v>
+        <v>199742.0</v>
       </c>
       <c r="I379" s="1">
-        <v>7090.2</v>
+        <v>3282.0</v>
       </c>
       <c r="J379" s="1">
-        <v>2.0244740877339</v>
+        <v>1.6431196243154</v>
       </c>
       <c r="K379">
-        <v>1.14</v>
+        <v>3.48</v>
       </c>
       <c r="L379" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="M379" s="1">
-        <v>357314.49</v>
+        <v>203024.0</v>
       </c>
       <c r="N379" s="1">
-        <v>361317.33</v>
+        <v>209989.75</v>
       </c>
       <c r="O379" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="B380" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
       <c r="C380" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>101.272</v>
+        <v>97.655</v>
       </c>
       <c r="E380" s="1">
-        <v>102.939</v>
+        <v>99.589</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>411756.0</v>
+        <v>497945.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-6668.0</v>
+        <v>-9670.0</v>
       </c>
       <c r="J380" s="1">
-        <v>-1.6194056674341</v>
+        <v>-1.9419815441464</v>
       </c>
       <c r="K380">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>754.79</v>
+        <v>2.14</v>
+      </c>
+      <c r="L380" t="s">
+        <v>981</v>
       </c>
       <c r="M380" s="1">
-        <v>405088.0</v>
+        <v>488275.0</v>
       </c>
       <c r="N380" s="1">
-        <v>405842.79</v>
+        <v>498959.93</v>
       </c>
       <c r="O380" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
+        <v>982</v>
+      </c>
+      <c r="B381" t="s">
+        <v>983</v>
+      </c>
+      <c r="C381" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D381" s="1">
+        <v>101.4</v>
+      </c>
+      <c r="E381" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="F381" t="s">
+        <v>8</v>
+      </c>
+      <c r="G381">
+        <v>1.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>206300.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-3500.0</v>
+      </c>
+      <c r="J381" s="1">
+        <v>-1.6965584100824</v>
+      </c>
+      <c r="K381">
+        <v>4.71</v>
+      </c>
+      <c r="L381" t="s">
         <v>984</v>
       </c>
-      <c r="B381" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M381" s="1">
-        <v>683739.0</v>
+        <v>202800.0</v>
       </c>
       <c r="N381" s="1">
-        <v>684450.99</v>
+        <v>212221.92</v>
       </c>
       <c r="O381" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="B382" t="s">
-        <v>987</v>
+        <v>983</v>
       </c>
       <c r="C382" s="1">
         <v>200000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>102.157</v>
+        <v>96.565</v>
       </c>
       <c r="E382" s="1">
-        <v>99.871</v>
+        <v>99.908</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>199742.0</v>
+        <v>199816.0</v>
       </c>
       <c r="I382" s="1">
-        <v>4572.0</v>
+        <v>-6686.0</v>
       </c>
       <c r="J382" s="1">
-        <v>2.2889527490463</v>
+        <v>-3.3460783921208</v>
       </c>
       <c r="K382">
-        <v>3.22</v>
+        <v>0.71</v>
       </c>
       <c r="L382" t="s">
-        <v>988</v>
+        <v>986</v>
       </c>
       <c r="M382" s="1">
-        <v>204314.0</v>
+        <v>193130.0</v>
       </c>
       <c r="N382" s="1">
-        <v>210745.51</v>
+        <v>194550.83</v>
       </c>
       <c r="O382" s="1">
         <v>0.06</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
+        <v>987</v>
+      </c>
+      <c r="B383" t="s">
+        <v>988</v>
+      </c>
+      <c r="C383" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D383" s="1">
+        <v>103.866</v>
+      </c>
+      <c r="E383" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F383" t="s">
+        <v>8</v>
+      </c>
+      <c r="G383">
+        <v>1.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="I383" s="1">
+        <v>-10936.0</v>
+      </c>
+      <c r="J383" s="1">
+        <v>-2.5647279549719</v>
+      </c>
+      <c r="K383">
+        <v>2.0</v>
+      </c>
+      <c r="L383" t="s">
         <v>989</v>
       </c>
-      <c r="B383" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M383" s="1">
-        <v>492090.0</v>
+        <v>415464.0</v>
       </c>
       <c r="N383" s="1">
-        <v>501706.44</v>
+        <v>423474.96</v>
       </c>
       <c r="O383" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
+        <v>990</v>
+      </c>
+      <c r="B384" t="s">
+        <v>991</v>
+      </c>
+      <c r="C384" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="D384" s="1">
+        <v>97.585</v>
+      </c>
+      <c r="E384" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F384" t="s">
+        <v>8</v>
+      </c>
+      <c r="G384">
+        <v>1.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>682330.66</v>
+      </c>
+      <c r="I384" s="1">
+        <v>-15825.11</v>
+      </c>
+      <c r="J384" s="1">
+        <v>-2.3192728874297</v>
+      </c>
+      <c r="K384">
+        <v>0.48</v>
+      </c>
+      <c r="L384" t="s">
         <v>992</v>
       </c>
-      <c r="B384" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M384" s="1">
-        <v>197178.0</v>
+        <v>666505.55</v>
       </c>
       <c r="N384" s="1">
-        <v>198060.64</v>
+        <v>669761.5</v>
       </c>
       <c r="O384" s="1">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
+        <v>993</v>
+      </c>
+      <c r="B385" t="s">
         <v>994</v>
       </c>
-      <c r="B385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C385" s="1">
-        <v>200000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>102.828</v>
+        <v>99.304</v>
       </c>
       <c r="E385" s="1">
-        <v>103.15</v>
+        <v>100.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>206300.0</v>
+        <v>384000.0</v>
       </c>
       <c r="I385" s="1">
-        <v>-644.0</v>
+        <v>-2672.64</v>
       </c>
       <c r="J385" s="1">
-        <v>-0.31216674745516</v>
+        <v>-0.696</v>
       </c>
       <c r="K385">
-        <v>4.37</v>
+        <v>0.83</v>
       </c>
       <c r="L385" t="s">
         <v>995</v>
       </c>
       <c r="M385" s="1">
-        <v>205656.0</v>
+        <v>381327.36</v>
       </c>
       <c r="N385" s="1">
-        <v>214401.21</v>
+        <v>384507.2</v>
       </c>
       <c r="O385" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
         <v>996</v>
       </c>
       <c r="B386" t="s">
         <v>997</v>
       </c>
       <c r="C386" s="1">
-        <v>400000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>104.291</v>
+        <v>101.102</v>
       </c>
       <c r="E386" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>426400.0</v>
+        <v>138000.0</v>
       </c>
       <c r="I386" s="1">
-        <v>-9236.0</v>
+        <v>1520.76</v>
       </c>
       <c r="J386" s="1">
-        <v>-2.1660412757974</v>
+        <v>1.102</v>
       </c>
       <c r="K386">
-        <v>1.7</v>
+        <v>4.04</v>
       </c>
       <c r="L386" t="s">
         <v>998</v>
       </c>
       <c r="M386" s="1">
-        <v>417164.0</v>
+        <v>139520.76</v>
       </c>
       <c r="N386" s="1">
-        <v>423964.0</v>
+        <v>145097.12</v>
       </c>
       <c r="O386" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
         <v>999</v>
       </c>
       <c r="B387" t="s">
         <v>1000</v>
       </c>
       <c r="C387" s="1">
-        <v>384000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>100.268</v>
+        <v>101.715</v>
       </c>
       <c r="E387" s="1">
-        <v>100.0</v>
+        <v>99.65790667</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>384000.0</v>
+        <v>298973.72</v>
       </c>
       <c r="I387" s="1">
-        <v>1029.12</v>
+        <v>6171.28</v>
       </c>
       <c r="J387" s="1">
-        <v>0.268</v>
+        <v>2.0641546688451</v>
       </c>
       <c r="K387">
-        <v>0.54</v>
+        <v>3.42</v>
       </c>
       <c r="L387" t="s">
         <v>1001</v>
       </c>
       <c r="M387" s="1">
-        <v>385029.12</v>
+        <v>305145.0</v>
       </c>
       <c r="N387" s="1">
-        <v>387106.61</v>
+        <v>315417.95</v>
       </c>
       <c r="O387" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
         <v>1002</v>
       </c>
       <c r="B388" t="s">
         <v>1003</v>
       </c>
       <c r="C388" s="1">
-        <v>138000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>101.615</v>
+        <v>101.825</v>
       </c>
       <c r="E388" s="1">
-        <v>100.0</v>
+        <v>103.47225</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>138000.0</v>
+        <v>310416.75</v>
       </c>
       <c r="I388" s="1">
-        <v>2228.7</v>
+        <v>-4941.75</v>
       </c>
       <c r="J388" s="1">
-        <v>1.615</v>
+        <v>-1.5919727269872</v>
       </c>
       <c r="K388">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>1004</v>
+        <v>0.22</v>
+      </c>
+      <c r="L388">
+        <v>663.7</v>
       </c>
       <c r="M388" s="1">
-        <v>140228.7</v>
+        <v>305475.0</v>
       </c>
       <c r="N388" s="1">
-        <v>145397.8</v>
+        <v>306138.7</v>
       </c>
       <c r="O388" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B389" t="s">
         <v>1005</v>
       </c>
-      <c r="B389" t="s">
+      <c r="C389" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D389" s="1">
+        <v>97.387</v>
+      </c>
+      <c r="E389" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="F389" t="s">
+        <v>8</v>
+      </c>
+      <c r="G389">
+        <v>1.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-8775.0</v>
+      </c>
+      <c r="J389" s="1">
+        <v>-1.7701882148837</v>
+      </c>
+      <c r="K389">
+        <v>2.22</v>
+      </c>
+      <c r="L389" t="s">
         <v>1006</v>
       </c>
-      <c r="C389" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M389" s="1">
-        <v>306906.0</v>
+        <v>486935.0</v>
       </c>
       <c r="N389" s="1">
-        <v>316297.44</v>
+        <v>498029.18</v>
       </c>
       <c r="O389" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B390" t="s">
         <v>1008</v>
       </c>
-      <c r="B390" t="s">
+      <c r="C390" s="1">
+        <v>392000.0</v>
+      </c>
+      <c r="D390" s="1">
+        <v>99.541</v>
+      </c>
+      <c r="E390" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F390" t="s">
+        <v>8</v>
+      </c>
+      <c r="G390">
+        <v>1.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>403093.6</v>
+      </c>
+      <c r="I390" s="1">
+        <v>-12892.88</v>
+      </c>
+      <c r="J390" s="1">
+        <v>-3.1984829329962</v>
+      </c>
+      <c r="K390">
+        <v>2.9</v>
+      </c>
+      <c r="L390" t="s">
         <v>1009</v>
       </c>
-      <c r="C390" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M390" s="1">
-        <v>410980.0</v>
+        <v>390200.72</v>
       </c>
       <c r="N390" s="1">
-        <v>427653.97</v>
+        <v>401557.98</v>
       </c>
       <c r="O390" s="1">
         <v>0.12</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B391" t="s">
         <v>1011</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
       <c r="C391" s="1">
         <v>500000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>98.882</v>
+        <v>97.403</v>
       </c>
       <c r="E391" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>495710.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I391" s="1">
-        <v>-1300.0</v>
+        <v>-12985.0</v>
       </c>
       <c r="J391" s="1">
-        <v>-0.2622501059087</v>
+        <v>-2.597</v>
       </c>
       <c r="K391">
-        <v>1.94</v>
+        <v>0.72</v>
       </c>
       <c r="L391" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="M391" s="1">
-        <v>494410.0</v>
+        <v>487015.0</v>
       </c>
       <c r="N391" s="1">
-        <v>504124.04</v>
+        <v>490600.1</v>
       </c>
       <c r="O391" s="1">
         <v>0.14</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B392" t="s">
         <v>1014</v>
       </c>
-      <c r="B392" t="s">
+      <c r="C392" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D392" s="1">
+        <v>95.351</v>
+      </c>
+      <c r="E392" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F392" t="s">
+        <v>8</v>
+      </c>
+      <c r="G392">
+        <v>1.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>-7596.0</v>
+      </c>
+      <c r="J392" s="1">
+        <v>-1.9526992287918</v>
+      </c>
+      <c r="K392">
+        <v>2.42</v>
+      </c>
+      <c r="L392" t="s">
         <v>1015</v>
       </c>
-      <c r="C392" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M392" s="1">
-        <v>209664.0</v>
+        <v>381404.0</v>
       </c>
       <c r="N392" s="1">
-        <v>217620.16</v>
+        <v>391075.23</v>
       </c>
       <c r="O392" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B393" t="s">
         <v>1017</v>
       </c>
-      <c r="B393" t="s">
+      <c r="C393" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D393" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="E393" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F393" t="s">
+        <v>8</v>
+      </c>
+      <c r="G393">
+        <v>1.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>495735.0</v>
+      </c>
+      <c r="I393" s="1">
+        <v>1650.0</v>
+      </c>
+      <c r="J393" s="1">
+        <v>0.33283911767376</v>
+      </c>
+      <c r="K393">
+        <v>2.9</v>
+      </c>
+      <c r="L393" t="s">
         <v>1018</v>
       </c>
-      <c r="C393" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M393" s="1">
-        <v>393176.0</v>
+        <v>497385.0</v>
       </c>
       <c r="N393" s="1">
-        <v>403486.14</v>
+        <v>511898.7</v>
       </c>
       <c r="O393" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B394" t="s">
         <v>1020</v>
       </c>
-      <c r="B394" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C394" s="1">
-        <v>500000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>98.408</v>
+        <v>99.055</v>
       </c>
       <c r="E394" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
-        <v>500000.0</v>
+        <v>264191.75</v>
       </c>
       <c r="I394" s="1">
-        <v>-7960.0</v>
+        <v>-1696.0</v>
       </c>
       <c r="J394" s="1">
-        <v>-1.592</v>
+        <v>-0.64195797181403</v>
       </c>
       <c r="K394">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>1022</v>
+        <v>0.22</v>
+      </c>
+      <c r="L394">
+        <v>571.75</v>
       </c>
       <c r="M394" s="1">
-        <v>492040.0</v>
+        <v>262495.75</v>
       </c>
       <c r="N394" s="1">
-        <v>494565.86</v>
+        <v>263067.5</v>
       </c>
       <c r="O394" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="B395" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="C395" s="1">
         <v>400000.0</v>
       </c>
       <c r="D395" s="1">
-        <v>96.091</v>
+        <v>82.165</v>
       </c>
       <c r="E395" s="1">
-        <v>97.25</v>
+        <v>81.804</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
-        <v>389000.0</v>
+        <v>327216.0</v>
       </c>
       <c r="I395" s="1">
-        <v>-4636.0</v>
+        <v>1444.0</v>
       </c>
       <c r="J395" s="1">
-        <v>-1.1917737789203</v>
+        <v>0.44129871399932</v>
       </c>
       <c r="K395">
-        <v>2.24</v>
+        <v>0.45</v>
       </c>
       <c r="L395" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="M395" s="1">
-        <v>384364.0</v>
+        <v>328660.0</v>
       </c>
       <c r="N395" s="1">
-        <v>393322.9</v>
+        <v>330460.0</v>
       </c>
       <c r="O395" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="B396" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="C396" s="1">
-        <v>500000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="D396" s="1">
-        <v>100.422</v>
+        <v>100.249</v>
       </c>
       <c r="E396" s="1">
-        <v>99.147</v>
+        <v>99.417</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
-        <v>495735.0</v>
+        <v>374802.09</v>
       </c>
       <c r="I396" s="1">
-        <v>6375.0</v>
+        <v>3136.64</v>
       </c>
       <c r="J396" s="1">
-        <v>1.285969318285</v>
+        <v>0.8368790045968</v>
       </c>
       <c r="K396">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>1028</v>
+        <v>0.05</v>
+      </c>
+      <c r="L396">
+        <v>193.66</v>
       </c>
       <c r="M396" s="1">
-        <v>502110.0</v>
+        <v>377938.73</v>
       </c>
       <c r="N396" s="1">
-        <v>515466.16</v>
+        <v>378132.39</v>
       </c>
       <c r="O396" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="B397" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="C397" s="1">
         <v>400000.0</v>
       </c>
       <c r="D397" s="1">
-        <v>82.953</v>
+        <v>98.084</v>
       </c>
       <c r="E397" s="1">
-        <v>81.804</v>
+        <v>100.0</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
-        <v>327216.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I397" s="1">
-        <v>4596.0</v>
+        <v>-7664.0</v>
       </c>
       <c r="J397" s="1">
-        <v>1.4045767933108</v>
+        <v>-1.916</v>
       </c>
       <c r="K397">
-        <v>0.4</v>
+        <v>1.81</v>
       </c>
       <c r="L397" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="M397" s="1">
-        <v>331812.0</v>
+        <v>392336.0</v>
       </c>
       <c r="N397" s="1">
-        <v>333398.3</v>
+        <v>399557.67</v>
       </c>
       <c r="O397" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="B398" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="C398" s="1">
-        <v>377000.0</v>
+        <v>833.0</v>
       </c>
       <c r="D398" s="1">
-        <v>101.188</v>
+        <v>62.2</v>
       </c>
       <c r="E398" s="1">
-        <v>99.417</v>
+        <v>43.5</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
-        <v>374802.09</v>
+        <v>362355.0</v>
       </c>
       <c r="I398" s="1">
-        <v>6676.67</v>
+        <v>155771.0</v>
       </c>
       <c r="J398" s="1">
-        <v>1.7813854773329</v>
+        <v>42.988505747126</v>
       </c>
       <c r="K398">
-        <v>3.53</v>
-[...2 lines deleted...]
-        <v>1034</v>
+        <v>0.0</v>
+      </c>
+      <c r="L398">
+        <v>0.0</v>
       </c>
       <c r="M398" s="1">
-        <v>381478.76</v>
+        <v>518126.0</v>
       </c>
       <c r="N398" s="1">
-        <v>394802.87</v>
+        <v>518126.0</v>
       </c>
       <c r="O398" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>1035</v>
+        <v>1031</v>
       </c>
       <c r="B399" t="s">
-        <v>1036</v>
+        <v>1032</v>
       </c>
       <c r="C399" s="1">
-        <v>400000.0</v>
+        <v>833.0</v>
       </c>
       <c r="D399" s="1">
-        <v>98.987</v>
+        <v>3.0</v>
       </c>
       <c r="E399" s="1">
-        <v>100.0</v>
+        <v>4.2785114046</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
-        <v>400000.0</v>
+        <v>35640.0</v>
       </c>
       <c r="I399" s="1">
-        <v>-4052.0</v>
+        <v>-10650.0</v>
       </c>
       <c r="J399" s="1">
-        <v>-1.013</v>
+        <v>-29.882154882155</v>
       </c>
       <c r="K399">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>1037</v>
+        <v>0.0</v>
+      </c>
+      <c r="L399">
+        <v>0.0</v>
       </c>
       <c r="M399" s="1">
-        <v>395948.0</v>
+        <v>24990.0</v>
       </c>
       <c r="N399" s="1">
-        <v>402271.28</v>
+        <v>24990.0</v>
       </c>
       <c r="O399" s="1">
-        <v>0.11</v>
+        <v>0.01</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
       <c r="B400" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="C400" s="1">
-        <v>1110.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D400" s="1">
-        <v>0.1</v>
+        <v>0.1025</v>
       </c>
       <c r="E400" s="1">
-        <v>0.1073378378</v>
+        <v>0.1083870087</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
         <v>0.0</v>
       </c>
       <c r="I400" s="1">
-        <v>-20362.5</v>
+        <v>-26962.5</v>
       </c>
       <c r="J400" s="1">
         <v>0</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
       <c r="L400">
         <v>0.0</v>
       </c>
       <c r="M400" s="1">
-        <v>-20362.5</v>
+        <v>-26962.5</v>
       </c>
       <c r="N400" s="1">
-        <v>-20362.5</v>
+        <v>-26962.5</v>
       </c>
       <c r="O400" s="1">
         <v>-0.01</v>
       </c>
       <c r="P400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
-        <v>1040</v>
+        <v>1035</v>
       </c>
       <c r="B401" t="s">
-        <v>1041</v>
+        <v>1036</v>
       </c>
       <c r="C401" s="1">
-        <v>3055.0</v>
+        <v>330.0</v>
       </c>
       <c r="D401" s="1">
-        <v>121.1</v>
+        <v>54.3</v>
       </c>
       <c r="E401" s="1">
-        <v>47.9438297872</v>
+        <v>53.2</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
       <c r="G401">
         <v>1.0</v>
       </c>
       <c r="H401" s="1">
-        <v>1464684.0</v>
+        <v>175560.0</v>
       </c>
       <c r="I401" s="1">
-        <v>2234921.0</v>
+        <v>3630.0</v>
       </c>
       <c r="J401" s="1">
-        <v>152.5872474882</v>
+        <v>2.0676691729323</v>
       </c>
       <c r="K401">
         <v>0.0</v>
       </c>
       <c r="L401">
         <v>0.0</v>
       </c>
       <c r="M401" s="1">
-        <v>3699605.0</v>
+        <v>179190.0</v>
       </c>
       <c r="N401" s="1">
-        <v>3699605.0</v>
+        <v>179190.0</v>
       </c>
       <c r="O401" s="1">
-        <v>1.04</v>
+        <v>0.05</v>
       </c>
       <c r="P401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:16">
       <c r="A402" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="B402" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
       <c r="C402" s="1">
-        <v>-1110.0</v>
+        <v>428.0</v>
       </c>
       <c r="D402" s="1">
-        <v>0.07</v>
+        <v>101.2</v>
       </c>
       <c r="E402" s="1">
-        <v>0.0698581081</v>
+        <v>184.6880841122</v>
       </c>
       <c r="F402" t="s">
         <v>8</v>
       </c>
       <c r="G402">
         <v>1.0</v>
       </c>
       <c r="H402" s="1">
-        <v>0.0</v>
+        <v>790465.0</v>
       </c>
       <c r="I402" s="1">
-        <v>-393.75</v>
+        <v>-357329.0</v>
       </c>
       <c r="J402" s="1">
-        <v>0</v>
+        <v>-45.204911033379</v>
       </c>
       <c r="K402">
         <v>0.0</v>
       </c>
       <c r="L402">
         <v>0.0</v>
       </c>
       <c r="M402" s="1">
-        <v>-393.75</v>
+        <v>433136.0</v>
       </c>
       <c r="N402" s="1">
-        <v>-393.75</v>
+        <v>433136.0</v>
       </c>
       <c r="O402" s="1">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="P402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:16">
       <c r="A403" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C403" s="1">
+        <v>460.0</v>
+      </c>
+      <c r="D403" s="1">
+        <v>54.7</v>
+      </c>
+      <c r="E403" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F403" t="s">
+        <v>8</v>
+      </c>
+      <c r="G403">
+        <v>1.0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>346380.0</v>
+      </c>
+      <c r="I403" s="1">
+        <v>-94760.0</v>
+      </c>
+      <c r="J403" s="1">
+        <v>-27.357237715803</v>
+      </c>
+      <c r="K403">
+        <v>0.0</v>
+      </c>
+      <c r="L403">
+        <v>0.0</v>
+      </c>
+      <c r="M403" s="1">
+        <v>251620.0</v>
+      </c>
+      <c r="N403" s="1">
+        <v>251620.0</v>
+      </c>
+      <c r="O403" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P403">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="404" spans="1:16">
+      <c r="A404" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C404" s="1">
+        <v>-1665.0</v>
+      </c>
+      <c r="D404" s="1">
+        <v>18.7</v>
+      </c>
+      <c r="E404" s="1">
+        <v>15.15003003</v>
+      </c>
+      <c r="F404" t="s">
+        <v>8</v>
+      </c>
+      <c r="G404">
+        <v>1.0</v>
+      </c>
+      <c r="H404" s="1">
+        <v>-252248.0</v>
+      </c>
+      <c r="I404" s="1">
+        <v>-59107.0</v>
+      </c>
+      <c r="J404" s="1">
+        <v>23.432098569662</v>
+      </c>
+      <c r="K404">
+        <v>0.0</v>
+      </c>
+      <c r="L404">
+        <v>0.0</v>
+      </c>
+      <c r="M404" s="1">
+        <v>-311355.0</v>
+      </c>
+      <c r="N404" s="1">
+        <v>-311355.0</v>
+      </c>
+      <c r="O404" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="P404">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="405" spans="1:16">
+      <c r="A405" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B405" t="s">
         <v>1044</v>
       </c>
-      <c r="B403" t="s">
+      <c r="C405" s="1">
+        <v>-1832.0</v>
+      </c>
+      <c r="D405" s="1">
+        <v>0.0725</v>
+      </c>
+      <c r="E405" s="1">
+        <v>0.0738550764</v>
+      </c>
+      <c r="F405" t="s">
+        <v>8</v>
+      </c>
+      <c r="G405">
+        <v>1.0</v>
+      </c>
+      <c r="H405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I405" s="1">
+        <v>6206.25</v>
+      </c>
+      <c r="J405" s="1">
+        <v>0</v>
+      </c>
+      <c r="K405">
+        <v>0.0</v>
+      </c>
+      <c r="L405">
+        <v>0.0</v>
+      </c>
+      <c r="M405" s="1">
+        <v>6206.25</v>
+      </c>
+      <c r="N405" s="1">
+        <v>6206.25</v>
+      </c>
+      <c r="O405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P405">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="406" spans="1:16">
+      <c r="A406" t="s">
         <v>1045</v>
       </c>
-      <c r="C403" s="1">
-[...38 lines deleted...]
-      <c r="P403">
+      <c r="B406" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C406" s="1">
+        <v>-428.0</v>
+      </c>
+      <c r="D406" s="1">
+        <v>115.0</v>
+      </c>
+      <c r="E406" s="1">
+        <v>185.3</v>
+      </c>
+      <c r="F406" t="s">
+        <v>8</v>
+      </c>
+      <c r="G406">
+        <v>1.0</v>
+      </c>
+      <c r="H406" s="1">
+        <v>-793084.0</v>
+      </c>
+      <c r="I406" s="1">
+        <v>300884.0</v>
+      </c>
+      <c r="J406" s="1">
+        <v>-37.938478143551</v>
+      </c>
+      <c r="K406">
+        <v>0.0</v>
+      </c>
+      <c r="L406">
+        <v>0.0</v>
+      </c>
+      <c r="M406" s="1">
+        <v>-492200.0</v>
+      </c>
+      <c r="N406" s="1">
+        <v>-492200.0</v>
+      </c>
+      <c r="O406" s="1">
+        <v>-0.14</v>
+      </c>
+      <c r="P406">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>