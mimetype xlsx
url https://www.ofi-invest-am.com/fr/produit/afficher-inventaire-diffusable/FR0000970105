--- v2 (2026-07-04)
+++ v3 (2026-07-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1047">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1028">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -643,51 +643,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1042,2163 +1042,2106 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>4 004.78</t>
+    <t>5 182.66</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>9 565.07</t>
+    <t>10 284.25</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>4 405.82</t>
+    <t>5 467.47</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>3 605.09</t>
+    <t>4 064.33</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>17 283.56</t>
+    <t>18 297.26</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>5 323.56</t>
+    <t>6 161.92</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>5 063.01</t>
+    <t>5 720.55</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>1 538.85</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>10 541.10</t>
+    <t>11 280.82</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>20 503.67</t>
+    <t>22 099.29</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>9 068.49</t>
+    <t>9 616.44</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>8 309.59</t>
+    <t>8 802.74</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 163.73</t>
+    <t>1 658.94</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>14 717.81</t>
+    <t>15 649.32</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>25 315.07</t>
+    <t>26 849.32</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>15 575.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>5 766.23</t>
+    <t>6 235.03</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>1 741.29</t>
+    <t>2 482.27</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 446.92</t>
+    <t>3 823.63</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 716.71</t>
+    <t>3 990.00</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>6 991.78</t>
+    <t>8 580.82</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>3 152.05</t>
-[...8 lines deleted...]
-    <t>6 863.01</t>
+    <t>4 220.55</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 819.47</t>
+    <t>3 551.79</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>8 601.37</t>
+    <t>9 176.71</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 158.41</t>
+    <t>1 253.75</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>11 971.55</t>
+    <t>12 722.12</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>1 374.62</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>4 929.14</t>
+    <t>6 036.81</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>4 430.14</t>
+    <t>5 580.82</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>8 501.79</t>
+    <t>9 046.77</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>4 031.51</t>
+    <t>4 401.37</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>3 476.71</t>
+    <t>4 956.16</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>8 738.01</t>
+    <t>9 292.81</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>1 376.67</t>
+    <t>1 471.62</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>2 083.29</t>
+    <t>2 226.97</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>51 509.14</t>
+    <t>55 061.49</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>3 259.87</t>
+    <t>9 186.90</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>5 560.01</t>
+    <t>6 306.32</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>3 800.00</t>
+    <t>4 320.55</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>4 090.25</t>
+    <t>5 125.76</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>3 747.95</t>
+    <t>4 268.49</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>1 875.34</t>
+    <t>2 889.04</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 060.96</t>
+    <t>2 293.84</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>5 370.23</t>
+    <t>6 126.60</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>6 990.41</t>
+    <t>7 730.14</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>4 618.15</t>
+    <t>5 255.14</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>7 479.45</t>
+    <t>8 246.58</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 946.58</t>
+    <t>2 138.36</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
+    <t>1 844.82</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>10 658.22</t>
+    <t>11 459.59</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>1 082.96</t>
+  </si>
+  <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>6 564.11</t>
+    <t>7 240.82</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>6 603.97</t>
+    <t>7 284.79</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>8 745.21</t>
+    <t>9 402.74</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>16 797.95</t>
+    <t>17 825.34</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
+    <t>23 054.79</t>
+  </si>
+  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>15 560.27</t>
+    <t>16 573.97</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>42 910.96</t>
+    <t>1 558.22</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>17 289.64</t>
+    <t>18 343.89</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>4 315.07</t>
+    <t>5 465.75</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>2 980.82</t>
+    <t>3 857.53</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 368.49</t>
+  </si>
+  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>4 076.71</t>
+    <t>4 501.37</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 657.53</t>
+    <t>3 931.51</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 046.58</t>
+    <t>2 539.73</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>5 530.82</t>
+    <t>5 873.29</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 629.29</t>
+    <t>2 972.99</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>5 330.55</t>
+    <t>5 939.75</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>6 544.87</t>
+    <t>8 201.80</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>12 843.96</t>
+    <t>14 022.30</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>13 268.49</t>
+    <t>14 063.01</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 773.97</t>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>3 085.27</t>
+    <t>3 575.00</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>12 782.19</t>
+    <t>13 631.51</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
+    <t>1 528.77</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>18 010.50</t>
+    <t>19 105.36</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>10 836.99</t>
+    <t>11 576.71</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>7 557.95</t>
+    <t>8 270.96</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>5 860.27</t>
+    <t>7 134.25</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>3 164.38</t>
-[...11 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>6 443.84</t>
+    <t>7 101.37</t>
   </si>
   <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>20 753.42</t>
+    <t>24 073.97</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>34 041.27</t>
+    <t>37 721.40</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>8 764.09</t>
+    <t>10 262.23</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>7 370.55</t>
+    <t>8 069.18</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>3 804.07</t>
+    <t>4 471.45</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>1 490.41</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>3 136.13</t>
-[...5 lines deleted...]
-    <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
+    <t>3 637.91</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>1 722.17</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>2 353.29</t>
-[...8 lines deleted...]
-    <t>5 020.58</t>
+    <t>2 582.88</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>2 444.79</t>
+    <t>3 422.71</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>7 176.99</t>
+    <t>7 785.21</t>
   </si>
   <si>
     <t>XS2606264005</t>
   </si>
   <si>
     <t>FORTUM OYJ 4 26/05/2028</t>
   </si>
   <si>
-    <t>13 895.89</t>
+    <t>14 772.60</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>48 949.22</t>
-[...44 lines deleted...]
-    <t>39 477.30</t>
+    <t>75 761.87</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>63 275.90</t>
+    <t>112 753.73</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>34 748.95</t>
+    <t>36 934.42</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>62 625.38</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>DE0001102515</t>
-[...2 lines deleted...]
-    <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>124 925.44</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>161 497.71</t>
+    <t>173 116.25</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>10 361.80</t>
-[...26 lines deleted...]
-    <t>4 985.96</t>
+    <t>73 870.40</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 582.19</t>
+    <t>1 993.15</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>3 568.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>6 108.22</t>
+    <t>6 779.45</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
+    <t>1 291.10</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 397.26</t>
+    <t>1 534.25</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>16 296.23</t>
+    <t>17 357.88</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>4 746.58</t>
+    <t>5 363.01</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>3 190.00</t>
+    <t>4 290.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>23 085.62</t>
+    <t>24 523.97</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>5 974.21</t>
+    <t>6 606.40</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>4 536.99</t>
+    <t>5 194.52</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>7 312.47</t>
+    <t>4 629.30</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>3 009.59</t>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>22 071.58</t>
+    <t>23 982.53</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>10 479.45</t>
+    <t>11 410.96</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>1 829.01</t>
+    <t>2 008.33</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>16 583.10</t>
+    <t>18 077.07</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>IE00BH3SQ895</t>
-[...7 lines deleted...]
-  <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>4 519.65</t>
-[...5 lines deleted...]
-    <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
+    <t>4 795.23</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>4 862.47</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>2 972.26</t>
+    <t>5 472.75</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>19 674.45</t>
+    <t>29 043.23</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>10 931.70</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>29 401.90</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>7 403.29</t>
-[...35 lines deleted...]
-    <t>42 509.83</t>
+    <t>11 299.76</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>3 071.70</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>12 880.14</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
+    <t>3 686.30</t>
+  </si>
+  <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>3 220.63</t>
+    <t>4 535.17</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>23 164.38</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>8 365.75</t>
+    <t>9 215.07</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 378.42</t>
+    <t>1 618.15</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>11 200.44</t>
+    <t>11 871.12</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>8 941.59</t>
+    <t>9 485.15</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>8 479.74</t>
+    <t>9 367.67</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 104.11</t>
+    <t>3 419.18</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>4 946.51</t>
+    <t>5 690.34</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>1 739.77</t>
+  </si>
+  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>4 859.59</t>
+    <t>7 119.86</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>3 224.86</t>
+    <t>4 489.51</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>10 945.48</t>
+    <t>11 512.60</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
+    <t>1 647.01</t>
+  </si>
+  <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>10 342.48</t>
+    <t>10 986.87</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>10 666.85</t>
+    <t>11 357.26</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>9 260.84</t>
+    <t>10 114.37</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>5 219.51</t>
+    <t>5 633.75</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>13 466.29</t>
+    <t>14 761.13</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>2 142.00</t>
+    <t>3 162.00</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 862.56</t>
+    <t>3 076.98</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>12 985.52</t>
+    <t>16 114.56</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>13 601.39</t>
+    <t>16 878.84</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>1 035.62</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>12 465.75</t>
+    <t>14 246.58</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>7 719.57</t>
+    <t>8 299.99</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 338.08</t>
+    <t>2 149.04</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>5 788.38</t>
+    <t>7 490.85</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>5 680.82</t>
+    <t>6 475.34</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>31 366.44</t>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>6 556.27</t>
-[...10 lines deleted...]
-  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>2 768.97</t>
+    <t>3 085.42</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>2 218.46</t>
+    <t>2 467.73</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>8 106.34</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>6 862.30</t>
+    <t>9 501.65</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 227.88</t>
+    <t>1 929.52</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>18 335.34</t>
+    <t>19 420.27</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>5 910.10</t>
+    <t>6 310.79</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 458.90</t>
+    <t>1 664.38</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>11 095.89</t>
+    <t>11 835.62</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>9 160.37</t>
+    <t>10 004.65</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 684.93</t>
-[...8 lines deleted...]
-    <t>24 734.25</t>
+    <t>2 095.89</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>5 048.63</t>
+    <t>5 418.49</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>1 694.90</t>
+  </si>
+  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>5 542.09</t>
+    <t>6 369.27</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>1 161.99</t>
+  </si>
+  <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 596.03</t>
-[...5 lines deleted...]
-    <t>SANOFI SA 2.75 11/03/2031</t>
+    <t>2 356.04</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>5 512.44</t>
+    <t>6 022.85</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 440.62</t>
+    <t>1 791.99</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>11 492.47</t>
+    <t>12 168.49</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>34 694.79</t>
+    <t>38 705.75</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>2 245.39</t>
+    <t>2 578.04</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>13 253.42</t>
+    <t>14 486.30</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>7 378.42</t>
+    <t>8 440.07</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>27 956.85</t>
+    <t>68 969.01</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>2 112.66</t>
-[...26 lines deleted...]
-    <t>125 206.03</t>
+    <t>12 326.44</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>12 142.60</t>
+    <t>62 092.97</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>5 140.27</t>
+    <t>5 786.85</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 059.21</t>
+    <t>2 067.97</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>15 430.14</t>
-[...17 lines deleted...]
-    <t>17 476.03</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>4 940.45</t>
+    <t>5 661.68</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 787.67</t>
+    <t>2 582.19</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 394.86</t>
+    <t>3 689.38</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>6 965.75</t>
+    <t>7 376.71</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>10 684.93</t>
+    <t>11 506.85</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>9 421.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>1 420.83</t>
+    <t>1 851.39</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>8 010.96</t>
+    <t>8 942.47</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>3 255.95</t>
+    <t>4 612.59</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 179.84</t>
+    <t>4 027.79</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>5 576.36</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>10 272.95</t>
+    <t>10 951.03</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>1 362.33</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>11 094.18</t>
+    <t>12 155.82</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>11 357.26</t>
+    <t>12 162.74</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 585.10</t>
+    <t>4 399.89</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>9 671.23</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 116.27</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 800.00</t>
+    <t>1 964.38</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>7 221.67</t>
-[...11 lines deleted...]
-    <t>APR26 SX5E C @ 6100.000000</t>
+    <t>7 912.73</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
-    <t>SX5E2605PO04</t>
-[...4 lines deleted...]
-  <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
-    <t>SX5E2604CQ21</t>
-[...4 lines deleted...]
-  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>JUN26 SX5E P @ 5200.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3565,238 +3508,238 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>204.0</v>
+        <v>207.72</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>15529701.54</v>
+        <v>15813091.68</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>15529701.54</v>
+        <v>15813091.68</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2447160.3067</v>
+        <v>2462210.9043</v>
       </c>
       <c r="D3">
-        <v>119.97</v>
+        <v>122.11</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>293609660.06</v>
+        <v>300661134.39</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>293609660.06</v>
+        <v>300661134.39</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>282902.4</v>
+        <v>278378.79</v>
       </c>
       <c r="D4">
-        <v>110.23</v>
+        <v>112.22</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>31186924.31</v>
+        <v>31242073.09</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>31186924.31</v>
+        <v>31242073.09</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9816.3794</v>
+        <v>9928.8933</v>
       </c>
       <c r="D5">
-        <v>109.83</v>
+        <v>111.76</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1078140.91</v>
+        <v>1109661.84</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1078140.91</v>
+        <v>1109661.84</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>113.64</v>
+        <v>115.7</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>113.64</v>
+        <v>115.7</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>113.64</v>
+        <v>115.7</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>99.83</v>
+        <v>101.6</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1334210.56</v>
+        <v>1357902.64</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1334210.56</v>
+        <v>1357902.64</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P406"/>
+  <dimension ref="A1:P400"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O406" sqref="O406"/>
+      <selection activeCell="O400" sqref="O400"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3818,20286 +3761,19986 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>30.02</v>
+        <v>31.64</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>-15615.6</v>
+        <v>-10750.74</v>
       </c>
       <c r="J2" s="1">
-        <v>-14.764338444066</v>
+        <v>-10.164679159568</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>90150.06</v>
+        <v>95014.92</v>
       </c>
       <c r="N2" s="1">
-        <v>90150.06</v>
+        <v>95014.92</v>
       </c>
       <c r="O2" s="1">
         <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
         <v>8772.0</v>
       </c>
       <c r="D3" s="1">
-        <v>27.94</v>
+        <v>29.11</v>
       </c>
       <c r="E3" s="1">
         <v>28.3024304606</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>248268.92</v>
       </c>
       <c r="I3" s="1">
-        <v>-3179.24</v>
+        <v>7084.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.2805630281873</v>
+        <v>2.8533575608256</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>245089.68</v>
+        <v>255352.92</v>
       </c>
       <c r="N3" s="1">
-        <v>245089.68</v>
+        <v>255352.92</v>
       </c>
       <c r="O3" s="1">
         <v>0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>2378.0</v>
       </c>
       <c r="D4" s="1">
-        <v>231.6</v>
+        <v>237.2</v>
       </c>
       <c r="E4" s="1">
         <v>245.6999158957</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>584274.4</v>
       </c>
       <c r="I4" s="1">
-        <v>-33529.6</v>
+        <v>-20212.8</v>
       </c>
       <c r="J4" s="1">
-        <v>-5.7386734726012</v>
+        <v>-3.4594704132168</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>550744.8</v>
+        <v>564061.6</v>
       </c>
       <c r="N4" s="1">
-        <v>550744.8</v>
+        <v>564061.6</v>
       </c>
       <c r="O4" s="1">
         <v>0.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>3875.0</v>
       </c>
       <c r="D5" s="1">
-        <v>134.9</v>
+        <v>136.25</v>
       </c>
       <c r="E5" s="1">
         <v>200.8764980645</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>778396.43</v>
       </c>
       <c r="I5" s="1">
-        <v>-255658.93</v>
+        <v>-250427.68</v>
       </c>
       <c r="J5" s="1">
-        <v>-32.84430916519</v>
+        <v>-32.172254438526</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>522737.5</v>
+        <v>527968.75</v>
       </c>
       <c r="N5" s="1">
-        <v>522737.5</v>
+        <v>527968.75</v>
       </c>
       <c r="O5" s="1">
         <v>0.15</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>368.0</v>
       </c>
       <c r="D6" s="1">
-        <v>845.2</v>
+        <v>975.1</v>
       </c>
       <c r="E6" s="1">
         <v>1227.4488586957</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>451701.18</v>
       </c>
       <c r="I6" s="1">
-        <v>-140667.58</v>
+        <v>-92864.38</v>
       </c>
       <c r="J6" s="1">
-        <v>-31.141734010967</v>
+        <v>-20.558808369728</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>311033.6</v>
+        <v>358836.8</v>
       </c>
       <c r="N6" s="1">
-        <v>311033.6</v>
+        <v>358836.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>47674.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.24</v>
+        <v>24.2</v>
       </c>
       <c r="E7" s="1">
         <v>27.0867516886</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1291333.8</v>
       </c>
       <c r="I7" s="1">
-        <v>-40368.04</v>
+        <v>-137623.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.1260732120541</v>
+        <v>-10.657430325141</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1250965.76</v>
+        <v>1153710.8</v>
       </c>
       <c r="N7" s="1">
-        <v>1250965.76</v>
+        <v>1153710.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>110.9</v>
+        <v>109.7</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-6172.5</v>
+        <v>-7160.1</v>
       </c>
       <c r="J8" s="1">
-        <v>-6.3344594594595</v>
+        <v>-7.347972972973</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>91270.7</v>
+        <v>90283.1</v>
       </c>
       <c r="N8" s="1">
-        <v>91270.7</v>
+        <v>90283.1</v>
       </c>
       <c r="O8" s="1">
         <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>64.85</v>
+        <v>67.9</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>4719.0</v>
+        <v>12100.0</v>
       </c>
       <c r="J9" s="1">
-        <v>3.1001589825119</v>
+        <v>7.9491255961844</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>156937.0</v>
+        <v>164318.0</v>
       </c>
       <c r="N9" s="1">
-        <v>156937.0</v>
+        <v>164318.0</v>
       </c>
       <c r="O9" s="1">
         <v>0.05</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
         <v>43606.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.935</v>
+        <v>9.38</v>
       </c>
       <c r="E10" s="1">
         <v>8.8575904692</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>386244.09</v>
       </c>
       <c r="I10" s="1">
-        <v>3375.52</v>
+        <v>22780.19</v>
       </c>
       <c r="J10" s="1">
-        <v>0.87393440764362</v>
+        <v>5.8978740619695</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>389619.61</v>
+        <v>409024.28</v>
       </c>
       <c r="N10" s="1">
-        <v>389619.61</v>
+        <v>409024.28</v>
       </c>
       <c r="O10" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
         <v>8827.0</v>
       </c>
       <c r="D11" s="1">
-        <v>165.14</v>
+        <v>165.92</v>
       </c>
       <c r="E11" s="1">
         <v>162.5000430497</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1434387.88</v>
       </c>
       <c r="I11" s="1">
-        <v>23302.9</v>
+        <v>30187.96</v>
       </c>
       <c r="J11" s="1">
-        <v>1.6245884620832</v>
+        <v>2.104588334921</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1457690.78</v>
+        <v>1464575.84</v>
       </c>
       <c r="N11" s="1">
-        <v>1457690.78</v>
+        <v>1464575.84</v>
       </c>
       <c r="O11" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
         <v>5691.0</v>
       </c>
       <c r="D12" s="1">
-        <v>367.9</v>
+        <v>388.0</v>
       </c>
       <c r="E12" s="1">
         <v>235.4840537691</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1340139.75</v>
       </c>
       <c r="I12" s="1">
-        <v>753579.15</v>
+        <v>867968.25</v>
       </c>
       <c r="J12" s="1">
-        <v>56.23138557005</v>
+        <v>64.766995382385</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2093718.9</v>
+        <v>2208108.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2093718.9</v>
+        <v>2208108.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>13940.0</v>
       </c>
       <c r="D13" s="1">
-        <v>24.27</v>
+        <v>16.52</v>
       </c>
       <c r="E13" s="1">
         <v>23.8502467719</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>332472.44</v>
       </c>
       <c r="I13" s="1">
-        <v>5851.36</v>
+        <v>-102183.64</v>
       </c>
       <c r="J13" s="1">
-        <v>1.7599533964379</v>
+        <v>-30.73446929917</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>338323.8</v>
+        <v>230288.8</v>
       </c>
       <c r="N13" s="1">
-        <v>338323.8</v>
+        <v>230288.8</v>
       </c>
       <c r="O13" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
         <v>1721.0</v>
       </c>
       <c r="D14" s="1">
-        <v>53.0</v>
+        <v>56.65</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>109369.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-18156.55</v>
+        <v>-11874.9</v>
       </c>
       <c r="J14" s="1">
-        <v>-16.601101494886</v>
+        <v>-10.857592446892</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>91213.0</v>
+        <v>97494.65</v>
       </c>
       <c r="N14" s="1">
-        <v>91213.0</v>
+        <v>97494.65</v>
       </c>
       <c r="O14" s="1">
         <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
         <v>16310.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.54</v>
+        <v>50.18</v>
       </c>
       <c r="E15" s="1">
         <v>60.6626106683</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>989407.18</v>
       </c>
       <c r="I15" s="1">
-        <v>-181409.78</v>
+        <v>-170971.38</v>
       </c>
       <c r="J15" s="1">
-        <v>-18.335199467625</v>
+        <v>-17.28018387738</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>807997.4</v>
+        <v>818435.8</v>
       </c>
       <c r="N15" s="1">
-        <v>807997.4</v>
+        <v>818435.8</v>
       </c>
       <c r="O15" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
         <v>7644.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.14</v>
+        <v>9.522</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>100709.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-30843.54</v>
+        <v>-27923.53</v>
       </c>
       <c r="J16" s="1">
-        <v>-30.626185958254</v>
+        <v>-27.72675323231</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>69866.16</v>
+        <v>72786.17</v>
       </c>
       <c r="N16" s="1">
-        <v>69866.16</v>
+        <v>72786.17</v>
       </c>
       <c r="O16" s="1">
         <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
         <v>19175.0</v>
       </c>
       <c r="D17" s="1">
-        <v>61.5</v>
+        <v>62.16</v>
       </c>
       <c r="E17" s="1">
         <v>55.336714472</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1061081.5</v>
       </c>
       <c r="I17" s="1">
-        <v>118181.0</v>
+        <v>130836.5</v>
       </c>
       <c r="J17" s="1">
-        <v>11.137787248199</v>
+        <v>12.330485452814</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1179262.5</v>
+        <v>1191918.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1179262.5</v>
+        <v>1191918.0</v>
       </c>
       <c r="O17" s="1">
         <v>0.34</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
         <v>9002.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.56</v>
+        <v>31.22</v>
       </c>
       <c r="E18" s="1">
         <v>29.8050255499</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>268304.84</v>
       </c>
       <c r="I18" s="1">
-        <v>-11207.72</v>
+        <v>12737.6</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.1772336272428</v>
+        <v>4.7474357898277</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>257097.12</v>
+        <v>281042.44</v>
       </c>
       <c r="N18" s="1">
-        <v>257097.12</v>
+        <v>281042.44</v>
       </c>
       <c r="O18" s="1">
         <v>0.08</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
         <v>6618.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1161.0</v>
+        <v>1249.6</v>
       </c>
       <c r="E19" s="1">
         <v>549.4883741312</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>3636514.06</v>
       </c>
       <c r="I19" s="1">
-        <v>4046983.94</v>
+        <v>4633338.74</v>
       </c>
       <c r="J19" s="1">
-        <v>111.2874547775</v>
+        <v>127.41154478033</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>7683498.0</v>
+        <v>8269852.8</v>
       </c>
       <c r="N19" s="1">
-        <v>7683498.0</v>
+        <v>8269852.8</v>
       </c>
       <c r="O19" s="1">
-        <v>2.24</v>
+        <v>2.36</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>2162.0</v>
       </c>
       <c r="D20" s="1">
-        <v>60.92</v>
+        <v>63.5</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>132833.28</v>
       </c>
       <c r="I20" s="1">
-        <v>-1124.24</v>
+        <v>4453.72</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.84635416666667</v>
+        <v>3.3528645833333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>131709.04</v>
+        <v>137287.0</v>
       </c>
       <c r="N20" s="1">
-        <v>131709.04</v>
+        <v>137287.0</v>
       </c>
       <c r="O20" s="1">
         <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>53563.0</v>
       </c>
       <c r="D21" s="1">
-        <v>40.51</v>
+        <v>41.03</v>
       </c>
       <c r="E21" s="1">
         <v>27.72713963</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1485148.78</v>
       </c>
       <c r="I21" s="1">
-        <v>684688.35</v>
+        <v>712541.11</v>
       </c>
       <c r="J21" s="1">
-        <v>46.102340669195</v>
+        <v>47.977759507704</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2169837.13</v>
+        <v>2197689.89</v>
       </c>
       <c r="N21" s="1">
-        <v>2169837.13</v>
+        <v>2197689.89</v>
       </c>
       <c r="O21" s="1">
         <v>0.63</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>11745.0</v>
       </c>
       <c r="D22" s="1">
-        <v>8.935</v>
+        <v>11.04</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004257</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>98599.28</v>
       </c>
       <c r="I22" s="1">
-        <v>6342.3</v>
+        <v>31065.52</v>
       </c>
       <c r="J22" s="1">
-        <v>6.432399912048</v>
+        <v>31.506842646315</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>104941.58</v>
+        <v>129664.8</v>
       </c>
       <c r="N22" s="1">
-        <v>104941.58</v>
+        <v>129664.8</v>
       </c>
       <c r="O22" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>1822.0</v>
       </c>
       <c r="D23" s="1">
-        <v>52.4</v>
+        <v>55.5</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>99936.7</v>
       </c>
       <c r="I23" s="1">
-        <v>-4463.9</v>
+        <v>1184.3</v>
       </c>
       <c r="J23" s="1">
-        <v>-4.4667274384686</v>
+        <v>1.1850501367366</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>95472.8</v>
+        <v>101121.0</v>
       </c>
       <c r="N23" s="1">
-        <v>95472.8</v>
+        <v>101121.0</v>
       </c>
       <c r="O23" s="1">
         <v>0.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>11719.0</v>
       </c>
       <c r="D24" s="1">
-        <v>17.73</v>
+        <v>18.285</v>
       </c>
       <c r="E24" s="1">
         <v>18.195846062</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>213237.12</v>
       </c>
       <c r="I24" s="1">
-        <v>-5459.25</v>
+        <v>1044.8</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.5601780778131</v>
+        <v>0.48997097691059</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>207777.87</v>
+        <v>214281.92</v>
       </c>
       <c r="N24" s="1">
-        <v>207777.87</v>
+        <v>214281.92</v>
       </c>
       <c r="O24" s="1">
         <v>0.06</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>95621.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.77</v>
+        <v>18.58</v>
       </c>
       <c r="E25" s="1">
         <v>9.1132440573</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>871417.51</v>
       </c>
       <c r="I25" s="1">
-        <v>923388.66</v>
+        <v>905220.67</v>
       </c>
       <c r="J25" s="1">
-        <v>105.96397816243</v>
+        <v>103.87910038668</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1794806.17</v>
+        <v>1776638.18</v>
       </c>
       <c r="N25" s="1">
-        <v>1794806.17</v>
+        <v>1776638.18</v>
       </c>
       <c r="O25" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>78886.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.067</v>
+        <v>3.149</v>
       </c>
       <c r="E26" s="1">
         <v>3.2004050148</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>252467.15</v>
       </c>
       <c r="I26" s="1">
-        <v>-10523.79</v>
+        <v>-4055.14</v>
       </c>
       <c r="J26" s="1">
-        <v>-4.1683799258636</v>
+        <v>-1.6062050052848</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>241943.36</v>
+        <v>248412.01</v>
       </c>
       <c r="N26" s="1">
-        <v>241943.36</v>
+        <v>248412.01</v>
       </c>
       <c r="O26" s="1">
         <v>0.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>212974.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.814</v>
+        <v>10.198</v>
       </c>
       <c r="E27" s="1">
         <v>7.7891812146</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1658893.08</v>
       </c>
       <c r="I27" s="1">
-        <v>431233.76</v>
+        <v>513015.77</v>
       </c>
       <c r="J27" s="1">
-        <v>25.995271497546</v>
+        <v>30.925185967983</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2090126.84</v>
+        <v>2171908.85</v>
       </c>
       <c r="N27" s="1">
-        <v>2090126.84</v>
+        <v>2171908.85</v>
       </c>
       <c r="O27" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>13713.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.695</v>
+        <v>15.81</v>
       </c>
       <c r="E28" s="1">
         <v>16.484384161</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>226050.36</v>
       </c>
       <c r="I28" s="1">
-        <v>-10824.82</v>
+        <v>-9247.83</v>
       </c>
       <c r="J28" s="1">
-        <v>-4.7886762931941</v>
+        <v>-4.0910485610375</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>215225.54</v>
+        <v>216802.53</v>
       </c>
       <c r="N28" s="1">
-        <v>215225.54</v>
+        <v>216802.53</v>
       </c>
       <c r="O28" s="1">
         <v>0.06</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>9219.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.645</v>
+        <v>13.89</v>
       </c>
       <c r="E29" s="1">
         <v>14.1750005424</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>130679.33</v>
       </c>
       <c r="I29" s="1">
-        <v>-4886.07</v>
+        <v>-2627.42</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.7389769292512</v>
+        <v>-2.0105857598137</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>125793.26</v>
+        <v>128051.91</v>
       </c>
       <c r="N29" s="1">
-        <v>125793.26</v>
+        <v>128051.91</v>
       </c>
       <c r="O29" s="1">
         <v>0.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>2004.0</v>
       </c>
       <c r="D30" s="1">
-        <v>131.3</v>
+        <v>144.8</v>
       </c>
       <c r="E30" s="1">
-        <v>131.8852295409</v>
+        <v>127.8352295409</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>264298.0</v>
+        <v>256181.8</v>
       </c>
       <c r="I30" s="1">
-        <v>-1172.8</v>
+        <v>33997.4</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.44374153417733</v>
+        <v>13.270810026317</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>263125.2</v>
+        <v>290179.2</v>
       </c>
       <c r="N30" s="1">
-        <v>263125.2</v>
+        <v>290179.2</v>
       </c>
       <c r="O30" s="1">
         <v>0.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>1144.0</v>
       </c>
       <c r="D31" s="1">
-        <v>190.15</v>
+        <v>252.2</v>
       </c>
       <c r="E31" s="1">
         <v>188.9158653846</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>216119.75</v>
       </c>
       <c r="I31" s="1">
-        <v>1411.85</v>
+        <v>72397.05</v>
       </c>
       <c r="J31" s="1">
-        <v>0.65327208642431</v>
+        <v>33.49858122638</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>217531.6</v>
+        <v>288516.8</v>
       </c>
       <c r="N31" s="1">
-        <v>217531.6</v>
+        <v>288516.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>3150.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.48</v>
+        <v>29.06</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>107730.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-14868.0</v>
+        <v>-16191.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-13.801169590643</v>
+        <v>-15.029239766082</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>92862.0</v>
+        <v>91539.0</v>
       </c>
       <c r="N32" s="1">
-        <v>92862.0</v>
+        <v>91539.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
         <v>15992.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.24</v>
+        <v>79.34</v>
       </c>
       <c r="E33" s="1">
         <v>78.0253670585</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1247781.67</v>
       </c>
       <c r="I33" s="1">
-        <v>19424.41</v>
+        <v>21023.61</v>
       </c>
       <c r="J33" s="1">
-        <v>1.5567154468618</v>
+        <v>1.6848788939174</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1267206.08</v>
+        <v>1268805.28</v>
       </c>
       <c r="N33" s="1">
-        <v>1267206.08</v>
+        <v>1268805.28</v>
       </c>
       <c r="O33" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
         <v>17939.0</v>
       </c>
       <c r="D34" s="1">
-        <v>83.3</v>
+        <v>89.01</v>
       </c>
       <c r="E34" s="1">
         <v>76.0620876303</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1364477.79</v>
       </c>
       <c r="I34" s="1">
-        <v>129840.91</v>
+        <v>232272.6</v>
       </c>
       <c r="J34" s="1">
-        <v>9.5157950500609</v>
+        <v>17.022820136926</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1494318.7</v>
+        <v>1596750.39</v>
       </c>
       <c r="N34" s="1">
-        <v>1494318.7</v>
+        <v>1596750.39</v>
       </c>
       <c r="O34" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
         <v>637047.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.08</v>
+        <v>11.196</v>
       </c>
       <c r="E35" s="1">
         <v>11.2004103151</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>7135187.79</v>
       </c>
       <c r="I35" s="1">
-        <v>-76707.03</v>
+        <v>-2809.58</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.0750527142047</v>
+        <v>-0.03937639880954</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>7058480.76</v>
+        <v>7132378.21</v>
       </c>
       <c r="N35" s="1">
-        <v>7058480.76</v>
+        <v>7132378.21</v>
       </c>
       <c r="O35" s="1">
-        <v>2.06</v>
+        <v>2.04</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
         <v>1435391.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.628</v>
+        <v>10.66</v>
       </c>
       <c r="E36" s="1">
         <v>10.7477305487</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>15427195.7</v>
       </c>
       <c r="I36" s="1">
-        <v>-171860.15</v>
+        <v>-125927.64</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.1140077130155</v>
+        <v>-0.81627045153773</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>15255335.55</v>
+        <v>15301268.06</v>
       </c>
       <c r="N36" s="1">
-        <v>15255335.55</v>
+        <v>15301268.06</v>
       </c>
       <c r="O36" s="1">
-        <v>4.45</v>
+        <v>4.37</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
         <v>4149.0</v>
       </c>
       <c r="D37" s="1">
-        <v>50.34</v>
+        <v>51.78</v>
       </c>
       <c r="E37" s="1">
         <v>52.5294649313</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>217944.75</v>
       </c>
       <c r="I37" s="1">
-        <v>-9084.09</v>
+        <v>-3109.53</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.1680701186883</v>
+        <v>-1.4267515046818</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>208860.66</v>
+        <v>214835.22</v>
       </c>
       <c r="N37" s="1">
-        <v>208860.66</v>
+        <v>214835.22</v>
       </c>
       <c r="O37" s="1">
         <v>0.06</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
         <v>22036.0</v>
       </c>
       <c r="D38" s="1">
-        <v>11.35</v>
+        <v>11.964</v>
       </c>
       <c r="E38" s="1">
         <v>11.9697363405</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>263765.11</v>
       </c>
       <c r="I38" s="1">
-        <v>-13656.51</v>
+        <v>-126.41</v>
       </c>
       <c r="J38" s="1">
-        <v>-5.1775270808182</v>
+        <v>-0.047925216492811</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>250108.6</v>
+        <v>263638.7</v>
       </c>
       <c r="N38" s="1">
-        <v>250108.6</v>
+        <v>263638.7</v>
       </c>
       <c r="O38" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
         <v>24385.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.42</v>
+        <v>26.0</v>
       </c>
       <c r="E39" s="1">
         <v>25.2344736518</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>615342.64</v>
       </c>
       <c r="I39" s="1">
-        <v>28909.06</v>
+        <v>18667.36</v>
       </c>
       <c r="J39" s="1">
-        <v>4.6980427034928</v>
+        <v>3.033652925466</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>644251.7</v>
+        <v>634010.0</v>
       </c>
       <c r="N39" s="1">
-        <v>644251.7</v>
+        <v>634010.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
         <v>83584.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.38</v>
+        <v>10.37</v>
       </c>
       <c r="E40" s="1">
         <v>10.5488104183</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>881711.77</v>
       </c>
       <c r="I40" s="1">
-        <v>-14109.85</v>
+        <v>-14945.69</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.6002791932788</v>
+        <v>-1.6950766121677</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>867601.92</v>
+        <v>866766.08</v>
       </c>
       <c r="N40" s="1">
-        <v>867601.92</v>
+        <v>866766.08</v>
       </c>
       <c r="O40" s="1">
         <v>0.25</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
         <v>9530.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.195</v>
+        <v>16.565</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>152908.85</v>
       </c>
       <c r="I41" s="1">
-        <v>1429.5</v>
+        <v>4955.6</v>
       </c>
       <c r="J41" s="1">
-        <v>0.93487067622312</v>
+        <v>3.2408850109068</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>154338.35</v>
+        <v>157864.45</v>
       </c>
       <c r="N41" s="1">
-        <v>154338.35</v>
+        <v>157864.45</v>
       </c>
       <c r="O41" s="1">
         <v>0.05</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
         <v>1124.0</v>
       </c>
       <c r="D42" s="1">
-        <v>83.9</v>
+        <v>85.4</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>104194.8</v>
       </c>
       <c r="I42" s="1">
-        <v>-9891.2</v>
+        <v>-8205.2</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.4929881337648</v>
+        <v>-7.8748651564186</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>94303.6</v>
+        <v>95989.6</v>
       </c>
       <c r="N42" s="1">
-        <v>94303.6</v>
+        <v>95989.6</v>
       </c>
       <c r="O42" s="1">
         <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
         <v>7562.0</v>
       </c>
       <c r="D43" s="1">
-        <v>31.48</v>
+        <v>33.94</v>
       </c>
       <c r="E43" s="1">
         <v>34.4723644538</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>260680.02</v>
       </c>
       <c r="I43" s="1">
-        <v>-22628.26</v>
+        <v>-4025.74</v>
       </c>
       <c r="J43" s="1">
-        <v>-8.6804734785581</v>
+        <v>-1.5443224225623</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>238051.76</v>
+        <v>256654.28</v>
       </c>
       <c r="N43" s="1">
-        <v>238051.76</v>
+        <v>256654.28</v>
       </c>
       <c r="O43" s="1">
         <v>0.07</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
         <v>8694.0</v>
       </c>
       <c r="D44" s="1">
-        <v>70.52</v>
+        <v>77.54</v>
       </c>
       <c r="E44" s="1">
         <v>67.6801564297</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>588411.28</v>
       </c>
       <c r="I44" s="1">
-        <v>24689.6</v>
+        <v>85721.48</v>
       </c>
       <c r="J44" s="1">
-        <v>4.1959766644854</v>
+        <v>14.568293116339</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>613100.88</v>
+        <v>674132.76</v>
       </c>
       <c r="N44" s="1">
-        <v>613100.88</v>
+        <v>674132.76</v>
       </c>
       <c r="O44" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
         <v>1670.0</v>
       </c>
       <c r="D45" s="1">
-        <v>53.75</v>
+        <v>56.65</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>103790.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-14028.0</v>
+        <v>-9185.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-13.515687851971</v>
+        <v>-8.8495575221239</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>89762.5</v>
+        <v>94605.5</v>
       </c>
       <c r="N45" s="1">
-        <v>89762.5</v>
+        <v>94605.5</v>
       </c>
       <c r="O45" s="1">
         <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
         <v>33011.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.365</v>
+        <v>17.095</v>
       </c>
       <c r="E46" s="1">
         <v>18.6536272758</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>615774.89</v>
       </c>
       <c r="I46" s="1">
-        <v>-75549.87</v>
+        <v>-51451.84</v>
       </c>
       <c r="J46" s="1">
-        <v>-12.269072874992</v>
+        <v>-8.3556248940258</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>540225.02</v>
+        <v>564323.05</v>
       </c>
       <c r="N46" s="1">
-        <v>540225.02</v>
+        <v>564323.05</v>
       </c>
       <c r="O46" s="1">
         <v>0.16</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
         <v>9989.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.24</v>
+        <v>67.56</v>
       </c>
       <c r="E47" s="1">
         <v>57.7989328261</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>577353.54</v>
       </c>
       <c r="I47" s="1">
-        <v>114284.82</v>
+        <v>97503.3</v>
       </c>
       <c r="J47" s="1">
-        <v>19.794599336829</v>
+        <v>16.887971276664</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>691638.36</v>
+        <v>674856.84</v>
       </c>
       <c r="N47" s="1">
-        <v>691638.36</v>
+        <v>674856.84</v>
       </c>
       <c r="O47" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
         <v>19689.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.62</v>
+        <v>19.595</v>
       </c>
       <c r="E48" s="1">
         <v>29.5959170095</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>582714.01</v>
       </c>
       <c r="I48" s="1">
-        <v>-235793.83</v>
+        <v>-196908.05</v>
       </c>
       <c r="J48" s="1">
-        <v>-40.464760749446</v>
+        <v>-33.791542097984</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>346920.18</v>
+        <v>385805.96</v>
       </c>
       <c r="N48" s="1">
-        <v>346920.18</v>
+        <v>385805.96</v>
       </c>
       <c r="O48" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
         <v>25805.0</v>
       </c>
       <c r="D49" s="1">
-        <v>25.675</v>
+        <v>27.06</v>
       </c>
       <c r="E49" s="1">
         <v>30.0567262158</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>775613.82</v>
       </c>
       <c r="I49" s="1">
-        <v>-113070.44</v>
+        <v>-77330.52</v>
       </c>
       <c r="J49" s="1">
-        <v>-14.578187892526</v>
+        <v>-9.9702349295426</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>662543.38</v>
+        <v>698283.3</v>
       </c>
       <c r="N49" s="1">
-        <v>662543.38</v>
+        <v>698283.3</v>
       </c>
       <c r="O49" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
         <v>4014.0</v>
       </c>
       <c r="D50" s="1">
-        <v>255.6</v>
+        <v>266.7</v>
       </c>
       <c r="E50" s="1">
         <v>223.1869456901</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>895872.4</v>
       </c>
       <c r="I50" s="1">
-        <v>130106.0</v>
+        <v>174661.4</v>
       </c>
       <c r="J50" s="1">
-        <v>14.522827134757</v>
+        <v>19.496236294365</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1025978.4</v>
+        <v>1070533.8</v>
       </c>
       <c r="N50" s="1">
-        <v>1025978.4</v>
+        <v>1070533.8</v>
       </c>
       <c r="O50" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
         <v>13692.0</v>
       </c>
       <c r="D51" s="1">
-        <v>46.12</v>
+        <v>47.79</v>
       </c>
       <c r="E51" s="1">
         <v>49.8538343558</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>682598.7</v>
       </c>
       <c r="I51" s="1">
-        <v>-51123.66</v>
+        <v>-28258.02</v>
       </c>
       <c r="J51" s="1">
-        <v>-7.4895630478054</v>
+        <v>-4.139770556258</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>631475.04</v>
+        <v>654340.68</v>
       </c>
       <c r="N51" s="1">
-        <v>631475.04</v>
+        <v>654340.68</v>
       </c>
       <c r="O51" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
         <v>15816.0</v>
       </c>
       <c r="D52" s="1">
-        <v>30.77</v>
+        <v>27.61</v>
       </c>
       <c r="E52" s="1">
-        <v>31.807042868</v>
+        <v>30.807042868</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>503060.19</v>
+        <v>487244.19</v>
       </c>
       <c r="I52" s="1">
-        <v>-16401.87</v>
+        <v>-50564.43</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.2604189967805</v>
+        <v>-10.377636314145</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>486658.32</v>
+        <v>436679.76</v>
       </c>
       <c r="N52" s="1">
-        <v>486658.32</v>
+        <v>436679.76</v>
       </c>
       <c r="O52" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
         <v>80191.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.705</v>
+        <v>18.64</v>
       </c>
       <c r="E53" s="1">
         <v>19.1343198115</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1534400.24</v>
       </c>
       <c r="I53" s="1">
-        <v>45763.42</v>
+        <v>-39640.0</v>
       </c>
       <c r="J53" s="1">
-        <v>2.9824956231759</v>
+        <v>-2.5834198253254</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1580163.66</v>
+        <v>1494760.24</v>
       </c>
       <c r="N53" s="1">
-        <v>1580163.66</v>
+        <v>1494760.24</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
         <v>161316.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.71</v>
+        <v>4.535</v>
       </c>
       <c r="E54" s="1">
         <v>4.5164144908</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>728569.92</v>
       </c>
       <c r="I54" s="1">
-        <v>31228.44</v>
+        <v>2998.14</v>
       </c>
       <c r="J54" s="1">
-        <v>4.2862653456788</v>
+        <v>0.41151026383302</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>759798.36</v>
+        <v>731568.06</v>
       </c>
       <c r="N54" s="1">
-        <v>759798.36</v>
+        <v>731568.06</v>
       </c>
       <c r="O54" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
         <v>2194.0</v>
       </c>
       <c r="D55" s="1">
-        <v>135.7</v>
+        <v>135.25</v>
       </c>
       <c r="E55" s="1">
         <v>145.5071786691</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>319242.75</v>
       </c>
       <c r="I55" s="1">
-        <v>-21516.95</v>
+        <v>-22504.25</v>
       </c>
       <c r="J55" s="1">
-        <v>-6.7399964447117</v>
+        <v>-7.0492595368258</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>297725.8</v>
+        <v>296738.5</v>
       </c>
       <c r="N55" s="1">
-        <v>297725.8</v>
+        <v>296738.5</v>
       </c>
       <c r="O55" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
         <v>16765.0</v>
       </c>
       <c r="D56" s="1">
-        <v>41.48</v>
+        <v>41.56</v>
       </c>
       <c r="E56" s="1">
         <v>43.3700972264</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>727099.68</v>
       </c>
       <c r="I56" s="1">
-        <v>-31687.48</v>
+        <v>-30346.28</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.3580654580951</v>
+        <v>-4.1736065679468</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>695412.2</v>
+        <v>696753.4</v>
       </c>
       <c r="N56" s="1">
-        <v>695412.2</v>
+        <v>696753.4</v>
       </c>
       <c r="O56" s="1">
         <v>0.2</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
         <v>216178.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.753</v>
+        <v>9.821</v>
       </c>
       <c r="E57" s="1">
         <v>6.1647191666</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>1332676.66</v>
       </c>
       <c r="I57" s="1">
-        <v>775707.37</v>
+        <v>790407.48</v>
       </c>
       <c r="J57" s="1">
-        <v>58.20671985056</v>
+        <v>59.309771358943</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2108384.03</v>
+        <v>2123084.14</v>
       </c>
       <c r="N57" s="1">
-        <v>2108384.03</v>
+        <v>2123084.14</v>
       </c>
       <c r="O57" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
         <v>54958.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.97</v>
+        <v>28.28</v>
       </c>
       <c r="E58" s="1">
         <v>15.7025446705</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>862980.45</v>
       </c>
       <c r="I58" s="1">
-        <v>729152.81</v>
+        <v>691231.79</v>
       </c>
       <c r="J58" s="1">
-        <v>84.492390296907</v>
+        <v>80.098198053038</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1592133.26</v>
+        <v>1554212.24</v>
       </c>
       <c r="N58" s="1">
-        <v>1592133.26</v>
+        <v>1554212.24</v>
       </c>
       <c r="O58" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
         <v>4520.0</v>
       </c>
       <c r="D59" s="1">
-        <v>94.1</v>
+        <v>99.75</v>
       </c>
       <c r="E59" s="1">
         <v>104.0333606195</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>470230.79</v>
       </c>
       <c r="I59" s="1">
-        <v>-44898.79</v>
+        <v>-19360.79</v>
       </c>
       <c r="J59" s="1">
-        <v>-9.54824544773</v>
+        <v>-4.1172952541028</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>425332.0</v>
+        <v>450870.0</v>
       </c>
       <c r="N59" s="1">
-        <v>425332.0</v>
+        <v>450870.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
         <v>4240.0</v>
       </c>
       <c r="D60" s="1">
-        <v>191.25</v>
+        <v>185.7</v>
       </c>
       <c r="E60" s="1">
         <v>192.4195872642</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>815859.05</v>
       </c>
       <c r="I60" s="1">
-        <v>-4959.05</v>
+        <v>-28491.05</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.60783170818538</v>
+        <v>-3.4921534546929</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>810900.0</v>
+        <v>787368.0</v>
       </c>
       <c r="N60" s="1">
-        <v>810900.0</v>
+        <v>787368.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
         <v>1674.0</v>
       </c>
       <c r="D61" s="1">
-        <v>66.9</v>
+        <v>61.8</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>114099.84</v>
       </c>
       <c r="I61" s="1">
-        <v>-2109.24</v>
+        <v>-10646.64</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.8485915492958</v>
+        <v>-9.330985915493</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>111990.6</v>
+        <v>103453.2</v>
       </c>
       <c r="N61" s="1">
-        <v>111990.6</v>
+        <v>103453.2</v>
       </c>
       <c r="O61" s="1">
         <v>0.03</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
         <v>4056.0</v>
       </c>
       <c r="D62" s="1">
-        <v>26.04</v>
+        <v>24.72</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>104076.96</v>
       </c>
       <c r="I62" s="1">
-        <v>1541.28</v>
+        <v>-3812.64</v>
       </c>
       <c r="J62" s="1">
-        <v>1.4809041309431</v>
+        <v>-3.6632891660171</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>105618.24</v>
+        <v>100264.32</v>
       </c>
       <c r="N62" s="1">
-        <v>105618.24</v>
+        <v>100264.32</v>
       </c>
       <c r="O62" s="1">
         <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
         <v>642.0</v>
       </c>
       <c r="D63" s="1">
-        <v>295.5</v>
+        <v>299.55</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>206338.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-16627.8</v>
+        <v>-14027.7</v>
       </c>
       <c r="J63" s="1">
-        <v>-8.0584940883634</v>
+        <v>-6.798382078407</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>189711.0</v>
+        <v>192311.1</v>
       </c>
       <c r="N63" s="1">
-        <v>189711.0</v>
+        <v>192311.1</v>
       </c>
       <c r="O63" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
         <v>7371.0</v>
       </c>
       <c r="D64" s="1">
-        <v>57.28</v>
+        <v>58.66</v>
       </c>
       <c r="E64" s="1">
         <v>62.804029304</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>462928.5</v>
       </c>
       <c r="I64" s="1">
-        <v>-40717.62</v>
+        <v>-30545.64</v>
       </c>
       <c r="J64" s="1">
-        <v>-8.7956606689802</v>
+        <v>-6.5983494211309</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>422210.88</v>
+        <v>432382.86</v>
       </c>
       <c r="N64" s="1">
-        <v>422210.88</v>
+        <v>432382.86</v>
       </c>
       <c r="O64" s="1">
         <v>0.12</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
         <v>1195.0</v>
       </c>
       <c r="D65" s="1">
-        <v>76.55</v>
+        <v>70.8</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99483.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-8006.5</v>
+        <v>-14877.75</v>
       </c>
       <c r="J65" s="1">
-        <v>-8.048048048048</v>
+        <v>-14.954954954955</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>91477.25</v>
+        <v>84606.0</v>
       </c>
       <c r="N65" s="1">
-        <v>91477.25</v>
+        <v>84606.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
         <v>3219.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.67</v>
+        <v>38.84</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>126989.55</v>
       </c>
       <c r="I66" s="1">
-        <v>-2510.82</v>
+        <v>-1963.59</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.9771863117871</v>
+        <v>-1.5462610899873</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>124478.73</v>
+        <v>125025.96</v>
       </c>
       <c r="N66" s="1">
-        <v>124478.73</v>
+        <v>125025.96</v>
       </c>
       <c r="O66" s="1">
         <v>0.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
         <v>2770.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.46</v>
+        <v>37.94</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>101825.2</v>
       </c>
       <c r="I67" s="1">
-        <v>-831.0</v>
+        <v>3268.6</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.81610446137106</v>
+        <v>3.2100108813928</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>100994.2</v>
+        <v>105093.8</v>
       </c>
       <c r="N67" s="1">
-        <v>100994.2</v>
+        <v>105093.8</v>
       </c>
       <c r="O67" s="1">
         <v>0.03</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
         <v>5502.0</v>
       </c>
       <c r="D68" s="1">
-        <v>203.6</v>
+        <v>197.8</v>
       </c>
       <c r="E68" s="1">
         <v>149.4925663395</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>822508.1</v>
       </c>
       <c r="I68" s="1">
-        <v>297699.1</v>
+        <v>265787.5</v>
       </c>
       <c r="J68" s="1">
-        <v>36.194063012875</v>
+        <v>32.314271433923</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1120207.2</v>
+        <v>1088295.6</v>
       </c>
       <c r="N68" s="1">
-        <v>1120207.2</v>
+        <v>1088295.6</v>
       </c>
       <c r="O68" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
         <v>2162.0</v>
       </c>
       <c r="D69" s="1">
-        <v>62.15</v>
+        <v>60.95</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>142475.8</v>
       </c>
       <c r="I69" s="1">
-        <v>-8107.5</v>
+        <v>-10701.9</v>
       </c>
       <c r="J69" s="1">
-        <v>-5.690440060698</v>
+        <v>-7.5113808801214</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>134368.3</v>
+        <v>131773.9</v>
       </c>
       <c r="N69" s="1">
-        <v>134368.3</v>
+        <v>131773.9</v>
       </c>
       <c r="O69" s="1">
         <v>0.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
         <v>31157.0</v>
       </c>
       <c r="D70" s="1">
-        <v>35.81</v>
+        <v>37.89</v>
       </c>
       <c r="E70" s="1">
         <v>35.260358186</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>1098606.98</v>
       </c>
       <c r="I70" s="1">
-        <v>17125.19</v>
+        <v>81931.75</v>
       </c>
       <c r="J70" s="1">
-        <v>1.5588095025575</v>
+        <v>7.457785312815</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1115732.17</v>
+        <v>1180538.73</v>
       </c>
       <c r="N70" s="1">
-        <v>1115732.17</v>
+        <v>1180538.73</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
         <v>9296.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.204</v>
+        <v>8.95</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>98816.48</v>
       </c>
       <c r="I71" s="1">
-        <v>-13256.1</v>
+        <v>-15617.28</v>
       </c>
       <c r="J71" s="1">
-        <v>-13.414867641511</v>
+        <v>-15.804327375353</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>85560.38</v>
+        <v>83199.2</v>
       </c>
       <c r="N71" s="1">
-        <v>85560.38</v>
+        <v>83199.2</v>
       </c>
       <c r="O71" s="1">
         <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
         <v>1477.0</v>
       </c>
       <c r="D72" s="1">
-        <v>269.8</v>
+        <v>272.0</v>
       </c>
       <c r="E72" s="1">
         <v>258.2603926879</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>381450.6</v>
       </c>
       <c r="I72" s="1">
-        <v>17044.0</v>
+        <v>20293.4</v>
       </c>
       <c r="J72" s="1">
-        <v>4.4682063680068</v>
+        <v>5.3200597928015</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>398494.6</v>
+        <v>401744.0</v>
       </c>
       <c r="N72" s="1">
-        <v>398494.6</v>
+        <v>401744.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
         <v>9033.0</v>
       </c>
       <c r="D73" s="1">
-        <v>67.64</v>
+        <v>66.86</v>
       </c>
       <c r="E73" s="1">
         <v>77.9953858076</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>704532.32</v>
       </c>
       <c r="I73" s="1">
-        <v>-93540.2</v>
+        <v>-100585.94</v>
       </c>
       <c r="J73" s="1">
-        <v>-13.276921064459</v>
+        <v>-14.276980224271</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>610992.12</v>
+        <v>603946.38</v>
       </c>
       <c r="N73" s="1">
-        <v>610992.12</v>
+        <v>603946.38</v>
       </c>
       <c r="O73" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
         <v>2972.0</v>
       </c>
       <c r="D74" s="1">
-        <v>64.78</v>
+        <v>64.68</v>
       </c>
       <c r="E74" s="1">
         <v>69.0387348587</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>205183.12</v>
       </c>
       <c r="I74" s="1">
-        <v>-12656.96</v>
+        <v>-12954.16</v>
       </c>
       <c r="J74" s="1">
-        <v>-6.1686165996501</v>
+        <v>-6.3134628228677</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>192526.16</v>
+        <v>192228.96</v>
       </c>
       <c r="N74" s="1">
-        <v>192526.16</v>
+        <v>192228.96</v>
       </c>
       <c r="O74" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
         <v>527.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1667.5</v>
+        <v>1648.0</v>
       </c>
       <c r="E75" s="1">
         <v>1507.9710246679</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>794700.73</v>
       </c>
       <c r="I75" s="1">
-        <v>84071.77</v>
+        <v>73795.27</v>
       </c>
       <c r="J75" s="1">
-        <v>10.579047788216</v>
+        <v>9.2859194932412</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>878772.5</v>
+        <v>868496.0</v>
       </c>
       <c r="N75" s="1">
-        <v>878772.5</v>
+        <v>868496.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
         <v>2071.0</v>
       </c>
       <c r="D76" s="1">
-        <v>41.92</v>
+        <v>49.48</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>100940.54</v>
       </c>
       <c r="I76" s="1">
-        <v>-14124.22</v>
+        <v>1532.54</v>
       </c>
       <c r="J76" s="1">
-        <v>-13.992613869512</v>
+        <v>1.5182601559294</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>86816.32</v>
+        <v>102473.08</v>
       </c>
       <c r="N76" s="1">
-        <v>86816.32</v>
+        <v>102473.08</v>
       </c>
       <c r="O76" s="1">
         <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
         <v>3186.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.42</v>
+        <v>26.78</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>100805.04</v>
       </c>
       <c r="I77" s="1">
-        <v>-10258.92</v>
+        <v>-15483.96</v>
       </c>
       <c r="J77" s="1">
-        <v>-10.176991150442</v>
+        <v>-15.360303413401</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>90546.12</v>
+        <v>85321.08</v>
       </c>
       <c r="N77" s="1">
-        <v>90546.12</v>
+        <v>85321.08</v>
       </c>
       <c r="O77" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
         <v>43085.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.36</v>
+        <v>19.925</v>
       </c>
       <c r="E78" s="1">
         <v>13.5946668214</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>585726.22</v>
       </c>
       <c r="I78" s="1">
-        <v>291484.38</v>
+        <v>272742.41</v>
       </c>
       <c r="J78" s="1">
-        <v>49.764611869347</v>
+        <v>46.564828530299</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>877210.6</v>
+        <v>858468.63</v>
       </c>
       <c r="N78" s="1">
-        <v>877210.6</v>
+        <v>858468.63</v>
       </c>
       <c r="O78" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
         <v>19029.0</v>
       </c>
       <c r="D79" s="1">
-        <v>50.8</v>
+        <v>52.56</v>
       </c>
       <c r="E79" s="1">
         <v>39.3970471386</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>749686.41</v>
       </c>
       <c r="I79" s="1">
-        <v>216986.79</v>
+        <v>250477.83</v>
       </c>
       <c r="J79" s="1">
-        <v>28.943673928943</v>
+        <v>33.411013813096</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>966673.2</v>
+        <v>1000164.24</v>
       </c>
       <c r="N79" s="1">
-        <v>966673.2</v>
+        <v>1000164.24</v>
       </c>
       <c r="O79" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
         <v>19502.0</v>
       </c>
       <c r="D80" s="1">
-        <v>38.96</v>
+        <v>54.15</v>
       </c>
       <c r="E80" s="1">
         <v>34.9062332069</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>680741.36</v>
       </c>
       <c r="I80" s="1">
-        <v>79056.56</v>
+        <v>375291.94</v>
       </c>
       <c r="J80" s="1">
-        <v>11.613303472555</v>
+        <v>55.129886628308</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>759797.92</v>
+        <v>1056033.3</v>
       </c>
       <c r="N80" s="1">
-        <v>759797.92</v>
+        <v>1056033.3</v>
       </c>
       <c r="O80" s="1">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
         <v>45295.0</v>
       </c>
       <c r="D81" s="1">
-        <v>22.945</v>
+        <v>23.845</v>
       </c>
       <c r="E81" s="1">
         <v>12.5458814439</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>568265.7</v>
       </c>
       <c r="I81" s="1">
-        <v>471028.08</v>
+        <v>511793.58</v>
       </c>
       <c r="J81" s="1">
-        <v>82.888705054695</v>
+        <v>90.062373991603</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1039293.78</v>
+        <v>1080059.28</v>
       </c>
       <c r="N81" s="1">
-        <v>1039293.78</v>
+        <v>1080059.28</v>
       </c>
       <c r="O81" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
         <v>2538.0</v>
       </c>
       <c r="D82" s="1">
-        <v>34.54</v>
+        <v>36.14</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>99235.8</v>
       </c>
       <c r="I82" s="1">
-        <v>-11573.28</v>
+        <v>-7512.48</v>
       </c>
       <c r="J82" s="1">
-        <v>-11.662404092072</v>
+        <v>-7.5703324808184</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>87662.52</v>
+        <v>91723.32</v>
       </c>
       <c r="N82" s="1">
-        <v>87662.52</v>
+        <v>91723.32</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
         <v>352988.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.321</v>
+        <v>5.659</v>
       </c>
       <c r="E83" s="1">
         <v>2.9539179519</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>1042697.59</v>
       </c>
       <c r="I83" s="1">
-        <v>835551.56</v>
+        <v>954861.5</v>
       </c>
       <c r="J83" s="1">
-        <v>80.133642583752</v>
+        <v>91.576072406574</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1878249.15</v>
+        <v>1997559.09</v>
       </c>
       <c r="N83" s="1">
-        <v>1878249.15</v>
+        <v>1997559.09</v>
       </c>
       <c r="O83" s="1">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
         <v>18562.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.135</v>
+        <v>13.975</v>
       </c>
       <c r="E84" s="1">
         <v>19.1495399203</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>355453.76</v>
       </c>
       <c r="I84" s="1">
-        <v>-269.89</v>
+        <v>-96049.81</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.075928300772511</v>
+        <v>-27.021745388205</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>355183.87</v>
+        <v>259403.95</v>
       </c>
       <c r="N84" s="1">
-        <v>355183.87</v>
+        <v>259403.95</v>
       </c>
       <c r="O84" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
         <v>6833.0</v>
       </c>
       <c r="D85" s="1">
-        <v>16.42</v>
+        <v>15.77</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>102426.67</v>
       </c>
       <c r="I85" s="1">
-        <v>9771.19</v>
+        <v>5329.74</v>
       </c>
       <c r="J85" s="1">
-        <v>9.5396931287525</v>
+        <v>5.2034689793195</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>112197.86</v>
+        <v>107756.41</v>
       </c>
       <c r="N85" s="1">
-        <v>112197.86</v>
+        <v>107756.41</v>
       </c>
       <c r="O85" s="1">
         <v>0.03</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
         <v>4190.0</v>
       </c>
       <c r="D86" s="1">
-        <v>108.7</v>
+        <v>112.7</v>
       </c>
       <c r="E86" s="1">
         <v>114.3255608592</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>479024.1</v>
       </c>
       <c r="I86" s="1">
-        <v>-23571.1</v>
+        <v>-6811.1</v>
       </c>
       <c r="J86" s="1">
-        <v>-4.9206501301292</v>
+        <v>-1.4218700061229</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>455453.0</v>
+        <v>472213.0</v>
       </c>
       <c r="N86" s="1">
-        <v>455453.0</v>
+        <v>472213.0</v>
       </c>
       <c r="O86" s="1">
         <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
         <v>1052.0</v>
       </c>
       <c r="D87" s="1">
-        <v>265.25</v>
+        <v>240.05</v>
       </c>
       <c r="E87" s="1">
         <v>518.2834695817</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>545234.21</v>
       </c>
       <c r="I87" s="1">
-        <v>-266191.21</v>
+        <v>-292701.61</v>
       </c>
       <c r="J87" s="1">
-        <v>-48.821443173934</v>
+        <v>-53.683647253169</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>279043.0</v>
+        <v>252532.6</v>
       </c>
       <c r="N87" s="1">
-        <v>279043.0</v>
+        <v>252532.6</v>
       </c>
       <c r="O87" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
         <v>3249.0</v>
       </c>
       <c r="D88" s="1">
-        <v>33.72</v>
+        <v>34.82</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>115729.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-6173.1</v>
+        <v>-2599.2</v>
       </c>
       <c r="J88" s="1">
-        <v>-5.3340819764177</v>
+        <v>-2.2459292532285</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>109556.28</v>
+        <v>113130.18</v>
       </c>
       <c r="N88" s="1">
-        <v>109556.28</v>
+        <v>113130.18</v>
       </c>
       <c r="O88" s="1">
         <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
         <v>6001.0</v>
       </c>
       <c r="D89" s="1">
-        <v>55.0</v>
+        <v>58.14</v>
       </c>
       <c r="E89" s="1">
         <v>63.5950308282</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>381633.78</v>
       </c>
       <c r="I89" s="1">
-        <v>-51578.78</v>
+        <v>-32735.64</v>
       </c>
       <c r="J89" s="1">
-        <v>-13.515255384364</v>
+        <v>-8.5777626917617</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>330055.0</v>
+        <v>348898.14</v>
       </c>
       <c r="N89" s="1">
-        <v>330055.0</v>
+        <v>348898.14</v>
       </c>
       <c r="O89" s="1">
         <v>0.1</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
         <v>3024.0</v>
       </c>
       <c r="D90" s="1">
-        <v>29.08</v>
+        <v>30.62</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>101102.4</v>
       </c>
       <c r="I90" s="1">
-        <v>-13164.48</v>
+        <v>-8507.52</v>
       </c>
       <c r="J90" s="1">
-        <v>-13.020937188435</v>
+        <v>-8.4147557328016</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>87937.92</v>
+        <v>92594.88</v>
       </c>
       <c r="N90" s="1">
-        <v>87937.92</v>
+        <v>92594.88</v>
       </c>
       <c r="O90" s="1">
         <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" s="1">
         <v>276362.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.848</v>
+        <v>4.661</v>
       </c>
       <c r="E91" s="1">
         <v>3.5322762536</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>976186.93</v>
       </c>
       <c r="I91" s="1">
-        <v>363616.05</v>
+        <v>311936.35</v>
       </c>
       <c r="J91" s="1">
-        <v>37.248608727019</v>
+        <v>31.95457144668</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1339802.98</v>
+        <v>1288123.28</v>
       </c>
       <c r="N91" s="1">
-        <v>1339802.98</v>
+        <v>1288123.28</v>
       </c>
       <c r="O91" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" s="1">
         <v>11621.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.58</v>
+        <v>23.29</v>
       </c>
       <c r="E92" s="1">
         <v>26.9078203253</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>312695.78</v>
       </c>
       <c r="I92" s="1">
-        <v>-38672.6</v>
+        <v>-42042.69</v>
       </c>
       <c r="J92" s="1">
-        <v>-12.367483820856</v>
+        <v>-13.445237412542</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>274023.18</v>
+        <v>270653.09</v>
       </c>
       <c r="N92" s="1">
-        <v>274023.18</v>
+        <v>270653.09</v>
       </c>
       <c r="O92" s="1">
         <v>0.08</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" s="1">
         <v>6144.0</v>
       </c>
       <c r="D93" s="1">
-        <v>180.52</v>
+        <v>188.36</v>
       </c>
       <c r="E93" s="1">
         <v>151.0648535156</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>928142.46</v>
       </c>
       <c r="I93" s="1">
-        <v>180972.42</v>
+        <v>229141.38</v>
       </c>
       <c r="J93" s="1">
-        <v>19.49834511396</v>
+        <v>24.688169098524</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1109114.88</v>
+        <v>1157283.84</v>
       </c>
       <c r="N93" s="1">
-        <v>1109114.88</v>
+        <v>1157283.84</v>
       </c>
       <c r="O93" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>218</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" s="1">
         <v>5276.0</v>
       </c>
       <c r="D94" s="1">
-        <v>135.95</v>
+        <v>152.5</v>
       </c>
       <c r="E94" s="1">
         <v>74.7566129644</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>394415.89</v>
       </c>
       <c r="I94" s="1">
-        <v>322856.31</v>
+        <v>410174.11</v>
       </c>
       <c r="J94" s="1">
-        <v>81.856821235067</v>
+        <v>103.99533091834</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>717272.2</v>
+        <v>804590.0</v>
       </c>
       <c r="N94" s="1">
-        <v>717272.2</v>
+        <v>804590.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>220</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="1">
         <v>6118.0</v>
       </c>
       <c r="D95" s="1">
-        <v>62.26</v>
+        <v>52.7</v>
       </c>
       <c r="E95" s="1">
         <v>56.8569499837</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>347850.82</v>
       </c>
       <c r="I95" s="1">
-        <v>33055.86</v>
+        <v>-25432.22</v>
       </c>
       <c r="J95" s="1">
-        <v>9.5028840236743</v>
+        <v>-7.3112433657624</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>380906.68</v>
+        <v>322418.6</v>
       </c>
       <c r="N95" s="1">
-        <v>380906.68</v>
+        <v>322418.6</v>
       </c>
       <c r="O95" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="1">
         <v>3524.0</v>
       </c>
       <c r="D96" s="1">
-        <v>358.2</v>
+        <v>377.45</v>
       </c>
       <c r="E96" s="1">
         <v>393.8458910329</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>1387912.92</v>
       </c>
       <c r="I96" s="1">
-        <v>-125616.12</v>
+        <v>-57779.12</v>
       </c>
       <c r="J96" s="1">
-        <v>-9.0507205596155</v>
+        <v>-4.163021985558</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1262296.8</v>
+        <v>1330133.8</v>
       </c>
       <c r="N96" s="1">
-        <v>1262296.8</v>
+        <v>1330133.8</v>
       </c>
       <c r="O96" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>224</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" s="1">
         <v>20408.0</v>
       </c>
       <c r="D97" s="1">
-        <v>25.5</v>
+        <v>26.1</v>
       </c>
       <c r="E97" s="1">
         <v>20.7341679733</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>423142.9</v>
       </c>
       <c r="I97" s="1">
-        <v>97261.1</v>
+        <v>109505.9</v>
       </c>
       <c r="J97" s="1">
-        <v>22.985402803639</v>
+        <v>25.879176987254</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>520404.0</v>
+        <v>532648.8</v>
       </c>
       <c r="N97" s="1">
-        <v>520404.0</v>
+        <v>532648.8</v>
       </c>
       <c r="O97" s="1">
         <v>0.15</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>226</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" s="1">
         <v>3757.0</v>
       </c>
       <c r="D98" s="1">
-        <v>471.05</v>
+        <v>471.65</v>
       </c>
       <c r="E98" s="1">
         <v>622.3821506521</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>2338289.74</v>
       </c>
       <c r="I98" s="1">
-        <v>-568554.89</v>
+        <v>-566300.69</v>
       </c>
       <c r="J98" s="1">
-        <v>-24.314988868745</v>
+        <v>-24.218585075774</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1769734.85</v>
+        <v>1771989.05</v>
       </c>
       <c r="N98" s="1">
-        <v>1769734.85</v>
+        <v>1771989.05</v>
       </c>
       <c r="O98" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>228</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" s="1">
         <v>10709.0</v>
       </c>
       <c r="D99" s="1">
-        <v>52.71</v>
+        <v>49.775</v>
       </c>
       <c r="E99" s="1">
         <v>58.6957017462</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>628572.27</v>
       </c>
       <c r="I99" s="1">
-        <v>-64100.88</v>
+        <v>-95531.79</v>
       </c>
       <c r="J99" s="1">
-        <v>-10.19785362151</v>
+        <v>-15.198218973293</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>564471.39</v>
+        <v>533040.48</v>
       </c>
       <c r="N99" s="1">
-        <v>564471.39</v>
+        <v>533040.48</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>230</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" s="1">
         <v>5062.0</v>
       </c>
       <c r="D100" s="1">
-        <v>109.8</v>
+        <v>111.9</v>
       </c>
       <c r="E100" s="1">
         <v>127.6689016199</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>646259.98</v>
       </c>
       <c r="I100" s="1">
-        <v>-90452.38</v>
+        <v>-79822.18</v>
       </c>
       <c r="J100" s="1">
-        <v>-13.996283662807</v>
+        <v>-12.35140384215</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>555807.6</v>
+        <v>566437.8</v>
       </c>
       <c r="N100" s="1">
-        <v>555807.6</v>
+        <v>566437.8</v>
       </c>
       <c r="O100" s="1">
         <v>0.16</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>232</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" s="1">
         <v>9223.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.09</v>
+        <v>15.13</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747652608</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>108598.66</v>
       </c>
       <c r="I101" s="1">
-        <v>30576.41</v>
+        <v>30945.33</v>
       </c>
       <c r="J101" s="1">
-        <v>28.155421070573</v>
+        <v>28.495130602901</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>139175.07</v>
+        <v>139543.99</v>
       </c>
       <c r="N101" s="1">
-        <v>139175.07</v>
+        <v>139543.99</v>
       </c>
       <c r="O101" s="1">
         <v>0.04</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="1">
         <v>9824.0</v>
       </c>
       <c r="D102" s="1">
-        <v>53.16</v>
+        <v>54.1</v>
       </c>
       <c r="E102" s="1">
         <v>52.1668179967</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>512486.82</v>
       </c>
       <c r="I102" s="1">
-        <v>9757.02</v>
+        <v>18991.58</v>
       </c>
       <c r="J102" s="1">
-        <v>1.9038577421367</v>
+        <v>3.7057694478855</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>522243.84</v>
+        <v>531478.4</v>
       </c>
       <c r="N102" s="1">
-        <v>522243.84</v>
+        <v>531478.4</v>
       </c>
       <c r="O102" s="1">
         <v>0.15</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" s="1">
         <v>959.0</v>
       </c>
       <c r="D103" s="1">
-        <v>545.0</v>
+        <v>551.8</v>
       </c>
       <c r="E103" s="1">
         <v>231.3849635036</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>221898.18</v>
       </c>
       <c r="I103" s="1">
-        <v>300756.82</v>
+        <v>307278.02</v>
       </c>
       <c r="J103" s="1">
-        <v>135.53820946165</v>
+        <v>138.47703482741</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>522655.0</v>
+        <v>529176.2</v>
       </c>
       <c r="N103" s="1">
-        <v>522655.0</v>
+        <v>529176.2</v>
       </c>
       <c r="O103" s="1">
         <v>0.15</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" s="1">
         <v>102057.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.302</v>
+        <v>3.814</v>
       </c>
       <c r="E104" s="1">
         <v>3.4642791773</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>353553.94</v>
       </c>
       <c r="I104" s="1">
-        <v>-16561.73</v>
+        <v>35691.46</v>
       </c>
       <c r="J104" s="1">
-        <v>-4.6843573571829</v>
+        <v>10.095053671301</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>336992.21</v>
+        <v>389245.4</v>
       </c>
       <c r="N104" s="1">
-        <v>336992.21</v>
+        <v>389245.4</v>
       </c>
       <c r="O104" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>240</v>
       </c>
       <c r="B105" t="s">
         <v>241</v>
       </c>
       <c r="C105" s="1">
         <v>6697.0</v>
       </c>
       <c r="D105" s="1">
-        <v>69.6</v>
+        <v>72.98</v>
       </c>
       <c r="E105" s="1">
         <v>69.1969807376</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>463412.18</v>
       </c>
       <c r="I105" s="1">
-        <v>2699.02</v>
+        <v>25334.88</v>
       </c>
       <c r="J105" s="1">
-        <v>0.58242318965375</v>
+        <v>5.4670293732892</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>466111.2</v>
+        <v>488747.06</v>
       </c>
       <c r="N105" s="1">
-        <v>466111.2</v>
+        <v>488747.06</v>
       </c>
       <c r="O105" s="1">
         <v>0.14</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>242</v>
       </c>
       <c r="B106" t="s">
         <v>243</v>
       </c>
       <c r="C106" s="1">
         <v>113369.0</v>
       </c>
       <c r="D106" s="1">
-        <v>7.35</v>
+        <v>8.946</v>
       </c>
       <c r="E106" s="1">
         <v>4.861892228</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>551187.86</v>
       </c>
       <c r="I106" s="1">
-        <v>282074.29</v>
+        <v>463011.21</v>
       </c>
       <c r="J106" s="1">
-        <v>51.175708042626</v>
+        <v>84.002432491891</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>833262.15</v>
+        <v>1014199.07</v>
       </c>
       <c r="N106" s="1">
-        <v>833262.15</v>
+        <v>1014199.07</v>
       </c>
       <c r="O106" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>244</v>
       </c>
       <c r="B107" t="s">
         <v>245</v>
       </c>
       <c r="C107" s="1">
         <v>48738.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.145</v>
+        <v>15.68</v>
       </c>
       <c r="E107" s="1">
         <v>16.3683481062</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>797760.55</v>
       </c>
       <c r="I107" s="1">
-        <v>-59623.54</v>
+        <v>-33548.71</v>
       </c>
       <c r="J107" s="1">
-        <v>-7.4738641814264</v>
+        <v>-4.2053608692483</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>738137.01</v>
+        <v>764211.84</v>
       </c>
       <c r="N107" s="1">
-        <v>738137.01</v>
+        <v>764211.84</v>
       </c>
       <c r="O107" s="1">
         <v>0.22</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>246</v>
       </c>
       <c r="B108" t="s">
         <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>2466.0</v>
+        <v>3010.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4788.12</v>
+        <v>4794.4</v>
       </c>
       <c r="E108" s="1">
-        <v>4773.5032725061</v>
+        <v>4782.6856644518</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>11771459.07</v>
+        <v>14395883.85</v>
       </c>
       <c r="I108" s="1">
-        <v>36044.85</v>
+        <v>35260.15</v>
       </c>
       <c r="J108" s="1">
-        <v>0.30620545665288</v>
+        <v>0.24493216510635</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>11807503.92</v>
+        <v>14431144.0</v>
       </c>
       <c r="N108" s="1">
-        <v>11807503.92</v>
+        <v>14431144.0</v>
       </c>
       <c r="O108" s="1">
-        <v>3.45</v>
+        <v>4.12</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>248</v>
       </c>
       <c r="B109" t="s">
         <v>249</v>
       </c>
       <c r="C109" s="1">
         <v>41310.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.89</v>
+        <v>17.65</v>
       </c>
       <c r="E109" s="1">
         <v>18.1663132413</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>750450.4</v>
       </c>
       <c r="I109" s="1">
-        <v>-11414.5</v>
+        <v>-21328.9</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.5210199101766</v>
+        <v>-2.8421465296041</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>739035.9</v>
+        <v>729121.5</v>
       </c>
       <c r="N109" s="1">
-        <v>739035.9</v>
+        <v>729121.5</v>
       </c>
       <c r="O109" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>250</v>
       </c>
       <c r="B110" t="s">
         <v>251</v>
       </c>
       <c r="C110" s="1">
         <v>3968.0</v>
       </c>
       <c r="D110" s="1">
-        <v>71.7</v>
+        <v>66.65</v>
       </c>
       <c r="E110" s="1">
         <v>67.7922379032</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>268999.6</v>
       </c>
       <c r="I110" s="1">
-        <v>15506.0</v>
+        <v>-4532.4</v>
       </c>
       <c r="J110" s="1">
-        <v>5.7643208391388</v>
+        <v>-1.6849095686388</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>284505.6</v>
+        <v>264467.2</v>
       </c>
       <c r="N110" s="1">
-        <v>284505.6</v>
+        <v>264467.2</v>
       </c>
       <c r="O110" s="1">
         <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>252</v>
       </c>
       <c r="B111" t="s">
         <v>253</v>
       </c>
       <c r="C111" s="1">
         <v>13695.0</v>
       </c>
       <c r="D111" s="1">
-        <v>20.87</v>
+        <v>22.29</v>
       </c>
       <c r="E111" s="1">
         <v>22.6299342826</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>309916.95</v>
       </c>
       <c r="I111" s="1">
-        <v>-24102.3</v>
+        <v>-4655.4</v>
       </c>
       <c r="J111" s="1">
-        <v>-7.7770189723408</v>
+        <v>-1.5021443648048</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>285814.65</v>
+        <v>305261.55</v>
       </c>
       <c r="N111" s="1">
-        <v>285814.65</v>
+        <v>305261.55</v>
       </c>
       <c r="O111" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>254</v>
       </c>
       <c r="B112" t="s">
         <v>255</v>
       </c>
       <c r="C112" s="1">
         <v>8319.0</v>
       </c>
       <c r="D112" s="1">
-        <v>40.02</v>
+        <v>41.535</v>
       </c>
       <c r="E112" s="1">
         <v>30.5060259647</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>253779.63</v>
       </c>
       <c r="I112" s="1">
-        <v>79146.75</v>
+        <v>91750.04</v>
       </c>
       <c r="J112" s="1">
-        <v>31.187195757201</v>
+        <v>36.153429650756</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>332926.38</v>
+        <v>345529.67</v>
       </c>
       <c r="N112" s="1">
-        <v>332926.38</v>
+        <v>345529.67</v>
       </c>
       <c r="O112" s="1">
         <v>0.1</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>256</v>
       </c>
       <c r="B113" t="s">
         <v>257</v>
       </c>
       <c r="C113" s="1">
         <v>6325.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.5</v>
+        <v>18.38</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>103477.0</v>
       </c>
       <c r="I113" s="1">
-        <v>7210.5</v>
+        <v>12776.5</v>
       </c>
       <c r="J113" s="1">
-        <v>6.9682151589242</v>
+        <v>12.347188264059</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>110687.5</v>
+        <v>116253.5</v>
       </c>
       <c r="N113" s="1">
-        <v>110687.5</v>
+        <v>116253.5</v>
       </c>
       <c r="O113" s="1">
         <v>0.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
         <v>4377.0</v>
       </c>
       <c r="D114" s="1">
-        <v>22.05</v>
+        <v>25.0</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>103997.52</v>
       </c>
       <c r="I114" s="1">
-        <v>-7484.67</v>
+        <v>5427.48</v>
       </c>
       <c r="J114" s="1">
-        <v>-7.1969696969697</v>
+        <v>5.2188552188552</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>96512.85</v>
+        <v>109425.0</v>
       </c>
       <c r="N114" s="1">
-        <v>96512.85</v>
+        <v>109425.0</v>
       </c>
       <c r="O114" s="1">
         <v>0.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
         <v>11659.0</v>
       </c>
       <c r="D115" s="1">
-        <v>35.31</v>
+        <v>32.58</v>
       </c>
       <c r="E115" s="1">
         <v>41.6283043143</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>485344.4</v>
       </c>
       <c r="I115" s="1">
-        <v>-73665.11</v>
+        <v>-105494.18</v>
       </c>
       <c r="J115" s="1">
-        <v>-15.17790459723</v>
+        <v>-21.735942559552</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>411679.29</v>
+        <v>379850.22</v>
       </c>
       <c r="N115" s="1">
-        <v>411679.29</v>
+        <v>379850.22</v>
       </c>
       <c r="O115" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
         <v>3814.0</v>
       </c>
       <c r="D116" s="1">
-        <v>22.42</v>
+        <v>24.67</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>106143.62</v>
       </c>
       <c r="I116" s="1">
-        <v>-20633.74</v>
+        <v>-12052.24</v>
       </c>
       <c r="J116" s="1">
-        <v>-19.439453826806</v>
+        <v>-11.354653251886</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>85509.88</v>
+        <v>94091.38</v>
       </c>
       <c r="N116" s="1">
-        <v>85509.88</v>
+        <v>94091.38</v>
       </c>
       <c r="O116" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
         <v>1154.0</v>
       </c>
       <c r="D117" s="1">
-        <v>82.05</v>
+        <v>91.7</v>
       </c>
       <c r="E117" s="1">
         <v>90.699982669</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>104667.78</v>
       </c>
       <c r="I117" s="1">
-        <v>-9982.08</v>
+        <v>1154.02</v>
       </c>
       <c r="J117" s="1">
-        <v>-9.5369176646338</v>
+        <v>1.102555151165</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>94685.7</v>
+        <v>105821.8</v>
       </c>
       <c r="N117" s="1">
-        <v>94685.7</v>
+        <v>105821.8</v>
       </c>
       <c r="O117" s="1">
         <v>0.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
         <v>3328.0</v>
       </c>
       <c r="D118" s="1">
-        <v>34.38</v>
+        <v>35.3</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>122703.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-8286.72</v>
+        <v>-5224.96</v>
       </c>
       <c r="J118" s="1">
-        <v>-6.753458096013</v>
+        <v>-4.2582045023054</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>114416.64</v>
+        <v>117478.4</v>
       </c>
       <c r="N118" s="1">
-        <v>114416.64</v>
+        <v>117478.4</v>
       </c>
       <c r="O118" s="1">
         <v>0.03</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
         <v>5215.0</v>
       </c>
       <c r="D119" s="1">
-        <v>287.3</v>
+        <v>270.0</v>
       </c>
       <c r="E119" s="1">
         <v>238.7518005753</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>1245090.64</v>
       </c>
       <c r="I119" s="1">
-        <v>253178.86</v>
+        <v>162959.36</v>
       </c>
       <c r="J119" s="1">
-        <v>20.334171012642</v>
+        <v>13.088152361341</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1498269.5</v>
+        <v>1408050.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1498269.5</v>
+        <v>1408050.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
         <v>175157.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.025</v>
+        <v>4.337</v>
       </c>
       <c r="E120" s="1">
         <v>2.6349516719</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>461530.23</v>
       </c>
       <c r="I120" s="1">
-        <v>243476.7</v>
+        <v>298125.68</v>
       </c>
       <c r="J120" s="1">
-        <v>52.754225871618</v>
+        <v>64.595049386039</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>705006.93</v>
+        <v>759655.91</v>
       </c>
       <c r="N120" s="1">
-        <v>705006.93</v>
+        <v>759655.91</v>
       </c>
       <c r="O120" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
         <v>37343.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.254</v>
+        <v>9.036</v>
       </c>
       <c r="E121" s="1">
         <v>9.3794430014</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>350256.54</v>
       </c>
       <c r="I121" s="1">
-        <v>-4684.42</v>
+        <v>-12825.19</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.3374254196653</v>
+        <v>-3.6616561106896</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>345572.12</v>
+        <v>337431.35</v>
       </c>
       <c r="N121" s="1">
-        <v>345572.12</v>
+        <v>337431.35</v>
       </c>
       <c r="O121" s="1">
         <v>0.1</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
         <v>17054.0</v>
       </c>
       <c r="D122" s="1">
-        <v>82.58</v>
+        <v>80.08</v>
       </c>
       <c r="E122" s="1">
         <v>92.0147220593</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>1569219.07</v>
       </c>
       <c r="I122" s="1">
-        <v>-160899.75</v>
+        <v>-203534.75</v>
       </c>
       <c r="J122" s="1">
-        <v>-10.253491884979</v>
+        <v>-12.970448415466</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1408319.32</v>
+        <v>1365684.32</v>
       </c>
       <c r="N122" s="1">
-        <v>1408319.32</v>
+        <v>1365684.32</v>
       </c>
       <c r="O122" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
         <v>15270.0</v>
       </c>
       <c r="D123" s="1">
-        <v>148.9</v>
+        <v>147.28</v>
       </c>
       <c r="E123" s="1">
         <v>168.600745907</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>2574533.39</v>
       </c>
       <c r="I123" s="1">
-        <v>-300830.39</v>
+        <v>-325567.79</v>
       </c>
       <c r="J123" s="1">
-        <v>-11.684850977986</v>
+        <v>-12.645700819596</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2273703.0</v>
+        <v>2248965.6</v>
       </c>
       <c r="N123" s="1">
-        <v>2273703.0</v>
+        <v>2248965.6</v>
       </c>
       <c r="O123" s="1">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
         <v>34490.0</v>
       </c>
       <c r="D124" s="1">
-        <v>35.48</v>
+        <v>36.26</v>
       </c>
       <c r="E124" s="1">
         <v>32.6412792114</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>1125797.72</v>
       </c>
       <c r="I124" s="1">
-        <v>97907.48</v>
+        <v>124809.68</v>
       </c>
       <c r="J124" s="1">
-        <v>8.6967204019564</v>
+        <v>11.086332631763</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1223705.2</v>
+        <v>1250607.4</v>
       </c>
       <c r="N124" s="1">
-        <v>1223705.2</v>
+        <v>1250607.4</v>
       </c>
       <c r="O124" s="1">
         <v>0.36</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
         <v>9037.0</v>
       </c>
       <c r="D125" s="1">
-        <v>236.15</v>
+        <v>276.0</v>
       </c>
       <c r="E125" s="1">
         <v>149.3060993693</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>1349279.22</v>
       </c>
       <c r="I125" s="1">
-        <v>784808.33</v>
+        <v>1144932.78</v>
       </c>
       <c r="J125" s="1">
-        <v>58.165005312985</v>
+        <v>84.855140657988</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2134087.55</v>
+        <v>2494212.0</v>
       </c>
       <c r="N125" s="1">
-        <v>2134087.55</v>
+        <v>2494212.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.62</v>
+        <v>0.71</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
         <v>12354.0</v>
       </c>
       <c r="D126" s="1">
-        <v>149.7</v>
+        <v>187.62</v>
       </c>
       <c r="E126" s="1">
         <v>127.0068682208</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>1569042.85</v>
       </c>
       <c r="I126" s="1">
-        <v>280350.95</v>
+        <v>748814.63</v>
       </c>
       <c r="J126" s="1">
-        <v>17.867641409538</v>
+        <v>47.724294463978</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1849393.8</v>
+        <v>2317857.48</v>
       </c>
       <c r="N126" s="1">
-        <v>1849393.8</v>
+        <v>2317857.48</v>
       </c>
       <c r="O126" s="1">
-        <v>0.54</v>
+        <v>0.66</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
         <v>11108.0</v>
       </c>
       <c r="D127" s="1">
-        <v>213.35</v>
+        <v>243.1</v>
       </c>
       <c r="E127" s="1">
         <v>186.3645867843</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>2070137.83</v>
       </c>
       <c r="I127" s="1">
-        <v>299753.97</v>
+        <v>630216.97</v>
       </c>
       <c r="J127" s="1">
-        <v>14.479903978181</v>
+        <v>30.44323720223</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2369891.8</v>
+        <v>2700354.8</v>
       </c>
       <c r="N127" s="1">
-        <v>2369891.8</v>
+        <v>2700354.8</v>
       </c>
       <c r="O127" s="1">
-        <v>0.69</v>
+        <v>0.77</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
         <v>12576.0</v>
       </c>
       <c r="D128" s="1">
-        <v>18.77</v>
+        <v>19.79</v>
       </c>
       <c r="E128" s="1">
         <v>19.6435734733</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>247037.58</v>
       </c>
       <c r="I128" s="1">
-        <v>-10986.06</v>
+        <v>1841.46</v>
       </c>
       <c r="J128" s="1">
-        <v>-4.4471209603009</v>
+        <v>0.74541695235195</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>236051.52</v>
+        <v>248879.04</v>
       </c>
       <c r="N128" s="1">
-        <v>236051.52</v>
+        <v>248879.04</v>
       </c>
       <c r="O128" s="1">
         <v>0.07</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
         <v>11479.0</v>
       </c>
       <c r="D129" s="1">
-        <v>64.24</v>
+        <v>69.16</v>
       </c>
       <c r="E129" s="1">
         <v>36.4950910358</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>418927.15</v>
       </c>
       <c r="I129" s="1">
-        <v>318483.81</v>
+        <v>374960.49</v>
       </c>
       <c r="J129" s="1">
-        <v>76.023673805816</v>
+        <v>89.504938985215</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>737410.96</v>
+        <v>793887.64</v>
       </c>
       <c r="N129" s="1">
-        <v>737410.96</v>
+        <v>793887.64</v>
       </c>
       <c r="O129" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
         <v>859.0</v>
       </c>
       <c r="D130" s="1">
-        <v>124.1</v>
+        <v>112.5</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>112700.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-6098.9</v>
+        <v>-16063.3</v>
       </c>
       <c r="J130" s="1">
-        <v>-5.4115853658537</v>
+        <v>-14.253048780488</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>106601.9</v>
+        <v>96637.5</v>
       </c>
       <c r="N130" s="1">
-        <v>106601.9</v>
+        <v>96637.5</v>
       </c>
       <c r="O130" s="1">
         <v>0.03</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
         <v>2528.0</v>
       </c>
       <c r="D131" s="1">
-        <v>44.02</v>
+        <v>48.66</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>132720.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-21437.44</v>
+        <v>-9707.52</v>
       </c>
       <c r="J131" s="1">
-        <v>-16.152380952381</v>
+        <v>-7.3142857142857</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>111282.56</v>
+        <v>123012.48</v>
       </c>
       <c r="N131" s="1">
-        <v>111282.56</v>
+        <v>123012.48</v>
       </c>
       <c r="O131" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>294</v>
       </c>
       <c r="B132" t="s">
         <v>295</v>
       </c>
       <c r="C132" s="1">
         <v>9762.0</v>
       </c>
       <c r="D132" s="1">
-        <v>29.08</v>
+        <v>43.38</v>
       </c>
       <c r="E132" s="1">
         <v>25.1042265929</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>245067.46</v>
       </c>
       <c r="I132" s="1">
-        <v>38811.5</v>
+        <v>178408.1</v>
       </c>
       <c r="J132" s="1">
-        <v>15.837067883268</v>
+        <v>72.799587509496</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>283878.96</v>
+        <v>423475.56</v>
       </c>
       <c r="N132" s="1">
-        <v>283878.96</v>
+        <v>423475.56</v>
       </c>
       <c r="O132" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>296</v>
       </c>
       <c r="B133" t="s">
         <v>297</v>
       </c>
       <c r="C133" s="1">
         <v>8941.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.05</v>
+        <v>9.672</v>
       </c>
       <c r="E133" s="1">
         <v>11.5050005592</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>102866.21</v>
       </c>
       <c r="I133" s="1">
-        <v>-13009.16</v>
+        <v>-16388.86</v>
       </c>
       <c r="J133" s="1">
-        <v>-12.646679604508</v>
+        <v>-15.932209420372</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>89857.05</v>
+        <v>86477.35</v>
       </c>
       <c r="N133" s="1">
-        <v>89857.05</v>
+        <v>86477.35</v>
       </c>
       <c r="O133" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>298</v>
       </c>
       <c r="B134" t="s">
         <v>299</v>
       </c>
       <c r="C134" s="1">
         <v>30097.0</v>
       </c>
       <c r="D134" s="1">
-        <v>38.46</v>
+        <v>40.26</v>
       </c>
       <c r="E134" s="1">
         <v>30.0269804299</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>903722.03</v>
       </c>
       <c r="I134" s="1">
-        <v>253808.59</v>
+        <v>307983.19</v>
       </c>
       <c r="J134" s="1">
-        <v>28.084807227727</v>
+        <v>34.079415990335</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1157530.62</v>
+        <v>1211705.22</v>
       </c>
       <c r="N134" s="1">
-        <v>1157530.62</v>
+        <v>1211705.22</v>
       </c>
       <c r="O134" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>300</v>
       </c>
       <c r="B135" t="s">
         <v>301</v>
       </c>
       <c r="C135" s="1">
         <v>1999.0</v>
       </c>
       <c r="D135" s="1">
-        <v>49.15</v>
+        <v>54.16</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>102908.52</v>
       </c>
       <c r="I135" s="1">
-        <v>-4657.67</v>
+        <v>5357.32</v>
       </c>
       <c r="J135" s="1">
-        <v>-4.5260295260295</v>
+        <v>5.2059052059052</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>98250.85</v>
+        <v>108265.84</v>
       </c>
       <c r="N135" s="1">
-        <v>98250.85</v>
+        <v>108265.84</v>
       </c>
       <c r="O135" s="1">
         <v>0.03</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>302</v>
       </c>
       <c r="B136" t="s">
         <v>303</v>
       </c>
       <c r="C136" s="1">
         <v>21249.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.03</v>
+        <v>10.2</v>
       </c>
       <c r="E136" s="1">
         <v>10.1845352722</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>216411.19</v>
       </c>
       <c r="I136" s="1">
-        <v>-3283.72</v>
+        <v>328.61</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.5173522219438</v>
+        <v>0.15184519802326</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>213127.47</v>
+        <v>216739.8</v>
       </c>
       <c r="N136" s="1">
-        <v>213127.47</v>
+        <v>216739.8</v>
       </c>
       <c r="O136" s="1">
         <v>0.06</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>304</v>
       </c>
       <c r="B137" t="s">
         <v>305</v>
       </c>
       <c r="C137" s="1">
         <v>1441.0</v>
       </c>
       <c r="D137" s="1">
-        <v>267.5</v>
+        <v>232.8</v>
       </c>
       <c r="E137" s="1">
         <v>254.7717557252</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>367126.1</v>
       </c>
       <c r="I137" s="1">
-        <v>18341.4</v>
+        <v>-31661.3</v>
       </c>
       <c r="J137" s="1">
-        <v>4.9959400870709</v>
+        <v>-8.6240940102052</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>385467.5</v>
+        <v>335464.8</v>
       </c>
       <c r="N137" s="1">
-        <v>385467.5</v>
+        <v>335464.8</v>
       </c>
       <c r="O137" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>306</v>
       </c>
       <c r="B138" t="s">
         <v>307</v>
       </c>
       <c r="C138" s="1">
         <v>1857.0</v>
       </c>
       <c r="D138" s="1">
-        <v>264.5</v>
+        <v>239.0</v>
       </c>
       <c r="E138" s="1">
         <v>252.5837910609</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>469048.1</v>
       </c>
       <c r="I138" s="1">
-        <v>22128.4</v>
+        <v>-25225.1</v>
       </c>
       <c r="J138" s="1">
-        <v>4.7177251117743</v>
+        <v>-5.3779345870925</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>491176.5</v>
+        <v>443823.0</v>
       </c>
       <c r="N138" s="1">
-        <v>491176.5</v>
+        <v>443823.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>308</v>
       </c>
       <c r="B139" t="s">
         <v>309</v>
       </c>
       <c r="C139" s="1">
         <v>5681.0</v>
       </c>
       <c r="D139" s="1">
-        <v>16.35</v>
+        <v>17.05</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>102371.62</v>
       </c>
       <c r="I139" s="1">
-        <v>-9487.27</v>
+        <v>-5510.57</v>
       </c>
       <c r="J139" s="1">
-        <v>-9.2674805771365</v>
+        <v>-5.3829078801332</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>92884.35</v>
+        <v>96861.05</v>
       </c>
       <c r="N139" s="1">
-        <v>92884.35</v>
+        <v>96861.05</v>
       </c>
       <c r="O139" s="1">
         <v>0.03</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>310</v>
       </c>
       <c r="B140" t="s">
         <v>311</v>
       </c>
       <c r="C140" s="1">
         <v>7133.0</v>
       </c>
       <c r="D140" s="1">
-        <v>98.46</v>
+        <v>103.95</v>
       </c>
       <c r="E140" s="1">
         <v>104.2214061405</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>743411.29</v>
       </c>
       <c r="I140" s="1">
-        <v>-41096.11</v>
+        <v>-1935.94</v>
       </c>
       <c r="J140" s="1">
-        <v>-5.5280449130656</v>
+        <v>-0.26041304807195</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>702315.18</v>
+        <v>741475.35</v>
       </c>
       <c r="N140" s="1">
-        <v>702315.18</v>
+        <v>741475.35</v>
       </c>
       <c r="O140" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>312</v>
       </c>
       <c r="B141" t="s">
         <v>313</v>
       </c>
       <c r="C141" s="1">
         <v>26307.0</v>
       </c>
       <c r="D141" s="1">
-        <v>62.66</v>
+        <v>64.01</v>
       </c>
       <c r="E141" s="1">
         <v>66.4214433421</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1747348.91</v>
       </c>
       <c r="I141" s="1">
-        <v>-98952.29</v>
+        <v>-63437.84</v>
       </c>
       <c r="J141" s="1">
-        <v>-5.6629954918391</v>
+        <v>-3.6305193334284</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1648396.62</v>
+        <v>1683911.07</v>
       </c>
       <c r="N141" s="1">
-        <v>1648396.62</v>
+        <v>1683911.07</v>
       </c>
       <c r="O141" s="1">
         <v>0.48</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>314</v>
       </c>
       <c r="B142" t="s">
         <v>315</v>
       </c>
       <c r="C142" s="1">
         <v>5746.0</v>
       </c>
       <c r="D142" s="1">
-        <v>20.56</v>
+        <v>22.16</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>121585.36</v>
       </c>
       <c r="I142" s="1">
-        <v>-3447.6</v>
+        <v>5746.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-2.8355387523629</v>
+        <v>4.7258979206049</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>118137.76</v>
+        <v>127331.36</v>
       </c>
       <c r="N142" s="1">
-        <v>118137.76</v>
+        <v>127331.36</v>
       </c>
       <c r="O142" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>316</v>
       </c>
       <c r="B143" t="s">
         <v>317</v>
       </c>
       <c r="C143" s="1">
         <v>16345.0</v>
       </c>
       <c r="D143" s="1">
-        <v>17.105</v>
+        <v>19.94</v>
       </c>
       <c r="E143" s="1">
         <v>18.9961303151</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>310491.75</v>
       </c>
       <c r="I143" s="1">
-        <v>-30910.52</v>
+        <v>15427.55</v>
       </c>
       <c r="J143" s="1">
-        <v>-9.9553434189475</v>
+        <v>4.968747156728</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>279581.23</v>
+        <v>325919.3</v>
       </c>
       <c r="N143" s="1">
-        <v>279581.23</v>
+        <v>325919.3</v>
       </c>
       <c r="O143" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>318</v>
       </c>
       <c r="B144" t="s">
         <v>319</v>
       </c>
       <c r="C144" s="1">
         <v>8247.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.71</v>
+        <v>25.04</v>
       </c>
       <c r="E144" s="1">
         <v>26.9717279011</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>222435.84</v>
       </c>
       <c r="I144" s="1">
-        <v>-2158.47</v>
+        <v>-15930.96</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.97037869436868</v>
+        <v>-7.162047267203</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>220277.37</v>
+        <v>206504.88</v>
       </c>
       <c r="N144" s="1">
-        <v>220277.37</v>
+        <v>206504.88</v>
       </c>
       <c r="O144" s="1">
         <v>0.06</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>320</v>
       </c>
       <c r="B145" t="s">
         <v>321</v>
       </c>
       <c r="C145" s="1">
         <v>26533.0</v>
       </c>
       <c r="D145" s="1">
-        <v>22.04</v>
+        <v>25.17</v>
       </c>
       <c r="E145" s="1">
         <v>19.8515761505</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>526721.87</v>
       </c>
       <c r="I145" s="1">
-        <v>58065.45</v>
+        <v>141113.74</v>
       </c>
       <c r="J145" s="1">
-        <v>11.023929953772</v>
+        <v>26.790939969893</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>584787.32</v>
+        <v>667835.61</v>
       </c>
       <c r="N145" s="1">
-        <v>584787.32</v>
+        <v>667835.61</v>
       </c>
       <c r="O145" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>322</v>
       </c>
       <c r="B146" t="s">
         <v>323</v>
       </c>
       <c r="C146" s="1">
         <v>11703.0</v>
       </c>
       <c r="D146" s="1">
-        <v>68.2</v>
+        <v>65.2</v>
       </c>
       <c r="E146" s="1">
         <v>60.5459454841</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>708569.2</v>
       </c>
       <c r="I146" s="1">
-        <v>89575.4</v>
+        <v>54466.4</v>
       </c>
       <c r="J146" s="1">
-        <v>12.641729276407</v>
+        <v>7.6868144988521</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>798144.6</v>
+        <v>763035.6</v>
       </c>
       <c r="N146" s="1">
-        <v>798144.6</v>
+        <v>763035.6</v>
       </c>
       <c r="O146" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>324</v>
       </c>
       <c r="B147" t="s">
         <v>325</v>
       </c>
       <c r="C147" s="1">
         <v>1282.0</v>
       </c>
       <c r="D147" s="1">
-        <v>78.1</v>
+        <v>78.2</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>105124.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-4999.8</v>
+        <v>-4871.6</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.7560975609756</v>
+        <v>-4.6341463414634</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>100124.2</v>
+        <v>100252.4</v>
       </c>
       <c r="N147" s="1">
-        <v>100124.2</v>
+        <v>100252.4</v>
       </c>
       <c r="O147" s="1">
         <v>0.03</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>326</v>
       </c>
       <c r="B148" t="s">
         <v>327</v>
       </c>
       <c r="C148" s="1">
         <v>4488.0</v>
       </c>
       <c r="D148" s="1">
-        <v>131.6</v>
+        <v>127.6</v>
       </c>
       <c r="E148" s="1">
         <v>101.6139928699</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>456043.6</v>
       </c>
       <c r="I148" s="1">
-        <v>134577.2</v>
+        <v>116625.2</v>
       </c>
       <c r="J148" s="1">
-        <v>29.509722316024</v>
+        <v>25.573256592133</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>590620.8</v>
+        <v>572668.8</v>
       </c>
       <c r="N148" s="1">
-        <v>590620.8</v>
+        <v>572668.8</v>
       </c>
       <c r="O148" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>328</v>
       </c>
       <c r="B149" t="s">
         <v>329</v>
       </c>
       <c r="C149" s="1">
         <v>3134.0</v>
       </c>
       <c r="D149" s="1">
-        <v>87.3</v>
+        <v>86.68</v>
       </c>
       <c r="E149" s="1">
         <v>100.5199744735</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>315029.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-41431.4</v>
+        <v>-43374.48</v>
       </c>
       <c r="J149" s="1">
-        <v>-13.151589564917</v>
+        <v>-13.768382399622</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>273598.2</v>
+        <v>271655.12</v>
       </c>
       <c r="N149" s="1">
-        <v>273598.2</v>
+        <v>271655.12</v>
       </c>
       <c r="O149" s="1">
         <v>0.08</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>330</v>
       </c>
       <c r="B150" t="s">
         <v>331</v>
       </c>
       <c r="C150" s="1">
         <v>20169.0</v>
       </c>
       <c r="D150" s="1">
-        <v>22.41</v>
+        <v>22.96</v>
       </c>
       <c r="E150" s="1">
         <v>37.6989756557</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>760350.64</v>
       </c>
       <c r="I150" s="1">
-        <v>-308363.35</v>
+        <v>-297270.4</v>
       </c>
       <c r="J150" s="1">
-        <v>-40.555414012672</v>
+        <v>-39.096488430654</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>451987.29</v>
+        <v>463080.24</v>
       </c>
       <c r="N150" s="1">
-        <v>451987.29</v>
+        <v>463080.24</v>
       </c>
       <c r="O150" s="1">
         <v>0.13</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>332</v>
       </c>
       <c r="B151" t="s">
         <v>333</v>
       </c>
       <c r="C151" s="1">
         <v>23856.0</v>
       </c>
       <c r="D151" s="1">
-        <v>33.13</v>
+        <v>38.56</v>
       </c>
       <c r="E151" s="1">
         <v>36.6613418008</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>874592.97</v>
       </c>
       <c r="I151" s="1">
-        <v>-84243.69</v>
+        <v>45294.39</v>
       </c>
       <c r="J151" s="1">
-        <v>-9.63233102594</v>
+        <v>5.1789108252265</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>790349.28</v>
+        <v>919887.36</v>
       </c>
       <c r="N151" s="1">
-        <v>790349.28</v>
+        <v>919887.36</v>
       </c>
       <c r="O151" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>334</v>
       </c>
       <c r="B152" t="s">
         <v>335</v>
       </c>
       <c r="C152" s="1">
         <v>17610.0</v>
       </c>
       <c r="D152" s="1">
-        <v>23.16</v>
+        <v>24.44</v>
       </c>
       <c r="E152" s="1">
         <v>30.6857058489</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>540375.28</v>
       </c>
       <c r="I152" s="1">
-        <v>-132527.68</v>
+        <v>-109986.88</v>
       </c>
       <c r="J152" s="1">
-        <v>-24.525118913656</v>
+        <v>-20.353795606638</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>407847.6</v>
+        <v>430388.4</v>
       </c>
       <c r="N152" s="1">
-        <v>407847.6</v>
+        <v>430388.4</v>
       </c>
       <c r="O152" s="1">
         <v>0.12</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>336</v>
       </c>
       <c r="B153" t="s">
         <v>337</v>
       </c>
       <c r="C153" s="1">
         <v>11670.0</v>
       </c>
       <c r="D153" s="1">
-        <v>65.32</v>
+        <v>66.42</v>
       </c>
       <c r="E153" s="1">
         <v>114.8058808912</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>1339784.63</v>
       </c>
       <c r="I153" s="1">
-        <v>-577500.23</v>
+        <v>-564663.23</v>
       </c>
       <c r="J153" s="1">
-        <v>-43.103959925261</v>
+        <v>-42.145820854804</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>762284.4</v>
+        <v>775121.4</v>
       </c>
       <c r="N153" s="1">
-        <v>762284.4</v>
+        <v>775121.4</v>
       </c>
       <c r="O153" s="1">
         <v>0.22</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>338</v>
       </c>
       <c r="B154" t="s">
         <v>339</v>
       </c>
       <c r="C154" s="1">
         <v>737.0</v>
       </c>
       <c r="D154" s="1">
-        <v>244.0</v>
+        <v>256.25</v>
       </c>
       <c r="E154" s="1">
         <v>247.646404342</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-268740.0</v>
+        <v>634085.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-268740.0</v>
+        <v>634085.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-268740.0</v>
+        <v>634085.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>340</v>
       </c>
       <c r="B155" t="s">
         <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>83.0</v>
+        <v>61.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.58</v>
+        <v>115.68</v>
       </c>
       <c r="E155" s="1">
         <v>116.41</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-166490.0</v>
+        <v>-162070.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-166490.0</v>
+        <v>-162070.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-166490.0</v>
+        <v>-162070.0</v>
       </c>
       <c r="O155" s="1">
         <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>342</v>
       </c>
       <c r="B156" t="s">
         <v>343</v>
       </c>
       <c r="C156" s="1">
-        <v>-257.0</v>
+        <v>59.0</v>
       </c>
       <c r="D156" s="1">
-        <v>5617.0</v>
+        <v>125.63</v>
       </c>
       <c r="E156" s="1">
-        <v>5529.381144982</v>
+        <v>127.014761905</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-225180.46</v>
+        <v>2127.82</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-225180.46</v>
+        <v>2127.82</v>
       </c>
       <c r="N156" s="1">
-        <v>-225180.46</v>
+        <v>2127.82</v>
       </c>
       <c r="O156" s="1">
-        <v>-0.07</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>344</v>
       </c>
       <c r="B157" t="s">
         <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>-8.0</v>
+        <v>-208.0</v>
       </c>
       <c r="D157" s="1">
-        <v>116.87</v>
+        <v>5833.0</v>
       </c>
       <c r="E157" s="1">
-        <v>119.97</v>
+        <v>5557.091869601</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>24800.0</v>
+        <v>-573888.91</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>24800.0</v>
+        <v>-573888.91</v>
       </c>
       <c r="N157" s="1">
-        <v>24800.0</v>
+        <v>-573888.91</v>
       </c>
       <c r="O157" s="1">
-        <v>0.01</v>
+        <v>-0.16</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>346</v>
       </c>
       <c r="B158" t="s">
         <v>347</v>
       </c>
       <c r="C158" s="1">
-        <v>-50.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D158" s="1">
-        <v>125.67</v>
+        <v>117.49</v>
       </c>
       <c r="E158" s="1">
-        <v>127.014761905</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>83440.0</v>
+        <v>19840.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>83440.0</v>
+        <v>19840.0</v>
       </c>
       <c r="N158" s="1">
-        <v>83440.0</v>
+        <v>19840.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>348</v>
       </c>
       <c r="B159" t="s">
         <v>349</v>
       </c>
       <c r="C159" s="1">
         <v>-44.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.21</v>
+        <v>119.57</v>
       </c>
       <c r="E159" s="1">
         <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>106920.0</v>
+        <v>91080.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>106920.0</v>
+        <v>91080.0</v>
       </c>
       <c r="N159" s="1">
-        <v>106920.0</v>
+        <v>91080.0</v>
       </c>
       <c r="O159" s="1">
         <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>350</v>
       </c>
       <c r="B160" t="s">
         <v>351</v>
       </c>
       <c r="C160" s="1">
-        <v>593000.0</v>
+        <v>-55.0</v>
       </c>
       <c r="D160" s="1">
-        <v>96.816</v>
+        <v>105.91</v>
       </c>
       <c r="E160" s="1">
-        <v>99.52772344</v>
+        <v>105.99</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>590199.4</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-16080.52</v>
+        <v>4400.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.7245910449926</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>574118.88</v>
+        <v>4400.0</v>
       </c>
       <c r="N160" s="1">
-        <v>578123.66</v>
+        <v>4400.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>352</v>
+      </c>
+      <c r="B161" t="s">
         <v>353</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>97.714</v>
+      </c>
+      <c r="E161" s="1">
+        <v>99.52772344</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>590199.4</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-10755.38</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-1.8223298769873</v>
+      </c>
+      <c r="K161">
+        <v>0.87</v>
+      </c>
+      <c r="L161" t="s">
         <v>354</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>301749.0</v>
+        <v>579444.02</v>
       </c>
       <c r="N161" s="1">
-        <v>311314.07</v>
+        <v>584626.68</v>
       </c>
       <c r="O161" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>355</v>
+      </c>
+      <c r="B162" t="s">
         <v>356</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>101.588</v>
+      </c>
+      <c r="E162" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>298902.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>5862.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>1.9611779111548</v>
+      </c>
+      <c r="K162">
+        <v>3.43</v>
+      </c>
+      <c r="L162" t="s">
         <v>357</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>503175.0</v>
+        <v>304764.0</v>
       </c>
       <c r="N162" s="1">
-        <v>507580.82</v>
+        <v>315048.25</v>
       </c>
       <c r="O162" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>358</v>
+      </c>
+      <c r="B163" t="s">
         <v>359</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>101.28</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>495895.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>10505.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>2.1183919983061</v>
+      </c>
+      <c r="K163">
+        <v>1.09</v>
+      </c>
+      <c r="L163" t="s">
         <v>360</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>158331.87</v>
+        <v>506400.0</v>
       </c>
       <c r="N163" s="1">
-        <v>161936.96</v>
+        <v>511867.47</v>
       </c>
       <c r="O163" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>361</v>
+      </c>
+      <c r="B164" t="s">
         <v>362</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>107.191</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>147790.12</v>
+      </c>
+      <c r="I164" s="1">
+        <v>11924.47</v>
+      </c>
+      <c r="J164" s="1">
+        <v>8.0685163527846</v>
+      </c>
+      <c r="K164">
+        <v>2.73</v>
+      </c>
+      <c r="L164" t="s">
         <v>363</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>403100.0</v>
+        <v>159714.59</v>
       </c>
       <c r="N164" s="1">
-        <v>420383.56</v>
+        <v>163778.92</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>364</v>
+      </c>
+      <c r="B165" t="s">
         <v>365</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>101.593</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>399560.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>6812.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>1.7048753628992</v>
+      </c>
+      <c r="K165">
+        <v>4.57</v>
+      </c>
+      <c r="L165" t="s">
         <v>366</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>395592.72</v>
+        <v>406372.0</v>
       </c>
       <c r="N165" s="1">
-        <v>400916.28</v>
+        <v>424669.26</v>
       </c>
       <c r="O165" s="1">
         <v>0.12</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>367</v>
+      </c>
+      <c r="B166" t="s">
         <v>368</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>98.161</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>405266.4</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-4769.52</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-1.1768851303735</v>
+      </c>
+      <c r="K166">
+        <v>1.51</v>
+      </c>
+      <c r="L166" t="s">
         <v>369</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>385956.0</v>
+        <v>400496.88</v>
       </c>
       <c r="N166" s="1">
-        <v>391019.01</v>
+        <v>406658.8</v>
       </c>
       <c r="O166" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>370</v>
+      </c>
+      <c r="B167" t="s">
         <v>371</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>97.018</v>
+      </c>
+      <c r="E167" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>397012.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-8940.0</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-2.2518211036442</v>
+      </c>
+      <c r="K167">
+        <v>1.43</v>
+      </c>
+      <c r="L167" t="s">
         <v>372</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>413260.19</v>
+        <v>388072.0</v>
       </c>
       <c r="N167" s="1">
-        <v>413893.83</v>
+        <v>393792.55</v>
       </c>
       <c r="O167" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>373</v>
       </c>
       <c r="B168" t="s">
         <v>374</v>
       </c>
       <c r="C168" s="1">
-        <v>300000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.533</v>
+        <v>100.426</v>
       </c>
       <c r="E168" s="1">
-        <v>100.69583</v>
+        <v>99.955</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>302087.49</v>
+        <v>412814.15</v>
       </c>
       <c r="I168" s="1">
-        <v>-488.49</v>
+        <v>1945.23</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.16170480942458</v>
+        <v>0.47121204542044</v>
       </c>
       <c r="K168">
-        <v>3.51</v>
+        <v>0.37</v>
       </c>
       <c r="L168" t="s">
         <v>375</v>
       </c>
       <c r="M168" s="1">
-        <v>301599.0</v>
+        <v>414759.38</v>
       </c>
       <c r="N168" s="1">
-        <v>312140.1</v>
+        <v>416298.23</v>
       </c>
       <c r="O168" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>376</v>
       </c>
       <c r="B169" t="s">
         <v>377</v>
       </c>
       <c r="C169" s="1">
-        <v>500000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>109.214</v>
+        <v>99.702</v>
       </c>
       <c r="E169" s="1">
-        <v>100.019</v>
+        <v>99.646</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>500095.0</v>
+        <v>215235.36</v>
       </c>
       <c r="I169" s="1">
-        <v>45975.0</v>
+        <v>120.96</v>
       </c>
       <c r="J169" s="1">
-        <v>9.1932532818764</v>
+        <v>0.05619894426269</v>
       </c>
       <c r="K169">
-        <v>4.1</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.0</v>
+      </c>
+      <c r="L169">
+        <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>546070.0</v>
+        <v>215356.32</v>
       </c>
       <c r="N169" s="1">
-        <v>566573.67</v>
+        <v>215356.32</v>
       </c>
       <c r="O169" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>378</v>
+      </c>
+      <c r="B170" t="s">
         <v>379</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>101.39</v>
+      </c>
+      <c r="E170" s="1">
+        <v>100.69583</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>302087.49</v>
+      </c>
+      <c r="I170" s="1">
+        <v>2082.51</v>
+      </c>
+      <c r="J170" s="1">
+        <v>0.68937313491532</v>
+      </c>
+      <c r="K170">
+        <v>3.76</v>
+      </c>
+      <c r="L170" t="s">
         <v>380</v>
       </c>
-      <c r="C170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>207144.0</v>
+        <v>304170.0</v>
       </c>
       <c r="N170" s="1">
-        <v>216212.49</v>
+        <v>315450.82</v>
       </c>
       <c r="O170" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>381</v>
+      </c>
+      <c r="B171" t="s">
         <v>382</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>110.003</v>
+      </c>
+      <c r="E171" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>500095.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>49920.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>9.9821034003539</v>
+      </c>
+      <c r="K171">
+        <v>4.42</v>
+      </c>
+      <c r="L171" t="s">
         <v>383</v>
       </c>
-      <c r="C171" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>291627.0</v>
+        <v>550015.0</v>
       </c>
       <c r="N171" s="1">
-        <v>299936.59</v>
+        <v>572114.29</v>
       </c>
       <c r="O171" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>384</v>
+      </c>
+      <c r="B172" t="s">
         <v>385</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>103.841</v>
+      </c>
+      <c r="E172" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>213300.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-5618.0</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-2.6338490389123</v>
+      </c>
+      <c r="K172">
+        <v>4.81</v>
+      </c>
+      <c r="L172" t="s">
         <v>386</v>
       </c>
-      <c r="C172" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>235158.16</v>
+        <v>207682.0</v>
       </c>
       <c r="N172" s="1">
-        <v>236321.89</v>
+        <v>217298.44</v>
       </c>
       <c r="O172" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>387</v>
+      </c>
+      <c r="B173" t="s">
         <v>388</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>97.714</v>
+      </c>
+      <c r="E173" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>298299.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-5157.0</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-1.7288023090926</v>
+      </c>
+      <c r="K173">
+        <v>2.93</v>
+      </c>
+      <c r="L173" t="s">
         <v>389</v>
       </c>
-      <c r="C173" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>392180.0</v>
+        <v>293142.0</v>
       </c>
       <c r="N173" s="1">
-        <v>406897.81</v>
+        <v>301944.74</v>
       </c>
       <c r="O173" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>390</v>
+      </c>
+      <c r="B174" t="s">
         <v>391</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" s="1">
+        <v>241000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>98.397</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.726</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>240339.66</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-3202.89</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-1.3326514650141</v>
+      </c>
+      <c r="K174">
+        <v>0.69</v>
+      </c>
+      <c r="L174" t="s">
         <v>392</v>
       </c>
-      <c r="C174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>770064.0</v>
+        <v>237136.77</v>
       </c>
       <c r="N174" s="1">
-        <v>795379.07</v>
+        <v>238795.71</v>
       </c>
       <c r="O174" s="1">
-        <v>0.23</v>
+        <v>0.07</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>393</v>
+      </c>
+      <c r="B175" t="s">
         <v>394</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>98.554</v>
+      </c>
+      <c r="E175" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-5784.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-1.446</v>
+      </c>
+      <c r="K175">
+        <v>3.91</v>
+      </c>
+      <c r="L175" t="s">
         <v>395</v>
       </c>
-      <c r="C175" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>498585.0</v>
+        <v>394216.0</v>
       </c>
       <c r="N175" s="1">
-        <v>514160.96</v>
+        <v>409865.32</v>
       </c>
       <c r="O175" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>396</v>
+      </c>
+      <c r="B176" t="s">
         <v>397</v>
       </c>
-      <c r="B176" t="s">
+      <c r="C176" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>98.102</v>
+      </c>
+      <c r="E176" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>781384.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>3432.0</v>
+      </c>
+      <c r="J176" s="1">
+        <v>0.43922066487156</v>
+      </c>
+      <c r="K176">
+        <v>3.36</v>
+      </c>
+      <c r="L176" t="s">
         <v>398</v>
       </c>
-      <c r="C176" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>257429.52</v>
+        <v>784816.0</v>
       </c>
       <c r="N176" s="1">
-        <v>263195.75</v>
+        <v>811665.32</v>
       </c>
       <c r="O176" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>399</v>
+      </c>
+      <c r="B177" t="s">
         <v>400</v>
       </c>
-      <c r="B177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C177" s="1">
-        <v>596000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>89.864</v>
+        <v>100.094</v>
       </c>
       <c r="E177" s="1">
-        <v>87.71275</v>
+        <v>100.3796</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>522767.99</v>
+        <v>501898.0</v>
       </c>
       <c r="I177" s="1">
-        <v>12821.45</v>
+        <v>-1428.0</v>
       </c>
       <c r="J177" s="1">
-        <v>2.4526080871937</v>
+        <v>-0.2845199622234</v>
       </c>
       <c r="K177">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="L177">
-        <v>0.0</v>
+        <v>523.56</v>
       </c>
       <c r="M177" s="1">
-        <v>535589.44</v>
+        <v>500470.0</v>
       </c>
       <c r="N177" s="1">
-        <v>535589.44</v>
+        <v>500993.56</v>
       </c>
       <c r="O177" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>401</v>
+      </c>
+      <c r="B178" t="s">
         <v>402</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.1</v>
+      </c>
+      <c r="E178" s="1">
+        <v>100.99096552</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>263586.42</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-4935.42</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-1.8724105741108</v>
+      </c>
+      <c r="K178">
+        <v>2.39</v>
+      </c>
+      <c r="L178" t="s">
         <v>403</v>
       </c>
-      <c r="C178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>1724716.8</v>
+        <v>258651.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1724716.8</v>
+        <v>264886.03</v>
       </c>
       <c r="O178" s="1">
-        <v>0.5</v>
+        <v>0.08</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>404</v>
       </c>
       <c r="B179" t="s">
         <v>405</v>
       </c>
       <c r="C179" s="1">
-        <v>458400.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.071</v>
+        <v>90.254</v>
       </c>
       <c r="E179" s="1">
-        <v>99.59599913</v>
+        <v>87.71275</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>456548.06</v>
+        <v>522767.99</v>
       </c>
       <c r="I179" s="1">
-        <v>-6990.59</v>
+        <v>15145.85</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.5311838144707</v>
+        <v>2.8972412790615</v>
       </c>
       <c r="K179">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>449557.47</v>
+        <v>537913.84</v>
       </c>
       <c r="N179" s="1">
-        <v>451298.76</v>
+        <v>537913.84</v>
       </c>
       <c r="O179" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>406</v>
+      </c>
+      <c r="B180" t="s">
         <v>407</v>
       </c>
-      <c r="B180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C180" s="1">
-        <v>500000.0</v>
+        <v>2880000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>88.149</v>
+        <v>60.015</v>
       </c>
       <c r="E180" s="1">
-        <v>89.945602</v>
+        <v>69.08037222</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>449728.01</v>
+        <v>1989514.72</v>
       </c>
       <c r="I180" s="1">
-        <v>-8983.01</v>
+        <v>-261082.72</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.9974317365734</v>
+        <v>-13.122934823021</v>
       </c>
       <c r="K180">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>440745.0</v>
+        <v>1728432.0</v>
       </c>
       <c r="N180" s="1">
-        <v>444191.92</v>
+        <v>1728432.0</v>
       </c>
       <c r="O180" s="1">
-        <v>0.13</v>
+        <v>0.49</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>408</v>
+      </c>
+      <c r="B181" t="s">
+        <v>409</v>
+      </c>
+      <c r="C181" s="1">
+        <v>458400.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>98.325</v>
+      </c>
+      <c r="E181" s="1">
+        <v>99.59599913</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>456548.06</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-5826.26</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-1.2761548039433</v>
+      </c>
+      <c r="K181">
+        <v>0.54</v>
+      </c>
+      <c r="L181" t="s">
         <v>410</v>
       </c>
-      <c r="B181" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>234372.6</v>
+        <v>450721.8</v>
       </c>
       <c r="N181" s="1">
-        <v>238089.31</v>
+        <v>453204.07</v>
       </c>
       <c r="O181" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>411</v>
+      </c>
+      <c r="B182" t="s">
+        <v>412</v>
+      </c>
+      <c r="C182" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>88.84</v>
+      </c>
+      <c r="E182" s="1">
+        <v>89.945602</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>449728.01</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-5528.01</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-1.229189616186</v>
+      </c>
+      <c r="K182">
+        <v>0.76</v>
+      </c>
+      <c r="L182" t="s">
         <v>413</v>
       </c>
-      <c r="B182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>802976.0</v>
+        <v>444200.0</v>
       </c>
       <c r="N182" s="1">
-        <v>809967.78</v>
+        <v>448023.63</v>
       </c>
       <c r="O182" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>414</v>
+      </c>
+      <c r="B183" t="s">
+        <v>415</v>
+      </c>
+      <c r="C183" s="1">
+        <v>266000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>89.141</v>
+      </c>
+      <c r="E183" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>224211.4</v>
+      </c>
+      <c r="I183" s="1">
+        <v>12903.66</v>
+      </c>
+      <c r="J183" s="1">
+        <v>5.7551310950291</v>
+      </c>
+      <c r="K183">
+        <v>1.5</v>
+      </c>
+      <c r="L183" t="s">
         <v>416</v>
       </c>
-      <c r="B183" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>411716.0</v>
+        <v>237115.06</v>
       </c>
       <c r="N183" s="1">
-        <v>414868.05</v>
+        <v>241105.06</v>
       </c>
       <c r="O183" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>417</v>
+      </c>
+      <c r="B184" t="s">
+        <v>418</v>
+      </c>
+      <c r="C184" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>101.417</v>
+      </c>
+      <c r="E184" s="1">
+        <v>99.104</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>792832.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>18504.0</v>
+      </c>
+      <c r="J184" s="1">
+        <v>2.3339118501776</v>
+      </c>
+      <c r="K184">
+        <v>1.07</v>
+      </c>
+      <c r="L184" t="s">
         <v>419</v>
       </c>
-      <c r="B184" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>467040.0</v>
+        <v>811336.0</v>
       </c>
       <c r="N184" s="1">
-        <v>473903.01</v>
+        <v>819916.82</v>
       </c>
       <c r="O184" s="1">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>420</v>
+      </c>
+      <c r="B185" t="s">
+        <v>421</v>
+      </c>
+      <c r="C185" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>103.69</v>
+      </c>
+      <c r="E185" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>423040.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-8280.0</v>
+      </c>
+      <c r="J185" s="1">
+        <v>-1.9572617246596</v>
+      </c>
+      <c r="K185">
+        <v>1.06</v>
+      </c>
+      <c r="L185" t="s">
         <v>422</v>
       </c>
-      <c r="B185" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>393822.0</v>
+        <v>414760.0</v>
       </c>
       <c r="N185" s="1">
-        <v>396641.47</v>
+        <v>418980.55</v>
       </c>
       <c r="O185" s="1">
         <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>423</v>
+      </c>
+      <c r="B186" t="s">
+        <v>424</v>
+      </c>
+      <c r="C186" s="1">
+        <v>396000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.99</v>
+      </c>
+      <c r="E186" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>394443.72</v>
+      </c>
+      <c r="I186" s="1">
+        <v>1516.68</v>
+      </c>
+      <c r="J186" s="1">
+        <v>0.38451112873593</v>
+      </c>
+      <c r="K186">
+        <v>0.9</v>
+      </c>
+      <c r="L186" t="s">
         <v>425</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>296430.0</v>
+        <v>395960.4</v>
       </c>
       <c r="N186" s="1">
-        <v>305031.37</v>
+        <v>399512.19</v>
       </c>
       <c r="O186" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="B187" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="C187" s="1">
         <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>93.917</v>
+        <v>99.1</v>
       </c>
       <c r="E187" s="1">
-        <v>91.473</v>
+        <v>99.991</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>274419.0</v>
+        <v>299973.0</v>
       </c>
       <c r="I187" s="1">
-        <v>7332.0</v>
+        <v>-2673.0</v>
       </c>
       <c r="J187" s="1">
-        <v>2.6718266592328</v>
+        <v>-0.89108019721775</v>
       </c>
       <c r="K187">
-        <v>0.39</v>
+        <v>3.06</v>
       </c>
       <c r="L187" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="M187" s="1">
-        <v>281751.0</v>
+        <v>297300.0</v>
       </c>
       <c r="N187" s="1">
-        <v>282909.41</v>
+        <v>306476.71</v>
       </c>
       <c r="O187" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="B188" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="C188" s="1">
-        <v>1243000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>88.304</v>
+        <v>100.242</v>
       </c>
       <c r="E188" s="1">
-        <v>87.9490531</v>
+        <v>99.834</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1093206.73</v>
+        <v>599004.0</v>
       </c>
       <c r="I188" s="1">
-        <v>4411.99</v>
+        <v>2448.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.40358240385147</v>
+        <v>0.40867840615422</v>
       </c>
       <c r="K188">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>0.07</v>
+      </c>
+      <c r="L188">
+        <v>419.18</v>
       </c>
       <c r="M188" s="1">
-        <v>1097618.72</v>
+        <v>601452.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1109590.27</v>
+        <v>601871.18</v>
       </c>
       <c r="O188" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B189" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="C189" s="1">
-        <v>498000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.896</v>
+        <v>94.429</v>
       </c>
       <c r="E189" s="1">
-        <v>99.298</v>
+        <v>91.473</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>494504.04</v>
+        <v>274419.0</v>
       </c>
       <c r="I189" s="1">
-        <v>2978.04</v>
+        <v>8868.0</v>
       </c>
       <c r="J189" s="1">
-        <v>0.60222763801889</v>
+        <v>3.2315546664043</v>
       </c>
       <c r="K189">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>317.22</v>
+        <v>0.42</v>
+      </c>
+      <c r="L189" t="s">
+        <v>433</v>
       </c>
       <c r="M189" s="1">
-        <v>497482.08</v>
+        <v>283287.0</v>
       </c>
       <c r="N189" s="1">
-        <v>497799.3</v>
+        <v>284540.75</v>
       </c>
       <c r="O189" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>434</v>
+      </c>
+      <c r="B190" t="s">
+        <v>435</v>
+      </c>
+      <c r="C190" s="1">
+        <v>1243000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>88.834</v>
+      </c>
+      <c r="E190" s="1">
+        <v>87.9490531</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>1093206.73</v>
+      </c>
+      <c r="I190" s="1">
+        <v>10999.89</v>
+      </c>
+      <c r="J190" s="1">
+        <v>1.0062040141301</v>
+      </c>
+      <c r="K190">
+        <v>1.02</v>
+      </c>
+      <c r="L190" t="s">
         <v>436</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>611749.44</v>
+        <v>1104206.62</v>
       </c>
       <c r="N190" s="1">
-        <v>616678.58</v>
+        <v>1116928.74</v>
       </c>
       <c r="O190" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>437</v>
+      </c>
+      <c r="B191" t="s">
+        <v>438</v>
+      </c>
+      <c r="C191" s="1">
+        <v>498000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>100.005</v>
+      </c>
+      <c r="E191" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>494504.04</v>
+      </c>
+      <c r="I191" s="1">
+        <v>3520.86</v>
+      </c>
+      <c r="J191" s="1">
+        <v>0.71199822755745</v>
+      </c>
+      <c r="K191">
+        <v>0.28</v>
+      </c>
+      <c r="L191" t="s">
         <v>439</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>585444.0</v>
+        <v>498024.9</v>
       </c>
       <c r="N191" s="1">
-        <v>589874.14</v>
+        <v>499399.52</v>
       </c>
       <c r="O191" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>440</v>
+      </c>
+      <c r="B192" t="s">
+        <v>441</v>
+      </c>
+      <c r="C192" s="1">
+        <v>622000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>98.798</v>
+      </c>
+      <c r="E192" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>618634.98</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-4111.42</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-0.66459546144643</v>
+      </c>
+      <c r="K192">
+        <v>0.97</v>
+      </c>
+      <c r="L192" t="s">
         <v>442</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>205886.0</v>
+        <v>614523.56</v>
       </c>
       <c r="N192" s="1">
-        <v>214387.79</v>
+        <v>620560.37</v>
       </c>
       <c r="O192" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>443</v>
+      </c>
+      <c r="B193" t="s">
+        <v>444</v>
+      </c>
+      <c r="C193" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>98.212</v>
+      </c>
+      <c r="E193" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>595752.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-6480.0</v>
+      </c>
+      <c r="J193" s="1">
+        <v>-1.0877009225315</v>
+      </c>
+      <c r="K193">
+        <v>0.93</v>
+      </c>
+      <c r="L193" t="s">
         <v>445</v>
       </c>
-      <c r="B193" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>194852.0</v>
+        <v>589272.0</v>
       </c>
       <c r="N193" s="1">
-        <v>198883.51</v>
+        <v>594852.82</v>
       </c>
       <c r="O193" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>446</v>
+      </c>
+      <c r="B194" t="s">
+        <v>447</v>
+      </c>
+      <c r="C194" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>103.634</v>
+      </c>
+      <c r="E194" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>210956.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-3688.0</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-1.7482318587762</v>
+      </c>
+      <c r="K194">
+        <v>4.52</v>
+      </c>
+      <c r="L194" t="s">
         <v>448</v>
       </c>
-      <c r="B194" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>787632.0</v>
+        <v>207268.0</v>
       </c>
       <c r="N194" s="1">
-        <v>791108.71</v>
+        <v>216314.77</v>
       </c>
       <c r="O194" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>449</v>
+      </c>
+      <c r="B195" t="s">
+        <v>450</v>
+      </c>
+      <c r="C195" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>98.211</v>
+      </c>
+      <c r="E195" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>199480.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-3058.0</v>
+      </c>
+      <c r="J195" s="1">
+        <v>-1.5329857629838</v>
+      </c>
+      <c r="K195">
+        <v>2.2</v>
+      </c>
+      <c r="L195" t="s">
         <v>451</v>
       </c>
-      <c r="B195" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>297288.0</v>
+        <v>196422.0</v>
       </c>
       <c r="N195" s="1">
-        <v>306026.01</v>
+        <v>200823.37</v>
       </c>
       <c r="O195" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>452</v>
+      </c>
+      <c r="B196" t="s">
+        <v>453</v>
+      </c>
+      <c r="C196" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>98.868</v>
+      </c>
+      <c r="E196" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>799464.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-8520.0</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-1.065714028399</v>
+      </c>
+      <c r="K196">
+        <v>0.62</v>
+      </c>
+      <c r="L196" t="s">
         <v>454</v>
       </c>
-      <c r="B196" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>1542665.78</v>
+        <v>790944.0</v>
       </c>
       <c r="N196" s="1">
-        <v>1544042.45</v>
+        <v>795900.16</v>
       </c>
       <c r="O196" s="1">
-        <v>0.45</v>
+        <v>0.23</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>455</v>
+      </c>
+      <c r="B197" t="s">
+        <v>456</v>
+      </c>
+      <c r="C197" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>99.573</v>
+      </c>
+      <c r="E197" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>302730.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-4011.0</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-1.3249430185314</v>
+      </c>
+      <c r="K197">
+        <v>3.1</v>
+      </c>
+      <c r="L197" t="s">
         <v>457</v>
       </c>
-      <c r="B197" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>314435.75</v>
+        <v>298719.0</v>
       </c>
       <c r="N197" s="1">
-        <v>316519.04</v>
+        <v>308011.81</v>
       </c>
       <c r="O197" s="1">
         <v>0.09</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>458</v>
+      </c>
+      <c r="B198" t="s">
+        <v>459</v>
+      </c>
+      <c r="C198" s="1">
+        <v>1732709.34</v>
+      </c>
+      <c r="D198" s="1">
+        <v>89.383</v>
+      </c>
+      <c r="E198" s="1">
+        <v>88.85475102</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>1539594.57</v>
+      </c>
+      <c r="I198" s="1">
+        <v>9153.02</v>
+      </c>
+      <c r="J198" s="1">
+        <v>0.5945084620557</v>
+      </c>
+      <c r="K198">
+        <v>0.08</v>
+      </c>
+      <c r="L198" t="s">
         <v>460</v>
       </c>
-      <c r="B198" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>2111333.77</v>
+        <v>1548747.59</v>
       </c>
       <c r="N198" s="1">
-        <v>2162842.91</v>
+        <v>1550219.21</v>
       </c>
       <c r="O198" s="1">
-        <v>0.63</v>
+        <v>0.44</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>461</v>
+      </c>
+      <c r="B199" t="s">
+        <v>462</v>
+      </c>
+      <c r="C199" s="1">
+        <v>327759.16</v>
+      </c>
+      <c r="D199" s="1">
+        <v>96.226</v>
+      </c>
+      <c r="E199" s="1">
+        <v>96.69544247</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>316928.17</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-1538.64</v>
+      </c>
+      <c r="J199" s="1">
+        <v>-0.48548540194455</v>
+      </c>
+      <c r="K199">
+        <v>0.68</v>
+      </c>
+      <c r="L199" t="s">
         <v>463</v>
       </c>
-      <c r="B199" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>2640401.59</v>
+        <v>315389.53</v>
       </c>
       <c r="N199" s="1">
-        <v>2643661.46</v>
+        <v>317616.5</v>
       </c>
       <c r="O199" s="1">
-        <v>0.77</v>
+        <v>0.09</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>464</v>
+      </c>
+      <c r="B200" t="s">
+        <v>465</v>
+      </c>
+      <c r="C200" s="1">
+        <v>2161015.52</v>
+      </c>
+      <c r="D200" s="1">
+        <v>97.799</v>
+      </c>
+      <c r="E200" s="1">
+        <v>104.08772909</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>2249351.98</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-135900.41</v>
+      </c>
+      <c r="J200" s="1">
+        <v>-6.0417583023178</v>
+      </c>
+      <c r="K200">
+        <v>2.55</v>
+      </c>
+      <c r="L200" t="s">
         <v>466</v>
       </c>
-      <c r="B200" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>396090.0</v>
+        <v>2113451.57</v>
       </c>
       <c r="N200" s="1">
-        <v>401650.01</v>
+        <v>2168513.06</v>
       </c>
       <c r="O200" s="1">
-        <v>0.12</v>
+        <v>0.62</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>467</v>
+      </c>
+      <c r="B201" t="s">
+        <v>468</v>
+      </c>
+      <c r="C201" s="1">
+        <v>2545137.11</v>
+      </c>
+      <c r="D201" s="1">
+        <v>103.77</v>
+      </c>
+      <c r="E201" s="1">
+        <v>122.46564744</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>3116918.64</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-475829.86</v>
+      </c>
+      <c r="J201" s="1">
+        <v>-15.266034021344</v>
+      </c>
+      <c r="K201">
+        <v>0.36</v>
+      </c>
+      <c r="L201" t="s">
         <v>469</v>
       </c>
-      <c r="B201" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>209126.0</v>
+        <v>2641088.78</v>
       </c>
       <c r="N201" s="1">
-        <v>212926.0</v>
+        <v>2650275.68</v>
       </c>
       <c r="O201" s="1">
-        <v>0.06</v>
+        <v>0.76</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>470</v>
+      </c>
+      <c r="B202" t="s">
+        <v>471</v>
+      </c>
+      <c r="C202" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>98.335</v>
+      </c>
+      <c r="E202" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-6743.25</v>
+      </c>
+      <c r="J202" s="1">
+        <v>-1.665</v>
+      </c>
+      <c r="K202">
+        <v>1.56</v>
+      </c>
+      <c r="L202" t="s">
         <v>472</v>
       </c>
-      <c r="B202" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M202" s="1">
-        <v>489160.0</v>
+        <v>398256.75</v>
       </c>
       <c r="N202" s="1">
-        <v>493250.25</v>
+        <v>404563.07</v>
       </c>
       <c r="O202" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="B203" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C203" s="1">
         <v>200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>105.607</v>
+        <v>105.144</v>
       </c>
       <c r="E203" s="1">
-        <v>107.84</v>
+        <v>99.922</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>215680.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-4466.0</v>
+        <v>10444.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.0706602373887</v>
+        <v>5.2260763395448</v>
       </c>
       <c r="K203">
-        <v>1.87</v>
+        <v>2.16</v>
       </c>
       <c r="L203" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="M203" s="1">
-        <v>211214.0</v>
+        <v>210288.0</v>
       </c>
       <c r="N203" s="1">
-        <v>214961.95</v>
+        <v>214608.55</v>
       </c>
       <c r="O203" s="1">
         <v>0.06</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>476</v>
+      </c>
+      <c r="B204" t="s">
+        <v>477</v>
+      </c>
+      <c r="C204" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>98.794</v>
+      </c>
+      <c r="E204" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>500140.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-6170.0</v>
+      </c>
+      <c r="J204" s="1">
+        <v>-1.2336545767185</v>
+      </c>
+      <c r="K204">
+        <v>1.03</v>
+      </c>
+      <c r="L204" t="s">
         <v>478</v>
       </c>
-      <c r="B204" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M204" s="1">
-        <v>411312.0</v>
+        <v>493970.0</v>
       </c>
       <c r="N204" s="1">
-        <v>413187.34</v>
+        <v>499095.76</v>
       </c>
       <c r="O204" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B205" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="C205" s="1">
         <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>87.889</v>
+        <v>105.648</v>
       </c>
       <c r="E205" s="1">
-        <v>87.708</v>
+        <v>107.84</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>175416.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I205" s="1">
-        <v>362.0</v>
+        <v>-4384.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.20636658001551</v>
+        <v>-2.0326409495549</v>
       </c>
       <c r="K205">
-        <v>1.03</v>
+        <v>2.13</v>
       </c>
       <c r="L205" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="M205" s="1">
-        <v>175778.0</v>
+        <v>211296.0</v>
       </c>
       <c r="N205" s="1">
-        <v>177838.96</v>
+        <v>215564.49</v>
       </c>
       <c r="O205" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>482</v>
+      </c>
+      <c r="B206" t="s">
+        <v>483</v>
+      </c>
+      <c r="C206" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>103.337</v>
+      </c>
+      <c r="E206" s="1">
+        <v>105.68</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>422720.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-9372.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>-2.2170704012112</v>
+      </c>
+      <c r="K206">
+        <v>0.72</v>
+      </c>
+      <c r="L206" t="s">
         <v>484</v>
       </c>
-      <c r="B206" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>399175.82</v>
+        <v>413348.0</v>
       </c>
       <c r="N206" s="1">
-        <v>404546.05</v>
+        <v>416237.04</v>
       </c>
       <c r="O206" s="1">
         <v>0.12</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>485</v>
+      </c>
+      <c r="B207" t="s">
+        <v>486</v>
+      </c>
+      <c r="C207" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>89.385</v>
+      </c>
+      <c r="E207" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>175416.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>3354.0</v>
+      </c>
+      <c r="J207" s="1">
+        <v>1.9120262689834</v>
+      </c>
+      <c r="K207">
+        <v>1.15</v>
+      </c>
+      <c r="L207" t="s">
         <v>487</v>
       </c>
-      <c r="B207" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M207" s="1">
-        <v>388984.0</v>
+        <v>178770.0</v>
       </c>
       <c r="N207" s="1">
-        <v>395974.41</v>
+        <v>181063.84</v>
       </c>
       <c r="O207" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
+        <v>488</v>
+      </c>
+      <c r="B208" t="s">
+        <v>489</v>
+      </c>
+      <c r="C208" s="1">
+        <v>409000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>98.242</v>
+      </c>
+      <c r="E208" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>407069.52</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-5259.74</v>
+      </c>
+      <c r="J208" s="1">
+        <v>-1.2920987058918</v>
+      </c>
+      <c r="K208">
+        <v>1.5</v>
+      </c>
+      <c r="L208" t="s">
         <v>490</v>
       </c>
-      <c r="B208" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M208" s="1">
-        <v>291633.0</v>
+        <v>401809.78</v>
       </c>
       <c r="N208" s="1">
-        <v>296251.15</v>
+        <v>407936.38</v>
       </c>
       <c r="O208" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="B209" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="C209" s="1">
         <v>400000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>95.839</v>
+        <v>97.588</v>
       </c>
       <c r="E209" s="1">
-        <v>99.077</v>
+        <v>99.46</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>396308.0</v>
+        <v>397840.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-12952.0</v>
+        <v>-7488.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-3.268165164468</v>
+        <v>-1.882163683893</v>
       </c>
       <c r="K209">
-        <v>1.87</v>
+        <v>1.93</v>
       </c>
       <c r="L209" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="M209" s="1">
-        <v>383356.0</v>
+        <v>390352.0</v>
       </c>
       <c r="N209" s="1">
-        <v>390835.45</v>
+        <v>398082.14</v>
       </c>
       <c r="O209" s="1">
         <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>494</v>
+      </c>
+      <c r="B210" t="s">
+        <v>495</v>
+      </c>
+      <c r="C210" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>98.035</v>
+      </c>
+      <c r="E210" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>301350.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-7245.0</v>
+      </c>
+      <c r="J210" s="1">
+        <v>-2.404181184669</v>
+      </c>
+      <c r="K210">
+        <v>1.75</v>
+      </c>
+      <c r="L210" t="s">
         <v>496</v>
       </c>
-      <c r="B210" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M210" s="1">
-        <v>375052.0</v>
+        <v>294105.0</v>
       </c>
       <c r="N210" s="1">
-        <v>376998.58</v>
+        <v>299360.14</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
+        <v>497</v>
+      </c>
+      <c r="B211" t="s">
+        <v>498</v>
+      </c>
+      <c r="C211" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>95.851</v>
+      </c>
+      <c r="E211" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>396308.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-12904.0</v>
+      </c>
+      <c r="J211" s="1">
+        <v>-3.2560533726294</v>
+      </c>
+      <c r="K211">
+        <v>2.06</v>
+      </c>
+      <c r="L211" t="s">
         <v>499</v>
       </c>
-      <c r="B211" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M211" s="1">
-        <v>453999.69</v>
+        <v>383404.0</v>
       </c>
       <c r="N211" s="1">
-        <v>454691.5</v>
+        <v>391650.58</v>
       </c>
       <c r="O211" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>500</v>
+      </c>
+      <c r="B212" t="s">
         <v>501</v>
       </c>
-      <c r="B212" t="s">
+      <c r="C212" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>93.659</v>
+      </c>
+      <c r="E212" s="1">
+        <v>92.4576925</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>369830.77</v>
+      </c>
+      <c r="I212" s="1">
+        <v>4805.23</v>
+      </c>
+      <c r="J212" s="1">
+        <v>1.2993050848635</v>
+      </c>
+      <c r="K212">
+        <v>0.53</v>
+      </c>
+      <c r="L212" t="s">
         <v>502</v>
       </c>
-      <c r="C212" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M212" s="1">
-        <v>309333.0</v>
+        <v>374636.0</v>
       </c>
       <c r="N212" s="1">
-        <v>319991.22</v>
+        <v>376774.36</v>
       </c>
       <c r="O212" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>503</v>
+      </c>
+      <c r="B213" t="s">
         <v>504</v>
       </c>
-      <c r="B213" t="s">
+      <c r="C213" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>103.432</v>
+      </c>
+      <c r="E213" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>442791.79</v>
+      </c>
+      <c r="I213" s="1">
+        <v>15411.97</v>
+      </c>
+      <c r="J213" s="1">
+        <v>3.4806358988725</v>
+      </c>
+      <c r="K213">
+        <v>0.42</v>
+      </c>
+      <c r="L213" t="s">
         <v>505</v>
       </c>
-      <c r="C213" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M213" s="1">
-        <v>371036.16</v>
+        <v>458203.76</v>
       </c>
       <c r="N213" s="1">
-        <v>371316.93</v>
+        <v>460048.58</v>
       </c>
       <c r="O213" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>506</v>
       </c>
       <c r="B214" t="s">
         <v>507</v>
       </c>
       <c r="C214" s="1">
-        <v>380000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>97.415</v>
+        <v>103.873</v>
       </c>
       <c r="E214" s="1">
-        <v>99.702</v>
+        <v>99.961</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>378867.6</v>
+        <v>299883.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-8690.6</v>
+        <v>11736.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-2.2938356301779</v>
+        <v>3.9135262752473</v>
       </c>
       <c r="K214">
-        <v>1.73</v>
+        <v>3.82</v>
       </c>
       <c r="L214" t="s">
         <v>508</v>
       </c>
       <c r="M214" s="1">
-        <v>370177.0</v>
+        <v>311619.0</v>
       </c>
       <c r="N214" s="1">
-        <v>376741.11</v>
+        <v>323078.59</v>
       </c>
       <c r="O214" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>509</v>
       </c>
       <c r="B215" t="s">
         <v>510</v>
       </c>
       <c r="C215" s="1">
-        <v>350000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>96.62</v>
+        <v>101.698</v>
       </c>
       <c r="E215" s="1">
-        <v>99.3</v>
+        <v>99.943</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>347550.0</v>
+        <v>365791.38</v>
       </c>
       <c r="I215" s="1">
-        <v>-9380.0</v>
+        <v>6423.3</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.69889224572</v>
+        <v>1.7560009205247</v>
       </c>
       <c r="K215">
-        <v>1.89</v>
+        <v>0.3</v>
       </c>
       <c r="L215" t="s">
         <v>511</v>
       </c>
       <c r="M215" s="1">
-        <v>338170.0</v>
+        <v>372214.68</v>
       </c>
       <c r="N215" s="1">
-        <v>344773.97</v>
+        <v>373297.64</v>
       </c>
       <c r="O215" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>512</v>
       </c>
       <c r="B216" t="s">
         <v>513</v>
       </c>
       <c r="C216" s="1">
-        <v>300000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.802</v>
+        <v>97.898</v>
       </c>
       <c r="E216" s="1">
-        <v>99.611</v>
+        <v>99.702</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>298833.0</v>
+        <v>378867.6</v>
       </c>
       <c r="I216" s="1">
-        <v>3573.0</v>
+        <v>-6855.2</v>
       </c>
       <c r="J216" s="1">
-        <v>1.1956510827117</v>
+        <v>-1.8093919881246</v>
       </c>
       <c r="K216">
-        <v>2.92</v>
+        <v>1.91</v>
       </c>
       <c r="L216" t="s">
         <v>514</v>
       </c>
       <c r="M216" s="1">
-        <v>302406.0</v>
+        <v>372012.4</v>
       </c>
       <c r="N216" s="1">
-        <v>311151.21</v>
+        <v>379253.22</v>
       </c>
       <c r="O216" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>515</v>
       </c>
       <c r="B217" t="s">
         <v>516</v>
       </c>
       <c r="C217" s="1">
-        <v>600000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.679</v>
+        <v>96.807</v>
       </c>
       <c r="E217" s="1">
-        <v>99.438</v>
+        <v>99.3</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>596628.0</v>
+        <v>347550.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-4554.0</v>
+        <v>-8725.5</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.76328968804682</v>
+        <v>-2.5105740181269</v>
       </c>
       <c r="K217">
-        <v>2.8</v>
+        <v>2.08</v>
       </c>
       <c r="L217" t="s">
         <v>517</v>
       </c>
       <c r="M217" s="1">
-        <v>592074.0</v>
+        <v>338824.5</v>
       </c>
       <c r="N217" s="1">
-        <v>608871.95</v>
+        <v>346109.29</v>
       </c>
       <c r="O217" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>518</v>
       </c>
       <c r="B218" t="s">
         <v>519</v>
       </c>
       <c r="C218" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.958</v>
+        <v>101.372</v>
       </c>
       <c r="E218" s="1">
-        <v>101.24842857</v>
+        <v>99.611</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>708739.0</v>
+        <v>298833.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-16033.0</v>
+        <v>5283.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-2.2621867852623</v>
+        <v>1.7678770416922</v>
       </c>
       <c r="K218">
-        <v>3.62</v>
+        <v>3.13</v>
       </c>
       <c r="L218" t="s">
-        <v>393</v>
+        <v>520</v>
       </c>
       <c r="M218" s="1">
-        <v>692706.0</v>
+        <v>304116.0</v>
       </c>
       <c r="N218" s="1">
-        <v>718021.07</v>
+        <v>313518.74</v>
       </c>
       <c r="O218" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B219" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C219" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>102.64</v>
+        <v>99.089</v>
       </c>
       <c r="E219" s="1">
-        <v>99.661</v>
+        <v>99.438</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>398644.0</v>
+        <v>596628.0</v>
       </c>
       <c r="I219" s="1">
-        <v>11916.0</v>
+        <v>-2094.0</v>
       </c>
       <c r="J219" s="1">
-        <v>2.9891331614172</v>
+        <v>-0.35097246525473</v>
       </c>
       <c r="K219">
-        <v>3.89</v>
+        <v>2.97</v>
       </c>
       <c r="L219" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="M219" s="1">
-        <v>410560.0</v>
+        <v>594534.0</v>
       </c>
       <c r="N219" s="1">
-        <v>426120.27</v>
+        <v>612359.34</v>
       </c>
       <c r="O219" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B220" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C220" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.644</v>
+        <v>100.22</v>
       </c>
       <c r="E220" s="1">
-        <v>98.6</v>
+        <v>101.24842833</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>986000.0</v>
+        <v>607490.57</v>
       </c>
       <c r="I220" s="1">
-        <v>20440.0</v>
+        <v>-6170.57</v>
       </c>
       <c r="J220" s="1">
-        <v>2.0730223123732</v>
+        <v>-1.0157474543185</v>
       </c>
       <c r="K220">
-        <v>4.29</v>
+        <v>3.84</v>
       </c>
       <c r="L220" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="M220" s="1">
-        <v>1006440.0</v>
+        <v>601320.0</v>
       </c>
       <c r="N220" s="1">
-        <v>1049350.96</v>
+        <v>624374.79</v>
       </c>
       <c r="O220" s="1">
-        <v>0.31</v>
+        <v>0.18</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B221" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C221" s="1">
         <v>400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>101.991</v>
+        <v>104.004</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>99.661</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>400000.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I221" s="1">
-        <v>7964.0</v>
+        <v>17372.0</v>
       </c>
       <c r="J221" s="1">
-        <v>1.991</v>
+        <v>4.3577728499614</v>
       </c>
       <c r="K221">
-        <v>4.32</v>
+        <v>4.14</v>
       </c>
       <c r="L221" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="M221" s="1">
-        <v>407964.0</v>
+        <v>416016.0</v>
       </c>
       <c r="N221" s="1">
-        <v>425253.64</v>
+        <v>432589.97</v>
       </c>
       <c r="O221" s="1">
         <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B222" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C222" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>106.268</v>
+        <v>101.453</v>
       </c>
       <c r="E222" s="1">
-        <v>109.3</v>
+        <v>98.6</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>437200.0</v>
+        <v>986000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-12128.0</v>
+        <v>28530.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-2.7740164684355</v>
+        <v>2.893509127789</v>
       </c>
       <c r="K222">
-        <v>1.08</v>
+        <v>0.16</v>
       </c>
       <c r="L222" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="M222" s="1">
-        <v>425072.0</v>
+        <v>1014530.0</v>
       </c>
       <c r="N222" s="1">
-        <v>429387.07</v>
+        <v>1016088.22</v>
       </c>
       <c r="O222" s="1">
-        <v>0.13</v>
+        <v>0.29</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B223" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C223" s="1">
         <v>400000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.539</v>
+        <v>102.822</v>
       </c>
       <c r="E223" s="1">
-        <v>99.852</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>399408.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-5252.0</v>
+        <v>11288.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.314946120258</v>
+        <v>2.822</v>
       </c>
       <c r="K223">
-        <v>0.75</v>
+        <v>4.59</v>
       </c>
       <c r="L223" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="M223" s="1">
-        <v>394156.0</v>
+        <v>411288.0</v>
       </c>
       <c r="N223" s="1">
-        <v>397136.82</v>
+        <v>429631.89</v>
       </c>
       <c r="O223" s="1">
         <v>0.12</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B224" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C224" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.592</v>
+        <v>106.743</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>200000.0</v>
+        <v>437200.0</v>
       </c>
       <c r="I224" s="1">
-        <v>1184.0</v>
+        <v>-10228.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0.592</v>
+        <v>-2.3394327538884</v>
       </c>
       <c r="K224">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>145.18</v>
+        <v>1.37</v>
+      </c>
+      <c r="L224" t="s">
+        <v>538</v>
       </c>
       <c r="M224" s="1">
-        <v>201184.0</v>
+        <v>426972.0</v>
       </c>
       <c r="N224" s="1">
-        <v>201329.18</v>
+        <v>432437.75</v>
       </c>
       <c r="O224" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B225" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="C225" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>98.604</v>
+        <v>99.247</v>
       </c>
       <c r="E225" s="1">
-        <v>99.589</v>
+        <v>99.852</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>199178.0</v>
+        <v>399408.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-1970.0</v>
+        <v>-2420.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.98906505738586</v>
+        <v>-0.60589672715619</v>
       </c>
       <c r="K225">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>998.63</v>
+        <v>0.96</v>
+      </c>
+      <c r="L225" t="s">
+        <v>541</v>
       </c>
       <c r="M225" s="1">
-        <v>197208.0</v>
+        <v>396988.0</v>
       </c>
       <c r="N225" s="1">
-        <v>198206.63</v>
+        <v>400845.53</v>
       </c>
       <c r="O225" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="B226" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>102.399</v>
+        <v>100.011</v>
       </c>
       <c r="E226" s="1">
-        <v>98.769</v>
+        <v>99.934</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>197538.0</v>
+        <v>266823.78</v>
       </c>
       <c r="I226" s="1">
-        <v>7260.0</v>
+        <v>205.59</v>
       </c>
       <c r="J226" s="1">
-        <v>3.6752422318744</v>
+        <v>0.077050853563352</v>
       </c>
       <c r="K226">
-        <v>2.04</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>0.0</v>
+      </c>
+      <c r="L226">
+        <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>204798.0</v>
+        <v>267029.37</v>
       </c>
       <c r="N226" s="1">
-        <v>208874.71</v>
+        <v>267029.37</v>
       </c>
       <c r="O226" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B227" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C227" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>84.257</v>
+        <v>101.015</v>
       </c>
       <c r="E227" s="1">
-        <v>85.96</v>
+        <v>100.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>687680.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-13624.0</v>
+        <v>2030.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.981154025128</v>
+        <v>1.015</v>
       </c>
       <c r="K227">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>0.28</v>
+      </c>
+      <c r="L227">
+        <v>559.97</v>
       </c>
       <c r="M227" s="1">
-        <v>674056.0</v>
+        <v>202030.0</v>
       </c>
       <c r="N227" s="1">
-        <v>677713.53</v>
+        <v>202589.97</v>
       </c>
       <c r="O227" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B228" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C228" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>98.676</v>
+        <v>99.014</v>
       </c>
       <c r="E228" s="1">
-        <v>100.65</v>
+        <v>99.589</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>301950.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-5922.0</v>
+        <v>-1150.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.9612518628912</v>
+        <v>-0.5773730030425</v>
       </c>
       <c r="K228">
         <v>0.68</v>
       </c>
       <c r="L228" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="M228" s="1">
-        <v>296028.0</v>
+        <v>198028.0</v>
       </c>
       <c r="N228" s="1">
-        <v>298074.58</v>
+        <v>199396.49</v>
       </c>
       <c r="O228" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B229" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C229" s="1">
         <v>200000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.304</v>
+        <v>103.017</v>
       </c>
       <c r="E229" s="1">
-        <v>100.62</v>
+        <v>98.769</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>201240.0</v>
+        <v>197538.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-4632.0</v>
+        <v>8496.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-2.3017292784735</v>
+        <v>4.3009446283753</v>
       </c>
       <c r="K229">
-        <v>2.77</v>
+        <v>2.25</v>
       </c>
       <c r="L229" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="M229" s="1">
-        <v>196608.0</v>
+        <v>206034.0</v>
       </c>
       <c r="N229" s="1">
-        <v>202138.82</v>
+        <v>210535.37</v>
       </c>
       <c r="O229" s="1">
         <v>0.06</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B230" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C230" s="1">
-        <v>193000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.286</v>
+        <v>85.193</v>
       </c>
       <c r="E230" s="1">
-        <v>99.571</v>
+        <v>85.96</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>192172.03</v>
+        <v>687680.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-550.05</v>
+        <v>-6136.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.28622791776722</v>
+        <v>-0.89227547696603</v>
       </c>
       <c r="K230">
-        <v>1.36</v>
+        <v>0.49</v>
       </c>
       <c r="L230" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="M230" s="1">
-        <v>191621.98</v>
+        <v>681544.0</v>
       </c>
       <c r="N230" s="1">
-        <v>194251.27</v>
+        <v>685475.51</v>
       </c>
       <c r="O230" s="1">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B231" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C231" s="1">
         <v>300000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.388</v>
+        <v>99.185</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>100.65</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>300000.0</v>
+        <v>301950.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-4836.0</v>
+        <v>-4395.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.612</v>
+        <v>-1.4555389965226</v>
       </c>
       <c r="K231">
-        <v>1.78</v>
+        <v>0.85</v>
       </c>
       <c r="L231" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="M231" s="1">
-        <v>295164.0</v>
+        <v>297555.0</v>
       </c>
       <c r="N231" s="1">
-        <v>300494.55</v>
+        <v>300094.73</v>
       </c>
       <c r="O231" s="1">
         <v>0.09</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B232" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C232" s="1">
-        <v>877000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.139</v>
+        <v>98.911</v>
       </c>
       <c r="E232" s="1">
-        <v>100.0</v>
+        <v>100.62</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>877000.0</v>
+        <v>201240.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-16320.97</v>
+        <v>-3418.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.861</v>
+        <v>-1.6984694891672</v>
       </c>
       <c r="K232">
-        <v>0.75</v>
+        <v>2.94</v>
       </c>
       <c r="L232" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="M232" s="1">
-        <v>860679.03</v>
+        <v>197822.0</v>
       </c>
       <c r="N232" s="1">
-        <v>867223.9</v>
+        <v>203695.29</v>
       </c>
       <c r="O232" s="1">
-        <v>0.25</v>
+        <v>0.06</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B233" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C233" s="1">
-        <v>577000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>97.865</v>
+        <v>100.461</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>577000.0</v>
+        <v>234205.7</v>
       </c>
       <c r="I233" s="1">
-        <v>-12318.95</v>
+        <v>1877.65</v>
       </c>
       <c r="J233" s="1">
-        <v>-2.135</v>
+        <v>0.8017097790532</v>
       </c>
       <c r="K233">
-        <v>2.23</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>0.06</v>
+      </c>
+      <c r="L233">
+        <v>140.03</v>
       </c>
       <c r="M233" s="1">
-        <v>564681.05</v>
+        <v>236083.35</v>
       </c>
       <c r="N233" s="1">
-        <v>577525.01</v>
+        <v>236223.38</v>
       </c>
       <c r="O233" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>563</v>
       </c>
       <c r="B234" t="s">
         <v>564</v>
       </c>
       <c r="C234" s="1">
-        <v>400000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.452</v>
+        <v>99.65</v>
       </c>
       <c r="E234" s="1">
-        <v>100.42</v>
+        <v>99.571</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>401680.0</v>
+        <v>192172.03</v>
       </c>
       <c r="I234" s="1">
-        <v>-7872.0</v>
+        <v>152.47</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.9597689703246</v>
+        <v>0.079340370188107</v>
       </c>
       <c r="K234">
-        <v>3.32</v>
+        <v>1.54</v>
       </c>
       <c r="L234" t="s">
         <v>565</v>
       </c>
       <c r="M234" s="1">
-        <v>393808.0</v>
+        <v>192324.5</v>
       </c>
       <c r="N234" s="1">
-        <v>407076.49</v>
+        <v>195297.49</v>
       </c>
       <c r="O234" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>566</v>
       </c>
       <c r="B235" t="s">
         <v>567</v>
       </c>
       <c r="C235" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>96.992</v>
+        <v>98.739</v>
       </c>
       <c r="E235" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>397036.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-9068.0</v>
+        <v>-3783.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.2839238759206</v>
+        <v>-1.261</v>
       </c>
       <c r="K235">
-        <v>0.44</v>
+        <v>1.98</v>
       </c>
       <c r="L235" t="s">
         <v>568</v>
       </c>
       <c r="M235" s="1">
-        <v>387968.0</v>
+        <v>296217.0</v>
       </c>
       <c r="N235" s="1">
-        <v>389741.97</v>
+        <v>302156.75</v>
       </c>
       <c r="O235" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>569</v>
       </c>
       <c r="B236" t="s">
         <v>570</v>
       </c>
       <c r="C236" s="1">
-        <v>286000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.56</v>
+        <v>98.608</v>
       </c>
       <c r="E236" s="1">
-        <v>99.362</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>284175.32</v>
+        <v>877000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-5153.72</v>
+        <v>-12207.84</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.8135705803023</v>
+        <v>-1.392</v>
       </c>
       <c r="K236">
-        <v>1.08</v>
+        <v>0.94</v>
       </c>
       <c r="L236" t="s">
         <v>571</v>
       </c>
       <c r="M236" s="1">
-        <v>279021.6</v>
+        <v>864792.16</v>
       </c>
       <c r="N236" s="1">
-        <v>282106.87</v>
+        <v>872993.96</v>
       </c>
       <c r="O236" s="1">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>572</v>
       </c>
       <c r="B237" t="s">
         <v>573</v>
       </c>
       <c r="C237" s="1">
-        <v>400000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.054</v>
+        <v>98.036</v>
       </c>
       <c r="E237" s="1">
-        <v>100.4</v>
+        <v>100.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>401600.0</v>
+        <v>577000.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-1384.0</v>
+        <v>-11332.28</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.34462151394422</v>
+        <v>-1.964</v>
       </c>
       <c r="K237">
-        <v>3.2</v>
+        <v>2.43</v>
       </c>
       <c r="L237" t="s">
         <v>574</v>
       </c>
       <c r="M237" s="1">
-        <v>400216.0</v>
+        <v>565667.72</v>
       </c>
       <c r="N237" s="1">
-        <v>412998.19</v>
+        <v>579690.02</v>
       </c>
       <c r="O237" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>575</v>
       </c>
       <c r="B238" t="s">
         <v>576</v>
       </c>
       <c r="C238" s="1">
         <v>400000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.634</v>
+        <v>99.092</v>
       </c>
       <c r="E238" s="1">
-        <v>99.821</v>
+        <v>100.42</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>399284.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-748.0</v>
+        <v>-5312.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.18733533024113</v>
+        <v>-1.3224457279426</v>
       </c>
       <c r="K238">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>679.45</v>
+        <v>3.52</v>
+      </c>
+      <c r="L238" t="s">
+        <v>577</v>
       </c>
       <c r="M238" s="1">
-        <v>398536.0</v>
+        <v>396368.0</v>
       </c>
       <c r="N238" s="1">
-        <v>399215.45</v>
+        <v>410431.01</v>
       </c>
       <c r="O238" s="1">
         <v>0.12</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B239" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C239" s="1">
-        <v>695000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>97.81</v>
+        <v>97.606</v>
       </c>
       <c r="E239" s="1">
-        <v>99.228</v>
+        <v>99.259</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>689634.6</v>
+        <v>397036.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-9855.1</v>
+        <v>-6612.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.4290321280284</v>
+        <v>-1.6653401706646</v>
       </c>
       <c r="K239">
-        <v>2.59</v>
+        <v>0.68</v>
       </c>
       <c r="L239" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="M239" s="1">
-        <v>679779.5</v>
+        <v>390424.0</v>
       </c>
       <c r="N239" s="1">
-        <v>697790.0</v>
+        <v>393156.88</v>
       </c>
       <c r="O239" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B240" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C240" s="1">
-        <v>400000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.201</v>
+        <v>98.116</v>
       </c>
       <c r="E240" s="1">
-        <v>99.517</v>
+        <v>99.362</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>398068.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I240" s="1">
-        <v>-5264.0</v>
+        <v>-3563.56</v>
       </c>
       <c r="J240" s="1">
-        <v>-1.3223871298371</v>
+        <v>-1.2540005233389</v>
       </c>
       <c r="K240">
-        <v>2.71</v>
+        <v>1.25</v>
       </c>
       <c r="L240" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="M240" s="1">
-        <v>392804.0</v>
+        <v>280611.76</v>
       </c>
       <c r="N240" s="1">
-        <v>403640.99</v>
+        <v>284186.76</v>
       </c>
       <c r="O240" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B241" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C241" s="1">
-        <v>694000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>90.134</v>
+        <v>100.59</v>
       </c>
       <c r="E241" s="1">
-        <v>83.26116715</v>
+        <v>100.4</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>577832.5</v>
+        <v>401600.0</v>
       </c>
       <c r="I241" s="1">
-        <v>47697.46</v>
+        <v>760.0</v>
       </c>
       <c r="J241" s="1">
-        <v>8.2545478144618</v>
+        <v>0.18924302788845</v>
       </c>
       <c r="K241">
-        <v>1.09</v>
+        <v>3.41</v>
       </c>
       <c r="L241" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="M241" s="1">
-        <v>625529.96</v>
+        <v>402360.0</v>
       </c>
       <c r="N241" s="1">
-        <v>633087.91</v>
+        <v>415991.51</v>
       </c>
       <c r="O241" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B242" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C242" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>101.804</v>
+        <v>100.027</v>
       </c>
       <c r="E242" s="1">
-        <v>99.329</v>
+        <v>99.821</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>595974.0</v>
+        <v>399284.0</v>
       </c>
       <c r="I242" s="1">
-        <v>14850.0</v>
+        <v>824.0</v>
       </c>
       <c r="J242" s="1">
-        <v>2.4917194374251</v>
+        <v>0.2063694012282</v>
       </c>
       <c r="K242">
-        <v>0.98</v>
+        <v>0.38</v>
       </c>
       <c r="L242" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="M242" s="1">
-        <v>610824.0</v>
+        <v>400108.0</v>
       </c>
       <c r="N242" s="1">
-        <v>616684.27</v>
+        <v>401636.77</v>
       </c>
       <c r="O242" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B243" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C243" s="1">
-        <v>400000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>97.927</v>
+        <v>98.168</v>
       </c>
       <c r="E243" s="1">
-        <v>100.231</v>
+        <v>99.228</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>400924.0</v>
+        <v>689634.6</v>
       </c>
       <c r="I243" s="1">
-        <v>-9216.0</v>
+        <v>-7367.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-2.2986900260398</v>
+        <v>-1.068246865804</v>
       </c>
       <c r="K243">
-        <v>0.79</v>
+        <v>2.75</v>
       </c>
       <c r="L243" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="M243" s="1">
-        <v>391708.0</v>
+        <v>682267.6</v>
       </c>
       <c r="N243" s="1">
-        <v>394872.38</v>
+        <v>701372.96</v>
       </c>
       <c r="O243" s="1">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B244" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C244" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>90.008</v>
+        <v>98.845</v>
       </c>
       <c r="E244" s="1">
-        <v>89.875</v>
+        <v>99.517</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>89875.0</v>
+        <v>398068.0</v>
       </c>
       <c r="I244" s="1">
-        <v>133.0</v>
+        <v>-2688.0</v>
       </c>
       <c r="J244" s="1">
-        <v>0.14798331015299</v>
+        <v>-0.67526151310831</v>
       </c>
       <c r="K244">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>87.67</v>
+        <v>2.89</v>
+      </c>
+      <c r="L244" t="s">
+        <v>595</v>
       </c>
       <c r="M244" s="1">
-        <v>90008.0</v>
+        <v>395380.0</v>
       </c>
       <c r="N244" s="1">
-        <v>90095.67</v>
+        <v>406956.71</v>
       </c>
       <c r="O244" s="1">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B245" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C245" s="1">
-        <v>100000.0</v>
+        <v>694000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>90.4</v>
+        <v>90.938</v>
       </c>
       <c r="E245" s="1">
-        <v>89.875</v>
+        <v>83.26116715</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>89875.0</v>
+        <v>577832.5</v>
       </c>
       <c r="I245" s="1">
-        <v>525.0</v>
+        <v>53277.22</v>
       </c>
       <c r="J245" s="1">
-        <v>0.58414464534075</v>
+        <v>9.220184049876</v>
       </c>
       <c r="K245">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>140.41</v>
+        <v>1.19</v>
+      </c>
+      <c r="L245" t="s">
+        <v>598</v>
       </c>
       <c r="M245" s="1">
-        <v>90400.0</v>
+        <v>631109.72</v>
       </c>
       <c r="N245" s="1">
-        <v>90540.41</v>
+        <v>639380.68</v>
       </c>
       <c r="O245" s="1">
-        <v>0.03</v>
+        <v>0.18</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="B246" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C246" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.465</v>
+        <v>102.087</v>
       </c>
       <c r="E246" s="1">
-        <v>100.539</v>
+        <v>99.329</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>301617.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-222.0</v>
+        <v>16548.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.073603278329802</v>
+        <v>2.7766311953206</v>
       </c>
       <c r="K246">
-        <v>2.15</v>
+        <v>1.19</v>
       </c>
       <c r="L246" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="M246" s="1">
-        <v>301395.0</v>
+        <v>612522.0</v>
       </c>
       <c r="N246" s="1">
-        <v>307838.84</v>
+        <v>619656.25</v>
       </c>
       <c r="O246" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B247" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C247" s="1">
-        <v>2020000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.043</v>
+        <v>98.507</v>
       </c>
       <c r="E247" s="1">
-        <v>100.369</v>
+        <v>100.231</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>2027453.8</v>
+        <v>400924.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-46985.2</v>
+        <v>-6896.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-2.3174486146121</v>
+        <v>-1.7200267382347</v>
       </c>
       <c r="K247">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>0.07</v>
+      </c>
+      <c r="L247">
+        <v>287.67</v>
       </c>
       <c r="M247" s="1">
-        <v>1980468.6</v>
+        <v>394028.0</v>
       </c>
       <c r="N247" s="1">
-        <v>2001222.02</v>
+        <v>394315.67</v>
       </c>
       <c r="O247" s="1">
-        <v>0.58</v>
+        <v>0.11</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B248" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="C248" s="1">
-        <v>1990000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>88.269</v>
+        <v>100.787</v>
       </c>
       <c r="E248" s="1">
-        <v>90.9161809</v>
+        <v>99.651</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1809232.0</v>
+        <v>298953.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-52678.9</v>
+        <v>3408.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.9116719138286</v>
+        <v>1.1399785250524</v>
       </c>
       <c r="K248">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>0.14</v>
+      </c>
+      <c r="L248">
+        <v>418.15</v>
       </c>
       <c r="M248" s="1">
-        <v>1756553.1</v>
+        <v>302361.0</v>
       </c>
       <c r="N248" s="1">
-        <v>1790594.37</v>
+        <v>302779.15</v>
       </c>
       <c r="O248" s="1">
-        <v>0.52</v>
+        <v>0.09</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B249" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C249" s="1">
-        <v>810103.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.025</v>
+        <v>101.082</v>
       </c>
       <c r="E249" s="1">
-        <v>99.67399948</v>
+        <v>100.539</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>807462.06</v>
+        <v>301617.0</v>
       </c>
       <c r="I249" s="1">
-        <v>2843.47</v>
+        <v>1629.0</v>
       </c>
       <c r="J249" s="1">
-        <v>0.35214905329422</v>
+        <v>0.54008892071733</v>
       </c>
       <c r="K249">
-        <v>1.08</v>
+        <v>2.37</v>
       </c>
       <c r="L249" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="M249" s="1">
-        <v>810305.53</v>
+        <v>303246.0</v>
       </c>
       <c r="N249" s="1">
-        <v>819069.62</v>
+        <v>310347.37</v>
       </c>
       <c r="O249" s="1">
-        <v>0.24</v>
+        <v>0.09</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B250" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C250" s="1">
-        <v>300000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>96.971</v>
+        <v>98.136</v>
       </c>
       <c r="E250" s="1">
-        <v>99.766</v>
+        <v>100.369</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>299298.0</v>
+        <v>2027453.8</v>
       </c>
       <c r="I250" s="1">
-        <v>-8385.0</v>
+        <v>-45106.6</v>
       </c>
       <c r="J250" s="1">
-        <v>-2.8015556401981</v>
+        <v>-2.2247905229702</v>
       </c>
       <c r="K250">
-        <v>2.46</v>
+        <v>1.19</v>
       </c>
       <c r="L250" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="M250" s="1">
-        <v>290913.0</v>
+        <v>1982347.2</v>
       </c>
       <c r="N250" s="1">
-        <v>298283.55</v>
+        <v>2006421.17</v>
       </c>
       <c r="O250" s="1">
-        <v>0.09</v>
+        <v>0.57</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B251" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C251" s="1">
-        <v>347000.0</v>
+        <v>1990000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>97.809</v>
+        <v>87.665</v>
       </c>
       <c r="E251" s="1">
-        <v>99.945</v>
+        <v>90.9161809</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>346809.15</v>
+        <v>1809232.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-7411.92</v>
+        <v>-64698.5</v>
       </c>
       <c r="J251" s="1">
-        <v>-2.1371754464956</v>
+        <v>-3.5760201013469</v>
       </c>
       <c r="K251">
-        <v>1.1</v>
+        <v>1.9</v>
       </c>
       <c r="L251" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="M251" s="1">
-        <v>339397.23</v>
+        <v>1744533.5</v>
       </c>
       <c r="N251" s="1">
-        <v>343201.3</v>
+        <v>1782254.9</v>
       </c>
       <c r="O251" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="B252" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C252" s="1">
-        <v>333000.0</v>
+        <v>810103.0</v>
       </c>
       <c r="D252" s="1">
-        <v>98.393</v>
+        <v>100.088</v>
       </c>
       <c r="E252" s="1">
-        <v>99.682</v>
+        <v>99.67399948</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>331941.06</v>
+        <v>807462.06</v>
       </c>
       <c r="I252" s="1">
-        <v>-4292.37</v>
+        <v>3353.83</v>
       </c>
       <c r="J252" s="1">
-        <v>-1.2931120964668</v>
+        <v>0.41535449975198</v>
       </c>
       <c r="K252">
-        <v>0.94</v>
+        <v>1.27</v>
       </c>
       <c r="L252" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="M252" s="1">
-        <v>327648.69</v>
+        <v>810815.89</v>
       </c>
       <c r="N252" s="1">
-        <v>330784.82</v>
+        <v>821078.12</v>
       </c>
       <c r="O252" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B253" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C253" s="1">
-        <v>2654000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>88.148</v>
+        <v>98.177</v>
       </c>
       <c r="E253" s="1">
-        <v>88.18168877</v>
+        <v>99.766</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>2340342.02</v>
+        <v>299298.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-894.1</v>
+        <v>-4767.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.038203817747972</v>
+        <v>-1.5927269811359</v>
       </c>
       <c r="K253">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.69</v>
+      </c>
+      <c r="L253" t="s">
+        <v>620</v>
       </c>
       <c r="M253" s="1">
-        <v>2339447.92</v>
+        <v>294531.0</v>
       </c>
       <c r="N253" s="1">
-        <v>2339447.92</v>
+        <v>302600.18</v>
       </c>
       <c r="O253" s="1">
-        <v>0.68</v>
+        <v>0.09</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="B254" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="C254" s="1">
-        <v>455000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>62.392</v>
+        <v>98.376</v>
       </c>
       <c r="E254" s="1">
-        <v>73.7520967</v>
+        <v>99.945</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>335572.04</v>
+        <v>346809.15</v>
       </c>
       <c r="I254" s="1">
-        <v>-51688.44</v>
+        <v>-5444.43</v>
       </c>
       <c r="J254" s="1">
-        <v>-15.403083045894</v>
+        <v>-1.5698634248837</v>
       </c>
       <c r="K254">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>638.87</v>
+        <v>1.29</v>
+      </c>
+      <c r="L254" t="s">
+        <v>623</v>
       </c>
       <c r="M254" s="1">
-        <v>283883.6</v>
+        <v>341364.72</v>
       </c>
       <c r="N254" s="1">
-        <v>284522.47</v>
+        <v>345836.17</v>
       </c>
       <c r="O254" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="B255" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="C255" s="1">
-        <v>838000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>94.876</v>
+        <v>98.566</v>
       </c>
       <c r="E255" s="1">
-        <v>93.98170644</v>
+        <v>98.71</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>787566.7</v>
+        <v>197420.0</v>
       </c>
       <c r="I255" s="1">
-        <v>7494.18</v>
+        <v>-288.0</v>
       </c>
       <c r="J255" s="1">
-        <v>0.95156130902944</v>
+        <v>-0.14588187620302</v>
       </c>
       <c r="K255">
-        <v>0.28</v>
+        <v>0.75</v>
       </c>
       <c r="L255" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="M255" s="1">
-        <v>795060.88</v>
+        <v>197132.0</v>
       </c>
       <c r="N255" s="1">
-        <v>797414.17</v>
+        <v>198622.41</v>
       </c>
       <c r="O255" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="B256" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="C256" s="1">
-        <v>455000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>85.634</v>
+        <v>98.793</v>
       </c>
       <c r="E256" s="1">
-        <v>92.08948352</v>
+        <v>99.682</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>419007.15</v>
+        <v>331941.06</v>
       </c>
       <c r="I256" s="1">
-        <v>-29372.45</v>
+        <v>-2960.37</v>
       </c>
       <c r="J256" s="1">
-        <v>-7.0100116429994</v>
+        <v>-0.89183603860276</v>
       </c>
       <c r="K256">
-        <v>1.1</v>
+        <v>1.09</v>
       </c>
       <c r="L256" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="M256" s="1">
-        <v>389634.7</v>
+        <v>328980.69</v>
       </c>
       <c r="N256" s="1">
-        <v>394655.28</v>
+        <v>332618.6</v>
       </c>
       <c r="O256" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="B257" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C257" s="1">
-        <v>540000.0</v>
+        <v>423000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>97.896</v>
+        <v>73.06</v>
       </c>
       <c r="E257" s="1">
-        <v>99.998</v>
+        <v>72.707</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>539989.2</v>
+        <v>307550.61</v>
       </c>
       <c r="I257" s="1">
-        <v>-11350.8</v>
+        <v>1493.19</v>
       </c>
       <c r="J257" s="1">
-        <v>-2.1020420408408</v>
+        <v>0.48551033600616</v>
       </c>
       <c r="K257">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>0.0</v>
+      </c>
+      <c r="L257">
+        <v>18.83</v>
       </c>
       <c r="M257" s="1">
-        <v>528638.4</v>
+        <v>309043.8</v>
       </c>
       <c r="N257" s="1">
-        <v>531083.19</v>
+        <v>309062.63</v>
       </c>
       <c r="O257" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B258" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="C258" s="1">
-        <v>300000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.689</v>
+        <v>86.223</v>
       </c>
       <c r="E258" s="1">
-        <v>100.09619333</v>
+        <v>86.178</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>300288.58</v>
+        <v>1926078.3</v>
       </c>
       <c r="I258" s="1">
-        <v>1778.42</v>
+        <v>1005.75</v>
       </c>
       <c r="J258" s="1">
-        <v>0.59223697417997</v>
+        <v>0.052217503307109</v>
       </c>
       <c r="K258">
-        <v>2.39</v>
+        <v>0.08</v>
       </c>
       <c r="L258" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="M258" s="1">
-        <v>302067.0</v>
+        <v>1927084.05</v>
       </c>
       <c r="N258" s="1">
-        <v>309243.99</v>
+        <v>1928806.22</v>
       </c>
       <c r="O258" s="1">
-        <v>0.09</v>
+        <v>0.55</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B259" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="C259" s="1">
-        <v>400000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.388</v>
+        <v>62.512</v>
       </c>
       <c r="E259" s="1">
-        <v>103.1</v>
+        <v>73.7520967</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>412400.0</v>
+        <v>335572.04</v>
       </c>
       <c r="I259" s="1">
-        <v>-6848.0</v>
+        <v>-51142.44</v>
       </c>
       <c r="J259" s="1">
-        <v>-1.6605237633366</v>
+        <v>-15.240375807234</v>
       </c>
       <c r="K259">
-        <v>3.47</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>0.15</v>
+      </c>
+      <c r="L259">
+        <v>701.2</v>
       </c>
       <c r="M259" s="1">
-        <v>405552.0</v>
+        <v>284429.6</v>
       </c>
       <c r="N259" s="1">
-        <v>419447.89</v>
+        <v>285130.8</v>
       </c>
       <c r="O259" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B260" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C260" s="1">
-        <v>3533000.0</v>
+        <v>838000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>86.961</v>
+        <v>95.125</v>
       </c>
       <c r="E260" s="1">
-        <v>88.7182287</v>
+        <v>93.98170644</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>3134415.02</v>
+        <v>787566.7</v>
       </c>
       <c r="I260" s="1">
-        <v>-62082.89</v>
+        <v>9580.8</v>
       </c>
       <c r="J260" s="1">
-        <v>-1.9806850593767</v>
+        <v>1.216506487641</v>
       </c>
       <c r="K260">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="L260" t="s">
+        <v>639</v>
       </c>
       <c r="M260" s="1">
-        <v>3072332.13</v>
+        <v>797147.5</v>
       </c>
       <c r="N260" s="1">
-        <v>3072332.13</v>
+        <v>799730.38</v>
       </c>
       <c r="O260" s="1">
-        <v>0.9</v>
+        <v>0.23</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B261" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C261" s="1">
-        <v>4660000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>83.802</v>
+        <v>98.46</v>
       </c>
       <c r="E261" s="1">
-        <v>84.103</v>
+        <v>99.998</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>3919199.8</v>
+        <v>539989.2</v>
       </c>
       <c r="I261" s="1">
-        <v>-14026.6</v>
+        <v>-8305.2</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.35789448652248</v>
+        <v>-1.5380307606152</v>
       </c>
       <c r="K261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.63</v>
+      </c>
+      <c r="L261" t="s">
+        <v>642</v>
       </c>
       <c r="M261" s="1">
-        <v>3905173.2</v>
+        <v>531684.0</v>
       </c>
       <c r="N261" s="1">
-        <v>3905173.2</v>
+        <v>535106.71</v>
       </c>
       <c r="O261" s="1">
-        <v>1.14</v>
+        <v>0.15</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="B262" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C262" s="1">
-        <v>11236770.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>62.198</v>
+        <v>101.193</v>
       </c>
       <c r="E262" s="1">
-        <v>73.12521855</v>
+        <v>100.09619333</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>8216912.62</v>
+        <v>300288.58</v>
       </c>
       <c r="I262" s="1">
-        <v>-1227866.42</v>
+        <v>3290.42</v>
       </c>
       <c r="J262" s="1">
-        <v>-14.943160245022</v>
+        <v>1.0957526256909</v>
       </c>
       <c r="K262">
-        <v>0.44</v>
+        <v>2.6</v>
       </c>
       <c r="L262" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="M262" s="1">
-        <v>6989046.2</v>
+        <v>303579.0</v>
       </c>
       <c r="N262" s="1">
-        <v>7037995.42</v>
+        <v>311364.21</v>
       </c>
       <c r="O262" s="1">
-        <v>2.05</v>
+        <v>0.09</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="B263" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="C263" s="1">
-        <v>1728146.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>84.19</v>
+        <v>101.582</v>
       </c>
       <c r="E263" s="1">
-        <v>88.17945822</v>
+        <v>103.1</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>1523869.78</v>
+        <v>412400.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-68943.66</v>
+        <v>-6072.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-4.5242487845648</v>
+        <v>-1.4723569350145</v>
       </c>
       <c r="K263">
-        <v>1.09</v>
+        <v>3.69</v>
       </c>
       <c r="L263" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="M263" s="1">
-        <v>1454926.12</v>
+        <v>406328.0</v>
       </c>
       <c r="N263" s="1">
-        <v>1473746.34</v>
+        <v>421100.6</v>
       </c>
       <c r="O263" s="1">
-        <v>0.43</v>
+        <v>0.12</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="B264" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="C264" s="1">
-        <v>5180000.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>74.51</v>
+        <v>87.398</v>
       </c>
       <c r="E264" s="1">
-        <v>78.51779459</v>
+        <v>88.7182287</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>4067221.76</v>
+        <v>3134415.02</v>
       </c>
       <c r="I264" s="1">
-        <v>-207603.76</v>
+        <v>-46643.68</v>
       </c>
       <c r="J264" s="1">
-        <v>-5.1043137613426</v>
+        <v>-1.4881143595337</v>
       </c>
       <c r="K264">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>0.0</v>
+      </c>
+      <c r="L264">
+        <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>3859618.0</v>
+        <v>3087771.34</v>
       </c>
       <c r="N264" s="1">
-        <v>3916030.33</v>
+        <v>3087771.34</v>
       </c>
       <c r="O264" s="1">
-        <v>1.14</v>
+        <v>0.88</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B265" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C265" s="1">
-        <v>1410000.0</v>
+        <v>5659606.0</v>
       </c>
       <c r="D265" s="1">
-        <v>98.213</v>
+        <v>84.236</v>
       </c>
       <c r="E265" s="1">
-        <v>99.934</v>
+        <v>84.1190726</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>1409069.4</v>
+        <v>4760808.08</v>
       </c>
       <c r="I265" s="1">
-        <v>-24266.1</v>
+        <v>6617.63</v>
       </c>
       <c r="J265" s="1">
-        <v>-1.7221366101627</v>
+        <v>0.13900224266129</v>
       </c>
       <c r="K265">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>0.0</v>
+      </c>
+      <c r="L265">
+        <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>1384803.3</v>
+        <v>4767425.71</v>
       </c>
       <c r="N265" s="1">
-        <v>1402974.92</v>
+        <v>4767425.71</v>
       </c>
       <c r="O265" s="1">
-        <v>0.41</v>
+        <v>1.36</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B266" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C266" s="1">
-        <v>1890000.0</v>
+        <v>16362770.0</v>
       </c>
       <c r="D266" s="1">
-        <v>77.345</v>
+        <v>62.574</v>
       </c>
       <c r="E266" s="1">
-        <v>82.87465608</v>
+        <v>69.72928007</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>1566331.0</v>
+        <v>11409641.72</v>
       </c>
       <c r="I266" s="1">
-        <v>-104510.5</v>
+        <v>-1170802.02</v>
       </c>
       <c r="J266" s="1">
-        <v>-6.6723125571798</v>
+        <v>-10.261514329128</v>
       </c>
       <c r="K266">
-        <v>2.61</v>
+        <v>0.46</v>
       </c>
       <c r="L266" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="M266" s="1">
-        <v>1461820.5</v>
+        <v>10238839.7</v>
       </c>
       <c r="N266" s="1">
-        <v>1511219.4</v>
+        <v>10314601.57</v>
       </c>
       <c r="O266" s="1">
-        <v>0.44</v>
+        <v>2.95</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B267" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C267" s="1">
-        <v>1416000.0</v>
+        <v>7635457.0</v>
       </c>
       <c r="D267" s="1">
-        <v>96.776</v>
+        <v>98.893</v>
       </c>
       <c r="E267" s="1">
-        <v>99.42846751</v>
+        <v>99.18538105</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>1407907.1</v>
+        <v>7573257.12</v>
       </c>
       <c r="I267" s="1">
-        <v>-37558.94</v>
+        <v>-22324.62</v>
       </c>
       <c r="J267" s="1">
-        <v>-2.6677143683699</v>
+        <v>-0.29478227988646</v>
       </c>
       <c r="K267">
-        <v>2.79</v>
+        <v>1.48</v>
       </c>
       <c r="L267" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="M267" s="1">
-        <v>1370348.16</v>
+        <v>7550932.5</v>
       </c>
       <c r="N267" s="1">
-        <v>1409825.46</v>
+        <v>7663686.23</v>
       </c>
       <c r="O267" s="1">
-        <v>0.41</v>
+        <v>2.19</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B268" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C268" s="1">
-        <v>4924457.0</v>
+        <v>972800.0</v>
       </c>
       <c r="D268" s="1">
-        <v>98.559</v>
+        <v>98.236</v>
       </c>
       <c r="E268" s="1">
-        <v>99.442132</v>
+        <v>98.725</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>4896985.03</v>
+        <v>960396.8</v>
       </c>
       <c r="I268" s="1">
-        <v>-43489.46</v>
+        <v>-4756.99</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.88808643958628</v>
+        <v>-0.49531506144127</v>
       </c>
       <c r="K268">
-        <v>1.28</v>
+        <v>3.8</v>
       </c>
       <c r="L268" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="M268" s="1">
-        <v>4853495.57</v>
+        <v>955639.81</v>
       </c>
       <c r="N268" s="1">
-        <v>4916771.47</v>
+        <v>992574.23</v>
       </c>
       <c r="O268" s="1">
-        <v>1.43</v>
+        <v>0.28</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B269" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C269" s="1">
-        <v>972800.0</v>
+        <v>1537000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>98.067</v>
+        <v>98.614</v>
       </c>
       <c r="E269" s="1">
-        <v>98.725</v>
+        <v>98.469</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>960396.8</v>
+        <v>1513468.53</v>
       </c>
       <c r="I269" s="1">
-        <v>-6401.02</v>
+        <v>2228.65</v>
       </c>
       <c r="J269" s="1">
-        <v>-0.66649743106183</v>
+        <v>0.14725446587251</v>
       </c>
       <c r="K269">
-        <v>3.57</v>
+        <v>4.07</v>
       </c>
       <c r="L269" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="M269" s="1">
-        <v>953995.78</v>
+        <v>1515697.18</v>
       </c>
       <c r="N269" s="1">
-        <v>988744.73</v>
+        <v>1578322.56</v>
       </c>
       <c r="O269" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B270" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C270" s="1">
         <v>200000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>82.116</v>
+        <v>82.487</v>
       </c>
       <c r="E270" s="1">
         <v>81.75</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>163500.0</v>
       </c>
       <c r="I270" s="1">
-        <v>732.0</v>
+        <v>1474.0</v>
       </c>
       <c r="J270" s="1">
-        <v>0.44770642201835</v>
+        <v>0.90152905198777</v>
       </c>
       <c r="K270">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="L270">
-        <v>213.7</v>
+        <v>378.08</v>
       </c>
       <c r="M270" s="1">
-        <v>164232.0</v>
+        <v>164974.0</v>
       </c>
       <c r="N270" s="1">
-        <v>164445.7</v>
+        <v>165352.08</v>
       </c>
       <c r="O270" s="1">
         <v>0.05</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B271" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C271" s="1">
-        <v>4790327.06</v>
+        <v>7268896.0</v>
       </c>
       <c r="D271" s="1">
-        <v>76.63</v>
+        <v>99.157</v>
       </c>
       <c r="E271" s="1">
-        <v>77.80337132</v>
+        <v>99.18199999</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>3727035.95</v>
+        <v>7209436.43</v>
       </c>
       <c r="I271" s="1">
-        <v>-56208.32</v>
+        <v>-1817.23</v>
       </c>
       <c r="J271" s="1">
-        <v>-1.5081239020514</v>
+        <v>-0.025206269833216</v>
       </c>
       <c r="K271">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.72</v>
+      </c>
+      <c r="L271" t="s">
+        <v>669</v>
       </c>
       <c r="M271" s="1">
-        <v>3670827.63</v>
+        <v>7207619.2</v>
       </c>
       <c r="N271" s="1">
-        <v>3670827.63</v>
+        <v>7332544.64</v>
       </c>
       <c r="O271" s="1">
-        <v>1.07</v>
+        <v>2.09</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B272" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C272" s="1">
         <v>8481534.2</v>
       </c>
       <c r="D272" s="1">
-        <v>87.956</v>
+        <v>87.72</v>
       </c>
       <c r="E272" s="1">
         <v>103.18811047</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>8751934.88</v>
       </c>
       <c r="I272" s="1">
-        <v>-1291916.66</v>
+        <v>-1311933.08</v>
       </c>
       <c r="J272" s="1">
-        <v>-14.761497631253</v>
+        <v>-14.99020614285</v>
       </c>
       <c r="K272">
-        <v>1.9</v>
+        <v>2.04</v>
       </c>
       <c r="L272" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="M272" s="1">
-        <v>7460018.22</v>
+        <v>7440001.8</v>
       </c>
       <c r="N272" s="1">
-        <v>7621515.93</v>
+        <v>7613118.05</v>
       </c>
       <c r="O272" s="1">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B273" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C273" s="1">
-        <v>2909276.0</v>
+        <v>14979276.0</v>
       </c>
       <c r="D273" s="1">
-        <v>96.611</v>
+        <v>96.664</v>
       </c>
       <c r="E273" s="1">
-        <v>98.81259908</v>
+        <v>96.90725259</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>2874731.23</v>
+        <v>14516004.83</v>
       </c>
       <c r="I273" s="1">
-        <v>-64050.59</v>
+        <v>-36437.48</v>
       </c>
       <c r="J273" s="1">
-        <v>-2.2280548988922</v>
+        <v>-0.25101589884219</v>
       </c>
       <c r="K273">
-        <v>0.36</v>
+        <v>0.49</v>
       </c>
       <c r="L273" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="M273" s="1">
-        <v>2810680.64</v>
+        <v>14479567.35</v>
       </c>
       <c r="N273" s="1">
-        <v>2821042.44</v>
+        <v>14553437.75</v>
       </c>
       <c r="O273" s="1">
-        <v>0.82</v>
+        <v>4.16</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="B274" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="C274" s="1">
-        <v>4404802.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>97.719</v>
+        <v>100.163</v>
       </c>
       <c r="E274" s="1">
-        <v>99.87601032</v>
+        <v>100.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>4399340.5</v>
+        <v>270000.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-95012.04</v>
+        <v>440.1</v>
       </c>
       <c r="J274" s="1">
-        <v>-2.1596882532734</v>
+        <v>0.163</v>
       </c>
       <c r="K274">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>0.07</v>
+      </c>
+      <c r="L274">
+        <v>185.88</v>
       </c>
       <c r="M274" s="1">
-        <v>4304328.46</v>
+        <v>270440.1</v>
       </c>
       <c r="N274" s="1">
-        <v>4378377.41</v>
+        <v>270625.98</v>
       </c>
       <c r="O274" s="1">
-        <v>1.28</v>
+        <v>0.08</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B275" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C275" s="1">
-        <v>3380000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>97.037</v>
+        <v>98.687</v>
       </c>
       <c r="E275" s="1">
-        <v>99.374</v>
+        <v>99.24</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>3358841.2</v>
+        <v>198480.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-78990.6</v>
+        <v>-1106.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-2.3517217783324</v>
+        <v>-0.55723498589279</v>
       </c>
       <c r="K275">
-        <v>1.98</v>
+        <v>1.0</v>
       </c>
       <c r="L275" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="M275" s="1">
-        <v>3279850.6</v>
+        <v>197374.0</v>
       </c>
       <c r="N275" s="1">
-        <v>3346783.86</v>
+        <v>199367.15</v>
       </c>
       <c r="O275" s="1">
-        <v>0.98</v>
+        <v>0.06</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B276" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C276" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.504</v>
+        <v>88.785</v>
       </c>
       <c r="E276" s="1">
-        <v>100.73</v>
+        <v>85.48</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>302190.0</v>
+        <v>170960.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-6678.0</v>
+        <v>6610.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-2.2098679638638</v>
+        <v>3.8664014974263</v>
       </c>
       <c r="K276">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>0.04</v>
+      </c>
+      <c r="L276">
+        <v>70.96</v>
       </c>
       <c r="M276" s="1">
-        <v>295512.0</v>
+        <v>177570.0</v>
       </c>
       <c r="N276" s="1">
-        <v>300497.96</v>
+        <v>177640.96</v>
       </c>
       <c r="O276" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>683</v>
       </c>
       <c r="B277" t="s">
         <v>684</v>
       </c>
       <c r="C277" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>98.193</v>
+        <v>92.22</v>
       </c>
       <c r="E277" s="1">
-        <v>99.24</v>
+        <v>94.01785714</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>198480.0</v>
+        <v>658125.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-2094.0</v>
+        <v>-12585.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-1.0550181378476</v>
+        <v>-1.9122507122507</v>
       </c>
       <c r="K277">
-        <v>0.79</v>
+        <v>0.97</v>
       </c>
       <c r="L277" t="s">
         <v>685</v>
       </c>
       <c r="M277" s="1">
-        <v>196386.0</v>
+        <v>645540.0</v>
       </c>
       <c r="N277" s="1">
-        <v>197968.19</v>
+        <v>652319.45</v>
       </c>
       <c r="O277" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>686</v>
       </c>
       <c r="B278" t="s">
         <v>687</v>
       </c>
       <c r="C278" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>87.681</v>
+        <v>101.402</v>
       </c>
       <c r="E278" s="1">
-        <v>85.48</v>
+        <v>99.942</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>170960.0</v>
+        <v>499710.0</v>
       </c>
       <c r="I278" s="1">
-        <v>4402.0</v>
+        <v>7300.0</v>
       </c>
       <c r="J278" s="1">
-        <v>2.5748713149275</v>
+        <v>1.460847291429</v>
       </c>
       <c r="K278">
-        <v>1.78</v>
+        <v>0.26</v>
       </c>
       <c r="L278" t="s">
         <v>688</v>
       </c>
       <c r="M278" s="1">
-        <v>175362.0</v>
+        <v>507010.0</v>
       </c>
       <c r="N278" s="1">
-        <v>178930.22</v>
+        <v>508301.1</v>
       </c>
       <c r="O278" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>689</v>
       </c>
       <c r="B279" t="s">
         <v>690</v>
       </c>
       <c r="C279" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>91.468</v>
+        <v>94.129</v>
       </c>
       <c r="E279" s="1">
-        <v>94.01785714</v>
+        <v>94.5700925</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>658125.0</v>
+        <v>378280.37</v>
       </c>
       <c r="I279" s="1">
-        <v>-17849.0</v>
+        <v>-1764.37</v>
       </c>
       <c r="J279" s="1">
-        <v>-2.7120987654321</v>
+        <v>-0.46641859845913</v>
       </c>
       <c r="K279">
-        <v>0.87</v>
+        <v>0.38</v>
       </c>
       <c r="L279" t="s">
         <v>691</v>
       </c>
       <c r="M279" s="1">
-        <v>640276.0</v>
+        <v>376516.0</v>
       </c>
       <c r="N279" s="1">
-        <v>646384.22</v>
+        <v>378050.25</v>
       </c>
       <c r="O279" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>692</v>
       </c>
       <c r="B280" t="s">
         <v>693</v>
       </c>
       <c r="C280" s="1">
         <v>500000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.853</v>
+        <v>101.271</v>
       </c>
       <c r="E280" s="1">
-        <v>99.942</v>
+        <v>99.858</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>499710.0</v>
+        <v>499290.0</v>
       </c>
       <c r="I280" s="1">
-        <v>4555.0</v>
+        <v>7065.0</v>
       </c>
       <c r="J280" s="1">
-        <v>0.91152868663825</v>
+        <v>1.4150093132248</v>
       </c>
       <c r="K280">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>297.95</v>
+        <v>3.47</v>
+      </c>
+      <c r="L280" t="s">
+        <v>694</v>
       </c>
       <c r="M280" s="1">
-        <v>504265.0</v>
+        <v>506355.0</v>
       </c>
       <c r="N280" s="1">
-        <v>504562.95</v>
+        <v>523712.88</v>
       </c>
       <c r="O280" s="1">
         <v>0.15</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B281" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C281" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>94.094</v>
+        <v>98.252</v>
       </c>
       <c r="E281" s="1">
-        <v>94.5700925</v>
+        <v>100.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>378280.37</v>
+        <v>300000.0</v>
       </c>
       <c r="I281" s="1">
-        <v>-1904.37</v>
+        <v>-5244.0</v>
       </c>
       <c r="J281" s="1">
-        <v>-0.50342818476148</v>
+        <v>-1.748</v>
       </c>
       <c r="K281">
-        <v>0.35</v>
+        <v>1.79</v>
       </c>
       <c r="L281" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="M281" s="1">
-        <v>376376.0</v>
+        <v>294756.0</v>
       </c>
       <c r="N281" s="1">
-        <v>377773.26</v>
+        <v>300119.01</v>
       </c>
       <c r="O281" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B282" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C282" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.389</v>
+        <v>93.48</v>
       </c>
       <c r="E282" s="1">
-        <v>99.858</v>
+        <v>94.54545455</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>499290.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="I282" s="1">
-        <v>2655.0</v>
+        <v>-11720.0</v>
       </c>
       <c r="J282" s="1">
-        <v>0.53175509223097</v>
+        <v>-1.1269230769231</v>
       </c>
       <c r="K282">
-        <v>3.26</v>
+        <v>0.39</v>
       </c>
       <c r="L282" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="M282" s="1">
-        <v>501945.0</v>
+        <v>1028280.0</v>
       </c>
       <c r="N282" s="1">
-        <v>518241.23</v>
+        <v>1032570.0</v>
       </c>
       <c r="O282" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B283" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C283" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>97.625</v>
+        <v>97.507</v>
       </c>
       <c r="E283" s="1">
-        <v>100.0</v>
+        <v>98.642</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>300000.0</v>
+        <v>591852.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-7125.0</v>
+        <v>-6810.0</v>
       </c>
       <c r="J283" s="1">
-        <v>-2.375</v>
+        <v>-1.1506254942114</v>
       </c>
       <c r="K283">
-        <v>1.58</v>
+        <v>4.09</v>
       </c>
       <c r="L283" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="M283" s="1">
-        <v>292875.0</v>
+        <v>585042.0</v>
       </c>
       <c r="N283" s="1">
-        <v>297621.58</v>
+        <v>609565.97</v>
       </c>
       <c r="O283" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B284" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C284" s="1">
-        <v>1100000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>92.788</v>
+        <v>98.067</v>
       </c>
       <c r="E284" s="1">
-        <v>94.54545455</v>
+        <v>99.628</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>1040000.0</v>
+        <v>353679.4</v>
       </c>
       <c r="I284" s="1">
-        <v>-19332.0</v>
+        <v>-5541.55</v>
       </c>
       <c r="J284" s="1">
-        <v>-1.8588461538462</v>
+        <v>-1.5668286024009</v>
       </c>
       <c r="K284">
-        <v>0.29</v>
+        <v>1.86</v>
       </c>
       <c r="L284" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="M284" s="1">
-        <v>1020668.0</v>
+        <v>348137.85</v>
       </c>
       <c r="N284" s="1">
-        <v>1023858.0</v>
+        <v>354744.25</v>
       </c>
       <c r="O284" s="1">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B285" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C285" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>95.25</v>
+        <v>98.694</v>
       </c>
       <c r="E285" s="1">
-        <v>98.642</v>
+        <v>99.736</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>591852.0</v>
+        <v>299208.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-20352.0</v>
+        <v>-3126.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-3.4386975122159</v>
+        <v>-1.0447581615465</v>
       </c>
       <c r="K285">
-        <v>3.85</v>
+        <v>1.73</v>
       </c>
       <c r="L285" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="M285" s="1">
-        <v>571500.0</v>
+        <v>296082.0</v>
       </c>
       <c r="N285" s="1">
-        <v>594585.62</v>
+        <v>301276.52</v>
       </c>
       <c r="O285" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B286" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C286" s="1">
-        <v>355000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>97.753</v>
+        <v>98.505</v>
       </c>
       <c r="E286" s="1">
-        <v>99.628</v>
+        <v>99.594</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>353679.4</v>
+        <v>154370.7</v>
       </c>
       <c r="I286" s="1">
-        <v>-6656.25</v>
+        <v>-1687.95</v>
       </c>
       <c r="J286" s="1">
-        <v>-1.8820010438832</v>
+        <v>-1.0934393638171</v>
       </c>
       <c r="K286">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="L286" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="M286" s="1">
-        <v>347023.15</v>
+        <v>152682.75</v>
       </c>
       <c r="N286" s="1">
-        <v>352997.36</v>
+        <v>157312.05</v>
       </c>
       <c r="O286" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B287" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C287" s="1">
-        <v>300000.0</v>
+        <v>348000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>97.316</v>
+        <v>99.484</v>
       </c>
       <c r="E287" s="1">
-        <v>99.736</v>
+        <v>99.394</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>299208.0</v>
+        <v>345891.12</v>
       </c>
       <c r="I287" s="1">
-        <v>-7260.0</v>
+        <v>313.2</v>
       </c>
       <c r="J287" s="1">
-        <v>-2.4264057110772</v>
+        <v>0.090548725275168</v>
       </c>
       <c r="K287">
-        <v>1.51</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>0.0</v>
+      </c>
+      <c r="L287">
+        <v>0.0</v>
       </c>
       <c r="M287" s="1">
-        <v>291948.0</v>
+        <v>346204.32</v>
       </c>
       <c r="N287" s="1">
-        <v>296484.99</v>
+        <v>346204.32</v>
       </c>
       <c r="O287" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>715</v>
       </c>
       <c r="B288" t="s">
         <v>716</v>
       </c>
       <c r="C288" s="1">
-        <v>261000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>97.453</v>
+        <v>95.254</v>
       </c>
       <c r="E288" s="1">
-        <v>99.594</v>
+        <v>93.6</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>259940.34</v>
+        <v>374400.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-5588.01</v>
+        <v>6616.0</v>
       </c>
       <c r="J288" s="1">
-        <v>-2.1497278952547</v>
+        <v>1.767094017094</v>
       </c>
       <c r="K288">
-        <v>2.8</v>
+        <v>0.84</v>
       </c>
       <c r="L288" t="s">
         <v>717</v>
       </c>
       <c r="M288" s="1">
-        <v>254352.33</v>
+        <v>381016.0</v>
       </c>
       <c r="N288" s="1">
-        <v>261664.8</v>
+        <v>384381.75</v>
       </c>
       <c r="O288" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>718</v>
       </c>
       <c r="B289" t="s">
         <v>719</v>
       </c>
       <c r="C289" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>94.677</v>
+        <v>98.385</v>
       </c>
       <c r="E289" s="1">
-        <v>93.6</v>
+        <v>100.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>374400.0</v>
+        <v>900000.0</v>
       </c>
       <c r="I289" s="1">
-        <v>4308.0</v>
+        <v>-14535.0</v>
       </c>
       <c r="J289" s="1">
-        <v>1.150641025641</v>
+        <v>-1.615</v>
       </c>
       <c r="K289">
-        <v>0.75</v>
+        <v>2.66</v>
       </c>
       <c r="L289" t="s">
         <v>720</v>
       </c>
       <c r="M289" s="1">
-        <v>378708.0</v>
+        <v>885465.0</v>
       </c>
       <c r="N289" s="1">
-        <v>381717.59</v>
+        <v>909447.53</v>
       </c>
       <c r="O289" s="1">
-        <v>0.11</v>
+        <v>0.26</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
         <v>721</v>
       </c>
       <c r="B290" t="s">
         <v>722</v>
       </c>
       <c r="C290" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>97.467</v>
+        <v>101.327</v>
       </c>
       <c r="E290" s="1">
-        <v>100.0</v>
+        <v>103.012</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>900000.0</v>
+        <v>412048.0</v>
       </c>
       <c r="I290" s="1">
-        <v>-22797.0</v>
+        <v>-6740.0</v>
       </c>
       <c r="J290" s="1">
-        <v>-2.533</v>
+        <v>-1.6357317594067</v>
       </c>
       <c r="K290">
-        <v>2.45</v>
+        <v>2.85</v>
       </c>
       <c r="L290" t="s">
         <v>723</v>
       </c>
       <c r="M290" s="1">
-        <v>877203.0</v>
+        <v>405308.0</v>
       </c>
       <c r="N290" s="1">
-        <v>899274.58</v>
+        <v>416718.96</v>
       </c>
       <c r="O290" s="1">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>724</v>
       </c>
       <c r="B291" t="s">
         <v>725</v>
       </c>
       <c r="C291" s="1">
-        <v>400000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.453</v>
+        <v>100.904</v>
       </c>
       <c r="E291" s="1">
-        <v>103.012</v>
+        <v>99.849</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>412048.0</v>
+        <v>84871.65</v>
       </c>
       <c r="I291" s="1">
-        <v>-10236.0</v>
+        <v>896.75</v>
       </c>
       <c r="J291" s="1">
-        <v>-2.4841766007844</v>
+        <v>1.0565954591433</v>
       </c>
       <c r="K291">
-        <v>2.62</v>
+        <v>2.36</v>
       </c>
       <c r="L291" t="s">
         <v>726</v>
       </c>
       <c r="M291" s="1">
-        <v>401812.0</v>
+        <v>85768.4</v>
       </c>
       <c r="N291" s="1">
-        <v>412291.45</v>
+        <v>87776.73</v>
       </c>
       <c r="O291" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>727</v>
       </c>
       <c r="B292" t="s">
         <v>728</v>
       </c>
       <c r="C292" s="1">
-        <v>85000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.371</v>
+        <v>107.922</v>
       </c>
       <c r="E292" s="1">
-        <v>99.849</v>
+        <v>99.283</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>84871.65</v>
+        <v>528185.56</v>
       </c>
       <c r="I292" s="1">
-        <v>443.7</v>
+        <v>45959.48</v>
       </c>
       <c r="J292" s="1">
-        <v>0.52278941201214</v>
+        <v>8.7013889588348</v>
       </c>
       <c r="K292">
-        <v>2.15</v>
+        <v>3.4</v>
       </c>
       <c r="L292" t="s">
         <v>729</v>
       </c>
       <c r="M292" s="1">
-        <v>85315.35</v>
+        <v>574145.04</v>
       </c>
       <c r="N292" s="1">
-        <v>87144.36</v>
+        <v>592222.11</v>
       </c>
       <c r="O292" s="1">
-        <v>0.03</v>
+        <v>0.17</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>730</v>
       </c>
       <c r="B293" t="s">
         <v>731</v>
       </c>
       <c r="C293" s="1">
-        <v>532000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>107.56</v>
+        <v>99.85</v>
       </c>
       <c r="E293" s="1">
-        <v>99.283</v>
+        <v>99.115</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>528185.56</v>
+        <v>300318.45</v>
       </c>
       <c r="I293" s="1">
-        <v>44033.64</v>
+        <v>2227.05</v>
       </c>
       <c r="J293" s="1">
-        <v>8.3367746744156</v>
+        <v>0.74156283105484</v>
       </c>
       <c r="K293">
-        <v>3.12</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>0.27</v>
+      </c>
+      <c r="L293">
+        <v>813.53</v>
       </c>
       <c r="M293" s="1">
-        <v>572219.2</v>
+        <v>302545.5</v>
       </c>
       <c r="N293" s="1">
-        <v>588802.3</v>
+        <v>303359.03</v>
       </c>
       <c r="O293" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
+        <v>732</v>
+      </c>
+      <c r="B294" t="s">
         <v>733</v>
       </c>
-      <c r="B294" t="s">
+      <c r="C294" s="1">
+        <v>386883.39</v>
+      </c>
+      <c r="D294" s="1">
+        <v>89.764</v>
+      </c>
+      <c r="E294" s="1">
+        <v>93.69960029</v>
+      </c>
+      <c r="F294" t="s">
+        <v>8</v>
+      </c>
+      <c r="G294">
+        <v>1.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>362508.19</v>
+      </c>
+      <c r="I294" s="1">
+        <v>-15226.18</v>
+      </c>
+      <c r="J294" s="1">
+        <v>-4.2002306209965</v>
+      </c>
+      <c r="K294">
+        <v>1.24</v>
+      </c>
+      <c r="L294" t="s">
         <v>734</v>
       </c>
-      <c r="C294" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M294" s="1">
-        <v>299206.44</v>
+        <v>347282.01</v>
       </c>
       <c r="N294" s="1">
-        <v>299438.88</v>
+        <v>352077.24</v>
       </c>
       <c r="O294" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
         <v>735</v>
       </c>
       <c r="B295" t="s">
         <v>736</v>
       </c>
       <c r="C295" s="1">
-        <v>805423.0</v>
+        <v>530000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>95.284</v>
+        <v>93.846</v>
       </c>
       <c r="E295" s="1">
-        <v>96.9285928</v>
+        <v>93.818</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>780685.18</v>
+        <v>497235.4</v>
       </c>
       <c r="I295" s="1">
-        <v>-13245.93</v>
+        <v>148.4</v>
       </c>
       <c r="J295" s="1">
-        <v>-1.6967057066461</v>
+        <v>0.029845019079494</v>
       </c>
       <c r="K295">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>0.15</v>
+      </c>
+      <c r="L295">
+        <v>803.71</v>
       </c>
       <c r="M295" s="1">
-        <v>767439.25</v>
+        <v>497383.8</v>
       </c>
       <c r="N295" s="1">
-        <v>775400.8</v>
+        <v>498187.51</v>
       </c>
       <c r="O295" s="1">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
+        <v>737</v>
+      </c>
+      <c r="B296" t="s">
         <v>738</v>
       </c>
-      <c r="B296" t="s">
+      <c r="C296" s="1">
+        <v>340000.0</v>
+      </c>
+      <c r="D296" s="1">
+        <v>65.785</v>
+      </c>
+      <c r="E296" s="1">
+        <v>65.161</v>
+      </c>
+      <c r="F296" t="s">
+        <v>8</v>
+      </c>
+      <c r="G296">
+        <v>1.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>221547.4</v>
+      </c>
+      <c r="I296" s="1">
+        <v>2121.6</v>
+      </c>
+      <c r="J296" s="1">
+        <v>0.95762802903577</v>
+      </c>
+      <c r="K296">
+        <v>1.43</v>
+      </c>
+      <c r="L296" t="s">
         <v>739</v>
       </c>
-      <c r="C296" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M296" s="1">
-        <v>346303.19</v>
+        <v>223669.0</v>
       </c>
       <c r="N296" s="1">
-        <v>350822.84</v>
+        <v>228531.47</v>
       </c>
       <c r="O296" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
+        <v>740</v>
+      </c>
+      <c r="B297" t="s">
         <v>741</v>
       </c>
-      <c r="B297" t="s">
+      <c r="C297" s="1">
+        <v>2850000.0</v>
+      </c>
+      <c r="D297" s="1">
+        <v>102.21</v>
+      </c>
+      <c r="E297" s="1">
+        <v>119.99153825</v>
+      </c>
+      <c r="F297" t="s">
+        <v>8</v>
+      </c>
+      <c r="G297">
+        <v>1.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>3419758.84</v>
+      </c>
+      <c r="I297" s="1">
+        <v>322931.67</v>
+      </c>
+      <c r="J297" s="1">
+        <v>9.4431123687073</v>
+      </c>
+      <c r="K297">
+        <v>0.19</v>
+      </c>
+      <c r="L297" t="s">
         <v>742</v>
       </c>
-      <c r="C297" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M297" s="1">
-        <v>271496.38</v>
+        <v>3742690.51</v>
       </c>
       <c r="N297" s="1">
-        <v>272422.23</v>
+        <v>3748163.26</v>
       </c>
       <c r="O297" s="1">
-        <v>0.08</v>
+        <v>1.07</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
         <v>743</v>
       </c>
       <c r="B298" t="s">
         <v>744</v>
       </c>
       <c r="C298" s="1">
-        <v>2850000.0</v>
+        <v>6650000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>101.512</v>
+        <v>100.012</v>
       </c>
       <c r="E298" s="1">
-        <v>119.99153825</v>
+        <v>100.84036842</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>3419758.84</v>
+        <v>6705884.5</v>
       </c>
       <c r="I298" s="1">
-        <v>281344.83</v>
+        <v>-55086.5</v>
       </c>
       <c r="J298" s="1">
-        <v>8.2270371439408</v>
+        <v>-0.82146508786425</v>
       </c>
       <c r="K298">
-        <v>0.1</v>
+        <v>0.44</v>
       </c>
       <c r="L298" t="s">
         <v>745</v>
       </c>
       <c r="M298" s="1">
-        <v>3701103.67</v>
+        <v>6650798.0</v>
       </c>
       <c r="N298" s="1">
-        <v>3704075.93</v>
+        <v>6679841.23</v>
       </c>
       <c r="O298" s="1">
-        <v>1.08</v>
+        <v>1.91</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
         <v>746</v>
       </c>
       <c r="B299" t="s">
         <v>747</v>
       </c>
       <c r="C299" s="1">
-        <v>6650000.0</v>
+        <v>2970000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>99.913</v>
+        <v>98.448</v>
       </c>
       <c r="E299" s="1">
-        <v>100.84036842</v>
+        <v>97.901</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>6705884.5</v>
+        <v>2907659.7</v>
       </c>
       <c r="I299" s="1">
-        <v>-61670.0</v>
+        <v>16245.9</v>
       </c>
       <c r="J299" s="1">
-        <v>-0.91964005643103</v>
+        <v>0.55872769430343</v>
       </c>
       <c r="K299">
-        <v>0.3</v>
+        <v>0.37</v>
       </c>
       <c r="L299" t="s">
         <v>748</v>
       </c>
       <c r="M299" s="1">
-        <v>6644214.5</v>
+        <v>2923905.6</v>
       </c>
       <c r="N299" s="1">
-        <v>6663888.95</v>
+        <v>2934837.3</v>
       </c>
       <c r="O299" s="1">
-        <v>1.94</v>
+        <v>0.84</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
         <v>749</v>
       </c>
       <c r="B300" t="s">
         <v>750</v>
       </c>
       <c r="C300" s="1">
-        <v>2206000.0</v>
+        <v>5740000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>85.189</v>
+        <v>93.768</v>
       </c>
       <c r="E300" s="1">
-        <v>95.17131958</v>
+        <v>93.703</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>2099479.31</v>
+        <v>5378552.2</v>
       </c>
       <c r="I300" s="1">
-        <v>-220209.97</v>
+        <v>3731.0</v>
       </c>
       <c r="J300" s="1">
-        <v>-10.488789718056</v>
+        <v>0.069368109879086</v>
       </c>
       <c r="K300">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="L300" t="s">
         <v>751</v>
       </c>
       <c r="M300" s="1">
-        <v>1879269.34</v>
+        <v>5382283.2</v>
       </c>
       <c r="N300" s="1">
-        <v>1886672.63</v>
+        <v>5411685.1</v>
       </c>
       <c r="O300" s="1">
-        <v>0.55</v>
+        <v>1.55</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
         <v>752</v>
       </c>
       <c r="B301" t="s">
         <v>753</v>
       </c>
       <c r="C301" s="1">
-        <v>1570000.0</v>
+        <v>2206000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>97.548</v>
+        <v>85.614</v>
       </c>
       <c r="E301" s="1">
-        <v>101.176</v>
+        <v>95.17131958</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>1588463.2</v>
+        <v>2099479.31</v>
       </c>
       <c r="I301" s="1">
-        <v>-56959.6</v>
+        <v>-210834.47</v>
       </c>
       <c r="J301" s="1">
-        <v>-3.5858306317704</v>
+        <v>-10.042226612845</v>
       </c>
       <c r="K301">
-        <v>0.35</v>
+        <v>0.51</v>
       </c>
       <c r="L301" t="s">
         <v>754</v>
       </c>
       <c r="M301" s="1">
-        <v>1531503.6</v>
+        <v>1888644.84</v>
       </c>
       <c r="N301" s="1">
-        <v>1536934.61</v>
+        <v>1899944.6</v>
       </c>
       <c r="O301" s="1">
-        <v>0.45</v>
+        <v>0.54</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
         <v>755</v>
       </c>
       <c r="B302" t="s">
         <v>756</v>
       </c>
       <c r="C302" s="1">
-        <v>10020000.0</v>
+        <v>4877000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.103</v>
+        <v>100.136</v>
       </c>
       <c r="E302" s="1">
-        <v>100.94736627</v>
+        <v>99.85</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>10114926.1</v>
+        <v>4869684.5</v>
       </c>
       <c r="I302" s="1">
-        <v>-184805.5</v>
+        <v>13948.22</v>
       </c>
       <c r="J302" s="1">
-        <v>-1.8270573425148</v>
+        <v>0.2864296444667</v>
       </c>
       <c r="K302">
-        <v>0.67</v>
+        <v>0.06</v>
       </c>
       <c r="L302" t="s">
         <v>757</v>
       </c>
       <c r="M302" s="1">
-        <v>9930120.6</v>
+        <v>4883632.72</v>
       </c>
       <c r="N302" s="1">
-        <v>9996800.66</v>
+        <v>4886704.42</v>
       </c>
       <c r="O302" s="1">
-        <v>2.92</v>
+        <v>1.4</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
         <v>758</v>
       </c>
       <c r="B303" t="s">
         <v>759</v>
       </c>
       <c r="C303" s="1">
-        <v>4540000.0</v>
+        <v>4535000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>102.258</v>
+        <v>97.227</v>
       </c>
       <c r="E303" s="1">
-        <v>104.151</v>
+        <v>96.791</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>4728455.4</v>
+        <v>4389471.85</v>
       </c>
       <c r="I303" s="1">
-        <v>-85942.2</v>
+        <v>19772.6</v>
       </c>
       <c r="J303" s="1">
-        <v>-1.8175533600253</v>
+        <v>0.45045510429689</v>
       </c>
       <c r="K303">
-        <v>1.16</v>
+        <v>0.28</v>
       </c>
       <c r="L303" t="s">
         <v>760</v>
       </c>
       <c r="M303" s="1">
-        <v>4642513.2</v>
+        <v>4409244.45</v>
       </c>
       <c r="N303" s="1">
-        <v>4695122.32</v>
+        <v>4422124.59</v>
       </c>
       <c r="O303" s="1">
-        <v>1.37</v>
+        <v>1.26</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
         <v>761</v>
       </c>
       <c r="B304" t="s">
         <v>762</v>
       </c>
       <c r="C304" s="1">
-        <v>5829000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>101.409</v>
+        <v>96.358</v>
       </c>
       <c r="E304" s="1">
-        <v>107.54387202</v>
+        <v>99.406</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>6268732.3</v>
+        <v>310146.72</v>
       </c>
       <c r="I304" s="1">
-        <v>-357601.69</v>
+        <v>-9509.76</v>
       </c>
       <c r="J304" s="1">
-        <v>-5.7045296064086</v>
+        <v>-3.0662133070438</v>
       </c>
       <c r="K304">
-        <v>0.73</v>
+        <v>1.18</v>
       </c>
       <c r="L304" t="s">
         <v>763</v>
       </c>
       <c r="M304" s="1">
-        <v>5911130.61</v>
+        <v>300636.96</v>
       </c>
       <c r="N304" s="1">
-        <v>5953640.44</v>
+        <v>304323.26</v>
       </c>
       <c r="O304" s="1">
-        <v>1.74</v>
+        <v>0.09</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
         <v>764</v>
       </c>
       <c r="B305" t="s">
         <v>765</v>
       </c>
       <c r="C305" s="1">
-        <v>312000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>95.495</v>
+        <v>98.268</v>
       </c>
       <c r="E305" s="1">
-        <v>99.406</v>
+        <v>100.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>310146.72</v>
+        <v>765000.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-12202.32</v>
+        <v>-13249.8</v>
       </c>
       <c r="J305" s="1">
-        <v>-3.9343701587429</v>
+        <v>-1.732</v>
       </c>
       <c r="K305">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="L305" t="s">
-        <v>418</v>
+        <v>766</v>
       </c>
       <c r="M305" s="1">
-        <v>297944.4</v>
+        <v>751750.2</v>
       </c>
       <c r="N305" s="1">
-        <v>301096.45</v>
+        <v>756285.37</v>
       </c>
       <c r="O305" s="1">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B306" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C306" s="1">
-        <v>765000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>97.768</v>
+        <v>103.314</v>
       </c>
       <c r="E306" s="1">
-        <v>100.0</v>
+        <v>100.77</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>765000.0</v>
+        <v>503850.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-17074.8</v>
+        <v>12720.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-2.232</v>
+        <v>2.5245608812146</v>
       </c>
       <c r="K306">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>0.14</v>
+      </c>
+      <c r="L306">
+        <v>715.75</v>
       </c>
       <c r="M306" s="1">
-        <v>747925.2</v>
+        <v>516570.0</v>
       </c>
       <c r="N306" s="1">
-        <v>751145.83</v>
+        <v>517285.75</v>
       </c>
       <c r="O306" s="1">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
         <v>769</v>
       </c>
       <c r="B307" t="s">
         <v>770</v>
       </c>
       <c r="C307" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>102.473</v>
+        <v>100.019</v>
       </c>
       <c r="E307" s="1">
-        <v>100.77</v>
+        <v>98.69</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>503850.0</v>
+        <v>394760.0</v>
       </c>
       <c r="I307" s="1">
-        <v>8515.0</v>
+        <v>5316.0</v>
       </c>
       <c r="J307" s="1">
-        <v>1.6899870993351</v>
+        <v>1.3466409970615</v>
       </c>
       <c r="K307">
-        <v>4.63</v>
+        <v>2.3</v>
       </c>
       <c r="L307" t="s">
         <v>771</v>
       </c>
       <c r="M307" s="1">
-        <v>512365.0</v>
+        <v>400076.0</v>
       </c>
       <c r="N307" s="1">
-        <v>535529.38</v>
+        <v>409291.07</v>
       </c>
       <c r="O307" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
         <v>772</v>
       </c>
       <c r="B308" t="s">
         <v>773</v>
       </c>
       <c r="C308" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>98.923</v>
+        <v>84.193</v>
       </c>
       <c r="E308" s="1">
-        <v>98.69</v>
+        <v>85.4016</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>394760.0</v>
+        <v>427008.0</v>
       </c>
       <c r="I308" s="1">
-        <v>932.0</v>
+        <v>-6043.0</v>
       </c>
       <c r="J308" s="1">
-        <v>0.23609281588813</v>
+        <v>-1.4151959682254</v>
       </c>
       <c r="K308">
-        <v>2.09</v>
+        <v>0.32</v>
       </c>
       <c r="L308" t="s">
         <v>774</v>
       </c>
       <c r="M308" s="1">
-        <v>395692.0</v>
+        <v>420965.0</v>
       </c>
       <c r="N308" s="1">
-        <v>404057.75</v>
+        <v>422583.15</v>
       </c>
       <c r="O308" s="1">
         <v>0.12</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
         <v>775</v>
       </c>
       <c r="B309" t="s">
         <v>776</v>
       </c>
       <c r="C309" s="1">
-        <v>500000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>83.151</v>
+        <v>100.506</v>
       </c>
       <c r="E309" s="1">
-        <v>85.4016</v>
+        <v>99.609</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>427008.0</v>
+        <v>304803.54</v>
       </c>
       <c r="I309" s="1">
-        <v>-11253.0</v>
+        <v>2744.82</v>
       </c>
       <c r="J309" s="1">
-        <v>-2.6353136241007</v>
+        <v>0.90052103725567</v>
       </c>
       <c r="K309">
-        <v>0.28</v>
+        <v>3.88</v>
       </c>
       <c r="L309" t="s">
         <v>777</v>
       </c>
       <c r="M309" s="1">
-        <v>415755.0</v>
+        <v>307548.36</v>
       </c>
       <c r="N309" s="1">
-        <v>417133.42</v>
+        <v>319419.48</v>
       </c>
       <c r="O309" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
         <v>778</v>
       </c>
       <c r="B310" t="s">
         <v>779</v>
       </c>
       <c r="C310" s="1">
-        <v>306000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>99.758</v>
+        <v>101.405</v>
       </c>
       <c r="E310" s="1">
-        <v>99.609</v>
+        <v>99.813</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>304803.54</v>
+        <v>255521.28</v>
       </c>
       <c r="I310" s="1">
-        <v>455.94</v>
+        <v>4075.52</v>
       </c>
       <c r="J310" s="1">
-        <v>0.14958487686856</v>
+        <v>1.5949826174947</v>
       </c>
       <c r="K310">
-        <v>3.66</v>
+        <v>3.71</v>
       </c>
       <c r="L310" t="s">
         <v>780</v>
       </c>
       <c r="M310" s="1">
-        <v>305259.48</v>
+        <v>259596.8</v>
       </c>
       <c r="N310" s="1">
-        <v>316459.92</v>
+        <v>269081.95</v>
       </c>
       <c r="O310" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
         <v>781</v>
       </c>
       <c r="B311" t="s">
         <v>782</v>
       </c>
       <c r="C311" s="1">
-        <v>256000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.838</v>
+        <v>103.493</v>
       </c>
       <c r="E311" s="1">
-        <v>99.813</v>
+        <v>100.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>255521.28</v>
+        <v>383000.0</v>
       </c>
       <c r="I311" s="1">
-        <v>2624.0</v>
+        <v>13378.19</v>
       </c>
       <c r="J311" s="1">
-        <v>1.0269203410377</v>
+        <v>3.493</v>
       </c>
       <c r="K311">
-        <v>3.49</v>
+        <v>2.45</v>
       </c>
       <c r="L311" t="s">
         <v>783</v>
       </c>
       <c r="M311" s="1">
-        <v>258145.28</v>
+        <v>396378.19</v>
       </c>
       <c r="N311" s="1">
-        <v>267086.87</v>
+        <v>405745.86</v>
       </c>
       <c r="O311" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
         <v>784</v>
       </c>
       <c r="B312" t="s">
         <v>785</v>
       </c>
       <c r="C312" s="1">
-        <v>383000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>102.666</v>
+        <v>98.278</v>
       </c>
       <c r="E312" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>383000.0</v>
+        <v>795384.0</v>
       </c>
       <c r="I312" s="1">
-        <v>10210.78</v>
+        <v>-9160.0</v>
       </c>
       <c r="J312" s="1">
-        <v>2.666</v>
+        <v>-1.1516449916015</v>
       </c>
       <c r="K312">
-        <v>2.21</v>
+        <v>0.43</v>
       </c>
       <c r="L312" t="s">
         <v>786</v>
       </c>
       <c r="M312" s="1">
-        <v>393210.78</v>
+        <v>786224.0</v>
       </c>
       <c r="N312" s="1">
-        <v>401690.52</v>
+        <v>789643.18</v>
       </c>
       <c r="O312" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
         <v>787</v>
       </c>
       <c r="B313" t="s">
         <v>788</v>
       </c>
       <c r="C313" s="1">
-        <v>800000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>97.778</v>
+        <v>98.062</v>
       </c>
       <c r="E313" s="1">
-        <v>99.423</v>
+        <v>99.947</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>795384.0</v>
+        <v>361808.14</v>
       </c>
       <c r="I313" s="1">
-        <v>-13160.0</v>
+        <v>-6823.7</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.654546734659</v>
+        <v>-1.8859995797773</v>
       </c>
       <c r="K313">
-        <v>0.26</v>
+        <v>1.57</v>
       </c>
       <c r="L313" t="s">
         <v>789</v>
       </c>
       <c r="M313" s="1">
-        <v>782224.0</v>
+        <v>354984.44</v>
       </c>
       <c r="N313" s="1">
-        <v>784328.11</v>
+        <v>360674.78</v>
       </c>
       <c r="O313" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
         <v>790</v>
       </c>
       <c r="B314" t="s">
         <v>791</v>
       </c>
       <c r="C314" s="1">
-        <v>362000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>97.846</v>
+        <v>101.02</v>
       </c>
       <c r="E314" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>361808.14</v>
+        <v>407000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-7605.62</v>
+        <v>4151.4</v>
       </c>
       <c r="J314" s="1">
-        <v>-2.1021141204839</v>
+        <v>1.02</v>
       </c>
       <c r="K314">
-        <v>1.37</v>
+        <v>0.43</v>
       </c>
       <c r="L314" t="s">
         <v>792</v>
       </c>
       <c r="M314" s="1">
-        <v>354202.52</v>
+        <v>411151.4</v>
       </c>
       <c r="N314" s="1">
-        <v>359149.03</v>
+        <v>412891.17</v>
       </c>
       <c r="O314" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
         <v>793</v>
       </c>
       <c r="B315" t="s">
         <v>794</v>
       </c>
       <c r="C315" s="1">
-        <v>407000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.566</v>
+        <v>98.018</v>
       </c>
       <c r="E315" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>407000.0</v>
+        <v>1097569.0</v>
       </c>
       <c r="I315" s="1">
-        <v>2303.62</v>
+        <v>-19371.0</v>
       </c>
       <c r="J315" s="1">
-        <v>0.566</v>
+        <v>-1.7649004299502</v>
       </c>
       <c r="K315">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>685.37</v>
+        <v>0.65</v>
+      </c>
+      <c r="L315" t="s">
+        <v>795</v>
       </c>
       <c r="M315" s="1">
-        <v>409303.62</v>
+        <v>1078198.0</v>
       </c>
       <c r="N315" s="1">
-        <v>409988.99</v>
+        <v>1085317.86</v>
       </c>
       <c r="O315" s="1">
-        <v>0.12</v>
+        <v>0.31</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B316" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C316" s="1">
-        <v>1100000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>97.809</v>
+        <v>98.139</v>
       </c>
       <c r="E316" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>1097569.0</v>
+        <v>719000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-21670.0</v>
+        <v>-13380.59</v>
       </c>
       <c r="J316" s="1">
-        <v>-1.974363342988</v>
+        <v>-1.861</v>
       </c>
       <c r="K316">
-        <v>0.44</v>
+        <v>0.62</v>
       </c>
       <c r="L316" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="M316" s="1">
-        <v>1075899.0</v>
+        <v>705619.41</v>
       </c>
       <c r="N316" s="1">
-        <v>1080758.59</v>
+        <v>710108.92</v>
       </c>
       <c r="O316" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B317" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C317" s="1">
-        <v>719000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>97.491</v>
+        <v>97.721</v>
       </c>
       <c r="E317" s="1">
-        <v>100.0</v>
+        <v>99.215</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>719000.0</v>
+        <v>273833.4</v>
       </c>
       <c r="I317" s="1">
-        <v>-18039.71</v>
+        <v>-4123.44</v>
       </c>
       <c r="J317" s="1">
-        <v>-2.509</v>
+        <v>-1.5058206924356</v>
       </c>
       <c r="K317">
-        <v>0.45</v>
+        <v>4.17</v>
       </c>
       <c r="L317" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="M317" s="1">
-        <v>700960.29</v>
+        <v>269709.96</v>
       </c>
       <c r="N317" s="1">
-        <v>704185.15</v>
+        <v>281222.56</v>
       </c>
       <c r="O317" s="1">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B318" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="C318" s="1">
-        <v>276000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>97.465</v>
+        <v>100.262</v>
       </c>
       <c r="E318" s="1">
-        <v>99.215</v>
+        <v>101.669</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>273833.4</v>
+        <v>406676.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-4830.0</v>
+        <v>-5628.0</v>
       </c>
       <c r="J318" s="1">
-        <v>-1.763846192612</v>
+        <v>-1.383902664529</v>
       </c>
       <c r="K318">
-        <v>3.97</v>
+        <v>0.41</v>
       </c>
       <c r="L318" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="M318" s="1">
-        <v>269003.4</v>
+        <v>401048.0</v>
       </c>
       <c r="N318" s="1">
-        <v>279948.88</v>
+        <v>402695.01</v>
       </c>
       <c r="O318" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B319" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C319" s="1">
-        <v>400000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>99.554</v>
+        <v>100.046</v>
       </c>
       <c r="E319" s="1">
-        <v>101.669</v>
+        <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>406676.0</v>
+        <v>334000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-8460.0</v>
+        <v>153.64</v>
       </c>
       <c r="J319" s="1">
-        <v>-2.0802801247184</v>
+        <v>0.046</v>
       </c>
       <c r="K319">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>780.16</v>
+        <v>3.29</v>
+      </c>
+      <c r="L319" t="s">
+        <v>807</v>
       </c>
       <c r="M319" s="1">
-        <v>398216.0</v>
+        <v>334153.64</v>
       </c>
       <c r="N319" s="1">
-        <v>398996.16</v>
+        <v>345140.51</v>
       </c>
       <c r="O319" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="B320" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="C320" s="1">
-        <v>334000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>99.64</v>
+        <v>99.042</v>
       </c>
       <c r="E320" s="1">
-        <v>100.0</v>
+        <v>100.78</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>334000.0</v>
+        <v>403120.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-1202.4</v>
+        <v>-6952.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-0.36</v>
+        <v>-1.724548521532</v>
       </c>
       <c r="K320">
-        <v>3.1</v>
+        <v>2.84</v>
       </c>
       <c r="L320" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="M320" s="1">
-        <v>332797.6</v>
+        <v>396168.0</v>
       </c>
       <c r="N320" s="1">
-        <v>343140.08</v>
+        <v>407525.26</v>
       </c>
       <c r="O320" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="B321" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="C321" s="1">
-        <v>400000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>98.422</v>
+        <v>100.486</v>
       </c>
       <c r="E321" s="1">
-        <v>100.78</v>
+        <v>100.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>403120.0</v>
+        <v>429000.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-9432.0</v>
+        <v>2084.94</v>
       </c>
       <c r="J321" s="1">
-        <v>-2.339749950387</v>
+        <v>0.486</v>
       </c>
       <c r="K321">
-        <v>2.67</v>
+        <v>2.36</v>
       </c>
       <c r="L321" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="M321" s="1">
-        <v>393688.0</v>
+        <v>431084.94</v>
       </c>
       <c r="N321" s="1">
-        <v>404354.85</v>
+        <v>441199.31</v>
       </c>
       <c r="O321" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="B322" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="C322" s="1">
-        <v>429000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>99.679</v>
+        <v>93.863</v>
       </c>
       <c r="E322" s="1">
-        <v>100.0</v>
+        <v>93.323</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>429000.0</v>
+        <v>279969.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-1377.09</v>
+        <v>1620.0</v>
       </c>
       <c r="J322" s="1">
-        <v>-0.321</v>
+        <v>0.57863549178659</v>
       </c>
       <c r="K322">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>814</v>
+        <v>0.3</v>
+      </c>
+      <c r="L322">
+        <v>900.0</v>
       </c>
       <c r="M322" s="1">
-        <v>427622.91</v>
+        <v>281589.0</v>
       </c>
       <c r="N322" s="1">
-        <v>436883.75</v>
+        <v>282489.0</v>
       </c>
       <c r="O322" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B323" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="C323" s="1">
-        <v>300000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>93.3</v>
+        <v>100.33</v>
       </c>
       <c r="E323" s="1">
-        <v>93.323</v>
+        <v>99.833</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>279969.0</v>
+        <v>188684.37</v>
       </c>
       <c r="I323" s="1">
-        <v>-69.0</v>
+        <v>939.33</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.024645585761281</v>
+        <v>0.49783137840193</v>
       </c>
       <c r="K323">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>817.81</v>
+        <v>2.98</v>
+      </c>
+      <c r="L323" t="s">
+        <v>818</v>
       </c>
       <c r="M323" s="1">
-        <v>279900.0</v>
+        <v>189623.7</v>
       </c>
       <c r="N323" s="1">
-        <v>280717.81</v>
+        <v>195257.45</v>
       </c>
       <c r="O323" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="B324" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="C324" s="1">
-        <v>189000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>99.176</v>
+        <v>100.022</v>
       </c>
       <c r="E324" s="1">
-        <v>99.833</v>
+        <v>100.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>188684.37</v>
+        <v>661000.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-1241.73</v>
+        <v>145.42</v>
       </c>
       <c r="J324" s="1">
-        <v>-0.65809902537237</v>
+        <v>0.022</v>
       </c>
       <c r="K324">
-        <v>2.76</v>
+        <v>2.23</v>
       </c>
       <c r="L324" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="M324" s="1">
-        <v>187442.64</v>
+        <v>661145.42</v>
       </c>
       <c r="N324" s="1">
-        <v>192662.15</v>
+        <v>675906.55</v>
       </c>
       <c r="O324" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="B325" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C325" s="1">
-        <v>661000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>99.46</v>
+        <v>99.296</v>
       </c>
       <c r="E325" s="1">
-        <v>100.0</v>
+        <v>99.07</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>661000.0</v>
+        <v>495350.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-3569.4</v>
+        <v>1130.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-0.54</v>
+        <v>0.22812153023115</v>
       </c>
       <c r="K325">
-        <v>2.04</v>
+        <v>0.63</v>
       </c>
       <c r="L325" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="M325" s="1">
-        <v>657430.6</v>
+        <v>496480.0</v>
       </c>
       <c r="N325" s="1">
-        <v>670896.89</v>
+        <v>499642.0</v>
       </c>
       <c r="O325" s="1">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="B326" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="C326" s="1">
-        <v>500000.0</v>
+        <v>521765.0</v>
       </c>
       <c r="D326" s="1">
-        <v>98.582</v>
+        <v>97.941</v>
       </c>
       <c r="E326" s="1">
-        <v>99.07</v>
+        <v>97.83772196</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>495350.0</v>
+        <v>510482.99</v>
       </c>
       <c r="I326" s="1">
-        <v>-2440.0</v>
+        <v>538.87</v>
       </c>
       <c r="J326" s="1">
-        <v>-0.49258100333098</v>
+        <v>0.10556081408315</v>
       </c>
       <c r="K326">
-        <v>0.43</v>
+        <v>0.59</v>
       </c>
       <c r="L326" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="M326" s="1">
-        <v>492910.0</v>
+        <v>511021.86</v>
       </c>
       <c r="N326" s="1">
-        <v>495052.0</v>
+        <v>514098.84</v>
       </c>
       <c r="O326" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B327" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="C327" s="1">
-        <v>521765.0</v>
+        <v>2284200.0</v>
       </c>
       <c r="D327" s="1">
-        <v>97.732</v>
+        <v>97.749</v>
       </c>
       <c r="E327" s="1">
-        <v>97.83772196</v>
+        <v>101.07926451</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>510482.99</v>
+        <v>2308852.56</v>
       </c>
       <c r="I327" s="1">
-        <v>-551.62</v>
+        <v>-76069.9</v>
       </c>
       <c r="J327" s="1">
-        <v>-0.1080584487252</v>
+        <v>-3.2947058343128</v>
       </c>
       <c r="K327">
-        <v>0.55</v>
+        <v>0.71</v>
       </c>
       <c r="L327" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="M327" s="1">
-        <v>509931.37</v>
+        <v>2232782.66</v>
       </c>
       <c r="N327" s="1">
-        <v>512793.93</v>
+        <v>2248897.22</v>
       </c>
       <c r="O327" s="1">
-        <v>0.15</v>
+        <v>0.64</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="B328" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="C328" s="1">
-        <v>2284200.0</v>
+        <v>1595023.0</v>
       </c>
       <c r="D328" s="1">
-        <v>97.536</v>
+        <v>104.109</v>
       </c>
       <c r="E328" s="1">
-        <v>101.07926451</v>
+        <v>117.69169661</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>2308852.56</v>
+        <v>1877209.63</v>
       </c>
       <c r="I328" s="1">
-        <v>-80935.25</v>
+        <v>-216647.14</v>
       </c>
       <c r="J328" s="1">
-        <v>-3.5054317197283</v>
+        <v>-11.540913520671</v>
       </c>
       <c r="K328">
-        <v>0.57</v>
+        <v>1.06</v>
       </c>
       <c r="L328" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="M328" s="1">
-        <v>2227917.31</v>
+        <v>1660562.49</v>
       </c>
       <c r="N328" s="1">
-        <v>2240902.83</v>
+        <v>1677441.33</v>
       </c>
       <c r="O328" s="1">
-        <v>0.65</v>
+        <v>0.48</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="B329" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="C329" s="1">
-        <v>1595023.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>104.121</v>
+        <v>98.122</v>
       </c>
       <c r="E329" s="1">
-        <v>117.69169661</v>
+        <v>99.794</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>1877209.63</v>
+        <v>199588.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-216455.73</v>
+        <v>-3344.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-11.53071700362</v>
+        <v>-1.6754514299457</v>
       </c>
       <c r="K329">
-        <v>0.85</v>
+        <v>0.52</v>
       </c>
       <c r="L329" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="M329" s="1">
-        <v>1660753.9</v>
+        <v>196244.0</v>
       </c>
       <c r="N329" s="1">
-        <v>1674355.29</v>
+        <v>197279.62</v>
       </c>
       <c r="O329" s="1">
-        <v>0.49</v>
+        <v>0.06</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="B330" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="C330" s="1">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>97.672</v>
+        <v>97.229</v>
       </c>
       <c r="E330" s="1">
-        <v>99.794</v>
+        <v>99.224</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>199588.0</v>
+        <v>992240.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-4244.0</v>
+        <v>-19950.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-2.1263803435076</v>
+        <v>-2.0106022736435</v>
       </c>
       <c r="K330">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>652.05</v>
+        <v>1.42</v>
+      </c>
+      <c r="L330" t="s">
+        <v>839</v>
       </c>
       <c r="M330" s="1">
-        <v>195344.0</v>
+        <v>972290.0</v>
       </c>
       <c r="N330" s="1">
-        <v>195996.05</v>
+        <v>986536.58</v>
       </c>
       <c r="O330" s="1">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="B331" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="C331" s="1">
-        <v>1000000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>96.441</v>
+        <v>99.692</v>
       </c>
       <c r="E331" s="1">
-        <v>99.224</v>
+        <v>100.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>992240.0</v>
+        <v>288000.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-27830.0</v>
+        <v>-887.04</v>
       </c>
       <c r="J331" s="1">
-        <v>-2.8047649762154</v>
+        <v>-0.308</v>
       </c>
       <c r="K331">
-        <v>1.25</v>
+        <v>2.88</v>
       </c>
       <c r="L331" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="M331" s="1">
-        <v>964410.0</v>
+        <v>287112.96</v>
       </c>
       <c r="N331" s="1">
-        <v>976875.75</v>
+        <v>295412.95</v>
       </c>
       <c r="O331" s="1">
-        <v>0.29</v>
+        <v>0.08</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B332" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="C332" s="1">
-        <v>288000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>99.298</v>
+        <v>99.336</v>
       </c>
       <c r="E332" s="1">
-        <v>100.0</v>
+        <v>101.2</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>288000.0</v>
+        <v>404800.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-2021.76</v>
+        <v>-7456.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-0.702</v>
+        <v>-1.8418972332016</v>
       </c>
       <c r="K332">
-        <v>2.68</v>
+        <v>0.54</v>
       </c>
       <c r="L332" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="M332" s="1">
-        <v>285978.24</v>
+        <v>397344.0</v>
       </c>
       <c r="N332" s="1">
-        <v>293697.81</v>
+        <v>399493.04</v>
       </c>
       <c r="O332" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="B333" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="C333" s="1">
-        <v>400000.0</v>
+        <v>956000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.257</v>
+        <v>98.612</v>
       </c>
       <c r="E333" s="1">
-        <v>101.2</v>
+        <v>99.728</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>404800.0</v>
+        <v>953399.68</v>
       </c>
       <c r="I333" s="1">
-        <v>-11772.0</v>
+        <v>-10668.96</v>
       </c>
       <c r="J333" s="1">
-        <v>-2.9081027667984</v>
+        <v>-1.1190437991336</v>
       </c>
       <c r="K333">
-        <v>0.33</v>
+        <v>0.78</v>
       </c>
       <c r="L333" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="M333" s="1">
-        <v>393028.0</v>
+        <v>942730.72</v>
       </c>
       <c r="N333" s="1">
-        <v>394366.08</v>
+        <v>950221.57</v>
       </c>
       <c r="O333" s="1">
-        <v>0.12</v>
+        <v>0.27</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="B334" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="C334" s="1">
-        <v>956000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>98.294</v>
+        <v>101.141</v>
       </c>
       <c r="E334" s="1">
-        <v>99.728</v>
+        <v>100.651</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>953399.68</v>
+        <v>402604.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-13709.04</v>
+        <v>1960.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-1.4379111182416</v>
+        <v>0.4868307319351</v>
       </c>
       <c r="K334">
-        <v>0.61</v>
+        <v>1.62</v>
       </c>
       <c r="L334" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="M334" s="1">
-        <v>939690.64</v>
+        <v>404564.0</v>
       </c>
       <c r="N334" s="1">
-        <v>945479.02</v>
+        <v>411039.34</v>
       </c>
       <c r="O334" s="1">
-        <v>0.28</v>
+        <v>0.12</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="B335" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="C335" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.753</v>
+        <v>104.563</v>
       </c>
       <c r="E335" s="1">
-        <v>100.651</v>
+        <v>99.29</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>402604.0</v>
+        <v>595740.0</v>
       </c>
       <c r="I335" s="1">
-        <v>408.0</v>
+        <v>31638.0</v>
       </c>
       <c r="J335" s="1">
-        <v>0.10134027481098</v>
+        <v>5.3107060126901</v>
       </c>
       <c r="K335">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>0.15</v>
+      </c>
+      <c r="L335">
+        <v>883.56</v>
       </c>
       <c r="M335" s="1">
-        <v>403012.0</v>
+        <v>627378.0</v>
       </c>
       <c r="N335" s="1">
-        <v>408692.82</v>
+        <v>628261.56</v>
       </c>
       <c r="O335" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="B336" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="C336" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>103.9</v>
+        <v>97.399</v>
       </c>
       <c r="E336" s="1">
-        <v>99.29</v>
+        <v>97.26</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>595740.0</v>
+        <v>194520.0</v>
       </c>
       <c r="I336" s="1">
-        <v>27660.0</v>
+        <v>278.0</v>
       </c>
       <c r="J336" s="1">
-        <v>4.6429650518683</v>
+        <v>0.14291589553773</v>
       </c>
       <c r="K336">
-        <v>5.23</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>0.27</v>
+      </c>
+      <c r="L336">
+        <v>534.25</v>
       </c>
       <c r="M336" s="1">
-        <v>623400.0</v>
+        <v>194798.0</v>
       </c>
       <c r="N336" s="1">
-        <v>654766.44</v>
+        <v>195332.25</v>
       </c>
       <c r="O336" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B337" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C337" s="1">
         <v>169000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>98.747</v>
+        <v>100.009</v>
       </c>
       <c r="E337" s="1">
         <v>102.47</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>173174.3</v>
       </c>
       <c r="I337" s="1">
-        <v>-6291.87</v>
+        <v>-4159.09</v>
       </c>
       <c r="J337" s="1">
-        <v>-3.6332585146872</v>
+        <v>-2.4016785400605</v>
       </c>
       <c r="K337">
-        <v>3.88</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>0.1</v>
+      </c>
+      <c r="L337">
+        <v>166.68</v>
       </c>
       <c r="M337" s="1">
-        <v>166882.43</v>
+        <v>169015.21</v>
       </c>
       <c r="N337" s="1">
-        <v>173438.7</v>
+        <v>169181.89</v>
       </c>
       <c r="O337" s="1">
         <v>0.05</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
         <v>858</v>
       </c>
       <c r="B338" t="s">
         <v>859</v>
       </c>
       <c r="C338" s="1">
-        <v>858302.75</v>
+        <v>825039.75</v>
       </c>
       <c r="D338" s="1">
-        <v>90.326</v>
+        <v>97.359</v>
       </c>
       <c r="E338" s="1">
-        <v>88.43019436</v>
+        <v>95.40856183</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>758998.79</v>
+        <v>787158.56</v>
       </c>
       <c r="I338" s="1">
-        <v>16271.75</v>
+        <v>16091.89</v>
       </c>
       <c r="J338" s="1">
-        <v>2.1438439974325</v>
+        <v>2.0443009601522</v>
       </c>
       <c r="K338">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="L338" t="s">
         <v>860</v>
       </c>
       <c r="M338" s="1">
-        <v>775270.54</v>
+        <v>803250.45</v>
       </c>
       <c r="N338" s="1">
-        <v>777191.73</v>
+        <v>806335.87</v>
       </c>
       <c r="O338" s="1">
         <v>0.23</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
         <v>861</v>
       </c>
       <c r="B339" t="s">
         <v>862</v>
       </c>
       <c r="C339" s="1">
-        <v>825039.75</v>
+        <v>505455.13</v>
       </c>
       <c r="D339" s="1">
-        <v>97.154</v>
+        <v>80.675</v>
       </c>
       <c r="E339" s="1">
-        <v>95.40856183</v>
+        <v>82.82664576</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>787158.56</v>
+        <v>418651.53</v>
       </c>
       <c r="I339" s="1">
-        <v>14400.56</v>
+        <v>-10875.6</v>
       </c>
       <c r="J339" s="1">
-        <v>1.8294357365561</v>
+        <v>-2.5977690801703</v>
       </c>
       <c r="K339">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="L339" t="s">
         <v>863</v>
       </c>
       <c r="M339" s="1">
-        <v>801559.12</v>
+        <v>407775.93</v>
       </c>
       <c r="N339" s="1">
-        <v>804328.09</v>
+        <v>410243.66</v>
       </c>
       <c r="O339" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
         <v>864</v>
       </c>
       <c r="B340" t="s">
         <v>865</v>
       </c>
       <c r="C340" s="1">
-        <v>505455.13</v>
+        <v>627000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>80.437</v>
+        <v>92.663</v>
       </c>
       <c r="E340" s="1">
-        <v>82.82664576</v>
+        <v>92.586</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>418651.53</v>
+        <v>580514.22</v>
       </c>
       <c r="I340" s="1">
-        <v>-12078.58</v>
+        <v>482.79</v>
       </c>
       <c r="J340" s="1">
-        <v>-2.8851154562841</v>
+        <v>0.083165921413605</v>
       </c>
       <c r="K340">
-        <v>0.44</v>
+        <v>1.29</v>
       </c>
       <c r="L340" t="s">
         <v>866</v>
       </c>
       <c r="M340" s="1">
-        <v>406572.95</v>
+        <v>580997.01</v>
       </c>
       <c r="N340" s="1">
-        <v>408791.41</v>
+        <v>589103.35</v>
       </c>
       <c r="O340" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
         <v>867</v>
       </c>
       <c r="B341" t="s">
         <v>868</v>
       </c>
       <c r="C341" s="1">
         <v>1174831.39</v>
       </c>
       <c r="D341" s="1">
-        <v>103.209</v>
+        <v>102.918</v>
       </c>
       <c r="E341" s="1">
         <v>106.39664386</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>1249981.17</v>
       </c>
       <c r="I341" s="1">
-        <v>-37449.44</v>
+        <v>-40868.2</v>
       </c>
       <c r="J341" s="1">
-        <v>-2.996000331749</v>
+        <v>-3.2695052518271</v>
       </c>
       <c r="K341">
-        <v>0.58</v>
+        <v>0.81</v>
       </c>
       <c r="L341" t="s">
         <v>869</v>
       </c>
       <c r="M341" s="1">
-        <v>1212531.73</v>
+        <v>1209112.97</v>
       </c>
       <c r="N341" s="1">
-        <v>1219394.03</v>
+        <v>1218614.62</v>
       </c>
       <c r="O341" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
         <v>870</v>
       </c>
       <c r="B342" t="s">
         <v>871</v>
       </c>
       <c r="C342" s="1">
         <v>394000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>97.166</v>
+        <v>98.048</v>
       </c>
       <c r="E342" s="1">
         <v>99.422</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>391722.68</v>
       </c>
       <c r="I342" s="1">
-        <v>-8888.64</v>
+        <v>-5413.56</v>
       </c>
       <c r="J342" s="1">
-        <v>-2.2691154875179</v>
+        <v>-1.3819878900042</v>
       </c>
       <c r="K342">
-        <v>0.31</v>
+        <v>0.49</v>
       </c>
       <c r="L342" t="s">
         <v>872</v>
       </c>
       <c r="M342" s="1">
-        <v>382834.04</v>
+        <v>386309.12</v>
       </c>
       <c r="N342" s="1">
-        <v>384061.92</v>
+        <v>388238.64</v>
       </c>
       <c r="O342" s="1">
         <v>0.11</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
         <v>873</v>
       </c>
       <c r="B343" t="s">
         <v>874</v>
       </c>
       <c r="C343" s="1">
         <v>495000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>99.422</v>
+        <v>100.703</v>
       </c>
       <c r="E343" s="1">
         <v>100.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>495000.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-2861.1</v>
+        <v>3479.85</v>
       </c>
       <c r="J343" s="1">
-        <v>-0.578</v>
+        <v>0.703</v>
       </c>
       <c r="K343">
-        <v>3.7</v>
+        <v>3.92</v>
       </c>
       <c r="L343" t="s">
         <v>875</v>
       </c>
       <c r="M343" s="1">
-        <v>492138.9</v>
+        <v>498479.85</v>
       </c>
       <c r="N343" s="1">
-        <v>510474.24</v>
+        <v>517900.12</v>
       </c>
       <c r="O343" s="1">
         <v>0.15</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
         <v>876</v>
       </c>
       <c r="B344" t="s">
         <v>877</v>
       </c>
       <c r="C344" s="1">
         <v>450000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>87.594</v>
+        <v>88.737</v>
       </c>
       <c r="E344" s="1">
         <v>88.621</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>398794.5</v>
       </c>
       <c r="I344" s="1">
-        <v>-4621.5</v>
+        <v>522.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-1.1588675370398</v>
+        <v>0.13089448324889</v>
       </c>
       <c r="K344">
-        <v>1.31</v>
+        <v>1.4</v>
       </c>
       <c r="L344" t="s">
         <v>878</v>
       </c>
       <c r="M344" s="1">
-        <v>394173.0</v>
+        <v>399316.5</v>
       </c>
       <c r="N344" s="1">
-        <v>400083.1</v>
+        <v>405627.29</v>
       </c>
       <c r="O344" s="1">
         <v>0.12</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
         <v>879</v>
       </c>
       <c r="B345" t="s">
         <v>880</v>
       </c>
       <c r="C345" s="1">
         <v>500000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>74.291</v>
+        <v>74.587</v>
       </c>
       <c r="E345" s="1">
         <v>74.174</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>370870.0</v>
       </c>
       <c r="I345" s="1">
-        <v>585.0</v>
+        <v>2065.0</v>
       </c>
       <c r="J345" s="1">
-        <v>0.15773721250034</v>
+        <v>0.55679887831316</v>
       </c>
       <c r="K345">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="L345" t="s">
         <v>881</v>
       </c>
       <c r="M345" s="1">
-        <v>371455.0</v>
+        <v>372935.0</v>
       </c>
       <c r="N345" s="1">
-        <v>372913.9</v>
+        <v>374599.38</v>
       </c>
       <c r="O345" s="1">
         <v>0.11</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
         <v>882</v>
       </c>
       <c r="B346" t="s">
         <v>883</v>
       </c>
       <c r="C346" s="1">
         <v>400000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>97.299</v>
+        <v>98.304</v>
       </c>
       <c r="E346" s="1">
         <v>99.985</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>399940.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-10744.0</v>
+        <v>-6724.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-2.6864029604441</v>
+        <v>-1.6812521878282</v>
       </c>
       <c r="K346">
-        <v>2.77</v>
+        <v>2.96</v>
       </c>
       <c r="L346" t="s">
         <v>884</v>
       </c>
       <c r="M346" s="1">
-        <v>389196.0</v>
+        <v>393216.0</v>
       </c>
       <c r="N346" s="1">
-        <v>400291.89</v>
+        <v>405051.62</v>
       </c>
       <c r="O346" s="1">
         <v>0.12</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
         <v>885</v>
       </c>
       <c r="B347" t="s">
         <v>886</v>
       </c>
       <c r="C347" s="1">
         <v>400000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.536</v>
+        <v>100.852</v>
       </c>
       <c r="E347" s="1">
         <v>100.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>400000.0</v>
       </c>
       <c r="I347" s="1">
-        <v>2144.0</v>
+        <v>3408.0</v>
       </c>
       <c r="J347" s="1">
-        <v>0.536</v>
+        <v>0.852</v>
       </c>
       <c r="K347">
-        <v>2.29</v>
+        <v>2.5</v>
       </c>
       <c r="L347" t="s">
         <v>887</v>
       </c>
       <c r="M347" s="1">
-        <v>402144.0</v>
+        <v>403408.0</v>
       </c>
       <c r="N347" s="1">
-        <v>411304.37</v>
+        <v>413412.65</v>
       </c>
       <c r="O347" s="1">
         <v>0.12</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
         <v>888</v>
       </c>
       <c r="B348" t="s">
         <v>889</v>
       </c>
       <c r="C348" s="1">
         <v>200000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>98.595</v>
+        <v>98.697</v>
       </c>
       <c r="E348" s="1">
         <v>99.711</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>199422.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-2232.0</v>
+        <v>-2028.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-1.1192345879592</v>
+        <v>-1.0169389535758</v>
       </c>
       <c r="K348">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="L348" t="s">
         <v>890</v>
       </c>
       <c r="M348" s="1">
-        <v>197190.0</v>
+        <v>197394.0</v>
       </c>
       <c r="N348" s="1">
-        <v>198874.93</v>
+        <v>199489.89</v>
       </c>
       <c r="O348" s="1">
         <v>0.06</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
         <v>891</v>
       </c>
       <c r="B349" t="s">
         <v>892</v>
       </c>
       <c r="C349" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>102.179</v>
+        <v>98.606</v>
       </c>
       <c r="E349" s="1">
-        <v>102.3175</v>
+        <v>100.66</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>818540.0</v>
+        <v>201320.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-1108.0</v>
+        <v>-4108.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-0.13536296332494</v>
+        <v>-2.0405324855951</v>
       </c>
       <c r="K349">
-        <v>3.09</v>
+        <v>2.71</v>
       </c>
       <c r="L349" t="s">
         <v>893</v>
       </c>
       <c r="M349" s="1">
-        <v>817432.0</v>
+        <v>197212.0</v>
       </c>
       <c r="N349" s="1">
-        <v>842166.25</v>
+        <v>202630.49</v>
       </c>
       <c r="O349" s="1">
-        <v>0.25</v>
+        <v>0.06</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
         <v>894</v>
       </c>
       <c r="B350" t="s">
         <v>895</v>
       </c>
       <c r="C350" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>97.882</v>
+        <v>100.471</v>
       </c>
       <c r="E350" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>201320.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-5556.0</v>
+        <v>1413.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-2.7597854162527</v>
+        <v>0.471</v>
       </c>
       <c r="K350">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>896</v>
+        <v>0.01</v>
+      </c>
+      <c r="L350">
+        <v>35.96</v>
       </c>
       <c r="M350" s="1">
-        <v>195764.0</v>
+        <v>301413.0</v>
       </c>
       <c r="N350" s="1">
-        <v>200812.63</v>
+        <v>301448.96</v>
       </c>
       <c r="O350" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
+        <v>896</v>
+      </c>
+      <c r="B351" t="s">
         <v>897</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="C351" s="1">
         <v>129000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>95.105</v>
+        <v>95.479</v>
       </c>
       <c r="E351" s="1">
         <v>97.75713953</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>126106.71</v>
       </c>
       <c r="I351" s="1">
-        <v>-3421.26</v>
+        <v>-2938.8</v>
       </c>
       <c r="J351" s="1">
-        <v>-2.7129880717687</v>
+        <v>-2.330407319325</v>
       </c>
       <c r="K351">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="L351">
-        <v>51.25</v>
+        <v>86.59</v>
       </c>
       <c r="M351" s="1">
-        <v>122685.45</v>
+        <v>123167.91</v>
       </c>
       <c r="N351" s="1">
-        <v>122736.7</v>
+        <v>123254.5</v>
       </c>
       <c r="O351" s="1">
         <v>0.04</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
+        <v>898</v>
+      </c>
+      <c r="B352" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
       <c r="C352" s="1">
         <v>470000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>97.715</v>
+        <v>98.123</v>
       </c>
       <c r="E352" s="1">
         <v>99.81825532</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>469145.8</v>
       </c>
       <c r="I352" s="1">
-        <v>-9885.3</v>
+        <v>-7967.7</v>
       </c>
       <c r="J352" s="1">
-        <v>-2.1070848337553</v>
+        <v>-1.6983419653336</v>
       </c>
       <c r="K352">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>825.72</v>
+        <v>0.36</v>
+      </c>
+      <c r="L352" t="s">
+        <v>900</v>
       </c>
       <c r="M352" s="1">
-        <v>459260.5</v>
+        <v>461178.1</v>
       </c>
       <c r="N352" s="1">
-        <v>460086.22</v>
+        <v>462873.0</v>
       </c>
       <c r="O352" s="1">
         <v>0.13</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
         <v>901</v>
       </c>
       <c r="B353" t="s">
         <v>902</v>
       </c>
       <c r="C353" s="1">
         <v>400000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>97.742</v>
+        <v>99.154</v>
       </c>
       <c r="E353" s="1">
         <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>400000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-9032.0</v>
+        <v>-3384.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-2.258</v>
+        <v>-0.846</v>
       </c>
       <c r="K353">
-        <v>1.39</v>
+        <v>1.59</v>
       </c>
       <c r="L353" t="s">
         <v>903</v>
       </c>
       <c r="M353" s="1">
-        <v>390968.0</v>
+        <v>396616.0</v>
       </c>
       <c r="N353" s="1">
-        <v>396510.09</v>
+        <v>402985.27</v>
       </c>
       <c r="O353" s="1">
         <v>0.12</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
         <v>904</v>
       </c>
       <c r="B354" t="s">
         <v>905</v>
       </c>
       <c r="C354" s="1">
         <v>300000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>98.034</v>
+        <v>98.893</v>
       </c>
       <c r="E354" s="1">
         <v>99.326</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>297978.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-3876.0</v>
+        <v>-1299.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-1.3007671707307</v>
+        <v>-0.43593822362725</v>
       </c>
       <c r="K354">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>566.1</v>
+        <v>0.39</v>
+      </c>
+      <c r="L354" t="s">
+        <v>906</v>
       </c>
       <c r="M354" s="1">
-        <v>294102.0</v>
+        <v>296679.0</v>
       </c>
       <c r="N354" s="1">
-        <v>294668.1</v>
+        <v>297840.99</v>
       </c>
       <c r="O354" s="1">
         <v>0.09</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="B355" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C355" s="1">
         <v>363000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>97.245</v>
+        <v>98.233</v>
       </c>
       <c r="E355" s="1">
         <v>100.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>363000.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-10000.65</v>
+        <v>-6414.21</v>
       </c>
       <c r="J355" s="1">
-        <v>-2.755</v>
+        <v>-1.767</v>
       </c>
       <c r="K355">
-        <v>0.44</v>
+        <v>0.65</v>
       </c>
       <c r="L355" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="M355" s="1">
-        <v>352999.35</v>
+        <v>356585.79</v>
       </c>
       <c r="N355" s="1">
-        <v>354595.38</v>
+        <v>358941.83</v>
       </c>
       <c r="O355" s="1">
         <v>0.1</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="B356" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="C356" s="1">
-        <v>400000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>98.156</v>
+        <v>98.78</v>
       </c>
       <c r="E356" s="1">
-        <v>99.3</v>
+        <v>99.23</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>397200.0</v>
+        <v>273874.8</v>
       </c>
       <c r="I356" s="1">
-        <v>-4576.0</v>
+        <v>-1242.0</v>
       </c>
       <c r="J356" s="1">
-        <v>-1.1520644511581</v>
+        <v>-0.45349188753401</v>
       </c>
       <c r="K356">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>843.84</v>
+        <v>2.18</v>
+      </c>
+      <c r="L356" t="s">
+        <v>912</v>
       </c>
       <c r="M356" s="1">
-        <v>392624.0</v>
+        <v>272632.8</v>
       </c>
       <c r="N356" s="1">
-        <v>393467.84</v>
+        <v>278655.65</v>
       </c>
       <c r="O356" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="B357" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="C357" s="1">
-        <v>276000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>98.199</v>
+        <v>99.562</v>
       </c>
       <c r="E357" s="1">
-        <v>99.23</v>
+        <v>99.499</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>273874.8</v>
+        <v>170143.29</v>
       </c>
       <c r="I357" s="1">
-        <v>-2845.56</v>
+        <v>107.73</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.0390003023279</v>
+        <v>0.063317219268535</v>
       </c>
       <c r="K357">
-        <v>2.0</v>
+        <v>1.05</v>
       </c>
       <c r="L357" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="M357" s="1">
-        <v>271029.24</v>
+        <v>170251.02</v>
       </c>
       <c r="N357" s="1">
-        <v>276541.68</v>
+        <v>172043.01</v>
       </c>
       <c r="O357" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="B358" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="C358" s="1">
-        <v>171000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>98.337</v>
+        <v>100.349</v>
       </c>
       <c r="E358" s="1">
-        <v>99.499</v>
+        <v>99.897</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>170143.29</v>
+        <v>199794.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-1987.02</v>
+        <v>904.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-1.1678509331752</v>
+        <v>0.45246604002122</v>
       </c>
       <c r="K358">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>916</v>
+        <v>0.07</v>
+      </c>
+      <c r="L358">
+        <v>148.63</v>
       </c>
       <c r="M358" s="1">
-        <v>168156.27</v>
+        <v>200698.0</v>
       </c>
       <c r="N358" s="1">
-        <v>169596.89</v>
+        <v>200846.63</v>
       </c>
       <c r="O358" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B359" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C359" s="1">
         <v>329000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>100.945</v>
+        <v>101.564</v>
       </c>
       <c r="E359" s="1">
         <v>99.451</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>327193.79</v>
       </c>
       <c r="I359" s="1">
-        <v>4915.26</v>
+        <v>6951.77</v>
       </c>
       <c r="J359" s="1">
-        <v>1.502247337885</v>
+        <v>2.1246644075977</v>
       </c>
       <c r="K359">
-        <v>3.49</v>
+        <v>3.7</v>
       </c>
       <c r="L359" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="M359" s="1">
-        <v>332109.05</v>
+        <v>334145.56</v>
       </c>
       <c r="N359" s="1">
-        <v>343601.52</v>
+        <v>346314.05</v>
       </c>
       <c r="O359" s="1">
         <v>0.1</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B360" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="C360" s="1">
         <v>3660000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>67.16</v>
+        <v>67.263</v>
       </c>
       <c r="E360" s="1">
         <v>70.36</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>2575176.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-117120.0</v>
+        <v>-113350.2</v>
       </c>
       <c r="J360" s="1">
-        <v>-4.5480386583286</v>
+        <v>-4.4016486640136</v>
       </c>
       <c r="K360">
-        <v>0.95</v>
+        <v>1.06</v>
       </c>
       <c r="L360" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="M360" s="1">
-        <v>2458056.0</v>
+        <v>2461825.8</v>
       </c>
       <c r="N360" s="1">
-        <v>2492750.79</v>
+        <v>2500531.55</v>
       </c>
       <c r="O360" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B361" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="C361" s="1">
         <v>174000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>98.518</v>
+        <v>99.112</v>
       </c>
       <c r="E361" s="1">
         <v>100.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>174000.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-2578.68</v>
+        <v>-1545.12</v>
       </c>
       <c r="J361" s="1">
-        <v>-1.482</v>
+        <v>-0.888</v>
       </c>
       <c r="K361">
-        <v>1.29</v>
+        <v>1.48</v>
       </c>
       <c r="L361" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="M361" s="1">
-        <v>171421.32</v>
+        <v>172454.88</v>
       </c>
       <c r="N361" s="1">
-        <v>173666.71</v>
+        <v>175032.92</v>
       </c>
       <c r="O361" s="1">
         <v>0.05</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B362" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="C362" s="1">
         <v>600000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>98.416</v>
+        <v>98.929</v>
       </c>
       <c r="E362" s="1">
         <v>100.23</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>601380.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-10884.0</v>
+        <v>-7806.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-1.8098373740397</v>
+        <v>-1.2980145664971</v>
       </c>
       <c r="K362">
-        <v>2.21</v>
+        <v>2.41</v>
       </c>
       <c r="L362" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="M362" s="1">
-        <v>590496.0</v>
+        <v>593574.0</v>
       </c>
       <c r="N362" s="1">
-        <v>603749.42</v>
+        <v>608060.3</v>
       </c>
       <c r="O362" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="B363" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="C363" s="1">
         <v>500000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>98.283</v>
+        <v>98.89</v>
       </c>
       <c r="E363" s="1">
         <v>99.871</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>499355.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-7940.0</v>
+        <v>-4905.0</v>
       </c>
       <c r="J363" s="1">
-        <v>-1.5900511660041</v>
+        <v>-0.98226712459072</v>
       </c>
       <c r="K363">
-        <v>1.48</v>
+        <v>1.69</v>
       </c>
       <c r="L363" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="M363" s="1">
-        <v>491415.0</v>
+        <v>494450.0</v>
       </c>
       <c r="N363" s="1">
-        <v>498793.42</v>
+        <v>502890.07</v>
       </c>
       <c r="O363" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B364" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="C364" s="1">
-        <v>4250000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>87.189</v>
+        <v>100.483</v>
       </c>
       <c r="E364" s="1">
-        <v>87.637</v>
+        <v>100.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>3724572.5</v>
+        <v>257000.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-19040.0</v>
+        <v>1241.31</v>
       </c>
       <c r="J364" s="1">
-        <v>-0.51119960747173</v>
+        <v>0.483</v>
       </c>
       <c r="K364">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>934</v>
+        <v>0.12</v>
+      </c>
+      <c r="L364">
+        <v>304.85</v>
       </c>
       <c r="M364" s="1">
-        <v>3705532.5</v>
+        <v>258241.31</v>
       </c>
       <c r="N364" s="1">
-        <v>3733489.35</v>
+        <v>258546.16</v>
       </c>
       <c r="O364" s="1">
-        <v>1.09</v>
+        <v>0.07</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
         <v>935</v>
       </c>
       <c r="B365" t="s">
         <v>936</v>
       </c>
       <c r="C365" s="1">
-        <v>360000.0</v>
+        <v>9907000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>74.737</v>
+        <v>87.494</v>
       </c>
       <c r="E365" s="1">
-        <v>74.707</v>
+        <v>87.41944504</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>268945.2</v>
+        <v>8660644.42</v>
       </c>
       <c r="I365" s="1">
-        <v>108.0</v>
+        <v>7386.16</v>
       </c>
       <c r="J365" s="1">
-        <v>0.040156879542747</v>
+        <v>0.085284184892098</v>
       </c>
       <c r="K365">
-        <v>0.59</v>
+        <v>0.7</v>
       </c>
       <c r="L365" t="s">
         <v>937</v>
       </c>
       <c r="M365" s="1">
-        <v>269053.2</v>
+        <v>8668030.58</v>
       </c>
       <c r="N365" s="1">
-        <v>271165.86</v>
+        <v>8736999.59</v>
       </c>
       <c r="O365" s="1">
-        <v>0.08</v>
+        <v>2.49</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
         <v>938</v>
       </c>
       <c r="B366" t="s">
         <v>939</v>
       </c>
       <c r="C366" s="1">
-        <v>6664000.0</v>
+        <v>1946000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>71.27</v>
+        <v>75.023</v>
       </c>
       <c r="E366" s="1">
-        <v>70.69438941</v>
+        <v>74.49265365</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>4711074.11</v>
+        <v>1449627.04</v>
       </c>
       <c r="I366" s="1">
-        <v>38358.69</v>
+        <v>10320.54</v>
       </c>
       <c r="J366" s="1">
-        <v>0.81422387133706</v>
+        <v>0.71194450125599</v>
       </c>
       <c r="K366">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="L366" t="s">
         <v>940</v>
       </c>
       <c r="M366" s="1">
-        <v>4749432.8</v>
+        <v>1459947.58</v>
       </c>
       <c r="N366" s="1">
-        <v>4784268.18</v>
+        <v>1472274.02</v>
       </c>
       <c r="O366" s="1">
-        <v>1.4</v>
+        <v>0.42</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
         <v>941</v>
       </c>
       <c r="B367" t="s">
         <v>942</v>
       </c>
       <c r="C367" s="1">
-        <v>1688000.0</v>
+        <v>7443000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>87.929</v>
+        <v>96.515</v>
       </c>
       <c r="E367" s="1">
-        <v>88.3668519</v>
+        <v>96.18357437</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>1491632.46</v>
+        <v>7158943.44</v>
       </c>
       <c r="I367" s="1">
-        <v>-7390.94</v>
+        <v>24668.01</v>
       </c>
       <c r="J367" s="1">
-        <v>-0.49549337374972</v>
+        <v>0.34457612644583</v>
       </c>
       <c r="K367">
-        <v>1.28</v>
+        <v>0.83</v>
       </c>
       <c r="L367" t="s">
         <v>943</v>
       </c>
       <c r="M367" s="1">
-        <v>1484241.52</v>
+        <v>7183611.45</v>
       </c>
       <c r="N367" s="1">
-        <v>1505801.67</v>
+        <v>7245704.42</v>
       </c>
       <c r="O367" s="1">
-        <v>0.44</v>
+        <v>2.07</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
         <v>944</v>
       </c>
       <c r="B368" t="s">
         <v>945</v>
       </c>
       <c r="C368" s="1">
-        <v>5850000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.609</v>
+        <v>97.907</v>
       </c>
       <c r="E368" s="1">
-        <v>100.961</v>
+        <v>101.47184407</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>5906218.5</v>
+        <v>299341.94</v>
       </c>
       <c r="I368" s="1">
-        <v>-20592.0</v>
+        <v>-10516.29</v>
       </c>
       <c r="J368" s="1">
-        <v>-0.3486494785115</v>
+        <v>-3.5131361813183</v>
       </c>
       <c r="K368">
-        <v>2.14</v>
+        <v>1.96</v>
       </c>
       <c r="L368" t="s">
         <v>946</v>
       </c>
       <c r="M368" s="1">
-        <v>5885626.5</v>
+        <v>288825.65</v>
       </c>
       <c r="N368" s="1">
-        <v>6010832.53</v>
+        <v>294612.5</v>
       </c>
       <c r="O368" s="1">
-        <v>1.75</v>
+        <v>0.08</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
         <v>947</v>
       </c>
       <c r="B369" t="s">
         <v>948</v>
       </c>
       <c r="C369" s="1">
-        <v>1890000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>96.328</v>
+        <v>99.932</v>
       </c>
       <c r="E369" s="1">
-        <v>97.669</v>
+        <v>99.646</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>1845944.1</v>
+        <v>524137.96</v>
       </c>
       <c r="I369" s="1">
-        <v>-25344.9</v>
+        <v>1504.36</v>
       </c>
       <c r="J369" s="1">
-        <v>-1.3730047405011</v>
+        <v>0.28701603677017</v>
       </c>
       <c r="K369">
-        <v>0.64</v>
+        <v>0.39</v>
       </c>
       <c r="L369" t="s">
         <v>949</v>
       </c>
       <c r="M369" s="1">
-        <v>1820599.2</v>
+        <v>525642.32</v>
       </c>
       <c r="N369" s="1">
-        <v>1832741.8</v>
+        <v>527710.29</v>
       </c>
       <c r="O369" s="1">
-        <v>0.53</v>
+        <v>0.15</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
         <v>950</v>
       </c>
       <c r="B370" t="s">
         <v>951</v>
       </c>
       <c r="C370" s="1">
-        <v>295000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>98.244</v>
+        <v>100.337</v>
       </c>
       <c r="E370" s="1">
-        <v>101.47184407</v>
+        <v>97.41</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>299341.94</v>
+        <v>389640.0</v>
       </c>
       <c r="I370" s="1">
-        <v>-9522.14</v>
+        <v>11708.0</v>
       </c>
       <c r="J370" s="1">
-        <v>-3.1810243496117</v>
+        <v>3.0048249666359</v>
       </c>
       <c r="K370">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>0.08</v>
+      </c>
+      <c r="L370">
+        <v>306.85</v>
       </c>
       <c r="M370" s="1">
-        <v>289819.8</v>
+        <v>401348.0</v>
       </c>
       <c r="N370" s="1">
-        <v>294960.07</v>
+        <v>401654.85</v>
       </c>
       <c r="O370" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
+        <v>952</v>
+      </c>
+      <c r="B371" t="s">
         <v>953</v>
       </c>
-      <c r="B371" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C371" s="1">
-        <v>526000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>99.367</v>
+        <v>100.494</v>
       </c>
       <c r="E371" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>524137.96</v>
+        <v>369000.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-1467.54</v>
+        <v>1822.86</v>
       </c>
       <c r="J371" s="1">
-        <v>-0.27999116873733</v>
+        <v>0.494</v>
       </c>
       <c r="K371">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>955</v>
+        <v>0.07</v>
+      </c>
+      <c r="L371">
+        <v>266.83</v>
       </c>
       <c r="M371" s="1">
-        <v>522670.42</v>
+        <v>370822.86</v>
       </c>
       <c r="N371" s="1">
-        <v>523729.63</v>
+        <v>371089.69</v>
       </c>
       <c r="O371" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
       <c r="B372" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="C372" s="1">
-        <v>400000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>100.181</v>
+        <v>100.148</v>
       </c>
       <c r="E372" s="1">
-        <v>97.41</v>
+        <v>100.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>389640.0</v>
+        <v>369000.0</v>
       </c>
       <c r="I372" s="1">
-        <v>11084.0</v>
+        <v>546.12</v>
       </c>
       <c r="J372" s="1">
-        <v>2.8446771378709</v>
+        <v>0.148</v>
       </c>
       <c r="K372">
-        <v>3.86</v>
-[...2 lines deleted...]
-        <v>958</v>
+        <v>0.0</v>
+      </c>
+      <c r="L372">
+        <v>0.0</v>
       </c>
       <c r="M372" s="1">
-        <v>400724.0</v>
+        <v>369546.12</v>
       </c>
       <c r="N372" s="1">
-        <v>416154.14</v>
+        <v>369546.12</v>
       </c>
       <c r="O372" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
       <c r="B373" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
       <c r="C373" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>105.887</v>
+        <v>88.624</v>
       </c>
       <c r="E373" s="1">
-        <v>108.24</v>
+        <v>85.25</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>216480.0</v>
+        <v>511500.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-4706.0</v>
+        <v>20244.0</v>
       </c>
       <c r="J373" s="1">
-        <v>-2.1738728750924</v>
+        <v>3.9577712609971</v>
       </c>
       <c r="K373">
-        <v>2.14</v>
-[...2 lines deleted...]
-        <v>961</v>
+        <v>0.07</v>
+      </c>
+      <c r="L373">
+        <v>443.84</v>
       </c>
       <c r="M373" s="1">
-        <v>211774.0</v>
+        <v>531744.0</v>
       </c>
       <c r="N373" s="1">
-        <v>216047.97</v>
+        <v>532187.84</v>
       </c>
       <c r="O373" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>962</v>
+        <v>958</v>
       </c>
       <c r="B374" t="s">
-        <v>963</v>
+        <v>959</v>
       </c>
       <c r="C374" s="1">
-        <v>600000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>98.329</v>
+        <v>101.416</v>
       </c>
       <c r="E374" s="1">
-        <v>100.507</v>
+        <v>99.779</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>603042.0</v>
+        <v>350224.29</v>
       </c>
       <c r="I374" s="1">
-        <v>-13068.0</v>
+        <v>5745.87</v>
       </c>
       <c r="J374" s="1">
-        <v>-2.1670132428587</v>
+        <v>1.6406257829804</v>
       </c>
       <c r="K374">
-        <v>2.91</v>
+        <v>1.61</v>
       </c>
       <c r="L374" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
       <c r="M374" s="1">
-        <v>589974.0</v>
+        <v>355970.16</v>
       </c>
       <c r="N374" s="1">
-        <v>607450.03</v>
+        <v>361631.84</v>
       </c>
       <c r="O374" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>965</v>
+        <v>961</v>
       </c>
       <c r="B375" t="s">
-        <v>966</v>
+        <v>962</v>
       </c>
       <c r="C375" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>88.433</v>
+        <v>100.763</v>
       </c>
       <c r="E375" s="1">
-        <v>85.25</v>
+        <v>102.939</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>511500.0</v>
+        <v>411756.0</v>
       </c>
       <c r="I375" s="1">
-        <v>19098.0</v>
+        <v>-8704.0</v>
       </c>
       <c r="J375" s="1">
-        <v>3.733724340176</v>
+        <v>-2.113873264749</v>
       </c>
       <c r="K375">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>197.26</v>
+        <v>0.65</v>
+      </c>
+      <c r="L375" t="s">
+        <v>963</v>
       </c>
       <c r="M375" s="1">
-        <v>530598.0</v>
+        <v>403052.0</v>
       </c>
       <c r="N375" s="1">
-        <v>530795.26</v>
+        <v>405634.19</v>
       </c>
       <c r="O375" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="B376" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="C376" s="1">
-        <v>351000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>100.828</v>
+        <v>97.548</v>
       </c>
       <c r="E376" s="1">
-        <v>99.779</v>
+        <v>100.761</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>350224.29</v>
+        <v>705327.0</v>
       </c>
       <c r="I376" s="1">
-        <v>3681.99</v>
+        <v>-22491.0</v>
       </c>
       <c r="J376" s="1">
-        <v>1.0513234247687</v>
+        <v>-3.188733736267</v>
       </c>
       <c r="K376">
-        <v>1.41</v>
+        <v>0.53</v>
       </c>
       <c r="L376" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="M376" s="1">
-        <v>353906.28</v>
+        <v>682836.0</v>
       </c>
       <c r="N376" s="1">
-        <v>358846.73</v>
+        <v>686525.38</v>
       </c>
       <c r="O376" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="B377" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
       <c r="C377" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>100.453</v>
+        <v>101.902</v>
       </c>
       <c r="E377" s="1">
-        <v>102.939</v>
+        <v>99.871</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>411756.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-9944.0</v>
+        <v>4062.0</v>
       </c>
       <c r="J377" s="1">
-        <v>-2.4150224890469</v>
+        <v>2.0336233741527</v>
       </c>
       <c r="K377">
-        <v>0.45</v>
+        <v>3.69</v>
       </c>
       <c r="L377" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="M377" s="1">
-        <v>401812.0</v>
+        <v>203804.0</v>
       </c>
       <c r="N377" s="1">
-        <v>403599.67</v>
+        <v>211180.71</v>
       </c>
       <c r="O377" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
       <c r="B378" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C378" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>97.198</v>
+        <v>98.202</v>
       </c>
       <c r="E378" s="1">
-        <v>100.761</v>
+        <v>99.589</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>705327.0</v>
+        <v>497945.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-24941.0</v>
+        <v>-6935.0</v>
       </c>
       <c r="J378" s="1">
-        <v>-3.5360903524181</v>
+        <v>-1.3927240960347</v>
       </c>
       <c r="K378">
-        <v>0.34</v>
+        <v>2.3</v>
       </c>
       <c r="L378" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="M378" s="1">
-        <v>680386.0</v>
+        <v>491010.0</v>
       </c>
       <c r="N378" s="1">
-        <v>682780.86</v>
+        <v>502516.85</v>
       </c>
       <c r="O378" s="1">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
       <c r="B379" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="C379" s="1">
         <v>200000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>101.512</v>
+        <v>102.563</v>
       </c>
       <c r="E379" s="1">
-        <v>99.871</v>
+        <v>103.15</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>199742.0</v>
+        <v>206300.0</v>
       </c>
       <c r="I379" s="1">
-        <v>3282.0</v>
+        <v>-1174.0</v>
       </c>
       <c r="J379" s="1">
-        <v>1.6431196243154</v>
+        <v>-0.56907416383907</v>
       </c>
       <c r="K379">
-        <v>3.48</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>0.22</v>
+      </c>
+      <c r="L379">
+        <v>442.47</v>
       </c>
       <c r="M379" s="1">
-        <v>203024.0</v>
+        <v>205126.0</v>
       </c>
       <c r="N379" s="1">
-        <v>209989.75</v>
+        <v>205568.47</v>
       </c>
       <c r="O379" s="1">
         <v>0.06</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="B380" t="s">
-        <v>980</v>
+        <v>974</v>
       </c>
       <c r="C380" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>97.655</v>
+        <v>97.53</v>
       </c>
       <c r="E380" s="1">
-        <v>99.589</v>
+        <v>99.908</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>497945.0</v>
+        <v>199816.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-9670.0</v>
+        <v>-4756.0</v>
       </c>
       <c r="J380" s="1">
-        <v>-1.9419815441464</v>
+        <v>-2.3801897745926</v>
       </c>
       <c r="K380">
-        <v>2.14</v>
+        <v>0.93</v>
       </c>
       <c r="L380" t="s">
-        <v>981</v>
+        <v>976</v>
       </c>
       <c r="M380" s="1">
-        <v>488275.0</v>
+        <v>195060.0</v>
       </c>
       <c r="N380" s="1">
-        <v>498959.93</v>
+        <v>196911.39</v>
       </c>
       <c r="O380" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>982</v>
+        <v>977</v>
       </c>
       <c r="B381" t="s">
-        <v>983</v>
+        <v>978</v>
       </c>
       <c r="C381" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>101.4</v>
+        <v>104.105</v>
       </c>
       <c r="E381" s="1">
-        <v>103.15</v>
+        <v>106.6</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>206300.0</v>
+        <v>426400.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-3500.0</v>
+        <v>-9980.0</v>
       </c>
       <c r="J381" s="1">
-        <v>-1.6965584100824</v>
+        <v>-2.3405253283302</v>
       </c>
       <c r="K381">
-        <v>4.71</v>
+        <v>2.24</v>
       </c>
       <c r="L381" t="s">
-        <v>984</v>
+        <v>979</v>
       </c>
       <c r="M381" s="1">
-        <v>202800.0</v>
+        <v>416420.0</v>
       </c>
       <c r="N381" s="1">
-        <v>212221.92</v>
+        <v>425362.47</v>
       </c>
       <c r="O381" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>985</v>
+        <v>980</v>
       </c>
       <c r="B382" t="s">
-        <v>983</v>
+        <v>981</v>
       </c>
       <c r="C382" s="1">
-        <v>200000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>96.565</v>
+        <v>98.184</v>
       </c>
       <c r="E382" s="1">
-        <v>99.908</v>
+        <v>99.902</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>199816.0</v>
+        <v>682330.66</v>
       </c>
       <c r="I382" s="1">
-        <v>-6686.0</v>
+        <v>-11733.94</v>
       </c>
       <c r="J382" s="1">
-        <v>-3.3460783921208</v>
+        <v>-1.7196852915858</v>
       </c>
       <c r="K382">
-        <v>0.71</v>
+        <v>0.68</v>
       </c>
       <c r="L382" t="s">
-        <v>986</v>
+        <v>982</v>
       </c>
       <c r="M382" s="1">
-        <v>193130.0</v>
+        <v>670596.72</v>
       </c>
       <c r="N382" s="1">
-        <v>194550.83</v>
+        <v>675209.31</v>
       </c>
       <c r="O382" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>987</v>
+        <v>983</v>
       </c>
       <c r="B383" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="C383" s="1">
-        <v>400000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>103.866</v>
+        <v>100.277</v>
       </c>
       <c r="E383" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>426400.0</v>
+        <v>384000.0</v>
       </c>
       <c r="I383" s="1">
-        <v>-10936.0</v>
+        <v>1063.68</v>
       </c>
       <c r="J383" s="1">
-        <v>-2.5647279549719</v>
+        <v>0.277</v>
       </c>
       <c r="K383">
-        <v>2.0</v>
+        <v>1.05</v>
       </c>
       <c r="L383" t="s">
-        <v>989</v>
+        <v>985</v>
       </c>
       <c r="M383" s="1">
-        <v>415464.0</v>
+        <v>385063.68</v>
       </c>
       <c r="N383" s="1">
-        <v>423474.96</v>
+        <v>389091.47</v>
       </c>
       <c r="O383" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="B384" t="s">
-        <v>991</v>
+        <v>987</v>
       </c>
       <c r="C384" s="1">
-        <v>683000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>97.585</v>
+        <v>101.344</v>
       </c>
       <c r="E384" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>682330.66</v>
+        <v>138000.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-15825.11</v>
+        <v>1854.72</v>
       </c>
       <c r="J384" s="1">
-        <v>-2.3192728874297</v>
+        <v>1.344</v>
       </c>
       <c r="K384">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>992</v>
+        <v>0.12</v>
+      </c>
+      <c r="L384">
+        <v>172.3</v>
       </c>
       <c r="M384" s="1">
-        <v>666505.55</v>
+        <v>139854.72</v>
       </c>
       <c r="N384" s="1">
-        <v>669761.5</v>
+        <v>140027.02</v>
       </c>
       <c r="O384" s="1">
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="B385" t="s">
-        <v>994</v>
+        <v>989</v>
       </c>
       <c r="C385" s="1">
-        <v>384000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>99.304</v>
+        <v>102.299</v>
       </c>
       <c r="E385" s="1">
-        <v>100.0</v>
+        <v>99.65790667</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>384000.0</v>
+        <v>298973.72</v>
       </c>
       <c r="I385" s="1">
-        <v>-2672.64</v>
+        <v>7923.28</v>
       </c>
       <c r="J385" s="1">
-        <v>-0.696</v>
+        <v>2.6501593517985</v>
       </c>
       <c r="K385">
-        <v>0.83</v>
+        <v>3.65</v>
       </c>
       <c r="L385" t="s">
-        <v>995</v>
+        <v>990</v>
       </c>
       <c r="M385" s="1">
-        <v>381327.36</v>
+        <v>306897.0</v>
       </c>
       <c r="N385" s="1">
-        <v>384507.2</v>
+        <v>317848.03</v>
       </c>
       <c r="O385" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>996</v>
+        <v>991</v>
       </c>
       <c r="B386" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="C386" s="1">
-        <v>138000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>101.102</v>
+        <v>102.012</v>
       </c>
       <c r="E386" s="1">
-        <v>100.0</v>
+        <v>103.47225</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>138000.0</v>
+        <v>310416.75</v>
       </c>
       <c r="I386" s="1">
-        <v>1520.76</v>
+        <v>-4380.75</v>
       </c>
       <c r="J386" s="1">
-        <v>1.102</v>
+        <v>-1.4112479432891</v>
       </c>
       <c r="K386">
-        <v>4.04</v>
+        <v>0.45</v>
       </c>
       <c r="L386" t="s">
-        <v>998</v>
+        <v>993</v>
       </c>
       <c r="M386" s="1">
-        <v>139520.76</v>
+        <v>306036.0</v>
       </c>
       <c r="N386" s="1">
-        <v>145097.12</v>
+        <v>307398.33</v>
       </c>
       <c r="O386" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>999</v>
+        <v>994</v>
       </c>
       <c r="B387" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="C387" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>101.715</v>
+        <v>98.83</v>
       </c>
       <c r="E387" s="1">
-        <v>99.65790667</v>
+        <v>99.142</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>298973.72</v>
+        <v>495710.0</v>
       </c>
       <c r="I387" s="1">
-        <v>6171.28</v>
+        <v>-1560.0</v>
       </c>
       <c r="J387" s="1">
-        <v>2.0641546688451</v>
+        <v>-0.31470012709044</v>
       </c>
       <c r="K387">
-        <v>3.42</v>
+        <v>2.43</v>
       </c>
       <c r="L387" t="s">
-        <v>1001</v>
+        <v>996</v>
       </c>
       <c r="M387" s="1">
-        <v>305145.0</v>
+        <v>494150.0</v>
       </c>
       <c r="N387" s="1">
-        <v>315417.95</v>
+        <v>506305.82</v>
       </c>
       <c r="O387" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>1002</v>
+        <v>997</v>
       </c>
       <c r="B388" t="s">
-        <v>1003</v>
+        <v>998</v>
       </c>
       <c r="C388" s="1">
-        <v>300000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>101.825</v>
+        <v>100.232</v>
       </c>
       <c r="E388" s="1">
-        <v>103.47225</v>
+        <v>100.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>310416.75</v>
+        <v>361000.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-4941.75</v>
+        <v>837.52</v>
       </c>
       <c r="J388" s="1">
-        <v>-1.5919727269872</v>
+        <v>0.232</v>
       </c>
       <c r="K388">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="L388">
-        <v>663.7</v>
+        <v>448.15</v>
       </c>
       <c r="M388" s="1">
-        <v>305475.0</v>
+        <v>361837.52</v>
       </c>
       <c r="N388" s="1">
-        <v>306138.7</v>
+        <v>362285.67</v>
       </c>
       <c r="O388" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>1004</v>
+        <v>999</v>
       </c>
       <c r="B389" t="s">
-        <v>1005</v>
+        <v>1000</v>
       </c>
       <c r="C389" s="1">
-        <v>500000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>97.387</v>
+        <v>99.566</v>
       </c>
       <c r="E389" s="1">
-        <v>99.142</v>
+        <v>102.83</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>495710.0</v>
+        <v>403093.6</v>
       </c>
       <c r="I389" s="1">
-        <v>-8775.0</v>
+        <v>-12794.88</v>
       </c>
       <c r="J389" s="1">
-        <v>-1.7701882148837</v>
+        <v>-3.1741709617816</v>
       </c>
       <c r="K389">
-        <v>2.22</v>
+        <v>3.1</v>
       </c>
       <c r="L389" t="s">
-        <v>1006</v>
+        <v>1001</v>
       </c>
       <c r="M389" s="1">
-        <v>486935.0</v>
+        <v>390298.72</v>
       </c>
       <c r="N389" s="1">
-        <v>498029.18</v>
+        <v>402461.46</v>
       </c>
       <c r="O389" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
       <c r="B390" t="s">
-        <v>1008</v>
+        <v>1003</v>
       </c>
       <c r="C390" s="1">
-        <v>392000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>99.541</v>
+        <v>98.099</v>
       </c>
       <c r="E390" s="1">
-        <v>102.83</v>
+        <v>100.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>403093.6</v>
+        <v>500000.0</v>
       </c>
       <c r="I390" s="1">
-        <v>-12892.88</v>
+        <v>-9505.0</v>
       </c>
       <c r="J390" s="1">
-        <v>-3.1984829329962</v>
+        <v>-1.901</v>
       </c>
       <c r="K390">
-        <v>2.9</v>
+        <v>0.88</v>
       </c>
       <c r="L390" t="s">
-        <v>1009</v>
+        <v>1004</v>
       </c>
       <c r="M390" s="1">
-        <v>390200.72</v>
+        <v>490495.0</v>
       </c>
       <c r="N390" s="1">
-        <v>401557.98</v>
+        <v>494894.89</v>
       </c>
       <c r="O390" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>1010</v>
+        <v>1005</v>
       </c>
       <c r="B391" t="s">
-        <v>1011</v>
+        <v>1006</v>
       </c>
       <c r="C391" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>97.403</v>
+        <v>100.831</v>
       </c>
       <c r="E391" s="1">
         <v>100.0</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I391" s="1">
-        <v>-12985.0</v>
+        <v>1662.0</v>
       </c>
       <c r="J391" s="1">
-        <v>-2.597</v>
+        <v>0.831</v>
       </c>
       <c r="K391">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>1012</v>
+        <v>0.18</v>
+      </c>
+      <c r="L391">
+        <v>363.95</v>
       </c>
       <c r="M391" s="1">
-        <v>487015.0</v>
+        <v>201662.0</v>
       </c>
       <c r="N391" s="1">
-        <v>490600.1</v>
+        <v>202025.95</v>
       </c>
       <c r="O391" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>1013</v>
+        <v>1007</v>
       </c>
       <c r="B392" t="s">
-        <v>1014</v>
+        <v>1008</v>
       </c>
       <c r="C392" s="1">
         <v>400000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>95.351</v>
+        <v>95.928</v>
       </c>
       <c r="E392" s="1">
         <v>97.25</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
         <v>389000.0</v>
       </c>
       <c r="I392" s="1">
-        <v>-7596.0</v>
+        <v>-5288.0</v>
       </c>
       <c r="J392" s="1">
-        <v>-1.9526992287918</v>
+        <v>-1.359383033419</v>
       </c>
       <c r="K392">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>1015</v>
+        <v>0.05</v>
+      </c>
+      <c r="L392">
+        <v>219.18</v>
       </c>
       <c r="M392" s="1">
-        <v>381404.0</v>
+        <v>383712.0</v>
       </c>
       <c r="N392" s="1">
-        <v>391075.23</v>
+        <v>383931.18</v>
       </c>
       <c r="O392" s="1">
         <v>0.11</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>1016</v>
+        <v>1009</v>
       </c>
       <c r="B393" t="s">
-        <v>1017</v>
+        <v>1010</v>
       </c>
       <c r="C393" s="1">
-        <v>500000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>99.477</v>
+        <v>99.772</v>
       </c>
       <c r="E393" s="1">
-        <v>99.147</v>
+        <v>99.695</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
-        <v>495735.0</v>
+        <v>264191.75</v>
       </c>
       <c r="I393" s="1">
-        <v>1650.0</v>
+        <v>204.05</v>
       </c>
       <c r="J393" s="1">
-        <v>0.33283911767376</v>
+        <v>0.077235568483876</v>
       </c>
       <c r="K393">
-        <v>2.9</v>
+        <v>0.42</v>
       </c>
       <c r="L393" t="s">
-        <v>1018</v>
+        <v>1011</v>
       </c>
       <c r="M393" s="1">
-        <v>497385.0</v>
+        <v>264395.8</v>
       </c>
       <c r="N393" s="1">
-        <v>511898.7</v>
+        <v>265512.07</v>
       </c>
       <c r="O393" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1019</v>
+        <v>1012</v>
       </c>
       <c r="B394" t="s">
-        <v>1020</v>
+        <v>1013</v>
       </c>
       <c r="C394" s="1">
-        <v>265000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>99.055</v>
+        <v>83.09</v>
       </c>
       <c r="E394" s="1">
-        <v>99.695</v>
+        <v>81.804</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
-        <v>264191.75</v>
+        <v>327216.0</v>
       </c>
       <c r="I394" s="1">
-        <v>-1696.0</v>
+        <v>5144.0</v>
       </c>
       <c r="J394" s="1">
-        <v>-0.64195797181403</v>
+        <v>1.5720502664906</v>
       </c>
       <c r="K394">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>571.75</v>
+        <v>0.49</v>
+      </c>
+      <c r="L394" t="s">
+        <v>1014</v>
       </c>
       <c r="M394" s="1">
-        <v>262495.75</v>
+        <v>332360.0</v>
       </c>
       <c r="N394" s="1">
-        <v>263067.5</v>
+        <v>334324.38</v>
       </c>
       <c r="O394" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>1021</v>
+        <v>1015</v>
       </c>
       <c r="B395" t="s">
-        <v>1022</v>
+        <v>1016</v>
       </c>
       <c r="C395" s="1">
-        <v>400000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="D395" s="1">
-        <v>82.165</v>
+        <v>101.087</v>
       </c>
       <c r="E395" s="1">
-        <v>81.804</v>
+        <v>99.417</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
-        <v>327216.0</v>
+        <v>374802.09</v>
       </c>
       <c r="I395" s="1">
-        <v>1444.0</v>
+        <v>6295.9</v>
       </c>
       <c r="J395" s="1">
-        <v>0.44129871399932</v>
+        <v>1.6797931943229</v>
       </c>
       <c r="K395">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>0.26</v>
+      </c>
+      <c r="L395">
+        <v>968.32</v>
       </c>
       <c r="M395" s="1">
-        <v>328660.0</v>
+        <v>381097.99</v>
       </c>
       <c r="N395" s="1">
-        <v>330460.0</v>
+        <v>382066.31</v>
       </c>
       <c r="O395" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>1024</v>
+        <v>1017</v>
       </c>
       <c r="B396" t="s">
-        <v>1025</v>
+        <v>1018</v>
       </c>
       <c r="C396" s="1">
-        <v>377000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D396" s="1">
-        <v>100.249</v>
+        <v>98.777</v>
       </c>
       <c r="E396" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
-        <v>374802.09</v>
+        <v>400000.0</v>
       </c>
       <c r="I396" s="1">
-        <v>3136.64</v>
+        <v>-4892.0</v>
       </c>
       <c r="J396" s="1">
-        <v>0.8368790045968</v>
+        <v>-1.223</v>
       </c>
       <c r="K396">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>193.66</v>
+        <v>1.98</v>
+      </c>
+      <c r="L396" t="s">
+        <v>1019</v>
       </c>
       <c r="M396" s="1">
-        <v>377938.73</v>
+        <v>395108.0</v>
       </c>
       <c r="N396" s="1">
-        <v>378132.39</v>
+        <v>403020.73</v>
       </c>
       <c r="O396" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
       <c r="B397" t="s">
-        <v>1027</v>
+        <v>1021</v>
       </c>
       <c r="C397" s="1">
-        <v>400000.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D397" s="1">
-        <v>98.084</v>
+        <v>0.0825</v>
       </c>
       <c r="E397" s="1">
-        <v>100.0</v>
+        <v>0.1083870087</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
-        <v>400000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I397" s="1">
-        <v>-7664.0</v>
+        <v>-118562.5</v>
       </c>
       <c r="J397" s="1">
-        <v>-1.916</v>
+        <v>0</v>
       </c>
       <c r="K397">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>1028</v>
+        <v>0.0</v>
+      </c>
+      <c r="L397">
+        <v>0.0</v>
       </c>
       <c r="M397" s="1">
-        <v>392336.0</v>
+        <v>-118562.5</v>
       </c>
       <c r="N397" s="1">
-        <v>399557.67</v>
+        <v>-118562.5</v>
       </c>
       <c r="O397" s="1">
-        <v>0.12</v>
+        <v>-0.03</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>1029</v>
+        <v>1022</v>
       </c>
       <c r="B398" t="s">
-        <v>1030</v>
+        <v>1023</v>
       </c>
       <c r="C398" s="1">
-        <v>833.0</v>
+        <v>330.0</v>
       </c>
       <c r="D398" s="1">
-        <v>62.2</v>
+        <v>72.2</v>
       </c>
       <c r="E398" s="1">
-        <v>43.5</v>
+        <v>53.2</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
-        <v>362355.0</v>
+        <v>175560.0</v>
       </c>
       <c r="I398" s="1">
-        <v>155771.0</v>
+        <v>62700.0</v>
       </c>
       <c r="J398" s="1">
-        <v>42.988505747126</v>
+        <v>35.714285714286</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
       <c r="L398">
         <v>0.0</v>
       </c>
       <c r="M398" s="1">
-        <v>518126.0</v>
+        <v>238260.0</v>
       </c>
       <c r="N398" s="1">
-        <v>518126.0</v>
+        <v>238260.0</v>
       </c>
       <c r="O398" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>1031</v>
+        <v>1024</v>
       </c>
       <c r="B399" t="s">
-        <v>1032</v>
+        <v>1025</v>
       </c>
       <c r="C399" s="1">
-        <v>833.0</v>
+        <v>460.0</v>
       </c>
       <c r="D399" s="1">
-        <v>3.0</v>
+        <v>75.2</v>
       </c>
       <c r="E399" s="1">
-        <v>4.2785114046</v>
+        <v>75.3</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
-        <v>35640.0</v>
+        <v>346380.0</v>
       </c>
       <c r="I399" s="1">
-        <v>-10650.0</v>
+        <v>-460.0</v>
       </c>
       <c r="J399" s="1">
-        <v>-29.882154882155</v>
+        <v>-0.132802124834</v>
       </c>
       <c r="K399">
         <v>0.0</v>
       </c>
       <c r="L399">
         <v>0.0</v>
       </c>
       <c r="M399" s="1">
-        <v>24990.0</v>
+        <v>345920.0</v>
       </c>
       <c r="N399" s="1">
-        <v>24990.0</v>
+        <v>345920.0</v>
       </c>
       <c r="O399" s="1">
-        <v>0.01</v>
+        <v>0.1</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>1033</v>
+        <v>1026</v>
       </c>
       <c r="B400" t="s">
-        <v>1034</v>
+        <v>1027</v>
       </c>
       <c r="C400" s="1">
-        <v>1832.0</v>
+        <v>-1832.0</v>
       </c>
       <c r="D400" s="1">
-        <v>0.1025</v>
+        <v>0.055</v>
       </c>
       <c r="E400" s="1">
-        <v>0.1083870087</v>
+        <v>0.0738550764</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
         <v>0.0</v>
       </c>
       <c r="I400" s="1">
-        <v>-26962.5</v>
+        <v>86356.25</v>
       </c>
       <c r="J400" s="1">
         <v>0</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
       <c r="L400">
         <v>0.0</v>
       </c>
       <c r="M400" s="1">
-        <v>-26962.5</v>
+        <v>86356.25</v>
       </c>
       <c r="N400" s="1">
-        <v>-26962.5</v>
+        <v>86356.25</v>
       </c>
       <c r="O400" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P400">
-        <v>1</v>
-[...298 lines deleted...]
-      <c r="P406">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>