--- v3 (2026-07-25)
+++ v4 (2026-08-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1028">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1021">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -271,51 +271,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -493,51 +493,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1042,2106 +1042,2085 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...10 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>5 182.66</t>
+    <t>7 243.94</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>10 284.25</t>
+    <t>11 542.81</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>5 467.47</t>
+    <t>7 325.34</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>4 064.33</t>
+    <t>4 868.01</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>18 297.26</t>
+    <t>1 571.23</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 161.92</t>
+    <t>7 629.04</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>1 151.08</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>3 122.96</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>XS2829852842</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV PERP</t>
+  </si>
+  <si>
+    <t>12 575.34</t>
+  </si>
+  <si>
+    <t>DE000A351U49</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE 25/07/2053</t>
+  </si>
+  <si>
+    <t>24 891.62</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>1 484.08</t>
+  </si>
+  <si>
+    <t>XS2761146468</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 12/05/2030</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>2 525.55</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>1 534.25</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>7 055.42</t>
+  </si>
+  <si>
+    <t>AT0000A2CQD2</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+  </si>
+  <si>
+    <t>AT0000A2KQ43</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
+  </si>
+  <si>
+    <t>AT0000A3HU25</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
+  </si>
+  <si>
+    <t>3 877.08</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>2 219.18</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>6 090.41</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>4 833.37</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>10 183.56</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>2 864.38</t>
+  </si>
+  <si>
+    <t>XS2038039074</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 08/08/2029</t>
+  </si>
+  <si>
+    <t>1 420.60</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>3 225.06</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>7 975.23</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>7 594.52</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>7 545.21</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>BE0000345547</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
+  </si>
+  <si>
+    <t>2 531.33</t>
+  </si>
+  <si>
+    <t>BE0000333428</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
+  </si>
+  <si>
+    <t>62 901.99</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
+  </si>
+  <si>
+    <t>1 812.24</t>
+  </si>
+  <si>
+    <t>BE0000320292</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
+  </si>
+  <si>
+    <t>20 081.13</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>7 612.36</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>5 231.51</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>6 937.90</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>5 179.45</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>2 701.37</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>5 830.14</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>7 450.24</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>9 024.66</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>9 589.04</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>2 473.97</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>3 862.60</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>2 486.79</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>8 425.07</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>10 553.42</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>18 347.95</t>
+  </si>
+  <si>
+    <t>FR001400PGC0</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 15/04/2036</t>
+  </si>
+  <si>
+    <t>5 753.42</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>7 479.45</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>1 446.58</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>1 285.86</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>2 015.75</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>5 244.52</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>4 410.96</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>3 402.74</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>3 574.47</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>7 005.86</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>11 101.43</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>16 084.40</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>2 128.77</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>3 015.07</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>1 040.12</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>9 518.73</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>9 363.70</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>2 251.47</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>1 748.63</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>17 315.59</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>45 327.49</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>9 291.78</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>2 389.01</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>2 257.53</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>4 516.03</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>2 041.71</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>3 063.01</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>8 849.59</t>
+  </si>
+  <si>
+    <t>XS2606264005</t>
+  </si>
+  <si>
+    <t>FORTUM OYJ 4 26/05/2028</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>1 840.76</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>142 053.97</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>1 854.65</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>1 521.40</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>140 409.54</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>198 566.24</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>112 690.90</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 270.17</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>2 712.33</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>7 954.11</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>3 029.11</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 773.97</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>19 215.75</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>17 178.08</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>7 712.74</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>6 345.21</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>1 215.62</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>3 989.04</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>27 326.71</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>13 041.10</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>2 322.13</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>20 691.52</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>1 830.45</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>1 529.93</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>10 225.07</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>46 641.20</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>20 362.70</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>48 401.06</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>18 594.94</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>21 549.47</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>30 359.25</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>4 621.23</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>6 835.62</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>2 993.15</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>10 701.37</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>2 037.67</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>10 921.54</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
     <t>5 720.55</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...1238 lines deleted...]
-    <t>3 419.18</t>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>3 347.95</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>5 690.34</t>
+    <t>6 992.05</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 739.77</t>
+    <t>3 584.99</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>7 119.86</t>
+    <t>11 075.34</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>4 489.51</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 074.95</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>11 512.60</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>1 647.01</t>
+    <t>3 164.00</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>10 986.87</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>11 357.26</t>
+    <t>12 565.48</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>10 114.37</t>
+    <t>11 608.06</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
+    <t>1 043.84</t>
+  </si>
+  <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>5 633.75</t>
+    <t>13 087.45</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>14 761.13</t>
+    <t>17 027.09</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>3 162.00</t>
+    <t>4 947.00</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>3 076.98</t>
+    <t>3 546.43</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>16 114.56</t>
+    <t>22 165.04</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>16 878.84</t>
+    <t>23 221.76</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>1 706.85</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>14 246.58</t>
+    <t>17 363.01</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>8 299.99</t>
+    <t>9 315.72</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>2 149.04</t>
+    <t>3 568.22</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>7 490.85</t>
+    <t>10 470.16</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>6 475.34</t>
+    <t>7 865.75</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
+    <t>1 325.34</t>
+  </si>
+  <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
+    <t>1 253.42</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>3 085.42</t>
+    <t>3 734.23</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>2 467.73</t>
+    <t>2 979.60</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>8 106.34</t>
+    <t>9 340.53</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>9 501.65</t>
+    <t>14 505.59</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 929.52</t>
+    <t>3 157.40</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>19 420.27</t>
+    <t>1 518.90</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>6 310.79</t>
+    <t>7 011.99</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 664.38</t>
+    <t>2 023.97</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>11 835.62</t>
+    <t>13 130.14</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>10 004.65</t>
+    <t>11 482.13</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>2 095.89</t>
+    <t>2 815.07</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>5 418.49</t>
+    <t>6 065.75</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>XS2126161764</t>
-[...2 lines deleted...]
-    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+    <t>1 294.52</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 694.90</t>
+    <t>3 215.96</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>6 369.27</t>
+    <t>7 816.83</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>1 161.99</t>
+    <t>2 204.79</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>2 356.04</t>
+    <t>3 686.06</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>6 022.85</t>
+    <t>6 916.07</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 791.99</t>
+    <t>2 406.88</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>12 168.49</t>
+    <t>1 014.04</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>38 705.75</t>
+    <t>17 049.35</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>2 578.04</t>
+    <t>3 160.17</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>14 486.30</t>
+    <t>16 643.84</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>8 440.07</t>
+    <t>10 297.95</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
+    <t>1 274.83</t>
+  </si>
+  <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>68 969.01</t>
+    <t>6 435.72</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>12 326.44</t>
-[...8 lines deleted...]
-    <t>62 092.97</t>
+    <t>14 277.18</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>74 798.65</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>16 424.65</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>5 786.85</t>
+    <t>7 082.52</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 067.97</t>
+    <t>3 833.32</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>1 841.10</t>
+  </si>
+  <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>1 823.36</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
+    <t>1 402.96</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>5 661.68</t>
+    <t>6 923.84</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 582.19</t>
+    <t>3 972.60</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>3 689.38</t>
+    <t>5 954.79</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>7 376.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>11 506.85</t>
+    <t>12 945.21</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>2 583.33</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...5 lines deleted...]
-    <t>1 851.39</t>
+    <t>1 353.42</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>8 942.47</t>
+    <t>10 572.60</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>4 612.59</t>
+    <t>6 986.72</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>4 027.79</t>
+    <t>5 511.72</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>10 951.03</t>
+    <t>12 137.67</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 362.33</t>
+    <t>2 584.93</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 155.82</t>
+    <t>14 013.70</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
+    <t>1 755.27</t>
+  </si>
+  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>12 162.74</t>
+    <t>13 572.33</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 399.89</t>
+    <t>5 825.78</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 071.62</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
+    <t>1 178.08</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 116.27</t>
+    <t>2 069.18</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 964.38</t>
+    <t>2 252.05</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>2 323.97</t>
+  </si>
+  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>7 912.73</t>
+    <t>9 122.10</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...8 lines deleted...]
-    <t>SEP26 SX5E C @ 6350.000000</t>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3508,238 +3487,238 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>207.72</v>
+        <v>211.27</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>15813091.68</v>
+        <v>16082738.58</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>15813091.68</v>
+        <v>16082738.58</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2462210.9043</v>
+        <v>2468638.6344</v>
       </c>
       <c r="D3">
-        <v>122.11</v>
+        <v>124.09</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>300661134.39</v>
+        <v>306351181.47</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>300661134.39</v>
+        <v>306351181.47</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>278378.79</v>
+        <v>307201.25</v>
       </c>
       <c r="D4">
-        <v>112.22</v>
+        <v>112.47</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>31242073.09</v>
+        <v>34552393.64</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>31242073.09</v>
+        <v>34552393.64</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9928.8933</v>
+        <v>9881.13</v>
       </c>
       <c r="D5">
-        <v>111.76</v>
+        <v>113.54</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1109661.84</v>
+        <v>1121971.59</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1109661.84</v>
+        <v>1121971.59</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>115.7</v>
+        <v>117.65</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>115.7</v>
+        <v>117.65</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>115.7</v>
+        <v>117.65</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>101.6</v>
+        <v>103.26</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1357902.64</v>
+        <v>1379998.66</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1357902.64</v>
+        <v>1379998.66</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P400"/>
+  <dimension ref="A1:P401"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O400" sqref="O400"/>
+      <selection activeCell="O401" sqref="O401"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3761,7134 +3740,7134 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.64</v>
+        <v>39.24</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>-10750.74</v>
+        <v>12072.06</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.164679159568</v>
+        <v>11.413969335605</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>95014.92</v>
+        <v>117837.72</v>
       </c>
       <c r="N2" s="1">
-        <v>95014.92</v>
+        <v>117837.72</v>
       </c>
       <c r="O2" s="1">
         <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
         <v>8772.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.11</v>
+        <v>34.12</v>
       </c>
       <c r="E3" s="1">
         <v>28.3024304606</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>248268.92</v>
       </c>
       <c r="I3" s="1">
-        <v>7084.0</v>
+        <v>51031.72</v>
       </c>
       <c r="J3" s="1">
-        <v>2.8533575608256</v>
+        <v>20.555017518907</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>255352.92</v>
+        <v>299300.64</v>
       </c>
       <c r="N3" s="1">
-        <v>255352.92</v>
+        <v>299300.64</v>
       </c>
       <c r="O3" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>2378.0</v>
+        <v>2279.0</v>
       </c>
       <c r="D4" s="1">
-        <v>237.2</v>
+        <v>246.8</v>
       </c>
       <c r="E4" s="1">
-        <v>245.6999158957</v>
+        <v>245.6999166301</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>584274.4</v>
+        <v>559950.11</v>
       </c>
       <c r="I4" s="1">
-        <v>-20212.8</v>
+        <v>2507.09</v>
       </c>
       <c r="J4" s="1">
-        <v>-3.4594704132168</v>
+        <v>0.44773453120672</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>564061.6</v>
+        <v>562457.2</v>
       </c>
       <c r="N4" s="1">
-        <v>564061.6</v>
+        <v>562457.2</v>
       </c>
       <c r="O4" s="1">
         <v>0.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>3875.0</v>
+        <v>3713.0</v>
       </c>
       <c r="D5" s="1">
-        <v>136.25</v>
+        <v>166.6</v>
       </c>
       <c r="E5" s="1">
-        <v>200.8764980645</v>
+        <v>200.876498788</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>778396.43</v>
+        <v>745854.44</v>
       </c>
       <c r="I5" s="1">
-        <v>-250427.68</v>
+        <v>-127268.64</v>
       </c>
       <c r="J5" s="1">
-        <v>-32.172254438526</v>
+        <v>-17.063468845208</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>527968.75</v>
+        <v>618585.8</v>
       </c>
       <c r="N5" s="1">
-        <v>527968.75</v>
+        <v>618585.8</v>
       </c>
       <c r="O5" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>368.0</v>
+        <v>353.0</v>
       </c>
       <c r="D6" s="1">
-        <v>975.1</v>
+        <v>939.3</v>
       </c>
       <c r="E6" s="1">
-        <v>1227.4488586957</v>
+        <v>1227.4488668555</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>451701.18</v>
+        <v>433289.45</v>
       </c>
       <c r="I6" s="1">
-        <v>-92864.38</v>
+        <v>-101716.55</v>
       </c>
       <c r="J6" s="1">
-        <v>-20.558808369728</v>
+        <v>-23.475427338469</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>358836.8</v>
+        <v>331572.9</v>
       </c>
       <c r="N6" s="1">
-        <v>358836.8</v>
+        <v>331572.9</v>
       </c>
       <c r="O6" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>47674.0</v>
+        <v>45683.0</v>
       </c>
       <c r="D7" s="1">
-        <v>24.2</v>
+        <v>24.9</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0867516886</v>
+        <v>27.0867517457</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1291333.8</v>
+        <v>1237404.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-137623.0</v>
+        <v>-99897.38</v>
       </c>
       <c r="J7" s="1">
-        <v>-10.657430325141</v>
+        <v>-8.0731413137089</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1153710.8</v>
+        <v>1137506.7</v>
       </c>
       <c r="N7" s="1">
-        <v>1153710.8</v>
+        <v>1137506.7</v>
       </c>
       <c r="O7" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>109.7</v>
+        <v>115.0</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-7160.1</v>
+        <v>-2798.2</v>
       </c>
       <c r="J8" s="1">
-        <v>-7.347972972973</v>
+        <v>-2.8716216216216</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>90283.1</v>
+        <v>94645.0</v>
       </c>
       <c r="N8" s="1">
-        <v>90283.1</v>
+        <v>94645.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.9</v>
+        <v>66.6</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>12100.0</v>
+        <v>8954.0</v>
       </c>
       <c r="J9" s="1">
-        <v>7.9491255961844</v>
+        <v>5.8823529411765</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>164318.0</v>
+        <v>161172.0</v>
       </c>
       <c r="N9" s="1">
-        <v>164318.0</v>
+        <v>161172.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>43606.0</v>
+        <v>41784.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.38</v>
+        <v>10.1</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8575904692</v>
+        <v>8.8575904652</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>386244.09</v>
+        <v>370105.56</v>
       </c>
       <c r="I10" s="1">
-        <v>22780.19</v>
+        <v>51912.84</v>
       </c>
       <c r="J10" s="1">
-        <v>5.8978740619695</v>
+        <v>14.026495576019</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>409024.28</v>
+        <v>422018.4</v>
       </c>
       <c r="N10" s="1">
-        <v>409024.28</v>
+        <v>422018.4</v>
       </c>
       <c r="O10" s="1">
         <v>0.12</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>8827.0</v>
+        <v>8458.0</v>
       </c>
       <c r="D11" s="1">
-        <v>165.92</v>
+        <v>179.7</v>
       </c>
       <c r="E11" s="1">
-        <v>162.5000430497</v>
+        <v>162.5000425633</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1434387.88</v>
+        <v>1374425.36</v>
       </c>
       <c r="I11" s="1">
-        <v>30187.96</v>
+        <v>145477.24</v>
       </c>
       <c r="J11" s="1">
-        <v>2.104588334921</v>
+        <v>10.584586419447</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1464575.84</v>
+        <v>1519902.6</v>
       </c>
       <c r="N11" s="1">
-        <v>1464575.84</v>
+        <v>1519902.6</v>
       </c>
       <c r="O11" s="1">
         <v>0.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>5691.0</v>
+        <v>5453.0</v>
       </c>
       <c r="D12" s="1">
-        <v>388.0</v>
+        <v>381.6</v>
       </c>
       <c r="E12" s="1">
-        <v>235.4840537691</v>
+        <v>235.4840546488</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1340139.75</v>
+        <v>1284094.55</v>
       </c>
       <c r="I12" s="1">
-        <v>867968.25</v>
+        <v>796770.25</v>
       </c>
       <c r="J12" s="1">
-        <v>64.766995382385</v>
+        <v>62.04918866761</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2208108.0</v>
+        <v>2080864.8</v>
       </c>
       <c r="N12" s="1">
-        <v>2208108.0</v>
+        <v>2080864.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.63</v>
+        <v>0.58</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>13940.0</v>
       </c>
       <c r="D13" s="1">
-        <v>16.52</v>
+        <v>17.14</v>
       </c>
       <c r="E13" s="1">
         <v>23.8502467719</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>332472.44</v>
       </c>
       <c r="I13" s="1">
-        <v>-102183.64</v>
+        <v>-93540.84</v>
       </c>
       <c r="J13" s="1">
-        <v>-30.73446929917</v>
+        <v>-28.134915483521</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>230288.8</v>
+        <v>238931.6</v>
       </c>
       <c r="N13" s="1">
-        <v>230288.8</v>
+        <v>238931.6</v>
       </c>
       <c r="O13" s="1">
         <v>0.07</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
         <v>1721.0</v>
       </c>
       <c r="D14" s="1">
-        <v>56.65</v>
+        <v>65.0</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>109369.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-11874.9</v>
+        <v>2495.45</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.857592446892</v>
+        <v>2.2816679779701</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>97494.65</v>
+        <v>111865.0</v>
       </c>
       <c r="N14" s="1">
-        <v>97494.65</v>
+        <v>111865.0</v>
       </c>
       <c r="O14" s="1">
         <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>16310.0</v>
+        <v>15629.0</v>
       </c>
       <c r="D15" s="1">
-        <v>50.18</v>
+        <v>54.74</v>
       </c>
       <c r="E15" s="1">
-        <v>60.6626106683</v>
+        <v>60.6626105317</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>989407.18</v>
+        <v>948095.94</v>
       </c>
       <c r="I15" s="1">
-        <v>-170971.38</v>
+        <v>-92564.48</v>
       </c>
       <c r="J15" s="1">
-        <v>-17.28018387738</v>
+        <v>-9.763197593695</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>818435.8</v>
+        <v>855531.46</v>
       </c>
       <c r="N15" s="1">
-        <v>818435.8</v>
+        <v>855531.46</v>
       </c>
       <c r="O15" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
         <v>7644.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.522</v>
+        <v>10.78</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>100709.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-27923.53</v>
+        <v>-18307.38</v>
       </c>
       <c r="J16" s="1">
-        <v>-27.72675323231</v>
+        <v>-18.178368121442</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>72786.17</v>
+        <v>82402.32</v>
       </c>
       <c r="N16" s="1">
-        <v>72786.17</v>
+        <v>82402.32</v>
       </c>
       <c r="O16" s="1">
         <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
-        <v>19175.0</v>
+        <v>18374.0</v>
       </c>
       <c r="D17" s="1">
-        <v>62.16</v>
+        <v>69.0</v>
       </c>
       <c r="E17" s="1">
-        <v>55.336714472</v>
+        <v>55.336714379</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1061081.5</v>
+        <v>1016756.79</v>
       </c>
       <c r="I17" s="1">
-        <v>130836.5</v>
+        <v>251049.21</v>
       </c>
       <c r="J17" s="1">
-        <v>12.330485452814</v>
+        <v>24.691176146461</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1191918.0</v>
+        <v>1267806.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1191918.0</v>
+        <v>1267806.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
         <v>9002.0</v>
       </c>
       <c r="D18" s="1">
-        <v>31.22</v>
+        <v>35.0</v>
       </c>
       <c r="E18" s="1">
         <v>29.8050255499</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>268304.84</v>
       </c>
       <c r="I18" s="1">
-        <v>12737.6</v>
+        <v>46765.16</v>
       </c>
       <c r="J18" s="1">
-        <v>4.7474357898277</v>
+        <v>17.429860750928</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>281042.44</v>
+        <v>315070.0</v>
       </c>
       <c r="N18" s="1">
-        <v>281042.44</v>
+        <v>315070.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>6618.0</v>
+        <v>6342.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1249.6</v>
+        <v>1384.8</v>
       </c>
       <c r="E19" s="1">
-        <v>549.4883741312</v>
+        <v>549.4883743299</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3636514.06</v>
+        <v>3484855.27</v>
       </c>
       <c r="I19" s="1">
-        <v>4633338.74</v>
+        <v>5297546.33</v>
       </c>
       <c r="J19" s="1">
-        <v>127.41154478033</v>
+        <v>152.01625087862</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>8269852.8</v>
+        <v>8782401.6</v>
       </c>
       <c r="N19" s="1">
-        <v>8269852.8</v>
+        <v>8782401.6</v>
       </c>
       <c r="O19" s="1">
-        <v>2.36</v>
+        <v>2.44</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>2162.0</v>
       </c>
       <c r="D20" s="1">
-        <v>63.5</v>
+        <v>64.3</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>132833.28</v>
       </c>
       <c r="I20" s="1">
-        <v>4453.72</v>
+        <v>6183.32</v>
       </c>
       <c r="J20" s="1">
-        <v>3.3528645833333</v>
+        <v>4.6549479166667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>137287.0</v>
+        <v>139016.6</v>
       </c>
       <c r="N20" s="1">
-        <v>137287.0</v>
+        <v>139016.6</v>
       </c>
       <c r="O20" s="1">
         <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>53563.0</v>
+        <v>51326.0</v>
       </c>
       <c r="D21" s="1">
-        <v>41.03</v>
+        <v>39.73</v>
       </c>
       <c r="E21" s="1">
-        <v>27.72713963</v>
+        <v>27.7271396563</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1485148.78</v>
+        <v>1423123.17</v>
       </c>
       <c r="I21" s="1">
-        <v>712541.11</v>
+        <v>616058.81</v>
       </c>
       <c r="J21" s="1">
-        <v>47.977759507704</v>
+        <v>43.28921227528</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2197689.89</v>
+        <v>2039181.98</v>
       </c>
       <c r="N21" s="1">
-        <v>2197689.89</v>
+        <v>2039181.98</v>
       </c>
       <c r="O21" s="1">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>11745.0</v>
       </c>
       <c r="D22" s="1">
-        <v>11.04</v>
+        <v>9.855</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004257</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>98599.28</v>
       </c>
       <c r="I22" s="1">
-        <v>31065.52</v>
+        <v>17147.7</v>
       </c>
       <c r="J22" s="1">
-        <v>31.506842646315</v>
+        <v>17.391303465908</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>129664.8</v>
+        <v>115746.98</v>
       </c>
       <c r="N22" s="1">
-        <v>129664.8</v>
+        <v>115746.98</v>
       </c>
       <c r="O22" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>1822.0</v>
       </c>
       <c r="D23" s="1">
-        <v>55.5</v>
+        <v>54.7</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>99936.7</v>
       </c>
       <c r="I23" s="1">
-        <v>1184.3</v>
+        <v>-273.3</v>
       </c>
       <c r="J23" s="1">
-        <v>1.1850501367366</v>
+        <v>-0.27347310847767</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>101121.0</v>
+        <v>99663.4</v>
       </c>
       <c r="N23" s="1">
-        <v>101121.0</v>
+        <v>99663.4</v>
       </c>
       <c r="O23" s="1">
         <v>0.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>11719.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.285</v>
+        <v>19.81</v>
       </c>
       <c r="E24" s="1">
         <v>18.195846062</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>213237.12</v>
       </c>
       <c r="I24" s="1">
-        <v>1044.8</v>
+        <v>18916.27</v>
       </c>
       <c r="J24" s="1">
-        <v>0.48997097691059</v>
+        <v>8.8710023845754</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>214281.92</v>
+        <v>232153.39</v>
       </c>
       <c r="N24" s="1">
-        <v>214281.92</v>
+        <v>232153.39</v>
       </c>
       <c r="O24" s="1">
         <v>0.06</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
-        <v>95621.0</v>
+        <v>91625.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.58</v>
+        <v>20.11</v>
       </c>
       <c r="E25" s="1">
-        <v>9.1132440573</v>
+        <v>9.1132440928</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>871417.51</v>
+        <v>835000.99</v>
       </c>
       <c r="I25" s="1">
-        <v>905220.67</v>
+        <v>1007577.76</v>
       </c>
       <c r="J25" s="1">
-        <v>103.87910038668</v>
+        <v>120.66785214231</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1776638.18</v>
+        <v>1842578.75</v>
       </c>
       <c r="N25" s="1">
-        <v>1776638.18</v>
+        <v>1842578.75</v>
       </c>
       <c r="O25" s="1">
         <v>0.51</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>78886.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.149</v>
+        <v>2.9</v>
       </c>
       <c r="E26" s="1">
         <v>3.2004050148</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>252467.15</v>
       </c>
       <c r="I26" s="1">
-        <v>-4055.14</v>
+        <v>-23697.75</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.6062050052848</v>
+        <v>-9.3864686950362</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>248412.01</v>
+        <v>228769.4</v>
       </c>
       <c r="N26" s="1">
-        <v>248412.01</v>
+        <v>228769.4</v>
       </c>
       <c r="O26" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>212974.0</v>
+        <v>204069.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.198</v>
+        <v>10.728</v>
       </c>
       <c r="E27" s="1">
-        <v>7.7891812146</v>
+        <v>7.7891812083</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1658893.08</v>
+        <v>1589530.42</v>
       </c>
       <c r="I27" s="1">
-        <v>513015.77</v>
+        <v>599721.81</v>
       </c>
       <c r="J27" s="1">
-        <v>30.925185967983</v>
+        <v>37.729495607892</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2171908.85</v>
+        <v>2189252.23</v>
       </c>
       <c r="N27" s="1">
-        <v>2171908.85</v>
+        <v>2189252.23</v>
       </c>
       <c r="O27" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>13713.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.81</v>
+        <v>17.435</v>
       </c>
       <c r="E28" s="1">
         <v>16.484384161</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>226050.36</v>
       </c>
       <c r="I28" s="1">
-        <v>-9247.83</v>
+        <v>13035.8</v>
       </c>
       <c r="J28" s="1">
-        <v>-4.0910485610375</v>
+        <v>5.7667680776974</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>216802.53</v>
+        <v>239086.16</v>
       </c>
       <c r="N28" s="1">
-        <v>216802.53</v>
+        <v>239086.16</v>
       </c>
       <c r="O28" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>9219.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.89</v>
+        <v>14.465</v>
       </c>
       <c r="E29" s="1">
         <v>14.1750005424</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>130679.33</v>
       </c>
       <c r="I29" s="1">
-        <v>-2627.42</v>
+        <v>2673.51</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.0105857598137</v>
+        <v>2.045855300911</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>128051.91</v>
+        <v>133352.84</v>
       </c>
       <c r="N29" s="1">
-        <v>128051.91</v>
+        <v>133352.84</v>
       </c>
       <c r="O29" s="1">
         <v>0.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>2004.0</v>
       </c>
       <c r="D30" s="1">
-        <v>144.8</v>
+        <v>154.1</v>
       </c>
       <c r="E30" s="1">
         <v>127.8352295409</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>256181.8</v>
       </c>
       <c r="I30" s="1">
-        <v>33997.4</v>
+        <v>52634.6</v>
       </c>
       <c r="J30" s="1">
-        <v>13.270810026317</v>
+        <v>20.545799896792</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>290179.2</v>
+        <v>308816.4</v>
       </c>
       <c r="N30" s="1">
-        <v>290179.2</v>
+        <v>308816.4</v>
       </c>
       <c r="O30" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>1144.0</v>
       </c>
       <c r="D31" s="1">
-        <v>252.2</v>
+        <v>284.4</v>
       </c>
       <c r="E31" s="1">
         <v>188.9158653846</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>216119.75</v>
       </c>
       <c r="I31" s="1">
-        <v>72397.05</v>
+        <v>109233.85</v>
       </c>
       <c r="J31" s="1">
-        <v>33.49858122638</v>
+        <v>50.543205792159</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>288516.8</v>
+        <v>325353.6</v>
       </c>
       <c r="N31" s="1">
-        <v>288516.8</v>
+        <v>325353.6</v>
       </c>
       <c r="O31" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>3150.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.06</v>
+        <v>33.42</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>107730.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-16191.0</v>
+        <v>-2457.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-15.029239766082</v>
+        <v>-2.280701754386</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>91539.0</v>
+        <v>105273.0</v>
       </c>
       <c r="N32" s="1">
-        <v>91539.0</v>
+        <v>105273.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>15992.0</v>
+        <v>15324.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.34</v>
+        <v>74.76</v>
       </c>
       <c r="E33" s="1">
-        <v>78.0253670585</v>
+        <v>78.025366745</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1247781.67</v>
+        <v>1195660.72</v>
       </c>
       <c r="I33" s="1">
-        <v>21023.61</v>
+        <v>-50038.48</v>
       </c>
       <c r="J33" s="1">
-        <v>1.6848788939174</v>
+        <v>-4.1850065961856</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1268805.28</v>
+        <v>1145622.24</v>
       </c>
       <c r="N33" s="1">
-        <v>1268805.28</v>
+        <v>1145622.24</v>
       </c>
       <c r="O33" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>17939.0</v>
+        <v>17190.0</v>
       </c>
       <c r="D34" s="1">
-        <v>89.01</v>
+        <v>92.95</v>
       </c>
       <c r="E34" s="1">
-        <v>76.0620876303</v>
+        <v>76.0620878418</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1364477.79</v>
+        <v>1307507.29</v>
       </c>
       <c r="I34" s="1">
-        <v>232272.6</v>
+        <v>290303.21</v>
       </c>
       <c r="J34" s="1">
-        <v>17.022820136926</v>
+        <v>22.20279857866</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1596750.39</v>
+        <v>1597810.5</v>
       </c>
       <c r="N34" s="1">
-        <v>1596750.39</v>
+        <v>1597810.5</v>
       </c>
       <c r="O34" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
-        <v>637047.0</v>
+        <v>1568779.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.196</v>
+        <v>11.332</v>
       </c>
       <c r="E35" s="1">
-        <v>11.2004103151</v>
+        <v>11.2356237494</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>7135187.79</v>
+        <v>17626210.59</v>
       </c>
       <c r="I35" s="1">
-        <v>-2809.58</v>
+        <v>151193.04</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.03937639880954</v>
+        <v>0.8577739340399</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>7132378.21</v>
+        <v>17777403.63</v>
       </c>
       <c r="N35" s="1">
-        <v>7132378.21</v>
+        <v>17777403.63</v>
       </c>
       <c r="O35" s="1">
-        <v>2.04</v>
+        <v>4.95</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
-        <v>1435391.0</v>
+        <v>969316.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.66</v>
+        <v>10.742</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7477305487</v>
+        <v>10.7184435829</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>15427195.7</v>
+        <v>10389558.86</v>
       </c>
       <c r="I36" s="1">
-        <v>-125927.64</v>
+        <v>22833.61</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.81627045153773</v>
+        <v>0.21977458627151</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>15301268.06</v>
+        <v>10412392.47</v>
       </c>
       <c r="N36" s="1">
-        <v>15301268.06</v>
+        <v>10412392.47</v>
       </c>
       <c r="O36" s="1">
-        <v>4.37</v>
+        <v>2.9</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
         <v>4149.0</v>
       </c>
       <c r="D37" s="1">
-        <v>51.78</v>
+        <v>50.46</v>
       </c>
       <c r="E37" s="1">
         <v>52.5294649313</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>217944.75</v>
       </c>
       <c r="I37" s="1">
-        <v>-3109.53</v>
+        <v>-8586.21</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.4267515046818</v>
+        <v>-3.9396269008545</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>214835.22</v>
+        <v>209358.54</v>
       </c>
       <c r="N37" s="1">
-        <v>214835.22</v>
+        <v>209358.54</v>
       </c>
       <c r="O37" s="1">
         <v>0.06</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
         <v>22036.0</v>
       </c>
       <c r="D38" s="1">
-        <v>11.964</v>
+        <v>11.618</v>
       </c>
       <c r="E38" s="1">
         <v>11.9697363405</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>263765.11</v>
       </c>
       <c r="I38" s="1">
-        <v>-126.41</v>
+        <v>-7750.86</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.047925216492811</v>
+        <v>-2.9385463452691</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>263638.7</v>
+        <v>256014.25</v>
       </c>
       <c r="N38" s="1">
-        <v>263638.7</v>
+        <v>256014.25</v>
       </c>
       <c r="O38" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>24385.0</v>
+        <v>23366.0</v>
       </c>
       <c r="D39" s="1">
         <v>26.0</v>
       </c>
       <c r="E39" s="1">
-        <v>25.2344736518</v>
+        <v>25.2344735941</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>615342.64</v>
+        <v>589628.71</v>
       </c>
       <c r="I39" s="1">
-        <v>18667.36</v>
+        <v>17887.29</v>
       </c>
       <c r="J39" s="1">
-        <v>3.033652925466</v>
+        <v>3.0336531611563</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>634010.0</v>
+        <v>607516.0</v>
       </c>
       <c r="N39" s="1">
-        <v>634010.0</v>
+        <v>607516.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>83584.0</v>
+        <v>80092.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.37</v>
+        <v>11.6</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5488104183</v>
+        <v>10.5488103681</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>881711.77</v>
+        <v>844875.32</v>
       </c>
       <c r="I40" s="1">
-        <v>-14945.69</v>
+        <v>84191.88</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.6950766121677</v>
+        <v>9.9650064343222</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>866766.08</v>
+        <v>929067.2</v>
       </c>
       <c r="N40" s="1">
-        <v>866766.08</v>
+        <v>929067.2</v>
       </c>
       <c r="O40" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
         <v>9530.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.565</v>
+        <v>16.035</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>152908.85</v>
       </c>
       <c r="I41" s="1">
-        <v>4955.6</v>
+        <v>-95.3</v>
       </c>
       <c r="J41" s="1">
-        <v>3.2408850109068</v>
+        <v>-0.062324711748208</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>157864.45</v>
+        <v>152813.55</v>
       </c>
       <c r="N41" s="1">
-        <v>157864.45</v>
+        <v>152813.55</v>
       </c>
       <c r="O41" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
         <v>1124.0</v>
       </c>
       <c r="D42" s="1">
-        <v>85.4</v>
+        <v>83.15</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>104194.8</v>
       </c>
       <c r="I42" s="1">
-        <v>-8205.2</v>
+        <v>-10734.2</v>
       </c>
       <c r="J42" s="1">
-        <v>-7.8748651564186</v>
+        <v>-10.302049622438</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>95989.6</v>
+        <v>93460.6</v>
       </c>
       <c r="N42" s="1">
-        <v>95989.6</v>
+        <v>93460.6</v>
       </c>
       <c r="O42" s="1">
         <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
         <v>7562.0</v>
       </c>
       <c r="D43" s="1">
-        <v>33.94</v>
+        <v>37.06</v>
       </c>
       <c r="E43" s="1">
         <v>34.4723644538</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>260680.02</v>
       </c>
       <c r="I43" s="1">
-        <v>-4025.74</v>
+        <v>19567.7</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.5443224225623</v>
+        <v>7.5064057460177</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>256654.28</v>
+        <v>280247.72</v>
       </c>
       <c r="N43" s="1">
-        <v>256654.28</v>
+        <v>280247.72</v>
       </c>
       <c r="O43" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>8694.0</v>
+        <v>8331.0</v>
       </c>
       <c r="D44" s="1">
-        <v>77.54</v>
+        <v>78.26</v>
       </c>
       <c r="E44" s="1">
-        <v>67.6801564297</v>
+        <v>67.6801560437</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>588411.28</v>
+        <v>563843.38</v>
       </c>
       <c r="I44" s="1">
-        <v>85721.48</v>
+        <v>88140.68</v>
       </c>
       <c r="J44" s="1">
-        <v>14.568293116339</v>
+        <v>15.632121104268</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>674132.76</v>
+        <v>651984.06</v>
       </c>
       <c r="N44" s="1">
-        <v>674132.76</v>
+        <v>651984.06</v>
       </c>
       <c r="O44" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
         <v>1670.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.65</v>
+        <v>55.25</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>103790.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-9185.0</v>
+        <v>-11523.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.8495575221239</v>
+        <v>-11.102172164119</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>94605.5</v>
+        <v>92267.5</v>
       </c>
       <c r="N45" s="1">
-        <v>94605.5</v>
+        <v>92267.5</v>
       </c>
       <c r="O45" s="1">
         <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>33011.0</v>
+        <v>31632.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.095</v>
+        <v>16.6</v>
       </c>
       <c r="E46" s="1">
-        <v>18.6536272758</v>
+        <v>18.6536273394</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>615774.89</v>
+        <v>590051.54</v>
       </c>
       <c r="I46" s="1">
-        <v>-51451.84</v>
+        <v>-64960.34</v>
       </c>
       <c r="J46" s="1">
-        <v>-8.3556248940258</v>
+        <v>-11.009265394003</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>564323.05</v>
+        <v>525091.2</v>
       </c>
       <c r="N46" s="1">
-        <v>564323.05</v>
+        <v>525091.2</v>
       </c>
       <c r="O46" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>9989.0</v>
+        <v>9572.0</v>
       </c>
       <c r="D47" s="1">
-        <v>67.56</v>
+        <v>60.94</v>
       </c>
       <c r="E47" s="1">
-        <v>57.7989328261</v>
+        <v>57.7989333473</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>577353.54</v>
+        <v>553251.39</v>
       </c>
       <c r="I47" s="1">
-        <v>97503.3</v>
+        <v>30066.29</v>
       </c>
       <c r="J47" s="1">
-        <v>16.887971276664</v>
+        <v>5.4344716603423</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>674856.84</v>
+        <v>583317.68</v>
       </c>
       <c r="N47" s="1">
-        <v>674856.84</v>
+        <v>583317.68</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>19689.0</v>
+        <v>18867.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.595</v>
+        <v>18.805</v>
       </c>
       <c r="E48" s="1">
-        <v>29.5959170095</v>
+        <v>29.5959172099</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>582714.01</v>
+        <v>558386.17</v>
       </c>
       <c r="I48" s="1">
-        <v>-196908.05</v>
+        <v>-203592.23</v>
       </c>
       <c r="J48" s="1">
-        <v>-33.791542097984</v>
+        <v>-36.460829608298</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>385805.96</v>
+        <v>354793.94</v>
       </c>
       <c r="N48" s="1">
-        <v>385805.96</v>
+        <v>354793.94</v>
       </c>
       <c r="O48" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>25805.0</v>
+        <v>24727.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.06</v>
+        <v>27.86</v>
       </c>
       <c r="E49" s="1">
-        <v>30.0567262158</v>
+        <v>30.0567262507</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>775613.82</v>
+        <v>743212.67</v>
       </c>
       <c r="I49" s="1">
-        <v>-77330.52</v>
+        <v>-54318.45</v>
       </c>
       <c r="J49" s="1">
-        <v>-9.9702349295426</v>
+        <v>-7.3086011840998</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>698283.3</v>
+        <v>688894.22</v>
       </c>
       <c r="N49" s="1">
-        <v>698283.3</v>
+        <v>688894.22</v>
       </c>
       <c r="O49" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>4014.0</v>
+        <v>3846.0</v>
       </c>
       <c r="D50" s="1">
-        <v>266.7</v>
+        <v>247.6</v>
       </c>
       <c r="E50" s="1">
-        <v>223.1869456901</v>
+        <v>223.1869448778</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>895872.4</v>
+        <v>858376.99</v>
       </c>
       <c r="I50" s="1">
-        <v>174661.4</v>
+        <v>93892.61</v>
       </c>
       <c r="J50" s="1">
-        <v>19.496236294365</v>
+        <v>10.938388504566</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1070533.8</v>
+        <v>952269.6</v>
       </c>
       <c r="N50" s="1">
-        <v>1070533.8</v>
+        <v>952269.6</v>
       </c>
       <c r="O50" s="1">
-        <v>0.31</v>
+        <v>0.26</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>13692.0</v>
+        <v>13120.0</v>
       </c>
       <c r="D51" s="1">
-        <v>47.79</v>
+        <v>51.2</v>
       </c>
       <c r="E51" s="1">
-        <v>49.8538343558</v>
+        <v>49.8538346037</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>682598.7</v>
+        <v>654082.31</v>
       </c>
       <c r="I51" s="1">
-        <v>-28258.02</v>
+        <v>17661.69</v>
       </c>
       <c r="J51" s="1">
-        <v>-4.139770556258</v>
+        <v>2.7002243800172</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>654340.68</v>
+        <v>671744.0</v>
       </c>
       <c r="N51" s="1">
-        <v>654340.68</v>
+        <v>671744.0</v>
       </c>
       <c r="O51" s="1">
         <v>0.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>15816.0</v>
+        <v>15155.0</v>
       </c>
       <c r="D52" s="1">
-        <v>27.61</v>
+        <v>28.86</v>
       </c>
       <c r="E52" s="1">
-        <v>30.807042868</v>
+        <v>30.8070425602</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>487244.19</v>
+        <v>466880.73</v>
       </c>
       <c r="I52" s="1">
-        <v>-50564.43</v>
+        <v>-29507.43</v>
       </c>
       <c r="J52" s="1">
-        <v>-10.377636314145</v>
+        <v>-6.3201216293506</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>436679.76</v>
+        <v>437373.3</v>
       </c>
       <c r="N52" s="1">
-        <v>436679.76</v>
+        <v>437373.3</v>
       </c>
       <c r="O52" s="1">
         <v>0.12</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>80191.0</v>
+        <v>76840.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.64</v>
+        <v>18.2</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1343198115</v>
+        <v>19.1343197553</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1534400.24</v>
+        <v>1470281.13</v>
       </c>
       <c r="I53" s="1">
-        <v>-39640.0</v>
+        <v>-71793.13</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.5834198253254</v>
+        <v>-4.8829525547947</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1494760.24</v>
+        <v>1398488.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1494760.24</v>
+        <v>1398488.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>161316.0</v>
+        <v>154571.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.535</v>
+        <v>4.367</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5164144908</v>
+        <v>4.5164144633</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>728569.92</v>
+        <v>698106.7</v>
       </c>
       <c r="I54" s="1">
-        <v>2998.14</v>
+        <v>-23095.14</v>
       </c>
       <c r="J54" s="1">
-        <v>0.41151026383302</v>
+        <v>-3.308253595045</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>731568.06</v>
+        <v>675011.56</v>
       </c>
       <c r="N54" s="1">
-        <v>731568.06</v>
+        <v>675011.56</v>
       </c>
       <c r="O54" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
         <v>2194.0</v>
       </c>
       <c r="D55" s="1">
-        <v>135.25</v>
+        <v>124.75</v>
       </c>
       <c r="E55" s="1">
         <v>145.5071786691</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>319242.75</v>
       </c>
       <c r="I55" s="1">
-        <v>-22504.25</v>
+        <v>-45541.25</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.0492595368258</v>
+        <v>-14.265398352821</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>296738.5</v>
+        <v>273701.5</v>
       </c>
       <c r="N55" s="1">
-        <v>296738.5</v>
+        <v>273701.5</v>
       </c>
       <c r="O55" s="1">
         <v>0.08</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>16765.0</v>
+        <v>16065.0</v>
       </c>
       <c r="D56" s="1">
-        <v>41.56</v>
+        <v>41.12</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3700972264</v>
+        <v>43.3700971055</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>727099.68</v>
+        <v>696740.61</v>
       </c>
       <c r="I56" s="1">
-        <v>-30346.28</v>
+        <v>-36147.81</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.1736065679468</v>
+        <v>-5.1881301995588</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>696753.4</v>
+        <v>660592.8</v>
       </c>
       <c r="N56" s="1">
-        <v>696753.4</v>
+        <v>660592.8</v>
       </c>
       <c r="O56" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>216178.0</v>
+        <v>207138.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.821</v>
+        <v>9.625</v>
       </c>
       <c r="E57" s="1">
-        <v>6.1647191666</v>
+        <v>6.1647191727</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1332676.66</v>
+        <v>1276947.6</v>
       </c>
       <c r="I57" s="1">
-        <v>790407.48</v>
+        <v>716755.65</v>
       </c>
       <c r="J57" s="1">
-        <v>59.309771358943</v>
+        <v>56.130388592296</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2123084.14</v>
+        <v>1993703.25</v>
       </c>
       <c r="N57" s="1">
-        <v>2123084.14</v>
+        <v>1993703.25</v>
       </c>
       <c r="O57" s="1">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>54958.0</v>
+        <v>52662.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.28</v>
+        <v>26.47</v>
       </c>
       <c r="E58" s="1">
-        <v>15.7025446705</v>
+        <v>15.3835446812</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>862980.45</v>
+        <v>810128.23</v>
       </c>
       <c r="I58" s="1">
-        <v>691231.79</v>
+        <v>583834.91</v>
       </c>
       <c r="J58" s="1">
-        <v>80.098198053038</v>
+        <v>72.066975125654</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1554212.24</v>
+        <v>1393963.14</v>
       </c>
       <c r="N58" s="1">
-        <v>1554212.24</v>
+        <v>1393963.14</v>
       </c>
       <c r="O58" s="1">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>4520.0</v>
+        <v>4331.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.75</v>
+        <v>103.0</v>
       </c>
       <c r="E59" s="1">
-        <v>104.0333606195</v>
+        <v>104.0333595013</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>470230.79</v>
+        <v>450568.48</v>
       </c>
       <c r="I59" s="1">
-        <v>-19360.79</v>
+        <v>-4475.48</v>
       </c>
       <c r="J59" s="1">
-        <v>-4.1172952541028</v>
+        <v>-0.99329629094339</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>450870.0</v>
+        <v>446093.0</v>
       </c>
       <c r="N59" s="1">
-        <v>450870.0</v>
+        <v>446093.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>4240.0</v>
+        <v>4063.0</v>
       </c>
       <c r="D60" s="1">
-        <v>185.7</v>
+        <v>175.15</v>
       </c>
       <c r="E60" s="1">
-        <v>192.4195872642</v>
+        <v>192.4195865124</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>815859.05</v>
+        <v>781800.78</v>
       </c>
       <c r="I60" s="1">
-        <v>-28491.05</v>
+        <v>-70166.33</v>
       </c>
       <c r="J60" s="1">
-        <v>-3.4921534546929</v>
+        <v>-8.9749629055116</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>787368.0</v>
+        <v>711634.45</v>
       </c>
       <c r="N60" s="1">
-        <v>787368.0</v>
+        <v>711634.45</v>
       </c>
       <c r="O60" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
         <v>1674.0</v>
       </c>
       <c r="D61" s="1">
-        <v>61.8</v>
+        <v>62.46</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>114099.84</v>
       </c>
       <c r="I61" s="1">
-        <v>-10646.64</v>
+        <v>-9541.8</v>
       </c>
       <c r="J61" s="1">
-        <v>-9.330985915493</v>
+        <v>-8.362676056338</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>103453.2</v>
+        <v>104558.04</v>
       </c>
       <c r="N61" s="1">
-        <v>103453.2</v>
+        <v>104558.04</v>
       </c>
       <c r="O61" s="1">
         <v>0.03</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
         <v>4056.0</v>
       </c>
       <c r="D62" s="1">
-        <v>24.72</v>
+        <v>22.75</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>104076.96</v>
       </c>
       <c r="I62" s="1">
-        <v>-3812.64</v>
+        <v>-11802.96</v>
       </c>
       <c r="J62" s="1">
-        <v>-3.6632891660171</v>
+        <v>-11.340607950117</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>100264.32</v>
+        <v>92274.0</v>
       </c>
       <c r="N62" s="1">
-        <v>100264.32</v>
+        <v>92274.0</v>
       </c>
       <c r="O62" s="1">
         <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
         <v>642.0</v>
       </c>
       <c r="D63" s="1">
-        <v>299.55</v>
+        <v>295.2</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>206338.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-14027.7</v>
+        <v>-16820.4</v>
       </c>
       <c r="J63" s="1">
-        <v>-6.798382078407</v>
+        <v>-8.1518357187306</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>192311.1</v>
+        <v>189518.4</v>
       </c>
       <c r="N63" s="1">
-        <v>192311.1</v>
+        <v>189518.4</v>
       </c>
       <c r="O63" s="1">
         <v>0.05</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>7371.0</v>
+        <v>7063.0</v>
       </c>
       <c r="D64" s="1">
-        <v>58.66</v>
+        <v>58.7</v>
       </c>
       <c r="E64" s="1">
-        <v>62.804029304</v>
+        <v>62.8040294492</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>462928.5</v>
+        <v>443584.86</v>
       </c>
       <c r="I64" s="1">
-        <v>-30545.64</v>
+        <v>-28986.76</v>
       </c>
       <c r="J64" s="1">
-        <v>-6.5983494211309</v>
+        <v>-6.534659456141</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>432382.86</v>
+        <v>414598.1</v>
       </c>
       <c r="N64" s="1">
-        <v>432382.86</v>
+        <v>414598.1</v>
       </c>
       <c r="O64" s="1">
         <v>0.12</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
         <v>1195.0</v>
       </c>
       <c r="D65" s="1">
-        <v>70.8</v>
+        <v>72.05</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99483.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-14877.75</v>
+        <v>-13384.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-14.954954954955</v>
+        <v>-13.453453453453</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>84606.0</v>
+        <v>86099.75</v>
       </c>
       <c r="N65" s="1">
-        <v>84606.0</v>
+        <v>86099.75</v>
       </c>
       <c r="O65" s="1">
         <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
         <v>3219.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.84</v>
+        <v>37.19</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>126989.55</v>
       </c>
       <c r="I66" s="1">
-        <v>-1963.59</v>
+        <v>-7274.94</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.5462610899873</v>
+        <v>-5.7287705956907</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>125025.96</v>
+        <v>119714.61</v>
       </c>
       <c r="N66" s="1">
-        <v>125025.96</v>
+        <v>119714.61</v>
       </c>
       <c r="O66" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
         <v>2770.0</v>
       </c>
       <c r="D67" s="1">
-        <v>37.94</v>
+        <v>39.3</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>101825.2</v>
       </c>
       <c r="I67" s="1">
-        <v>3268.6</v>
+        <v>7035.8</v>
       </c>
       <c r="J67" s="1">
-        <v>3.2100108813928</v>
+        <v>6.9096844396083</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>105093.8</v>
+        <v>108861.0</v>
       </c>
       <c r="N67" s="1">
-        <v>105093.8</v>
+        <v>108861.0</v>
       </c>
       <c r="O67" s="1">
         <v>0.03</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>5502.0</v>
+        <v>5272.0</v>
       </c>
       <c r="D68" s="1">
-        <v>197.8</v>
+        <v>197.9</v>
       </c>
       <c r="E68" s="1">
-        <v>149.4925663395</v>
+        <v>149.4925663885</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>822508.1</v>
+        <v>788124.81</v>
       </c>
       <c r="I68" s="1">
-        <v>265787.5</v>
+        <v>255203.99</v>
       </c>
       <c r="J68" s="1">
-        <v>32.314271433923</v>
+        <v>32.381164348829</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1088295.6</v>
+        <v>1043328.8</v>
       </c>
       <c r="N68" s="1">
-        <v>1088295.6</v>
+        <v>1043328.8</v>
       </c>
       <c r="O68" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
         <v>2162.0</v>
       </c>
       <c r="D69" s="1">
-        <v>60.95</v>
+        <v>55.45</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>142475.8</v>
       </c>
       <c r="I69" s="1">
-        <v>-10701.9</v>
+        <v>-22592.9</v>
       </c>
       <c r="J69" s="1">
-        <v>-7.5113808801214</v>
+        <v>-15.857359635812</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>131773.9</v>
+        <v>119882.9</v>
       </c>
       <c r="N69" s="1">
-        <v>131773.9</v>
+        <v>119882.9</v>
       </c>
       <c r="O69" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>31157.0</v>
+        <v>29856.0</v>
       </c>
       <c r="D70" s="1">
-        <v>37.89</v>
+        <v>38.71</v>
       </c>
       <c r="E70" s="1">
-        <v>35.260358186</v>
+        <v>35.260358052</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1098606.98</v>
+        <v>1052733.25</v>
       </c>
       <c r="I70" s="1">
-        <v>81931.75</v>
+        <v>102992.51</v>
       </c>
       <c r="J70" s="1">
-        <v>7.457785312815</v>
+        <v>9.7833435013096</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1180538.73</v>
+        <v>1155725.76</v>
       </c>
       <c r="N70" s="1">
-        <v>1180538.73</v>
+        <v>1155725.76</v>
       </c>
       <c r="O70" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
         <v>9296.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.95</v>
+        <v>9.28</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>98816.48</v>
       </c>
       <c r="I71" s="1">
-        <v>-15617.28</v>
+        <v>-12549.6</v>
       </c>
       <c r="J71" s="1">
-        <v>-15.804327375353</v>
+        <v>-12.699905926623</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>83199.2</v>
+        <v>86266.88</v>
       </c>
       <c r="N71" s="1">
-        <v>83199.2</v>
+        <v>86266.88</v>
       </c>
       <c r="O71" s="1">
         <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>1477.0</v>
+        <v>1415.0</v>
       </c>
       <c r="D72" s="1">
-        <v>272.0</v>
+        <v>232.4</v>
       </c>
       <c r="E72" s="1">
-        <v>258.2603926879</v>
+        <v>258.2603957597</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>381450.6</v>
+        <v>365438.46</v>
       </c>
       <c r="I72" s="1">
-        <v>20293.4</v>
+        <v>-36592.46</v>
       </c>
       <c r="J72" s="1">
-        <v>5.3200597928015</v>
+        <v>-10.013302923836</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>401744.0</v>
+        <v>328846.0</v>
       </c>
       <c r="N72" s="1">
-        <v>401744.0</v>
+        <v>328846.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>9033.0</v>
+        <v>8656.0</v>
       </c>
       <c r="D73" s="1">
-        <v>66.86</v>
+        <v>67.06</v>
       </c>
       <c r="E73" s="1">
-        <v>77.9953858076</v>
+        <v>77.9953858595</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>704532.32</v>
+        <v>675128.06</v>
       </c>
       <c r="I73" s="1">
-        <v>-100585.94</v>
+        <v>-94656.7</v>
       </c>
       <c r="J73" s="1">
-        <v>-14.276980224271</v>
+        <v>-14.020554855919</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>603946.38</v>
+        <v>580471.36</v>
       </c>
       <c r="N73" s="1">
-        <v>603946.38</v>
+        <v>580471.36</v>
       </c>
       <c r="O73" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
         <v>2972.0</v>
       </c>
       <c r="D74" s="1">
-        <v>64.68</v>
+        <v>66.68</v>
       </c>
       <c r="E74" s="1">
         <v>69.0387348587</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>205183.12</v>
       </c>
       <c r="I74" s="1">
-        <v>-12954.16</v>
+        <v>-7010.16</v>
       </c>
       <c r="J74" s="1">
-        <v>-6.3134628228677</v>
+        <v>-3.416538358516</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>192228.96</v>
+        <v>198172.96</v>
       </c>
       <c r="N74" s="1">
-        <v>192228.96</v>
+        <v>198172.96</v>
       </c>
       <c r="O74" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>527.0</v>
+        <v>505.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1648.0</v>
+        <v>1620.0</v>
       </c>
       <c r="E75" s="1">
-        <v>1507.9710246679</v>
+        <v>1507.971029703</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>794700.73</v>
+        <v>761525.37</v>
       </c>
       <c r="I75" s="1">
-        <v>73795.27</v>
+        <v>56574.63</v>
       </c>
       <c r="J75" s="1">
-        <v>9.2859194932412</v>
+        <v>7.4291195315003</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>868496.0</v>
+        <v>818100.0</v>
       </c>
       <c r="N75" s="1">
-        <v>868496.0</v>
+        <v>818100.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
         <v>2071.0</v>
       </c>
       <c r="D76" s="1">
-        <v>49.48</v>
+        <v>53.9</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>100940.54</v>
       </c>
       <c r="I76" s="1">
-        <v>1532.54</v>
+        <v>10686.36</v>
       </c>
       <c r="J76" s="1">
-        <v>1.5182601559294</v>
+        <v>10.586787033238</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>102473.08</v>
+        <v>111626.9</v>
       </c>
       <c r="N76" s="1">
-        <v>102473.08</v>
+        <v>111626.9</v>
       </c>
       <c r="O76" s="1">
         <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
         <v>3186.0</v>
       </c>
       <c r="D77" s="1">
-        <v>26.78</v>
+        <v>27.4</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>100805.04</v>
       </c>
       <c r="I77" s="1">
-        <v>-15483.96</v>
+        <v>-13508.64</v>
       </c>
       <c r="J77" s="1">
-        <v>-15.360303413401</v>
+        <v>-13.400758533502</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>85321.08</v>
+        <v>87296.4</v>
       </c>
       <c r="N77" s="1">
-        <v>85321.08</v>
+        <v>87296.4</v>
       </c>
       <c r="O77" s="1">
         <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>43085.0</v>
+        <v>41285.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.925</v>
+        <v>19.5</v>
       </c>
       <c r="E78" s="1">
-        <v>13.5946668214</v>
+        <v>13.5946668281</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>585726.22</v>
+        <v>561255.82</v>
       </c>
       <c r="I78" s="1">
-        <v>272742.41</v>
+        <v>243801.68</v>
       </c>
       <c r="J78" s="1">
-        <v>46.564828530299</v>
+        <v>43.43860167009</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>858468.63</v>
+        <v>805057.5</v>
       </c>
       <c r="N78" s="1">
-        <v>858468.63</v>
+        <v>805057.5</v>
       </c>
       <c r="O78" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>19029.0</v>
+        <v>18234.0</v>
       </c>
       <c r="D79" s="1">
-        <v>52.56</v>
+        <v>53.3</v>
       </c>
       <c r="E79" s="1">
-        <v>39.3970471386</v>
+        <v>39.3970472743</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>749686.41</v>
+        <v>718365.76</v>
       </c>
       <c r="I79" s="1">
-        <v>250477.83</v>
+        <v>253506.44</v>
       </c>
       <c r="J79" s="1">
-        <v>33.411013813096</v>
+        <v>35.289326707331</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1000164.24</v>
+        <v>971872.2</v>
       </c>
       <c r="N79" s="1">
-        <v>1000164.24</v>
+        <v>971872.2</v>
       </c>
       <c r="O79" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>19502.0</v>
+        <v>18687.0</v>
       </c>
       <c r="D80" s="1">
-        <v>54.15</v>
+        <v>81.11</v>
       </c>
       <c r="E80" s="1">
-        <v>34.9062332069</v>
+        <v>34.9062332103</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>680741.36</v>
+        <v>652292.78</v>
       </c>
       <c r="I80" s="1">
-        <v>375291.94</v>
+        <v>863409.79</v>
       </c>
       <c r="J80" s="1">
-        <v>55.129886628308</v>
+        <v>132.36537586695</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1056033.3</v>
+        <v>1515702.57</v>
       </c>
       <c r="N80" s="1">
-        <v>1056033.3</v>
+        <v>1515702.57</v>
       </c>
       <c r="O80" s="1">
-        <v>0.3</v>
+        <v>0.42</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>45295.0</v>
+        <v>43403.0</v>
       </c>
       <c r="D81" s="1">
-        <v>23.845</v>
+        <v>26.7</v>
       </c>
       <c r="E81" s="1">
-        <v>12.5458814439</v>
+        <v>12.5458813907</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>568265.7</v>
+        <v>544528.89</v>
       </c>
       <c r="I81" s="1">
-        <v>511793.58</v>
+        <v>614331.21</v>
       </c>
       <c r="J81" s="1">
-        <v>90.062373991603</v>
+        <v>112.81884603037</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1080059.28</v>
+        <v>1158860.1</v>
       </c>
       <c r="N81" s="1">
-        <v>1080059.28</v>
+        <v>1158860.1</v>
       </c>
       <c r="O81" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
         <v>2538.0</v>
       </c>
       <c r="D82" s="1">
-        <v>36.14</v>
+        <v>35.88</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>99235.8</v>
       </c>
       <c r="I82" s="1">
-        <v>-7512.48</v>
+        <v>-8172.36</v>
       </c>
       <c r="J82" s="1">
-        <v>-7.5703324808184</v>
+        <v>-8.2352941176471</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>91723.32</v>
+        <v>91063.44</v>
       </c>
       <c r="N82" s="1">
-        <v>91723.32</v>
+        <v>91063.44</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>352988.0</v>
+        <v>338230.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.659</v>
+        <v>5.807</v>
       </c>
       <c r="E83" s="1">
-        <v>2.9539179519</v>
+        <v>2.9539179552</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1042697.59</v>
+        <v>999103.67</v>
       </c>
       <c r="I83" s="1">
-        <v>954861.5</v>
+        <v>964997.94</v>
       </c>
       <c r="J83" s="1">
-        <v>91.576072406574</v>
+        <v>96.586367258565</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1997559.09</v>
+        <v>1964101.61</v>
       </c>
       <c r="N83" s="1">
-        <v>1997559.09</v>
+        <v>1964101.61</v>
       </c>
       <c r="O83" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
         <v>18562.0</v>
       </c>
       <c r="D84" s="1">
-        <v>13.975</v>
+        <v>13.92</v>
       </c>
       <c r="E84" s="1">
         <v>19.1495399203</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>355453.76</v>
       </c>
       <c r="I84" s="1">
-        <v>-96049.81</v>
+        <v>-97070.72</v>
       </c>
       <c r="J84" s="1">
-        <v>-27.021745388205</v>
+        <v>-27.308958554834</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>259403.95</v>
+        <v>258383.04</v>
       </c>
       <c r="N84" s="1">
-        <v>259403.95</v>
+        <v>258383.04</v>
       </c>
       <c r="O84" s="1">
         <v>0.07</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
         <v>6833.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.77</v>
+        <v>14.81</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>102426.67</v>
       </c>
       <c r="I85" s="1">
-        <v>5329.74</v>
+        <v>-1229.94</v>
       </c>
       <c r="J85" s="1">
-        <v>5.2034689793195</v>
+        <v>-1.2008005336891</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>107756.41</v>
+        <v>101196.73</v>
       </c>
       <c r="N85" s="1">
-        <v>107756.41</v>
+        <v>101196.73</v>
       </c>
       <c r="O85" s="1">
         <v>0.03</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>4190.0</v>
+        <v>4015.0</v>
       </c>
       <c r="D86" s="1">
-        <v>112.7</v>
+        <v>113.95</v>
       </c>
       <c r="E86" s="1">
-        <v>114.3255608592</v>
+        <v>114.3255616438</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>479024.1</v>
+        <v>459017.13</v>
       </c>
       <c r="I86" s="1">
-        <v>-6811.1</v>
+        <v>-1507.88</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.4218700061229</v>
+        <v>-0.3285019014432</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>472213.0</v>
+        <v>457509.25</v>
       </c>
       <c r="N86" s="1">
-        <v>472213.0</v>
+        <v>457509.25</v>
       </c>
       <c r="O86" s="1">
         <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
         <v>1052.0</v>
       </c>
       <c r="D87" s="1">
-        <v>240.05</v>
+        <v>255.35</v>
       </c>
       <c r="E87" s="1">
         <v>518.2834695817</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>545234.21</v>
       </c>
       <c r="I87" s="1">
-        <v>-292701.61</v>
+        <v>-276606.01</v>
       </c>
       <c r="J87" s="1">
-        <v>-53.683647253169</v>
+        <v>-50.731594776491</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>252532.6</v>
+        <v>268628.2</v>
       </c>
       <c r="N87" s="1">
-        <v>252532.6</v>
+        <v>268628.2</v>
       </c>
       <c r="O87" s="1">
         <v>0.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
         <v>3249.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.82</v>
+        <v>35.02</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>115729.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-2599.2</v>
+        <v>-1949.4</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.2459292532285</v>
+        <v>-1.6844469399214</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>113130.18</v>
+        <v>113779.98</v>
       </c>
       <c r="N88" s="1">
-        <v>113130.18</v>
+        <v>113779.98</v>
       </c>
       <c r="O88" s="1">
         <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>6001.0</v>
+        <v>5750.0</v>
       </c>
       <c r="D89" s="1">
-        <v>58.14</v>
+        <v>51.26</v>
       </c>
       <c r="E89" s="1">
-        <v>63.5950308282</v>
+        <v>63.5950313043</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>381633.78</v>
+        <v>365671.43</v>
       </c>
       <c r="I89" s="1">
-        <v>-32735.64</v>
+        <v>-70926.43</v>
       </c>
       <c r="J89" s="1">
-        <v>-8.5777626917617</v>
+        <v>-19.396218621728</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>348898.14</v>
+        <v>294745.0</v>
       </c>
       <c r="N89" s="1">
-        <v>348898.14</v>
+        <v>294745.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
         <v>3024.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.62</v>
+        <v>28.34</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>101102.4</v>
       </c>
       <c r="I90" s="1">
-        <v>-8507.52</v>
+        <v>-15402.24</v>
       </c>
       <c r="J90" s="1">
-        <v>-8.4147557328016</v>
+        <v>-15.234297108674</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>92594.88</v>
+        <v>85700.16</v>
       </c>
       <c r="N90" s="1">
-        <v>92594.88</v>
+        <v>85700.16</v>
       </c>
       <c r="O90" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>276362.0</v>
+        <v>264807.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.661</v>
+        <v>4.466</v>
       </c>
       <c r="E91" s="1">
-        <v>3.5322762536</v>
+        <v>3.5322762616</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>976186.93</v>
+        <v>935371.48</v>
       </c>
       <c r="I91" s="1">
-        <v>311936.35</v>
+        <v>247256.58</v>
       </c>
       <c r="J91" s="1">
-        <v>31.95457144668</v>
+        <v>26.434051634758</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1288123.28</v>
+        <v>1182628.06</v>
       </c>
       <c r="N91" s="1">
-        <v>1288123.28</v>
+        <v>1182628.06</v>
       </c>
       <c r="O91" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" s="1">
         <v>11621.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.29</v>
+        <v>22.87</v>
       </c>
       <c r="E92" s="1">
         <v>26.9078203253</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>312695.78</v>
       </c>
       <c r="I92" s="1">
-        <v>-42042.69</v>
+        <v>-46923.51</v>
       </c>
       <c r="J92" s="1">
-        <v>-13.445237412542</v>
+        <v>-15.006121924639</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>270653.09</v>
+        <v>265772.27</v>
       </c>
       <c r="N92" s="1">
-        <v>270653.09</v>
+        <v>265772.27</v>
       </c>
       <c r="O92" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>6144.0</v>
+        <v>5887.0</v>
       </c>
       <c r="D93" s="1">
-        <v>188.36</v>
+        <v>178.08</v>
       </c>
       <c r="E93" s="1">
-        <v>151.0648535156</v>
+        <v>151.0648530661</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>928142.46</v>
+        <v>889318.79</v>
       </c>
       <c r="I93" s="1">
-        <v>229141.38</v>
+        <v>159038.17</v>
       </c>
       <c r="J93" s="1">
-        <v>24.688169098524</v>
+        <v>17.883145143037</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1157283.84</v>
+        <v>1048356.96</v>
       </c>
       <c r="N93" s="1">
-        <v>1157283.84</v>
+        <v>1048356.96</v>
       </c>
       <c r="O93" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>218</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>5276.0</v>
+        <v>5056.0</v>
       </c>
       <c r="D94" s="1">
-        <v>152.5</v>
+        <v>147.65</v>
       </c>
       <c r="E94" s="1">
-        <v>74.7566129644</v>
+        <v>74.7566139241</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>394415.89</v>
+        <v>377969.44</v>
       </c>
       <c r="I94" s="1">
-        <v>410174.11</v>
+        <v>368548.96</v>
       </c>
       <c r="J94" s="1">
-        <v>103.99533091834</v>
+        <v>97.50760802249</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>804590.0</v>
+        <v>746518.4</v>
       </c>
       <c r="N94" s="1">
-        <v>804590.0</v>
+        <v>746518.4</v>
       </c>
       <c r="O94" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>220</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>6118.0</v>
+        <v>5862.0</v>
       </c>
       <c r="D95" s="1">
-        <v>52.7</v>
+        <v>54.42</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8569499837</v>
+        <v>56.8569498465</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>347850.82</v>
+        <v>333295.44</v>
       </c>
       <c r="I95" s="1">
-        <v>-25432.22</v>
+        <v>-14285.4</v>
       </c>
       <c r="J95" s="1">
-        <v>-7.3112433657624</v>
+        <v>-4.2861072446716</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>322418.6</v>
+        <v>319010.04</v>
       </c>
       <c r="N95" s="1">
-        <v>322418.6</v>
+        <v>319010.04</v>
       </c>
       <c r="O95" s="1">
         <v>0.09</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>3524.0</v>
+        <v>3377.0</v>
       </c>
       <c r="D96" s="1">
-        <v>377.45</v>
+        <v>382.55</v>
       </c>
       <c r="E96" s="1">
-        <v>393.8458910329</v>
+        <v>393.8458898431</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1387912.92</v>
+        <v>1330017.57</v>
       </c>
       <c r="I96" s="1">
-        <v>-57779.12</v>
+        <v>-38146.22</v>
       </c>
       <c r="J96" s="1">
-        <v>-4.163021985558</v>
+        <v>-2.8680989530086</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1330133.8</v>
+        <v>1291871.35</v>
       </c>
       <c r="N96" s="1">
-        <v>1330133.8</v>
+        <v>1291871.35</v>
       </c>
       <c r="O96" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>224</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>20408.0</v>
+        <v>19556.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.1</v>
+        <v>25.42</v>
       </c>
       <c r="E97" s="1">
-        <v>20.7341679733</v>
+        <v>20.7341680303</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>423142.9</v>
+        <v>405477.39</v>
       </c>
       <c r="I97" s="1">
-        <v>109505.9</v>
+        <v>91636.13</v>
       </c>
       <c r="J97" s="1">
-        <v>25.879176987254</v>
+        <v>22.599565909211</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>532648.8</v>
+        <v>497113.52</v>
       </c>
       <c r="N97" s="1">
-        <v>532648.8</v>
+        <v>497113.52</v>
       </c>
       <c r="O97" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>226</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>3757.0</v>
+        <v>3600.0</v>
       </c>
       <c r="D98" s="1">
-        <v>471.65</v>
+        <v>473.05</v>
       </c>
       <c r="E98" s="1">
-        <v>622.3821506521</v>
+        <v>622.38215</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2338289.74</v>
+        <v>2240575.74</v>
       </c>
       <c r="I98" s="1">
-        <v>-566300.69</v>
+        <v>-537595.74</v>
       </c>
       <c r="J98" s="1">
-        <v>-24.218585075774</v>
+        <v>-23.993642812539</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1771989.05</v>
+        <v>1702980.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1771989.05</v>
+        <v>1702980.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>228</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>10709.0</v>
+        <v>10262.0</v>
       </c>
       <c r="D99" s="1">
-        <v>49.775</v>
+        <v>52.19</v>
       </c>
       <c r="E99" s="1">
-        <v>58.6957017462</v>
+        <v>58.6957016176</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>628572.27</v>
+        <v>602335.29</v>
       </c>
       <c r="I99" s="1">
-        <v>-95531.79</v>
+        <v>-66761.51</v>
       </c>
       <c r="J99" s="1">
-        <v>-15.198218973293</v>
+        <v>-11.083778604438</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>533040.48</v>
+        <v>535573.78</v>
       </c>
       <c r="N99" s="1">
-        <v>533040.48</v>
+        <v>535573.78</v>
       </c>
       <c r="O99" s="1">
         <v>0.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>230</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>5062.0</v>
+        <v>4851.0</v>
       </c>
       <c r="D100" s="1">
-        <v>111.9</v>
+        <v>130.85</v>
       </c>
       <c r="E100" s="1">
-        <v>127.6689016199</v>
+        <v>127.6689012575</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>646259.98</v>
+        <v>619321.84</v>
       </c>
       <c r="I100" s="1">
-        <v>-79822.18</v>
+        <v>15431.51</v>
       </c>
       <c r="J100" s="1">
-        <v>-12.35140384215</v>
+        <v>2.4916786399782</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>566437.8</v>
+        <v>634753.35</v>
       </c>
       <c r="N100" s="1">
-        <v>566437.8</v>
+        <v>634753.35</v>
       </c>
       <c r="O100" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>232</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" s="1">
         <v>9223.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.13</v>
+        <v>16.38</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747652608</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>108598.66</v>
       </c>
       <c r="I101" s="1">
-        <v>30945.33</v>
+        <v>42474.08</v>
       </c>
       <c r="J101" s="1">
-        <v>28.495130602901</v>
+        <v>39.111053488137</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>139543.99</v>
+        <v>151072.74</v>
       </c>
       <c r="N101" s="1">
-        <v>139543.99</v>
+        <v>151072.74</v>
       </c>
       <c r="O101" s="1">
         <v>0.04</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>9824.0</v>
+        <v>9414.0</v>
       </c>
       <c r="D102" s="1">
-        <v>54.1</v>
+        <v>55.86</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1668179967</v>
+        <v>52.1668175058</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>512486.82</v>
+        <v>491098.42</v>
       </c>
       <c r="I102" s="1">
-        <v>18991.58</v>
+        <v>34767.62</v>
       </c>
       <c r="J102" s="1">
-        <v>3.7057694478855</v>
+        <v>7.0795625854386</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>531478.4</v>
+        <v>525866.04</v>
       </c>
       <c r="N102" s="1">
-        <v>531478.4</v>
+        <v>525866.04</v>
       </c>
       <c r="O102" s="1">
         <v>0.15</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>959.0</v>
+        <v>919.0</v>
       </c>
       <c r="D103" s="1">
-        <v>551.8</v>
+        <v>452.3</v>
       </c>
       <c r="E103" s="1">
-        <v>231.3849635036</v>
+        <v>231.3849619151</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>221898.18</v>
+        <v>212642.78</v>
       </c>
       <c r="I103" s="1">
-        <v>307278.02</v>
+        <v>203020.92</v>
       </c>
       <c r="J103" s="1">
-        <v>138.47703482741</v>
+        <v>95.475106185124</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>529176.2</v>
+        <v>415663.7</v>
       </c>
       <c r="N103" s="1">
-        <v>529176.2</v>
+        <v>415663.7</v>
       </c>
       <c r="O103" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>102057.0</v>
+        <v>97791.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.814</v>
+        <v>3.51</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4642791773</v>
+        <v>3.4642792281</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>353553.94</v>
+        <v>338775.33</v>
       </c>
       <c r="I104" s="1">
-        <v>35691.46</v>
+        <v>4471.08</v>
       </c>
       <c r="J104" s="1">
-        <v>10.095053671301</v>
+        <v>1.3197773285322</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>389245.4</v>
+        <v>343246.41</v>
       </c>
       <c r="N104" s="1">
-        <v>389245.4</v>
+        <v>343246.41</v>
       </c>
       <c r="O104" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>240</v>
       </c>
       <c r="B105" t="s">
         <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>6697.0</v>
+        <v>6417.0</v>
       </c>
       <c r="D105" s="1">
-        <v>72.98</v>
+        <v>71.68</v>
       </c>
       <c r="E105" s="1">
-        <v>69.1969807376</v>
+        <v>69.1969814555</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>463412.18</v>
+        <v>444037.03</v>
       </c>
       <c r="I105" s="1">
-        <v>25334.88</v>
+        <v>15933.53</v>
       </c>
       <c r="J105" s="1">
-        <v>5.4670293732892</v>
+        <v>3.5883336126269</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>488747.06</v>
+        <v>459970.56</v>
       </c>
       <c r="N105" s="1">
-        <v>488747.06</v>
+        <v>459970.56</v>
       </c>
       <c r="O105" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>242</v>
       </c>
       <c r="B106" t="s">
         <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>113369.0</v>
+        <v>108630.0</v>
       </c>
       <c r="D106" s="1">
-        <v>8.946</v>
+        <v>12.49</v>
       </c>
       <c r="E106" s="1">
-        <v>4.861892228</v>
+        <v>4.8618922029</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>551187.86</v>
+        <v>528147.35</v>
       </c>
       <c r="I106" s="1">
-        <v>463011.21</v>
+        <v>828641.35</v>
       </c>
       <c r="J106" s="1">
-        <v>84.002432491891</v>
+        <v>156.8958643833</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>1014199.07</v>
+        <v>1356788.7</v>
       </c>
       <c r="N106" s="1">
-        <v>1014199.07</v>
+        <v>1356788.7</v>
       </c>
       <c r="O106" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>244</v>
       </c>
       <c r="B107" t="s">
         <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>48738.0</v>
+        <v>46702.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.68</v>
+        <v>16.47</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3683481062</v>
+        <v>16.3683480365</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>797760.55</v>
+        <v>764434.59</v>
       </c>
       <c r="I107" s="1">
-        <v>-33548.71</v>
+        <v>4747.35</v>
       </c>
       <c r="J107" s="1">
-        <v>-4.2053608692483</v>
+        <v>0.62102762775295</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>764211.84</v>
+        <v>769181.94</v>
       </c>
       <c r="N107" s="1">
-        <v>764211.84</v>
+        <v>769181.94</v>
       </c>
       <c r="O107" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>246</v>
       </c>
       <c r="B108" t="s">
         <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>3010.0</v>
+        <v>3523.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4794.4</v>
+        <v>4804.41</v>
       </c>
       <c r="E108" s="1">
-        <v>4782.6856644518</v>
+        <v>4792.5606159523</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>14395883.85</v>
+        <v>16884191.05</v>
       </c>
       <c r="I108" s="1">
-        <v>35260.15</v>
+        <v>41745.38</v>
       </c>
       <c r="J108" s="1">
-        <v>0.24493216510635</v>
+        <v>0.24724536625046</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>14431144.0</v>
+        <v>16925936.43</v>
       </c>
       <c r="N108" s="1">
-        <v>14431144.0</v>
+        <v>16925936.43</v>
       </c>
       <c r="O108" s="1">
-        <v>4.12</v>
+        <v>4.71</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>248</v>
       </c>
       <c r="B109" t="s">
         <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>41310.0</v>
+        <v>39584.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.65</v>
+        <v>17.935</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1663132413</v>
+        <v>18.1663131568</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>750450.4</v>
+        <v>719095.34</v>
       </c>
       <c r="I109" s="1">
-        <v>-21328.9</v>
+        <v>-9156.3</v>
       </c>
       <c r="J109" s="1">
-        <v>-2.8421465296041</v>
+        <v>-1.2733082097292</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>729121.5</v>
+        <v>709939.04</v>
       </c>
       <c r="N109" s="1">
-        <v>729121.5</v>
+        <v>709939.04</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>250</v>
       </c>
       <c r="B110" t="s">
         <v>251</v>
       </c>
       <c r="C110" s="1">
         <v>3968.0</v>
       </c>
       <c r="D110" s="1">
-        <v>66.65</v>
+        <v>71.6</v>
       </c>
       <c r="E110" s="1">
         <v>67.7922379032</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>268999.6</v>
       </c>
       <c r="I110" s="1">
-        <v>-4532.4</v>
+        <v>15109.2</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.6849095686388</v>
+        <v>5.6168113261135</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>264467.2</v>
+        <v>284108.8</v>
       </c>
       <c r="N110" s="1">
-        <v>264467.2</v>
+        <v>284108.8</v>
       </c>
       <c r="O110" s="1">
         <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>252</v>
       </c>
       <c r="B111" t="s">
         <v>253</v>
       </c>
       <c r="C111" s="1">
         <v>13695.0</v>
       </c>
       <c r="D111" s="1">
-        <v>22.29</v>
+        <v>25.36</v>
       </c>
       <c r="E111" s="1">
         <v>22.6299342826</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>309916.95</v>
       </c>
       <c r="I111" s="1">
-        <v>-4655.4</v>
+        <v>37388.25</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.5021443648048</v>
+        <v>12.063957779657</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>305261.55</v>
+        <v>347305.2</v>
       </c>
       <c r="N111" s="1">
-        <v>305261.55</v>
+        <v>347305.2</v>
       </c>
       <c r="O111" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>254</v>
       </c>
       <c r="B112" t="s">
         <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>8319.0</v>
+        <v>7971.0</v>
       </c>
       <c r="D112" s="1">
-        <v>41.535</v>
+        <v>39.02</v>
       </c>
       <c r="E112" s="1">
-        <v>30.5060259647</v>
+        <v>30.5060255928</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>253779.63</v>
+        <v>243163.53</v>
       </c>
       <c r="I112" s="1">
-        <v>91750.04</v>
+        <v>67864.89</v>
       </c>
       <c r="J112" s="1">
-        <v>36.153429650756</v>
+        <v>27.909156442991</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>345529.67</v>
+        <v>311028.42</v>
       </c>
       <c r="N112" s="1">
-        <v>345529.67</v>
+        <v>311028.42</v>
       </c>
       <c r="O112" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>256</v>
       </c>
       <c r="B113" t="s">
         <v>257</v>
       </c>
       <c r="C113" s="1">
         <v>6325.0</v>
       </c>
       <c r="D113" s="1">
-        <v>18.38</v>
+        <v>16.13</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>103477.0</v>
       </c>
       <c r="I113" s="1">
-        <v>12776.5</v>
+        <v>-1454.75</v>
       </c>
       <c r="J113" s="1">
-        <v>12.347188264059</v>
+        <v>-1.4058679706601</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>116253.5</v>
+        <v>102022.25</v>
       </c>
       <c r="N113" s="1">
-        <v>116253.5</v>
+        <v>102022.25</v>
       </c>
       <c r="O113" s="1">
         <v>0.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
         <v>4377.0</v>
       </c>
       <c r="D114" s="1">
-        <v>25.0</v>
+        <v>29.07</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>103997.52</v>
       </c>
       <c r="I114" s="1">
-        <v>5427.48</v>
+        <v>23241.87</v>
       </c>
       <c r="J114" s="1">
-        <v>5.2188552188552</v>
+        <v>22.348484848485</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>109425.0</v>
+        <v>127239.39</v>
       </c>
       <c r="N114" s="1">
-        <v>109425.0</v>
+        <v>127239.39</v>
       </c>
       <c r="O114" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>11659.0</v>
+        <v>11172.0</v>
       </c>
       <c r="D115" s="1">
-        <v>32.58</v>
+        <v>31.59</v>
       </c>
       <c r="E115" s="1">
-        <v>41.6283043143</v>
+        <v>41.6283046903</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>485344.4</v>
+        <v>465071.42</v>
       </c>
       <c r="I115" s="1">
-        <v>-105494.18</v>
+        <v>-112147.94</v>
       </c>
       <c r="J115" s="1">
-        <v>-21.735942559552</v>
+        <v>-24.11413283577</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>379850.22</v>
+        <v>352923.48</v>
       </c>
       <c r="N115" s="1">
-        <v>379850.22</v>
+        <v>352923.48</v>
       </c>
       <c r="O115" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
         <v>3814.0</v>
       </c>
       <c r="D116" s="1">
-        <v>24.67</v>
+        <v>26.34</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>106143.62</v>
       </c>
       <c r="I116" s="1">
-        <v>-12052.24</v>
+        <v>-5682.86</v>
       </c>
       <c r="J116" s="1">
-        <v>-11.354653251886</v>
+        <v>-5.3539346029465</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>94091.38</v>
+        <v>100460.76</v>
       </c>
       <c r="N116" s="1">
-        <v>94091.38</v>
+        <v>100460.76</v>
       </c>
       <c r="O116" s="1">
         <v>0.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
         <v>1154.0</v>
       </c>
       <c r="D117" s="1">
-        <v>91.7</v>
+        <v>102.9</v>
       </c>
       <c r="E117" s="1">
         <v>90.699982669</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>104667.78</v>
       </c>
       <c r="I117" s="1">
-        <v>1154.02</v>
+        <v>14078.82</v>
       </c>
       <c r="J117" s="1">
-        <v>1.102555151165</v>
+        <v>13.45095883375</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>105821.8</v>
+        <v>118746.6</v>
       </c>
       <c r="N117" s="1">
-        <v>105821.8</v>
+        <v>118746.6</v>
       </c>
       <c r="O117" s="1">
         <v>0.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
         <v>3328.0</v>
       </c>
       <c r="D118" s="1">
-        <v>35.3</v>
+        <v>36.81</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>122703.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-5224.96</v>
+        <v>-199.68</v>
       </c>
       <c r="J118" s="1">
-        <v>-4.2582045023054</v>
+        <v>-0.16273393002441</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>117478.4</v>
+        <v>122503.68</v>
       </c>
       <c r="N118" s="1">
-        <v>117478.4</v>
+        <v>122503.68</v>
       </c>
       <c r="O118" s="1">
         <v>0.03</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>5215.0</v>
+        <v>4997.0</v>
       </c>
       <c r="D119" s="1">
-        <v>270.0</v>
+        <v>305.7</v>
       </c>
       <c r="E119" s="1">
-        <v>238.7518005753</v>
+        <v>238.7518010806</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1245090.64</v>
+        <v>1193042.75</v>
       </c>
       <c r="I119" s="1">
-        <v>162959.36</v>
+        <v>334540.15</v>
       </c>
       <c r="J119" s="1">
-        <v>13.088152361341</v>
+        <v>28.040918902529</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1408050.0</v>
+        <v>1527582.9</v>
       </c>
       <c r="N119" s="1">
-        <v>1408050.0</v>
+        <v>1527582.9</v>
       </c>
       <c r="O119" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>175157.0</v>
+        <v>167833.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.337</v>
+        <v>4.12</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6349516719</v>
+        <v>2.6349516484</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>461530.23</v>
+        <v>442231.84</v>
       </c>
       <c r="I120" s="1">
-        <v>298125.68</v>
+        <v>249240.12</v>
       </c>
       <c r="J120" s="1">
-        <v>64.595049386039</v>
+        <v>56.359605405165</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>759655.91</v>
+        <v>691471.96</v>
       </c>
       <c r="N120" s="1">
-        <v>759655.91</v>
+        <v>691471.96</v>
       </c>
       <c r="O120" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>37343.0</v>
+        <v>35783.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.036</v>
+        <v>9.064</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3794430014</v>
+        <v>9.3794430316</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>350256.54</v>
+        <v>335624.61</v>
       </c>
       <c r="I121" s="1">
-        <v>-12825.19</v>
+        <v>-11287.5</v>
       </c>
       <c r="J121" s="1">
-        <v>-3.6616561106896</v>
+        <v>-3.3631323996175</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>337431.35</v>
+        <v>324337.11</v>
       </c>
       <c r="N121" s="1">
-        <v>337431.35</v>
+        <v>324337.11</v>
       </c>
       <c r="O121" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>17054.0</v>
+        <v>16342.0</v>
       </c>
       <c r="D122" s="1">
-        <v>80.08</v>
+        <v>75.29</v>
       </c>
       <c r="E122" s="1">
-        <v>92.0147220593</v>
+        <v>92.0147221882</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1569219.07</v>
+        <v>1503704.59</v>
       </c>
       <c r="I122" s="1">
-        <v>-203534.75</v>
+        <v>-273315.41</v>
       </c>
       <c r="J122" s="1">
-        <v>-12.970448415466</v>
+        <v>-18.176137242489</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1365684.32</v>
+        <v>1230389.18</v>
       </c>
       <c r="N122" s="1">
-        <v>1365684.32</v>
+        <v>1230389.18</v>
       </c>
       <c r="O122" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>15270.0</v>
+        <v>14632.0</v>
       </c>
       <c r="D123" s="1">
-        <v>147.28</v>
+        <v>155.26</v>
       </c>
       <c r="E123" s="1">
-        <v>168.600745907</v>
+        <v>168.600745626</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2574533.39</v>
+        <v>2466966.11</v>
       </c>
       <c r="I123" s="1">
-        <v>-325567.79</v>
+        <v>-195201.79</v>
       </c>
       <c r="J123" s="1">
-        <v>-12.645700819596</v>
+        <v>-7.9126255204211</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2248965.6</v>
+        <v>2271764.32</v>
       </c>
       <c r="N123" s="1">
-        <v>2248965.6</v>
+        <v>2271764.32</v>
       </c>
       <c r="O123" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>34490.0</v>
+        <v>33049.0</v>
       </c>
       <c r="D124" s="1">
-        <v>36.26</v>
+        <v>32.64</v>
       </c>
       <c r="E124" s="1">
-        <v>32.6412792114</v>
+        <v>32.6412793125</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1125797.72</v>
+        <v>1078761.64</v>
       </c>
       <c r="I124" s="1">
-        <v>124809.68</v>
+        <v>-42.28</v>
       </c>
       <c r="J124" s="1">
-        <v>11.086332631763</v>
+        <v>-0.0039193088104245</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1250607.4</v>
+        <v>1078719.36</v>
       </c>
       <c r="N124" s="1">
-        <v>1250607.4</v>
+        <v>1078719.36</v>
       </c>
       <c r="O124" s="1">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>9037.0</v>
+        <v>8660.0</v>
       </c>
       <c r="D125" s="1">
-        <v>276.0</v>
+        <v>269.95</v>
       </c>
       <c r="E125" s="1">
-        <v>149.3060993693</v>
+        <v>149.3060993072</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1349279.22</v>
+        <v>1292990.82</v>
       </c>
       <c r="I125" s="1">
-        <v>1144932.78</v>
+        <v>1044776.18</v>
       </c>
       <c r="J125" s="1">
-        <v>84.855140657988</v>
+        <v>80.803062468765</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2494212.0</v>
+        <v>2337767.0</v>
       </c>
       <c r="N125" s="1">
-        <v>2494212.0</v>
+        <v>2337767.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.71</v>
+        <v>0.65</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>12354.0</v>
+        <v>11838.0</v>
       </c>
       <c r="D126" s="1">
-        <v>187.62</v>
+        <v>163.24</v>
       </c>
       <c r="E126" s="1">
-        <v>127.0068682208</v>
+        <v>127.0068685589</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1569042.85</v>
+        <v>1503507.31</v>
       </c>
       <c r="I126" s="1">
-        <v>748814.63</v>
+        <v>428927.81</v>
       </c>
       <c r="J126" s="1">
-        <v>47.724294463978</v>
+        <v>28.528481846889</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2317857.48</v>
+        <v>1932435.12</v>
       </c>
       <c r="N126" s="1">
-        <v>2317857.48</v>
+        <v>1932435.12</v>
       </c>
       <c r="O126" s="1">
-        <v>0.66</v>
+        <v>0.54</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>11108.0</v>
+        <v>10644.0</v>
       </c>
       <c r="D127" s="1">
-        <v>243.1</v>
+        <v>269.8</v>
       </c>
       <c r="E127" s="1">
-        <v>186.3645867843</v>
+        <v>186.3645866216</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2070137.83</v>
+        <v>1983664.66</v>
       </c>
       <c r="I127" s="1">
-        <v>630216.97</v>
+        <v>888086.54</v>
       </c>
       <c r="J127" s="1">
-        <v>30.44323720223</v>
+        <v>44.76999353308</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2700354.8</v>
+        <v>2871751.2</v>
       </c>
       <c r="N127" s="1">
-        <v>2700354.8</v>
+        <v>2871751.2</v>
       </c>
       <c r="O127" s="1">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
         <v>12576.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.79</v>
+        <v>20.82</v>
       </c>
       <c r="E128" s="1">
         <v>19.6435734733</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>247037.58</v>
       </c>
       <c r="I128" s="1">
-        <v>1841.46</v>
+        <v>14794.74</v>
       </c>
       <c r="J128" s="1">
-        <v>0.74541695235195</v>
+        <v>5.9888620994425</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>248879.04</v>
+        <v>261832.32</v>
       </c>
       <c r="N128" s="1">
-        <v>248879.04</v>
+        <v>261832.32</v>
       </c>
       <c r="O128" s="1">
         <v>0.07</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>11479.0</v>
+        <v>10999.0</v>
       </c>
       <c r="D129" s="1">
-        <v>69.16</v>
+        <v>71.63</v>
       </c>
       <c r="E129" s="1">
-        <v>36.4950910358</v>
+        <v>36.4950913719</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>418927.15</v>
+        <v>401409.51</v>
       </c>
       <c r="I129" s="1">
-        <v>374960.49</v>
+        <v>386448.86</v>
       </c>
       <c r="J129" s="1">
-        <v>89.504938985215</v>
+        <v>96.272970712627</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>793887.64</v>
+        <v>787858.37</v>
       </c>
       <c r="N129" s="1">
-        <v>793887.64</v>
+        <v>787858.37</v>
       </c>
       <c r="O129" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
         <v>859.0</v>
       </c>
       <c r="D130" s="1">
-        <v>112.5</v>
+        <v>149.0</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>112700.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-16063.3</v>
+        <v>15290.2</v>
       </c>
       <c r="J130" s="1">
-        <v>-14.253048780488</v>
+        <v>13.567073170732</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>96637.5</v>
+        <v>127991.0</v>
       </c>
       <c r="N130" s="1">
-        <v>96637.5</v>
+        <v>127991.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
         <v>2528.0</v>
       </c>
       <c r="D131" s="1">
-        <v>48.66</v>
+        <v>48.9</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>132720.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-9707.52</v>
+        <v>-9100.8</v>
       </c>
       <c r="J131" s="1">
-        <v>-7.3142857142857</v>
+        <v>-6.8571428571429</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>123012.48</v>
+        <v>123619.2</v>
       </c>
       <c r="N131" s="1">
-        <v>123012.48</v>
+        <v>123619.2</v>
       </c>
       <c r="O131" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>294</v>
       </c>
       <c r="B132" t="s">
         <v>295</v>
       </c>
       <c r="C132" s="1">
-        <v>9762.0</v>
+        <v>9354.0</v>
       </c>
       <c r="D132" s="1">
-        <v>43.38</v>
+        <v>58.95</v>
       </c>
       <c r="E132" s="1">
-        <v>25.1042265929</v>
+        <v>25.1042270686</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>245067.46</v>
+        <v>234824.94</v>
       </c>
       <c r="I132" s="1">
-        <v>178408.1</v>
+        <v>316593.36</v>
       </c>
       <c r="J132" s="1">
-        <v>72.799587509496</v>
+        <v>134.82101177158</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>423475.56</v>
+        <v>551418.3</v>
       </c>
       <c r="N132" s="1">
-        <v>423475.56</v>
+        <v>551418.3</v>
       </c>
       <c r="O132" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>296</v>
       </c>
       <c r="B133" t="s">
         <v>297</v>
       </c>
       <c r="C133" s="1">
         <v>8941.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.672</v>
+        <v>10.045</v>
       </c>
       <c r="E133" s="1">
         <v>11.5050005592</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>102866.21</v>
       </c>
       <c r="I133" s="1">
-        <v>-16388.86</v>
+        <v>-13053.86</v>
       </c>
       <c r="J133" s="1">
-        <v>-15.932209420372</v>
+        <v>-12.690134107206</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>86477.35</v>
+        <v>89812.35</v>
       </c>
       <c r="N133" s="1">
-        <v>86477.35</v>
+        <v>89812.35</v>
       </c>
       <c r="O133" s="1">
         <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>298</v>
       </c>
       <c r="B134" t="s">
         <v>299</v>
       </c>
       <c r="C134" s="1">
-        <v>30097.0</v>
+        <v>28840.0</v>
       </c>
       <c r="D134" s="1">
-        <v>40.26</v>
+        <v>35.46</v>
       </c>
       <c r="E134" s="1">
-        <v>30.0269804299</v>
+        <v>30.0269805825</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>903722.03</v>
+        <v>865978.12</v>
       </c>
       <c r="I134" s="1">
-        <v>307983.19</v>
+        <v>156688.28</v>
       </c>
       <c r="J134" s="1">
-        <v>34.079415990335</v>
+        <v>18.09379202329</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1211705.22</v>
+        <v>1022666.4</v>
       </c>
       <c r="N134" s="1">
-        <v>1211705.22</v>
+        <v>1022666.4</v>
       </c>
       <c r="O134" s="1">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>300</v>
       </c>
       <c r="B135" t="s">
         <v>301</v>
       </c>
       <c r="C135" s="1">
         <v>1999.0</v>
       </c>
       <c r="D135" s="1">
-        <v>54.16</v>
+        <v>63.04</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>102908.52</v>
       </c>
       <c r="I135" s="1">
-        <v>5357.32</v>
+        <v>23108.44</v>
       </c>
       <c r="J135" s="1">
-        <v>5.2059052059052</v>
+        <v>22.455322455322</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>108265.84</v>
+        <v>126016.96</v>
       </c>
       <c r="N135" s="1">
-        <v>108265.84</v>
+        <v>126016.96</v>
       </c>
       <c r="O135" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>302</v>
       </c>
       <c r="B136" t="s">
         <v>303</v>
       </c>
       <c r="C136" s="1">
         <v>21249.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.2</v>
+        <v>9.852</v>
       </c>
       <c r="E136" s="1">
         <v>10.1845352722</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>216411.19</v>
       </c>
       <c r="I136" s="1">
-        <v>328.61</v>
+        <v>-7066.04</v>
       </c>
       <c r="J136" s="1">
-        <v>0.15184519802326</v>
+        <v>-3.2650991845662</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>216739.8</v>
+        <v>209345.15</v>
       </c>
       <c r="N136" s="1">
-        <v>216739.8</v>
+        <v>209345.15</v>
       </c>
       <c r="O136" s="1">
         <v>0.06</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>304</v>
       </c>
       <c r="B137" t="s">
         <v>305</v>
       </c>
       <c r="C137" s="1">
-        <v>1441.0</v>
+        <v>1381.0</v>
       </c>
       <c r="D137" s="1">
-        <v>232.8</v>
+        <v>239.5</v>
       </c>
       <c r="E137" s="1">
-        <v>254.7717557252</v>
+        <v>254.7717523534</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>367126.1</v>
+        <v>351839.79</v>
       </c>
       <c r="I137" s="1">
-        <v>-31661.3</v>
+        <v>-21090.29</v>
       </c>
       <c r="J137" s="1">
-        <v>-8.6240940102052</v>
+        <v>-5.994287911552</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>335464.8</v>
+        <v>330749.5</v>
       </c>
       <c r="N137" s="1">
-        <v>335464.8</v>
+        <v>330749.5</v>
       </c>
       <c r="O137" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>306</v>
       </c>
       <c r="B138" t="s">
         <v>307</v>
       </c>
       <c r="C138" s="1">
-        <v>1857.0</v>
+        <v>1779.0</v>
       </c>
       <c r="D138" s="1">
-        <v>239.0</v>
+        <v>251.7</v>
       </c>
       <c r="E138" s="1">
-        <v>252.5837910609</v>
+        <v>252.5837886453</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>469048.1</v>
+        <v>449346.56</v>
       </c>
       <c r="I138" s="1">
-        <v>-25225.1</v>
+        <v>-1572.26</v>
       </c>
       <c r="J138" s="1">
-        <v>-5.3779345870925</v>
+        <v>-0.34989919584563</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>443823.0</v>
+        <v>447774.3</v>
       </c>
       <c r="N138" s="1">
-        <v>443823.0</v>
+        <v>447774.3</v>
       </c>
       <c r="O138" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>308</v>
       </c>
       <c r="B139" t="s">
         <v>309</v>
       </c>
       <c r="C139" s="1">
         <v>5681.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.05</v>
+        <v>25.28</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>102371.62</v>
       </c>
       <c r="I139" s="1">
-        <v>-5510.57</v>
+        <v>41244.06</v>
       </c>
       <c r="J139" s="1">
-        <v>-5.3829078801332</v>
+        <v>40.288568257492</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>96861.05</v>
+        <v>143615.68</v>
       </c>
       <c r="N139" s="1">
-        <v>96861.05</v>
+        <v>143615.68</v>
       </c>
       <c r="O139" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>310</v>
       </c>
       <c r="B140" t="s">
         <v>311</v>
       </c>
       <c r="C140" s="1">
-        <v>7133.0</v>
+        <v>6835.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.95</v>
+        <v>99.34</v>
       </c>
       <c r="E140" s="1">
-        <v>104.2214061405</v>
+        <v>104.2214059985</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>743411.29</v>
+        <v>712353.31</v>
       </c>
       <c r="I140" s="1">
-        <v>-1935.94</v>
+        <v>-33364.41</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.26041304807195</v>
+        <v>-4.6836884915998</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>741475.35</v>
+        <v>678988.9</v>
       </c>
       <c r="N140" s="1">
-        <v>741475.35</v>
+        <v>678988.9</v>
       </c>
       <c r="O140" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>312</v>
       </c>
       <c r="B141" t="s">
         <v>313</v>
       </c>
       <c r="C141" s="1">
-        <v>26307.0</v>
+        <v>25208.0</v>
       </c>
       <c r="D141" s="1">
-        <v>64.01</v>
+        <v>74.24</v>
       </c>
       <c r="E141" s="1">
-        <v>66.4214433421</v>
+        <v>66.4214431926</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1747348.91</v>
+        <v>1674351.74</v>
       </c>
       <c r="I141" s="1">
-        <v>-63437.84</v>
+        <v>197090.18</v>
       </c>
       <c r="J141" s="1">
-        <v>-3.6305193334284</v>
+        <v>11.771133585109</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1683911.07</v>
+        <v>1871441.92</v>
       </c>
       <c r="N141" s="1">
-        <v>1683911.07</v>
+        <v>1871441.92</v>
       </c>
       <c r="O141" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>314</v>
       </c>
       <c r="B142" t="s">
         <v>315</v>
       </c>
       <c r="C142" s="1">
         <v>5746.0</v>
       </c>
       <c r="D142" s="1">
-        <v>22.16</v>
+        <v>21.24</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>121585.36</v>
       </c>
       <c r="I142" s="1">
-        <v>5746.0</v>
+        <v>459.68</v>
       </c>
       <c r="J142" s="1">
-        <v>4.7258979206049</v>
+        <v>0.37807183364839</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>127331.36</v>
+        <v>122045.04</v>
       </c>
       <c r="N142" s="1">
-        <v>127331.36</v>
+        <v>122045.04</v>
       </c>
       <c r="O142" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>316</v>
       </c>
       <c r="B143" t="s">
         <v>317</v>
       </c>
       <c r="C143" s="1">
-        <v>16345.0</v>
+        <v>15662.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.94</v>
+        <v>19.5</v>
       </c>
       <c r="E143" s="1">
-        <v>18.9961303151</v>
+        <v>18.9961301239</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>310491.75</v>
+        <v>297517.39</v>
       </c>
       <c r="I143" s="1">
-        <v>15427.55</v>
+        <v>7891.61</v>
       </c>
       <c r="J143" s="1">
-        <v>4.968747156728</v>
+        <v>2.652486968913</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>325919.3</v>
+        <v>305409.0</v>
       </c>
       <c r="N143" s="1">
-        <v>325919.3</v>
+        <v>305409.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>318</v>
       </c>
       <c r="B144" t="s">
         <v>319</v>
       </c>
       <c r="C144" s="1">
         <v>8247.0</v>
       </c>
       <c r="D144" s="1">
         <v>25.04</v>
       </c>
       <c r="E144" s="1">
         <v>26.9717279011</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
@@ -10908,12839 +10887,12889 @@
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
         <v>206504.88</v>
       </c>
       <c r="N144" s="1">
         <v>206504.88</v>
       </c>
       <c r="O144" s="1">
         <v>0.06</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>320</v>
       </c>
       <c r="B145" t="s">
         <v>321</v>
       </c>
       <c r="C145" s="1">
-        <v>26533.0</v>
+        <v>25425.0</v>
       </c>
       <c r="D145" s="1">
-        <v>25.17</v>
+        <v>23.92</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8515761505</v>
+        <v>19.8515760079</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>526721.87</v>
+        <v>504726.32</v>
       </c>
       <c r="I145" s="1">
-        <v>141113.74</v>
+        <v>103439.68</v>
       </c>
       <c r="J145" s="1">
-        <v>26.790939969893</v>
+        <v>20.494211595702</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>667835.61</v>
+        <v>608166.0</v>
       </c>
       <c r="N145" s="1">
-        <v>667835.61</v>
+        <v>608166.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>322</v>
       </c>
       <c r="B146" t="s">
         <v>323</v>
       </c>
       <c r="C146" s="1">
-        <v>11703.0</v>
+        <v>11214.0</v>
       </c>
       <c r="D146" s="1">
-        <v>65.2</v>
+        <v>57.55</v>
       </c>
       <c r="E146" s="1">
-        <v>60.5459454841</v>
+        <v>60.545945247</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>708569.2</v>
+        <v>678962.23</v>
       </c>
       <c r="I146" s="1">
-        <v>54466.4</v>
+        <v>-33596.53</v>
       </c>
       <c r="J146" s="1">
-        <v>7.6868144988521</v>
+        <v>-4.9482178117625</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>763035.6</v>
+        <v>645365.7</v>
       </c>
       <c r="N146" s="1">
-        <v>763035.6</v>
+        <v>645365.7</v>
       </c>
       <c r="O146" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>324</v>
       </c>
       <c r="B147" t="s">
         <v>325</v>
       </c>
       <c r="C147" s="1">
         <v>1282.0</v>
       </c>
       <c r="D147" s="1">
-        <v>78.2</v>
+        <v>76.9</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>105124.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-4871.6</v>
+        <v>-6538.2</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.6341463414634</v>
+        <v>-6.219512195122</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>100252.4</v>
+        <v>98585.8</v>
       </c>
       <c r="N147" s="1">
-        <v>100252.4</v>
+        <v>98585.8</v>
       </c>
       <c r="O147" s="1">
         <v>0.03</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>326</v>
       </c>
       <c r="B148" t="s">
         <v>327</v>
       </c>
       <c r="C148" s="1">
-        <v>4488.0</v>
+        <v>4301.0</v>
       </c>
       <c r="D148" s="1">
-        <v>127.6</v>
+        <v>125.05</v>
       </c>
       <c r="E148" s="1">
-        <v>101.6139928699</v>
+        <v>101.6139920949</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>456043.6</v>
+        <v>437041.78</v>
       </c>
       <c r="I148" s="1">
-        <v>116625.2</v>
+        <v>100798.27</v>
       </c>
       <c r="J148" s="1">
-        <v>25.573256592133</v>
+        <v>23.063760631764</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>572668.8</v>
+        <v>537840.05</v>
       </c>
       <c r="N148" s="1">
-        <v>572668.8</v>
+        <v>537840.05</v>
       </c>
       <c r="O148" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>328</v>
       </c>
       <c r="B149" t="s">
         <v>329</v>
       </c>
       <c r="C149" s="1">
         <v>3134.0</v>
       </c>
       <c r="D149" s="1">
-        <v>86.68</v>
+        <v>91.82</v>
       </c>
       <c r="E149" s="1">
         <v>100.5199744735</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>315029.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-43374.48</v>
+        <v>-27265.72</v>
       </c>
       <c r="J149" s="1">
-        <v>-13.768382399622</v>
+        <v>-8.6549708344867</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>271655.12</v>
+        <v>287763.88</v>
       </c>
       <c r="N149" s="1">
-        <v>271655.12</v>
+        <v>287763.88</v>
       </c>
       <c r="O149" s="1">
         <v>0.08</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>330</v>
       </c>
       <c r="B150" t="s">
         <v>331</v>
       </c>
       <c r="C150" s="1">
-        <v>20169.0</v>
+        <v>19326.0</v>
       </c>
       <c r="D150" s="1">
-        <v>22.96</v>
+        <v>21.43</v>
       </c>
       <c r="E150" s="1">
-        <v>37.6989756557</v>
+        <v>37.6989754735</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>760350.64</v>
+        <v>728570.4</v>
       </c>
       <c r="I150" s="1">
-        <v>-297270.4</v>
+        <v>-314414.22</v>
       </c>
       <c r="J150" s="1">
-        <v>-39.096488430654</v>
+        <v>-43.154953865817</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>463080.24</v>
+        <v>414156.18</v>
       </c>
       <c r="N150" s="1">
-        <v>463080.24</v>
+        <v>414156.18</v>
       </c>
       <c r="O150" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>332</v>
       </c>
       <c r="B151" t="s">
         <v>333</v>
       </c>
       <c r="C151" s="1">
-        <v>23856.0</v>
+        <v>22859.0</v>
       </c>
       <c r="D151" s="1">
-        <v>38.56</v>
+        <v>34.9</v>
       </c>
       <c r="E151" s="1">
-        <v>36.6613418008</v>
+        <v>36.6613417035</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>874592.97</v>
+        <v>838041.61</v>
       </c>
       <c r="I151" s="1">
-        <v>45294.39</v>
+        <v>-40262.51</v>
       </c>
       <c r="J151" s="1">
-        <v>5.1789108252265</v>
+        <v>-4.8043569101539</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>919887.36</v>
+        <v>797779.1</v>
       </c>
       <c r="N151" s="1">
-        <v>919887.36</v>
+        <v>797779.1</v>
       </c>
       <c r="O151" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>334</v>
       </c>
       <c r="B152" t="s">
         <v>335</v>
       </c>
       <c r="C152" s="1">
-        <v>17610.0</v>
+        <v>16874.0</v>
       </c>
       <c r="D152" s="1">
-        <v>24.44</v>
+        <v>24.2</v>
       </c>
       <c r="E152" s="1">
-        <v>30.6857058489</v>
+        <v>30.6857058196</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>540375.28</v>
+        <v>517790.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-109986.88</v>
+        <v>-109439.8</v>
       </c>
       <c r="J152" s="1">
-        <v>-20.353795606638</v>
+        <v>-21.135918651285</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>430388.4</v>
+        <v>408350.8</v>
       </c>
       <c r="N152" s="1">
-        <v>430388.4</v>
+        <v>408350.8</v>
       </c>
       <c r="O152" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>336</v>
       </c>
       <c r="B153" t="s">
         <v>337</v>
       </c>
       <c r="C153" s="1">
-        <v>11670.0</v>
+        <v>11183.0</v>
       </c>
       <c r="D153" s="1">
-        <v>66.42</v>
+        <v>61.02</v>
       </c>
       <c r="E153" s="1">
-        <v>114.8058808912</v>
+        <v>114.8058812483</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1339784.63</v>
+        <v>1283874.17</v>
       </c>
       <c r="I153" s="1">
-        <v>-564663.23</v>
+        <v>-601487.51</v>
       </c>
       <c r="J153" s="1">
-        <v>-42.145820854804</v>
+        <v>-46.849412820573</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>775121.4</v>
+        <v>682386.66</v>
       </c>
       <c r="N153" s="1">
-        <v>775121.4</v>
+        <v>682386.66</v>
       </c>
       <c r="O153" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>338</v>
       </c>
       <c r="B154" t="s">
         <v>339</v>
       </c>
       <c r="C154" s="1">
-        <v>737.0</v>
+        <v>727.0</v>
       </c>
       <c r="D154" s="1">
-        <v>256.25</v>
+        <v>265.85</v>
       </c>
       <c r="E154" s="1">
-        <v>247.646404342</v>
+        <v>250.244429161</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>634085.0</v>
+        <v>1134525.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>634085.0</v>
+        <v>1134525.0</v>
       </c>
       <c r="N154" s="1">
-        <v>634085.0</v>
+        <v>1134525.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>340</v>
       </c>
       <c r="B155" t="s">
         <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>61.0</v>
+        <v>58.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.68</v>
+        <v>116.11</v>
       </c>
       <c r="E155" s="1">
         <v>116.41</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-162070.0</v>
+        <v>-129900.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-162070.0</v>
+        <v>-129900.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-162070.0</v>
+        <v>-129900.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>342</v>
       </c>
       <c r="B156" t="s">
         <v>343</v>
       </c>
       <c r="C156" s="1">
-        <v>59.0</v>
+        <v>72.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.63</v>
+        <v>106.015</v>
       </c>
       <c r="E156" s="1">
-        <v>127.014761905</v>
+        <v>105.99</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>2127.82</v>
+        <v>4010.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>2127.82</v>
+        <v>4010.0</v>
       </c>
       <c r="N156" s="1">
-        <v>2127.82</v>
+        <v>4010.0</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>344</v>
       </c>
       <c r="B157" t="s">
         <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>-208.0</v>
+        <v>-15.0</v>
       </c>
       <c r="D157" s="1">
-        <v>5833.0</v>
+        <v>6064.0</v>
       </c>
       <c r="E157" s="1">
-        <v>5557.091869601</v>
+        <v>5560.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-573888.91</v>
+        <v>-75600.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-573888.91</v>
+        <v>-75600.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-573888.91</v>
+        <v>-75600.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.16</v>
+        <v>-0.02</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>346</v>
       </c>
       <c r="B158" t="s">
         <v>347</v>
       </c>
       <c r="C158" s="1">
         <v>-8.0</v>
       </c>
       <c r="D158" s="1">
-        <v>117.49</v>
+        <v>119.01</v>
       </c>
       <c r="E158" s="1">
         <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>19840.0</v>
+        <v>7680.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>19840.0</v>
+        <v>7680.0</v>
       </c>
       <c r="N158" s="1">
-        <v>19840.0</v>
+        <v>7680.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>348</v>
       </c>
       <c r="B159" t="s">
         <v>349</v>
       </c>
       <c r="C159" s="1">
-        <v>-44.0</v>
+        <v>-50.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.57</v>
+        <v>126.49</v>
       </c>
       <c r="E159" s="1">
-        <v>121.64</v>
+        <v>127.014761905</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>91080.0</v>
+        <v>42440.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>91080.0</v>
+        <v>42440.0</v>
       </c>
       <c r="N159" s="1">
-        <v>91080.0</v>
+        <v>42440.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>350</v>
       </c>
       <c r="B160" t="s">
         <v>351</v>
       </c>
       <c r="C160" s="1">
-        <v>-55.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D160" s="1">
-        <v>105.91</v>
+        <v>120.82</v>
       </c>
       <c r="E160" s="1">
-        <v>105.99</v>
+        <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>4400.0</v>
+        <v>36080.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>4400.0</v>
+        <v>36080.0</v>
       </c>
       <c r="N160" s="1">
-        <v>4400.0</v>
+        <v>36080.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>352</v>
       </c>
       <c r="B161" t="s">
         <v>353</v>
       </c>
       <c r="C161" s="1">
         <v>593000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.714</v>
+        <v>98.628</v>
       </c>
       <c r="E161" s="1">
         <v>99.52772344</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>590199.4</v>
       </c>
       <c r="I161" s="1">
-        <v>-10755.38</v>
+        <v>-5335.36</v>
       </c>
       <c r="J161" s="1">
-        <v>-1.8223298769873</v>
+        <v>-0.90399278616684</v>
       </c>
       <c r="K161">
-        <v>0.87</v>
+        <v>1.22</v>
       </c>
       <c r="L161" t="s">
         <v>354</v>
       </c>
       <c r="M161" s="1">
-        <v>579444.02</v>
+        <v>584864.04</v>
       </c>
       <c r="N161" s="1">
-        <v>584626.68</v>
+        <v>592107.98</v>
       </c>
       <c r="O161" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>355</v>
       </c>
       <c r="B162" t="s">
         <v>356</v>
       </c>
       <c r="C162" s="1">
         <v>300000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.588</v>
+        <v>102.182</v>
       </c>
       <c r="E162" s="1">
         <v>99.634</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>298902.0</v>
       </c>
       <c r="I162" s="1">
-        <v>5862.0</v>
+        <v>7644.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.9611779111548</v>
+        <v>2.5573599373708</v>
       </c>
       <c r="K162">
-        <v>3.43</v>
+        <v>3.85</v>
       </c>
       <c r="L162" t="s">
         <v>357</v>
       </c>
       <c r="M162" s="1">
-        <v>304764.0</v>
+        <v>306546.0</v>
       </c>
       <c r="N162" s="1">
-        <v>315048.25</v>
+        <v>318088.81</v>
       </c>
       <c r="O162" s="1">
         <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>358</v>
       </c>
       <c r="B163" t="s">
         <v>359</v>
       </c>
       <c r="C163" s="1">
         <v>500000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.28</v>
+        <v>101.932</v>
       </c>
       <c r="E163" s="1">
         <v>99.179</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>495895.0</v>
       </c>
       <c r="I163" s="1">
-        <v>10505.0</v>
+        <v>13765.0</v>
       </c>
       <c r="J163" s="1">
-        <v>2.1183919983061</v>
+        <v>2.7757892295748</v>
       </c>
       <c r="K163">
-        <v>1.09</v>
+        <v>1.47</v>
       </c>
       <c r="L163" t="s">
         <v>360</v>
       </c>
       <c r="M163" s="1">
-        <v>506400.0</v>
+        <v>509660.0</v>
       </c>
       <c r="N163" s="1">
-        <v>511867.47</v>
+        <v>516985.34</v>
       </c>
       <c r="O163" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>361</v>
       </c>
       <c r="B164" t="s">
         <v>362</v>
       </c>
       <c r="C164" s="1">
         <v>149000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>107.191</v>
+        <v>108.163</v>
       </c>
       <c r="E164" s="1">
         <v>99.188</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>147790.12</v>
       </c>
       <c r="I164" s="1">
-        <v>11924.47</v>
+        <v>13372.75</v>
       </c>
       <c r="J164" s="1">
-        <v>8.0685163527846</v>
+        <v>9.0484736056781</v>
       </c>
       <c r="K164">
-        <v>2.73</v>
+        <v>3.27</v>
       </c>
       <c r="L164" t="s">
         <v>363</v>
       </c>
       <c r="M164" s="1">
-        <v>159714.59</v>
+        <v>161162.87</v>
       </c>
       <c r="N164" s="1">
-        <v>163778.92</v>
+        <v>166030.88</v>
       </c>
       <c r="O164" s="1">
         <v>0.05</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>364</v>
       </c>
       <c r="B165" t="s">
         <v>365</v>
       </c>
       <c r="C165" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>101.593</v>
+        <v>101.147</v>
       </c>
       <c r="E165" s="1">
-        <v>99.89</v>
+        <v>99.847</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>399560.0</v>
+        <v>499235.0</v>
       </c>
       <c r="I165" s="1">
-        <v>6812.0</v>
+        <v>6500.0</v>
       </c>
       <c r="J165" s="1">
-        <v>1.7048753628992</v>
+        <v>1.3019920478332</v>
       </c>
       <c r="K165">
-        <v>4.57</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.07</v>
+      </c>
+      <c r="L165">
+        <v>335.62</v>
       </c>
       <c r="M165" s="1">
-        <v>406372.0</v>
+        <v>505735.0</v>
       </c>
       <c r="N165" s="1">
-        <v>424669.26</v>
+        <v>506070.62</v>
       </c>
       <c r="O165" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>366</v>
+      </c>
+      <c r="B166" t="s">
         <v>367</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>102.112</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>399560.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>8888.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>2.2244468915807</v>
+      </c>
+      <c r="K166">
+        <v>0.39</v>
+      </c>
+      <c r="L166" t="s">
         <v>368</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>400496.88</v>
+        <v>408448.0</v>
       </c>
       <c r="N166" s="1">
-        <v>406658.8</v>
+        <v>410019.23</v>
       </c>
       <c r="O166" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>369</v>
+      </c>
+      <c r="B167" t="s">
         <v>370</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>98.621</v>
+      </c>
+      <c r="E167" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>405266.4</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-2892.72</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-0.71378234168932</v>
+      </c>
+      <c r="K167">
+        <v>1.87</v>
+      </c>
+      <c r="L167" t="s">
         <v>371</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>388072.0</v>
+        <v>402373.68</v>
       </c>
       <c r="N167" s="1">
-        <v>393792.55</v>
+        <v>410002.72</v>
       </c>
       <c r="O167" s="1">
         <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>372</v>
+      </c>
+      <c r="B168" t="s">
         <v>373</v>
       </c>
-      <c r="B168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C168" s="1">
-        <v>413000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.426</v>
+        <v>97.513</v>
       </c>
       <c r="E168" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>412814.15</v>
+        <v>397012.0</v>
       </c>
       <c r="I168" s="1">
-        <v>1945.23</v>
+        <v>-6960.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.47121204542044</v>
+        <v>-1.7530956243136</v>
       </c>
       <c r="K168">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.23</v>
+      </c>
+      <c r="L168">
+        <v>920.55</v>
       </c>
       <c r="M168" s="1">
-        <v>414759.38</v>
+        <v>390052.0</v>
       </c>
       <c r="N168" s="1">
-        <v>416298.23</v>
+        <v>390972.55</v>
       </c>
       <c r="O168" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>374</v>
+      </c>
+      <c r="B169" t="s">
+        <v>375</v>
+      </c>
+      <c r="C169" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>94.057</v>
+      </c>
+      <c r="E169" s="1">
+        <v>93.76040684</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>246589.87</v>
+      </c>
+      <c r="I169" s="1">
+        <v>780.04</v>
+      </c>
+      <c r="J169" s="1">
+        <v>0.31633091821655</v>
+      </c>
+      <c r="K169">
+        <v>0.44</v>
+      </c>
+      <c r="L169" t="s">
         <v>376</v>
       </c>
-      <c r="B169" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>215356.32</v>
+        <v>247369.91</v>
       </c>
       <c r="N169" s="1">
-        <v>215356.32</v>
+        <v>248520.99</v>
       </c>
       <c r="O169" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>377</v>
+      </c>
+      <c r="B170" t="s">
         <v>378</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>101.09</v>
+      </c>
+      <c r="E170" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>412814.15</v>
+      </c>
+      <c r="I170" s="1">
+        <v>4687.55</v>
+      </c>
+      <c r="J170" s="1">
+        <v>1.135510979941</v>
+      </c>
+      <c r="K170">
+        <v>0.76</v>
+      </c>
+      <c r="L170" t="s">
         <v>379</v>
       </c>
-      <c r="C170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>304170.0</v>
+        <v>417501.7</v>
       </c>
       <c r="N170" s="1">
-        <v>315450.82</v>
+        <v>420624.66</v>
       </c>
       <c r="O170" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>380</v>
+      </c>
+      <c r="B171" t="s">
         <v>381</v>
       </c>
-      <c r="B171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C171" s="1">
-        <v>500000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>110.003</v>
+        <v>100.109</v>
       </c>
       <c r="E171" s="1">
-        <v>100.019</v>
+        <v>99.646</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>500095.0</v>
+        <v>215235.36</v>
       </c>
       <c r="I171" s="1">
-        <v>49920.0</v>
+        <v>1000.08</v>
       </c>
       <c r="J171" s="1">
-        <v>9.9821034003539</v>
+        <v>0.46464484274331</v>
       </c>
       <c r="K171">
-        <v>4.42</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>0.29</v>
+      </c>
+      <c r="L171">
+        <v>634.68</v>
       </c>
       <c r="M171" s="1">
-        <v>550015.0</v>
+        <v>216235.44</v>
       </c>
       <c r="N171" s="1">
-        <v>572114.29</v>
+        <v>216870.12</v>
       </c>
       <c r="O171" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>382</v>
+      </c>
+      <c r="B172" t="s">
+        <v>383</v>
+      </c>
+      <c r="C172" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>101.541</v>
+      </c>
+      <c r="E172" s="1">
+        <v>100.69583</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>302087.49</v>
+      </c>
+      <c r="I172" s="1">
+        <v>2535.51</v>
+      </c>
+      <c r="J172" s="1">
+        <v>0.83932969220275</v>
+      </c>
+      <c r="K172">
+        <v>4.19</v>
+      </c>
+      <c r="L172" t="s">
         <v>384</v>
       </c>
-      <c r="B172" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>207682.0</v>
+        <v>304623.0</v>
       </c>
       <c r="N172" s="1">
-        <v>217298.44</v>
+        <v>317198.34</v>
       </c>
       <c r="O172" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>385</v>
+      </c>
+      <c r="B173" t="s">
+        <v>386</v>
+      </c>
+      <c r="C173" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>110.61</v>
+      </c>
+      <c r="E173" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>500095.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>52955.0</v>
+      </c>
+      <c r="J173" s="1">
+        <v>10.588988092262</v>
+      </c>
+      <c r="K173">
+        <v>4.98</v>
+      </c>
+      <c r="L173" t="s">
         <v>387</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>293142.0</v>
+        <v>553050.0</v>
       </c>
       <c r="N173" s="1">
-        <v>301944.74</v>
+        <v>577941.62</v>
       </c>
       <c r="O173" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>388</v>
+      </c>
+      <c r="B174" t="s">
+        <v>389</v>
+      </c>
+      <c r="C174" s="1">
+        <v>535000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.354</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>532753.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>4140.9</v>
+      </c>
+      <c r="J174" s="1">
+        <v>0.77726451094597</v>
+      </c>
+      <c r="K174">
+        <v>0.28</v>
+      </c>
+      <c r="L174" t="s">
         <v>390</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>237136.77</v>
+        <v>536893.9</v>
       </c>
       <c r="N174" s="1">
-        <v>238795.71</v>
+        <v>538377.98</v>
       </c>
       <c r="O174" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B175" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C175" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.554</v>
+        <v>104.278</v>
       </c>
       <c r="E175" s="1">
-        <v>100.0</v>
+        <v>106.65</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>400000.0</v>
+        <v>213300.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-5784.0</v>
+        <v>-4744.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.446</v>
+        <v>-2.2240975152368</v>
       </c>
       <c r="K175">
-        <v>3.91</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>0.29</v>
+      </c>
+      <c r="L175">
+        <v>575.34</v>
       </c>
       <c r="M175" s="1">
-        <v>394216.0</v>
+        <v>208556.0</v>
       </c>
       <c r="N175" s="1">
-        <v>409865.32</v>
+        <v>209131.34</v>
       </c>
       <c r="O175" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B176" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C176" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.102</v>
+        <v>100.782</v>
       </c>
       <c r="E176" s="1">
-        <v>97.673</v>
+        <v>100.61</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>781384.0</v>
+        <v>301830.0</v>
       </c>
       <c r="I176" s="1">
-        <v>3432.0</v>
+        <v>516.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.43922066487156</v>
+        <v>0.17095716131597</v>
       </c>
       <c r="K176">
-        <v>3.36</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>0.21</v>
+      </c>
+      <c r="L176">
+        <v>623.84</v>
       </c>
       <c r="M176" s="1">
-        <v>784816.0</v>
+        <v>302346.0</v>
       </c>
       <c r="N176" s="1">
-        <v>811665.32</v>
+        <v>302969.84</v>
       </c>
       <c r="O176" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B177" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C177" s="1">
-        <v>500000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.094</v>
+        <v>99.01</v>
       </c>
       <c r="E177" s="1">
-        <v>100.3796</v>
+        <v>99.726</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>501898.0</v>
+        <v>240339.66</v>
       </c>
       <c r="I177" s="1">
-        <v>-1428.0</v>
+        <v>-1725.56</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.2845199622234</v>
+        <v>-0.71796723021078</v>
       </c>
       <c r="K177">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>523.56</v>
+        <v>1.05</v>
+      </c>
+      <c r="L177" t="s">
+        <v>397</v>
       </c>
       <c r="M177" s="1">
-        <v>500470.0</v>
+        <v>238614.1</v>
       </c>
       <c r="N177" s="1">
-        <v>500993.56</v>
+        <v>241139.65</v>
       </c>
       <c r="O177" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B178" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C178" s="1">
-        <v>261000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.1</v>
+        <v>99.298</v>
       </c>
       <c r="E178" s="1">
-        <v>100.99096552</v>
+        <v>100.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>263586.42</v>
+        <v>400000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-4935.42</v>
+        <v>-2808.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.8724105741108</v>
+        <v>-0.702</v>
       </c>
       <c r="K178">
-        <v>2.39</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.07</v>
+      </c>
+      <c r="L178">
+        <v>279.45</v>
       </c>
       <c r="M178" s="1">
-        <v>258651.0</v>
+        <v>397192.0</v>
       </c>
       <c r="N178" s="1">
-        <v>264886.03</v>
+        <v>397471.45</v>
       </c>
       <c r="O178" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="B179" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="C179" s="1">
-        <v>596000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>90.254</v>
+        <v>98.193</v>
       </c>
       <c r="E179" s="1">
-        <v>87.71275</v>
+        <v>97.673</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>522767.99</v>
+        <v>781384.0</v>
       </c>
       <c r="I179" s="1">
-        <v>15145.85</v>
+        <v>4160.0</v>
       </c>
       <c r="J179" s="1">
-        <v>2.8972412790615</v>
+        <v>0.5323886846928</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.19</v>
+      </c>
+      <c r="L179" t="s">
+        <v>402</v>
       </c>
       <c r="M179" s="1">
-        <v>537913.84</v>
+        <v>785544.0</v>
       </c>
       <c r="N179" s="1">
-        <v>537913.84</v>
+        <v>787078.25</v>
       </c>
       <c r="O179" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B180" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C180" s="1">
-        <v>2880000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>60.015</v>
+        <v>99.452</v>
       </c>
       <c r="E180" s="1">
-        <v>69.08037222</v>
+        <v>100.99096552</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1989514.72</v>
+        <v>263586.42</v>
       </c>
       <c r="I180" s="1">
-        <v>-261082.72</v>
+        <v>-4016.7</v>
       </c>
       <c r="J180" s="1">
-        <v>-13.122934823021</v>
+        <v>-1.5238645450703</v>
       </c>
       <c r="K180">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.7</v>
+      </c>
+      <c r="L180" t="s">
+        <v>405</v>
       </c>
       <c r="M180" s="1">
-        <v>1728432.0</v>
+        <v>259569.72</v>
       </c>
       <c r="N180" s="1">
-        <v>1728432.0</v>
+        <v>266625.14</v>
       </c>
       <c r="O180" s="1">
-        <v>0.49</v>
+        <v>0.07</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B181" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C181" s="1">
-        <v>458400.0</v>
+        <v>613000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.325</v>
+        <v>90.659</v>
       </c>
       <c r="E181" s="1">
-        <v>99.59599913</v>
+        <v>87.79130179</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>456548.06</v>
+        <v>538160.68</v>
       </c>
       <c r="I181" s="1">
-        <v>-5826.26</v>
+        <v>17578.99</v>
       </c>
       <c r="J181" s="1">
-        <v>-1.2761548039433</v>
+        <v>3.2664946833351</v>
       </c>
       <c r="K181">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>450721.8</v>
+        <v>555739.67</v>
       </c>
       <c r="N181" s="1">
-        <v>453204.07</v>
+        <v>555739.67</v>
       </c>
       <c r="O181" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B182" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C182" s="1">
-        <v>500000.0</v>
+        <v>3109000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>88.84</v>
+        <v>61.01</v>
       </c>
       <c r="E182" s="1">
-        <v>89.945602</v>
+        <v>68.43469122</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>449728.01</v>
+        <v>2127634.55</v>
       </c>
       <c r="I182" s="1">
-        <v>-5528.01</v>
+        <v>-230833.65</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.229189616186</v>
+        <v>-10.84930915415</v>
       </c>
       <c r="K182">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>444200.0</v>
+        <v>1896800.9</v>
       </c>
       <c r="N182" s="1">
-        <v>448023.63</v>
+        <v>1896800.9</v>
       </c>
       <c r="O182" s="1">
-        <v>0.13</v>
+        <v>0.53</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="B183" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="C183" s="1">
-        <v>266000.0</v>
+        <v>470300.0</v>
       </c>
       <c r="D183" s="1">
-        <v>89.141</v>
+        <v>98.888</v>
       </c>
       <c r="E183" s="1">
-        <v>84.29</v>
+        <v>99.57695088</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>224211.4</v>
+        <v>468310.4</v>
       </c>
       <c r="I183" s="1">
-        <v>12903.66</v>
+        <v>-3240.14</v>
       </c>
       <c r="J183" s="1">
-        <v>5.7551310950291</v>
+        <v>-0.6918787197551</v>
       </c>
       <c r="K183">
-        <v>1.5</v>
+        <v>0.82</v>
       </c>
       <c r="L183" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="M183" s="1">
-        <v>237115.06</v>
+        <v>465070.26</v>
       </c>
       <c r="N183" s="1">
-        <v>241105.06</v>
+        <v>468947.34</v>
       </c>
       <c r="O183" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="B184" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="C184" s="1">
-        <v>800000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>101.417</v>
+        <v>100.325</v>
       </c>
       <c r="E184" s="1">
-        <v>99.104</v>
+        <v>99.658</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>792832.0</v>
+        <v>388666.2</v>
       </c>
       <c r="I184" s="1">
-        <v>18504.0</v>
+        <v>2601.3</v>
       </c>
       <c r="J184" s="1">
-        <v>2.3339118501776</v>
+        <v>0.66928896827149</v>
       </c>
       <c r="K184">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>0.04</v>
+      </c>
+      <c r="L184">
+        <v>142.19</v>
       </c>
       <c r="M184" s="1">
-        <v>811336.0</v>
+        <v>391267.5</v>
       </c>
       <c r="N184" s="1">
-        <v>819916.82</v>
+        <v>391409.69</v>
       </c>
       <c r="O184" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="B185" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="C185" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>103.69</v>
+        <v>92.227</v>
       </c>
       <c r="E185" s="1">
-        <v>105.76</v>
+        <v>91.61</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>423040.0</v>
+        <v>274830.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-8280.0</v>
+        <v>1851.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-1.9572617246596</v>
+        <v>0.67350725903286</v>
       </c>
       <c r="K185">
-        <v>1.06</v>
+        <v>0.74</v>
       </c>
       <c r="L185" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="M185" s="1">
-        <v>414760.0</v>
+        <v>276681.0</v>
       </c>
       <c r="N185" s="1">
-        <v>418980.55</v>
+        <v>278900.18</v>
       </c>
       <c r="O185" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="B186" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C186" s="1">
-        <v>396000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.99</v>
+        <v>104.316</v>
       </c>
       <c r="E186" s="1">
-        <v>99.607</v>
+        <v>105.76</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>394443.72</v>
+        <v>423040.0</v>
       </c>
       <c r="I186" s="1">
-        <v>1516.68</v>
+        <v>-5776.0</v>
       </c>
       <c r="J186" s="1">
-        <v>0.38451112873593</v>
+        <v>-1.3653555219365</v>
       </c>
       <c r="K186">
-        <v>0.9</v>
+        <v>1.52</v>
       </c>
       <c r="L186" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="M186" s="1">
-        <v>395960.4</v>
+        <v>417264.0</v>
       </c>
       <c r="N186" s="1">
-        <v>399512.19</v>
+        <v>423354.41</v>
       </c>
       <c r="O186" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="B187" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="C187" s="1">
-        <v>300000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.1</v>
+        <v>100.305</v>
       </c>
       <c r="E187" s="1">
-        <v>99.991</v>
+        <v>99.607</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>299973.0</v>
+        <v>394443.72</v>
       </c>
       <c r="I187" s="1">
-        <v>-2673.0</v>
+        <v>2764.08</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.89108019721775</v>
+        <v>0.70075396307488</v>
       </c>
       <c r="K187">
-        <v>3.06</v>
+        <v>1.22</v>
       </c>
       <c r="L187" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="M187" s="1">
-        <v>297300.0</v>
+        <v>397207.8</v>
       </c>
       <c r="N187" s="1">
-        <v>306476.71</v>
+        <v>402041.17</v>
       </c>
       <c r="O187" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="B188" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="C188" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.242</v>
+        <v>99.533</v>
       </c>
       <c r="E188" s="1">
-        <v>99.834</v>
+        <v>99.991</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>599004.0</v>
+        <v>299973.0</v>
       </c>
       <c r="I188" s="1">
-        <v>2448.0</v>
+        <v>-1374.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.40867840615422</v>
+        <v>-0.45804122371013</v>
       </c>
       <c r="K188">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>419.18</v>
+        <v>3.39</v>
+      </c>
+      <c r="L188" t="s">
+        <v>426</v>
       </c>
       <c r="M188" s="1">
-        <v>601452.0</v>
+        <v>298599.0</v>
       </c>
       <c r="N188" s="1">
-        <v>601871.18</v>
+        <v>308782.56</v>
       </c>
       <c r="O188" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B189" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="C189" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>94.429</v>
+        <v>100.928</v>
       </c>
       <c r="E189" s="1">
-        <v>91.473</v>
+        <v>99.834</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>274419.0</v>
+        <v>599004.0</v>
       </c>
       <c r="I189" s="1">
-        <v>8868.0</v>
+        <v>6564.0</v>
       </c>
       <c r="J189" s="1">
-        <v>3.2315546664043</v>
+        <v>1.095819059639</v>
       </c>
       <c r="K189">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="L189" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="M189" s="1">
-        <v>283287.0</v>
+        <v>605568.0</v>
       </c>
       <c r="N189" s="1">
-        <v>284540.75</v>
+        <v>608432.38</v>
       </c>
       <c r="O189" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="B190" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="C190" s="1">
-        <v>1243000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>88.834</v>
+        <v>94.848</v>
       </c>
       <c r="E190" s="1">
-        <v>87.9490531</v>
+        <v>91.473</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>1093206.73</v>
+        <v>274419.0</v>
       </c>
       <c r="I190" s="1">
-        <v>10999.89</v>
+        <v>10125.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.0062040141301</v>
+        <v>3.6896133285232</v>
       </c>
       <c r="K190">
-        <v>1.02</v>
+        <v>0.47</v>
       </c>
       <c r="L190" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="M190" s="1">
-        <v>1104206.62</v>
+        <v>284544.0</v>
       </c>
       <c r="N190" s="1">
-        <v>1116928.74</v>
+        <v>285964.6</v>
       </c>
       <c r="O190" s="1">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B191" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="C191" s="1">
-        <v>498000.0</v>
+        <v>1243000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.005</v>
+        <v>89.507</v>
       </c>
       <c r="E191" s="1">
-        <v>99.298</v>
+        <v>87.9490531</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>494504.04</v>
+        <v>1093206.73</v>
       </c>
       <c r="I191" s="1">
-        <v>3520.86</v>
+        <v>19365.28</v>
       </c>
       <c r="J191" s="1">
-        <v>0.71199822755745</v>
+        <v>1.7714197569933</v>
       </c>
       <c r="K191">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>0.03</v>
+      </c>
+      <c r="L191">
+        <v>337.76</v>
       </c>
       <c r="M191" s="1">
-        <v>498024.9</v>
+        <v>1112572.01</v>
       </c>
       <c r="N191" s="1">
-        <v>499399.52</v>
+        <v>1112909.77</v>
       </c>
       <c r="O191" s="1">
-        <v>0.14</v>
+        <v>0.31</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="B192" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="C192" s="1">
-        <v>622000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.798</v>
+        <v>101.123</v>
       </c>
       <c r="E192" s="1">
-        <v>99.459</v>
+        <v>99.298</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>618634.98</v>
+        <v>494504.04</v>
       </c>
       <c r="I192" s="1">
-        <v>-4111.42</v>
+        <v>9088.5</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.66459546144643</v>
+        <v>1.8379020725493</v>
       </c>
       <c r="K192">
-        <v>0.97</v>
+        <v>0.65</v>
       </c>
       <c r="L192" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="M192" s="1">
-        <v>614523.56</v>
+        <v>503592.54</v>
       </c>
       <c r="N192" s="1">
-        <v>620560.37</v>
+        <v>506817.6</v>
       </c>
       <c r="O192" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="B193" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="C193" s="1">
-        <v>600000.0</v>
+        <v>622000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.212</v>
+        <v>99.31</v>
       </c>
       <c r="E193" s="1">
-        <v>99.292</v>
+        <v>99.459</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>595752.0</v>
+        <v>618634.98</v>
       </c>
       <c r="I193" s="1">
-        <v>-6480.0</v>
+        <v>-926.78</v>
       </c>
       <c r="J193" s="1">
-        <v>-1.0877009225315</v>
+        <v>-0.14981047466795</v>
       </c>
       <c r="K193">
-        <v>0.93</v>
+        <v>1.28</v>
       </c>
       <c r="L193" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="M193" s="1">
-        <v>589272.0</v>
+        <v>617708.2</v>
       </c>
       <c r="N193" s="1">
-        <v>594852.82</v>
+        <v>625683.43</v>
       </c>
       <c r="O193" s="1">
         <v>0.17</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="B194" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="C194" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>103.634</v>
+        <v>98.927</v>
       </c>
       <c r="E194" s="1">
-        <v>105.478</v>
+        <v>99.292</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>210956.0</v>
+        <v>595752.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-3688.0</v>
+        <v>-2190.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.7482318587762</v>
+        <v>-0.3676026265963</v>
       </c>
       <c r="K194">
-        <v>4.52</v>
+        <v>1.27</v>
       </c>
       <c r="L194" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="M194" s="1">
-        <v>207268.0</v>
+        <v>593562.0</v>
       </c>
       <c r="N194" s="1">
-        <v>216314.77</v>
+        <v>601156.52</v>
       </c>
       <c r="O194" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="B195" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="C195" s="1">
         <v>200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.211</v>
+        <v>104.208</v>
       </c>
       <c r="E195" s="1">
-        <v>99.74</v>
+        <v>105.478</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>199480.0</v>
+        <v>210956.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-3058.0</v>
+        <v>-2540.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.5329857629838</v>
+        <v>-1.2040425491572</v>
       </c>
       <c r="K195">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.03</v>
+      </c>
+      <c r="L195">
+        <v>54.5</v>
       </c>
       <c r="M195" s="1">
-        <v>196422.0</v>
+        <v>208416.0</v>
       </c>
       <c r="N195" s="1">
-        <v>200823.37</v>
+        <v>208470.5</v>
       </c>
       <c r="O195" s="1">
         <v>0.06</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="B196" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="C196" s="1">
         <v>800000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.868</v>
+        <v>99.437</v>
       </c>
       <c r="E196" s="1">
         <v>99.933</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>799464.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-8520.0</v>
+        <v>-3968.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.065714028399</v>
+        <v>-0.49633254280368</v>
       </c>
       <c r="K196">
-        <v>0.62</v>
+        <v>0.94</v>
       </c>
       <c r="L196" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="M196" s="1">
-        <v>790944.0</v>
+        <v>795496.0</v>
       </c>
       <c r="N196" s="1">
-        <v>795900.16</v>
+        <v>803041.21</v>
       </c>
       <c r="O196" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="B197" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="C197" s="1">
         <v>300000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.573</v>
+        <v>99.924</v>
       </c>
       <c r="E197" s="1">
         <v>100.91</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>302730.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-4011.0</v>
+        <v>-2958.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.3249430185314</v>
+        <v>-0.97710831433951</v>
       </c>
       <c r="K197">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.05</v>
+      </c>
+      <c r="L197">
+        <v>138.7</v>
       </c>
       <c r="M197" s="1">
-        <v>298719.0</v>
+        <v>299772.0</v>
       </c>
       <c r="N197" s="1">
-        <v>308011.81</v>
+        <v>299910.7</v>
       </c>
       <c r="O197" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="B198" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="C198" s="1">
-        <v>1732709.34</v>
+        <v>334759.16</v>
       </c>
       <c r="D198" s="1">
-        <v>89.383</v>
+        <v>96.455</v>
       </c>
       <c r="E198" s="1">
-        <v>88.85475102</v>
+        <v>96.6906447</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1539594.57</v>
+        <v>323680.79</v>
       </c>
       <c r="I198" s="1">
-        <v>9153.02</v>
+        <v>-788.84</v>
       </c>
       <c r="J198" s="1">
-        <v>0.5945084620557</v>
+        <v>-0.24370924205913</v>
       </c>
       <c r="K198">
-        <v>0.08</v>
+        <v>0.76</v>
       </c>
       <c r="L198" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="M198" s="1">
-        <v>1548747.59</v>
+        <v>322891.95</v>
       </c>
       <c r="N198" s="1">
-        <v>1550219.21</v>
+        <v>325423.28</v>
       </c>
       <c r="O198" s="1">
-        <v>0.44</v>
+        <v>0.09</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="B199" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="C199" s="1">
-        <v>327759.16</v>
+        <v>2218282.52</v>
       </c>
       <c r="D199" s="1">
-        <v>96.226</v>
+        <v>98.487</v>
       </c>
       <c r="E199" s="1">
-        <v>96.69544247</v>
+        <v>103.94137533</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>316928.17</v>
+        <v>2305713.36</v>
       </c>
       <c r="I199" s="1">
-        <v>-1538.64</v>
+        <v>-120993.46</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.48548540194455</v>
+        <v>-5.2475499382976</v>
       </c>
       <c r="K199">
-        <v>0.68</v>
+        <v>2.84</v>
       </c>
       <c r="L199" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="M199" s="1">
-        <v>315389.53</v>
+        <v>2184719.9</v>
       </c>
       <c r="N199" s="1">
-        <v>317616.5</v>
+        <v>2247621.89</v>
       </c>
       <c r="O199" s="1">
-        <v>0.09</v>
+        <v>0.63</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="B200" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="C200" s="1">
-        <v>2161015.52</v>
+        <v>1778139.0</v>
       </c>
       <c r="D200" s="1">
-        <v>97.799</v>
+        <v>100.861</v>
       </c>
       <c r="E200" s="1">
-        <v>104.08772909</v>
+        <v>99.92819515</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>2249351.98</v>
+        <v>1776862.21</v>
       </c>
       <c r="I200" s="1">
-        <v>-135900.41</v>
+        <v>16586.57</v>
       </c>
       <c r="J200" s="1">
-        <v>-6.0417583023178</v>
+        <v>0.93347530870162</v>
       </c>
       <c r="K200">
-        <v>2.55</v>
+        <v>0.1</v>
       </c>
       <c r="L200" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="M200" s="1">
-        <v>2113451.57</v>
+        <v>1793448.78</v>
       </c>
       <c r="N200" s="1">
-        <v>2168513.06</v>
+        <v>1795261.02</v>
       </c>
       <c r="O200" s="1">
-        <v>0.62</v>
+        <v>0.5</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="B201" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="C201" s="1">
-        <v>2545137.11</v>
+        <v>2613052.11</v>
       </c>
       <c r="D201" s="1">
-        <v>103.77</v>
+        <v>104.603</v>
       </c>
       <c r="E201" s="1">
-        <v>122.46564744</v>
+        <v>122.00077212</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>3116918.64</v>
+        <v>3187943.75</v>
       </c>
       <c r="I201" s="1">
-        <v>-475829.86</v>
+        <v>-454612.86</v>
       </c>
       <c r="J201" s="1">
-        <v>-15.266034021344</v>
+        <v>-14.26037896685</v>
       </c>
       <c r="K201">
-        <v>0.36</v>
+        <v>0.77</v>
       </c>
       <c r="L201" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="M201" s="1">
-        <v>2641088.78</v>
+        <v>2733330.89</v>
       </c>
       <c r="N201" s="1">
-        <v>2650275.68</v>
+        <v>2753412.02</v>
       </c>
       <c r="O201" s="1">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="B202" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="C202" s="1">
         <v>405000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>98.335</v>
+        <v>99.03</v>
       </c>
       <c r="E202" s="1">
         <v>100.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
         <v>405000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-6743.25</v>
+        <v>-3928.5</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.665</v>
+        <v>-0.97</v>
       </c>
       <c r="K202">
-        <v>1.56</v>
+        <v>1.88</v>
       </c>
       <c r="L202" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="M202" s="1">
-        <v>398256.75</v>
+        <v>401071.5</v>
       </c>
       <c r="N202" s="1">
-        <v>404563.07</v>
+        <v>408683.86</v>
       </c>
       <c r="O202" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="B203" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="C203" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>105.144</v>
+        <v>101.438</v>
       </c>
       <c r="E203" s="1">
-        <v>99.922</v>
+        <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>199844.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>10444.0</v>
+        <v>4314.0</v>
       </c>
       <c r="J203" s="1">
-        <v>5.2260763395448</v>
+        <v>1.438</v>
       </c>
       <c r="K203">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>0.07</v>
+      </c>
+      <c r="L203">
+        <v>217.68</v>
       </c>
       <c r="M203" s="1">
-        <v>210288.0</v>
+        <v>304314.0</v>
       </c>
       <c r="N203" s="1">
-        <v>214608.55</v>
+        <v>304531.68</v>
       </c>
       <c r="O203" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
       <c r="B204" t="s">
-        <v>477</v>
+        <v>469</v>
       </c>
       <c r="C204" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.794</v>
+        <v>105.632</v>
       </c>
       <c r="E204" s="1">
-        <v>100.028</v>
+        <v>99.922</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>500140.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-6170.0</v>
+        <v>11420.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-1.2336545767185</v>
+        <v>5.7144572766758</v>
       </c>
       <c r="K204">
-        <v>1.03</v>
+        <v>2.62</v>
       </c>
       <c r="L204" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="M204" s="1">
-        <v>493970.0</v>
+        <v>211264.0</v>
       </c>
       <c r="N204" s="1">
-        <v>499095.76</v>
+        <v>216495.51</v>
       </c>
       <c r="O204" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="B205" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="C205" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>105.648</v>
+        <v>99.428</v>
       </c>
       <c r="E205" s="1">
-        <v>107.84</v>
+        <v>100.028</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>215680.0</v>
+        <v>500140.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-4384.0</v>
+        <v>-3000.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.0326409495549</v>
+        <v>-0.59983204702683</v>
       </c>
       <c r="K205">
-        <v>2.13</v>
+        <v>1.39</v>
       </c>
       <c r="L205" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="M205" s="1">
-        <v>211296.0</v>
+        <v>497140.0</v>
       </c>
       <c r="N205" s="1">
-        <v>215564.49</v>
+        <v>504077.9</v>
       </c>
       <c r="O205" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="B206" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="C206" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>103.337</v>
+        <v>106.259</v>
       </c>
       <c r="E206" s="1">
-        <v>105.68</v>
+        <v>107.84</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>422720.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-9372.0</v>
+        <v>-3162.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-2.2170704012112</v>
+        <v>-1.4660608308605</v>
       </c>
       <c r="K206">
-        <v>0.72</v>
+        <v>2.59</v>
       </c>
       <c r="L206" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="M206" s="1">
-        <v>413348.0</v>
+        <v>212518.0</v>
       </c>
       <c r="N206" s="1">
-        <v>416237.04</v>
+        <v>217697.45</v>
       </c>
       <c r="O206" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="B207" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="C207" s="1">
         <v>200000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>89.385</v>
+        <v>90.006</v>
       </c>
       <c r="E207" s="1">
         <v>87.708</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
         <v>175416.0</v>
       </c>
       <c r="I207" s="1">
-        <v>3354.0</v>
+        <v>4596.0</v>
       </c>
       <c r="J207" s="1">
-        <v>1.9120262689834</v>
+        <v>2.6200574634013</v>
       </c>
       <c r="K207">
-        <v>1.15</v>
+        <v>1.35</v>
       </c>
       <c r="L207" t="s">
-        <v>487</v>
+        <v>479</v>
       </c>
       <c r="M207" s="1">
-        <v>178770.0</v>
+        <v>180012.0</v>
       </c>
       <c r="N207" s="1">
-        <v>181063.84</v>
+        <v>182713.37</v>
       </c>
       <c r="O207" s="1">
         <v>0.05</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="B208" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="C208" s="1">
-        <v>409000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>98.242</v>
+        <v>100.971</v>
       </c>
       <c r="E208" s="1">
-        <v>99.528</v>
+        <v>100.34</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>407069.52</v>
+        <v>401360.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-5259.74</v>
+        <v>2524.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-1.2920987058918</v>
+        <v>0.62886186964321</v>
       </c>
       <c r="K208">
-        <v>1.5</v>
+        <v>1.46</v>
       </c>
       <c r="L208" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
       <c r="M208" s="1">
-        <v>401809.78</v>
+        <v>403884.0</v>
       </c>
       <c r="N208" s="1">
-        <v>407936.38</v>
+        <v>409714.14</v>
       </c>
       <c r="O208" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>491</v>
+        <v>483</v>
       </c>
       <c r="B209" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="C209" s="1">
-        <v>400000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>97.588</v>
+        <v>98.665</v>
       </c>
       <c r="E209" s="1">
-        <v>99.46</v>
+        <v>99.528</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>397840.0</v>
+        <v>407069.52</v>
       </c>
       <c r="I209" s="1">
-        <v>-7488.0</v>
+        <v>-3529.67</v>
       </c>
       <c r="J209" s="1">
-        <v>-1.882163683893</v>
+        <v>-0.86709267743751</v>
       </c>
       <c r="K209">
-        <v>1.93</v>
+        <v>1.82</v>
       </c>
       <c r="L209" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="M209" s="1">
-        <v>390352.0</v>
+        <v>403539.85</v>
       </c>
       <c r="N209" s="1">
-        <v>398082.14</v>
+        <v>410990.09</v>
       </c>
       <c r="O209" s="1">
         <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>494</v>
+        <v>486</v>
       </c>
       <c r="B210" t="s">
-        <v>495</v>
+        <v>487</v>
       </c>
       <c r="C210" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>98.035</v>
+        <v>98.282</v>
       </c>
       <c r="E210" s="1">
-        <v>100.45</v>
+        <v>99.46</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>301350.0</v>
+        <v>397840.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-7245.0</v>
+        <v>-4712.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-2.404181184669</v>
+        <v>-1.1843957369797</v>
       </c>
       <c r="K210">
-        <v>1.75</v>
+        <v>2.26</v>
       </c>
       <c r="L210" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="M210" s="1">
-        <v>294105.0</v>
+        <v>393128.0</v>
       </c>
       <c r="N210" s="1">
-        <v>299360.14</v>
+        <v>402152.66</v>
       </c>
       <c r="O210" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="B211" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="C211" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>95.851</v>
+        <v>98.918</v>
       </c>
       <c r="E211" s="1">
-        <v>99.077</v>
+        <v>100.45</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>396308.0</v>
+        <v>301350.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-12904.0</v>
+        <v>-4596.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-3.2560533726294</v>
+        <v>-1.5251368840219</v>
       </c>
       <c r="K211">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>0.2</v>
+      </c>
+      <c r="L211">
+        <v>605.14</v>
       </c>
       <c r="M211" s="1">
-        <v>383404.0</v>
+        <v>296754.0</v>
       </c>
       <c r="N211" s="1">
-        <v>391650.58</v>
+        <v>297359.14</v>
       </c>
       <c r="O211" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="B212" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="C212" s="1">
         <v>400000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>93.659</v>
+        <v>96.558</v>
       </c>
       <c r="E212" s="1">
-        <v>92.4576925</v>
+        <v>99.077</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>369830.77</v>
+        <v>396308.0</v>
       </c>
       <c r="I212" s="1">
-        <v>4805.23</v>
+        <v>-10076.0</v>
       </c>
       <c r="J212" s="1">
-        <v>1.2993050848635</v>
+        <v>-2.5424669701343</v>
       </c>
       <c r="K212">
-        <v>0.53</v>
+        <v>2.4</v>
       </c>
       <c r="L212" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="M212" s="1">
-        <v>374636.0</v>
+        <v>386232.0</v>
       </c>
       <c r="N212" s="1">
-        <v>376774.36</v>
+        <v>395821.04</v>
       </c>
       <c r="O212" s="1">
         <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="B213" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="C213" s="1">
-        <v>443000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>103.432</v>
+        <v>93.75</v>
       </c>
       <c r="E213" s="1">
-        <v>99.953</v>
+        <v>92.4576925</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>442791.79</v>
+        <v>369830.77</v>
       </c>
       <c r="I213" s="1">
-        <v>15411.97</v>
+        <v>5169.23</v>
       </c>
       <c r="J213" s="1">
-        <v>3.4806358988725</v>
+        <v>1.3977284799748</v>
       </c>
       <c r="K213">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="L213" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="M213" s="1">
-        <v>458203.76</v>
+        <v>375000.0</v>
       </c>
       <c r="N213" s="1">
-        <v>460048.58</v>
+        <v>377473.97</v>
       </c>
       <c r="O213" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="B214" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="C214" s="1">
-        <v>300000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>103.873</v>
+        <v>103.853</v>
       </c>
       <c r="E214" s="1">
-        <v>99.961</v>
+        <v>99.953</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>299883.0</v>
+        <v>442791.79</v>
       </c>
       <c r="I214" s="1">
-        <v>11736.0</v>
+        <v>17277.0</v>
       </c>
       <c r="J214" s="1">
-        <v>3.9135262752473</v>
+        <v>3.9018338619151</v>
       </c>
       <c r="K214">
-        <v>3.82</v>
+        <v>0.87</v>
       </c>
       <c r="L214" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="M214" s="1">
-        <v>311619.0</v>
+        <v>460068.79</v>
       </c>
       <c r="N214" s="1">
-        <v>323078.59</v>
+        <v>463931.39</v>
       </c>
       <c r="O214" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="B215" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="C215" s="1">
         <v>366000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>101.698</v>
+        <v>102.285</v>
       </c>
       <c r="E215" s="1">
         <v>99.943</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
         <v>365791.38</v>
       </c>
       <c r="I215" s="1">
-        <v>6423.3</v>
+        <v>8571.72</v>
       </c>
       <c r="J215" s="1">
-        <v>1.7560009205247</v>
+        <v>2.3433357013498</v>
       </c>
       <c r="K215">
-        <v>0.3</v>
+        <v>0.68</v>
       </c>
       <c r="L215" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="M215" s="1">
-        <v>372214.68</v>
+        <v>374363.1</v>
       </c>
       <c r="N215" s="1">
-        <v>373297.64</v>
+        <v>376849.89</v>
       </c>
       <c r="O215" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="B216" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="C216" s="1">
         <v>380000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>97.898</v>
+        <v>98.436</v>
       </c>
       <c r="E216" s="1">
         <v>99.702</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
         <v>378867.6</v>
       </c>
       <c r="I216" s="1">
-        <v>-6855.2</v>
+        <v>-4810.8</v>
       </c>
       <c r="J216" s="1">
-        <v>-1.8093919881246</v>
+        <v>-1.2697839561894</v>
       </c>
       <c r="K216">
-        <v>1.91</v>
+        <v>2.22</v>
       </c>
       <c r="L216" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="M216" s="1">
-        <v>372012.4</v>
+        <v>374056.8</v>
       </c>
       <c r="N216" s="1">
-        <v>379253.22</v>
+        <v>382481.87</v>
       </c>
       <c r="O216" s="1">
         <v>0.11</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="B217" t="s">
-        <v>516</v>
+        <v>507</v>
       </c>
       <c r="C217" s="1">
-        <v>350000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>96.807</v>
+        <v>101.951</v>
       </c>
       <c r="E217" s="1">
-        <v>99.3</v>
+        <v>99.611</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>347550.0</v>
+        <v>298833.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-8725.5</v>
+        <v>7020.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-2.5105740181269</v>
+        <v>2.3491381473934</v>
       </c>
       <c r="K217">
-        <v>2.08</v>
+        <v>3.52</v>
       </c>
       <c r="L217" t="s">
-        <v>517</v>
+        <v>508</v>
       </c>
       <c r="M217" s="1">
-        <v>338824.5</v>
+        <v>305853.0</v>
       </c>
       <c r="N217" s="1">
-        <v>346109.29</v>
+        <v>316406.42</v>
       </c>
       <c r="O217" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>518</v>
+        <v>509</v>
       </c>
       <c r="B218" t="s">
-        <v>519</v>
+        <v>510</v>
       </c>
       <c r="C218" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>101.372</v>
+        <v>99.312</v>
       </c>
       <c r="E218" s="1">
-        <v>99.611</v>
+        <v>99.438</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>298833.0</v>
+        <v>596628.0</v>
       </c>
       <c r="I218" s="1">
-        <v>5283.0</v>
+        <v>-756.0</v>
       </c>
       <c r="J218" s="1">
-        <v>1.7678770416922</v>
+        <v>-0.12671212212635</v>
       </c>
       <c r="K218">
-        <v>3.13</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>0.15</v>
+      </c>
+      <c r="L218">
+        <v>873.29</v>
       </c>
       <c r="M218" s="1">
-        <v>304116.0</v>
+        <v>595872.0</v>
       </c>
       <c r="N218" s="1">
-        <v>313518.74</v>
+        <v>596745.29</v>
       </c>
       <c r="O218" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>521</v>
+        <v>511</v>
       </c>
       <c r="B219" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="C219" s="1">
         <v>600000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.089</v>
+        <v>100.361</v>
       </c>
       <c r="E219" s="1">
-        <v>99.438</v>
+        <v>101.24842833</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>596628.0</v>
+        <v>607490.57</v>
       </c>
       <c r="I219" s="1">
-        <v>-2094.0</v>
+        <v>-5324.57</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.35097246525473</v>
+        <v>-0.87648603335522</v>
       </c>
       <c r="K219">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>0.11</v>
+      </c>
+      <c r="L219">
+        <v>678.08</v>
       </c>
       <c r="M219" s="1">
-        <v>594534.0</v>
+        <v>602166.0</v>
       </c>
       <c r="N219" s="1">
-        <v>612359.34</v>
+        <v>602844.08</v>
       </c>
       <c r="O219" s="1">
         <v>0.17</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="B220" t="s">
-        <v>525</v>
+        <v>514</v>
       </c>
       <c r="C220" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.22</v>
+        <v>104.431</v>
       </c>
       <c r="E220" s="1">
-        <v>101.24842833</v>
+        <v>99.661</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>607490.57</v>
+        <v>398644.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-6170.57</v>
+        <v>19080.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-1.0157474543185</v>
+        <v>4.7862253037798</v>
       </c>
       <c r="K220">
-        <v>3.84</v>
+        <v>4.59</v>
       </c>
       <c r="L220" t="s">
-        <v>526</v>
+        <v>515</v>
       </c>
       <c r="M220" s="1">
-        <v>601320.0</v>
+        <v>417724.0</v>
       </c>
       <c r="N220" s="1">
-        <v>624374.79</v>
+        <v>436071.95</v>
       </c>
       <c r="O220" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>527</v>
+        <v>516</v>
       </c>
       <c r="B221" t="s">
-        <v>528</v>
+        <v>517</v>
       </c>
       <c r="C221" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>104.004</v>
+        <v>101.806</v>
       </c>
       <c r="E221" s="1">
-        <v>99.661</v>
+        <v>98.6</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>398644.0</v>
+        <v>986000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>17372.0</v>
+        <v>32060.0</v>
       </c>
       <c r="J221" s="1">
-        <v>4.3577728499614</v>
+        <v>3.2515212981744</v>
       </c>
       <c r="K221">
-        <v>4.14</v>
+        <v>0.58</v>
       </c>
       <c r="L221" t="s">
-        <v>529</v>
+        <v>518</v>
       </c>
       <c r="M221" s="1">
-        <v>416016.0</v>
+        <v>1018060.0</v>
       </c>
       <c r="N221" s="1">
-        <v>432589.97</v>
+        <v>1023813.42</v>
       </c>
       <c r="O221" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>530</v>
+        <v>519</v>
       </c>
       <c r="B222" t="s">
-        <v>531</v>
+        <v>520</v>
       </c>
       <c r="C222" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>101.453</v>
+        <v>103.405</v>
       </c>
       <c r="E222" s="1">
-        <v>98.6</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>986000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>28530.0</v>
+        <v>13620.0</v>
       </c>
       <c r="J222" s="1">
-        <v>2.893509127789</v>
+        <v>3.405</v>
       </c>
       <c r="K222">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>0.24</v>
+      </c>
+      <c r="L222">
+        <v>948.82</v>
       </c>
       <c r="M222" s="1">
-        <v>1014530.0</v>
+        <v>413620.0</v>
       </c>
       <c r="N222" s="1">
-        <v>1016088.22</v>
+        <v>414568.82</v>
       </c>
       <c r="O222" s="1">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="B223" t="s">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="C223" s="1">
         <v>400000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>102.822</v>
+        <v>106.943</v>
       </c>
       <c r="E223" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>400000.0</v>
+        <v>437200.0</v>
       </c>
       <c r="I223" s="1">
-        <v>11288.0</v>
+        <v>-9428.0</v>
       </c>
       <c r="J223" s="1">
-        <v>2.822</v>
+        <v>-2.156450137237</v>
       </c>
       <c r="K223">
-        <v>4.59</v>
+        <v>1.87</v>
       </c>
       <c r="L223" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="M223" s="1">
-        <v>411288.0</v>
+        <v>427772.0</v>
       </c>
       <c r="N223" s="1">
-        <v>429631.89</v>
+        <v>435251.45</v>
       </c>
       <c r="O223" s="1">
         <v>0.12</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>536</v>
+        <v>524</v>
       </c>
       <c r="B224" t="s">
-        <v>537</v>
+        <v>525</v>
       </c>
       <c r="C224" s="1">
         <v>400000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>106.743</v>
+        <v>99.376</v>
       </c>
       <c r="E224" s="1">
-        <v>109.3</v>
+        <v>99.852</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>437200.0</v>
+        <v>399408.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-10228.0</v>
+        <v>-1904.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-2.3394327538884</v>
+        <v>-0.47670552417578</v>
       </c>
       <c r="K224">
-        <v>1.37</v>
+        <v>0.36</v>
       </c>
       <c r="L224" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="M224" s="1">
-        <v>426972.0</v>
+        <v>397504.0</v>
       </c>
       <c r="N224" s="1">
-        <v>432437.75</v>
+        <v>398950.58</v>
       </c>
       <c r="O224" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>539</v>
+        <v>527</v>
       </c>
       <c r="B225" t="s">
-        <v>540</v>
+        <v>528</v>
       </c>
       <c r="C225" s="1">
-        <v>400000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.247</v>
+        <v>100.36</v>
       </c>
       <c r="E225" s="1">
-        <v>99.852</v>
+        <v>99.934</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>399408.0</v>
+        <v>266823.78</v>
       </c>
       <c r="I225" s="1">
-        <v>-2420.0</v>
+        <v>1137.42</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.60589672715619</v>
+        <v>0.42628134568815</v>
       </c>
       <c r="K225">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>0.3</v>
+      </c>
+      <c r="L225">
+        <v>808.32</v>
       </c>
       <c r="M225" s="1">
-        <v>396988.0</v>
+        <v>267961.2</v>
       </c>
       <c r="N225" s="1">
-        <v>400845.53</v>
+        <v>268769.52</v>
       </c>
       <c r="O225" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>542</v>
+        <v>529</v>
       </c>
       <c r="B226" t="s">
-        <v>543</v>
+        <v>530</v>
       </c>
       <c r="C226" s="1">
-        <v>267000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.011</v>
+        <v>101.4</v>
       </c>
       <c r="E226" s="1">
-        <v>99.934</v>
+        <v>100.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>266823.78</v>
+        <v>200000.0</v>
       </c>
       <c r="I226" s="1">
-        <v>205.59</v>
+        <v>2800.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0.077050853563352</v>
+        <v>1.4</v>
       </c>
       <c r="K226">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.64</v>
+      </c>
+      <c r="L226" t="s">
+        <v>531</v>
       </c>
       <c r="M226" s="1">
-        <v>267029.37</v>
+        <v>202800.0</v>
       </c>
       <c r="N226" s="1">
-        <v>267029.37</v>
+        <v>204085.86</v>
       </c>
       <c r="O226" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>544</v>
+        <v>532</v>
       </c>
       <c r="B227" t="s">
-        <v>545</v>
+        <v>533</v>
       </c>
       <c r="C227" s="1">
         <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>101.015</v>
+        <v>99.589</v>
       </c>
       <c r="E227" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>200000.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I227" s="1">
-        <v>2030.0</v>
+        <v>0.0</v>
       </c>
       <c r="J227" s="1">
-        <v>1.015</v>
+        <v>0.0</v>
       </c>
       <c r="K227">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>559.97</v>
+        <v>1.01</v>
+      </c>
+      <c r="L227" t="s">
+        <v>534</v>
       </c>
       <c r="M227" s="1">
-        <v>202030.0</v>
+        <v>199178.0</v>
       </c>
       <c r="N227" s="1">
-        <v>202589.97</v>
+        <v>201193.75</v>
       </c>
       <c r="O227" s="1">
         <v>0.06</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>546</v>
+        <v>535</v>
       </c>
       <c r="B228" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
       <c r="C228" s="1">
         <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.014</v>
+        <v>103.199</v>
       </c>
       <c r="E228" s="1">
-        <v>99.589</v>
+        <v>98.769</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>199178.0</v>
+        <v>197538.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-1150.0</v>
+        <v>8860.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-0.5773730030425</v>
+        <v>4.4852129716814</v>
       </c>
       <c r="K228">
-        <v>0.68</v>
+        <v>2.62</v>
       </c>
       <c r="L228" t="s">
-        <v>548</v>
+        <v>537</v>
       </c>
       <c r="M228" s="1">
-        <v>198028.0</v>
+        <v>206398.0</v>
       </c>
       <c r="N228" s="1">
-        <v>199396.49</v>
+        <v>211642.52</v>
       </c>
       <c r="O228" s="1">
         <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>549</v>
+        <v>538</v>
       </c>
       <c r="B229" t="s">
-        <v>550</v>
+        <v>539</v>
       </c>
       <c r="C229" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>103.017</v>
+        <v>85.786</v>
       </c>
       <c r="E229" s="1">
-        <v>98.769</v>
+        <v>85.96</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>197538.0</v>
+        <v>687680.0</v>
       </c>
       <c r="I229" s="1">
-        <v>8496.0</v>
+        <v>-1392.0</v>
       </c>
       <c r="J229" s="1">
-        <v>4.3009446283753</v>
+        <v>-0.20241973010703</v>
       </c>
       <c r="K229">
-        <v>2.25</v>
+        <v>0.55</v>
       </c>
       <c r="L229" t="s">
-        <v>551</v>
+        <v>540</v>
       </c>
       <c r="M229" s="1">
-        <v>206034.0</v>
+        <v>686288.0</v>
       </c>
       <c r="N229" s="1">
-        <v>210535.37</v>
+        <v>690698.96</v>
       </c>
       <c r="O229" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>552</v>
+        <v>541</v>
       </c>
       <c r="B230" t="s">
-        <v>553</v>
+        <v>542</v>
       </c>
       <c r="C230" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>85.193</v>
+        <v>99.521</v>
       </c>
       <c r="E230" s="1">
-        <v>85.96</v>
+        <v>100.65</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>687680.0</v>
+        <v>301950.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-6136.0</v>
+        <v>-3387.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.89227547696603</v>
+        <v>-1.1217088922007</v>
       </c>
       <c r="K230">
-        <v>0.49</v>
+        <v>1.13</v>
       </c>
       <c r="L230" t="s">
-        <v>554</v>
+        <v>543</v>
       </c>
       <c r="M230" s="1">
-        <v>681544.0</v>
+        <v>298563.0</v>
       </c>
       <c r="N230" s="1">
-        <v>685475.51</v>
+        <v>301965.74</v>
       </c>
       <c r="O230" s="1">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>555</v>
+        <v>544</v>
       </c>
       <c r="B231" t="s">
-        <v>556</v>
+        <v>545</v>
       </c>
       <c r="C231" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.185</v>
+        <v>99.335</v>
       </c>
       <c r="E231" s="1">
-        <v>100.65</v>
+        <v>100.62</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>301950.0</v>
+        <v>201240.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-4395.0</v>
+        <v>-2570.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.4555389965226</v>
+        <v>-1.2770820910356</v>
       </c>
       <c r="K231">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>0.11</v>
+      </c>
+      <c r="L231">
+        <v>222.6</v>
       </c>
       <c r="M231" s="1">
-        <v>297555.0</v>
+        <v>198670.0</v>
       </c>
       <c r="N231" s="1">
-        <v>300094.73</v>
+        <v>198892.6</v>
       </c>
       <c r="O231" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>558</v>
+        <v>546</v>
       </c>
       <c r="B232" t="s">
-        <v>559</v>
+        <v>547</v>
       </c>
       <c r="C232" s="1">
-        <v>200000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.911</v>
+        <v>101.004</v>
       </c>
       <c r="E232" s="1">
-        <v>100.62</v>
+        <v>99.662</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>201240.0</v>
+        <v>234205.7</v>
       </c>
       <c r="I232" s="1">
-        <v>-3418.0</v>
+        <v>3153.7</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.6984694891672</v>
+        <v>1.3465513435412</v>
       </c>
       <c r="K232">
-        <v>2.94</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>0.41</v>
+      </c>
+      <c r="L232">
+        <v>956.9</v>
       </c>
       <c r="M232" s="1">
-        <v>197822.0</v>
+        <v>237359.4</v>
       </c>
       <c r="N232" s="1">
-        <v>203695.29</v>
+        <v>238316.3</v>
       </c>
       <c r="O232" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>561</v>
+        <v>548</v>
       </c>
       <c r="B233" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="C233" s="1">
-        <v>235000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.461</v>
+        <v>99.973</v>
       </c>
       <c r="E233" s="1">
-        <v>99.662</v>
+        <v>99.571</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>234205.7</v>
+        <v>192172.03</v>
       </c>
       <c r="I233" s="1">
-        <v>1877.65</v>
+        <v>775.86</v>
       </c>
       <c r="J233" s="1">
-        <v>0.8017097790532</v>
+        <v>0.40373201032429</v>
       </c>
       <c r="K233">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>140.03</v>
+        <v>1.85</v>
+      </c>
+      <c r="L233" t="s">
+        <v>550</v>
       </c>
       <c r="M233" s="1">
-        <v>236083.35</v>
+        <v>192947.89</v>
       </c>
       <c r="N233" s="1">
-        <v>236223.38</v>
+        <v>196522.36</v>
       </c>
       <c r="O233" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>563</v>
+        <v>551</v>
       </c>
       <c r="B234" t="s">
-        <v>564</v>
+        <v>552</v>
       </c>
       <c r="C234" s="1">
-        <v>193000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.65</v>
+        <v>99.268</v>
       </c>
       <c r="E234" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>192172.03</v>
+        <v>300000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>152.47</v>
+        <v>-2196.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0.079340370188107</v>
+        <v>-0.732</v>
       </c>
       <c r="K234">
-        <v>1.54</v>
+        <v>2.34</v>
       </c>
       <c r="L234" t="s">
-        <v>565</v>
+        <v>553</v>
       </c>
       <c r="M234" s="1">
-        <v>192324.5</v>
+        <v>297804.0</v>
       </c>
       <c r="N234" s="1">
-        <v>195297.49</v>
+        <v>304809.86</v>
       </c>
       <c r="O234" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>566</v>
+        <v>554</v>
       </c>
       <c r="B235" t="s">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="C235" s="1">
-        <v>300000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.739</v>
+        <v>99.05</v>
       </c>
       <c r="E235" s="1">
         <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>300000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-3783.0</v>
+        <v>-8331.5</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.261</v>
+        <v>-0.95</v>
       </c>
       <c r="K235">
-        <v>1.98</v>
+        <v>1.27</v>
       </c>
       <c r="L235" t="s">
-        <v>568</v>
+        <v>556</v>
       </c>
       <c r="M235" s="1">
-        <v>296217.0</v>
+        <v>868668.5</v>
       </c>
       <c r="N235" s="1">
-        <v>302156.75</v>
+        <v>879769.93</v>
       </c>
       <c r="O235" s="1">
-        <v>0.09</v>
+        <v>0.24</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="B236" t="s">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="C236" s="1">
-        <v>877000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.608</v>
+        <v>98.837</v>
       </c>
       <c r="E236" s="1">
         <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>877000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-12207.84</v>
+        <v>-6710.51</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.392</v>
+        <v>-1.163</v>
       </c>
       <c r="K236">
-        <v>0.94</v>
+        <v>2.79</v>
       </c>
       <c r="L236" t="s">
-        <v>571</v>
+        <v>559</v>
       </c>
       <c r="M236" s="1">
-        <v>864792.16</v>
+        <v>570289.49</v>
       </c>
       <c r="N236" s="1">
-        <v>872993.96</v>
+        <v>586373.89</v>
       </c>
       <c r="O236" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>572</v>
+        <v>560</v>
       </c>
       <c r="B237" t="s">
-        <v>573</v>
+        <v>561</v>
       </c>
       <c r="C237" s="1">
-        <v>577000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>98.036</v>
+        <v>99.728</v>
       </c>
       <c r="E237" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>577000.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-11332.28</v>
+        <v>-2768.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.964</v>
+        <v>-0.68910575582553</v>
       </c>
       <c r="K237">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>0.24</v>
+      </c>
+      <c r="L237">
+        <v>953.42</v>
       </c>
       <c r="M237" s="1">
-        <v>565667.72</v>
+        <v>398912.0</v>
       </c>
       <c r="N237" s="1">
-        <v>579690.02</v>
+        <v>399865.42</v>
       </c>
       <c r="O237" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>575</v>
+        <v>562</v>
       </c>
       <c r="B238" t="s">
-        <v>576</v>
+        <v>563</v>
       </c>
       <c r="C238" s="1">
         <v>400000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.092</v>
+        <v>98.396</v>
       </c>
       <c r="E238" s="1">
-        <v>100.42</v>
+        <v>99.259</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>401680.0</v>
+        <v>397036.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-5312.0</v>
+        <v>-3452.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.3224457279426</v>
+        <v>-0.86944256943955</v>
       </c>
       <c r="K238">
-        <v>3.52</v>
+        <v>1.1</v>
       </c>
       <c r="L238" t="s">
-        <v>577</v>
+        <v>540</v>
       </c>
       <c r="M238" s="1">
-        <v>396368.0</v>
+        <v>393584.0</v>
       </c>
       <c r="N238" s="1">
-        <v>410431.01</v>
+        <v>397994.96</v>
       </c>
       <c r="O238" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>578</v>
+        <v>564</v>
       </c>
       <c r="B239" t="s">
-        <v>579</v>
+        <v>565</v>
       </c>
       <c r="C239" s="1">
-        <v>400000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>97.606</v>
+        <v>100.797</v>
       </c>
       <c r="E239" s="1">
-        <v>99.259</v>
+        <v>99.731</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>397036.0</v>
+        <v>617334.89</v>
       </c>
       <c r="I239" s="1">
-        <v>-6612.0</v>
+        <v>6598.54</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.6653401706646</v>
+        <v>1.0688752744884</v>
       </c>
       <c r="K239">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>0.04</v>
+      </c>
+      <c r="L239">
+        <v>254.38</v>
       </c>
       <c r="M239" s="1">
-        <v>390424.0</v>
+        <v>623933.43</v>
       </c>
       <c r="N239" s="1">
-        <v>393156.88</v>
+        <v>624187.81</v>
       </c>
       <c r="O239" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>581</v>
+        <v>566</v>
       </c>
       <c r="B240" t="s">
-        <v>582</v>
+        <v>567</v>
       </c>
       <c r="C240" s="1">
-        <v>286000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.116</v>
+        <v>100.316</v>
       </c>
       <c r="E240" s="1">
-        <v>99.362</v>
+        <v>99.451</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>284175.32</v>
+        <v>596706.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-3563.56</v>
+        <v>5190.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-1.2540005233389</v>
+        <v>0.86977506510744</v>
       </c>
       <c r="K240">
-        <v>1.25</v>
+        <v>0.35</v>
       </c>
       <c r="L240" t="s">
-        <v>583</v>
+        <v>568</v>
       </c>
       <c r="M240" s="1">
-        <v>280611.76</v>
+        <v>601896.0</v>
       </c>
       <c r="N240" s="1">
-        <v>284186.76</v>
+        <v>604024.77</v>
       </c>
       <c r="O240" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>584</v>
+        <v>569</v>
       </c>
       <c r="B241" t="s">
-        <v>585</v>
+        <v>570</v>
       </c>
       <c r="C241" s="1">
         <v>400000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.59</v>
+        <v>100.613</v>
       </c>
       <c r="E241" s="1">
-        <v>100.4</v>
+        <v>99.821</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>401600.0</v>
+        <v>399284.0</v>
       </c>
       <c r="I241" s="1">
-        <v>760.0</v>
+        <v>3168.0</v>
       </c>
       <c r="J241" s="1">
-        <v>0.18924302788845</v>
+        <v>0.79342022219773</v>
       </c>
       <c r="K241">
-        <v>3.41</v>
+        <v>0.75</v>
       </c>
       <c r="L241" t="s">
-        <v>586</v>
+        <v>571</v>
       </c>
       <c r="M241" s="1">
-        <v>402360.0</v>
+        <v>402452.0</v>
       </c>
       <c r="N241" s="1">
-        <v>415991.51</v>
+        <v>405467.07</v>
       </c>
       <c r="O241" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="B242" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="C242" s="1">
-        <v>400000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.027</v>
+        <v>98.448</v>
       </c>
       <c r="E242" s="1">
-        <v>99.821</v>
+        <v>99.228</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>399284.0</v>
+        <v>689634.6</v>
       </c>
       <c r="I242" s="1">
-        <v>824.0</v>
+        <v>-5421.0</v>
       </c>
       <c r="J242" s="1">
-        <v>0.2063694012282</v>
+        <v>-0.78606844842182</v>
       </c>
       <c r="K242">
-        <v>0.38</v>
+        <v>0.15</v>
       </c>
       <c r="L242" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="M242" s="1">
-        <v>400108.0</v>
+        <v>684213.6</v>
       </c>
       <c r="N242" s="1">
-        <v>401636.77</v>
+        <v>685253.72</v>
       </c>
       <c r="O242" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
       <c r="B243" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="C243" s="1">
-        <v>695000.0</v>
+        <v>694000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>98.168</v>
+        <v>91.411</v>
       </c>
       <c r="E243" s="1">
-        <v>99.228</v>
+        <v>83.26116715</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>689634.6</v>
+        <v>577832.5</v>
       </c>
       <c r="I243" s="1">
-        <v>-7367.0</v>
+        <v>56559.84</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.068246865804</v>
+        <v>9.7882760142429</v>
       </c>
       <c r="K243">
-        <v>2.75</v>
+        <v>1.37</v>
       </c>
       <c r="L243" t="s">
-        <v>592</v>
+        <v>577</v>
       </c>
       <c r="M243" s="1">
-        <v>682267.6</v>
+        <v>634392.34</v>
       </c>
       <c r="N243" s="1">
-        <v>701372.96</v>
+        <v>643911.07</v>
       </c>
       <c r="O243" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>593</v>
+        <v>578</v>
       </c>
       <c r="B244" t="s">
-        <v>594</v>
+        <v>579</v>
       </c>
       <c r="C244" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.845</v>
+        <v>102.405</v>
       </c>
       <c r="E244" s="1">
-        <v>99.517</v>
+        <v>99.329</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>398068.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-2688.0</v>
+        <v>18456.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.67526151310831</v>
+        <v>3.0967793897049</v>
       </c>
       <c r="K244">
-        <v>2.89</v>
+        <v>1.56</v>
       </c>
       <c r="L244" t="s">
-        <v>595</v>
+        <v>580</v>
       </c>
       <c r="M244" s="1">
-        <v>395380.0</v>
+        <v>614430.0</v>
       </c>
       <c r="N244" s="1">
-        <v>406956.71</v>
+        <v>623793.7</v>
       </c>
       <c r="O244" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>596</v>
+        <v>581</v>
       </c>
       <c r="B245" t="s">
-        <v>597</v>
+        <v>582</v>
       </c>
       <c r="C245" s="1">
-        <v>694000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>90.938</v>
+        <v>100.467</v>
       </c>
       <c r="E245" s="1">
-        <v>83.26116715</v>
+        <v>100.2875</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>577832.5</v>
+        <v>401150.0</v>
       </c>
       <c r="I245" s="1">
-        <v>53277.22</v>
+        <v>718.0</v>
       </c>
       <c r="J245" s="1">
-        <v>9.220184049876</v>
+        <v>0.17898541692634</v>
       </c>
       <c r="K245">
-        <v>1.19</v>
+        <v>0.56</v>
       </c>
       <c r="L245" t="s">
-        <v>598</v>
+        <v>583</v>
       </c>
       <c r="M245" s="1">
-        <v>631109.72</v>
+        <v>401868.0</v>
       </c>
       <c r="N245" s="1">
-        <v>639380.68</v>
+        <v>404119.47</v>
       </c>
       <c r="O245" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>599</v>
+        <v>584</v>
       </c>
       <c r="B246" t="s">
-        <v>600</v>
+        <v>585</v>
       </c>
       <c r="C246" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>102.087</v>
+        <v>99.055</v>
       </c>
       <c r="E246" s="1">
-        <v>99.329</v>
+        <v>100.231</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>595974.0</v>
+        <v>400924.0</v>
       </c>
       <c r="I246" s="1">
-        <v>16548.0</v>
+        <v>-4704.0</v>
       </c>
       <c r="J246" s="1">
-        <v>2.7766311953206</v>
+        <v>-1.1732897007912</v>
       </c>
       <c r="K246">
-        <v>1.19</v>
+        <v>0.43</v>
       </c>
       <c r="L246" t="s">
-        <v>601</v>
+        <v>586</v>
       </c>
       <c r="M246" s="1">
-        <v>612522.0</v>
+        <v>396220.0</v>
       </c>
       <c r="N246" s="1">
-        <v>619656.25</v>
+        <v>397946.03</v>
       </c>
       <c r="O246" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>602</v>
+        <v>587</v>
       </c>
       <c r="B247" t="s">
-        <v>603</v>
+        <v>588</v>
       </c>
       <c r="C247" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.507</v>
+        <v>101.774</v>
       </c>
       <c r="E247" s="1">
-        <v>100.231</v>
+        <v>99.651</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>400924.0</v>
+        <v>298953.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-6896.0</v>
+        <v>6369.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-1.7200267382347</v>
+        <v>2.130435218914</v>
       </c>
       <c r="K247">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>287.67</v>
+        <v>0.58</v>
+      </c>
+      <c r="L247" t="s">
+        <v>589</v>
       </c>
       <c r="M247" s="1">
-        <v>394028.0</v>
+        <v>305322.0</v>
       </c>
       <c r="N247" s="1">
-        <v>394315.67</v>
+        <v>307070.63</v>
       </c>
       <c r="O247" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>604</v>
+        <v>590</v>
       </c>
       <c r="B248" t="s">
-        <v>605</v>
+        <v>591</v>
       </c>
       <c r="C248" s="1">
-        <v>300000.0</v>
+        <v>499000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.787</v>
+        <v>100.843</v>
       </c>
       <c r="E248" s="1">
-        <v>99.651</v>
+        <v>99.768</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>298953.0</v>
+        <v>497842.32</v>
       </c>
       <c r="I248" s="1">
-        <v>3408.0</v>
+        <v>5364.25</v>
       </c>
       <c r="J248" s="1">
-        <v>1.1399785250524</v>
+        <v>1.0774997995349</v>
       </c>
       <c r="K248">
+        <v>0.08</v>
+      </c>
+      <c r="L248">
+        <v>423.81</v>
+      </c>
+      <c r="M248" s="1">
+        <v>503206.57</v>
+      </c>
+      <c r="N248" s="1">
+        <v>503630.38</v>
+      </c>
+      <c r="O248" s="1">
         <v>0.14</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.09</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>606</v>
+        <v>592</v>
       </c>
       <c r="B249" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
       <c r="C249" s="1">
-        <v>300000.0</v>
+        <v>2525551.0</v>
       </c>
       <c r="D249" s="1">
-        <v>101.082</v>
+        <v>99.146</v>
       </c>
       <c r="E249" s="1">
-        <v>100.539</v>
+        <v>98.08058756</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>301617.0</v>
+        <v>2477075.26</v>
       </c>
       <c r="I249" s="1">
-        <v>1629.0</v>
+        <v>26907.54</v>
       </c>
       <c r="J249" s="1">
-        <v>0.54008892071733</v>
+        <v>1.0862625142847</v>
       </c>
       <c r="K249">
-        <v>2.37</v>
+        <v>0.69</v>
       </c>
       <c r="L249" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
       <c r="M249" s="1">
-        <v>303246.0</v>
+        <v>2503982.8</v>
       </c>
       <c r="N249" s="1">
-        <v>310347.37</v>
+        <v>2521298.39</v>
       </c>
       <c r="O249" s="1">
-        <v>0.09</v>
+        <v>0.7</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>609</v>
+        <v>595</v>
       </c>
       <c r="B250" t="s">
-        <v>610</v>
+        <v>596</v>
       </c>
       <c r="C250" s="1">
-        <v>2020000.0</v>
+        <v>2042535.0</v>
       </c>
       <c r="D250" s="1">
-        <v>98.136</v>
+        <v>88.869</v>
       </c>
       <c r="E250" s="1">
-        <v>100.369</v>
+        <v>90.85761321</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>2027453.8</v>
+        <v>1855798.55</v>
       </c>
       <c r="I250" s="1">
-        <v>-45106.6</v>
+        <v>-40618.12</v>
       </c>
       <c r="J250" s="1">
-        <v>-2.2247905229702</v>
+        <v>-2.1887138558223</v>
       </c>
       <c r="K250">
-        <v>1.19</v>
+        <v>2.22</v>
       </c>
       <c r="L250" t="s">
-        <v>611</v>
+        <v>597</v>
       </c>
       <c r="M250" s="1">
-        <v>1982347.2</v>
+        <v>1815180.43</v>
       </c>
       <c r="N250" s="1">
-        <v>2006421.17</v>
+        <v>1860507.92</v>
       </c>
       <c r="O250" s="1">
-        <v>0.57</v>
+        <v>0.52</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>612</v>
+        <v>598</v>
       </c>
       <c r="B251" t="s">
-        <v>613</v>
+        <v>599</v>
       </c>
       <c r="C251" s="1">
-        <v>1990000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>87.665</v>
+        <v>99.336</v>
       </c>
       <c r="E251" s="1">
-        <v>90.9161809</v>
+        <v>99.766</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>1809232.0</v>
+        <v>299298.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-64698.5</v>
+        <v>-1290.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-3.5760201013469</v>
+        <v>-0.43100856003047</v>
       </c>
       <c r="K251">
-        <v>1.9</v>
+        <v>3.1</v>
       </c>
       <c r="L251" t="s">
-        <v>614</v>
+        <v>600</v>
       </c>
       <c r="M251" s="1">
-        <v>1744533.5</v>
+        <v>298008.0</v>
       </c>
       <c r="N251" s="1">
-        <v>1782254.9</v>
+        <v>307299.78</v>
       </c>
       <c r="O251" s="1">
-        <v>0.51</v>
+        <v>0.09</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="B252" t="s">
-        <v>616</v>
+        <v>602</v>
       </c>
       <c r="C252" s="1">
-        <v>810103.0</v>
+        <v>147000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.088</v>
+        <v>98.99</v>
       </c>
       <c r="E252" s="1">
-        <v>99.67399948</v>
+        <v>99.945</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>807462.06</v>
+        <v>146919.15</v>
       </c>
       <c r="I252" s="1">
-        <v>3353.83</v>
+        <v>-1403.85</v>
       </c>
       <c r="J252" s="1">
-        <v>0.41535449975198</v>
+        <v>-0.95552553904648</v>
       </c>
       <c r="K252">
-        <v>1.27</v>
+        <v>1.63</v>
       </c>
       <c r="L252" t="s">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="M252" s="1">
-        <v>810815.89</v>
+        <v>145515.3</v>
       </c>
       <c r="N252" s="1">
-        <v>821078.12</v>
+        <v>147904.31</v>
       </c>
       <c r="O252" s="1">
-        <v>0.23</v>
+        <v>0.04</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>618</v>
+        <v>604</v>
       </c>
       <c r="B253" t="s">
-        <v>619</v>
+        <v>605</v>
       </c>
       <c r="C253" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>98.177</v>
+        <v>98.97</v>
       </c>
       <c r="E253" s="1">
-        <v>99.766</v>
+        <v>98.71</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>299298.0</v>
+        <v>197420.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-4767.0</v>
+        <v>520.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.5927269811359</v>
+        <v>0.26339783203323</v>
       </c>
       <c r="K253">
-        <v>2.69</v>
+        <v>1.13</v>
       </c>
       <c r="L253" t="s">
-        <v>620</v>
+        <v>606</v>
       </c>
       <c r="M253" s="1">
-        <v>294531.0</v>
+        <v>197940.0</v>
       </c>
       <c r="N253" s="1">
-        <v>302600.18</v>
+        <v>200197.53</v>
       </c>
       <c r="O253" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>621</v>
+        <v>607</v>
       </c>
       <c r="B254" t="s">
-        <v>622</v>
+        <v>608</v>
       </c>
       <c r="C254" s="1">
-        <v>347000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.376</v>
+        <v>98.992</v>
       </c>
       <c r="E254" s="1">
-        <v>99.945</v>
+        <v>99.682</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>346809.15</v>
+        <v>331941.06</v>
       </c>
       <c r="I254" s="1">
-        <v>-5444.43</v>
+        <v>-2297.7</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.5698634248837</v>
+        <v>-0.69220119981541</v>
       </c>
       <c r="K254">
-        <v>1.29</v>
+        <v>1.36</v>
       </c>
       <c r="L254" t="s">
-        <v>623</v>
+        <v>609</v>
       </c>
       <c r="M254" s="1">
-        <v>341364.72</v>
+        <v>329643.36</v>
       </c>
       <c r="N254" s="1">
-        <v>345836.17</v>
+        <v>334159.39</v>
       </c>
       <c r="O254" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>624</v>
+        <v>610</v>
       </c>
       <c r="B255" t="s">
-        <v>625</v>
+        <v>611</v>
       </c>
       <c r="C255" s="1">
-        <v>200000.0</v>
+        <v>434000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>98.566</v>
+        <v>73.843</v>
       </c>
       <c r="E255" s="1">
-        <v>98.71</v>
+        <v>72.73189862</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>197420.0</v>
+        <v>315656.44</v>
       </c>
       <c r="I255" s="1">
-        <v>-288.0</v>
+        <v>4822.18</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.14588187620302</v>
+        <v>1.5276672321338</v>
       </c>
       <c r="K255">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>0.02</v>
+      </c>
+      <c r="L255">
+        <v>71.34</v>
       </c>
       <c r="M255" s="1">
-        <v>197132.0</v>
+        <v>320478.62</v>
       </c>
       <c r="N255" s="1">
-        <v>198622.41</v>
+        <v>320549.96</v>
       </c>
       <c r="O255" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>627</v>
+        <v>612</v>
       </c>
       <c r="B256" t="s">
-        <v>628</v>
+        <v>613</v>
       </c>
       <c r="C256" s="1">
-        <v>333000.0</v>
+        <v>2293000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>98.793</v>
+        <v>86.851</v>
       </c>
       <c r="E256" s="1">
-        <v>99.682</v>
+        <v>86.19194374</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>331941.06</v>
+        <v>1976381.27</v>
       </c>
       <c r="I256" s="1">
-        <v>-2960.37</v>
+        <v>15112.16</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.89183603860276</v>
+        <v>0.76463788791117</v>
       </c>
       <c r="K256">
-        <v>1.09</v>
+        <v>0.09</v>
       </c>
       <c r="L256" t="s">
-        <v>629</v>
+        <v>614</v>
       </c>
       <c r="M256" s="1">
-        <v>328980.69</v>
+        <v>1991493.43</v>
       </c>
       <c r="N256" s="1">
-        <v>332618.6</v>
+        <v>1993535.14</v>
       </c>
       <c r="O256" s="1">
-        <v>0.09</v>
+        <v>0.55</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>630</v>
+        <v>615</v>
       </c>
       <c r="B257" t="s">
-        <v>631</v>
+        <v>616</v>
       </c>
       <c r="C257" s="1">
-        <v>423000.0</v>
+        <v>467000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>73.06</v>
+        <v>63.132</v>
       </c>
       <c r="E257" s="1">
-        <v>72.707</v>
+        <v>73.47787152</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>307550.61</v>
+        <v>343141.66</v>
       </c>
       <c r="I257" s="1">
-        <v>1493.19</v>
+        <v>-48315.22</v>
       </c>
       <c r="J257" s="1">
-        <v>0.48551033600616</v>
+        <v>-14.080254784569</v>
       </c>
       <c r="K257">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="L257">
-        <v>18.83</v>
+        <v>831.65</v>
       </c>
       <c r="M257" s="1">
-        <v>309043.8</v>
+        <v>294826.44</v>
       </c>
       <c r="N257" s="1">
-        <v>309062.63</v>
+        <v>295658.09</v>
       </c>
       <c r="O257" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>632</v>
+        <v>617</v>
       </c>
       <c r="B258" t="s">
-        <v>633</v>
+        <v>618</v>
       </c>
       <c r="C258" s="1">
-        <v>2235000.0</v>
+        <v>860000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>86.223</v>
+        <v>95.422</v>
       </c>
       <c r="E258" s="1">
-        <v>86.178</v>
+        <v>94.01677442</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>1926078.3</v>
+        <v>808544.26</v>
       </c>
       <c r="I258" s="1">
-        <v>1005.75</v>
+        <v>12084.94</v>
       </c>
       <c r="J258" s="1">
-        <v>0.052217503307109</v>
+        <v>1.4946541083601</v>
       </c>
       <c r="K258">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="L258" t="s">
-        <v>634</v>
+        <v>619</v>
       </c>
       <c r="M258" s="1">
-        <v>1927084.05</v>
+        <v>820629.2</v>
       </c>
       <c r="N258" s="1">
-        <v>1928806.22</v>
+        <v>823692.21</v>
       </c>
       <c r="O258" s="1">
-        <v>0.55</v>
+        <v>0.23</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>635</v>
+        <v>620</v>
       </c>
       <c r="B259" t="s">
-        <v>636</v>
+        <v>621</v>
       </c>
       <c r="C259" s="1">
-        <v>455000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>62.512</v>
+        <v>99.13</v>
       </c>
       <c r="E259" s="1">
-        <v>73.7520967</v>
+        <v>99.998</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>335572.04</v>
+        <v>539989.2</v>
       </c>
       <c r="I259" s="1">
-        <v>-51142.44</v>
+        <v>-4687.2</v>
       </c>
       <c r="J259" s="1">
-        <v>-15.240375807234</v>
+        <v>-0.86801736034721</v>
       </c>
       <c r="K259">
+        <v>0.14</v>
+      </c>
+      <c r="L259">
+        <v>782.33</v>
+      </c>
+      <c r="M259" s="1">
+        <v>535302.0</v>
+      </c>
+      <c r="N259" s="1">
+        <v>536084.33</v>
+      </c>
+      <c r="O259" s="1">
         <v>0.15</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.08</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>637</v>
+        <v>622</v>
       </c>
       <c r="B260" t="s">
-        <v>638</v>
+        <v>623</v>
       </c>
       <c r="C260" s="1">
-        <v>838000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>95.125</v>
+        <v>101.365</v>
       </c>
       <c r="E260" s="1">
-        <v>93.98170644</v>
+        <v>100.09619333</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>787566.7</v>
+        <v>300288.58</v>
       </c>
       <c r="I260" s="1">
-        <v>9580.8</v>
+        <v>3806.42</v>
       </c>
       <c r="J260" s="1">
-        <v>1.216506487641</v>
+        <v>1.267587332159</v>
       </c>
       <c r="K260">
-        <v>0.31</v>
+        <v>2.95</v>
       </c>
       <c r="L260" t="s">
-        <v>639</v>
+        <v>624</v>
       </c>
       <c r="M260" s="1">
-        <v>797147.5</v>
+        <v>304095.0</v>
       </c>
       <c r="N260" s="1">
-        <v>799730.38</v>
+        <v>312944.59</v>
       </c>
       <c r="O260" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>640</v>
+        <v>625</v>
       </c>
       <c r="B261" t="s">
-        <v>641</v>
+        <v>626</v>
       </c>
       <c r="C261" s="1">
-        <v>540000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>98.46</v>
+        <v>101.594</v>
       </c>
       <c r="E261" s="1">
-        <v>99.998</v>
+        <v>103.1</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>539989.2</v>
+        <v>412400.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-8305.2</v>
+        <v>-6024.0</v>
       </c>
       <c r="J261" s="1">
-        <v>-1.5380307606152</v>
+        <v>-1.4607177497575</v>
       </c>
       <c r="K261">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>642</v>
+        <v>0.08</v>
+      </c>
+      <c r="L261">
+        <v>306.85</v>
       </c>
       <c r="M261" s="1">
-        <v>531684.0</v>
+        <v>406376.0</v>
       </c>
       <c r="N261" s="1">
-        <v>535106.71</v>
+        <v>406682.85</v>
       </c>
       <c r="O261" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>643</v>
+        <v>627</v>
       </c>
       <c r="B262" t="s">
-        <v>644</v>
+        <v>628</v>
       </c>
       <c r="C262" s="1">
-        <v>300000.0</v>
+        <v>3627153.0</v>
       </c>
       <c r="D262" s="1">
-        <v>101.193</v>
+        <v>87.921</v>
       </c>
       <c r="E262" s="1">
-        <v>100.09619333</v>
+        <v>88.69559624</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>300288.58</v>
+        <v>3217124.98</v>
       </c>
       <c r="I262" s="1">
-        <v>3290.42</v>
+        <v>-28095.79</v>
       </c>
       <c r="J262" s="1">
-        <v>1.0957526256909</v>
+        <v>-0.87331981737309</v>
       </c>
       <c r="K262">
-        <v>2.6</v>
-[...2 lines deleted...]
-        <v>645</v>
+        <v>0.0</v>
+      </c>
+      <c r="L262">
+        <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>303579.0</v>
+        <v>3189029.19</v>
       </c>
       <c r="N262" s="1">
-        <v>311364.21</v>
+        <v>3189029.19</v>
       </c>
       <c r="O262" s="1">
-        <v>0.09</v>
+        <v>0.89</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>646</v>
+        <v>629</v>
       </c>
       <c r="B263" t="s">
-        <v>647</v>
+        <v>630</v>
       </c>
       <c r="C263" s="1">
-        <v>400000.0</v>
+        <v>5809877.0</v>
       </c>
       <c r="D263" s="1">
-        <v>101.582</v>
+        <v>84.857</v>
       </c>
       <c r="E263" s="1">
-        <v>103.1</v>
+        <v>84.13636812</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>412400.0</v>
+        <v>4888219.5</v>
       </c>
       <c r="I263" s="1">
-        <v>-6072.0</v>
+        <v>41867.83</v>
       </c>
       <c r="J263" s="1">
-        <v>-1.4723569350145</v>
+        <v>0.85650470483169</v>
       </c>
       <c r="K263">
-        <v>3.69</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>0.0</v>
+      </c>
+      <c r="L263">
+        <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>406328.0</v>
+        <v>4930087.33</v>
       </c>
       <c r="N263" s="1">
-        <v>421100.6</v>
+        <v>4930087.33</v>
       </c>
       <c r="O263" s="1">
-        <v>0.12</v>
+        <v>1.37</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>649</v>
+        <v>631</v>
       </c>
       <c r="B264" t="s">
-        <v>650</v>
+        <v>632</v>
       </c>
       <c r="C264" s="1">
-        <v>3533000.0</v>
+        <v>16796941.0</v>
       </c>
       <c r="D264" s="1">
-        <v>87.398</v>
+        <v>63.314</v>
       </c>
       <c r="E264" s="1">
-        <v>88.7182287</v>
+        <v>69.56286445</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>3134415.02</v>
+        <v>11684433.3</v>
       </c>
       <c r="I264" s="1">
-        <v>-46643.68</v>
+        <v>-1049618.08</v>
       </c>
       <c r="J264" s="1">
-        <v>-1.4881143595337</v>
+        <v>-8.9830465290944</v>
       </c>
       <c r="K264">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.01</v>
+      </c>
+      <c r="L264" t="s">
+        <v>633</v>
       </c>
       <c r="M264" s="1">
-        <v>3087771.34</v>
+        <v>10634815.22</v>
       </c>
       <c r="N264" s="1">
-        <v>3087771.34</v>
+        <v>10636655.98</v>
       </c>
       <c r="O264" s="1">
-        <v>0.88</v>
+        <v>2.96</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>651</v>
+        <v>634</v>
       </c>
       <c r="B265" t="s">
-        <v>652</v>
+        <v>635</v>
       </c>
       <c r="C265" s="1">
-        <v>5659606.0</v>
+        <v>7838201.0</v>
       </c>
       <c r="D265" s="1">
-        <v>84.236</v>
+        <v>99.598</v>
       </c>
       <c r="E265" s="1">
-        <v>84.1190726</v>
+        <v>99.19278186</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>4760808.08</v>
+        <v>7774929.62</v>
       </c>
       <c r="I265" s="1">
-        <v>6617.63</v>
+        <v>31761.81</v>
       </c>
       <c r="J265" s="1">
-        <v>0.13900224266129</v>
+        <v>0.40851572364458</v>
       </c>
       <c r="K265">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.81</v>
+      </c>
+      <c r="L265" t="s">
+        <v>636</v>
       </c>
       <c r="M265" s="1">
-        <v>4767425.71</v>
+        <v>7806691.43</v>
       </c>
       <c r="N265" s="1">
-        <v>4767425.71</v>
+        <v>7948745.4</v>
       </c>
       <c r="O265" s="1">
-        <v>1.36</v>
+        <v>2.21</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>653</v>
+        <v>637</v>
       </c>
       <c r="B266" t="s">
-        <v>654</v>
+        <v>638</v>
       </c>
       <c r="C266" s="1">
-        <v>16362770.0</v>
+        <v>2063860.0</v>
       </c>
       <c r="D266" s="1">
-        <v>62.574</v>
+        <v>98.95</v>
       </c>
       <c r="E266" s="1">
-        <v>69.72928007</v>
+        <v>98.20526683</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>11409641.72</v>
+        <v>2026819.22</v>
       </c>
       <c r="I266" s="1">
-        <v>-1170802.02</v>
+        <v>15370.25</v>
       </c>
       <c r="J266" s="1">
-        <v>-10.261514329128</v>
+        <v>0.75834341061755</v>
       </c>
       <c r="K266">
-        <v>0.46</v>
+        <v>0.09</v>
       </c>
       <c r="L266" t="s">
-        <v>655</v>
+        <v>639</v>
       </c>
       <c r="M266" s="1">
-        <v>10238839.7</v>
+        <v>2042189.47</v>
       </c>
       <c r="N266" s="1">
-        <v>10314601.57</v>
+        <v>2044044.12</v>
       </c>
       <c r="O266" s="1">
-        <v>2.95</v>
+        <v>0.57</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>656</v>
+        <v>640</v>
       </c>
       <c r="B267" t="s">
-        <v>657</v>
+        <v>641</v>
       </c>
       <c r="C267" s="1">
-        <v>7635457.0</v>
+        <v>1577591.0</v>
       </c>
       <c r="D267" s="1">
-        <v>98.893</v>
+        <v>99.267</v>
       </c>
       <c r="E267" s="1">
-        <v>99.18538105</v>
+        <v>98.49161601</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>7573257.12</v>
+        <v>1553794.87</v>
       </c>
       <c r="I267" s="1">
-        <v>-22324.62</v>
+        <v>12232.39</v>
       </c>
       <c r="J267" s="1">
-        <v>-0.29478227988646</v>
+        <v>0.78725900285666</v>
       </c>
       <c r="K267">
-        <v>1.48</v>
+        <v>0.1</v>
       </c>
       <c r="L267" t="s">
-        <v>658</v>
+        <v>642</v>
       </c>
       <c r="M267" s="1">
-        <v>7550932.5</v>
+        <v>1566027.26</v>
       </c>
       <c r="N267" s="1">
-        <v>7663686.23</v>
+        <v>1567548.66</v>
       </c>
       <c r="O267" s="1">
-        <v>2.19</v>
+        <v>0.44</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B268" t="s">
-        <v>660</v>
+        <v>644</v>
       </c>
       <c r="C268" s="1">
-        <v>972800.0</v>
+        <v>7462068.0</v>
       </c>
       <c r="D268" s="1">
-        <v>98.236</v>
+        <v>99.214</v>
       </c>
       <c r="E268" s="1">
-        <v>98.725</v>
+        <v>99.18220418</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>960396.8</v>
+        <v>7401043.52</v>
       </c>
       <c r="I268" s="1">
-        <v>-4756.99</v>
+        <v>2372.63</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.49531506144127</v>
+        <v>0.0320580468631</v>
       </c>
       <c r="K268">
-        <v>3.8</v>
+        <v>1.88</v>
       </c>
       <c r="L268" t="s">
-        <v>661</v>
+        <v>645</v>
       </c>
       <c r="M268" s="1">
-        <v>955639.81</v>
+        <v>7403416.15</v>
       </c>
       <c r="N268" s="1">
-        <v>992574.23</v>
+        <v>7543825.69</v>
       </c>
       <c r="O268" s="1">
-        <v>0.28</v>
+        <v>2.1</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>662</v>
+        <v>646</v>
       </c>
       <c r="B269" t="s">
-        <v>663</v>
+        <v>647</v>
       </c>
       <c r="C269" s="1">
-        <v>1537000.0</v>
+        <v>8705907.2</v>
       </c>
       <c r="D269" s="1">
-        <v>98.614</v>
+        <v>88.263</v>
       </c>
       <c r="E269" s="1">
-        <v>98.469</v>
+        <v>102.80397797</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>1513468.53</v>
+        <v>8950018.92</v>
       </c>
       <c r="I269" s="1">
-        <v>2228.65</v>
+        <v>-1265924.04</v>
       </c>
       <c r="J269" s="1">
-        <v>0.14725446587251</v>
+        <v>-14.144372780834</v>
       </c>
       <c r="K269">
-        <v>4.07</v>
+        <v>2.28</v>
       </c>
       <c r="L269" t="s">
-        <v>664</v>
+        <v>648</v>
       </c>
       <c r="M269" s="1">
-        <v>1515697.18</v>
+        <v>7684094.88</v>
       </c>
       <c r="N269" s="1">
-        <v>1578322.56</v>
+        <v>7882661.12</v>
       </c>
       <c r="O269" s="1">
-        <v>0.45</v>
+        <v>2.19</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>665</v>
+        <v>649</v>
       </c>
       <c r="B270" t="s">
-        <v>666</v>
+        <v>650</v>
       </c>
       <c r="C270" s="1">
-        <v>200000.0</v>
+        <v>15376515.0</v>
       </c>
       <c r="D270" s="1">
-        <v>82.487</v>
+        <v>97.114</v>
       </c>
       <c r="E270" s="1">
-        <v>81.75</v>
+        <v>96.91088663</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>163500.0</v>
+        <v>14901517.02</v>
       </c>
       <c r="I270" s="1">
-        <v>1474.0</v>
+        <v>31231.76</v>
       </c>
       <c r="J270" s="1">
-        <v>0.90152905198777</v>
+        <v>0.20958778866663</v>
       </c>
       <c r="K270">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>378.08</v>
+        <v>0.73</v>
+      </c>
+      <c r="L270" t="s">
+        <v>651</v>
       </c>
       <c r="M270" s="1">
-        <v>164974.0</v>
+        <v>14932748.78</v>
       </c>
       <c r="N270" s="1">
-        <v>165352.08</v>
+        <v>15045439.68</v>
       </c>
       <c r="O270" s="1">
-        <v>0.05</v>
+        <v>4.19</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>667</v>
+        <v>652</v>
       </c>
       <c r="B271" t="s">
-        <v>668</v>
+        <v>653</v>
       </c>
       <c r="C271" s="1">
-        <v>7268896.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>99.157</v>
+        <v>100.748</v>
       </c>
       <c r="E271" s="1">
-        <v>99.18199999</v>
+        <v>100.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>7209436.43</v>
+        <v>270000.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-1817.23</v>
+        <v>2019.6</v>
       </c>
       <c r="J271" s="1">
-        <v>-0.025206269833216</v>
+        <v>0.748</v>
       </c>
       <c r="K271">
-        <v>1.72</v>
+        <v>0.47</v>
       </c>
       <c r="L271" t="s">
-        <v>669</v>
+        <v>654</v>
       </c>
       <c r="M271" s="1">
-        <v>7207619.2</v>
+        <v>272019.6</v>
       </c>
       <c r="N271" s="1">
-        <v>7332544.64</v>
+        <v>273289.77</v>
       </c>
       <c r="O271" s="1">
-        <v>2.09</v>
+        <v>0.08</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>670</v>
+        <v>655</v>
       </c>
       <c r="B272" t="s">
-        <v>671</v>
+        <v>656</v>
       </c>
       <c r="C272" s="1">
-        <v>8481534.2</v>
+        <v>200000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>87.72</v>
+        <v>99.475</v>
       </c>
       <c r="E272" s="1">
-        <v>103.18811047</v>
+        <v>99.24</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>8751934.88</v>
+        <v>198480.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-1311933.08</v>
+        <v>470.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-14.99020614285</v>
+        <v>0.23679967754938</v>
       </c>
       <c r="K272">
-        <v>2.04</v>
+        <v>1.36</v>
       </c>
       <c r="L272" t="s">
-        <v>672</v>
+        <v>657</v>
       </c>
       <c r="M272" s="1">
-        <v>7440001.8</v>
+        <v>198950.0</v>
       </c>
       <c r="N272" s="1">
-        <v>7613118.05</v>
+        <v>201662.33</v>
       </c>
       <c r="O272" s="1">
-        <v>2.17</v>
+        <v>0.06</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>673</v>
+        <v>658</v>
       </c>
       <c r="B273" t="s">
-        <v>674</v>
+        <v>659</v>
       </c>
       <c r="C273" s="1">
-        <v>14979276.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>96.664</v>
+        <v>89.698</v>
       </c>
       <c r="E273" s="1">
-        <v>96.90725259</v>
+        <v>85.48</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>14516004.83</v>
+        <v>170960.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-36437.48</v>
+        <v>8436.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-0.25101589884219</v>
+        <v>4.9344875994385</v>
       </c>
       <c r="K273">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>0.21</v>
+      </c>
+      <c r="L273">
+        <v>425.75</v>
       </c>
       <c r="M273" s="1">
-        <v>14479567.35</v>
+        <v>179396.0</v>
       </c>
       <c r="N273" s="1">
-        <v>14553437.75</v>
+        <v>179821.75</v>
       </c>
       <c r="O273" s="1">
-        <v>4.16</v>
+        <v>0.05</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>676</v>
+        <v>660</v>
       </c>
       <c r="B274" t="s">
-        <v>677</v>
+        <v>661</v>
       </c>
       <c r="C274" s="1">
-        <v>270000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.163</v>
+        <v>92.662</v>
       </c>
       <c r="E274" s="1">
-        <v>100.0</v>
+        <v>94.01785714</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>270000.0</v>
+        <v>658125.0</v>
       </c>
       <c r="I274" s="1">
-        <v>440.1</v>
+        <v>-9491.0</v>
       </c>
       <c r="J274" s="1">
-        <v>0.163</v>
+        <v>-1.4421272554606</v>
       </c>
       <c r="K274">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>185.88</v>
+        <v>1.14</v>
+      </c>
+      <c r="L274" t="s">
+        <v>662</v>
       </c>
       <c r="M274" s="1">
-        <v>270440.1</v>
+        <v>648634.0</v>
       </c>
       <c r="N274" s="1">
-        <v>270625.98</v>
+        <v>656588.11</v>
       </c>
       <c r="O274" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>678</v>
+        <v>663</v>
       </c>
       <c r="B275" t="s">
-        <v>679</v>
+        <v>664</v>
       </c>
       <c r="C275" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>98.687</v>
+        <v>101.674</v>
       </c>
       <c r="E275" s="1">
-        <v>99.24</v>
+        <v>99.942</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>198480.0</v>
+        <v>499710.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-1106.0</v>
+        <v>8660.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-0.55723498589279</v>
+        <v>1.7330051429829</v>
       </c>
       <c r="K275">
-        <v>1.0</v>
+        <v>0.61</v>
       </c>
       <c r="L275" t="s">
-        <v>680</v>
+        <v>665</v>
       </c>
       <c r="M275" s="1">
-        <v>197374.0</v>
+        <v>508370.0</v>
       </c>
       <c r="N275" s="1">
-        <v>199367.15</v>
+        <v>511399.11</v>
       </c>
       <c r="O275" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="B276" t="s">
-        <v>682</v>
+        <v>667</v>
       </c>
       <c r="C276" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>88.785</v>
+        <v>94.183</v>
       </c>
       <c r="E276" s="1">
-        <v>85.48</v>
+        <v>94.5700925</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>170960.0</v>
+        <v>378280.37</v>
       </c>
       <c r="I276" s="1">
-        <v>6610.0</v>
+        <v>-1548.37</v>
       </c>
       <c r="J276" s="1">
-        <v>3.8664014974263</v>
+        <v>-0.40931809387836</v>
       </c>
       <c r="K276">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>70.96</v>
+        <v>0.44</v>
+      </c>
+      <c r="L276" t="s">
+        <v>668</v>
       </c>
       <c r="M276" s="1">
-        <v>177570.0</v>
+        <v>376732.0</v>
       </c>
       <c r="N276" s="1">
-        <v>177640.96</v>
+        <v>378505.97</v>
       </c>
       <c r="O276" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>683</v>
+        <v>669</v>
       </c>
       <c r="B277" t="s">
-        <v>684</v>
+        <v>670</v>
       </c>
       <c r="C277" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>92.22</v>
+        <v>101.638</v>
       </c>
       <c r="E277" s="1">
-        <v>94.01785714</v>
+        <v>99.858</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>658125.0</v>
+        <v>499290.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-12585.0</v>
+        <v>8900.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-1.9122507122507</v>
+        <v>1.7825311942959</v>
       </c>
       <c r="K277">
-        <v>0.97</v>
+        <v>3.84</v>
       </c>
       <c r="L277" t="s">
-        <v>685</v>
+        <v>671</v>
       </c>
       <c r="M277" s="1">
-        <v>645540.0</v>
+        <v>508190.0</v>
       </c>
       <c r="N277" s="1">
-        <v>652319.45</v>
+        <v>527405.75</v>
       </c>
       <c r="O277" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>686</v>
+        <v>672</v>
       </c>
       <c r="B278" t="s">
-        <v>687</v>
+        <v>673</v>
       </c>
       <c r="C278" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>101.402</v>
+        <v>98.091</v>
       </c>
       <c r="E278" s="1">
-        <v>99.942</v>
+        <v>98.625</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>499710.0</v>
+        <v>789000.0</v>
       </c>
       <c r="I278" s="1">
-        <v>7300.0</v>
+        <v>-4272.0</v>
       </c>
       <c r="J278" s="1">
-        <v>1.460847291429</v>
+        <v>-0.54144486692015</v>
       </c>
       <c r="K278">
-        <v>0.26</v>
+        <v>2.15</v>
       </c>
       <c r="L278" t="s">
-        <v>688</v>
+        <v>674</v>
       </c>
       <c r="M278" s="1">
-        <v>507010.0</v>
+        <v>784728.0</v>
       </c>
       <c r="N278" s="1">
-        <v>508301.1</v>
+        <v>801906.08</v>
       </c>
       <c r="O278" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>689</v>
+        <v>675</v>
       </c>
       <c r="B279" t="s">
-        <v>690</v>
+        <v>676</v>
       </c>
       <c r="C279" s="1">
         <v>400000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>94.129</v>
+        <v>97.266</v>
       </c>
       <c r="E279" s="1">
-        <v>94.5700925</v>
+        <v>95.396</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>378280.37</v>
+        <v>381584.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-1764.37</v>
+        <v>7480.0</v>
       </c>
       <c r="J279" s="1">
-        <v>-0.46641859845913</v>
+        <v>1.9602499056564</v>
       </c>
       <c r="K279">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>0.13</v>
+      </c>
+      <c r="L279">
+        <v>527.4</v>
       </c>
       <c r="M279" s="1">
-        <v>376516.0</v>
+        <v>389064.0</v>
       </c>
       <c r="N279" s="1">
-        <v>378050.25</v>
+        <v>389591.4</v>
       </c>
       <c r="O279" s="1">
         <v>0.11</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>692</v>
+        <v>677</v>
       </c>
       <c r="B280" t="s">
-        <v>693</v>
+        <v>676</v>
       </c>
       <c r="C280" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>101.271</v>
+        <v>97.11</v>
       </c>
       <c r="E280" s="1">
-        <v>99.858</v>
+        <v>98.642</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>499290.0</v>
+        <v>394568.0</v>
       </c>
       <c r="I280" s="1">
-        <v>7065.0</v>
+        <v>-6128.0</v>
       </c>
       <c r="J280" s="1">
-        <v>1.4150093132248</v>
+        <v>-1.5530909754466</v>
       </c>
       <c r="K280">
-        <v>3.47</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>0.13</v>
+      </c>
+      <c r="L280">
+        <v>527.4</v>
       </c>
       <c r="M280" s="1">
-        <v>506355.0</v>
+        <v>388440.0</v>
       </c>
       <c r="N280" s="1">
-        <v>523712.88</v>
+        <v>388967.4</v>
       </c>
       <c r="O280" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>695</v>
+        <v>678</v>
       </c>
       <c r="B281" t="s">
-        <v>696</v>
+        <v>679</v>
       </c>
       <c r="C281" s="1">
-        <v>300000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>98.252</v>
+        <v>98.397</v>
       </c>
       <c r="E281" s="1">
-        <v>100.0</v>
+        <v>99.628</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>300000.0</v>
+        <v>353679.4</v>
       </c>
       <c r="I281" s="1">
-        <v>-5244.0</v>
+        <v>-4370.05</v>
       </c>
       <c r="J281" s="1">
-        <v>-1.748</v>
+        <v>-1.2355964186775</v>
       </c>
       <c r="K281">
-        <v>1.79</v>
+        <v>2.17</v>
       </c>
       <c r="L281" t="s">
-        <v>697</v>
+        <v>680</v>
       </c>
       <c r="M281" s="1">
-        <v>294756.0</v>
+        <v>349309.35</v>
       </c>
       <c r="N281" s="1">
-        <v>300119.01</v>
+        <v>357022.09</v>
       </c>
       <c r="O281" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>698</v>
+        <v>681</v>
       </c>
       <c r="B282" t="s">
-        <v>699</v>
+        <v>682</v>
       </c>
       <c r="C282" s="1">
-        <v>1100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>93.48</v>
+        <v>99.321</v>
       </c>
       <c r="E282" s="1">
-        <v>94.54545455</v>
+        <v>99.736</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>1040000.0</v>
+        <v>299208.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-11720.0</v>
+        <v>-1245.0</v>
       </c>
       <c r="J282" s="1">
-        <v>-1.1269230769231</v>
+        <v>-0.41609850004011</v>
       </c>
       <c r="K282">
-        <v>0.39</v>
+        <v>2.12</v>
       </c>
       <c r="L282" t="s">
-        <v>700</v>
+        <v>683</v>
       </c>
       <c r="M282" s="1">
-        <v>1028280.0</v>
+        <v>297963.0</v>
       </c>
       <c r="N282" s="1">
-        <v>1032570.0</v>
+        <v>304308.21</v>
       </c>
       <c r="O282" s="1">
-        <v>0.29</v>
+        <v>0.08</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>701</v>
+        <v>684</v>
       </c>
       <c r="B283" t="s">
-        <v>702</v>
+        <v>685</v>
       </c>
       <c r="C283" s="1">
-        <v>600000.0</v>
+        <v>348000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>97.507</v>
+        <v>99.778</v>
       </c>
       <c r="E283" s="1">
-        <v>98.642</v>
+        <v>99.394</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>591852.0</v>
+        <v>345891.12</v>
       </c>
       <c r="I283" s="1">
-        <v>-6810.0</v>
+        <v>1336.32</v>
       </c>
       <c r="J283" s="1">
-        <v>-1.1506254942114</v>
+        <v>0.38634122784071</v>
       </c>
       <c r="K283">
-        <v>4.09</v>
+        <v>0.35</v>
       </c>
       <c r="L283" t="s">
-        <v>703</v>
+        <v>686</v>
       </c>
       <c r="M283" s="1">
-        <v>585042.0</v>
+        <v>347227.44</v>
       </c>
       <c r="N283" s="1">
-        <v>609565.97</v>
+        <v>348443.06</v>
       </c>
       <c r="O283" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>704</v>
+        <v>687</v>
       </c>
       <c r="B284" t="s">
-        <v>705</v>
+        <v>688</v>
       </c>
       <c r="C284" s="1">
-        <v>355000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>98.067</v>
+        <v>95.538</v>
       </c>
       <c r="E284" s="1">
-        <v>99.628</v>
+        <v>93.6</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>353679.4</v>
+        <v>374400.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-5541.55</v>
+        <v>7752.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-1.5668286024009</v>
+        <v>2.0705128205128</v>
       </c>
       <c r="K284">
-        <v>1.86</v>
+        <v>1.0</v>
       </c>
       <c r="L284" t="s">
-        <v>706</v>
+        <v>689</v>
       </c>
       <c r="M284" s="1">
-        <v>348137.85</v>
+        <v>382152.0</v>
       </c>
       <c r="N284" s="1">
-        <v>354744.25</v>
+        <v>386141.04</v>
       </c>
       <c r="O284" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>707</v>
+        <v>690</v>
       </c>
       <c r="B285" t="s">
-        <v>708</v>
+        <v>691</v>
       </c>
       <c r="C285" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>98.694</v>
+        <v>99.11</v>
       </c>
       <c r="E285" s="1">
-        <v>99.736</v>
+        <v>100.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>299208.0</v>
+        <v>900000.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-3126.0</v>
+        <v>-8010.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.0447581615465</v>
+        <v>-0.89</v>
       </c>
       <c r="K285">
-        <v>1.73</v>
+        <v>3.04</v>
       </c>
       <c r="L285" t="s">
-        <v>709</v>
+        <v>692</v>
       </c>
       <c r="M285" s="1">
-        <v>296082.0</v>
+        <v>891990.0</v>
       </c>
       <c r="N285" s="1">
-        <v>301276.52</v>
+        <v>919316.71</v>
       </c>
       <c r="O285" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>710</v>
+        <v>693</v>
       </c>
       <c r="B286" t="s">
-        <v>711</v>
+        <v>694</v>
       </c>
       <c r="C286" s="1">
-        <v>155000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>98.505</v>
+        <v>101.76</v>
       </c>
       <c r="E286" s="1">
-        <v>99.594</v>
+        <v>103.012</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>154370.7</v>
+        <v>412048.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-1687.95</v>
+        <v>-5008.0</v>
       </c>
       <c r="J286" s="1">
-        <v>-1.0934393638171</v>
+        <v>-1.2153923814701</v>
       </c>
       <c r="K286">
-        <v>2.99</v>
+        <v>3.26</v>
       </c>
       <c r="L286" t="s">
-        <v>712</v>
+        <v>695</v>
       </c>
       <c r="M286" s="1">
-        <v>152682.75</v>
+        <v>407040.0</v>
       </c>
       <c r="N286" s="1">
-        <v>157312.05</v>
+        <v>420081.1</v>
       </c>
       <c r="O286" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>713</v>
+        <v>696</v>
       </c>
       <c r="B287" t="s">
-        <v>714</v>
+        <v>697</v>
       </c>
       <c r="C287" s="1">
-        <v>348000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>99.484</v>
+        <v>101.403</v>
       </c>
       <c r="E287" s="1">
-        <v>99.394</v>
+        <v>99.849</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>345891.12</v>
+        <v>84871.65</v>
       </c>
       <c r="I287" s="1">
-        <v>313.2</v>
+        <v>1320.9</v>
       </c>
       <c r="J287" s="1">
-        <v>0.090548725275168</v>
+        <v>1.5563500886338</v>
       </c>
       <c r="K287">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.73</v>
+      </c>
+      <c r="L287" t="s">
+        <v>698</v>
       </c>
       <c r="M287" s="1">
-        <v>346204.32</v>
+        <v>86192.55</v>
       </c>
       <c r="N287" s="1">
-        <v>346204.32</v>
+        <v>88514.68</v>
       </c>
       <c r="O287" s="1">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>715</v>
+        <v>699</v>
       </c>
       <c r="B288" t="s">
-        <v>716</v>
+        <v>700</v>
       </c>
       <c r="C288" s="1">
-        <v>400000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>95.254</v>
+        <v>108.241</v>
       </c>
       <c r="E288" s="1">
-        <v>93.6</v>
+        <v>99.283</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>374400.0</v>
+        <v>528185.56</v>
       </c>
       <c r="I288" s="1">
-        <v>6616.0</v>
+        <v>47656.56</v>
       </c>
       <c r="J288" s="1">
-        <v>1.767094017094</v>
+        <v>9.0226927067071</v>
       </c>
       <c r="K288">
-        <v>0.84</v>
+        <v>3.89</v>
       </c>
       <c r="L288" t="s">
-        <v>717</v>
+        <v>701</v>
       </c>
       <c r="M288" s="1">
-        <v>381016.0</v>
+        <v>575842.12</v>
       </c>
       <c r="N288" s="1">
-        <v>384381.75</v>
+        <v>596533.64</v>
       </c>
       <c r="O288" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>718</v>
+        <v>702</v>
       </c>
       <c r="B289" t="s">
-        <v>719</v>
+        <v>703</v>
       </c>
       <c r="C289" s="1">
-        <v>900000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>98.385</v>
+        <v>100.275</v>
       </c>
       <c r="E289" s="1">
-        <v>100.0</v>
+        <v>99.115</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>900000.0</v>
+        <v>300318.45</v>
       </c>
       <c r="I289" s="1">
-        <v>-14535.0</v>
+        <v>3514.8</v>
       </c>
       <c r="J289" s="1">
-        <v>-1.615</v>
+        <v>1.1703576653382</v>
       </c>
       <c r="K289">
-        <v>2.66</v>
+        <v>0.6</v>
       </c>
       <c r="L289" t="s">
-        <v>720</v>
+        <v>704</v>
       </c>
       <c r="M289" s="1">
-        <v>885465.0</v>
+        <v>303833.25</v>
       </c>
       <c r="N289" s="1">
-        <v>909447.53</v>
+        <v>305663.7</v>
       </c>
       <c r="O289" s="1">
-        <v>0.26</v>
+        <v>0.09</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>721</v>
+        <v>705</v>
       </c>
       <c r="B290" t="s">
-        <v>722</v>
+        <v>706</v>
       </c>
       <c r="C290" s="1">
-        <v>400000.0</v>
+        <v>396543.39</v>
       </c>
       <c r="D290" s="1">
-        <v>101.327</v>
+        <v>90.316</v>
       </c>
       <c r="E290" s="1">
-        <v>103.012</v>
+        <v>93.61489546</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>412048.0</v>
+        <v>371223.68</v>
       </c>
       <c r="I290" s="1">
-        <v>-6740.0</v>
+        <v>-13081.55</v>
       </c>
       <c r="J290" s="1">
-        <v>-1.6357317594067</v>
+        <v>-3.5238996607113</v>
       </c>
       <c r="K290">
-        <v>2.85</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>0.06</v>
+      </c>
+      <c r="L290">
+        <v>254.22</v>
       </c>
       <c r="M290" s="1">
-        <v>405308.0</v>
+        <v>358142.13</v>
       </c>
       <c r="N290" s="1">
-        <v>416718.96</v>
+        <v>358396.35</v>
       </c>
       <c r="O290" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>724</v>
+        <v>707</v>
       </c>
       <c r="B291" t="s">
-        <v>725</v>
+        <v>708</v>
       </c>
       <c r="C291" s="1">
-        <v>85000.0</v>
+        <v>544273.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.904</v>
+        <v>94.119</v>
       </c>
       <c r="E291" s="1">
-        <v>99.849</v>
+        <v>93.82524579</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>84871.65</v>
+        <v>510665.48</v>
       </c>
       <c r="I291" s="1">
-        <v>896.75</v>
+        <v>1598.82</v>
       </c>
       <c r="J291" s="1">
-        <v>1.0565954591433</v>
+        <v>0.31308558393256</v>
       </c>
       <c r="K291">
-        <v>2.36</v>
+        <v>0.28</v>
       </c>
       <c r="L291" t="s">
-        <v>726</v>
+        <v>709</v>
       </c>
       <c r="M291" s="1">
-        <v>85768.4</v>
+        <v>512264.3</v>
       </c>
       <c r="N291" s="1">
-        <v>87776.73</v>
+        <v>513794.23</v>
       </c>
       <c r="O291" s="1">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>727</v>
+        <v>710</v>
       </c>
       <c r="B292" t="s">
-        <v>728</v>
+        <v>711</v>
       </c>
       <c r="C292" s="1">
-        <v>532000.0</v>
+        <v>348458.0</v>
       </c>
       <c r="D292" s="1">
-        <v>107.922</v>
+        <v>66.847</v>
       </c>
       <c r="E292" s="1">
-        <v>99.283</v>
+        <v>65.20059806</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>528185.56</v>
+        <v>227196.7</v>
       </c>
       <c r="I292" s="1">
-        <v>45959.48</v>
+        <v>5737.01</v>
       </c>
       <c r="J292" s="1">
-        <v>8.7013889588348</v>
+        <v>2.5251291061886</v>
       </c>
       <c r="K292">
-        <v>3.4</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>0.07</v>
+      </c>
+      <c r="L292">
+        <v>257.77</v>
       </c>
       <c r="M292" s="1">
-        <v>574145.04</v>
+        <v>232933.71</v>
       </c>
       <c r="N292" s="1">
-        <v>592222.11</v>
+        <v>233191.48</v>
       </c>
       <c r="O292" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>730</v>
+        <v>712</v>
       </c>
       <c r="B293" t="s">
-        <v>731</v>
+        <v>713</v>
       </c>
       <c r="C293" s="1">
-        <v>303000.0</v>
+        <v>2925000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>99.85</v>
+        <v>101.619</v>
       </c>
       <c r="E293" s="1">
-        <v>99.115</v>
+        <v>120.30693675</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>300318.45</v>
+        <v>3518977.9</v>
       </c>
       <c r="I293" s="1">
-        <v>2227.05</v>
+        <v>353169.38</v>
       </c>
       <c r="J293" s="1">
-        <v>0.74156283105484</v>
+        <v>10.036135208465</v>
       </c>
       <c r="K293">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>813.53</v>
+        <v>0.35</v>
+      </c>
+      <c r="L293" t="s">
+        <v>714</v>
       </c>
       <c r="M293" s="1">
-        <v>302545.5</v>
+        <v>3872147.28</v>
       </c>
       <c r="N293" s="1">
-        <v>303359.03</v>
+        <v>3882372.35</v>
       </c>
       <c r="O293" s="1">
-        <v>0.09</v>
+        <v>1.08</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>732</v>
+        <v>715</v>
       </c>
       <c r="B294" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="C294" s="1">
-        <v>386883.39</v>
+        <v>6826000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>89.764</v>
+        <v>100.019</v>
       </c>
       <c r="E294" s="1">
-        <v>93.69960029</v>
+        <v>100.81901113</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>362508.19</v>
+        <v>6881905.7</v>
       </c>
       <c r="I294" s="1">
-        <v>-15226.18</v>
+        <v>-54608.76</v>
       </c>
       <c r="J294" s="1">
-        <v>-4.2002306209965</v>
+        <v>-0.79351218079027</v>
       </c>
       <c r="K294">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="L294" t="s">
-        <v>734</v>
+        <v>717</v>
       </c>
       <c r="M294" s="1">
-        <v>347282.01</v>
+        <v>6827296.94</v>
       </c>
       <c r="N294" s="1">
-        <v>352077.24</v>
+        <v>6873938.14</v>
       </c>
       <c r="O294" s="1">
-        <v>0.1</v>
+        <v>1.91</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="B295" t="s">
-        <v>736</v>
+        <v>719</v>
       </c>
       <c r="C295" s="1">
-        <v>530000.0</v>
+        <v>3049000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>93.846</v>
+        <v>99.152</v>
       </c>
       <c r="E295" s="1">
-        <v>93.818</v>
+        <v>97.93011578</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>497235.4</v>
+        <v>2985889.23</v>
       </c>
       <c r="I295" s="1">
-        <v>148.4</v>
+        <v>37255.25</v>
       </c>
       <c r="J295" s="1">
-        <v>0.029845019079494</v>
+        <v>1.2477103847553</v>
       </c>
       <c r="K295">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>803.71</v>
+        <v>0.67</v>
+      </c>
+      <c r="L295" t="s">
+        <v>720</v>
       </c>
       <c r="M295" s="1">
-        <v>497383.8</v>
+        <v>3023144.48</v>
       </c>
       <c r="N295" s="1">
-        <v>498187.51</v>
+        <v>3043507.18</v>
       </c>
       <c r="O295" s="1">
-        <v>0.14</v>
+        <v>0.85</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>737</v>
+        <v>721</v>
       </c>
       <c r="B296" t="s">
-        <v>738</v>
+        <v>722</v>
       </c>
       <c r="C296" s="1">
-        <v>340000.0</v>
+        <v>5893000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>65.785</v>
+        <v>94.857</v>
       </c>
       <c r="E296" s="1">
-        <v>65.161</v>
+        <v>93.72839471</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>221547.4</v>
+        <v>5523414.3</v>
       </c>
       <c r="I296" s="1">
-        <v>2121.6</v>
+        <v>66508.71</v>
       </c>
       <c r="J296" s="1">
-        <v>0.95762802903577</v>
+        <v>1.2041231453523</v>
       </c>
       <c r="K296">
-        <v>1.43</v>
+        <v>0.82</v>
       </c>
       <c r="L296" t="s">
-        <v>739</v>
+        <v>723</v>
       </c>
       <c r="M296" s="1">
-        <v>223669.0</v>
+        <v>5589923.01</v>
       </c>
       <c r="N296" s="1">
-        <v>228531.47</v>
+        <v>5638324.07</v>
       </c>
       <c r="O296" s="1">
-        <v>0.07</v>
+        <v>1.57</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>740</v>
+        <v>724</v>
       </c>
       <c r="B297" t="s">
-        <v>741</v>
+        <v>725</v>
       </c>
       <c r="C297" s="1">
-        <v>2850000.0</v>
+        <v>2264000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>102.21</v>
+        <v>86.669</v>
       </c>
       <c r="E297" s="1">
-        <v>119.99153825</v>
+        <v>94.94942977</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>3419758.84</v>
+        <v>2149655.09</v>
       </c>
       <c r="I297" s="1">
-        <v>322931.67</v>
+        <v>-187468.93</v>
       </c>
       <c r="J297" s="1">
-        <v>9.4431123687073</v>
+        <v>-8.7208841489078</v>
       </c>
       <c r="K297">
-        <v>0.19</v>
+        <v>0.82</v>
       </c>
       <c r="L297" t="s">
-        <v>742</v>
+        <v>726</v>
       </c>
       <c r="M297" s="1">
-        <v>3742690.51</v>
+        <v>1962186.16</v>
       </c>
       <c r="N297" s="1">
-        <v>3748163.26</v>
+        <v>1980781.1</v>
       </c>
       <c r="O297" s="1">
-        <v>1.07</v>
+        <v>0.55</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>743</v>
+        <v>727</v>
       </c>
       <c r="B298" t="s">
-        <v>744</v>
+        <v>728</v>
       </c>
       <c r="C298" s="1">
-        <v>6650000.0</v>
+        <v>5007000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.012</v>
+        <v>101.136</v>
       </c>
       <c r="E298" s="1">
-        <v>100.84036842</v>
+        <v>99.87909367</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>6705884.5</v>
+        <v>5000946.22</v>
       </c>
       <c r="I298" s="1">
-        <v>-55086.5</v>
+        <v>62933.3</v>
       </c>
       <c r="J298" s="1">
-        <v>-0.82146508786425</v>
+        <v>1.2584278500799</v>
       </c>
       <c r="K298">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="L298" t="s">
-        <v>745</v>
+        <v>729</v>
       </c>
       <c r="M298" s="1">
-        <v>6650798.0</v>
+        <v>5063879.52</v>
       </c>
       <c r="N298" s="1">
-        <v>6679841.23</v>
+        <v>5085428.99</v>
       </c>
       <c r="O298" s="1">
-        <v>1.91</v>
+        <v>1.41</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>746</v>
+        <v>730</v>
       </c>
       <c r="B299" t="s">
-        <v>747</v>
+        <v>731</v>
       </c>
       <c r="C299" s="1">
-        <v>2970000.0</v>
+        <v>4655000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>98.448</v>
+        <v>98.422</v>
       </c>
       <c r="E299" s="1">
-        <v>97.901</v>
+        <v>96.82826831</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>2907659.7</v>
+        <v>4507355.89</v>
       </c>
       <c r="I299" s="1">
-        <v>16245.9</v>
+        <v>74188.21</v>
       </c>
       <c r="J299" s="1">
-        <v>0.55872769430343</v>
+        <v>1.6459363718005</v>
       </c>
       <c r="K299">
-        <v>0.37</v>
+        <v>0.65</v>
       </c>
       <c r="L299" t="s">
-        <v>748</v>
+        <v>732</v>
       </c>
       <c r="M299" s="1">
-        <v>2923905.6</v>
+        <v>4581544.1</v>
       </c>
       <c r="N299" s="1">
-        <v>2934837.3</v>
+        <v>4611903.35</v>
       </c>
       <c r="O299" s="1">
-        <v>0.84</v>
+        <v>1.28</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>749</v>
+        <v>733</v>
       </c>
       <c r="B300" t="s">
-        <v>750</v>
+        <v>734</v>
       </c>
       <c r="C300" s="1">
-        <v>5740000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>93.768</v>
+        <v>97.203</v>
       </c>
       <c r="E300" s="1">
-        <v>93.703</v>
+        <v>99.406</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>5378552.2</v>
+        <v>310146.72</v>
       </c>
       <c r="I300" s="1">
-        <v>3731.0</v>
+        <v>-6873.36</v>
       </c>
       <c r="J300" s="1">
-        <v>0.069368109879086</v>
+        <v>-2.2161640142446</v>
       </c>
       <c r="K300">
-        <v>0.51</v>
+        <v>1.48</v>
       </c>
       <c r="L300" t="s">
-        <v>751</v>
+        <v>735</v>
       </c>
       <c r="M300" s="1">
-        <v>5382283.2</v>
+        <v>303273.36</v>
       </c>
       <c r="N300" s="1">
-        <v>5411685.1</v>
+        <v>307894.59</v>
       </c>
       <c r="O300" s="1">
-        <v>1.55</v>
+        <v>0.09</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>752</v>
+        <v>736</v>
       </c>
       <c r="B301" t="s">
-        <v>753</v>
+        <v>737</v>
       </c>
       <c r="C301" s="1">
-        <v>2206000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>85.614</v>
+        <v>98.81</v>
       </c>
       <c r="E301" s="1">
-        <v>95.17131958</v>
+        <v>100.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>2099479.31</v>
+        <v>765000.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-210834.47</v>
+        <v>-9103.5</v>
       </c>
       <c r="J301" s="1">
-        <v>-10.042226612845</v>
+        <v>-1.19</v>
       </c>
       <c r="K301">
-        <v>0.51</v>
+        <v>0.89</v>
       </c>
       <c r="L301" t="s">
-        <v>754</v>
+        <v>738</v>
       </c>
       <c r="M301" s="1">
-        <v>1888644.84</v>
+        <v>755896.5</v>
       </c>
       <c r="N301" s="1">
-        <v>1899944.6</v>
+        <v>762732.12</v>
       </c>
       <c r="O301" s="1">
-        <v>0.54</v>
+        <v>0.21</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>755</v>
+        <v>739</v>
       </c>
       <c r="B302" t="s">
-        <v>756</v>
+        <v>740</v>
       </c>
       <c r="C302" s="1">
-        <v>4877000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.136</v>
+        <v>103.597</v>
       </c>
       <c r="E302" s="1">
-        <v>99.85</v>
+        <v>100.77</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>4869684.5</v>
+        <v>503850.0</v>
       </c>
       <c r="I302" s="1">
-        <v>13948.22</v>
+        <v>14135.0</v>
       </c>
       <c r="J302" s="1">
-        <v>0.2864296444667</v>
+        <v>2.805398432073</v>
       </c>
       <c r="K302">
-        <v>0.06</v>
+        <v>0.6</v>
       </c>
       <c r="L302" t="s">
-        <v>757</v>
+        <v>741</v>
       </c>
       <c r="M302" s="1">
-        <v>4883632.72</v>
+        <v>517985.0</v>
       </c>
       <c r="N302" s="1">
-        <v>4886704.42</v>
+        <v>520978.15</v>
       </c>
       <c r="O302" s="1">
-        <v>1.4</v>
+        <v>0.14</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>758</v>
+        <v>742</v>
       </c>
       <c r="B303" t="s">
-        <v>759</v>
+        <v>743</v>
       </c>
       <c r="C303" s="1">
-        <v>4535000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>97.227</v>
+        <v>101.103</v>
       </c>
       <c r="E303" s="1">
-        <v>96.791</v>
+        <v>98.69</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>4389471.85</v>
+        <v>394760.0</v>
       </c>
       <c r="I303" s="1">
-        <v>19772.6</v>
+        <v>9652.0</v>
       </c>
       <c r="J303" s="1">
-        <v>0.45045510429689</v>
+        <v>2.4450298915797</v>
       </c>
       <c r="K303">
-        <v>0.28</v>
+        <v>2.68</v>
       </c>
       <c r="L303" t="s">
-        <v>760</v>
+        <v>744</v>
       </c>
       <c r="M303" s="1">
-        <v>4409244.45</v>
+        <v>404412.0</v>
       </c>
       <c r="N303" s="1">
-        <v>4422124.59</v>
+        <v>415113.37</v>
       </c>
       <c r="O303" s="1">
-        <v>1.26</v>
+        <v>0.12</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>761</v>
+        <v>745</v>
       </c>
       <c r="B304" t="s">
-        <v>762</v>
+        <v>746</v>
       </c>
       <c r="C304" s="1">
-        <v>312000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>96.358</v>
+        <v>84.932</v>
       </c>
       <c r="E304" s="1">
-        <v>99.406</v>
+        <v>85.4016</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>310146.72</v>
+        <v>427008.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-9509.76</v>
+        <v>-2348.0</v>
       </c>
       <c r="J304" s="1">
-        <v>-3.0662133070438</v>
+        <v>-0.54987260191847</v>
       </c>
       <c r="K304">
-        <v>1.18</v>
+        <v>0.41</v>
       </c>
       <c r="L304" t="s">
-        <v>763</v>
+        <v>747</v>
       </c>
       <c r="M304" s="1">
-        <v>300636.96</v>
+        <v>424660.0</v>
       </c>
       <c r="N304" s="1">
-        <v>304323.26</v>
+        <v>426697.67</v>
       </c>
       <c r="O304" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>764</v>
+        <v>748</v>
       </c>
       <c r="B305" t="s">
-        <v>765</v>
+        <v>749</v>
       </c>
       <c r="C305" s="1">
-        <v>765000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>98.268</v>
+        <v>100.274</v>
       </c>
       <c r="E305" s="1">
-        <v>100.0</v>
+        <v>99.898</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>765000.0</v>
+        <v>899082.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-13249.8</v>
+        <v>3384.0</v>
       </c>
       <c r="J305" s="1">
-        <v>-1.732</v>
+        <v>0.37638391158982</v>
       </c>
       <c r="K305">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>0.0</v>
+      </c>
+      <c r="L305">
+        <v>0.0</v>
       </c>
       <c r="M305" s="1">
-        <v>751750.2</v>
+        <v>902466.0</v>
       </c>
       <c r="N305" s="1">
-        <v>756285.37</v>
+        <v>902466.0</v>
       </c>
       <c r="O305" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>767</v>
+        <v>750</v>
       </c>
       <c r="B306" t="s">
-        <v>768</v>
+        <v>751</v>
       </c>
       <c r="C306" s="1">
-        <v>500000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>103.314</v>
+        <v>100.918</v>
       </c>
       <c r="E306" s="1">
-        <v>100.77</v>
+        <v>99.609</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>503850.0</v>
+        <v>304803.54</v>
       </c>
       <c r="I306" s="1">
-        <v>12720.0</v>
+        <v>4005.54</v>
       </c>
       <c r="J306" s="1">
-        <v>2.5245608812146</v>
+        <v>1.3141382806774</v>
       </c>
       <c r="K306">
-        <v>0.14</v>
+        <v>0.26</v>
       </c>
       <c r="L306">
-        <v>715.75</v>
+        <v>804.82</v>
       </c>
       <c r="M306" s="1">
-        <v>516570.0</v>
+        <v>308809.08</v>
       </c>
       <c r="N306" s="1">
-        <v>517285.75</v>
+        <v>309613.9</v>
       </c>
       <c r="O306" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>769</v>
+        <v>752</v>
       </c>
       <c r="B307" t="s">
-        <v>770</v>
+        <v>753</v>
       </c>
       <c r="C307" s="1">
-        <v>400000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.019</v>
+        <v>101.86</v>
       </c>
       <c r="E307" s="1">
-        <v>98.69</v>
+        <v>99.813</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>394760.0</v>
+        <v>255521.28</v>
       </c>
       <c r="I307" s="1">
-        <v>5316.0</v>
+        <v>5240.32</v>
       </c>
       <c r="J307" s="1">
-        <v>1.3466409970615</v>
+        <v>2.0508350615651</v>
       </c>
       <c r="K307">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>0.2</v>
+      </c>
+      <c r="L307">
+        <v>516.38</v>
       </c>
       <c r="M307" s="1">
-        <v>400076.0</v>
+        <v>260761.6</v>
       </c>
       <c r="N307" s="1">
-        <v>409291.07</v>
+        <v>261277.98</v>
       </c>
       <c r="O307" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>772</v>
+        <v>754</v>
       </c>
       <c r="B308" t="s">
-        <v>773</v>
+        <v>755</v>
       </c>
       <c r="C308" s="1">
-        <v>500000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>84.193</v>
+        <v>103.744</v>
       </c>
       <c r="E308" s="1">
-        <v>85.4016</v>
+        <v>100.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>427008.0</v>
+        <v>383000.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-6043.0</v>
+        <v>14339.52</v>
       </c>
       <c r="J308" s="1">
-        <v>-1.4151959682254</v>
+        <v>3.744</v>
       </c>
       <c r="K308">
-        <v>0.32</v>
+        <v>2.85</v>
       </c>
       <c r="L308" t="s">
-        <v>774</v>
+        <v>756</v>
       </c>
       <c r="M308" s="1">
-        <v>420965.0</v>
+        <v>397339.52</v>
       </c>
       <c r="N308" s="1">
-        <v>422583.15</v>
+        <v>408261.06</v>
       </c>
       <c r="O308" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>775</v>
+        <v>757</v>
       </c>
       <c r="B309" t="s">
-        <v>776</v>
+        <v>758</v>
       </c>
       <c r="C309" s="1">
-        <v>306000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.506</v>
+        <v>98.619</v>
       </c>
       <c r="E309" s="1">
-        <v>99.609</v>
+        <v>99.423</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>304803.54</v>
+        <v>795384.0</v>
       </c>
       <c r="I309" s="1">
-        <v>2744.82</v>
+        <v>-6432.0</v>
       </c>
       <c r="J309" s="1">
-        <v>0.90052103725567</v>
+        <v>-0.80866600283637</v>
       </c>
       <c r="K309">
-        <v>3.88</v>
+        <v>0.72</v>
       </c>
       <c r="L309" t="s">
-        <v>777</v>
+        <v>759</v>
       </c>
       <c r="M309" s="1">
-        <v>307548.36</v>
+        <v>788952.0</v>
       </c>
       <c r="N309" s="1">
-        <v>319419.48</v>
+        <v>794672.55</v>
       </c>
       <c r="O309" s="1">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>778</v>
+        <v>760</v>
       </c>
       <c r="B310" t="s">
-        <v>779</v>
+        <v>761</v>
       </c>
       <c r="C310" s="1">
-        <v>256000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>101.405</v>
+        <v>98.67</v>
       </c>
       <c r="E310" s="1">
-        <v>99.813</v>
+        <v>97.59</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>255521.28</v>
+        <v>195180.0</v>
       </c>
       <c r="I310" s="1">
-        <v>4075.52</v>
+        <v>2160.0</v>
       </c>
       <c r="J310" s="1">
-        <v>1.5949826174947</v>
+        <v>1.1066707654473</v>
       </c>
       <c r="K310">
-        <v>3.71</v>
+        <v>1.67</v>
       </c>
       <c r="L310" t="s">
-        <v>780</v>
+        <v>762</v>
       </c>
       <c r="M310" s="1">
-        <v>259596.8</v>
+        <v>197340.0</v>
       </c>
       <c r="N310" s="1">
-        <v>269081.95</v>
+        <v>200687.95</v>
       </c>
       <c r="O310" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>781</v>
+        <v>763</v>
       </c>
       <c r="B311" t="s">
-        <v>782</v>
+        <v>764</v>
       </c>
       <c r="C311" s="1">
-        <v>383000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>103.493</v>
+        <v>99.134</v>
       </c>
       <c r="E311" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>383000.0</v>
+        <v>361808.14</v>
       </c>
       <c r="I311" s="1">
-        <v>13378.19</v>
+        <v>-2943.06</v>
       </c>
       <c r="J311" s="1">
-        <v>3.493</v>
+        <v>-0.8134311184928</v>
       </c>
       <c r="K311">
-        <v>2.45</v>
+        <v>1.93</v>
       </c>
       <c r="L311" t="s">
-        <v>783</v>
+        <v>765</v>
       </c>
       <c r="M311" s="1">
-        <v>396378.19</v>
+        <v>358865.08</v>
       </c>
       <c r="N311" s="1">
-        <v>405745.86</v>
+        <v>365857.13</v>
       </c>
       <c r="O311" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>784</v>
+        <v>766</v>
       </c>
       <c r="B312" t="s">
-        <v>785</v>
+        <v>767</v>
       </c>
       <c r="C312" s="1">
-        <v>800000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>98.278</v>
+        <v>101.664</v>
       </c>
       <c r="E312" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>795384.0</v>
+        <v>407000.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-9160.0</v>
+        <v>6772.48</v>
       </c>
       <c r="J312" s="1">
-        <v>-1.1516449916015</v>
+        <v>1.664</v>
       </c>
       <c r="K312">
-        <v>0.43</v>
+        <v>0.88</v>
       </c>
       <c r="L312" t="s">
-        <v>786</v>
+        <v>768</v>
       </c>
       <c r="M312" s="1">
-        <v>786224.0</v>
+        <v>413772.48</v>
       </c>
       <c r="N312" s="1">
-        <v>789643.18</v>
+        <v>417357.47</v>
       </c>
       <c r="O312" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>787</v>
+        <v>769</v>
       </c>
       <c r="B313" t="s">
-        <v>788</v>
+        <v>770</v>
       </c>
       <c r="C313" s="1">
-        <v>362000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>98.062</v>
+        <v>98.791</v>
       </c>
       <c r="E313" s="1">
-        <v>99.947</v>
+        <v>99.779</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>361808.14</v>
+        <v>1097569.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-6823.7</v>
+        <v>-10868.0</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.8859995797773</v>
+        <v>-0.99018831617876</v>
       </c>
       <c r="K313">
-        <v>1.57</v>
+        <v>1.01</v>
       </c>
       <c r="L313" t="s">
-        <v>789</v>
+        <v>771</v>
       </c>
       <c r="M313" s="1">
-        <v>354984.44</v>
+        <v>1086701.0</v>
       </c>
       <c r="N313" s="1">
-        <v>360674.78</v>
+        <v>1097776.34</v>
       </c>
       <c r="O313" s="1">
-        <v>0.1</v>
+        <v>0.31</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>790</v>
+        <v>772</v>
       </c>
       <c r="B314" t="s">
-        <v>791</v>
+        <v>773</v>
       </c>
       <c r="C314" s="1">
-        <v>407000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>101.02</v>
+        <v>98.915</v>
       </c>
       <c r="E314" s="1">
         <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>407000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>4151.4</v>
+        <v>-7801.15</v>
       </c>
       <c r="J314" s="1">
-        <v>1.02</v>
+        <v>-1.085</v>
       </c>
       <c r="K314">
-        <v>0.43</v>
+        <v>0.15</v>
       </c>
       <c r="L314" t="s">
-        <v>792</v>
+        <v>774</v>
       </c>
       <c r="M314" s="1">
-        <v>411151.4</v>
+        <v>711198.85</v>
       </c>
       <c r="N314" s="1">
-        <v>412891.17</v>
+        <v>712273.8</v>
       </c>
       <c r="O314" s="1">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>793</v>
+        <v>775</v>
       </c>
       <c r="B315" t="s">
-        <v>794</v>
+        <v>776</v>
       </c>
       <c r="C315" s="1">
-        <v>1100000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>98.018</v>
+        <v>98.665</v>
       </c>
       <c r="E315" s="1">
-        <v>99.779</v>
+        <v>99.215</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>1097569.0</v>
+        <v>273833.4</v>
       </c>
       <c r="I315" s="1">
-        <v>-19371.0</v>
+        <v>-1518.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-1.7649004299502</v>
+        <v>-0.5543516605352</v>
       </c>
       <c r="K315">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>0.15</v>
+      </c>
+      <c r="L315">
+        <v>425.34</v>
       </c>
       <c r="M315" s="1">
-        <v>1078198.0</v>
+        <v>272315.4</v>
       </c>
       <c r="N315" s="1">
-        <v>1085317.86</v>
+        <v>272740.74</v>
       </c>
       <c r="O315" s="1">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>796</v>
+        <v>777</v>
       </c>
       <c r="B316" t="s">
-        <v>797</v>
+        <v>778</v>
       </c>
       <c r="C316" s="1">
-        <v>719000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>98.139</v>
+        <v>101.133</v>
       </c>
       <c r="E316" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>719000.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-13380.59</v>
+        <v>-2144.0</v>
       </c>
       <c r="J316" s="1">
-        <v>-1.861</v>
+        <v>-0.52720101505867</v>
       </c>
       <c r="K316">
-        <v>0.62</v>
+        <v>0.79</v>
       </c>
       <c r="L316" t="s">
-        <v>798</v>
+        <v>779</v>
       </c>
       <c r="M316" s="1">
-        <v>705619.41</v>
+        <v>404532.0</v>
       </c>
       <c r="N316" s="1">
-        <v>710108.92</v>
+        <v>407696.0</v>
       </c>
       <c r="O316" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>799</v>
+        <v>780</v>
       </c>
       <c r="B317" t="s">
-        <v>800</v>
+        <v>781</v>
       </c>
       <c r="C317" s="1">
-        <v>276000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>97.721</v>
+        <v>100.427</v>
       </c>
       <c r="E317" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>273833.4</v>
+        <v>334000.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-4123.44</v>
+        <v>1426.18</v>
       </c>
       <c r="J317" s="1">
-        <v>-1.5058206924356</v>
+        <v>0.427</v>
       </c>
       <c r="K317">
-        <v>4.17</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>0.11</v>
+      </c>
+      <c r="L317">
+        <v>354.42</v>
       </c>
       <c r="M317" s="1">
-        <v>269709.96</v>
+        <v>335426.18</v>
       </c>
       <c r="N317" s="1">
-        <v>281222.56</v>
+        <v>335780.6</v>
       </c>
       <c r="O317" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>802</v>
+        <v>782</v>
       </c>
       <c r="B318" t="s">
-        <v>803</v>
+        <v>783</v>
       </c>
       <c r="C318" s="1">
         <v>400000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.262</v>
+        <v>99.372</v>
       </c>
       <c r="E318" s="1">
-        <v>101.669</v>
+        <v>100.78</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>406676.0</v>
+        <v>403120.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-5628.0</v>
+        <v>-5632.0</v>
       </c>
       <c r="J318" s="1">
-        <v>-1.383902664529</v>
+        <v>-1.3971025997222</v>
       </c>
       <c r="K318">
-        <v>0.41</v>
+        <v>3.14</v>
       </c>
       <c r="L318" t="s">
-        <v>804</v>
+        <v>784</v>
       </c>
       <c r="M318" s="1">
-        <v>401048.0</v>
+        <v>397488.0</v>
       </c>
       <c r="N318" s="1">
-        <v>402695.01</v>
+        <v>410053.48</v>
       </c>
       <c r="O318" s="1">
         <v>0.11</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>805</v>
+        <v>785</v>
       </c>
       <c r="B319" t="s">
-        <v>806</v>
+        <v>786</v>
       </c>
       <c r="C319" s="1">
-        <v>334000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.046</v>
+        <v>100.928</v>
       </c>
       <c r="E319" s="1">
         <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>334000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>153.64</v>
+        <v>3981.12</v>
       </c>
       <c r="J319" s="1">
-        <v>0.046</v>
+        <v>0.928</v>
       </c>
       <c r="K319">
-        <v>3.29</v>
+        <v>2.71</v>
       </c>
       <c r="L319" t="s">
-        <v>807</v>
+        <v>787</v>
       </c>
       <c r="M319" s="1">
-        <v>334153.64</v>
+        <v>432981.12</v>
       </c>
       <c r="N319" s="1">
-        <v>345140.51</v>
+        <v>444589.18</v>
       </c>
       <c r="O319" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>808</v>
+        <v>788</v>
       </c>
       <c r="B320" t="s">
-        <v>809</v>
+        <v>789</v>
       </c>
       <c r="C320" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>99.042</v>
+        <v>94.43</v>
       </c>
       <c r="E320" s="1">
-        <v>100.78</v>
+        <v>93.323</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>403120.0</v>
+        <v>279969.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-6952.0</v>
+        <v>3321.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-1.724548521532</v>
+        <v>1.1862027581625</v>
       </c>
       <c r="K320">
-        <v>2.84</v>
+        <v>0.35</v>
       </c>
       <c r="L320" t="s">
-        <v>810</v>
+        <v>790</v>
       </c>
       <c r="M320" s="1">
-        <v>396168.0</v>
+        <v>283290.0</v>
       </c>
       <c r="N320" s="1">
-        <v>407525.26</v>
+        <v>284333.84</v>
       </c>
       <c r="O320" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>811</v>
+        <v>791</v>
       </c>
       <c r="B321" t="s">
-        <v>812</v>
+        <v>792</v>
       </c>
       <c r="C321" s="1">
-        <v>429000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.486</v>
+        <v>100.9</v>
       </c>
       <c r="E321" s="1">
-        <v>100.0</v>
+        <v>100.15896401</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>429000.0</v>
+        <v>389618.37</v>
       </c>
       <c r="I321" s="1">
-        <v>2084.94</v>
+        <v>2882.63</v>
       </c>
       <c r="J321" s="1">
-        <v>0.486</v>
+        <v>0.73985987878344</v>
       </c>
       <c r="K321">
-        <v>2.36</v>
+        <v>3.36</v>
       </c>
       <c r="L321" t="s">
-        <v>813</v>
+        <v>793</v>
       </c>
       <c r="M321" s="1">
-        <v>431084.94</v>
+        <v>392501.0</v>
       </c>
       <c r="N321" s="1">
-        <v>441199.31</v>
+        <v>405588.45</v>
       </c>
       <c r="O321" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>814</v>
+        <v>794</v>
       </c>
       <c r="B322" t="s">
-        <v>815</v>
+        <v>795</v>
       </c>
       <c r="C322" s="1">
-        <v>300000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>93.863</v>
+        <v>100.609</v>
       </c>
       <c r="E322" s="1">
-        <v>93.323</v>
+        <v>100.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>279969.0</v>
+        <v>661000.0</v>
       </c>
       <c r="I322" s="1">
-        <v>1620.0</v>
+        <v>4025.49</v>
       </c>
       <c r="J322" s="1">
-        <v>0.57863549178659</v>
+        <v>0.609</v>
       </c>
       <c r="K322">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>900.0</v>
+        <v>2.58</v>
+      </c>
+      <c r="L322" t="s">
+        <v>796</v>
       </c>
       <c r="M322" s="1">
-        <v>281589.0</v>
+        <v>665025.49</v>
       </c>
       <c r="N322" s="1">
-        <v>282489.0</v>
+        <v>682052.58</v>
       </c>
       <c r="O322" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>816</v>
+        <v>797</v>
       </c>
       <c r="B323" t="s">
-        <v>817</v>
+        <v>798</v>
       </c>
       <c r="C323" s="1">
-        <v>189000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.33</v>
+        <v>99.742</v>
       </c>
       <c r="E323" s="1">
-        <v>99.833</v>
+        <v>99.07</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>188684.37</v>
+        <v>495350.0</v>
       </c>
       <c r="I323" s="1">
-        <v>939.33</v>
+        <v>3360.0</v>
       </c>
       <c r="J323" s="1">
-        <v>0.49783137840193</v>
+        <v>0.678308266882</v>
       </c>
       <c r="K323">
-        <v>2.98</v>
+        <v>0.99</v>
       </c>
       <c r="L323" t="s">
-        <v>818</v>
+        <v>799</v>
       </c>
       <c r="M323" s="1">
-        <v>189623.7</v>
+        <v>498710.0</v>
       </c>
       <c r="N323" s="1">
-        <v>195257.45</v>
+        <v>503657.0</v>
       </c>
       <c r="O323" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>819</v>
+        <v>800</v>
       </c>
       <c r="B324" t="s">
-        <v>820</v>
+        <v>801</v>
       </c>
       <c r="C324" s="1">
-        <v>661000.0</v>
+        <v>536003.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.022</v>
+        <v>98.121</v>
       </c>
       <c r="E324" s="1">
-        <v>100.0</v>
+        <v>97.84408856</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>661000.0</v>
+        <v>524447.25</v>
       </c>
       <c r="I324" s="1">
-        <v>145.42</v>
+        <v>1484.26</v>
       </c>
       <c r="J324" s="1">
-        <v>0.022</v>
+        <v>0.28301416396025</v>
       </c>
       <c r="K324">
-        <v>2.23</v>
+        <v>0.66</v>
       </c>
       <c r="L324" t="s">
-        <v>821</v>
+        <v>802</v>
       </c>
       <c r="M324" s="1">
-        <v>661145.42</v>
+        <v>525931.51</v>
       </c>
       <c r="N324" s="1">
-        <v>675906.55</v>
+        <v>529477.94</v>
       </c>
       <c r="O324" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>822</v>
+        <v>803</v>
       </c>
       <c r="B325" t="s">
-        <v>823</v>
+        <v>804</v>
       </c>
       <c r="C325" s="1">
-        <v>500000.0</v>
+        <v>2344997.0</v>
       </c>
       <c r="D325" s="1">
-        <v>99.296</v>
+        <v>98.106</v>
       </c>
       <c r="E325" s="1">
-        <v>99.07</v>
+        <v>100.99992495</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>495350.0</v>
+        <v>2368445.21</v>
       </c>
       <c r="I325" s="1">
-        <v>1130.0</v>
+        <v>-67862.46</v>
       </c>
       <c r="J325" s="1">
-        <v>0.22812153023115</v>
+        <v>-2.8652746415021</v>
       </c>
       <c r="K325">
-        <v>0.63</v>
+        <v>0.95</v>
       </c>
       <c r="L325" t="s">
-        <v>824</v>
+        <v>805</v>
       </c>
       <c r="M325" s="1">
-        <v>496480.0</v>
+        <v>2300582.75</v>
       </c>
       <c r="N325" s="1">
-        <v>499642.0</v>
+        <v>2322747.79</v>
       </c>
       <c r="O325" s="1">
-        <v>0.14</v>
+        <v>0.65</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>825</v>
+        <v>806</v>
       </c>
       <c r="B326" t="s">
-        <v>826</v>
+        <v>807</v>
       </c>
       <c r="C326" s="1">
-        <v>521765.0</v>
+        <v>1637863.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.941</v>
+        <v>104.792</v>
       </c>
       <c r="E326" s="1">
-        <v>97.83772196</v>
+        <v>117.35435015</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>510482.99</v>
+        <v>1922103.48</v>
       </c>
       <c r="I326" s="1">
-        <v>538.87</v>
+        <v>-205754.09</v>
       </c>
       <c r="J326" s="1">
-        <v>0.10556081408315</v>
+        <v>-10.70463126158</v>
       </c>
       <c r="K326">
-        <v>0.59</v>
+        <v>1.42</v>
       </c>
       <c r="L326" t="s">
-        <v>827</v>
+        <v>808</v>
       </c>
       <c r="M326" s="1">
-        <v>511021.86</v>
+        <v>1716349.39</v>
       </c>
       <c r="N326" s="1">
-        <v>514098.84</v>
+        <v>1739571.15</v>
       </c>
       <c r="O326" s="1">
-        <v>0.15</v>
+        <v>0.48</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>828</v>
+        <v>809</v>
       </c>
       <c r="B327" t="s">
-        <v>829</v>
+        <v>810</v>
       </c>
       <c r="C327" s="1">
-        <v>2284200.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>97.749</v>
+        <v>98.583</v>
       </c>
       <c r="E327" s="1">
-        <v>101.07926451</v>
+        <v>99.794</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>2308852.56</v>
+        <v>199588.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-76069.9</v>
+        <v>-2422.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-3.2947058343128</v>
+        <v>-1.2134998096078</v>
       </c>
       <c r="K327">
-        <v>0.71</v>
+        <v>0.85</v>
       </c>
       <c r="L327" t="s">
-        <v>830</v>
+        <v>811</v>
       </c>
       <c r="M327" s="1">
-        <v>2232782.66</v>
+        <v>197166.0</v>
       </c>
       <c r="N327" s="1">
-        <v>2248897.22</v>
+        <v>198872.85</v>
       </c>
       <c r="O327" s="1">
-        <v>0.64</v>
+        <v>0.06</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>831</v>
+        <v>812</v>
       </c>
       <c r="B328" t="s">
-        <v>832</v>
+        <v>813</v>
       </c>
       <c r="C328" s="1">
-        <v>1595023.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>104.109</v>
+        <v>98.31</v>
       </c>
       <c r="E328" s="1">
-        <v>117.69169661</v>
+        <v>99.224</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>1877209.63</v>
+        <v>992240.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-216647.14</v>
+        <v>-9140.0</v>
       </c>
       <c r="J328" s="1">
-        <v>-11.540913520671</v>
+        <v>-0.92114810932839</v>
       </c>
       <c r="K328">
-        <v>1.06</v>
+        <v>1.74</v>
       </c>
       <c r="L328" t="s">
-        <v>833</v>
+        <v>814</v>
       </c>
       <c r="M328" s="1">
-        <v>1660562.49</v>
+        <v>983100.0</v>
       </c>
       <c r="N328" s="1">
-        <v>1677441.33</v>
+        <v>1000463.01</v>
       </c>
       <c r="O328" s="1">
-        <v>0.48</v>
+        <v>0.28</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>834</v>
+        <v>815</v>
       </c>
       <c r="B329" t="s">
-        <v>835</v>
+        <v>816</v>
       </c>
       <c r="C329" s="1">
-        <v>200000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>98.122</v>
+        <v>100.191</v>
       </c>
       <c r="E329" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>199588.0</v>
+        <v>288000.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-3344.0</v>
+        <v>550.08</v>
       </c>
       <c r="J329" s="1">
-        <v>-1.6754514299457</v>
+        <v>0.191</v>
       </c>
       <c r="K329">
-        <v>0.52</v>
+        <v>3.23</v>
       </c>
       <c r="L329" t="s">
-        <v>836</v>
+        <v>817</v>
       </c>
       <c r="M329" s="1">
-        <v>196244.0</v>
+        <v>288550.08</v>
       </c>
       <c r="N329" s="1">
-        <v>197279.62</v>
+        <v>297865.8</v>
       </c>
       <c r="O329" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>837</v>
+        <v>818</v>
       </c>
       <c r="B330" t="s">
-        <v>838</v>
+        <v>819</v>
       </c>
       <c r="C330" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>97.229</v>
+        <v>99.957</v>
       </c>
       <c r="E330" s="1">
-        <v>99.224</v>
+        <v>101.2</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>992240.0</v>
+        <v>404800.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-19950.0</v>
+        <v>-4972.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-2.0106022736435</v>
+        <v>-1.2282608695652</v>
       </c>
       <c r="K330">
-        <v>1.42</v>
+        <v>0.89</v>
       </c>
       <c r="L330" t="s">
-        <v>839</v>
+        <v>820</v>
       </c>
       <c r="M330" s="1">
-        <v>972290.0</v>
+        <v>399828.0</v>
       </c>
       <c r="N330" s="1">
-        <v>986536.58</v>
+        <v>403396.22</v>
       </c>
       <c r="O330" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>840</v>
+        <v>821</v>
       </c>
       <c r="B331" t="s">
-        <v>841</v>
+        <v>822</v>
       </c>
       <c r="C331" s="1">
-        <v>288000.0</v>
+        <v>956000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>99.692</v>
+        <v>98.977</v>
       </c>
       <c r="E331" s="1">
-        <v>100.0</v>
+        <v>99.728</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>288000.0</v>
+        <v>953399.68</v>
       </c>
       <c r="I331" s="1">
-        <v>-887.04</v>
+        <v>-7179.56</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.308</v>
+        <v>-0.75304829135248</v>
       </c>
       <c r="K331">
-        <v>2.88</v>
+        <v>1.1</v>
       </c>
       <c r="L331" t="s">
-        <v>842</v>
+        <v>823</v>
       </c>
       <c r="M331" s="1">
-        <v>287112.96</v>
+        <v>946220.12</v>
       </c>
       <c r="N331" s="1">
-        <v>295412.95</v>
+        <v>956690.28</v>
       </c>
       <c r="O331" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>843</v>
+        <v>824</v>
       </c>
       <c r="B332" t="s">
-        <v>844</v>
+        <v>825</v>
       </c>
       <c r="C332" s="1">
         <v>400000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>99.336</v>
+        <v>101.5</v>
       </c>
       <c r="E332" s="1">
-        <v>101.2</v>
+        <v>100.651</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>404800.0</v>
+        <v>402604.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-7456.0</v>
+        <v>3396.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-1.8418972332016</v>
+        <v>0.84350875798551</v>
       </c>
       <c r="K332">
-        <v>0.54</v>
+        <v>1.97</v>
       </c>
       <c r="L332" t="s">
-        <v>845</v>
+        <v>826</v>
       </c>
       <c r="M332" s="1">
-        <v>397344.0</v>
+        <v>406000.0</v>
       </c>
       <c r="N332" s="1">
-        <v>399493.04</v>
+        <v>413865.75</v>
       </c>
       <c r="O332" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>846</v>
+        <v>827</v>
       </c>
       <c r="B333" t="s">
-        <v>847</v>
+        <v>828</v>
       </c>
       <c r="C333" s="1">
-        <v>956000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.612</v>
+        <v>105.089</v>
       </c>
       <c r="E333" s="1">
-        <v>99.728</v>
+        <v>99.29</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>953399.68</v>
+        <v>198580.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-10668.96</v>
+        <v>11598.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-1.1190437991336</v>
+        <v>5.8404673179575</v>
       </c>
       <c r="K333">
-        <v>0.78</v>
+        <v>0.66</v>
       </c>
       <c r="L333" t="s">
-        <v>848</v>
+        <v>829</v>
       </c>
       <c r="M333" s="1">
-        <v>942730.72</v>
+        <v>210178.0</v>
       </c>
       <c r="N333" s="1">
-        <v>950221.57</v>
+        <v>211503.34</v>
       </c>
       <c r="O333" s="1">
-        <v>0.27</v>
+        <v>0.06</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>849</v>
+        <v>830</v>
       </c>
       <c r="B334" t="s">
-        <v>850</v>
+        <v>831</v>
       </c>
       <c r="C334" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>101.141</v>
+        <v>97.694</v>
       </c>
       <c r="E334" s="1">
-        <v>100.651</v>
+        <v>97.26</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>402604.0</v>
+        <v>194520.0</v>
       </c>
       <c r="I334" s="1">
-        <v>1960.0</v>
+        <v>868.0</v>
       </c>
       <c r="J334" s="1">
-        <v>0.4868307319351</v>
+        <v>0.44622660908904</v>
       </c>
       <c r="K334">
-        <v>1.62</v>
+        <v>0.63</v>
       </c>
       <c r="L334" t="s">
-        <v>851</v>
+        <v>832</v>
       </c>
       <c r="M334" s="1">
-        <v>404564.0</v>
+        <v>195388.0</v>
       </c>
       <c r="N334" s="1">
-        <v>411039.34</v>
+        <v>196641.42</v>
       </c>
       <c r="O334" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>852</v>
+        <v>833</v>
       </c>
       <c r="B335" t="s">
-        <v>853</v>
+        <v>834</v>
       </c>
       <c r="C335" s="1">
-        <v>600000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>104.563</v>
+        <v>100.11</v>
       </c>
       <c r="E335" s="1">
-        <v>99.29</v>
+        <v>102.47</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>595740.0</v>
+        <v>173174.3</v>
       </c>
       <c r="I335" s="1">
-        <v>31638.0</v>
+        <v>-3988.4</v>
       </c>
       <c r="J335" s="1">
-        <v>5.3107060126901</v>
+        <v>-2.303113106275</v>
       </c>
       <c r="K335">
-        <v>0.15</v>
+        <v>0.48</v>
       </c>
       <c r="L335">
-        <v>883.56</v>
+        <v>814.9</v>
       </c>
       <c r="M335" s="1">
-        <v>627378.0</v>
+        <v>169185.9</v>
       </c>
       <c r="N335" s="1">
-        <v>628261.56</v>
+        <v>170000.8</v>
       </c>
       <c r="O335" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>854</v>
+        <v>835</v>
       </c>
       <c r="B336" t="s">
-        <v>855</v>
+        <v>836</v>
       </c>
       <c r="C336" s="1">
-        <v>200000.0</v>
+        <v>846578.75</v>
       </c>
       <c r="D336" s="1">
-        <v>97.399</v>
+        <v>97.614</v>
       </c>
       <c r="E336" s="1">
-        <v>97.26</v>
+        <v>95.46332577</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>194520.0</v>
+        <v>808172.23</v>
       </c>
       <c r="I336" s="1">
-        <v>278.0</v>
+        <v>18207.15</v>
       </c>
       <c r="J336" s="1">
-        <v>0.14291589553773</v>
+        <v>2.2528799337735</v>
       </c>
       <c r="K336">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>534.25</v>
+        <v>0.44</v>
+      </c>
+      <c r="L336" t="s">
+        <v>837</v>
       </c>
       <c r="M336" s="1">
-        <v>194798.0</v>
+        <v>826379.38</v>
       </c>
       <c r="N336" s="1">
-        <v>195332.25</v>
+        <v>830113.61</v>
       </c>
       <c r="O336" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>856</v>
+        <v>838</v>
       </c>
       <c r="B337" t="s">
-        <v>857</v>
+        <v>839</v>
       </c>
       <c r="C337" s="1">
-        <v>169000.0</v>
+        <v>518623.13</v>
       </c>
       <c r="D337" s="1">
-        <v>100.009</v>
+        <v>81.544</v>
       </c>
       <c r="E337" s="1">
-        <v>102.47</v>
+        <v>82.79115125</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>173174.3</v>
+        <v>429374.06</v>
       </c>
       <c r="I337" s="1">
-        <v>-4159.09</v>
+        <v>-6468.02</v>
       </c>
       <c r="J337" s="1">
-        <v>-2.4016785400605</v>
+        <v>-1.5063835016023</v>
       </c>
       <c r="K337">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>166.68</v>
+        <v>0.57</v>
+      </c>
+      <c r="L337" t="s">
+        <v>840</v>
       </c>
       <c r="M337" s="1">
-        <v>169015.21</v>
+        <v>422906.04</v>
       </c>
       <c r="N337" s="1">
-        <v>169181.89</v>
+        <v>425885.64</v>
       </c>
       <c r="O337" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>858</v>
+        <v>841</v>
       </c>
       <c r="B338" t="s">
-        <v>859</v>
+        <v>842</v>
       </c>
       <c r="C338" s="1">
-        <v>825039.75</v>
+        <v>643688.0</v>
       </c>
       <c r="D338" s="1">
-        <v>97.359</v>
+        <v>93.255</v>
       </c>
       <c r="E338" s="1">
-        <v>95.40856183</v>
+        <v>92.60064348</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>787158.56</v>
+        <v>596059.23</v>
       </c>
       <c r="I338" s="1">
-        <v>16091.89</v>
+        <v>4212.01</v>
       </c>
       <c r="J338" s="1">
-        <v>2.0443009601522</v>
+        <v>0.70664286164984</v>
       </c>
       <c r="K338">
-        <v>0.37</v>
+        <v>1.45</v>
       </c>
       <c r="L338" t="s">
-        <v>860</v>
+        <v>843</v>
       </c>
       <c r="M338" s="1">
-        <v>803250.45</v>
+        <v>600271.24</v>
       </c>
       <c r="N338" s="1">
-        <v>806335.87</v>
+        <v>609611.77</v>
       </c>
       <c r="O338" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>861</v>
+        <v>844</v>
       </c>
       <c r="B339" t="s">
-        <v>862</v>
+        <v>845</v>
       </c>
       <c r="C339" s="1">
-        <v>505455.13</v>
+        <v>1206870.39</v>
       </c>
       <c r="D339" s="1">
-        <v>80.675</v>
+        <v>104.192</v>
       </c>
       <c r="E339" s="1">
-        <v>82.82664576</v>
+        <v>106.33752975</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>418651.53</v>
+        <v>1283356.16</v>
       </c>
       <c r="I339" s="1">
-        <v>-10875.6</v>
+        <v>-25893.76</v>
       </c>
       <c r="J339" s="1">
-        <v>-2.5977690801703</v>
+        <v>-2.0176596962764</v>
       </c>
       <c r="K339">
-        <v>0.49</v>
+        <v>1.2</v>
       </c>
       <c r="L339" t="s">
-        <v>863</v>
+        <v>846</v>
       </c>
       <c r="M339" s="1">
-        <v>407775.93</v>
+        <v>1257462.4</v>
       </c>
       <c r="N339" s="1">
-        <v>410243.66</v>
+        <v>1271967.99</v>
       </c>
       <c r="O339" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>864</v>
+        <v>847</v>
       </c>
       <c r="B340" t="s">
-        <v>865</v>
+        <v>848</v>
       </c>
       <c r="C340" s="1">
-        <v>627000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>92.663</v>
+        <v>100.548</v>
       </c>
       <c r="E340" s="1">
-        <v>92.586</v>
+        <v>99.958</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>580514.22</v>
+        <v>307870.64</v>
       </c>
       <c r="I340" s="1">
-        <v>482.79</v>
+        <v>1817.2</v>
       </c>
       <c r="J340" s="1">
-        <v>0.083165921413605</v>
+        <v>0.59024790411973</v>
       </c>
       <c r="K340">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>0.28</v>
+      </c>
+      <c r="L340">
+        <v>854.38</v>
       </c>
       <c r="M340" s="1">
-        <v>580997.01</v>
+        <v>309687.84</v>
       </c>
       <c r="N340" s="1">
-        <v>589103.35</v>
+        <v>310542.22</v>
       </c>
       <c r="O340" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>867</v>
+        <v>849</v>
       </c>
       <c r="B341" t="s">
-        <v>868</v>
+        <v>850</v>
       </c>
       <c r="C341" s="1">
-        <v>1174831.39</v>
+        <v>394000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>102.918</v>
+        <v>98.617</v>
       </c>
       <c r="E341" s="1">
-        <v>106.39664386</v>
+        <v>99.422</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>1249981.17</v>
+        <v>391722.68</v>
       </c>
       <c r="I341" s="1">
-        <v>-40868.2</v>
+        <v>-3171.7</v>
       </c>
       <c r="J341" s="1">
-        <v>-3.2695052518271</v>
+        <v>-0.80967995011165</v>
       </c>
       <c r="K341">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="L341" t="s">
-        <v>869</v>
+        <v>851</v>
       </c>
       <c r="M341" s="1">
-        <v>1209112.97</v>
+        <v>388550.98</v>
       </c>
       <c r="N341" s="1">
-        <v>1218614.62</v>
+        <v>391708.38</v>
       </c>
       <c r="O341" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>870</v>
+        <v>852</v>
       </c>
       <c r="B342" t="s">
-        <v>871</v>
+        <v>853</v>
       </c>
       <c r="C342" s="1">
-        <v>394000.0</v>
+        <v>495000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>98.048</v>
+        <v>101.381</v>
       </c>
       <c r="E342" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>391722.68</v>
+        <v>495000.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-5413.56</v>
+        <v>6835.95</v>
       </c>
       <c r="J342" s="1">
-        <v>-1.3819878900042</v>
+        <v>1.381</v>
       </c>
       <c r="K342">
-        <v>0.49</v>
+        <v>0.31</v>
       </c>
       <c r="L342" t="s">
-        <v>872</v>
+        <v>854</v>
       </c>
       <c r="M342" s="1">
-        <v>386309.12</v>
+        <v>501835.95</v>
       </c>
       <c r="N342" s="1">
-        <v>388238.64</v>
+        <v>503354.85</v>
       </c>
       <c r="O342" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>873</v>
+        <v>855</v>
       </c>
       <c r="B343" t="s">
-        <v>874</v>
+        <v>856</v>
       </c>
       <c r="C343" s="1">
-        <v>495000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.703</v>
+        <v>89.458</v>
       </c>
       <c r="E343" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>495000.0</v>
+        <v>398794.5</v>
       </c>
       <c r="I343" s="1">
-        <v>3479.85</v>
+        <v>3766.5</v>
       </c>
       <c r="J343" s="1">
-        <v>0.703</v>
+        <v>0.94447140068381</v>
       </c>
       <c r="K343">
-        <v>3.92</v>
+        <v>1.56</v>
       </c>
       <c r="L343" t="s">
-        <v>875</v>
+        <v>857</v>
       </c>
       <c r="M343" s="1">
-        <v>498479.85</v>
+        <v>402561.0</v>
       </c>
       <c r="N343" s="1">
-        <v>517900.12</v>
+        <v>409572.99</v>
       </c>
       <c r="O343" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>876</v>
+        <v>858</v>
       </c>
       <c r="B344" t="s">
-        <v>877</v>
+        <v>859</v>
       </c>
       <c r="C344" s="1">
-        <v>450000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>88.737</v>
+        <v>75.573</v>
       </c>
       <c r="E344" s="1">
-        <v>88.621</v>
+        <v>74.174</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>398794.5</v>
+        <v>370870.0</v>
       </c>
       <c r="I344" s="1">
-        <v>522.0</v>
+        <v>6995.0</v>
       </c>
       <c r="J344" s="1">
-        <v>0.13089448324889</v>
+        <v>1.8861056434869</v>
       </c>
       <c r="K344">
-        <v>1.4</v>
+        <v>0.4</v>
       </c>
       <c r="L344" t="s">
-        <v>878</v>
+        <v>860</v>
       </c>
       <c r="M344" s="1">
-        <v>399316.5</v>
+        <v>377865.0</v>
       </c>
       <c r="N344" s="1">
-        <v>405627.29</v>
+        <v>379888.97</v>
       </c>
       <c r="O344" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>879</v>
+        <v>861</v>
       </c>
       <c r="B345" t="s">
-        <v>880</v>
+        <v>862</v>
       </c>
       <c r="C345" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>74.587</v>
+        <v>98.912</v>
       </c>
       <c r="E345" s="1">
-        <v>74.174</v>
+        <v>99.985</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>370870.0</v>
+        <v>399940.0</v>
       </c>
       <c r="I345" s="1">
-        <v>2065.0</v>
+        <v>-4292.0</v>
       </c>
       <c r="J345" s="1">
-        <v>0.55679887831316</v>
+        <v>-1.0731609741461</v>
       </c>
       <c r="K345">
-        <v>0.33</v>
+        <v>3.28</v>
       </c>
       <c r="L345" t="s">
-        <v>881</v>
+        <v>863</v>
       </c>
       <c r="M345" s="1">
-        <v>372935.0</v>
+        <v>395648.0</v>
       </c>
       <c r="N345" s="1">
-        <v>374599.38</v>
+        <v>408778.14</v>
       </c>
       <c r="O345" s="1">
         <v>0.11</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>882</v>
+        <v>864</v>
       </c>
       <c r="B346" t="s">
-        <v>883</v>
+        <v>865</v>
       </c>
       <c r="C346" s="1">
         <v>400000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>98.304</v>
+        <v>101.763</v>
       </c>
       <c r="E346" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>399940.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-6724.0</v>
+        <v>7052.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.6812521878282</v>
+        <v>1.763</v>
       </c>
       <c r="K346">
-        <v>2.96</v>
+        <v>2.87</v>
       </c>
       <c r="L346" t="s">
-        <v>884</v>
+        <v>866</v>
       </c>
       <c r="M346" s="1">
-        <v>393216.0</v>
+        <v>407052.0</v>
       </c>
       <c r="N346" s="1">
-        <v>405051.62</v>
+        <v>418534.13</v>
       </c>
       <c r="O346" s="1">
         <v>0.12</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>885</v>
+        <v>867</v>
       </c>
       <c r="B347" t="s">
-        <v>886</v>
+        <v>868</v>
       </c>
       <c r="C347" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.852</v>
+        <v>99.388</v>
       </c>
       <c r="E347" s="1">
-        <v>100.0</v>
+        <v>99.711</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>400000.0</v>
+        <v>199422.0</v>
       </c>
       <c r="I347" s="1">
-        <v>3408.0</v>
+        <v>-646.0</v>
       </c>
       <c r="J347" s="1">
-        <v>0.852</v>
+        <v>-0.32393617554733</v>
       </c>
       <c r="K347">
-        <v>2.5</v>
+        <v>1.41</v>
       </c>
       <c r="L347" t="s">
-        <v>887</v>
+        <v>869</v>
       </c>
       <c r="M347" s="1">
-        <v>403408.0</v>
+        <v>198776.0</v>
       </c>
       <c r="N347" s="1">
-        <v>413412.65</v>
+        <v>201591.07</v>
       </c>
       <c r="O347" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>888</v>
+        <v>870</v>
       </c>
       <c r="B348" t="s">
-        <v>889</v>
+        <v>871</v>
       </c>
       <c r="C348" s="1">
         <v>200000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>98.697</v>
+        <v>99.071</v>
       </c>
       <c r="E348" s="1">
-        <v>99.711</v>
+        <v>100.66</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>199422.0</v>
+        <v>201320.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-2028.0</v>
+        <v>-3178.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-1.0169389535758</v>
+        <v>-1.5785813630042</v>
       </c>
       <c r="K348">
-        <v>1.05</v>
+        <v>3.03</v>
       </c>
       <c r="L348" t="s">
-        <v>890</v>
+        <v>872</v>
       </c>
       <c r="M348" s="1">
-        <v>197394.0</v>
+        <v>198142.0</v>
       </c>
       <c r="N348" s="1">
-        <v>199489.89</v>
+        <v>204207.75</v>
       </c>
       <c r="O348" s="1">
         <v>0.06</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>891</v>
+        <v>873</v>
       </c>
       <c r="B349" t="s">
-        <v>892</v>
+        <v>874</v>
       </c>
       <c r="C349" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>98.606</v>
+        <v>100.867</v>
       </c>
       <c r="E349" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>201320.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-4108.0</v>
+        <v>2601.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.0405324855951</v>
+        <v>0.867</v>
       </c>
       <c r="K349">
-        <v>2.71</v>
+        <v>0.43</v>
       </c>
       <c r="L349" t="s">
-        <v>893</v>
+        <v>875</v>
       </c>
       <c r="M349" s="1">
-        <v>197212.0</v>
+        <v>302601.0</v>
       </c>
       <c r="N349" s="1">
-        <v>202630.49</v>
+        <v>303895.52</v>
       </c>
       <c r="O349" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>894</v>
+        <v>876</v>
       </c>
       <c r="B350" t="s">
-        <v>895</v>
+        <v>877</v>
       </c>
       <c r="C350" s="1">
-        <v>300000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>100.471</v>
+        <v>98.654</v>
       </c>
       <c r="E350" s="1">
-        <v>100.0</v>
+        <v>99.81825532</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>300000.0</v>
+        <v>469145.8</v>
       </c>
       <c r="I350" s="1">
-        <v>1413.0</v>
+        <v>-5472.0</v>
       </c>
       <c r="J350" s="1">
-        <v>0.471</v>
+        <v>-1.1663751439318</v>
       </c>
       <c r="K350">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>35.96</v>
+        <v>0.68</v>
+      </c>
+      <c r="L350" t="s">
+        <v>878</v>
       </c>
       <c r="M350" s="1">
-        <v>301413.0</v>
+        <v>463673.8</v>
       </c>
       <c r="N350" s="1">
-        <v>301448.96</v>
+        <v>466889.76</v>
       </c>
       <c r="O350" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="B351" t="s">
-        <v>897</v>
+        <v>880</v>
       </c>
       <c r="C351" s="1">
-        <v>129000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>95.479</v>
+        <v>99.561</v>
       </c>
       <c r="E351" s="1">
-        <v>97.75713953</v>
+        <v>100.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>126106.71</v>
+        <v>400000.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-2938.8</v>
+        <v>-1756.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-2.330407319325</v>
+        <v>-0.439</v>
       </c>
       <c r="K351">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>86.59</v>
+        <v>1.95</v>
+      </c>
+      <c r="L351" t="s">
+        <v>881</v>
       </c>
       <c r="M351" s="1">
-        <v>123167.91</v>
+        <v>398244.0</v>
       </c>
       <c r="N351" s="1">
-        <v>123254.5</v>
+        <v>406060.83</v>
       </c>
       <c r="O351" s="1">
-        <v>0.04</v>
+        <v>0.11</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>898</v>
+        <v>882</v>
       </c>
       <c r="B352" t="s">
-        <v>899</v>
+        <v>883</v>
       </c>
       <c r="C352" s="1">
-        <v>470000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>98.123</v>
+        <v>99.434</v>
       </c>
       <c r="E352" s="1">
-        <v>99.81825532</v>
+        <v>99.326</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>469145.8</v>
+        <v>297978.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-7967.7</v>
+        <v>324.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-1.6983419653336</v>
+        <v>0.10873285947285</v>
       </c>
       <c r="K352">
-        <v>0.36</v>
+        <v>0.73</v>
       </c>
       <c r="L352" t="s">
-        <v>900</v>
+        <v>884</v>
       </c>
       <c r="M352" s="1">
-        <v>461178.1</v>
+        <v>298302.0</v>
       </c>
       <c r="N352" s="1">
-        <v>462873.0</v>
+        <v>300506.79</v>
       </c>
       <c r="O352" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>901</v>
+        <v>885</v>
       </c>
       <c r="B353" t="s">
-        <v>902</v>
+        <v>886</v>
       </c>
       <c r="C353" s="1">
-        <v>400000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>99.154</v>
+        <v>98.944</v>
       </c>
       <c r="E353" s="1">
         <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>400000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-3384.0</v>
+        <v>-3833.28</v>
       </c>
       <c r="J353" s="1">
-        <v>-0.846</v>
+        <v>-1.056</v>
       </c>
       <c r="K353">
-        <v>1.59</v>
+        <v>1.02</v>
       </c>
       <c r="L353" t="s">
-        <v>903</v>
+        <v>887</v>
       </c>
       <c r="M353" s="1">
-        <v>396616.0</v>
+        <v>359166.72</v>
       </c>
       <c r="N353" s="1">
-        <v>402985.27</v>
+        <v>362852.78</v>
       </c>
       <c r="O353" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>904</v>
+        <v>888</v>
       </c>
       <c r="B354" t="s">
-        <v>905</v>
+        <v>889</v>
       </c>
       <c r="C354" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>98.893</v>
+        <v>100.162</v>
       </c>
       <c r="E354" s="1">
-        <v>99.326</v>
+        <v>99.7</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>297978.0</v>
+        <v>498500.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-1299.0</v>
+        <v>2310.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-0.43593822362725</v>
+        <v>0.46339017051153</v>
       </c>
       <c r="K354">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>906</v>
+        <v>0.0</v>
+      </c>
+      <c r="L354">
+        <v>0.0</v>
       </c>
       <c r="M354" s="1">
-        <v>296679.0</v>
+        <v>500810.0</v>
       </c>
       <c r="N354" s="1">
-        <v>297840.99</v>
+        <v>500810.0</v>
       </c>
       <c r="O354" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>907</v>
+        <v>890</v>
       </c>
       <c r="B355" t="s">
-        <v>908</v>
+        <v>891</v>
       </c>
       <c r="C355" s="1">
-        <v>363000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>98.233</v>
+        <v>99.219</v>
       </c>
       <c r="E355" s="1">
-        <v>100.0</v>
+        <v>99.23</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>363000.0</v>
+        <v>273874.8</v>
       </c>
       <c r="I355" s="1">
-        <v>-6414.21</v>
+        <v>-30.36</v>
       </c>
       <c r="J355" s="1">
-        <v>-1.767</v>
+        <v>-0.011085357250831</v>
       </c>
       <c r="K355">
-        <v>0.65</v>
+        <v>2.51</v>
       </c>
       <c r="L355" t="s">
-        <v>909</v>
+        <v>892</v>
       </c>
       <c r="M355" s="1">
-        <v>356585.79</v>
+        <v>273844.44</v>
       </c>
       <c r="N355" s="1">
-        <v>358941.83</v>
+        <v>280760.51</v>
       </c>
       <c r="O355" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>910</v>
+        <v>893</v>
       </c>
       <c r="B356" t="s">
-        <v>911</v>
+        <v>894</v>
       </c>
       <c r="C356" s="1">
-        <v>276000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>98.78</v>
+        <v>100.051</v>
       </c>
       <c r="E356" s="1">
-        <v>99.23</v>
+        <v>99.499</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>273874.8</v>
+        <v>170143.29</v>
       </c>
       <c r="I356" s="1">
-        <v>-1242.0</v>
+        <v>943.92</v>
       </c>
       <c r="J356" s="1">
-        <v>-0.45349188753401</v>
+        <v>0.55477944501955</v>
       </c>
       <c r="K356">
-        <v>2.18</v>
+        <v>1.41</v>
       </c>
       <c r="L356" t="s">
-        <v>912</v>
+        <v>895</v>
       </c>
       <c r="M356" s="1">
-        <v>272632.8</v>
+        <v>171087.21</v>
       </c>
       <c r="N356" s="1">
-        <v>278655.65</v>
+        <v>173494.09</v>
       </c>
       <c r="O356" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>913</v>
+        <v>896</v>
       </c>
       <c r="B357" t="s">
-        <v>914</v>
+        <v>897</v>
       </c>
       <c r="C357" s="1">
-        <v>171000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>99.562</v>
+        <v>100.718</v>
       </c>
       <c r="E357" s="1">
-        <v>99.499</v>
+        <v>99.897</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>170143.29</v>
+        <v>199794.0</v>
       </c>
       <c r="I357" s="1">
-        <v>107.73</v>
+        <v>1642.0</v>
       </c>
       <c r="J357" s="1">
-        <v>0.063317219268535</v>
+        <v>0.82184650189695</v>
       </c>
       <c r="K357">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>915</v>
+        <v>0.45</v>
+      </c>
+      <c r="L357">
+        <v>891.78</v>
       </c>
       <c r="M357" s="1">
-        <v>170251.02</v>
+        <v>201436.0</v>
       </c>
       <c r="N357" s="1">
-        <v>172043.01</v>
+        <v>202327.78</v>
       </c>
       <c r="O357" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>916</v>
+        <v>898</v>
       </c>
       <c r="B358" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="C358" s="1">
-        <v>200000.0</v>
+        <v>329000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>100.349</v>
+        <v>101.879</v>
       </c>
       <c r="E358" s="1">
-        <v>99.897</v>
+        <v>99.451</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>199794.0</v>
+        <v>327193.79</v>
       </c>
       <c r="I358" s="1">
-        <v>904.0</v>
+        <v>7988.12</v>
       </c>
       <c r="J358" s="1">
-        <v>0.45246604002122</v>
+        <v>2.4414033041397</v>
       </c>
       <c r="K358">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>148.63</v>
+        <v>0.31</v>
+      </c>
+      <c r="L358" t="s">
+        <v>900</v>
       </c>
       <c r="M358" s="1">
-        <v>200698.0</v>
+        <v>335181.91</v>
       </c>
       <c r="N358" s="1">
-        <v>200846.63</v>
+        <v>336195.95</v>
       </c>
       <c r="O358" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>918</v>
+        <v>901</v>
       </c>
       <c r="B359" t="s">
-        <v>919</v>
+        <v>902</v>
       </c>
       <c r="C359" s="1">
-        <v>329000.0</v>
+        <v>1364696.0</v>
       </c>
       <c r="D359" s="1">
-        <v>101.564</v>
+        <v>69.547</v>
       </c>
       <c r="E359" s="1">
-        <v>99.451</v>
+        <v>70.33399013</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>327193.79</v>
+        <v>959845.15</v>
       </c>
       <c r="I359" s="1">
-        <v>6951.77</v>
+        <v>-10740.02</v>
       </c>
       <c r="J359" s="1">
-        <v>2.1246644075977</v>
+        <v>-1.1189325694879</v>
       </c>
       <c r="K359">
-        <v>3.7</v>
+        <v>1.25</v>
       </c>
       <c r="L359" t="s">
-        <v>920</v>
+        <v>903</v>
       </c>
       <c r="M359" s="1">
-        <v>334145.56</v>
+        <v>949105.13</v>
       </c>
       <c r="N359" s="1">
-        <v>346314.05</v>
+        <v>966154.48</v>
       </c>
       <c r="O359" s="1">
-        <v>0.1</v>
+        <v>0.27</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>921</v>
+        <v>904</v>
       </c>
       <c r="B360" t="s">
-        <v>922</v>
+        <v>905</v>
       </c>
       <c r="C360" s="1">
-        <v>3660000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>67.263</v>
+        <v>99.649</v>
       </c>
       <c r="E360" s="1">
-        <v>70.36</v>
+        <v>100.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>2575176.0</v>
+        <v>174000.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-113350.2</v>
+        <v>-610.74</v>
       </c>
       <c r="J360" s="1">
-        <v>-4.4016486640136</v>
+        <v>-0.351</v>
       </c>
       <c r="K360">
-        <v>1.06</v>
+        <v>1.82</v>
       </c>
       <c r="L360" t="s">
-        <v>923</v>
+        <v>906</v>
       </c>
       <c r="M360" s="1">
-        <v>2461825.8</v>
+        <v>173389.26</v>
       </c>
       <c r="N360" s="1">
-        <v>2500531.55</v>
+        <v>176549.43</v>
       </c>
       <c r="O360" s="1">
-        <v>0.71</v>
+        <v>0.05</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>924</v>
+        <v>907</v>
       </c>
       <c r="B361" t="s">
-        <v>925</v>
+        <v>908</v>
       </c>
       <c r="C361" s="1">
-        <v>174000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>99.112</v>
+        <v>99.542</v>
       </c>
       <c r="E361" s="1">
-        <v>100.0</v>
+        <v>100.23</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>174000.0</v>
+        <v>601380.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-1545.12</v>
+        <v>-4128.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-0.888</v>
+        <v>-0.68642123116831</v>
       </c>
       <c r="K361">
-        <v>1.48</v>
+        <v>2.77</v>
       </c>
       <c r="L361" t="s">
-        <v>926</v>
+        <v>909</v>
       </c>
       <c r="M361" s="1">
-        <v>172454.88</v>
+        <v>597252.0</v>
       </c>
       <c r="N361" s="1">
-        <v>175032.92</v>
+        <v>613895.84</v>
       </c>
       <c r="O361" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>927</v>
+        <v>910</v>
       </c>
       <c r="B362" t="s">
-        <v>928</v>
+        <v>911</v>
       </c>
       <c r="C362" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>98.929</v>
+        <v>99.418</v>
       </c>
       <c r="E362" s="1">
-        <v>100.23</v>
+        <v>99.871</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>601380.0</v>
+        <v>499355.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-7806.0</v>
+        <v>-2265.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-1.2980145664971</v>
+        <v>-0.45358512481101</v>
       </c>
       <c r="K362">
-        <v>2.41</v>
+        <v>2.06</v>
       </c>
       <c r="L362" t="s">
-        <v>929</v>
+        <v>912</v>
       </c>
       <c r="M362" s="1">
-        <v>593574.0</v>
+        <v>497090.0</v>
       </c>
       <c r="N362" s="1">
-        <v>608060.3</v>
+        <v>507387.95</v>
       </c>
       <c r="O362" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>930</v>
+        <v>913</v>
       </c>
       <c r="B363" t="s">
-        <v>931</v>
+        <v>914</v>
       </c>
       <c r="C363" s="1">
-        <v>500000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>98.89</v>
+        <v>100.932</v>
       </c>
       <c r="E363" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>499355.0</v>
+        <v>257000.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-4905.0</v>
+        <v>2395.24</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.98226712459072</v>
+        <v>0.932</v>
       </c>
       <c r="K363">
-        <v>1.69</v>
+        <v>0.5</v>
       </c>
       <c r="L363" t="s">
-        <v>932</v>
+        <v>915</v>
       </c>
       <c r="M363" s="1">
-        <v>494450.0</v>
+        <v>259395.24</v>
       </c>
       <c r="N363" s="1">
-        <v>502890.07</v>
+        <v>260670.07</v>
       </c>
       <c r="O363" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>933</v>
+        <v>916</v>
       </c>
       <c r="B364" t="s">
-        <v>934</v>
+        <v>917</v>
       </c>
       <c r="C364" s="1">
-        <v>257000.0</v>
+        <v>10169000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.483</v>
+        <v>88.078</v>
       </c>
       <c r="E364" s="1">
-        <v>100.0</v>
+        <v>87.43399725</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>257000.0</v>
+        <v>8891163.18</v>
       </c>
       <c r="I364" s="1">
-        <v>1241.31</v>
+        <v>65488.64</v>
       </c>
       <c r="J364" s="1">
-        <v>0.483</v>
+        <v>0.73655874573657</v>
       </c>
       <c r="K364">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>304.85</v>
+        <v>0.06</v>
+      </c>
+      <c r="L364" t="s">
+        <v>918</v>
       </c>
       <c r="M364" s="1">
-        <v>258241.31</v>
+        <v>8956651.82</v>
       </c>
       <c r="N364" s="1">
-        <v>258546.16</v>
+        <v>8963087.54</v>
       </c>
       <c r="O364" s="1">
-        <v>0.07</v>
+        <v>2.49</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>935</v>
+        <v>919</v>
       </c>
       <c r="B365" t="s">
-        <v>936</v>
+        <v>920</v>
       </c>
       <c r="C365" s="1">
-        <v>9907000.0</v>
+        <v>1997000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>87.494</v>
+        <v>75.824</v>
       </c>
       <c r="E365" s="1">
-        <v>87.41944504</v>
+        <v>74.52464797</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>8660644.42</v>
+        <v>1488257.22</v>
       </c>
       <c r="I365" s="1">
-        <v>7386.16</v>
+        <v>25948.06</v>
       </c>
       <c r="J365" s="1">
-        <v>0.085284184892098</v>
+        <v>1.7435198466566</v>
       </c>
       <c r="K365">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="L365" t="s">
-        <v>937</v>
+        <v>921</v>
       </c>
       <c r="M365" s="1">
-        <v>8668030.58</v>
+        <v>1514205.28</v>
       </c>
       <c r="N365" s="1">
-        <v>8736999.59</v>
+        <v>1528482.46</v>
       </c>
       <c r="O365" s="1">
-        <v>2.49</v>
+        <v>0.43</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>938</v>
+        <v>922</v>
       </c>
       <c r="B366" t="s">
-        <v>939</v>
+        <v>923</v>
       </c>
       <c r="C366" s="1">
-        <v>1946000.0</v>
+        <v>8893000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>75.023</v>
+        <v>66.607</v>
       </c>
       <c r="E366" s="1">
-        <v>74.49265365</v>
+        <v>65.65815484</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>1449627.04</v>
+        <v>5838979.71</v>
       </c>
       <c r="I366" s="1">
-        <v>10320.54</v>
+        <v>84380.8</v>
       </c>
       <c r="J366" s="1">
-        <v>0.71194450125599</v>
+        <v>1.4451291867908</v>
       </c>
       <c r="K366">
-        <v>0.63</v>
+        <v>0.84</v>
       </c>
       <c r="L366" t="s">
-        <v>940</v>
+        <v>924</v>
       </c>
       <c r="M366" s="1">
-        <v>1459947.58</v>
+        <v>5923360.51</v>
       </c>
       <c r="N366" s="1">
-        <v>1472274.02</v>
+        <v>5998159.16</v>
       </c>
       <c r="O366" s="1">
-        <v>0.42</v>
+        <v>1.67</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>941</v>
+        <v>925</v>
       </c>
       <c r="B367" t="s">
-        <v>942</v>
+        <v>926</v>
       </c>
       <c r="C367" s="1">
-        <v>7443000.0</v>
+        <v>966000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>96.515</v>
+        <v>86.05</v>
       </c>
       <c r="E367" s="1">
-        <v>96.18357437</v>
+        <v>84.84893478</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>7158943.44</v>
+        <v>819640.71</v>
       </c>
       <c r="I367" s="1">
-        <v>24668.01</v>
+        <v>11602.29</v>
       </c>
       <c r="J367" s="1">
-        <v>0.34457612644583</v>
+        <v>1.4155336427836</v>
       </c>
       <c r="K367">
-        <v>0.83</v>
+        <v>1.7</v>
       </c>
       <c r="L367" t="s">
-        <v>943</v>
+        <v>927</v>
       </c>
       <c r="M367" s="1">
-        <v>7183611.45</v>
+        <v>831243.0</v>
       </c>
       <c r="N367" s="1">
-        <v>7245704.42</v>
+        <v>847667.65</v>
       </c>
       <c r="O367" s="1">
-        <v>2.07</v>
+        <v>0.24</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>944</v>
+        <v>928</v>
       </c>
       <c r="B368" t="s">
-        <v>945</v>
+        <v>929</v>
       </c>
       <c r="C368" s="1">
-        <v>295000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>97.907</v>
+        <v>98.822</v>
       </c>
       <c r="E368" s="1">
-        <v>101.47184407</v>
+        <v>101.41113245</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>299341.94</v>
+        <v>306261.62</v>
       </c>
       <c r="I368" s="1">
-        <v>-10516.29</v>
+        <v>-7819.18</v>
       </c>
       <c r="J368" s="1">
-        <v>-3.5131361813183</v>
+        <v>-2.5531047605639</v>
       </c>
       <c r="K368">
-        <v>1.96</v>
+        <v>2.35</v>
       </c>
       <c r="L368" t="s">
-        <v>946</v>
+        <v>930</v>
       </c>
       <c r="M368" s="1">
-        <v>288825.65</v>
+        <v>298442.44</v>
       </c>
       <c r="N368" s="1">
-        <v>294612.5</v>
+        <v>305524.96</v>
       </c>
       <c r="O368" s="1">
         <v>0.08</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>947</v>
+        <v>931</v>
       </c>
       <c r="B369" t="s">
-        <v>948</v>
+        <v>932</v>
       </c>
       <c r="C369" s="1">
         <v>526000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>99.932</v>
+        <v>100.254</v>
       </c>
       <c r="E369" s="1">
         <v>99.646</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>524137.96</v>
       </c>
       <c r="I369" s="1">
-        <v>1504.36</v>
+        <v>3198.08</v>
       </c>
       <c r="J369" s="1">
-        <v>0.28701603677017</v>
+        <v>0.61015996628063</v>
       </c>
       <c r="K369">
-        <v>0.39</v>
+        <v>0.73</v>
       </c>
       <c r="L369" t="s">
-        <v>949</v>
+        <v>933</v>
       </c>
       <c r="M369" s="1">
-        <v>525642.32</v>
+        <v>527336.04</v>
       </c>
       <c r="N369" s="1">
-        <v>527710.29</v>
+        <v>531169.36</v>
       </c>
       <c r="O369" s="1">
         <v>0.15</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>950</v>
+        <v>934</v>
       </c>
       <c r="B370" t="s">
-        <v>951</v>
+        <v>935</v>
       </c>
       <c r="C370" s="1">
         <v>400000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>100.337</v>
+        <v>100.557</v>
       </c>
       <c r="E370" s="1">
         <v>97.41</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>389640.0</v>
       </c>
       <c r="I370" s="1">
-        <v>11708.0</v>
+        <v>12588.0</v>
       </c>
       <c r="J370" s="1">
-        <v>3.0048249666359</v>
+        <v>3.2306744687404</v>
       </c>
       <c r="K370">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>306.85</v>
+        <v>0.46</v>
+      </c>
+      <c r="L370" t="s">
+        <v>936</v>
       </c>
       <c r="M370" s="1">
-        <v>401348.0</v>
+        <v>402228.0</v>
       </c>
       <c r="N370" s="1">
-        <v>401654.85</v>
+        <v>404069.1</v>
       </c>
       <c r="O370" s="1">
         <v>0.11</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>952</v>
+        <v>937</v>
       </c>
       <c r="B371" t="s">
-        <v>953</v>
+        <v>938</v>
       </c>
       <c r="C371" s="1">
         <v>369000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.494</v>
+        <v>101.302</v>
       </c>
       <c r="E371" s="1">
         <v>100.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>369000.0</v>
       </c>
       <c r="I371" s="1">
-        <v>1822.86</v>
+        <v>4804.38</v>
       </c>
       <c r="J371" s="1">
-        <v>0.494</v>
+        <v>1.302</v>
       </c>
       <c r="K371">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>266.83</v>
+        <v>0.49</v>
+      </c>
+      <c r="L371" t="s">
+        <v>939</v>
       </c>
       <c r="M371" s="1">
-        <v>370822.86</v>
+        <v>373804.38</v>
       </c>
       <c r="N371" s="1">
-        <v>371089.69</v>
+        <v>375627.74</v>
       </c>
       <c r="O371" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>954</v>
+        <v>940</v>
       </c>
       <c r="B372" t="s">
-        <v>955</v>
+        <v>941</v>
       </c>
       <c r="C372" s="1">
         <v>369000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>100.148</v>
+        <v>100.644</v>
       </c>
       <c r="E372" s="1">
         <v>100.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>369000.0</v>
       </c>
       <c r="I372" s="1">
-        <v>546.12</v>
+        <v>2376.36</v>
       </c>
       <c r="J372" s="1">
-        <v>0.148</v>
+        <v>0.644</v>
       </c>
       <c r="K372">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L372" t="s">
+        <v>942</v>
       </c>
       <c r="M372" s="1">
-        <v>369546.12</v>
+        <v>371376.36</v>
       </c>
       <c r="N372" s="1">
-        <v>369546.12</v>
+        <v>372779.32</v>
       </c>
       <c r="O372" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>956</v>
+        <v>943</v>
       </c>
       <c r="B373" t="s">
-        <v>957</v>
+        <v>944</v>
       </c>
       <c r="C373" s="1">
         <v>600000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>88.624</v>
+        <v>88.983</v>
       </c>
       <c r="E373" s="1">
         <v>85.25</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>511500.0</v>
       </c>
       <c r="I373" s="1">
-        <v>20244.0</v>
+        <v>22398.0</v>
       </c>
       <c r="J373" s="1">
-        <v>3.9577712609971</v>
+        <v>4.3788856304985</v>
       </c>
       <c r="K373">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="L373">
-        <v>443.84</v>
+        <v>875.34</v>
       </c>
       <c r="M373" s="1">
-        <v>531744.0</v>
+        <v>533898.0</v>
       </c>
       <c r="N373" s="1">
-        <v>532187.84</v>
+        <v>534773.34</v>
       </c>
       <c r="O373" s="1">
         <v>0.15</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>958</v>
+        <v>945</v>
       </c>
       <c r="B374" t="s">
-        <v>959</v>
+        <v>946</v>
       </c>
       <c r="C374" s="1">
         <v>351000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>101.416</v>
+        <v>101.653</v>
       </c>
       <c r="E374" s="1">
         <v>99.779</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>350224.29</v>
       </c>
       <c r="I374" s="1">
-        <v>5745.87</v>
+        <v>6577.74</v>
       </c>
       <c r="J374" s="1">
-        <v>1.6406257829804</v>
+        <v>1.8781507130759</v>
       </c>
       <c r="K374">
-        <v>1.61</v>
+        <v>1.97</v>
       </c>
       <c r="L374" t="s">
-        <v>960</v>
+        <v>947</v>
       </c>
       <c r="M374" s="1">
-        <v>355970.16</v>
+        <v>356802.03</v>
       </c>
       <c r="N374" s="1">
-        <v>361631.84</v>
+        <v>363725.87</v>
       </c>
       <c r="O374" s="1">
         <v>0.1</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>961</v>
+        <v>948</v>
       </c>
       <c r="B375" t="s">
-        <v>962</v>
+        <v>949</v>
       </c>
       <c r="C375" s="1">
         <v>400000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>100.763</v>
+        <v>101.13</v>
       </c>
       <c r="E375" s="1">
         <v>102.939</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>411756.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-8704.0</v>
+        <v>-7236.0</v>
       </c>
       <c r="J375" s="1">
-        <v>-2.113873264749</v>
+        <v>-1.7573514411448</v>
       </c>
       <c r="K375">
-        <v>0.65</v>
+        <v>0.99</v>
       </c>
       <c r="L375" t="s">
-        <v>963</v>
+        <v>950</v>
       </c>
       <c r="M375" s="1">
-        <v>403052.0</v>
+        <v>404520.0</v>
       </c>
       <c r="N375" s="1">
-        <v>405634.19</v>
+        <v>408492.6</v>
       </c>
       <c r="O375" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>964</v>
+        <v>951</v>
       </c>
       <c r="B376" t="s">
-        <v>965</v>
+        <v>952</v>
       </c>
       <c r="C376" s="1">
         <v>700000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>97.548</v>
+        <v>98.383</v>
       </c>
       <c r="E376" s="1">
         <v>100.761</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>705327.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-22491.0</v>
+        <v>-16646.0</v>
       </c>
       <c r="J376" s="1">
-        <v>-3.188733736267</v>
+        <v>-2.360040094878</v>
       </c>
       <c r="K376">
-        <v>0.53</v>
+        <v>0.85</v>
       </c>
       <c r="L376" t="s">
-        <v>966</v>
+        <v>953</v>
       </c>
       <c r="M376" s="1">
-        <v>682836.0</v>
+        <v>688681.0</v>
       </c>
       <c r="N376" s="1">
-        <v>686525.38</v>
+        <v>694635.79</v>
       </c>
       <c r="O376" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>967</v>
+        <v>954</v>
       </c>
       <c r="B377" t="s">
-        <v>968</v>
+        <v>955</v>
       </c>
       <c r="C377" s="1">
         <v>200000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>101.902</v>
+        <v>102.236</v>
       </c>
       <c r="E377" s="1">
         <v>99.871</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>199742.0</v>
       </c>
       <c r="I377" s="1">
-        <v>4062.0</v>
+        <v>4730.0</v>
       </c>
       <c r="J377" s="1">
-        <v>2.0336233741527</v>
+        <v>2.36805479068</v>
       </c>
       <c r="K377">
-        <v>3.69</v>
-[...2 lines deleted...]
-        <v>969</v>
+        <v>0.3</v>
+      </c>
+      <c r="L377">
+        <v>595.89</v>
       </c>
       <c r="M377" s="1">
-        <v>203804.0</v>
+        <v>204472.0</v>
       </c>
       <c r="N377" s="1">
-        <v>211180.71</v>
+        <v>205067.89</v>
       </c>
       <c r="O377" s="1">
         <v>0.06</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>970</v>
+        <v>956</v>
       </c>
       <c r="B378" t="s">
-        <v>971</v>
+        <v>957</v>
       </c>
       <c r="C378" s="1">
         <v>500000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>98.202</v>
+        <v>98.62</v>
       </c>
       <c r="E378" s="1">
         <v>99.589</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>497945.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-6935.0</v>
+        <v>-4845.0</v>
       </c>
       <c r="J378" s="1">
-        <v>-1.3927240960347</v>
+        <v>-0.97299902599685</v>
       </c>
       <c r="K378">
-        <v>2.3</v>
+        <v>2.59</v>
       </c>
       <c r="L378" t="s">
-        <v>972</v>
+        <v>958</v>
       </c>
       <c r="M378" s="1">
-        <v>491010.0</v>
+        <v>493100.0</v>
       </c>
       <c r="N378" s="1">
-        <v>502516.85</v>
+        <v>506045.21</v>
       </c>
       <c r="O378" s="1">
         <v>0.14</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>973</v>
+        <v>959</v>
       </c>
       <c r="B379" t="s">
-        <v>974</v>
+        <v>960</v>
       </c>
       <c r="C379" s="1">
         <v>200000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>102.563</v>
+        <v>98.076</v>
       </c>
       <c r="E379" s="1">
-        <v>103.15</v>
+        <v>99.908</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>206300.0</v>
+        <v>199816.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-1174.0</v>
+        <v>-3664.0</v>
       </c>
       <c r="J379" s="1">
-        <v>-0.56907416383907</v>
+        <v>-1.8336869920327</v>
       </c>
       <c r="K379">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>442.47</v>
+        <v>1.29</v>
+      </c>
+      <c r="L379" t="s">
+        <v>961</v>
       </c>
       <c r="M379" s="1">
-        <v>205126.0</v>
+        <v>196152.0</v>
       </c>
       <c r="N379" s="1">
-        <v>205568.47</v>
+        <v>198735.33</v>
       </c>
       <c r="O379" s="1">
         <v>0.06</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>975</v>
+        <v>962</v>
       </c>
       <c r="B380" t="s">
-        <v>974</v>
+        <v>960</v>
       </c>
       <c r="C380" s="1">
         <v>200000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>97.53</v>
+        <v>102.739</v>
       </c>
       <c r="E380" s="1">
-        <v>99.908</v>
+        <v>103.15</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>199816.0</v>
+        <v>206300.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-4756.0</v>
+        <v>-822.0</v>
       </c>
       <c r="J380" s="1">
-        <v>-2.3801897745926</v>
+        <v>-0.39844886088221</v>
       </c>
       <c r="K380">
-        <v>0.93</v>
+        <v>0.68</v>
       </c>
       <c r="L380" t="s">
-        <v>976</v>
+        <v>963</v>
       </c>
       <c r="M380" s="1">
-        <v>195060.0</v>
+        <v>205478.0</v>
       </c>
       <c r="N380" s="1">
-        <v>196911.39</v>
+        <v>206831.42</v>
       </c>
       <c r="O380" s="1">
         <v>0.06</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>977</v>
+        <v>964</v>
       </c>
       <c r="B381" t="s">
-        <v>978</v>
+        <v>965</v>
       </c>
       <c r="C381" s="1">
         <v>400000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>104.105</v>
+        <v>104.483</v>
       </c>
       <c r="E381" s="1">
         <v>106.6</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>426400.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-9980.0</v>
+        <v>-8468.0</v>
       </c>
       <c r="J381" s="1">
-        <v>-2.3405253283302</v>
+        <v>-1.9859287054409</v>
       </c>
       <c r="K381">
-        <v>2.24</v>
+        <v>2.64</v>
       </c>
       <c r="L381" t="s">
-        <v>979</v>
+        <v>966</v>
       </c>
       <c r="M381" s="1">
-        <v>416420.0</v>
+        <v>417932.0</v>
       </c>
       <c r="N381" s="1">
-        <v>425362.47</v>
+        <v>428504.6</v>
       </c>
       <c r="O381" s="1">
         <v>0.12</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>980</v>
+        <v>967</v>
       </c>
       <c r="B382" t="s">
-        <v>981</v>
+        <v>968</v>
       </c>
       <c r="C382" s="1">
         <v>683000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>98.184</v>
+        <v>99.097</v>
       </c>
       <c r="E382" s="1">
         <v>99.902</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>682330.66</v>
       </c>
       <c r="I382" s="1">
-        <v>-11733.94</v>
+        <v>-5498.15</v>
       </c>
       <c r="J382" s="1">
-        <v>-1.7196852915858</v>
+        <v>-0.8057896738804</v>
       </c>
       <c r="K382">
-        <v>0.68</v>
+        <v>1.02</v>
       </c>
       <c r="L382" t="s">
-        <v>982</v>
+        <v>969</v>
       </c>
       <c r="M382" s="1">
-        <v>670596.72</v>
+        <v>676832.51</v>
       </c>
       <c r="N382" s="1">
-        <v>675209.31</v>
+        <v>683819.23</v>
       </c>
       <c r="O382" s="1">
         <v>0.19</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>983</v>
+        <v>970</v>
       </c>
       <c r="B383" t="s">
-        <v>984</v>
+        <v>971</v>
       </c>
       <c r="C383" s="1">
         <v>384000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>100.277</v>
+        <v>100.87</v>
       </c>
       <c r="E383" s="1">
         <v>100.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>384000.0</v>
       </c>
       <c r="I383" s="1">
-        <v>1063.68</v>
+        <v>3340.8</v>
       </c>
       <c r="J383" s="1">
-        <v>0.277</v>
+        <v>0.87</v>
       </c>
       <c r="K383">
-        <v>1.05</v>
+        <v>1.44</v>
       </c>
       <c r="L383" t="s">
-        <v>985</v>
+        <v>972</v>
       </c>
       <c r="M383" s="1">
-        <v>385063.68</v>
+        <v>387340.8</v>
       </c>
       <c r="N383" s="1">
-        <v>389091.47</v>
+        <v>392852.52</v>
       </c>
       <c r="O383" s="1">
         <v>0.11</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>986</v>
+        <v>973</v>
       </c>
       <c r="B384" t="s">
-        <v>987</v>
+        <v>974</v>
       </c>
       <c r="C384" s="1">
         <v>138000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>101.344</v>
+        <v>101.968</v>
       </c>
       <c r="E384" s="1">
         <v>100.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>138000.0</v>
       </c>
       <c r="I384" s="1">
-        <v>1854.72</v>
+        <v>2715.84</v>
       </c>
       <c r="J384" s="1">
-        <v>1.344</v>
+        <v>1.968</v>
       </c>
       <c r="K384">
-        <v>0.12</v>
+        <v>0.52</v>
       </c>
       <c r="L384">
-        <v>172.3</v>
+        <v>720.54</v>
       </c>
       <c r="M384" s="1">
-        <v>139854.72</v>
+        <v>140715.84</v>
       </c>
       <c r="N384" s="1">
-        <v>140027.02</v>
+        <v>141436.38</v>
       </c>
       <c r="O384" s="1">
         <v>0.04</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>988</v>
+        <v>975</v>
       </c>
       <c r="B385" t="s">
-        <v>989</v>
+        <v>976</v>
       </c>
       <c r="C385" s="1">
         <v>300000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>102.299</v>
+        <v>103.054</v>
       </c>
       <c r="E385" s="1">
         <v>99.65790667</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>298973.72</v>
       </c>
       <c r="I385" s="1">
-        <v>7923.28</v>
+        <v>10188.28</v>
       </c>
       <c r="J385" s="1">
-        <v>2.6501593517985</v>
+        <v>3.4077510223976</v>
       </c>
       <c r="K385">
-        <v>3.65</v>
+        <v>4.05</v>
       </c>
       <c r="L385" t="s">
-        <v>990</v>
+        <v>977</v>
       </c>
       <c r="M385" s="1">
-        <v>306897.0</v>
+        <v>309162.0</v>
       </c>
       <c r="N385" s="1">
-        <v>317848.03</v>
+        <v>321299.67</v>
       </c>
       <c r="O385" s="1">
         <v>0.09</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>991</v>
+        <v>978</v>
       </c>
       <c r="B386" t="s">
-        <v>992</v>
+        <v>979</v>
       </c>
       <c r="C386" s="1">
         <v>300000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>102.012</v>
+        <v>102.227</v>
       </c>
       <c r="E386" s="1">
         <v>103.47225</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>310416.75</v>
       </c>
       <c r="I386" s="1">
-        <v>-4380.75</v>
+        <v>-3735.75</v>
       </c>
       <c r="J386" s="1">
-        <v>-1.4112479432891</v>
+        <v>-1.2034627641711</v>
       </c>
       <c r="K386">
-        <v>0.45</v>
+        <v>0.86</v>
       </c>
       <c r="L386" t="s">
-        <v>993</v>
+        <v>980</v>
       </c>
       <c r="M386" s="1">
-        <v>306036.0</v>
+        <v>306681.0</v>
       </c>
       <c r="N386" s="1">
-        <v>307398.33</v>
+        <v>309265.93</v>
       </c>
       <c r="O386" s="1">
         <v>0.09</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>994</v>
+        <v>981</v>
       </c>
       <c r="B387" t="s">
-        <v>995</v>
+        <v>982</v>
       </c>
       <c r="C387" s="1">
         <v>500000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>98.83</v>
+        <v>99.63</v>
       </c>
       <c r="E387" s="1">
         <v>99.142</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
         <v>495710.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-1560.0</v>
+        <v>2440.0</v>
       </c>
       <c r="J387" s="1">
-        <v>-0.31470012709044</v>
+        <v>0.49222327570555</v>
       </c>
       <c r="K387">
-        <v>2.43</v>
+        <v>2.8</v>
       </c>
       <c r="L387" t="s">
-        <v>996</v>
+        <v>983</v>
       </c>
       <c r="M387" s="1">
-        <v>494150.0</v>
+        <v>498150.0</v>
       </c>
       <c r="N387" s="1">
-        <v>506305.82</v>
+        <v>512163.7</v>
       </c>
       <c r="O387" s="1">
         <v>0.14</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>997</v>
+        <v>984</v>
       </c>
       <c r="B388" t="s">
-        <v>998</v>
+        <v>985</v>
       </c>
       <c r="C388" s="1">
         <v>361000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>100.232</v>
+        <v>100.878</v>
       </c>
       <c r="E388" s="1">
         <v>100.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
         <v>361000.0</v>
       </c>
       <c r="I388" s="1">
-        <v>837.52</v>
+        <v>3169.58</v>
       </c>
       <c r="J388" s="1">
-        <v>0.232</v>
+        <v>0.878</v>
       </c>
       <c r="K388">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>448.15</v>
+        <v>0.49</v>
+      </c>
+      <c r="L388" t="s">
+        <v>986</v>
       </c>
       <c r="M388" s="1">
-        <v>361837.52</v>
+        <v>364169.58</v>
       </c>
       <c r="N388" s="1">
-        <v>362285.67</v>
+        <v>365924.85</v>
       </c>
       <c r="O388" s="1">
         <v>0.1</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>999</v>
+        <v>987</v>
       </c>
       <c r="B389" t="s">
-        <v>1000</v>
+        <v>988</v>
       </c>
       <c r="C389" s="1">
         <v>392000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>99.566</v>
+        <v>100.457</v>
       </c>
       <c r="E389" s="1">
         <v>102.83</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
         <v>403093.6</v>
       </c>
       <c r="I389" s="1">
-        <v>-12794.88</v>
+        <v>-9302.16</v>
       </c>
       <c r="J389" s="1">
-        <v>-3.1741709617816</v>
+        <v>-2.3076923076923</v>
       </c>
       <c r="K389">
-        <v>3.1</v>
+        <v>3.46</v>
       </c>
       <c r="L389" t="s">
-        <v>1001</v>
+        <v>989</v>
       </c>
       <c r="M389" s="1">
-        <v>390298.72</v>
+        <v>393791.44</v>
       </c>
       <c r="N389" s="1">
-        <v>402461.46</v>
+        <v>407363.77</v>
       </c>
       <c r="O389" s="1">
         <v>0.11</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>1002</v>
+        <v>990</v>
       </c>
       <c r="B390" t="s">
-        <v>1003</v>
+        <v>991</v>
       </c>
       <c r="C390" s="1">
         <v>500000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>98.099</v>
+        <v>98.492</v>
       </c>
       <c r="E390" s="1">
         <v>100.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
         <v>500000.0</v>
       </c>
       <c r="I390" s="1">
-        <v>-9505.0</v>
+        <v>-7540.0</v>
       </c>
       <c r="J390" s="1">
-        <v>-1.901</v>
+        <v>-1.508</v>
       </c>
       <c r="K390">
-        <v>0.88</v>
+        <v>1.17</v>
       </c>
       <c r="L390" t="s">
-        <v>1004</v>
+        <v>992</v>
       </c>
       <c r="M390" s="1">
-        <v>490495.0</v>
+        <v>492460.0</v>
       </c>
       <c r="N390" s="1">
-        <v>494894.89</v>
+        <v>498285.78</v>
       </c>
       <c r="O390" s="1">
         <v>0.14</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>1005</v>
+        <v>993</v>
       </c>
       <c r="B391" t="s">
-        <v>1006</v>
+        <v>994</v>
       </c>
       <c r="C391" s="1">
         <v>200000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>100.831</v>
+        <v>101.259</v>
       </c>
       <c r="E391" s="1">
         <v>100.0</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
         <v>200000.0</v>
       </c>
       <c r="I391" s="1">
-        <v>1662.0</v>
+        <v>2518.0</v>
       </c>
       <c r="J391" s="1">
-        <v>0.831</v>
+        <v>1.259</v>
       </c>
       <c r="K391">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>363.95</v>
+        <v>0.54</v>
+      </c>
+      <c r="L391" t="s">
+        <v>995</v>
       </c>
       <c r="M391" s="1">
-        <v>201662.0</v>
+        <v>202518.0</v>
       </c>
       <c r="N391" s="1">
-        <v>202025.95</v>
+        <v>203589.62</v>
       </c>
       <c r="O391" s="1">
         <v>0.06</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>1007</v>
+        <v>996</v>
       </c>
       <c r="B392" t="s">
-        <v>1008</v>
+        <v>997</v>
       </c>
       <c r="C392" s="1">
         <v>400000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>95.928</v>
+        <v>96.357</v>
       </c>
       <c r="E392" s="1">
         <v>97.25</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
         <v>389000.0</v>
       </c>
       <c r="I392" s="1">
-        <v>-5288.0</v>
+        <v>-3572.0</v>
       </c>
       <c r="J392" s="1">
-        <v>-1.359383033419</v>
+        <v>-0.91825192802057</v>
       </c>
       <c r="K392">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>219.18</v>
+        <v>0.29</v>
+      </c>
+      <c r="L392" t="s">
+        <v>998</v>
       </c>
       <c r="M392" s="1">
-        <v>383712.0</v>
+        <v>385428.0</v>
       </c>
       <c r="N392" s="1">
-        <v>383931.18</v>
+        <v>386606.08</v>
       </c>
       <c r="O392" s="1">
         <v>0.11</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>1009</v>
+        <v>999</v>
       </c>
       <c r="B393" t="s">
-        <v>1010</v>
+        <v>1000</v>
       </c>
       <c r="C393" s="1">
         <v>265000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>99.772</v>
+        <v>100.214</v>
       </c>
       <c r="E393" s="1">
         <v>99.695</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
         <v>264191.75</v>
       </c>
       <c r="I393" s="1">
-        <v>204.05</v>
+        <v>1375.35</v>
       </c>
       <c r="J393" s="1">
-        <v>0.077235568483876</v>
+        <v>0.52058779276794</v>
       </c>
       <c r="K393">
-        <v>0.42</v>
+        <v>0.78</v>
       </c>
       <c r="L393" t="s">
-        <v>1011</v>
+        <v>1001</v>
       </c>
       <c r="M393" s="1">
-        <v>264395.8</v>
+        <v>265567.1</v>
       </c>
       <c r="N393" s="1">
-        <v>265512.07</v>
+        <v>267636.28</v>
       </c>
       <c r="O393" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1012</v>
+        <v>1002</v>
       </c>
       <c r="B394" t="s">
-        <v>1013</v>
+        <v>1003</v>
       </c>
       <c r="C394" s="1">
         <v>400000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>83.09</v>
+        <v>83.553</v>
       </c>
       <c r="E394" s="1">
         <v>81.804</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
         <v>327216.0</v>
       </c>
       <c r="I394" s="1">
-        <v>5144.0</v>
+        <v>6996.0</v>
       </c>
       <c r="J394" s="1">
-        <v>1.5720502664906</v>
+        <v>2.1380372597917</v>
       </c>
       <c r="K394">
-        <v>0.49</v>
+        <v>0.56</v>
       </c>
       <c r="L394" t="s">
-        <v>1014</v>
+        <v>1004</v>
       </c>
       <c r="M394" s="1">
-        <v>332360.0</v>
+        <v>334212.0</v>
       </c>
       <c r="N394" s="1">
-        <v>334324.38</v>
+        <v>336464.05</v>
       </c>
       <c r="O394" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>1015</v>
+        <v>1005</v>
       </c>
       <c r="B395" t="s">
-        <v>1016</v>
+        <v>1006</v>
       </c>
       <c r="C395" s="1">
         <v>377000.0</v>
       </c>
       <c r="D395" s="1">
-        <v>101.087</v>
+        <v>101.554</v>
       </c>
       <c r="E395" s="1">
         <v>99.417</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
         <v>374802.09</v>
       </c>
       <c r="I395" s="1">
-        <v>6295.9</v>
+        <v>8056.49</v>
       </c>
       <c r="J395" s="1">
-        <v>1.6797931943229</v>
+        <v>2.1495317702204</v>
       </c>
       <c r="K395">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>968.32</v>
+        <v>0.62</v>
+      </c>
+      <c r="L395" t="s">
+        <v>1007</v>
       </c>
       <c r="M395" s="1">
-        <v>381097.99</v>
+        <v>382858.58</v>
       </c>
       <c r="N395" s="1">
-        <v>382066.31</v>
+        <v>385182.55</v>
       </c>
       <c r="O395" s="1">
         <v>0.11</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>1017</v>
+        <v>1008</v>
       </c>
       <c r="B396" t="s">
-        <v>1018</v>
+        <v>1009</v>
       </c>
       <c r="C396" s="1">
         <v>400000.0</v>
       </c>
       <c r="D396" s="1">
-        <v>98.777</v>
+        <v>99.477</v>
       </c>
       <c r="E396" s="1">
         <v>100.0</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
         <v>400000.0</v>
       </c>
       <c r="I396" s="1">
-        <v>-4892.0</v>
+        <v>-2092.0</v>
       </c>
       <c r="J396" s="1">
-        <v>-1.223</v>
+        <v>-0.523</v>
       </c>
       <c r="K396">
-        <v>1.98</v>
+        <v>2.28</v>
       </c>
       <c r="L396" t="s">
-        <v>1019</v>
+        <v>1010</v>
       </c>
       <c r="M396" s="1">
-        <v>395108.0</v>
+        <v>397908.0</v>
       </c>
       <c r="N396" s="1">
-        <v>403020.73</v>
+        <v>407030.1</v>
       </c>
       <c r="O396" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>1020</v>
+        <v>1011</v>
       </c>
       <c r="B397" t="s">
-        <v>1021</v>
+        <v>1012</v>
       </c>
       <c r="C397" s="1">
         <v>1832.0</v>
       </c>
       <c r="D397" s="1">
-        <v>0.0825</v>
+        <v>0.0625</v>
       </c>
       <c r="E397" s="1">
         <v>0.1083870087</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
         <v>0.0</v>
       </c>
       <c r="I397" s="1">
-        <v>-118562.5</v>
+        <v>-210162.5</v>
       </c>
       <c r="J397" s="1">
         <v>0</v>
       </c>
       <c r="K397">
         <v>0.0</v>
       </c>
       <c r="L397">
         <v>0.0</v>
       </c>
       <c r="M397" s="1">
-        <v>-118562.5</v>
+        <v>-210162.5</v>
       </c>
       <c r="N397" s="1">
-        <v>-118562.5</v>
+        <v>-210162.5</v>
       </c>
       <c r="O397" s="1">
-        <v>-0.03</v>
+        <v>-0.06</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>1022</v>
+        <v>1013</v>
       </c>
       <c r="B398" t="s">
-        <v>1023</v>
+        <v>1014</v>
       </c>
       <c r="C398" s="1">
-        <v>330.0</v>
+        <v>860.0</v>
       </c>
       <c r="D398" s="1">
-        <v>72.2</v>
+        <v>14.9</v>
       </c>
       <c r="E398" s="1">
-        <v>53.2</v>
+        <v>18.0</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
-        <v>175560.0</v>
+        <v>154800.0</v>
       </c>
       <c r="I398" s="1">
-        <v>62700.0</v>
+        <v>-26660.0</v>
       </c>
       <c r="J398" s="1">
-        <v>35.714285714286</v>
+        <v>-17.222222222222</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
       <c r="L398">
         <v>0.0</v>
       </c>
       <c r="M398" s="1">
-        <v>238260.0</v>
+        <v>128140.0</v>
       </c>
       <c r="N398" s="1">
-        <v>238260.0</v>
+        <v>128140.0</v>
       </c>
       <c r="O398" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>1024</v>
+        <v>1015</v>
       </c>
       <c r="B399" t="s">
-        <v>1025</v>
+        <v>1016</v>
       </c>
       <c r="C399" s="1">
-        <v>460.0</v>
+        <v>860.0</v>
       </c>
       <c r="D399" s="1">
-        <v>75.2</v>
+        <v>57.2</v>
       </c>
       <c r="E399" s="1">
-        <v>75.3</v>
+        <v>56.5</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
-        <v>346380.0</v>
+        <v>485900.0</v>
       </c>
       <c r="I399" s="1">
-        <v>-460.0</v>
+        <v>6020.0</v>
       </c>
       <c r="J399" s="1">
-        <v>-0.132802124834</v>
+        <v>1.2389380530973</v>
       </c>
       <c r="K399">
         <v>0.0</v>
       </c>
       <c r="L399">
         <v>0.0</v>
       </c>
       <c r="M399" s="1">
-        <v>345920.0</v>
+        <v>491920.0</v>
       </c>
       <c r="N399" s="1">
-        <v>345920.0</v>
+        <v>491920.0</v>
       </c>
       <c r="O399" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>1026</v>
+        <v>1017</v>
       </c>
       <c r="B400" t="s">
-        <v>1027</v>
+        <v>1018</v>
       </c>
       <c r="C400" s="1">
         <v>-1832.0</v>
       </c>
       <c r="D400" s="1">
-        <v>0.055</v>
+        <v>0.0425</v>
       </c>
       <c r="E400" s="1">
         <v>0.0738550764</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
         <v>0.0</v>
       </c>
       <c r="I400" s="1">
-        <v>86356.25</v>
+        <v>143606.25</v>
       </c>
       <c r="J400" s="1">
         <v>0</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
       <c r="L400">
         <v>0.0</v>
       </c>
       <c r="M400" s="1">
-        <v>86356.25</v>
+        <v>143606.25</v>
       </c>
       <c r="N400" s="1">
-        <v>86356.25</v>
+        <v>143606.25</v>
       </c>
       <c r="O400" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:16">
+      <c r="A401" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C401" s="1">
+        <v>-1720.0</v>
+      </c>
+      <c r="D401" s="1">
+        <v>28.8</v>
+      </c>
+      <c r="E401" s="1">
+        <v>30.4936627907</v>
+      </c>
+      <c r="F401" t="s">
+        <v>8</v>
+      </c>
+      <c r="G401">
+        <v>1.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>-524491.0</v>
+      </c>
+      <c r="I401" s="1">
+        <v>29131.0</v>
+      </c>
+      <c r="J401" s="1">
+        <v>-5.5541467823089</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401">
+        <v>0.0</v>
+      </c>
+      <c r="M401" s="1">
+        <v>-495360.0</v>
+      </c>
+      <c r="N401" s="1">
+        <v>-495360.0</v>
+      </c>
+      <c r="O401" s="1">
+        <v>-0.14</v>
+      </c>
+      <c r="P401">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>