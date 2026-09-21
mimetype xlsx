--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1021">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1036">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -265,51 +265,51 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
@@ -1030,2097 +1030,2142 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...38 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>7 243.94</t>
+    <t>8 480.71</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>11 542.81</t>
+    <t>12 297.95</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>7 325.34</t>
+    <t>8 440.07</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>4 868.01</t>
+    <t>5 350.22</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>1 342.47</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>1 571.23</t>
+    <t>2 635.62</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>7 629.04</t>
+    <t>8 509.32</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 610.96</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 151.08</t>
-[...8 lines deleted...]
-    <t>3 122.96</t>
+    <t>1 321.30</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 038.58</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>12 575.34</t>
+    <t>13 352.05</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>24 891.62</t>
+    <t>26 567.01</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 484.08</t>
+    <t>2 638.36</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>XS3229091015</t>
-[...11 lines deleted...]
-    <t>ARKEMA SA PERP</t>
+    <t>1 219.32</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
+    <t>3 145.21</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>7 547.66</t>
+  </si>
+  <si>
+    <t>AT0000A2CQD2</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+  </si>
+  <si>
+    <t>AT0000A2KQ43</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
+  </si>
+  <si>
+    <t>AT0000A3HU25</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
+  </si>
+  <si>
+    <t>4 675.30</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>1 137.50</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>2 564.38</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>7 212.33</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>5 602.32</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>4 331.51</t>
+  </si>
+  <si>
+    <t>XS2038039074</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 08/08/2029</t>
+  </si>
+  <si>
+    <t>1 520.71</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>1 125.85</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>4 335.33</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>9 138.29</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>8 802.74</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>9 098.63</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>BE0000345547</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
+  </si>
+  <si>
+    <t>BE0000333428</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
+  </si>
+  <si>
+    <t>4 983.66</t>
+  </si>
+  <si>
+    <t>BE0000320292</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
+  </si>
+  <si>
+    <t>26 470.58</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>8 395.98</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>5 778.08</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>8 025.18</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>5 726.03</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>2 945.89</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>6 750.68</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>8 244.43</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>9 801.37</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>1 273.97</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>10 394.52</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>10 158.90</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>5 073.26</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>3 329.10</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>9 135.62</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>11 243.84</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>1 952.05</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>2 102.05</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>FR001400PGC0</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 15/04/2036</t>
+  </si>
+  <si>
+    <t>8 270.55</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>2 055.78</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>8 687.67</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>2 367.12</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>1 307.57</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>1 721.40</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>2 404.11</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>5 690.41</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>4 698.63</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>3 920.55</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 447.02</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>3 935.35</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>7 645.53</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>12 841.20</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>17 321.67</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 787.67</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>5 417.81</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>1 589.90</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>3 725.34</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>2 189.73</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>10 267.40</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>10 701.37</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>3 257.44</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>3 883.56</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>2 546.92</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 536.30</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>22 038.03</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>49 293.64</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>2 685.87</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>2 717.81</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>5 042.90</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>2 206.62</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>3 310.41</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>1 809.15</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>9 488.22</t>
+  </si>
+  <si>
+    <t>XS2606264005</t>
+  </si>
+  <si>
+    <t>FORTUM OYJ 4 26/05/2028</t>
+  </si>
+  <si>
+    <t>1 227.40</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>6 672.76</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>157 837.75</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>6 723.09</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>5 515.09</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>4 518.13</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>211 088.43</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>134 807.80</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 920.74</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>3 143.84</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>8 658.90</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>4 071.92</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 917.81</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>18 904.11</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
     <t>1 534.25</t>
   </si>
   <si>
-    <t>XS2872909770</t>
-[...820 lines deleted...]
-  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>7 712.74</t>
+    <t>8 376.54</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 345.21</t>
+    <t>7 035.62</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>1 215.62</t>
+    <t>1 966.44</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>3 989.04</t>
+    <t>4 363.01</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>27 326.71</t>
+    <t>29 333.22</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>13 041.10</t>
+    <t>14 019.18</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>2 322.13</t>
+    <t>2 510.41</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>20 691.52</t>
+    <t>22 260.19</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 830.45</t>
+    <t>2 440.60</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
-    <t>1 529.93</t>
+    <t>1 952.67</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>10 225.07</t>
+    <t>13 037.21</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>46 641.20</t>
+    <t>56 738.77</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>20 362.70</t>
+    <t>25 837.79</t>
   </si>
   <si>
     <t>IT0005496770</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
   </si>
   <si>
-    <t>48 401.06</t>
+    <t>59 330.34</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>18 594.94</t>
+    <t>22 793.80</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>21 549.47</t>
+    <t>21 718.15</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>30 359.25</t>
+    <t>40 642.22</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>4 621.23</t>
+    <t>5 182.19</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>6 835.62</t>
+    <t>8 215.89</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>2 993.15</t>
+    <t>4 359.59</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>10 701.37</t>
+    <t>11 593.15</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 037.67</t>
+    <t>2 289.38</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
+    <t>1 509.04</t>
+  </si>
+  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
+    <t>1 087.12</t>
+  </si>
+  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>10 921.54</t>
+    <t>11 853.87</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>5 720.55</t>
+    <t>7 101.37</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>3 347.95</t>
+    <t>3 721.92</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>6 992.05</t>
+    <t>7 773.08</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>3 584.99</t>
+    <t>4 692.12</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>11 075.34</t>
+    <t>13 448.63</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>1 074.95</t>
+    <t>2 402.84</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
+    <t>1 020.82</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>3 164.00</t>
+    <t>4 074.19</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
+    <t>1 031.03</t>
+  </si>
+  <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>12 565.48</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>11 608.06</t>
+    <t>12 504.27</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 043.84</t>
+    <t>1 130.14</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>13 087.45</t>
+    <t>13 982.68</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>17 027.09</t>
+    <t>18 386.67</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>4 947.00</t>
+    <t>6 018.00</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>3 546.43</t>
+    <t>3 777.72</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>22 165.04</t>
+    <t>25 537.98</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>23 221.76</t>
+    <t>26 755.50</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 706.85</t>
+    <t>2 109.59</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>17 363.01</t>
+    <t>9 616.44</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>9 315.72</t>
+    <t>9 925.16</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>3 568.22</t>
+    <t>4 419.73</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>10 470.16</t>
+    <t>12 257.75</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>7 865.75</t>
+    <t>8 700.00</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>1 325.34</t>
+    <t>1 943.84</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>1 253.42</t>
+    <t>1 684.93</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>1 203.84</t>
+  </si>
+  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>3 734.23</t>
+    <t>4 075.17</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>2 979.60</t>
+    <t>3 248.14</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>9 340.53</t>
+    <t>9 951.59</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>14 505.59</t>
+    <t>17 352.48</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>1 518.90</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>3 157.40</t>
+    <t>3 894.12</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>1 518.90</t>
+    <t>2 658.08</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>7 011.99</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 023.97</t>
+    <t>2 239.73</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>13 130.14</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>11 482.13</t>
-[...8 lines deleted...]
-    <t>2 815.07</t>
+    <t>12 368.61</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>6 065.75</t>
+    <t>6 454.11</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>1 294.52</t>
+    <t>2 049.66</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>3 215.96</t>
+    <t>4 128.60</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>7 816.83</t>
+    <t>8 685.37</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>2 204.79</t>
+    <t>2 830.48</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>3 686.06</t>
+    <t>4 484.07</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>6 916.07</t>
+    <t>7 452.00</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>2 406.88</t>
+    <t>2 775.82</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>XS2616008970</t>
-[...5 lines deleted...]
-    <t>1 014.04</t>
+    <t>1 337.67</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>17 049.35</t>
+    <t>18 619.69</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>3 160.17</t>
+    <t>3 509.46</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>16 643.84</t>
+    <t>17 938.36</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>10 297.95</t>
+    <t>11 412.67</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 274.83</t>
+    <t>1 856.82</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>6 435.72</t>
+    <t>10 531.18</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>14 277.18</t>
+    <t>15 253.80</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>74 798.65</t>
+    <t>66 705.32</t>
   </si>
   <si>
     <t>ES00000128C6</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
   </si>
   <si>
-    <t>16 424.65</t>
+    <t>18 036.41</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>7 082.52</t>
+    <t>7 777.53</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>3 833.32</t>
+    <t>4 892.52</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...2 lines deleted...]
-    <t>1 841.10</t>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 823.36</t>
+    <t>2 757.27</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 402.96</t>
+    <t>2 244.73</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 134.25</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>6 923.84</t>
+    <t>7 681.13</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>3 972.60</t>
+    <t>4 806.85</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>5 954.79</t>
+    <t>7 314.04</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
+    <t>1 027.40</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>12 945.21</t>
+    <t>13 808.22</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 900.00</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>1 353.42</t>
+    <t>3 035.42</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>10 572.60</t>
+    <t>11 550.68</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>6 986.72</t>
+    <t>8 411.19</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>5 511.72</t>
+    <t>6 402.07</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 049.48</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>12 137.67</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>2 584.93</t>
+    <t>3 318.49</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 013.70</t>
-[...8 lines deleted...]
-    <t>1 755.27</t>
+    <t>15 128.42</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>2 434.27</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>13 572.33</t>
+    <t>14 418.08</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>5 825.78</t>
+    <t>6 681.32</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 071.62</t>
+    <t>1 496.22</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 178.08</t>
+    <t>1 753.42</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>2 069.18</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 252.05</t>
+    <t>2 424.66</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>2 323.97</t>
-[...11 lines deleted...]
-    <t>ER32612CK01</t>
+    <t>3 137.36</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2606PS25</t>
-[...20 lines deleted...]
-    <t>JUN26 SX5E P @ 5800.000000</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3429,20348 +3474,20398 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>76123.6032</v>
+      </c>
+      <c r="C2">
+        <v>213.46</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>16249704.12</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>16249704.12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2477713.4244</v>
+      </c>
+      <c r="C3">
+        <v>125.32</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>310526453.3</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>310526453.3</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>310430.5</v>
+      </c>
+      <c r="C4">
+        <v>113.62</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>35271361.52</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>35271361.52</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>8922.5183</v>
+      </c>
+      <c r="C5">
+        <v>114.65</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>1022996.23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>1022996.23</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>118.88</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>118.88</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>118.88</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>13754.0</v>
+      </c>
+      <c r="C7">
+        <v>104.28</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>1434353.59</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1434353.59</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P401"/>
+  <dimension ref="A1:Z402"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O401" sqref="O401"/>
+      <selection activeCell="N402" sqref="N402"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>3003.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>39.96</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>105765.66</v>
+      </c>
+      <c r="H2" s="1">
+        <v>14234.22</v>
+      </c>
+      <c r="I2" s="1">
+        <v>13.458262350937</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>119999.88</v>
+      </c>
+      <c r="M2" s="1">
+        <v>119999.88</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="1">
+        <v>8772.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>37.78</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.3024304606</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>248268.92</v>
+      </c>
+      <c r="H3" s="1">
+        <v>83137.24</v>
+      </c>
+      <c r="I3" s="1">
+        <v>33.486769105049</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>331406.16</v>
+      </c>
+      <c r="M3" s="1">
+        <v>331406.16</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2279.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>281.2</v>
+      </c>
+      <c r="D4" s="1">
+        <v>245.6999166301</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>559950.11</v>
+      </c>
+      <c r="H4" s="1">
+        <v>80904.69</v>
+      </c>
+      <c r="I4" s="1">
+        <v>14.44855328272</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>640854.8</v>
+      </c>
+      <c r="M4" s="1">
+        <v>640854.8</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3713.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>174.9</v>
+      </c>
+      <c r="D5" s="1">
+        <v>200.876498788</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>745854.44</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-96450.74</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-12.931576836896</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>649403.7</v>
+      </c>
+      <c r="M5" s="1">
+        <v>649403.7</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>353.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>875.8</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1227.4488668555</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>433289.45</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-124132.05</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-28.648758930087</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>309157.4</v>
+      </c>
+      <c r="M6" s="1">
+        <v>309157.4</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="1">
+        <v>45683.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>26.7</v>
+      </c>
+      <c r="D7" s="1">
+        <v>27.0867517457</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1237404.08</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-17667.98</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.427826227953</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1219736.1</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1219736.1</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="1">
+        <v>823.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>110.2</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>97443.2</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-6748.6</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-6.9256756756757</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>90694.6</v>
+      </c>
+      <c r="M8" s="1">
+        <v>90694.6</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2420.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>67.45</v>
+      </c>
+      <c r="D9" s="1">
+        <v>62.9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>152218.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>11011.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>7.2337042925278</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>163229.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>163229.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="1">
+        <v>41784.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.665</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.8575904652</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>370105.56</v>
+      </c>
+      <c r="H10" s="1">
+        <v>75520.8</v>
+      </c>
+      <c r="I10" s="1">
+        <v>20.405205477054</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>445626.36</v>
+      </c>
+      <c r="M10" s="1">
+        <v>445626.36</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="1">
+        <v>8458.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>189.42</v>
+      </c>
+      <c r="D11" s="1">
+        <v>162.5000425633</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1374425.36</v>
+      </c>
+      <c r="H11" s="1">
+        <v>227689.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>16.566123314255</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1602114.36</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1602114.36</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="1">
+        <v>5453.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>400.4</v>
+      </c>
+      <c r="D12" s="1">
+        <v>235.4840546488</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1284094.55</v>
+      </c>
+      <c r="H12" s="1">
+        <v>899286.65</v>
+      </c>
+      <c r="I12" s="1">
+        <v>70.032744084149</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2183381.2</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2183381.2</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="1">
+        <v>13940.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>16.235</v>
+      </c>
+      <c r="D13" s="1">
+        <v>23.8502467719</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>332472.44</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-106156.54</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-31.929425488621</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>226315.9</v>
+      </c>
+      <c r="M13" s="1">
+        <v>226315.9</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1721.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>57.6</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>109369.55</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-10239.95</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-9.3627065302911</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>99129.6</v>
+      </c>
+      <c r="M14" s="1">
+        <v>99129.6</v>
+      </c>
+      <c r="N14" s="1">
         <v>0.03</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="1">
+        <v>15629.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>51.58</v>
+      </c>
+      <c r="D15" s="1">
+        <v>60.6626105317</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>948095.94</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-141952.12</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-14.972337082258</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>806143.82</v>
+      </c>
+      <c r="M15" s="1">
+        <v>806143.82</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="1">
+        <v>7644.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>10.22</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.175</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>100709.7</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-22588.02</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-22.428842504744</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>78121.68</v>
+      </c>
+      <c r="M16" s="1">
+        <v>78121.68</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="1">
+        <v>18374.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>69.98</v>
+      </c>
+      <c r="D17" s="1">
+        <v>55.336714379</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1016756.79</v>
+      </c>
+      <c r="H17" s="1">
+        <v>269055.73</v>
+      </c>
+      <c r="I17" s="1">
+        <v>26.462152271439</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1285812.52</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1285812.52</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="1">
+        <v>9002.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>34.1</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.8050255499</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>268304.84</v>
+      </c>
+      <c r="H18" s="1">
+        <v>38663.36</v>
+      </c>
+      <c r="I18" s="1">
+        <v>14.41023576019</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>306968.2</v>
+      </c>
+      <c r="M18" s="1">
+        <v>306968.2</v>
+      </c>
+      <c r="N18" s="1">
         <v>0.08</v>
       </c>
-      <c r="P3">
-[...96 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="1">
+        <v>6342.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1657.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>549.4883743299</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3484855.27</v>
+      </c>
+      <c r="H19" s="1">
+        <v>7028912.33</v>
+      </c>
+      <c r="I19" s="1">
+        <v>201.69883066622</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>10513767.6</v>
+      </c>
+      <c r="M19" s="1">
+        <v>10513767.6</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.88</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2162.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.2</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>132833.28</v>
+      </c>
+      <c r="H20" s="1">
+        <v>10291.12</v>
+      </c>
+      <c r="I20" s="1">
+        <v>7.7473958333333</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>143124.4</v>
+      </c>
+      <c r="M20" s="1">
+        <v>143124.4</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="1">
+        <v>51326.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>42.5</v>
+      </c>
+      <c r="D21" s="1">
+        <v>27.7271396563</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1423123.17</v>
+      </c>
+      <c r="H21" s="1">
+        <v>758231.83</v>
+      </c>
+      <c r="I21" s="1">
+        <v>53.279424155535</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2181355.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2181355.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="1">
+        <v>11745.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.88</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950004257</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>98599.28</v>
+      </c>
+      <c r="H22" s="1">
+        <v>17441.32</v>
+      </c>
+      <c r="I22" s="1">
+        <v>17.689094687101</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>116040.6</v>
+      </c>
+      <c r="M22" s="1">
+        <v>116040.6</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1822.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>65.5</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>99936.7</v>
+      </c>
+      <c r="H23" s="1">
+        <v>19404.3</v>
+      </c>
+      <c r="I23" s="1">
+        <v>19.416590701914</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>119341.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>119341.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="1">
+        <v>11719.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>22.04</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.195846062</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>213237.12</v>
+      </c>
+      <c r="H24" s="1">
+        <v>45049.64</v>
+      </c>
+      <c r="I24" s="1">
+        <v>21.126546822617</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>258286.76</v>
+      </c>
+      <c r="M24" s="1">
+        <v>258286.76</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" s="1">
+        <v>91625.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.34</v>
+      </c>
+      <c r="D25" s="1">
+        <v>9.1132440928</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>835000.99</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1120276.51</v>
+      </c>
+      <c r="I25" s="1">
+        <v>134.16469242749</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1955277.5</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1955277.5</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="1">
+        <v>78886.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.131</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.2004050148</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>252467.15</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-5475.08</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-2.1686306515521</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>246992.07</v>
+      </c>
+      <c r="M26" s="1">
+        <v>246992.07</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" s="1">
+        <v>204069.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.802</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.7891812083</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1589530.42</v>
+      </c>
+      <c r="H27" s="1">
+        <v>818891.92</v>
+      </c>
+      <c r="I27" s="1">
+        <v>51.517851416773</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2408422.34</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2408422.34</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="1">
+        <v>13713.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>18.58</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.484384161</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>226050.36</v>
+      </c>
+      <c r="H28" s="1">
+        <v>28737.18</v>
+      </c>
+      <c r="I28" s="1">
+        <v>12.712733569635</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>254787.54</v>
+      </c>
+      <c r="M28" s="1">
+        <v>254787.54</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="1">
+        <v>9219.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>15.075</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.1750005424</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>130679.33</v>
+      </c>
+      <c r="H29" s="1">
+        <v>8297.1</v>
+      </c>
+      <c r="I29" s="1">
+        <v>6.3492061062756</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>138976.43</v>
+      </c>
+      <c r="M29" s="1">
+        <v>138976.43</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2004.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>171.2</v>
+      </c>
+      <c r="D30" s="1">
+        <v>127.8352295409</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>256181.8</v>
+      </c>
+      <c r="H30" s="1">
+        <v>86903.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>33.922394174762</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>343084.8</v>
+      </c>
+      <c r="M30" s="1">
+        <v>343084.8</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1144.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>309.8</v>
+      </c>
+      <c r="D31" s="1">
+        <v>188.9158653846</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>216119.75</v>
+      </c>
+      <c r="H31" s="1">
+        <v>138291.45</v>
+      </c>
+      <c r="I31" s="1">
+        <v>63.988344424792</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>354411.2</v>
+      </c>
+      <c r="M31" s="1">
+        <v>354411.2</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1">
+        <v>3150.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.5</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>107730.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-11655.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-10.818713450292</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>96075.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>96075.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" s="1">
+        <v>15324.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>59.98</v>
+      </c>
+      <c r="D33" s="1">
+        <v>78.025366745</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1195660.72</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-276527.2</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-23.127564147127</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>919133.52</v>
+      </c>
+      <c r="M33" s="1">
+        <v>919133.52</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" s="1">
+        <v>17190.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.58</v>
+      </c>
+      <c r="D34" s="1">
+        <v>76.0620878418</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1307507.29</v>
+      </c>
+      <c r="H34" s="1">
+        <v>438652.91</v>
+      </c>
+      <c r="I34" s="1">
+        <v>33.548792680154</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1746160.2</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1746160.2</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1919324.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>11.3</v>
+      </c>
+      <c r="D35" s="1">
+        <v>11.2550340276</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>21602056.93</v>
+      </c>
+      <c r="H35" s="1">
+        <v>86304.27</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.39951876008689</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>21688361.2</v>
+      </c>
+      <c r="M35" s="1">
+        <v>21688361.2</v>
+      </c>
+      <c r="N35" s="1">
+        <v>5.95</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>103</v>
+      </c>
+      <c r="B36" s="1">
+        <v>594723.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>10.708</v>
+      </c>
+      <c r="D36" s="1">
+        <v>10.7184435779</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>6374504.92</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-6211.04</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.097435645245372</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>6368293.88</v>
+      </c>
+      <c r="M36" s="1">
+        <v>6368293.88</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>105</v>
+      </c>
+      <c r="B37" s="1">
+        <v>4149.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>50.32</v>
+      </c>
+      <c r="D37" s="1">
+        <v>52.5294649313</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>217944.75</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-9167.07</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-4.2061439883273</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>208777.68</v>
+      </c>
+      <c r="M37" s="1">
+        <v>208777.68</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>107</v>
+      </c>
+      <c r="B38" s="1">
+        <v>22036.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>13.8</v>
+      </c>
+      <c r="D38" s="1">
+        <v>11.9697363405</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>263765.11</v>
+      </c>
+      <c r="H38" s="1">
+        <v>40331.69</v>
+      </c>
+      <c r="I38" s="1">
+        <v>15.290760025084</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>304096.8</v>
+      </c>
+      <c r="M38" s="1">
+        <v>304096.8</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>109</v>
+      </c>
+      <c r="B39" s="1">
+        <v>23366.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>26.01</v>
+      </c>
+      <c r="D39" s="1">
+        <v>25.2344735941</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>589628.71</v>
+      </c>
+      <c r="H39" s="1">
+        <v>18120.95</v>
+      </c>
+      <c r="I39" s="1">
+        <v>3.0732814892952</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>607749.66</v>
+      </c>
+      <c r="M39" s="1">
+        <v>607749.66</v>
+      </c>
+      <c r="N39" s="1">
         <v>0.17</v>
       </c>
-      <c r="P5">
-[...196 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>111</v>
+      </c>
+      <c r="B40" s="1">
+        <v>80092.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>12.645</v>
+      </c>
+      <c r="D40" s="1">
+        <v>10.5488103681</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>844875.32</v>
+      </c>
+      <c r="H40" s="1">
+        <v>167888.02</v>
+      </c>
+      <c r="I40" s="1">
+        <v>19.871336755345</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1012763.34</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1012763.34</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>113</v>
+      </c>
+      <c r="B41" s="1">
+        <v>9530.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>15.55</v>
+      </c>
+      <c r="D41" s="1">
+        <v>16.045</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>152908.85</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-4717.35</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-3.0850732315363</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>148191.5</v>
+      </c>
+      <c r="M41" s="1">
+        <v>148191.5</v>
+      </c>
+      <c r="N41" s="1">
         <v>0.04</v>
       </c>
-      <c r="P9">
-[...346 lines deleted...]
-      <c r="O16" s="1">
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1124.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>78.55</v>
+      </c>
+      <c r="D42" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>104194.8</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-15904.6</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-15.264293419633</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>88290.2</v>
+      </c>
+      <c r="M42" s="1">
+        <v>88290.2</v>
+      </c>
+      <c r="N42" s="1">
         <v>0.02</v>
       </c>
-      <c r="P16">
-[...1254 lines deleted...]
-      <c r="A42" t="s">
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>114</v>
       </c>
-      <c r="B42" t="s">
-[...45 lines deleted...]
-    <row r="43" spans="1:16">
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>117</v>
+      </c>
+      <c r="B43" s="1">
+        <v>7562.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>38.37</v>
+      </c>
+      <c r="D43" s="1">
+        <v>34.4723644538</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>260680.02</v>
+      </c>
+      <c r="H43" s="1">
+        <v>29473.92</v>
+      </c>
+      <c r="I43" s="1">
+        <v>11.306551227056</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>290153.94</v>
+      </c>
+      <c r="M43" s="1">
+        <v>290153.94</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>116</v>
       </c>
-      <c r="B43" t="s">
-[...45 lines deleted...]
-    <row r="44" spans="1:16">
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B44" t="s">
         <v>119</v>
       </c>
+      <c r="B44" s="1">
+        <v>8331.0</v>
+      </c>
       <c r="C44" s="1">
-        <v>8331.0</v>
+        <v>78.26</v>
       </c>
       <c r="D44" s="1">
-        <v>78.26</v>
-[...1 lines deleted...]
-      <c r="E44" s="1">
         <v>67.6801560437</v>
       </c>
-      <c r="F44" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>563843.38</v>
       </c>
       <c r="H44" s="1">
-        <v>563843.38</v>
+        <v>88140.68</v>
       </c>
       <c r="I44" s="1">
-        <v>88140.68</v>
-[...1 lines deleted...]
-      <c r="J44" s="1">
         <v>15.632121104268</v>
       </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44">
-        <v>0.0</v>
+      <c r="L44" s="1">
+        <v>651984.06</v>
       </c>
       <c r="M44" s="1">
         <v>651984.06</v>
       </c>
       <c r="N44" s="1">
-        <v>651984.06</v>
-[...1 lines deleted...]
-      <c r="O44" s="1">
         <v>0.18</v>
       </c>
-      <c r="P44">
-[...3 lines deleted...]
-    <row r="45" spans="1:16">
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>121</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1670.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>53.1</v>
+      </c>
+      <c r="D45" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>103790.5</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-15113.5</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-14.56154465004</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>88677.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>88677.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>120</v>
       </c>
-      <c r="B45" t="s">
-[...38 lines deleted...]
-      <c r="O45" s="1">
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>123</v>
+      </c>
+      <c r="B46" s="1">
+        <v>31632.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.695</v>
+      </c>
+      <c r="D46" s="1">
+        <v>18.6536273394</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>590051.54</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-30323.3</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-5.139093442583</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>559728.24</v>
+      </c>
+      <c r="M46" s="1">
+        <v>559728.24</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B47" s="1">
+        <v>9572.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>65.06</v>
+      </c>
+      <c r="D47" s="1">
+        <v>57.7989333473</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>553251.39</v>
+      </c>
+      <c r="H47" s="1">
+        <v>69502.93</v>
+      </c>
+      <c r="I47" s="1">
+        <v>12.562630886476</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>622754.32</v>
+      </c>
+      <c r="M47" s="1">
+        <v>622754.32</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>127</v>
+      </c>
+      <c r="B48" s="1">
+        <v>18867.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>17.23</v>
+      </c>
+      <c r="D48" s="1">
+        <v>29.5959172099</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>558386.17</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-233307.76</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-41.782510480157</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>325078.41</v>
+      </c>
+      <c r="M48" s="1">
+        <v>325078.41</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B49" s="1">
+        <v>24727.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>31.12</v>
+      </c>
+      <c r="D49" s="1">
+        <v>30.0567262507</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>743212.67</v>
+      </c>
+      <c r="H49" s="1">
+        <v>26291.57</v>
+      </c>
+      <c r="I49" s="1">
+        <v>3.5375567534391</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>769504.24</v>
+      </c>
+      <c r="M49" s="1">
+        <v>769504.24</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>131</v>
+      </c>
+      <c r="B50" s="1">
+        <v>3846.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>223.1869448778</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>858376.99</v>
+      </c>
+      <c r="H50" s="1">
+        <v>80047.01</v>
+      </c>
+      <c r="I50" s="1">
+        <v>9.3253909334173</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>938424.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>938424.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>133</v>
+      </c>
+      <c r="B51" s="1">
+        <v>13120.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>51.3</v>
+      </c>
+      <c r="D51" s="1">
+        <v>49.8538346037</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>654082.31</v>
+      </c>
+      <c r="H51" s="1">
+        <v>18973.69</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2.9008107557595</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>673056.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>673056.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>135</v>
+      </c>
+      <c r="B52" s="1">
+        <v>15155.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>26.6</v>
+      </c>
+      <c r="D52" s="1">
+        <v>30.8070425602</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>466880.73</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-63757.73</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-13.656106560663</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>403123.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>403123.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>137</v>
+      </c>
+      <c r="B53" s="1">
+        <v>76840.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>18.025</v>
+      </c>
+      <c r="D53" s="1">
+        <v>19.1343197553</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1470281.13</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-85240.13</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-5.7975395494602</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1385041.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1385041.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>139</v>
+      </c>
+      <c r="B54" s="1">
+        <v>154571.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>4.407</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4.5164144633</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>698106.7</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-16912.3</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2.4225952852193</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>681194.4</v>
+      </c>
+      <c r="M54" s="1">
+        <v>681194.4</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>141</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2194.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>130.85</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.5071786691</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>319242.75</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-32157.85</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-10.073165326386</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>287084.9</v>
+      </c>
+      <c r="M55" s="1">
+        <v>287084.9</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>143</v>
+      </c>
+      <c r="B56" s="1">
+        <v>16065.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>38.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>43.3700971055</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>696740.61</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-86270.61</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-12.38202693539</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>610470.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>610470.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>145</v>
+      </c>
+      <c r="B57" s="1">
+        <v>207138.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>9.939</v>
+      </c>
+      <c r="D57" s="1">
+        <v>6.1647191727</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1276947.6</v>
+      </c>
+      <c r="H57" s="1">
+        <v>781796.98</v>
+      </c>
+      <c r="I57" s="1">
+        <v>61.223888905073</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>2058744.58</v>
+      </c>
+      <c r="M57" s="1">
+        <v>2058744.58</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>147</v>
+      </c>
+      <c r="B58" s="1">
+        <v>52662.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>26.83</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.3835446812</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>810128.23</v>
+      </c>
+      <c r="H58" s="1">
+        <v>602793.23</v>
+      </c>
+      <c r="I58" s="1">
+        <v>74.407137990982</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1412921.46</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1412921.46</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>149</v>
+      </c>
+      <c r="B59" s="1">
+        <v>4331.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>116.9</v>
+      </c>
+      <c r="D59" s="1">
+        <v>104.0333595013</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>450568.48</v>
+      </c>
+      <c r="H59" s="1">
+        <v>55725.42</v>
+      </c>
+      <c r="I59" s="1">
+        <v>12.367802559114</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>506293.9</v>
+      </c>
+      <c r="M59" s="1">
+        <v>506293.9</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>151</v>
+      </c>
+      <c r="B60" s="1">
+        <v>4063.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>173.55</v>
+      </c>
+      <c r="D60" s="1">
+        <v>192.4195865124</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>781800.78</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-76667.13</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-9.8064790879334</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>705133.65</v>
+      </c>
+      <c r="M60" s="1">
+        <v>705133.65</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>153</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1674.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>62.52</v>
+      </c>
+      <c r="D61" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>114099.84</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-9441.36</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-8.2746478873239</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>104658.48</v>
+      </c>
+      <c r="M61" s="1">
+        <v>104658.48</v>
+      </c>
+      <c r="N61" s="1">
         <v>0.03</v>
       </c>
-      <c r="P45">
-[...46 lines deleted...]
-      <c r="O46" s="1">
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>155</v>
+      </c>
+      <c r="B62" s="1">
+        <v>4056.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>22.33</v>
+      </c>
+      <c r="D62" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>104076.96</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-13506.48</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-12.977396726422</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>90570.48</v>
+      </c>
+      <c r="M62" s="1">
+        <v>90570.48</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>157</v>
+      </c>
+      <c r="B63" s="1">
+        <v>642.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>307.5</v>
+      </c>
+      <c r="D63" s="1">
+        <v>321.4</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>206338.8</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-8923.8</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-4.3248288736777</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>197415.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>197415.0</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>159</v>
+      </c>
+      <c r="B64" s="1">
+        <v>7063.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>60.32</v>
+      </c>
+      <c r="D64" s="1">
+        <v>62.8040294492</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>443584.86</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-17544.7</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-3.9552071276734</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>426040.16</v>
+      </c>
+      <c r="M64" s="1">
+        <v>426040.16</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>161</v>
+      </c>
+      <c r="B65" s="1">
+        <v>1195.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>71.8</v>
+      </c>
+      <c r="D65" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>99483.75</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-13682.75</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-13.753753753754</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>85801.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>85801.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>163</v>
+      </c>
+      <c r="B66" s="1">
+        <v>3219.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>40.7</v>
+      </c>
+      <c r="D66" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>126989.55</v>
+      </c>
+      <c r="H66" s="1">
+        <v>4023.75</v>
+      </c>
+      <c r="I66" s="1">
+        <v>3.1685678073511</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>131013.3</v>
+      </c>
+      <c r="M66" s="1">
+        <v>131013.3</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>165</v>
+      </c>
+      <c r="B67" s="1">
+        <v>2770.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>39.7</v>
+      </c>
+      <c r="D67" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>101825.2</v>
+      </c>
+      <c r="H67" s="1">
+        <v>8143.8</v>
+      </c>
+      <c r="I67" s="1">
+        <v>7.9978237214363</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>109969.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>109969.0</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>167</v>
+      </c>
+      <c r="B68" s="1">
+        <v>5272.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>194.2</v>
+      </c>
+      <c r="D68" s="1">
+        <v>149.4925663885</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>788124.81</v>
+      </c>
+      <c r="H68" s="1">
+        <v>235697.59</v>
+      </c>
+      <c r="I68" s="1">
+        <v>29.906124894101</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1023822.4</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1023822.4</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>169</v>
+      </c>
+      <c r="B69" s="1">
+        <v>2162.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>59.55</v>
+      </c>
+      <c r="D69" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>142475.8</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-13728.7</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-9.6358118361153</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>128747.1</v>
+      </c>
+      <c r="M69" s="1">
+        <v>128747.1</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>171</v>
+      </c>
+      <c r="B70" s="1">
+        <v>29856.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>42.54</v>
+      </c>
+      <c r="D70" s="1">
+        <v>35.260358052</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1052733.25</v>
+      </c>
+      <c r="H70" s="1">
+        <v>217340.99</v>
+      </c>
+      <c r="I70" s="1">
+        <v>20.645399962431</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1270074.24</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1270074.24</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>173</v>
+      </c>
+      <c r="B71" s="1">
+        <v>9296.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>9.102</v>
+      </c>
+      <c r="D71" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>98816.48</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-14204.29</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-14.374414065346</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>84612.19</v>
+      </c>
+      <c r="M71" s="1">
+        <v>84612.19</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>175</v>
+      </c>
+      <c r="B72" s="1">
+        <v>1415.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>234.2</v>
+      </c>
+      <c r="D72" s="1">
+        <v>258.2603957597</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>365438.46</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-34045.46</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-9.3163319482027</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>331393.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>331393.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>177</v>
+      </c>
+      <c r="B73" s="1">
+        <v>8656.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>69.94</v>
+      </c>
+      <c r="D73" s="1">
+        <v>77.9953858595</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>675128.06</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-69727.42</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-10.328028729838</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>605400.64</v>
+      </c>
+      <c r="M73" s="1">
+        <v>605400.64</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>179</v>
+      </c>
+      <c r="B74" s="1">
+        <v>2972.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>70.28</v>
+      </c>
+      <c r="D74" s="1">
+        <v>69.0387348587</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>205183.12</v>
+      </c>
+      <c r="H74" s="1">
+        <v>3689.04</v>
+      </c>
+      <c r="I74" s="1">
+        <v>1.7979256773169</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>208872.16</v>
+      </c>
+      <c r="M74" s="1">
+        <v>208872.16</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>181</v>
+      </c>
+      <c r="B75" s="1">
+        <v>505.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1721.5</v>
+      </c>
+      <c r="D75" s="1">
+        <v>1507.971029703</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>761525.37</v>
+      </c>
+      <c r="H75" s="1">
+        <v>107832.13</v>
+      </c>
+      <c r="I75" s="1">
+        <v>14.160018070048</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>869357.5</v>
+      </c>
+      <c r="M75" s="1">
+        <v>869357.5</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>183</v>
+      </c>
+      <c r="B76" s="1">
+        <v>2071.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>55.6</v>
+      </c>
+      <c r="D76" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>100940.54</v>
+      </c>
+      <c r="H76" s="1">
+        <v>14207.06</v>
+      </c>
+      <c r="I76" s="1">
+        <v>14.074681986048</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>115147.6</v>
+      </c>
+      <c r="M76" s="1">
+        <v>115147.6</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>185</v>
+      </c>
+      <c r="B77" s="1">
+        <v>3186.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>27.14</v>
+      </c>
+      <c r="D77" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>100805.04</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-14337.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-14.222503160556</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>86468.04</v>
+      </c>
+      <c r="M77" s="1">
+        <v>86468.04</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" s="1">
+        <v>41285.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>20.83</v>
+      </c>
+      <c r="D78" s="1">
+        <v>13.5946668281</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>561255.82</v>
+      </c>
+      <c r="H78" s="1">
+        <v>298710.73</v>
+      </c>
+      <c r="I78" s="1">
+        <v>53.221849886563</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>859966.55</v>
+      </c>
+      <c r="M78" s="1">
+        <v>859966.55</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79" s="1">
+        <v>18234.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>55.74</v>
+      </c>
+      <c r="D79" s="1">
+        <v>39.3970472743</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>718365.76</v>
+      </c>
+      <c r="H79" s="1">
+        <v>297997.4</v>
+      </c>
+      <c r="I79" s="1">
+        <v>41.482684252657</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1016363.16</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1016363.16</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>191</v>
+      </c>
+      <c r="B80" s="1">
+        <v>18687.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>81.97</v>
+      </c>
+      <c r="D80" s="1">
+        <v>34.9062332103</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>652292.78</v>
+      </c>
+      <c r="H80" s="1">
+        <v>879480.61</v>
+      </c>
+      <c r="I80" s="1">
+        <v>134.82911921852</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1531773.39</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1531773.39</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>193</v>
+      </c>
+      <c r="B81" s="1">
+        <v>43403.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>27.96</v>
+      </c>
+      <c r="D81" s="1">
+        <v>12.5458813907</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>544528.89</v>
+      </c>
+      <c r="H81" s="1">
+        <v>669018.99</v>
+      </c>
+      <c r="I81" s="1">
+        <v>122.86198258462</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>1213547.88</v>
+      </c>
+      <c r="M81" s="1">
+        <v>1213547.88</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>195</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2538.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>35.46</v>
+      </c>
+      <c r="D82" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>99235.8</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-9238.32</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-9.309462915601</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>89997.48</v>
+      </c>
+      <c r="M82" s="1">
+        <v>89997.48</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>197</v>
+      </c>
+      <c r="B83" s="1">
+        <v>338230.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>6.178</v>
+      </c>
+      <c r="D83" s="1">
+        <v>2.9539179552</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>999103.67</v>
+      </c>
+      <c r="H83" s="1">
+        <v>1090481.27</v>
+      </c>
+      <c r="I83" s="1">
+        <v>109.14595779635</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2089584.94</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2089584.94</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>199</v>
+      </c>
+      <c r="B84" s="1">
+        <v>18562.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>13.925</v>
+      </c>
+      <c r="D84" s="1">
+        <v>19.1495399203</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>355453.76</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-96977.91</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-27.282848266959</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>258475.85</v>
+      </c>
+      <c r="M84" s="1">
+        <v>258475.85</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" s="1">
+        <v>6833.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>13.5</v>
+      </c>
+      <c r="D85" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>102426.67</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-10181.17</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-9.9399599733155</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>92245.5</v>
+      </c>
+      <c r="M85" s="1">
+        <v>92245.5</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>203</v>
+      </c>
+      <c r="B86" s="1">
+        <v>4015.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>119.65</v>
+      </c>
+      <c r="D86" s="1">
+        <v>114.3255616438</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>459017.13</v>
+      </c>
+      <c r="H86" s="1">
+        <v>21377.62</v>
+      </c>
+      <c r="I86" s="1">
+        <v>4.6572597410471</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>480394.75</v>
+      </c>
+      <c r="M86" s="1">
+        <v>480394.75</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>205</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1052.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>271.95</v>
+      </c>
+      <c r="D87" s="1">
+        <v>518.2834695817</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>545234.21</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-259142.81</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-47.528714311598</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>286091.4</v>
+      </c>
+      <c r="M87" s="1">
+        <v>286091.4</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>207</v>
+      </c>
+      <c r="B88" s="1">
+        <v>3249.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>35.68</v>
+      </c>
+      <c r="D88" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>115729.38</v>
+      </c>
+      <c r="H88" s="1">
+        <v>194.94</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.16844469399214</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>115924.32</v>
+      </c>
+      <c r="M88" s="1">
+        <v>115924.32</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>209</v>
+      </c>
+      <c r="B89" s="1">
+        <v>5750.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>49.03</v>
+      </c>
+      <c r="D89" s="1">
+        <v>63.5950313043</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>365671.43</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-83748.93</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-22.902781877162</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>281922.5</v>
+      </c>
+      <c r="M89" s="1">
+        <v>281922.5</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" s="1">
+        <v>3024.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>27.48</v>
+      </c>
+      <c r="D90" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>101102.4</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-18002.88</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-17.806580259222</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>83099.52</v>
+      </c>
+      <c r="M90" s="1">
+        <v>83099.52</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>213</v>
+      </c>
+      <c r="B91" s="1">
+        <v>264807.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>4.354</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3.5322762616</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>935371.48</v>
+      </c>
+      <c r="H91" s="1">
+        <v>217598.2</v>
+      </c>
+      <c r="I91" s="1">
+        <v>23.263292141428</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1152969.68</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1152969.68</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>215</v>
+      </c>
+      <c r="B92" s="1">
+        <v>11621.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>23.5</v>
+      </c>
+      <c r="D92" s="1">
+        <v>26.9078203253</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>312695.78</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-39602.28</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-12.664795156494</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>273093.5</v>
+      </c>
+      <c r="M92" s="1">
+        <v>273093.5</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>217</v>
+      </c>
+      <c r="B93" s="1">
+        <v>6475.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>164.16</v>
+      </c>
+      <c r="D93" s="1">
+        <v>137.3465312741</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>889318.79</v>
+      </c>
+      <c r="H93" s="1">
+        <v>173617.21</v>
+      </c>
+      <c r="I93" s="1">
+        <v>19.522494290265</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1062936.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>1062936.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>219</v>
+      </c>
+      <c r="B94" s="1">
+        <v>5056.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>151.5</v>
+      </c>
+      <c r="D94" s="1">
+        <v>74.7566139241</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>377969.44</v>
+      </c>
+      <c r="H94" s="1">
+        <v>388014.56</v>
+      </c>
+      <c r="I94" s="1">
+        <v>102.65765401563</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>765984.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>765984.0</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>221</v>
+      </c>
+      <c r="B95" s="1">
+        <v>5862.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>52.66</v>
+      </c>
+      <c r="D95" s="1">
+        <v>56.8569498465</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>333295.44</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-24602.52</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-7.3815951397355</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>308692.92</v>
+      </c>
+      <c r="M95" s="1">
+        <v>308692.92</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>223</v>
+      </c>
+      <c r="B96" s="1">
+        <v>3377.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>380.1</v>
+      </c>
+      <c r="D96" s="1">
+        <v>393.8458898431</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1330017.57</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-46419.87</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-3.4901696824952</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1283597.7</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1283597.7</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>225</v>
+      </c>
+      <c r="B97" s="1">
+        <v>19556.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>26.43</v>
+      </c>
+      <c r="D97" s="1">
+        <v>20.7341680303</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>405477.39</v>
+      </c>
+      <c r="H97" s="1">
+        <v>111387.69</v>
+      </c>
+      <c r="I97" s="1">
+        <v>27.470752438256</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>516865.08</v>
+      </c>
+      <c r="M97" s="1">
+        <v>516865.08</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>227</v>
+      </c>
+      <c r="B98" s="1">
+        <v>3600.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>499.25</v>
+      </c>
+      <c r="D98" s="1">
+        <v>622.38215</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>2240575.74</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-443275.74</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-19.784010515083</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1797300.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1797300.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>229</v>
+      </c>
+      <c r="B99" s="1">
+        <v>10262.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>45.275</v>
+      </c>
+      <c r="D99" s="1">
+        <v>58.6957016176</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>602335.29</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-137723.24</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-22.864879791453</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>464612.05</v>
+      </c>
+      <c r="M99" s="1">
+        <v>464612.05</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>231</v>
+      </c>
+      <c r="B100" s="1">
+        <v>4851.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>132.9</v>
+      </c>
+      <c r="D100" s="1">
+        <v>127.6689012575</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>619321.84</v>
+      </c>
+      <c r="H100" s="1">
+        <v>25376.06</v>
+      </c>
+      <c r="I100" s="1">
+        <v>4.0973946599397</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>644697.9</v>
+      </c>
+      <c r="M100" s="1">
+        <v>644697.9</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>233</v>
+      </c>
+      <c r="B101" s="1">
+        <v>9223.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>15.6</v>
+      </c>
+      <c r="D101" s="1">
+        <v>11.7747652608</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>108598.66</v>
+      </c>
+      <c r="H101" s="1">
+        <v>35280.14</v>
+      </c>
+      <c r="I101" s="1">
+        <v>32.486717607749</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>143878.8</v>
+      </c>
+      <c r="M101" s="1">
+        <v>143878.8</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>235</v>
+      </c>
+      <c r="B102" s="1">
+        <v>9414.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>52.84</v>
+      </c>
+      <c r="D102" s="1">
+        <v>52.1668175058</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>491098.42</v>
+      </c>
+      <c r="H102" s="1">
+        <v>6337.34</v>
+      </c>
+      <c r="I102" s="1">
+        <v>1.290441944407</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>497435.76</v>
+      </c>
+      <c r="M102" s="1">
+        <v>497435.76</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>237</v>
+      </c>
+      <c r="B103" s="1">
+        <v>919.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>471.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>231.3849619151</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>212642.78</v>
+      </c>
+      <c r="H103" s="1">
+        <v>220206.22</v>
+      </c>
+      <c r="I103" s="1">
+        <v>103.55687599645</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>432849.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>432849.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>239</v>
+      </c>
+      <c r="B104" s="1">
+        <v>97791.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>3.48</v>
+      </c>
+      <c r="D104" s="1">
+        <v>3.4642792281</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>338775.33</v>
+      </c>
+      <c r="H104" s="1">
+        <v>1537.35</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.45379632572419</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>340312.68</v>
+      </c>
+      <c r="M104" s="1">
+        <v>340312.68</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>241</v>
+      </c>
+      <c r="B105" s="1">
+        <v>6417.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>74.88</v>
+      </c>
+      <c r="D105" s="1">
+        <v>69.1969814555</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>444037.03</v>
+      </c>
+      <c r="H105" s="1">
+        <v>36467.93</v>
+      </c>
+      <c r="I105" s="1">
+        <v>8.212812791762</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>480504.96</v>
+      </c>
+      <c r="M105" s="1">
+        <v>480504.96</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>243</v>
+      </c>
+      <c r="B106" s="1">
+        <v>108630.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>11.785</v>
+      </c>
+      <c r="D106" s="1">
+        <v>4.8618922029</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>528147.35</v>
+      </c>
+      <c r="H106" s="1">
+        <v>752057.2</v>
+      </c>
+      <c r="I106" s="1">
+        <v>142.39533721034</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>1280204.55</v>
+      </c>
+      <c r="M106" s="1">
+        <v>1280204.55</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>245</v>
+      </c>
+      <c r="B107" s="1">
+        <v>46702.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.505</v>
+      </c>
+      <c r="D107" s="1">
+        <v>16.3683480365</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>764434.59</v>
+      </c>
+      <c r="H107" s="1">
+        <v>6381.92</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.83485494815194</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>770816.51</v>
+      </c>
+      <c r="M107" s="1">
+        <v>770816.51</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>247</v>
+      </c>
+      <c r="B108" s="1">
+        <v>3951.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>4810.41</v>
+      </c>
+      <c r="D108" s="1">
+        <v>4798.2064540623</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>18957713.7</v>
+      </c>
+      <c r="H108" s="1">
+        <v>48216.21</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.25433557423119</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>19005929.91</v>
+      </c>
+      <c r="M108" s="1">
+        <v>19005929.91</v>
+      </c>
+      <c r="N108" s="1">
+        <v>5.21</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>249</v>
+      </c>
+      <c r="B109" s="1">
+        <v>39584.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>17.085</v>
+      </c>
+      <c r="D109" s="1">
+        <v>18.1663131568</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>719095.34</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-42802.7</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-5.9522983419695</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>676292.64</v>
+      </c>
+      <c r="M109" s="1">
+        <v>676292.64</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>251</v>
+      </c>
+      <c r="B110" s="1">
+        <v>3968.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>67.35</v>
+      </c>
+      <c r="D110" s="1">
+        <v>67.7922379032</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>268999.6</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-1754.8</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.65234297746168</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>267244.8</v>
+      </c>
+      <c r="M110" s="1">
+        <v>267244.8</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>253</v>
+      </c>
+      <c r="B111" s="1">
+        <v>13695.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>28.98</v>
+      </c>
+      <c r="D111" s="1">
+        <v>22.6299342826</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>309916.95</v>
+      </c>
+      <c r="H111" s="1">
+        <v>86964.15</v>
+      </c>
+      <c r="I111" s="1">
+        <v>28.060469103094</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>396881.1</v>
+      </c>
+      <c r="M111" s="1">
+        <v>396881.1</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>255</v>
+      </c>
+      <c r="B112" s="1">
+        <v>7971.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>38.215</v>
+      </c>
+      <c r="D112" s="1">
+        <v>30.5060255928</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>243163.53</v>
+      </c>
+      <c r="H112" s="1">
+        <v>61448.24</v>
+      </c>
+      <c r="I112" s="1">
+        <v>25.27033556389</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>304611.77</v>
+      </c>
+      <c r="M112" s="1">
+        <v>304611.77</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>257</v>
+      </c>
+      <c r="B113" s="1">
+        <v>6325.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>16.19</v>
+      </c>
+      <c r="D113" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>103477.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-1075.25</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-1.039119804401</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>102401.75</v>
+      </c>
+      <c r="M113" s="1">
+        <v>102401.75</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>259</v>
+      </c>
+      <c r="B114" s="1">
+        <v>4377.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>28.23</v>
+      </c>
+      <c r="D114" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>103997.52</v>
+      </c>
+      <c r="H114" s="1">
+        <v>19565.19</v>
+      </c>
+      <c r="I114" s="1">
+        <v>18.813131313131</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>123562.71</v>
+      </c>
+      <c r="M114" s="1">
+        <v>123562.71</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>261</v>
+      </c>
+      <c r="B115" s="1">
+        <v>11172.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>32.35</v>
+      </c>
+      <c r="D115" s="1">
+        <v>41.6283046903</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>465071.42</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-103657.22</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-22.288451954326</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>361414.2</v>
+      </c>
+      <c r="M115" s="1">
+        <v>361414.2</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>263</v>
+      </c>
+      <c r="B116" s="1">
+        <v>3814.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>26.99</v>
+      </c>
+      <c r="D116" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>106143.62</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-3203.76</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-3.0183255479698</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>102939.86</v>
+      </c>
+      <c r="M116" s="1">
+        <v>102939.86</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>265</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1154.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>92.4</v>
+      </c>
+      <c r="D117" s="1">
+        <v>90.699982669</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>104667.78</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1961.82</v>
+      </c>
+      <c r="I117" s="1">
+        <v>1.8743303813265</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>106629.6</v>
+      </c>
+      <c r="M117" s="1">
+        <v>106629.6</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>267</v>
+      </c>
+      <c r="B118" s="1">
+        <v>3328.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>38.01</v>
+      </c>
+      <c r="D118" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>122703.36</v>
+      </c>
+      <c r="H118" s="1">
+        <v>3793.92</v>
+      </c>
+      <c r="I118" s="1">
+        <v>3.0919446704638</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>126497.28</v>
+      </c>
+      <c r="M118" s="1">
+        <v>126497.28</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>269</v>
+      </c>
+      <c r="B119" s="1">
+        <v>4997.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>329.4</v>
+      </c>
+      <c r="D119" s="1">
+        <v>238.7518010806</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>1193042.75</v>
+      </c>
+      <c r="H119" s="1">
+        <v>452969.05</v>
+      </c>
+      <c r="I119" s="1">
+        <v>37.96754558879</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>1646011.8</v>
+      </c>
+      <c r="M119" s="1">
+        <v>1646011.8</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>271</v>
+      </c>
+      <c r="B120" s="1">
+        <v>167833.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>4.487</v>
+      </c>
+      <c r="D120" s="1">
+        <v>2.6349516484</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>442231.84</v>
+      </c>
+      <c r="H120" s="1">
+        <v>310834.83</v>
+      </c>
+      <c r="I120" s="1">
+        <v>70.28775449547</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>753066.67</v>
+      </c>
+      <c r="M120" s="1">
+        <v>753066.67</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>273</v>
+      </c>
+      <c r="B121" s="1">
+        <v>35783.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>9.012</v>
+      </c>
+      <c r="D121" s="1">
+        <v>9.3794430316</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>335624.61</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-13148.21</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-3.9175345335969</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>322476.4</v>
+      </c>
+      <c r="M121" s="1">
+        <v>322476.4</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>275</v>
+      </c>
+      <c r="B122" s="1">
+        <v>16342.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>74.14</v>
+      </c>
+      <c r="D122" s="1">
+        <v>92.0147221882</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1503704.59</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-292108.71</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-19.425937244762</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1211595.88</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1211595.88</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>277</v>
+      </c>
+      <c r="B123" s="1">
+        <v>14632.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>134.14</v>
+      </c>
+      <c r="D123" s="1">
+        <v>168.600745626</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>2466966.11</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-504229.63</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-20.439260513392</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1962736.48</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1962736.48</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>279</v>
+      </c>
+      <c r="B124" s="1">
+        <v>33049.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>32.8</v>
+      </c>
+      <c r="D124" s="1">
+        <v>32.6412793125</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1078761.64</v>
+      </c>
+      <c r="H124" s="1">
+        <v>5245.56</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.48625755732286</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1084007.2</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1084007.2</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>281</v>
+      </c>
+      <c r="B125" s="1">
+        <v>8660.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>289.25</v>
+      </c>
+      <c r="D125" s="1">
+        <v>149.3060993072</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1292990.82</v>
+      </c>
+      <c r="H125" s="1">
+        <v>1211914.18</v>
+      </c>
+      <c r="I125" s="1">
+        <v>93.729527020153</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2504905.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2504905.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>283</v>
+      </c>
+      <c r="B126" s="1">
+        <v>11838.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>168.92</v>
+      </c>
+      <c r="D126" s="1">
+        <v>127.0068685589</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1503507.31</v>
+      </c>
+      <c r="H126" s="1">
+        <v>496167.65</v>
+      </c>
+      <c r="I126" s="1">
+        <v>33.000680921199</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1999674.96</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1999674.96</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>285</v>
+      </c>
+      <c r="B127" s="1">
+        <v>10644.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>274.5</v>
+      </c>
+      <c r="D127" s="1">
+        <v>186.3645866216</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1983664.66</v>
+      </c>
+      <c r="H127" s="1">
+        <v>938113.34</v>
+      </c>
+      <c r="I127" s="1">
+        <v>47.291931893367</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>2921778.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>2921778.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>287</v>
+      </c>
+      <c r="B128" s="1">
+        <v>12576.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>20.78</v>
+      </c>
+      <c r="D128" s="1">
+        <v>19.6435734733</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>247037.58</v>
+      </c>
+      <c r="H128" s="1">
+        <v>14291.7</v>
+      </c>
+      <c r="I128" s="1">
+        <v>5.7852331616914</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>261329.28</v>
+      </c>
+      <c r="M128" s="1">
+        <v>261329.28</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>289</v>
+      </c>
+      <c r="B129" s="1">
+        <v>10999.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>77.67</v>
+      </c>
+      <c r="D129" s="1">
+        <v>36.4950913719</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>401409.51</v>
+      </c>
+      <c r="H129" s="1">
+        <v>452882.82</v>
+      </c>
+      <c r="I129" s="1">
+        <v>112.82314163409</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>854292.33</v>
+      </c>
+      <c r="M129" s="1">
+        <v>854292.33</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>291</v>
+      </c>
+      <c r="B130" s="1">
+        <v>859.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>142.7</v>
+      </c>
+      <c r="D130" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>112700.8</v>
+      </c>
+      <c r="H130" s="1">
+        <v>9878.5</v>
+      </c>
+      <c r="I130" s="1">
+        <v>8.765243902439</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>122579.3</v>
+      </c>
+      <c r="M130" s="1">
+        <v>122579.3</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>293</v>
+      </c>
+      <c r="B131" s="1">
+        <v>2528.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>49.64</v>
+      </c>
+      <c r="D131" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>132720.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-7230.08</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-5.447619047619</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>125489.92</v>
+      </c>
+      <c r="M131" s="1">
+        <v>125489.92</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>295</v>
+      </c>
+      <c r="B132" s="1">
+        <v>9354.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>68.03</v>
+      </c>
+      <c r="D132" s="1">
+        <v>25.1042270686</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>234824.94</v>
+      </c>
+      <c r="H132" s="1">
+        <v>401527.68</v>
+      </c>
+      <c r="I132" s="1">
+        <v>170.99021935234</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>636352.62</v>
+      </c>
+      <c r="M132" s="1">
+        <v>636352.62</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>297</v>
+      </c>
+      <c r="B133" s="1">
+        <v>8941.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>9.666</v>
+      </c>
+      <c r="D133" s="1">
+        <v>11.5050005592</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>102866.21</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-16442.5</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-15.98435482361</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>86423.71</v>
+      </c>
+      <c r="M133" s="1">
+        <v>86423.71</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>299</v>
+      </c>
+      <c r="B134" s="1">
+        <v>28840.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>35.66</v>
+      </c>
+      <c r="D134" s="1">
+        <v>30.0269805825</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>865978.12</v>
+      </c>
+      <c r="H134" s="1">
+        <v>162456.28</v>
+      </c>
+      <c r="I134" s="1">
+        <v>18.759859660196</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>1028434.4</v>
+      </c>
+      <c r="M134" s="1">
+        <v>1028434.4</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>301</v>
+      </c>
+      <c r="B135" s="1">
+        <v>1999.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>55.12</v>
+      </c>
+      <c r="D135" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>102908.52</v>
+      </c>
+      <c r="H135" s="1">
+        <v>7276.36</v>
+      </c>
+      <c r="I135" s="1">
+        <v>7.0707070707071</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>110184.88</v>
+      </c>
+      <c r="M135" s="1">
+        <v>110184.88</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>303</v>
+      </c>
+      <c r="B136" s="1">
+        <v>21249.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>10.34</v>
+      </c>
+      <c r="D136" s="1">
+        <v>10.1845352722</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>216411.19</v>
+      </c>
+      <c r="H136" s="1">
+        <v>3303.47</v>
+      </c>
+      <c r="I136" s="1">
+        <v>1.5264783674079</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>219714.66</v>
+      </c>
+      <c r="M136" s="1">
+        <v>219714.66</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>305</v>
+      </c>
+      <c r="B137" s="1">
+        <v>1381.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>232.4</v>
+      </c>
+      <c r="D137" s="1">
+        <v>254.7717523534</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>351839.79</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-30895.39</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-8.7810960778484</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>320944.4</v>
+      </c>
+      <c r="M137" s="1">
+        <v>320944.4</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>307</v>
+      </c>
+      <c r="B138" s="1">
+        <v>1779.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>249.7</v>
+      </c>
+      <c r="D138" s="1">
+        <v>252.5837886453</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>449346.56</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-5130.26</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-1.141715650388</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>444216.3</v>
+      </c>
+      <c r="M138" s="1">
+        <v>444216.3</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>309</v>
+      </c>
+      <c r="B139" s="1">
+        <v>5681.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>22.82</v>
+      </c>
+      <c r="D139" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>102371.62</v>
+      </c>
+      <c r="H139" s="1">
+        <v>27268.8</v>
+      </c>
+      <c r="I139" s="1">
+        <v>26.637069922309</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>129640.42</v>
+      </c>
+      <c r="M139" s="1">
+        <v>129640.42</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>311</v>
+      </c>
+      <c r="B140" s="1">
+        <v>6835.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>98.7</v>
+      </c>
+      <c r="D140" s="1">
+        <v>104.2214059985</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>712353.31</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-37738.81</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-5.297765795459</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>674614.5</v>
+      </c>
+      <c r="M140" s="1">
+        <v>674614.5</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>313</v>
+      </c>
+      <c r="B141" s="1">
+        <v>25208.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>79.52</v>
+      </c>
+      <c r="D141" s="1">
+        <v>66.4214431926</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1674351.74</v>
+      </c>
+      <c r="H141" s="1">
+        <v>330188.42</v>
+      </c>
+      <c r="I141" s="1">
+        <v>19.720373689223</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>2004540.16</v>
+      </c>
+      <c r="M141" s="1">
+        <v>2004540.16</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>315</v>
+      </c>
+      <c r="B142" s="1">
+        <v>5746.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>24.34</v>
+      </c>
+      <c r="D142" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>121585.36</v>
+      </c>
+      <c r="H142" s="1">
+        <v>18272.28</v>
+      </c>
+      <c r="I142" s="1">
+        <v>15.028355387524</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>139857.64</v>
+      </c>
+      <c r="M142" s="1">
+        <v>139857.64</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>317</v>
+      </c>
+      <c r="B143" s="1">
+        <v>15662.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>18.775</v>
+      </c>
+      <c r="D143" s="1">
+        <v>18.9961301239</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>297517.39</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-3463.34</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-1.1640798542902</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>294054.05</v>
+      </c>
+      <c r="M143" s="1">
+        <v>294054.05</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>319</v>
+      </c>
+      <c r="B144" s="1">
+        <v>8247.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>24.12</v>
+      </c>
+      <c r="D144" s="1">
+        <v>26.9717279011</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>222435.84</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-23518.2</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-10.573026361219</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>198917.64</v>
+      </c>
+      <c r="M144" s="1">
+        <v>198917.64</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>321</v>
+      </c>
+      <c r="B145" s="1">
+        <v>25425.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>22.48</v>
+      </c>
+      <c r="D145" s="1">
+        <v>19.8515760079</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>504726.32</v>
+      </c>
+      <c r="H145" s="1">
+        <v>66827.68</v>
+      </c>
+      <c r="I145" s="1">
+        <v>13.240379459506</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>571554.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>571554.0</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>323</v>
+      </c>
+      <c r="B146" s="1">
+        <v>11214.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>55.6</v>
+      </c>
+      <c r="D146" s="1">
+        <v>60.545945247</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>678962.23</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-55463.83</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-8.1689124297827</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>623498.4</v>
+      </c>
+      <c r="M146" s="1">
+        <v>623498.4</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>325</v>
+      </c>
+      <c r="B147" s="1">
+        <v>1282.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>79.7</v>
+      </c>
+      <c r="D147" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>105124.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-2948.6</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-2.8048780487805</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>102175.4</v>
+      </c>
+      <c r="M147" s="1">
+        <v>102175.4</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>327</v>
+      </c>
+      <c r="B148" s="1">
+        <v>4301.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>129.65</v>
+      </c>
+      <c r="D148" s="1">
+        <v>101.6139920949</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>437041.78</v>
+      </c>
+      <c r="H148" s="1">
+        <v>120582.87</v>
+      </c>
+      <c r="I148" s="1">
+        <v>27.590696248766</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>557624.65</v>
+      </c>
+      <c r="M148" s="1">
+        <v>557624.65</v>
+      </c>
+      <c r="N148" s="1">
         <v>0.15</v>
       </c>
-      <c r="P46">
-[...46 lines deleted...]
-      <c r="O47" s="1">
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>329</v>
+      </c>
+      <c r="B149" s="1">
+        <v>3134.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>80.44</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.5199744735</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>315029.6</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-62930.64</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-19.976103832783</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>252098.96</v>
+      </c>
+      <c r="M149" s="1">
+        <v>252098.96</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>331</v>
+      </c>
+      <c r="B150" s="1">
+        <v>19326.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>20.6</v>
+      </c>
+      <c r="D150" s="1">
+        <v>37.6989754735</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>728570.4</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-330454.8</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-45.356605209325</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>398115.6</v>
+      </c>
+      <c r="M150" s="1">
+        <v>398115.6</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>333</v>
+      </c>
+      <c r="B151" s="1">
+        <v>22859.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>33.68</v>
+      </c>
+      <c r="D151" s="1">
+        <v>36.6613417035</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>838041.61</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-68150.49</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-8.1321129150139</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>769891.12</v>
+      </c>
+      <c r="M151" s="1">
+        <v>769891.12</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>335</v>
+      </c>
+      <c r="B152" s="1">
+        <v>16874.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>23.82</v>
+      </c>
+      <c r="D152" s="1">
+        <v>30.6857058196</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>517790.6</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-115851.92</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-22.37428025924</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>401938.68</v>
+      </c>
+      <c r="M152" s="1">
+        <v>401938.68</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>337</v>
+      </c>
+      <c r="B153" s="1">
+        <v>11183.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>58.86</v>
+      </c>
+      <c r="D153" s="1">
+        <v>114.8058812483</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>1283874.17</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-625642.79</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-48.730849534889</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>658231.38</v>
+      </c>
+      <c r="M153" s="1">
+        <v>658231.38</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>339</v>
+      </c>
+      <c r="B154" s="1">
+        <v>785.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>278.2</v>
+      </c>
+      <c r="D154" s="1">
+        <v>276.049936306</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>168780.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>168780.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>168780.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>341</v>
+      </c>
+      <c r="B155" s="1">
+        <v>146.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>114.75</v>
+      </c>
+      <c r="D155" s="1">
+        <v>114.62</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-18740.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>-18740.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>-18740.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>343</v>
+      </c>
+      <c r="B156" s="1">
+        <v>17.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>105.735</v>
+      </c>
+      <c r="D156" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>765.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>765.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>765.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>345</v>
+      </c>
+      <c r="B157" s="1">
+        <v>-15.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>6337.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-7350.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>-7350.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>-7350.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>347</v>
+      </c>
+      <c r="B158" s="1">
+        <v>-8.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>118.38</v>
+      </c>
+      <c r="D158" s="1">
+        <v>117.835</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-4360.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>-4360.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>-4360.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>349</v>
+      </c>
+      <c r="B159" s="1">
+        <v>-48.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>126.09</v>
+      </c>
+      <c r="D159" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-15360.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>-15360.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>-15360.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>351</v>
+      </c>
+      <c r="B160" s="1">
+        <v>-44.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>119.17</v>
+      </c>
+      <c r="D160" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-11880.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>-11880.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-11880.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>353</v>
+      </c>
+      <c r="B161" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>98.469</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.52772344</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>590199.4</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-6278.23</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-1.0637472691433</v>
+      </c>
+      <c r="J161">
+        <v>1.43</v>
+      </c>
+      <c r="K161" t="s">
+        <v>354</v>
+      </c>
+      <c r="L161" s="1">
+        <v>583921.17</v>
+      </c>
+      <c r="M161" s="1">
+        <v>592401.88</v>
+      </c>
+      <c r="N161" s="1">
         <v>0.16</v>
       </c>
-      <c r="P47">
-[...396 lines deleted...]
-      <c r="O55" s="1">
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>356</v>
+      </c>
+      <c r="B162" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>99.567</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>297993.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>708.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.23758947357824</v>
+      </c>
+      <c r="J162">
+        <v>0.15</v>
+      </c>
+      <c r="K162">
+        <v>446.92</v>
+      </c>
+      <c r="L162" s="1">
+        <v>298701.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>299147.92</v>
+      </c>
+      <c r="N162" s="1">
         <v>0.08</v>
       </c>
-      <c r="P55">
-[...5304 lines deleted...]
-      <c r="A162" t="s">
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
         <v>355</v>
       </c>
-      <c r="B162" t="s">
-[...45 lines deleted...]
-    <row r="163" spans="1:16">
+    </row>
+    <row r="163" spans="1:26">
       <c r="A163" t="s">
         <v>358</v>
       </c>
-      <c r="B163" t="s">
+      <c r="B163" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>101.774</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>298902.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>6420.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>2.1478611718891</v>
+      </c>
+      <c r="J163">
+        <v>4.1</v>
+      </c>
+      <c r="K163" t="s">
         <v>359</v>
       </c>
-      <c r="C163" s="1">
-[...27 lines deleted...]
-        <v>360</v>
+      <c r="L163" s="1">
+        <v>305322.0</v>
       </c>
       <c r="M163" s="1">
-        <v>509660.0</v>
+        <v>317619.95</v>
       </c>
       <c r="N163" s="1">
-        <v>516985.34</v>
-[...8 lines deleted...]
-    <row r="164" spans="1:16">
+        <v>0.09</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
       <c r="A164" t="s">
         <v>361</v>
       </c>
-      <c r="B164" t="s">
+      <c r="B164" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>101.412</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>495895.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>11165.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>2.2514846892991</v>
+      </c>
+      <c r="J164">
+        <v>1.69</v>
+      </c>
+      <c r="K164" t="s">
         <v>362</v>
       </c>
-      <c r="C164" s="1">
-[...27 lines deleted...]
-        <v>363</v>
+      <c r="L164" s="1">
+        <v>507060.0</v>
       </c>
       <c r="M164" s="1">
-        <v>161162.87</v>
+        <v>515500.07</v>
       </c>
       <c r="N164" s="1">
-        <v>166030.88</v>
-[...8 lines deleted...]
-    <row r="165" spans="1:16">
+        <v>0.14</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
       <c r="A165" t="s">
         <v>364</v>
       </c>
-      <c r="B165" t="s">
+      <c r="B165" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>108.876</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>147790.12</v>
+      </c>
+      <c r="H165" s="1">
+        <v>14435.12</v>
+      </c>
+      <c r="I165" s="1">
+        <v>9.7673105617615</v>
+      </c>
+      <c r="J165">
+        <v>3.59</v>
+      </c>
+      <c r="K165" t="s">
         <v>365</v>
       </c>
-      <c r="C165" s="1">
+      <c r="L165" s="1">
+        <v>162225.24</v>
+      </c>
+      <c r="M165" s="1">
+        <v>167575.46</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>367</v>
+      </c>
+      <c r="B166" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D165" s="1">
-[...2 lines deleted...]
-      <c r="E165" s="1">
+      <c r="C166" s="1">
+        <v>100.705</v>
+      </c>
+      <c r="D166" s="1">
         <v>99.847</v>
       </c>
-      <c r="F165" t="s">
-[...5 lines deleted...]
-      <c r="H165" s="1">
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
         <v>499235.0</v>
       </c>
-      <c r="I165" s="1">
-[...5 lines deleted...]
-      <c r="K165">
+      <c r="H166" s="1">
+        <v>4290.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.8593147515699</v>
+      </c>
+      <c r="J166">
+        <v>0.27</v>
+      </c>
+      <c r="K166" t="s">
+        <v>368</v>
+      </c>
+      <c r="L166" s="1">
+        <v>503525.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>504867.47</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>370</v>
+      </c>
+      <c r="B167" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>399560.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>6384.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>1.5977575332866</v>
+      </c>
+      <c r="J167">
+        <v>0.66</v>
+      </c>
+      <c r="K167" t="s">
+        <v>371</v>
+      </c>
+      <c r="L167" s="1">
+        <v>405944.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>408579.62</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>373</v>
+      </c>
+      <c r="B168" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>98.388</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>405266.4</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-3843.36</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-0.94835397160979</v>
+      </c>
+      <c r="J168">
+        <v>2.09</v>
+      </c>
+      <c r="K168" t="s">
+        <v>374</v>
+      </c>
+      <c r="L168" s="1">
+        <v>401423.04</v>
+      </c>
+      <c r="M168" s="1">
+        <v>409932.36</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>376</v>
+      </c>
+      <c r="B169" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>96.999</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>397012.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-9016.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-2.2709641018408</v>
+      </c>
+      <c r="J169">
+        <v>0.4</v>
+      </c>
+      <c r="K169" t="s">
+        <v>377</v>
+      </c>
+      <c r="L169" s="1">
+        <v>387996.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>389606.96</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>379</v>
+      </c>
+      <c r="B170" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>94.06</v>
+      </c>
+      <c r="D170" s="1">
+        <v>93.76040684</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>246589.87</v>
+      </c>
+      <c r="H170" s="1">
+        <v>787.93</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.3195305630357</v>
+      </c>
+      <c r="J170">
+        <v>0.5</v>
+      </c>
+      <c r="K170" t="s">
+        <v>380</v>
+      </c>
+      <c r="L170" s="1">
+        <v>247377.8</v>
+      </c>
+      <c r="M170" s="1">
+        <v>248699.1</v>
+      </c>
+      <c r="N170" s="1">
         <v>0.07</v>
       </c>
-      <c r="L165">
-[...8 lines deleted...]
-      <c r="O165" s="1">
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>382</v>
+      </c>
+      <c r="B171" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>99.792</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>215235.36</v>
+      </c>
+      <c r="H171" s="1">
+        <v>315.36</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.14651867611344</v>
+      </c>
+      <c r="J171">
+        <v>0.48</v>
+      </c>
+      <c r="K171" t="s">
+        <v>383</v>
+      </c>
+      <c r="L171" s="1">
+        <v>215550.72</v>
+      </c>
+      <c r="M171" s="1">
+        <v>216589.3</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>385</v>
+      </c>
+      <c r="B172" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>101.725</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.69583</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>302087.49</v>
+      </c>
+      <c r="H172" s="1">
+        <v>3087.51</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.0220582123411</v>
+      </c>
+      <c r="J172">
+        <v>4.45</v>
+      </c>
+      <c r="K172" t="s">
+        <v>386</v>
+      </c>
+      <c r="L172" s="1">
+        <v>305175.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>318527.05</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>388</v>
+      </c>
+      <c r="B173" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>110.209</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>500095.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>50950.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>10.188064267789</v>
+      </c>
+      <c r="J173">
+        <v>5.31</v>
+      </c>
+      <c r="K173" t="s">
+        <v>389</v>
+      </c>
+      <c r="L173" s="1">
+        <v>551045.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>577612.01</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>391</v>
+      </c>
+      <c r="B174" s="1">
+        <v>535000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.102</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>532753.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>2792.7</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.52420164691705</v>
+      </c>
+      <c r="J174">
+        <v>0.49</v>
+      </c>
+      <c r="K174" t="s">
+        <v>392</v>
+      </c>
+      <c r="L174" s="1">
+        <v>535545.7</v>
+      </c>
+      <c r="M174" s="1">
+        <v>538184.06</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>394</v>
+      </c>
+      <c r="B175" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>104.338</v>
+      </c>
+      <c r="D175" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>213300.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-4624.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-2.1678387248008</v>
+      </c>
+      <c r="J175">
+        <v>0.58</v>
+      </c>
+      <c r="K175" t="s">
+        <v>395</v>
+      </c>
+      <c r="L175" s="1">
+        <v>208676.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>209826.68</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>397</v>
+      </c>
+      <c r="B176" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.373</v>
+      </c>
+      <c r="D176" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>301830.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-711.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-0.23556306530166</v>
+      </c>
+      <c r="J176">
+        <v>0.41</v>
+      </c>
+      <c r="K176" t="s">
+        <v>398</v>
+      </c>
+      <c r="L176" s="1">
+        <v>301119.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>302338.32</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>400</v>
+      </c>
+      <c r="B177" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>98.108</v>
+      </c>
+      <c r="D177" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>781384.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>3480.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.4453636112334</v>
+      </c>
+      <c r="J177">
+        <v>0.39</v>
+      </c>
+      <c r="K177" t="s">
+        <v>401</v>
+      </c>
+      <c r="L177" s="1">
+        <v>784864.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>788009.21</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>403</v>
+      </c>
+      <c r="B178" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.99096552</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>263586.42</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-5154.66</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-1.9555863310409</v>
+      </c>
+      <c r="J178">
+        <v>2.89</v>
+      </c>
+      <c r="K178" t="s">
+        <v>404</v>
+      </c>
+      <c r="L178" s="1">
+        <v>258431.76</v>
+      </c>
+      <c r="M178" s="1">
+        <v>265979.42</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>406</v>
+      </c>
+      <c r="B179" s="1">
+        <v>613000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>90.474</v>
+      </c>
+      <c r="D179" s="1">
+        <v>87.79130179</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>538160.68</v>
+      </c>
+      <c r="H179" s="1">
+        <v>16444.94</v>
+      </c>
+      <c r="I179" s="1">
+        <v>3.055767656604</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>554605.62</v>
+      </c>
+      <c r="M179" s="1">
+        <v>554605.62</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>408</v>
+      </c>
+      <c r="B180" s="1">
+        <v>3109000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>60.689</v>
+      </c>
+      <c r="D180" s="1">
+        <v>68.43469122</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>2127634.55</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-240813.54</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-11.318369501003</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180">
+        <v>0.0</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1886821.01</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1886821.01</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>410</v>
+      </c>
+      <c r="B181" s="1">
+        <v>470300.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>98.465</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.57695088</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>468310.4</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-5229.51</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-1.1166760336734</v>
+      </c>
+      <c r="J181">
+        <v>0.99</v>
+      </c>
+      <c r="K181" t="s">
+        <v>411</v>
+      </c>
+      <c r="L181" s="1">
+        <v>463080.89</v>
+      </c>
+      <c r="M181" s="1">
+        <v>467756.19</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>413</v>
+      </c>
+      <c r="B182" s="1">
+        <v>390000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>388666.2</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1107.6</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.28497461317707</v>
+      </c>
+      <c r="J182">
+        <v>0.29</v>
+      </c>
+      <c r="K182" t="s">
+        <v>414</v>
+      </c>
+      <c r="L182" s="1">
+        <v>389773.8</v>
+      </c>
+      <c r="M182" s="1">
+        <v>390911.3</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>416</v>
+      </c>
+      <c r="B183" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>92.064</v>
+      </c>
+      <c r="D183" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>274830.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>1362.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.4955790852527</v>
+      </c>
+      <c r="J183">
+        <v>0.85</v>
+      </c>
+      <c r="K183" t="s">
+        <v>417</v>
+      </c>
+      <c r="L183" s="1">
+        <v>276192.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>278756.38</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>419</v>
+      </c>
+      <c r="B184" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>104.019</v>
+      </c>
+      <c r="D184" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>423040.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-6964.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-1.6461800302572</v>
+      </c>
+      <c r="J184">
+        <v>1.8</v>
+      </c>
+      <c r="K184" t="s">
+        <v>420</v>
+      </c>
+      <c r="L184" s="1">
+        <v>416076.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>423288.33</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>422</v>
+      </c>
+      <c r="B185" s="1">
+        <v>396000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>100.106</v>
+      </c>
+      <c r="D185" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>394443.72</v>
+      </c>
+      <c r="H185" s="1">
+        <v>1976.04</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0.50096880741313</v>
+      </c>
+      <c r="J185">
+        <v>1.41</v>
+      </c>
+      <c r="K185" t="s">
+        <v>423</v>
+      </c>
+      <c r="L185" s="1">
+        <v>396419.76</v>
+      </c>
+      <c r="M185" s="1">
+        <v>402022.08</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>425</v>
+      </c>
+      <c r="B186" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>99.449</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>299973.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>-1626.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-0.5420487843906</v>
+      </c>
+      <c r="J186">
+        <v>0.1</v>
+      </c>
+      <c r="K186">
+        <v>287.67</v>
+      </c>
+      <c r="L186" s="1">
+        <v>298347.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>298634.67</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>427</v>
+      </c>
+      <c r="B187" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>100.614</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>599004.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>4680.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0.78129695294188</v>
+      </c>
+      <c r="J187">
+        <v>0.72</v>
+      </c>
+      <c r="K187" t="s">
+        <v>428</v>
+      </c>
+      <c r="L187" s="1">
+        <v>603684.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>608015.51</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>430</v>
+      </c>
+      <c r="B188" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>94.801</v>
+      </c>
+      <c r="D188" s="1">
+        <v>91.473</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>274419.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>9984.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>3.6382320466148</v>
+      </c>
+      <c r="J188">
+        <v>0.51</v>
+      </c>
+      <c r="K188" t="s">
+        <v>431</v>
+      </c>
+      <c r="L188" s="1">
+        <v>284403.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>285923.71</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>433</v>
+      </c>
+      <c r="B189" s="1">
+        <v>1243000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>89.294</v>
+      </c>
+      <c r="D189" s="1">
+        <v>87.9490531</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>1093206.73</v>
+      </c>
+      <c r="H189" s="1">
+        <v>16717.69</v>
+      </c>
+      <c r="I189" s="1">
+        <v>1.5292340909756</v>
+      </c>
+      <c r="J189">
+        <v>0.09</v>
+      </c>
+      <c r="K189" t="s">
+        <v>434</v>
+      </c>
+      <c r="L189" s="1">
+        <v>1109924.42</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1111050.27</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>436</v>
+      </c>
+      <c r="B190" s="1">
+        <v>498000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>100.639</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>494504.04</v>
+      </c>
+      <c r="H190" s="1">
+        <v>6678.18</v>
+      </c>
+      <c r="I190" s="1">
+        <v>1.3504803722129</v>
+      </c>
+      <c r="J190">
+        <v>0.87</v>
+      </c>
+      <c r="K190" t="s">
+        <v>437</v>
+      </c>
+      <c r="L190" s="1">
+        <v>501182.22</v>
+      </c>
+      <c r="M190" s="1">
+        <v>505517.55</v>
+      </c>
+      <c r="N190" s="1">
         <v>0.14</v>
       </c>
-      <c r="P165">
-[...10 lines deleted...]
-      <c r="C166" s="1">
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>439</v>
+      </c>
+      <c r="B191" s="1">
+        <v>622000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>98.94</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>618634.98</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-3228.18</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-0.52182306276958</v>
+      </c>
+      <c r="J191">
+        <v>1.47</v>
+      </c>
+      <c r="K191" t="s">
+        <v>440</v>
+      </c>
+      <c r="L191" s="1">
+        <v>615406.8</v>
+      </c>
+      <c r="M191" s="1">
+        <v>624545.09</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>442</v>
+      </c>
+      <c r="B192" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>98.246</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>595752.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-6276.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-1.0534584860815</v>
+      </c>
+      <c r="J192">
+        <v>1.47</v>
+      </c>
+      <c r="K192" t="s">
+        <v>443</v>
+      </c>
+      <c r="L192" s="1">
+        <v>589476.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>598278.74</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>445</v>
+      </c>
+      <c r="B193" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>103.649</v>
+      </c>
+      <c r="D193" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>210956.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-3658.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-1.7340108837862</v>
+      </c>
+      <c r="J193">
+        <v>0.31</v>
+      </c>
+      <c r="K193">
+        <v>626.73</v>
+      </c>
+      <c r="L193" s="1">
+        <v>207298.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>207924.73</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>447</v>
+      </c>
+      <c r="B194" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>99.141</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>799464.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-6336.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-0.79253099576716</v>
+      </c>
+      <c r="J194">
+        <v>1.14</v>
+      </c>
+      <c r="K194" t="s">
+        <v>448</v>
+      </c>
+      <c r="L194" s="1">
+        <v>793128.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>802226.63</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>450</v>
+      </c>
+      <c r="B195" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>99.724</v>
+      </c>
+      <c r="D195" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>302730.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-3558.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-1.1753047269844</v>
+      </c>
+      <c r="J195">
+        <v>0.24</v>
+      </c>
+      <c r="K195">
+        <v>721.23</v>
+      </c>
+      <c r="L195" s="1">
+        <v>299172.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>299893.23</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>452</v>
+      </c>
+      <c r="B196" s="1">
+        <v>334759.16</v>
+      </c>
+      <c r="C196" s="1">
+        <v>96.363</v>
+      </c>
+      <c r="D196" s="1">
+        <v>96.6906447</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>323680.79</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-1096.82</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-0.33885854023033</v>
+      </c>
+      <c r="J196">
+        <v>0.0</v>
+      </c>
+      <c r="K196">
+        <v>7.34</v>
+      </c>
+      <c r="L196" s="1">
+        <v>322583.97</v>
+      </c>
+      <c r="M196" s="1">
+        <v>322591.31</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>454</v>
+      </c>
+      <c r="B197" s="1">
+        <v>2218282.52</v>
+      </c>
+      <c r="C197" s="1">
+        <v>97.978</v>
+      </c>
+      <c r="D197" s="1">
+        <v>103.94137533</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>2305713.36</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-132284.51</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-5.7372487098743</v>
+      </c>
+      <c r="J197">
+        <v>0.01</v>
+      </c>
+      <c r="K197">
+        <v>182.32</v>
+      </c>
+      <c r="L197" s="1">
+        <v>2173428.85</v>
+      </c>
+      <c r="M197" s="1">
+        <v>2173611.17</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>456</v>
+      </c>
+      <c r="B198" s="1">
+        <v>1778139.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>100.387</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.92819515</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>1776862.21</v>
+      </c>
+      <c r="H198" s="1">
+        <v>8158.19</v>
+      </c>
+      <c r="I198" s="1">
+        <v>0.45913464499873</v>
+      </c>
+      <c r="J198">
+        <v>0.28</v>
+      </c>
+      <c r="K198" t="s">
+        <v>457</v>
+      </c>
+      <c r="L198" s="1">
+        <v>1785020.4</v>
+      </c>
+      <c r="M198" s="1">
+        <v>1790004.06</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>459</v>
+      </c>
+      <c r="B199" s="1">
+        <v>2613052.11</v>
+      </c>
+      <c r="C199" s="1">
+        <v>103.965</v>
+      </c>
+      <c r="D199" s="1">
+        <v>122.00077212</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>3187943.75</v>
+      </c>
+      <c r="H199" s="1">
+        <v>-471284.13</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-14.783326399658</v>
+      </c>
+      <c r="J199">
+        <v>1.01</v>
+      </c>
+      <c r="K199" t="s">
+        <v>460</v>
+      </c>
+      <c r="L199" s="1">
+        <v>2716659.62</v>
+      </c>
+      <c r="M199" s="1">
+        <v>2743130.2</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>462</v>
+      </c>
+      <c r="B200" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>98.587</v>
+      </c>
+      <c r="D200" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-5722.65</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-1.413</v>
+      </c>
+      <c r="J200">
+        <v>2.07</v>
+      </c>
+      <c r="K200" t="s">
+        <v>463</v>
+      </c>
+      <c r="L200" s="1">
+        <v>399277.35</v>
+      </c>
+      <c r="M200" s="1">
+        <v>407673.33</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>465</v>
+      </c>
+      <c r="B201" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>101.032</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>3096.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>1.032</v>
+      </c>
+      <c r="J201">
+        <v>0.33</v>
+      </c>
+      <c r="K201">
+        <v>979.55</v>
+      </c>
+      <c r="L201" s="1">
+        <v>303096.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>304075.55</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>467</v>
+      </c>
+      <c r="B202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>104.968</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>199844.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>10092.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>5.0499389523829</v>
+      </c>
+      <c r="J202">
+        <v>2.89</v>
+      </c>
+      <c r="K202" t="s">
+        <v>468</v>
+      </c>
+      <c r="L202" s="1">
+        <v>209936.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>215714.08</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>470</v>
+      </c>
+      <c r="B203" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>98.927</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>500140.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-5505.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-1.1006918062942</v>
+      </c>
+      <c r="J203">
+        <v>1.61</v>
+      </c>
+      <c r="K203" t="s">
+        <v>471</v>
+      </c>
+      <c r="L203" s="1">
+        <v>494635.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>502660.18</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>473</v>
+      </c>
+      <c r="B204" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>105.886</v>
+      </c>
+      <c r="D204" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>215680.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-3908.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-1.811943620178</v>
+      </c>
+      <c r="J204">
+        <v>2.86</v>
+      </c>
+      <c r="K204" t="s">
+        <v>474</v>
+      </c>
+      <c r="L204" s="1">
+        <v>211772.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>217498.03</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>476</v>
+      </c>
+      <c r="B205" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>89.602</v>
+      </c>
+      <c r="D205" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>175416.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>3788.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>2.1594381356319</v>
+      </c>
+      <c r="J205">
+        <v>1.47</v>
+      </c>
+      <c r="K205" t="s">
+        <v>477</v>
+      </c>
+      <c r="L205" s="1">
+        <v>179204.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>182149.89</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>479</v>
+      </c>
+      <c r="B206" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D166" s="1">
-[...32 lines deleted...]
-      <c r="O166" s="1">
+      <c r="C206" s="1">
+        <v>100.303</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.34</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>401360.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-148.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-0.03687462627068</v>
+      </c>
+      <c r="J206">
+        <v>1.69</v>
+      </c>
+      <c r="K206" t="s">
+        <v>480</v>
+      </c>
+      <c r="L206" s="1">
+        <v>401212.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>407962.68</v>
+      </c>
+      <c r="N206" s="1">
         <v>0.11</v>
       </c>
-      <c r="P166">
-[...34 lines deleted...]
-      <c r="K167">
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>482</v>
+      </c>
+      <c r="B207" s="1">
+        <v>409000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>98.231</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>407069.52</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-5304.73</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-1.3031508721164</v>
+      </c>
+      <c r="J207">
+        <v>2.02</v>
+      </c>
+      <c r="K207" t="s">
+        <v>483</v>
+      </c>
+      <c r="L207" s="1">
+        <v>401764.79</v>
+      </c>
+      <c r="M207" s="1">
+        <v>410009.22</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>485</v>
+      </c>
+      <c r="B208" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>97.995</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>397840.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-5860.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-1.4729539513372</v>
+      </c>
+      <c r="J208">
+        <v>2.45</v>
+      </c>
+      <c r="K208" t="s">
+        <v>486</v>
+      </c>
+      <c r="L208" s="1">
+        <v>391980.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>401781.37</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>488</v>
+      </c>
+      <c r="B209" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>98.529</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>301350.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-5763.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-1.9123942259831</v>
+      </c>
+      <c r="J209">
+        <v>0.42</v>
+      </c>
+      <c r="K209" t="s">
+        <v>489</v>
+      </c>
+      <c r="L209" s="1">
+        <v>295587.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>296860.97</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>491</v>
+      </c>
+      <c r="B210" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>96.012</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>396308.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-12260.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-3.0935534987939</v>
+      </c>
+      <c r="J210">
+        <v>2.6</v>
+      </c>
+      <c r="K210" t="s">
+        <v>492</v>
+      </c>
+      <c r="L210" s="1">
+        <v>384048.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>394442.52</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>494</v>
+      </c>
+      <c r="B211" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>104.944</v>
+      </c>
+      <c r="D211" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>419680.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>96.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>0.022874571101792</v>
+      </c>
+      <c r="J211">
+        <v>2.54</v>
+      </c>
+      <c r="K211" t="s">
+        <v>495</v>
+      </c>
+      <c r="L211" s="1">
+        <v>419776.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>429934.9</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>497</v>
+      </c>
+      <c r="B212" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>103.465</v>
+      </c>
+      <c r="D212" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>442791.79</v>
+      </c>
+      <c r="H212" s="1">
+        <v>15558.16</v>
+      </c>
+      <c r="I212" s="1">
+        <v>3.5136514161656</v>
+      </c>
+      <c r="J212">
+        <v>1.15</v>
+      </c>
+      <c r="K212" t="s">
+        <v>498</v>
+      </c>
+      <c r="L212" s="1">
+        <v>458349.95</v>
+      </c>
+      <c r="M212" s="1">
+        <v>463423.21</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>500</v>
+      </c>
+      <c r="B213" s="1">
+        <v>227000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>225306.58</v>
+      </c>
+      <c r="H213" s="1">
+        <v>1087.33</v>
+      </c>
+      <c r="I213" s="1">
+        <v>0.48260019747315</v>
+      </c>
+      <c r="J213">
+        <v>0.12</v>
+      </c>
+      <c r="K213">
+        <v>282.2</v>
+      </c>
+      <c r="L213" s="1">
+        <v>226393.91</v>
+      </c>
+      <c r="M213" s="1">
+        <v>226676.11</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>502</v>
+      </c>
+      <c r="B214" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>101.707</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>365791.38</v>
+      </c>
+      <c r="H214" s="1">
+        <v>6456.24</v>
+      </c>
+      <c r="I214" s="1">
+        <v>1.7650060534505</v>
+      </c>
+      <c r="J214">
+        <v>0.91</v>
+      </c>
+      <c r="K214" t="s">
+        <v>503</v>
+      </c>
+      <c r="L214" s="1">
+        <v>372247.62</v>
+      </c>
+      <c r="M214" s="1">
+        <v>375576.72</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>505</v>
+      </c>
+      <c r="B215" s="1">
+        <v>380000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>98.093</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>378867.6</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-6114.2</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-1.6138091512708</v>
+      </c>
+      <c r="J215">
+        <v>2.4</v>
+      </c>
+      <c r="K215" t="s">
+        <v>506</v>
+      </c>
+      <c r="L215" s="1">
+        <v>372753.4</v>
+      </c>
+      <c r="M215" s="1">
+        <v>381889.02</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>508</v>
+      </c>
+      <c r="B216" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>101.667</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>298833.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>6168.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>2.0640290730943</v>
+      </c>
+      <c r="J216">
+        <v>3.75</v>
+      </c>
+      <c r="K216" t="s">
+        <v>509</v>
+      </c>
+      <c r="L216" s="1">
+        <v>305001.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>316244.84</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>511</v>
+      </c>
+      <c r="B217" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>596628.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-3498.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-0.5862949777751</v>
+      </c>
+      <c r="J217">
+        <v>0.33</v>
+      </c>
+      <c r="K217" t="s">
+        <v>512</v>
+      </c>
+      <c r="L217" s="1">
+        <v>593130.0</v>
+      </c>
+      <c r="M217" s="1">
+        <v>595082.05</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>514</v>
+      </c>
+      <c r="B218" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>100.029</v>
+      </c>
+      <c r="D218" s="1">
+        <v>101.24842833</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>607490.57</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-7316.57</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-1.2043923578929</v>
+      </c>
+      <c r="J218">
+        <v>0.35</v>
+      </c>
+      <c r="K218" t="s">
+        <v>515</v>
+      </c>
+      <c r="L218" s="1">
+        <v>600174.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>602276.05</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>517</v>
+      </c>
+      <c r="B219" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>104.233</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>18288.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>4.587551800604</v>
+      </c>
+      <c r="J219">
+        <v>0.23</v>
+      </c>
+      <c r="K219">
+        <v>912.33</v>
+      </c>
+      <c r="L219" s="1">
+        <v>416932.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>417844.33</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>519</v>
+      </c>
+      <c r="B220" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>101.465</v>
+      </c>
+      <c r="D220" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>986000.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>28650.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>2.9056795131846</v>
+      </c>
+      <c r="J220">
+        <v>0.83</v>
+      </c>
+      <c r="K220" t="s">
+        <v>520</v>
+      </c>
+      <c r="L220" s="1">
+        <v>1014650.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>1022920.55</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>522</v>
+      </c>
+      <c r="B221" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>103.019</v>
+      </c>
+      <c r="D221" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>12076.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>3.019</v>
+      </c>
+      <c r="J221">
+        <v>0.51</v>
+      </c>
+      <c r="K221" t="s">
+        <v>523</v>
+      </c>
+      <c r="L221" s="1">
+        <v>412076.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>414131.78</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>525</v>
+      </c>
+      <c r="B222" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>106.58</v>
+      </c>
+      <c r="D222" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>437200.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>-10880.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-2.4885635864593</v>
+      </c>
+      <c r="J222">
+        <v>2.17</v>
+      </c>
+      <c r="K222" t="s">
+        <v>526</v>
+      </c>
+      <c r="L222" s="1">
+        <v>426320.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>435007.67</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>528</v>
+      </c>
+      <c r="B223" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>98.989</v>
+      </c>
+      <c r="D223" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>399408.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-3452.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-0.86427913311701</v>
+      </c>
+      <c r="J223">
+        <v>0.59</v>
+      </c>
+      <c r="K223" t="s">
+        <v>529</v>
+      </c>
+      <c r="L223" s="1">
+        <v>395956.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>398323.12</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>531</v>
+      </c>
+      <c r="B224" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>100.035</v>
+      </c>
+      <c r="D224" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>266823.78</v>
+      </c>
+      <c r="H224" s="1">
+        <v>269.67</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0.10106670402466</v>
+      </c>
+      <c r="J224">
+        <v>0.49</v>
+      </c>
+      <c r="K224" t="s">
+        <v>532</v>
+      </c>
+      <c r="L224" s="1">
+        <v>267093.45</v>
+      </c>
+      <c r="M224" s="1">
+        <v>268401.02</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>534</v>
+      </c>
+      <c r="B225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>100.938</v>
+      </c>
+      <c r="D225" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>1876.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>0.938</v>
+      </c>
+      <c r="J225">
+        <v>0.86</v>
+      </c>
+      <c r="K225" t="s">
+        <v>535</v>
+      </c>
+      <c r="L225" s="1">
+        <v>201876.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>203597.4</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>537</v>
+      </c>
+      <c r="B226" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>99.318</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>199178.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>-542.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-0.27211840665134</v>
+      </c>
+      <c r="J226">
+        <v>1.2</v>
+      </c>
+      <c r="K226" t="s">
+        <v>538</v>
+      </c>
+      <c r="L226" s="1">
+        <v>198636.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>201040.11</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>540</v>
+      </c>
+      <c r="B227" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>102.64</v>
+      </c>
+      <c r="D227" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>197538.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>7742.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>3.9192459172412</v>
+      </c>
+      <c r="J227">
+        <v>2.85</v>
+      </c>
+      <c r="K227" t="s">
+        <v>541</v>
+      </c>
+      <c r="L227" s="1">
+        <v>205280.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>210970.41</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>543</v>
+      </c>
+      <c r="B228" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>85.733</v>
+      </c>
+      <c r="D228" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>687680.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-1816.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-0.26407631456491</v>
+      </c>
+      <c r="J228">
+        <v>0.59</v>
+      </c>
+      <c r="K228" t="s">
+        <v>544</v>
+      </c>
+      <c r="L228" s="1">
+        <v>685864.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>690562.63</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>546</v>
+      </c>
+      <c r="B229" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>99.263</v>
+      </c>
+      <c r="D229" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>301950.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-4161.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-1.378042722305</v>
+      </c>
+      <c r="J229">
+        <v>1.31</v>
+      </c>
+      <c r="K229" t="s">
+        <v>547</v>
+      </c>
+      <c r="L229" s="1">
+        <v>297789.0</v>
+      </c>
+      <c r="M229" s="1">
+        <v>301709.55</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>549</v>
+      </c>
+      <c r="B230" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.075</v>
+      </c>
+      <c r="D230" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>201240.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-3090.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-1.5354800238521</v>
+      </c>
+      <c r="J230">
+        <v>0.29</v>
+      </c>
+      <c r="K230">
+        <v>582.19</v>
+      </c>
+      <c r="L230" s="1">
+        <v>198150.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>198732.19</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>551</v>
+      </c>
+      <c r="B231" s="1">
+        <v>235000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>100.553</v>
+      </c>
+      <c r="D231" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>234205.7</v>
+      </c>
+      <c r="H231" s="1">
+        <v>2093.85</v>
+      </c>
+      <c r="I231" s="1">
+        <v>0.89402179366258</v>
+      </c>
+      <c r="J231">
+        <v>0.62</v>
+      </c>
+      <c r="K231" t="s">
+        <v>552</v>
+      </c>
+      <c r="L231" s="1">
+        <v>236299.55</v>
+      </c>
+      <c r="M231" s="1">
+        <v>237746.57</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>554</v>
+      </c>
+      <c r="B232" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>99.584</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>192172.03</v>
+      </c>
+      <c r="H232" s="1">
+        <v>25.09</v>
+      </c>
+      <c r="I232" s="1">
+        <v>0.013056010284119</v>
+      </c>
+      <c r="J232">
+        <v>2.04</v>
+      </c>
+      <c r="K232" t="s">
+        <v>555</v>
+      </c>
+      <c r="L232" s="1">
+        <v>192197.12</v>
+      </c>
+      <c r="M232" s="1">
+        <v>196132.47</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>557</v>
+      </c>
+      <c r="B233" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>98.987</v>
+      </c>
+      <c r="D233" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-3039.0</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-1.013</v>
+      </c>
+      <c r="J233">
+        <v>2.55</v>
+      </c>
+      <c r="K233" t="s">
+        <v>558</v>
+      </c>
+      <c r="L233" s="1">
+        <v>296961.0</v>
+      </c>
+      <c r="M233" s="1">
+        <v>304606.53</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>560</v>
+      </c>
+      <c r="B234" s="1">
+        <v>877000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>98.607</v>
+      </c>
+      <c r="D234" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>877000.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-12216.61</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-1.393</v>
+      </c>
+      <c r="J234">
+        <v>1.46</v>
+      </c>
+      <c r="K234" t="s">
+        <v>561</v>
+      </c>
+      <c r="L234" s="1">
+        <v>864783.39</v>
+      </c>
+      <c r="M234" s="1">
+        <v>877624.59</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>563</v>
+      </c>
+      <c r="B235" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>98.183</v>
+      </c>
+      <c r="D235" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-10484.09</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-1.817</v>
+      </c>
+      <c r="J235">
+        <v>3.0</v>
+      </c>
+      <c r="K235" t="s">
+        <v>564</v>
+      </c>
+      <c r="L235" s="1">
+        <v>566515.91</v>
+      </c>
+      <c r="M235" s="1">
+        <v>583837.58</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>566</v>
+      </c>
+      <c r="B236" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>99.231</v>
+      </c>
+      <c r="D236" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>401680.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-4756.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-1.1840270862378</v>
+      </c>
+      <c r="J236">
+        <v>0.45</v>
+      </c>
+      <c r="K236" t="s">
+        <v>567</v>
+      </c>
+      <c r="L236" s="1">
+        <v>396924.0</v>
+      </c>
+      <c r="M236" s="1">
+        <v>398711.67</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>569</v>
+      </c>
+      <c r="B237" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>98.631</v>
+      </c>
+      <c r="D237" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>397036.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-2512.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-0.63268821970804</v>
+      </c>
+      <c r="J237">
+        <v>1.35</v>
+      </c>
+      <c r="K237" t="s">
+        <v>570</v>
+      </c>
+      <c r="L237" s="1">
+        <v>394524.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>399941.81</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>572</v>
+      </c>
+      <c r="B238" s="1">
+        <v>619000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.313</v>
+      </c>
+      <c r="D238" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>617334.89</v>
+      </c>
+      <c r="H238" s="1">
+        <v>3602.58</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0.58356980276945</v>
+      </c>
+      <c r="J238">
+        <v>0.26</v>
+      </c>
+      <c r="K238" t="s">
+        <v>573</v>
+      </c>
+      <c r="L238" s="1">
+        <v>620937.47</v>
+      </c>
+      <c r="M238" s="1">
+        <v>622527.37</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>575</v>
+      </c>
+      <c r="B239" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>100.372</v>
+      </c>
+      <c r="D239" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>596706.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>5526.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0.92608420227046</v>
+      </c>
+      <c r="J239">
+        <v>0.62</v>
+      </c>
+      <c r="K239" t="s">
+        <v>576</v>
+      </c>
+      <c r="L239" s="1">
+        <v>602232.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>605957.34</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>578</v>
+      </c>
+      <c r="B240" s="1">
+        <v>695000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>98.268</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>689634.6</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-6672.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-0.96746885959608</v>
+      </c>
+      <c r="J240">
+        <v>0.32</v>
+      </c>
+      <c r="K240" t="s">
+        <v>579</v>
+      </c>
+      <c r="L240" s="1">
+        <v>682962.6</v>
+      </c>
+      <c r="M240" s="1">
+        <v>685152.33</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>581</v>
+      </c>
+      <c r="B241" s="1">
+        <v>694000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>91.316</v>
+      </c>
+      <c r="D241" s="1">
+        <v>83.26116715</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>577832.5</v>
+      </c>
+      <c r="H241" s="1">
+        <v>55900.54</v>
+      </c>
+      <c r="I241" s="1">
+        <v>9.674177205332</v>
+      </c>
+      <c r="J241">
+        <v>1.48</v>
+      </c>
+      <c r="K241" t="s">
+        <v>582</v>
+      </c>
+      <c r="L241" s="1">
+        <v>633733.04</v>
+      </c>
+      <c r="M241" s="1">
+        <v>644000.44</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>584</v>
+      </c>
+      <c r="B242" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>102.057</v>
+      </c>
+      <c r="D242" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>595974.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>16368.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>2.746428535473</v>
+      </c>
+      <c r="J242">
+        <v>1.78</v>
+      </c>
+      <c r="K242" t="s">
+        <v>585</v>
+      </c>
+      <c r="L242" s="1">
+        <v>612342.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>623043.37</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>587</v>
+      </c>
+      <c r="B243" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>100.376</v>
+      </c>
+      <c r="D243" s="1">
+        <v>100.2875</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>401150.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>354.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.088246291910757</v>
+      </c>
+      <c r="J243">
+        <v>0.81</v>
+      </c>
+      <c r="K243" t="s">
+        <v>588</v>
+      </c>
+      <c r="L243" s="1">
+        <v>401504.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>404761.44</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>590</v>
+      </c>
+      <c r="B244" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>98.83</v>
+      </c>
+      <c r="D244" s="1">
+        <v>99.808</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>598848.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-5868.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-0.97988137223469</v>
+      </c>
+      <c r="J244">
+        <v>0.65</v>
+      </c>
+      <c r="K244" t="s">
+        <v>591</v>
+      </c>
+      <c r="L244" s="1">
+        <v>592980.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>596863.56</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>593</v>
+      </c>
+      <c r="B245" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>101.424</v>
+      </c>
+      <c r="D245" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>298953.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>5319.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>1.7792094409489</v>
+      </c>
+      <c r="J245">
+        <v>0.85</v>
+      </c>
+      <c r="K245" t="s">
+        <v>594</v>
+      </c>
+      <c r="L245" s="1">
+        <v>304272.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>306818.92</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>596</v>
+      </c>
+      <c r="B246" s="1">
+        <v>499000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>100.578</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>497842.32</v>
+      </c>
+      <c r="H246" s="1">
+        <v>4041.9</v>
+      </c>
+      <c r="I246" s="1">
+        <v>0.81188356988213</v>
+      </c>
+      <c r="J246">
+        <v>0.31</v>
+      </c>
+      <c r="K246" t="s">
+        <v>597</v>
+      </c>
+      <c r="L246" s="1">
+        <v>501884.22</v>
+      </c>
+      <c r="M246" s="1">
+        <v>503420.52</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>599</v>
+      </c>
+      <c r="B247" s="1">
+        <v>2525551.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>98.577</v>
+      </c>
+      <c r="D247" s="1">
+        <v>98.08058756</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>2477075.26</v>
+      </c>
+      <c r="H247" s="1">
+        <v>12537.15</v>
+      </c>
+      <c r="I247" s="1">
+        <v>0.50612713317398</v>
+      </c>
+      <c r="J247">
+        <v>0.87</v>
+      </c>
+      <c r="K247" t="s">
+        <v>600</v>
+      </c>
+      <c r="L247" s="1">
+        <v>2489612.41</v>
+      </c>
+      <c r="M247" s="1">
+        <v>2511650.44</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>602</v>
+      </c>
+      <c r="B248" s="1">
+        <v>2042535.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>88.093</v>
+      </c>
+      <c r="D248" s="1">
+        <v>90.85761321</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>1855798.55</v>
+      </c>
+      <c r="H248" s="1">
+        <v>-56468.19</v>
+      </c>
+      <c r="I248" s="1">
+        <v>-3.0427973984569</v>
+      </c>
+      <c r="J248">
+        <v>2.41</v>
+      </c>
+      <c r="K248" t="s">
+        <v>603</v>
+      </c>
+      <c r="L248" s="1">
+        <v>1799330.36</v>
+      </c>
+      <c r="M248" s="1">
+        <v>1848624.0</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>605</v>
+      </c>
+      <c r="B249" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>99.38</v>
+      </c>
+      <c r="D249" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>299298.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-1158.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-0.38690535853898</v>
+      </c>
+      <c r="J249">
+        <v>0.16</v>
+      </c>
+      <c r="K249">
+        <v>489.04</v>
+      </c>
+      <c r="L249" s="1">
+        <v>298140.0</v>
+      </c>
+      <c r="M249" s="1">
+        <v>298629.04</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>607</v>
+      </c>
+      <c r="B250" s="1">
+        <v>147000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>98.689</v>
+      </c>
+      <c r="D250" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>146919.15</v>
+      </c>
+      <c r="H250" s="1">
+        <v>-1846.32</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-1.2566911801491</v>
+      </c>
+      <c r="J250">
+        <v>1.83</v>
+      </c>
+      <c r="K250" t="s">
+        <v>608</v>
+      </c>
+      <c r="L250" s="1">
+        <v>145072.83</v>
+      </c>
+      <c r="M250" s="1">
+        <v>147758.7</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>610</v>
+      </c>
+      <c r="B251" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>98.716</v>
+      </c>
+      <c r="D251" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>197420.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>12.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>0.0060784115084591</v>
+      </c>
+      <c r="J251">
+        <v>1.36</v>
+      </c>
+      <c r="K251" t="s">
+        <v>611</v>
+      </c>
+      <c r="L251" s="1">
+        <v>197432.0</v>
+      </c>
+      <c r="M251" s="1">
+        <v>200149.81</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>613</v>
+      </c>
+      <c r="B252" s="1">
+        <v>333000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>98.725</v>
+      </c>
+      <c r="D252" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>331941.06</v>
+      </c>
+      <c r="H252" s="1">
+        <v>-3186.81</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-0.96005296843964</v>
+      </c>
+      <c r="J252">
+        <v>1.51</v>
+      </c>
+      <c r="K252" t="s">
+        <v>614</v>
+      </c>
+      <c r="L252" s="1">
+        <v>328754.25</v>
+      </c>
+      <c r="M252" s="1">
+        <v>333797.15</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>616</v>
+      </c>
+      <c r="B253" s="1">
+        <v>434000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>73.549</v>
+      </c>
+      <c r="D253" s="1">
+        <v>72.73189862</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>315656.44</v>
+      </c>
+      <c r="H253" s="1">
+        <v>3546.22</v>
+      </c>
+      <c r="I253" s="1">
+        <v>1.1234429432202</v>
+      </c>
+      <c r="J253">
+        <v>0.02</v>
+      </c>
+      <c r="K253">
+        <v>102.55</v>
+      </c>
+      <c r="L253" s="1">
+        <v>319202.66</v>
+      </c>
+      <c r="M253" s="1">
+        <v>319305.21</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>618</v>
+      </c>
+      <c r="B254" s="1">
+        <v>2293000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>86.554</v>
+      </c>
+      <c r="D254" s="1">
+        <v>86.19194374</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>1976381.27</v>
+      </c>
+      <c r="H254" s="1">
+        <v>8301.95</v>
+      </c>
+      <c r="I254" s="1">
+        <v>0.42005811965623</v>
+      </c>
+      <c r="J254">
+        <v>0.1</v>
+      </c>
+      <c r="K254" t="s">
+        <v>619</v>
+      </c>
+      <c r="L254" s="1">
+        <v>1984683.22</v>
+      </c>
+      <c r="M254" s="1">
+        <v>1986889.84</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>621</v>
+      </c>
+      <c r="B255" s="1">
+        <v>467000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>62.788</v>
+      </c>
+      <c r="D255" s="1">
+        <v>73.47787152</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>343141.66</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-49921.7</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-14.548422945789</v>
+      </c>
+      <c r="J255">
+        <v>0.19</v>
+      </c>
+      <c r="K255">
+        <v>898.82</v>
+      </c>
+      <c r="L255" s="1">
+        <v>293219.96</v>
+      </c>
+      <c r="M255" s="1">
+        <v>294118.78</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>623</v>
+      </c>
+      <c r="B256" s="1">
+        <v>860000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>95.338</v>
+      </c>
+      <c r="D256" s="1">
+        <v>94.01677442</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>808544.26</v>
+      </c>
+      <c r="H256" s="1">
+        <v>11362.54</v>
+      </c>
+      <c r="I256" s="1">
+        <v>1.4053083500958</v>
+      </c>
+      <c r="J256">
+        <v>0.38</v>
+      </c>
+      <c r="K256" t="s">
+        <v>624</v>
+      </c>
+      <c r="L256" s="1">
+        <v>819906.8</v>
+      </c>
+      <c r="M256" s="1">
+        <v>823217.21</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>626</v>
+      </c>
+      <c r="B257" s="1">
+        <v>540000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>98.831</v>
+      </c>
+      <c r="D257" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>539989.2</v>
+      </c>
+      <c r="H257" s="1">
+        <v>-6301.8</v>
+      </c>
+      <c r="I257" s="1">
+        <v>-1.1670233404668</v>
+      </c>
+      <c r="J257">
+        <v>0.34</v>
+      </c>
+      <c r="K257" t="s">
+        <v>627</v>
+      </c>
+      <c r="L257" s="1">
+        <v>533687.4</v>
+      </c>
+      <c r="M257" s="1">
+        <v>535496.55</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>629</v>
+      </c>
+      <c r="B258" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>101.063</v>
+      </c>
+      <c r="D258" s="1">
+        <v>100.09619333</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>300288.58</v>
+      </c>
+      <c r="H258" s="1">
+        <v>2900.42</v>
+      </c>
+      <c r="I258" s="1">
+        <v>0.96587755684882</v>
+      </c>
+      <c r="J258">
+        <v>3.16</v>
+      </c>
+      <c r="K258" t="s">
+        <v>630</v>
+      </c>
+      <c r="L258" s="1">
+        <v>303189.0</v>
+      </c>
+      <c r="M258" s="1">
+        <v>312677.22</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>632</v>
+      </c>
+      <c r="B259" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>101.354</v>
+      </c>
+      <c r="D259" s="1">
+        <v>103.1</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>412400.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>-6984.0</v>
+      </c>
+      <c r="I259" s="1">
+        <v>-1.6935014548982</v>
+      </c>
+      <c r="J259">
+        <v>0.31</v>
+      </c>
+      <c r="K259" t="s">
+        <v>633</v>
+      </c>
+      <c r="L259" s="1">
+        <v>405416.0</v>
+      </c>
+      <c r="M259" s="1">
+        <v>406643.4</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>635</v>
+      </c>
+      <c r="B260" s="1">
+        <v>3627153.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="D260" s="1">
+        <v>88.69559624</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>3217124.98</v>
+      </c>
+      <c r="H260" s="1">
+        <v>-35821.63</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-1.1134671553854</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260">
+        <v>0.0</v>
+      </c>
+      <c r="L260" s="1">
+        <v>3181303.35</v>
+      </c>
+      <c r="M260" s="1">
+        <v>3181303.35</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>637</v>
+      </c>
+      <c r="B261" s="1">
+        <v>5809877.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>84.583</v>
+      </c>
+      <c r="D261" s="1">
+        <v>84.13636812</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>4888219.5</v>
+      </c>
+      <c r="H261" s="1">
+        <v>25948.76</v>
+      </c>
+      <c r="I261" s="1">
+        <v>0.53084277414302</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261" s="1">
+        <v>4914168.26</v>
+      </c>
+      <c r="M261" s="1">
+        <v>4914168.26</v>
+      </c>
+      <c r="N261" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>639</v>
+      </c>
+      <c r="B262" s="1">
+        <v>16796941.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>62.806</v>
+      </c>
+      <c r="D262" s="1">
+        <v>69.56286445</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>11684433.3</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-1134946.54</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-9.7133212271407</v>
+      </c>
+      <c r="J262">
+        <v>0.04</v>
+      </c>
+      <c r="K262" t="s">
+        <v>640</v>
+      </c>
+      <c r="L262" s="1">
+        <v>10549486.76</v>
+      </c>
+      <c r="M262" s="1">
+        <v>10556159.52</v>
+      </c>
+      <c r="N262" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>642</v>
+      </c>
+      <c r="B263" s="1">
+        <v>7838201.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>98.951</v>
+      </c>
+      <c r="D263" s="1">
+        <v>99.19278186</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>7774929.62</v>
+      </c>
+      <c r="H263" s="1">
+        <v>-18951.35</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-0.24374947332321</v>
+      </c>
+      <c r="J263">
+        <v>2.01</v>
+      </c>
+      <c r="K263" t="s">
+        <v>643</v>
+      </c>
+      <c r="L263" s="1">
+        <v>7755978.27</v>
+      </c>
+      <c r="M263" s="1">
+        <v>7913816.02</v>
+      </c>
+      <c r="N263" s="1">
+        <v>2.17</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>645</v>
+      </c>
+      <c r="B264" s="1">
+        <v>2063860.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>97.866</v>
+      </c>
+      <c r="D264" s="1">
+        <v>98.20526683</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>2026819.22</v>
+      </c>
+      <c r="H264" s="1">
+        <v>-7001.99</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-0.34546692329077</v>
+      </c>
+      <c r="J264">
+        <v>0.33</v>
+      </c>
+      <c r="K264" t="s">
+        <v>646</v>
+      </c>
+      <c r="L264" s="1">
+        <v>2019817.23</v>
+      </c>
+      <c r="M264" s="1">
+        <v>2026540.32</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>648</v>
+      </c>
+      <c r="B265" s="1">
+        <v>1577591.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>97.969</v>
+      </c>
+      <c r="D265" s="1">
+        <v>98.49161601</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>1553794.87</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-8244.75</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-0.5306202356042</v>
+      </c>
+      <c r="J265">
+        <v>0.35</v>
+      </c>
+      <c r="K265" t="s">
+        <v>649</v>
+      </c>
+      <c r="L265" s="1">
+        <v>1545550.12</v>
+      </c>
+      <c r="M265" s="1">
+        <v>1551065.21</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>651</v>
+      </c>
+      <c r="B266" s="1">
+        <v>7462068.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="D266" s="1">
+        <v>99.18220418</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>7401043.52</v>
+      </c>
+      <c r="H266" s="1">
+        <v>432.49</v>
+      </c>
+      <c r="I266" s="1">
+        <v>0.0058436354121047</v>
+      </c>
+      <c r="J266">
+        <v>0.06</v>
+      </c>
+      <c r="K266" t="s">
+        <v>652</v>
+      </c>
+      <c r="L266" s="1">
+        <v>7401476.01</v>
+      </c>
+      <c r="M266" s="1">
+        <v>7405994.14</v>
+      </c>
+      <c r="N266" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>654</v>
+      </c>
+      <c r="B267" s="1">
+        <v>8705907.2</v>
+      </c>
+      <c r="C267" s="1">
+        <v>87.783</v>
+      </c>
+      <c r="D267" s="1">
+        <v>102.80397797</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>8950018.92</v>
+      </c>
+      <c r="H267" s="1">
+        <v>-1307712.4</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-14.611280844086</v>
+      </c>
+      <c r="J267">
+        <v>2.42</v>
+      </c>
+      <c r="K267" t="s">
+        <v>655</v>
+      </c>
+      <c r="L267" s="1">
+        <v>7642306.52</v>
+      </c>
+      <c r="M267" s="1">
+        <v>7853394.95</v>
+      </c>
+      <c r="N267" s="1">
+        <v>2.15</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>657</v>
+      </c>
+      <c r="B268" s="1">
+        <v>15376515.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>96.757</v>
+      </c>
+      <c r="D268" s="1">
+        <v>96.91088663</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>14901517.02</v>
+      </c>
+      <c r="H268" s="1">
+        <v>-23662.4</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-0.15879188654579</v>
+      </c>
+      <c r="J268">
+        <v>0.88</v>
+      </c>
+      <c r="K268" t="s">
+        <v>658</v>
+      </c>
+      <c r="L268" s="1">
+        <v>14877854.62</v>
+      </c>
+      <c r="M268" s="1">
+        <v>15012662.42</v>
+      </c>
+      <c r="N268" s="1">
+        <v>4.12</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>660</v>
+      </c>
+      <c r="B269" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>100.247</v>
+      </c>
+      <c r="D269" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>666.9</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0.247</v>
+      </c>
+      <c r="J269">
+        <v>0.71</v>
+      </c>
+      <c r="K269" t="s">
+        <v>661</v>
+      </c>
+      <c r="L269" s="1">
+        <v>270666.9</v>
+      </c>
+      <c r="M269" s="1">
+        <v>272587.64</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>663</v>
+      </c>
+      <c r="B270" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>99.239</v>
+      </c>
+      <c r="D270" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>198480.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>-2.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-0.0010076582023378</v>
+      </c>
+      <c r="J270">
+        <v>1.57</v>
+      </c>
+      <c r="K270" t="s">
+        <v>664</v>
+      </c>
+      <c r="L270" s="1">
+        <v>198478.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>201621.84</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>666</v>
+      </c>
+      <c r="B271" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>89.59</v>
+      </c>
+      <c r="D271" s="1">
+        <v>85.48</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>170960.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>8220.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>4.8081422554984</v>
+      </c>
+      <c r="J271">
+        <v>0.32</v>
+      </c>
+      <c r="K271">
+        <v>638.63</v>
+      </c>
+      <c r="L271" s="1">
+        <v>179180.0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>179818.63</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>668</v>
+      </c>
+      <c r="B272" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>92.638</v>
+      </c>
+      <c r="D272" s="1">
+        <v>94.01785714</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>658125.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>-9659.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-1.4676543209877</v>
+      </c>
+      <c r="J272">
+        <v>1.24</v>
+      </c>
+      <c r="K272" t="s">
+        <v>669</v>
+      </c>
+      <c r="L272" s="1">
+        <v>648466.0</v>
+      </c>
+      <c r="M272" s="1">
+        <v>657124.9</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>671</v>
+      </c>
+      <c r="B273" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>101.206</v>
+      </c>
+      <c r="D273" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>499710.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>6320.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>1.2647335454564</v>
+      </c>
+      <c r="J273">
+        <v>0.81</v>
+      </c>
+      <c r="K273" t="s">
+        <v>672</v>
+      </c>
+      <c r="L273" s="1">
+        <v>506030.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>510101.92</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>674</v>
+      </c>
+      <c r="B274" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>95.286</v>
+      </c>
+      <c r="D274" s="1">
+        <v>94.5700925</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>378280.37</v>
+      </c>
+      <c r="H274" s="1">
+        <v>2863.63</v>
+      </c>
+      <c r="I274" s="1">
+        <v>0.75701258302142</v>
+      </c>
+      <c r="J274">
+        <v>0.48</v>
+      </c>
+      <c r="K274" t="s">
+        <v>675</v>
+      </c>
+      <c r="L274" s="1">
+        <v>381144.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>383061.81</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>677</v>
+      </c>
+      <c r="B275" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>101.414</v>
+      </c>
+      <c r="D275" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>499290.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>7780.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>1.55821266198</v>
+      </c>
+      <c r="J275">
+        <v>0.19</v>
+      </c>
+      <c r="K275">
+        <v>955.48</v>
+      </c>
+      <c r="L275" s="1">
+        <v>507070.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>508025.48</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>679</v>
+      </c>
+      <c r="B276" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>98.102</v>
+      </c>
+      <c r="D276" s="1">
+        <v>98.625</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>789000.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>-4184.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-0.53029150823828</v>
+      </c>
+      <c r="J276">
+        <v>2.36</v>
+      </c>
+      <c r="K276" t="s">
+        <v>680</v>
+      </c>
+      <c r="L276" s="1">
+        <v>784816.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>803720.11</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>682</v>
+      </c>
+      <c r="B277" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>97.838</v>
+      </c>
+      <c r="D277" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>381584.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>9768.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>2.5598557591513</v>
+      </c>
+      <c r="J277">
+        <v>0.38</v>
+      </c>
+      <c r="K277" t="s">
+        <v>683</v>
+      </c>
+      <c r="L277" s="1">
+        <v>391352.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>392886.25</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>682</v>
+      </c>
+      <c r="B278" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>97.886</v>
+      </c>
+      <c r="D278" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>394568.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>-3024.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-0.76640781817076</v>
+      </c>
+      <c r="J278">
+        <v>0.38</v>
+      </c>
+      <c r="K278" t="s">
+        <v>683</v>
+      </c>
+      <c r="L278" s="1">
+        <v>391544.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>393078.25</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>686</v>
+      </c>
+      <c r="B279" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>98.573</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>353679.4</v>
+      </c>
+      <c r="H279" s="1">
+        <v>-3745.25</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-1.058939254025</v>
+      </c>
+      <c r="J279">
+        <v>2.36</v>
+      </c>
+      <c r="K279" t="s">
+        <v>687</v>
+      </c>
+      <c r="L279" s="1">
+        <v>349934.15</v>
+      </c>
+      <c r="M279" s="1">
+        <v>358310.69</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>689</v>
+      </c>
+      <c r="B280" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>98.967</v>
+      </c>
+      <c r="D280" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>299208.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>-2307.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-0.77103553380926</v>
+      </c>
+      <c r="J280">
+        <v>2.35</v>
+      </c>
+      <c r="K280" t="s">
+        <v>690</v>
+      </c>
+      <c r="L280" s="1">
+        <v>296901.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>303936.62</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>692</v>
+      </c>
+      <c r="B281" s="1">
+        <v>348000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>99.519</v>
+      </c>
+      <c r="D281" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>345891.12</v>
+      </c>
+      <c r="H281" s="1">
+        <v>435.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0.12576211843773</v>
+      </c>
+      <c r="J281">
+        <v>0.57</v>
+      </c>
+      <c r="K281" t="s">
+        <v>693</v>
+      </c>
+      <c r="L281" s="1">
+        <v>346326.12</v>
+      </c>
+      <c r="M281" s="1">
+        <v>348292.56</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>695</v>
+      </c>
+      <c r="B282" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>95.633</v>
+      </c>
+      <c r="D282" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>374400.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>8132.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>2.1720085470085</v>
+      </c>
+      <c r="J282">
+        <v>1.09</v>
+      </c>
+      <c r="K282" t="s">
+        <v>696</v>
+      </c>
+      <c r="L282" s="1">
+        <v>382532.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>386895.01</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>698</v>
+      </c>
+      <c r="B283" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>98.774</v>
+      </c>
+      <c r="D283" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>-11034.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-1.226</v>
+      </c>
+      <c r="J283">
+        <v>3.26</v>
+      </c>
+      <c r="K283" t="s">
+        <v>699</v>
+      </c>
+      <c r="L283" s="1">
+        <v>888966.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>918299.22</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>701</v>
+      </c>
+      <c r="B284" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>101.381</v>
+      </c>
+      <c r="D284" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>412048.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>-6524.0</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-1.5833106822506</v>
+      </c>
+      <c r="J284">
+        <v>3.5</v>
+      </c>
+      <c r="K284" t="s">
+        <v>702</v>
+      </c>
+      <c r="L284" s="1">
+        <v>405524.0</v>
+      </c>
+      <c r="M284" s="1">
+        <v>419543.18</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>704</v>
+      </c>
+      <c r="B285" s="1">
+        <v>85000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>100.917</v>
+      </c>
+      <c r="D285" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>84871.65</v>
+      </c>
+      <c r="H285" s="1">
+        <v>907.8</v>
+      </c>
+      <c r="I285" s="1">
+        <v>1.0696151188294</v>
+      </c>
+      <c r="J285">
+        <v>2.95</v>
+      </c>
+      <c r="K285" t="s">
+        <v>705</v>
+      </c>
+      <c r="L285" s="1">
+        <v>85779.45</v>
+      </c>
+      <c r="M285" s="1">
+        <v>88289.86</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>707</v>
+      </c>
+      <c r="B286" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>107.673</v>
+      </c>
+      <c r="D286" s="1">
+        <v>99.283</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>528185.56</v>
+      </c>
+      <c r="H286" s="1">
+        <v>44634.8</v>
+      </c>
+      <c r="I286" s="1">
+        <v>8.4505907355741</v>
+      </c>
+      <c r="J286">
+        <v>4.18</v>
+      </c>
+      <c r="K286" t="s">
+        <v>708</v>
+      </c>
+      <c r="L286" s="1">
+        <v>572820.36</v>
+      </c>
+      <c r="M286" s="1">
+        <v>595080.55</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>710</v>
+      </c>
+      <c r="B287" s="1">
+        <v>303000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>99.623</v>
+      </c>
+      <c r="D287" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>300318.45</v>
+      </c>
+      <c r="H287" s="1">
+        <v>1539.24</v>
+      </c>
+      <c r="I287" s="1">
+        <v>0.5125359430964</v>
+      </c>
+      <c r="J287">
+        <v>0.81</v>
+      </c>
+      <c r="K287" t="s">
+        <v>711</v>
+      </c>
+      <c r="L287" s="1">
+        <v>301857.69</v>
+      </c>
+      <c r="M287" s="1">
+        <v>304298.29</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>713</v>
+      </c>
+      <c r="B288" s="1">
+        <v>396543.39</v>
+      </c>
+      <c r="C288" s="1">
+        <v>90.055</v>
+      </c>
+      <c r="D288" s="1">
+        <v>93.61489546</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>371223.68</v>
+      </c>
+      <c r="H288" s="1">
+        <v>-14116.54</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-3.8027046119472</v>
+      </c>
+      <c r="J288">
+        <v>0.14</v>
+      </c>
+      <c r="K288">
+        <v>550.82</v>
+      </c>
+      <c r="L288" s="1">
+        <v>357107.14</v>
+      </c>
+      <c r="M288" s="1">
+        <v>357657.96</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>715</v>
+      </c>
+      <c r="B289" s="1">
+        <v>544273.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>93.866</v>
+      </c>
+      <c r="D289" s="1">
+        <v>93.82524579</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>510665.48</v>
+      </c>
+      <c r="H289" s="1">
+        <v>221.82</v>
+      </c>
+      <c r="I289" s="1">
+        <v>0.043437437752793</v>
+      </c>
+      <c r="J289">
+        <v>0.36</v>
+      </c>
+      <c r="K289" t="s">
+        <v>716</v>
+      </c>
+      <c r="L289" s="1">
+        <v>510887.3</v>
+      </c>
+      <c r="M289" s="1">
+        <v>512839.97</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>718</v>
+      </c>
+      <c r="B290" s="1">
+        <v>348458.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>66.423</v>
+      </c>
+      <c r="D290" s="1">
+        <v>65.20059806</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>227196.7</v>
+      </c>
+      <c r="H290" s="1">
+        <v>4259.55</v>
+      </c>
+      <c r="I290" s="1">
+        <v>1.8748291678532</v>
+      </c>
+      <c r="J290">
+        <v>0.16</v>
+      </c>
+      <c r="K290">
+        <v>558.49</v>
+      </c>
+      <c r="L290" s="1">
+        <v>231456.25</v>
+      </c>
+      <c r="M290" s="1">
+        <v>232014.74</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>720</v>
+      </c>
+      <c r="B291" s="1">
+        <v>2925000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>100.364</v>
+      </c>
+      <c r="D291" s="1">
+        <v>120.30693675</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>3518977.9</v>
+      </c>
+      <c r="H291" s="1">
+        <v>333148.74</v>
+      </c>
+      <c r="I291" s="1">
+        <v>9.4672018258484</v>
+      </c>
+      <c r="J291">
+        <v>0.45</v>
+      </c>
+      <c r="K291" t="s">
+        <v>721</v>
+      </c>
+      <c r="L291" s="1">
+        <v>3852126.64</v>
+      </c>
+      <c r="M291" s="1">
+        <v>3865163.85</v>
+      </c>
+      <c r="N291" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>723</v>
+      </c>
+      <c r="B292" s="1">
+        <v>6826000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>99.965</v>
+      </c>
+      <c r="D292" s="1">
+        <v>100.81901113</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>6881905.7</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-58294.8</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-0.84707350756056</v>
+      </c>
+      <c r="J292">
+        <v>0.83</v>
+      </c>
+      <c r="K292" t="s">
+        <v>724</v>
+      </c>
+      <c r="L292" s="1">
+        <v>6823610.9</v>
+      </c>
+      <c r="M292" s="1">
+        <v>6880349.67</v>
+      </c>
+      <c r="N292" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>726</v>
+      </c>
+      <c r="B293" s="1">
+        <v>3049000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D293" s="1">
+        <v>97.93011578</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>2985889.23</v>
+      </c>
+      <c r="H293" s="1">
+        <v>27193.55</v>
+      </c>
+      <c r="I293" s="1">
+        <v>0.91073539255172</v>
+      </c>
+      <c r="J293">
+        <v>0.85</v>
+      </c>
+      <c r="K293" t="s">
+        <v>727</v>
+      </c>
+      <c r="L293" s="1">
+        <v>3013082.78</v>
+      </c>
+      <c r="M293" s="1">
+        <v>3038920.57</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>729</v>
+      </c>
+      <c r="B294" s="1">
+        <v>5893000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>94.475</v>
+      </c>
+      <c r="D294" s="1">
+        <v>93.72839471</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>5523414.3</v>
+      </c>
+      <c r="H294" s="1">
+        <v>43997.45</v>
+      </c>
+      <c r="I294" s="1">
+        <v>0.79656255370885</v>
+      </c>
+      <c r="J294">
+        <v>1.01</v>
+      </c>
+      <c r="K294" t="s">
+        <v>730</v>
+      </c>
+      <c r="L294" s="1">
+        <v>5567411.75</v>
+      </c>
+      <c r="M294" s="1">
+        <v>5626742.09</v>
+      </c>
+      <c r="N294" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>732</v>
+      </c>
+      <c r="B295" s="1">
+        <v>2264000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>86.212</v>
+      </c>
+      <c r="D295" s="1">
+        <v>94.94942977</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>2149655.09</v>
+      </c>
+      <c r="H295" s="1">
+        <v>-197815.41</v>
+      </c>
+      <c r="I295" s="1">
+        <v>-9.2021929899461</v>
+      </c>
+      <c r="J295">
+        <v>1.01</v>
+      </c>
+      <c r="K295" t="s">
+        <v>733</v>
+      </c>
+      <c r="L295" s="1">
+        <v>1951839.68</v>
+      </c>
+      <c r="M295" s="1">
+        <v>1974633.48</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>735</v>
+      </c>
+      <c r="B296" s="1">
+        <v>3337000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>100.773</v>
+      </c>
+      <c r="D296" s="1">
+        <v>99.8790938</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>3332965.36</v>
+      </c>
+      <c r="H296" s="1">
+        <v>29829.65</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0.89498829954836</v>
+      </c>
+      <c r="J296">
+        <v>0.65</v>
+      </c>
+      <c r="K296" t="s">
+        <v>736</v>
+      </c>
+      <c r="L296" s="1">
+        <v>3362795.01</v>
+      </c>
+      <c r="M296" s="1">
+        <v>3384513.16</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>738</v>
+      </c>
+      <c r="B297" s="1">
+        <v>4655000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>97.997</v>
+      </c>
+      <c r="D297" s="1">
+        <v>96.82826831</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>4507355.89</v>
+      </c>
+      <c r="H297" s="1">
+        <v>54404.46</v>
+      </c>
+      <c r="I297" s="1">
+        <v>1.2070149623796</v>
+      </c>
+      <c r="J297">
+        <v>0.87</v>
+      </c>
+      <c r="K297" t="s">
+        <v>739</v>
+      </c>
+      <c r="L297" s="1">
+        <v>4561760.35</v>
+      </c>
+      <c r="M297" s="1">
+        <v>4602402.57</v>
+      </c>
+      <c r="N297" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>741</v>
+      </c>
+      <c r="B298" s="1">
+        <v>312000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>96.718</v>
+      </c>
+      <c r="D298" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>310146.72</v>
+      </c>
+      <c r="H298" s="1">
+        <v>-8386.56</v>
+      </c>
+      <c r="I298" s="1">
+        <v>-2.7040621290465</v>
+      </c>
+      <c r="J298">
+        <v>1.66</v>
+      </c>
+      <c r="K298" t="s">
+        <v>742</v>
+      </c>
+      <c r="L298" s="1">
+        <v>301760.16</v>
+      </c>
+      <c r="M298" s="1">
+        <v>306942.35</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>744</v>
+      </c>
+      <c r="B299" s="1">
+        <v>765000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>98.417</v>
+      </c>
+      <c r="D299" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>765000.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>-12109.95</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-1.583</v>
+      </c>
+      <c r="J299">
+        <v>1.07</v>
+      </c>
+      <c r="K299" t="s">
+        <v>745</v>
+      </c>
+      <c r="L299" s="1">
+        <v>752890.05</v>
+      </c>
+      <c r="M299" s="1">
+        <v>761105.94</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>747</v>
+      </c>
+      <c r="B300" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>103.223</v>
+      </c>
+      <c r="D300" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>503850.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>12265.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>2.4342562270517</v>
+      </c>
+      <c r="J300">
+        <v>0.87</v>
+      </c>
+      <c r="K300" t="s">
+        <v>748</v>
+      </c>
+      <c r="L300" s="1">
+        <v>516115.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>520474.59</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>750</v>
+      </c>
+      <c r="B301" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>99.807</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>396304.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>2924.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>0.73781743308167</v>
+      </c>
+      <c r="J301">
+        <v>0.14</v>
+      </c>
+      <c r="K301">
+        <v>558.9</v>
+      </c>
+      <c r="L301" s="1">
+        <v>399228.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>399786.9</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>752</v>
+      </c>
+      <c r="B302" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>100.983</v>
+      </c>
+      <c r="D302" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>394760.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>9172.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>2.3234370250279</v>
+      </c>
+      <c r="J302">
+        <v>2.9</v>
+      </c>
+      <c r="K302" t="s">
+        <v>753</v>
+      </c>
+      <c r="L302" s="1">
+        <v>403932.0</v>
+      </c>
+      <c r="M302" s="1">
+        <v>415525.15</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>755</v>
+      </c>
+      <c r="B303" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>84.708</v>
+      </c>
+      <c r="D303" s="1">
+        <v>85.4016</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>427008.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>-3468.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-0.81216276978417</v>
+      </c>
+      <c r="J303">
+        <v>0.46</v>
+      </c>
+      <c r="K303" t="s">
+        <v>756</v>
+      </c>
+      <c r="L303" s="1">
+        <v>423540.0</v>
+      </c>
+      <c r="M303" s="1">
+        <v>425829.38</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>758</v>
+      </c>
+      <c r="B304" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>99.643</v>
+      </c>
+      <c r="D304" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>899082.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>-2295.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-0.25526036557288</v>
+      </c>
+      <c r="J304">
+        <v>0.22</v>
+      </c>
+      <c r="K304" t="s">
+        <v>759</v>
+      </c>
+      <c r="L304" s="1">
+        <v>896787.0</v>
+      </c>
+      <c r="M304" s="1">
+        <v>898759.6</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>761</v>
+      </c>
+      <c r="B305" s="1">
+        <v>306000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>100.644</v>
+      </c>
+      <c r="D305" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>304803.54</v>
+      </c>
+      <c r="H305" s="1">
+        <v>3167.1</v>
+      </c>
+      <c r="I305" s="1">
+        <v>1.039062735295</v>
+      </c>
+      <c r="J305">
+        <v>0.49</v>
+      </c>
+      <c r="K305" t="s">
+        <v>762</v>
+      </c>
+      <c r="L305" s="1">
+        <v>307970.64</v>
+      </c>
+      <c r="M305" s="1">
+        <v>309479.68</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>764</v>
+      </c>
+      <c r="B306" s="1">
+        <v>256000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>101.667</v>
+      </c>
+      <c r="D306" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>255521.28</v>
+      </c>
+      <c r="H306" s="1">
+        <v>4746.24</v>
+      </c>
+      <c r="I306" s="1">
+        <v>1.857473475399</v>
+      </c>
+      <c r="J306">
+        <v>0.42</v>
+      </c>
+      <c r="K306" t="s">
+        <v>765</v>
+      </c>
+      <c r="L306" s="1">
+        <v>260267.52</v>
+      </c>
+      <c r="M306" s="1">
+        <v>261354.64</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>767</v>
+      </c>
+      <c r="B307" s="1">
+        <v>383000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>103.486</v>
+      </c>
+      <c r="D307" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>383000.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>13351.38</v>
+      </c>
+      <c r="I307" s="1">
+        <v>3.486</v>
+      </c>
+      <c r="J307">
+        <v>3.1</v>
+      </c>
+      <c r="K307" t="s">
+        <v>768</v>
+      </c>
+      <c r="L307" s="1">
+        <v>396351.38</v>
+      </c>
+      <c r="M307" s="1">
+        <v>408205.25</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>770</v>
+      </c>
+      <c r="B308" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>98.23</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>795384.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>-9544.0</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-1.1999235589351</v>
+      </c>
+      <c r="J308">
+        <v>0.89</v>
+      </c>
+      <c r="K308" t="s">
+        <v>771</v>
+      </c>
+      <c r="L308" s="1">
+        <v>785840.0</v>
+      </c>
+      <c r="M308" s="1">
+        <v>792941.37</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>773</v>
+      </c>
+      <c r="B309" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>98.219</v>
+      </c>
+      <c r="D309" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>195180.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>1258.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>0.64453325135772</v>
+      </c>
+      <c r="J309">
+        <v>1.86</v>
+      </c>
+      <c r="K309" t="s">
+        <v>774</v>
+      </c>
+      <c r="L309" s="1">
+        <v>196438.0</v>
+      </c>
+      <c r="M309" s="1">
+        <v>200159.92</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>776</v>
+      </c>
+      <c r="B310" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>98.412</v>
+      </c>
+      <c r="D310" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>361808.14</v>
+      </c>
+      <c r="H310" s="1">
+        <v>-5556.7</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-1.5358139814101</v>
+      </c>
+      <c r="J310">
+        <v>2.15</v>
+      </c>
+      <c r="K310" t="s">
+        <v>777</v>
+      </c>
+      <c r="L310" s="1">
+        <v>356251.44</v>
+      </c>
+      <c r="M310" s="1">
+        <v>364024.52</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>779</v>
+      </c>
+      <c r="B311" s="1">
+        <v>407000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>101.578</v>
+      </c>
+      <c r="D311" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>407000.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>6422.46</v>
+      </c>
+      <c r="I311" s="1">
+        <v>1.578</v>
+      </c>
+      <c r="J311">
+        <v>1.15</v>
+      </c>
+      <c r="K311" t="s">
+        <v>780</v>
+      </c>
+      <c r="L311" s="1">
+        <v>413422.46</v>
+      </c>
+      <c r="M311" s="1">
+        <v>418114.58</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>782</v>
+      </c>
+      <c r="B312" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>98.81</v>
+      </c>
+      <c r="D312" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>1097569.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>-10659.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-0.97114623317532</v>
+      </c>
+      <c r="J312">
+        <v>1.22</v>
+      </c>
+      <c r="K312" t="s">
+        <v>783</v>
+      </c>
+      <c r="L312" s="1">
+        <v>1086910.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>1100358.63</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>785</v>
+      </c>
+      <c r="B313" s="1">
+        <v>719000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>98.451</v>
+      </c>
+      <c r="D313" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>719000.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>-11137.31</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-1.549</v>
+      </c>
+      <c r="J313">
+        <v>0.33</v>
+      </c>
+      <c r="K313" t="s">
+        <v>786</v>
+      </c>
+      <c r="L313" s="1">
+        <v>707862.69</v>
+      </c>
+      <c r="M313" s="1">
+        <v>710265.53</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>788</v>
+      </c>
+      <c r="B314" s="1">
+        <v>276000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>98.238</v>
+      </c>
+      <c r="D314" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>273833.4</v>
+      </c>
+      <c r="H314" s="1">
+        <v>-2696.52</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-0.98473013153253</v>
+      </c>
+      <c r="J314">
+        <v>0.37</v>
+      </c>
+      <c r="K314" t="s">
+        <v>789</v>
+      </c>
+      <c r="L314" s="1">
+        <v>271136.88</v>
+      </c>
+      <c r="M314" s="1">
+        <v>272157.7</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>791</v>
+      </c>
+      <c r="B315" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="D315" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>406676.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>-4348.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-1.0691557898671</v>
+      </c>
+      <c r="J315">
+        <v>1.02</v>
+      </c>
+      <c r="K315" t="s">
+        <v>792</v>
+      </c>
+      <c r="L315" s="1">
+        <v>402328.0</v>
+      </c>
+      <c r="M315" s="1">
+        <v>406402.19</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>794</v>
+      </c>
+      <c r="B316" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>100.066</v>
+      </c>
+      <c r="D316" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>220.44</v>
+      </c>
+      <c r="I316" s="1">
+        <v>0.066</v>
+      </c>
+      <c r="J316">
+        <v>0.31</v>
+      </c>
+      <c r="K316" t="s">
+        <v>795</v>
+      </c>
+      <c r="L316" s="1">
+        <v>334220.44</v>
+      </c>
+      <c r="M316" s="1">
+        <v>335251.47</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>797</v>
+      </c>
+      <c r="B317" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>99.113</v>
+      </c>
+      <c r="D317" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>403120.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>-6668.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-1.6540980353245</v>
+      </c>
+      <c r="J317">
+        <v>0.17</v>
+      </c>
+      <c r="K317">
+        <v>690.41</v>
+      </c>
+      <c r="L317" s="1">
+        <v>396452.0</v>
+      </c>
+      <c r="M317" s="1">
+        <v>397142.41</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>799</v>
+      </c>
+      <c r="B318" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>100.508</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>2179.32</v>
+      </c>
+      <c r="I318" s="1">
+        <v>0.508</v>
+      </c>
+      <c r="J318">
+        <v>2.91</v>
+      </c>
+      <c r="K318" t="s">
+        <v>800</v>
+      </c>
+      <c r="L318" s="1">
+        <v>431179.32</v>
+      </c>
+      <c r="M318" s="1">
+        <v>443683.59</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>802</v>
+      </c>
+      <c r="B319" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>94.426</v>
+      </c>
+      <c r="D319" s="1">
+        <v>93.323</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>279969.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>3309.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>1.1819165693345</v>
+      </c>
+      <c r="J319">
+        <v>0.38</v>
+      </c>
+      <c r="K319" t="s">
+        <v>803</v>
+      </c>
+      <c r="L319" s="1">
+        <v>283278.0</v>
+      </c>
+      <c r="M319" s="1">
+        <v>284408.14</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>805</v>
+      </c>
+      <c r="B320" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>100.494</v>
+      </c>
+      <c r="D320" s="1">
+        <v>100.15896401</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>389618.37</v>
+      </c>
+      <c r="H320" s="1">
+        <v>1303.29</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0.33450424834948</v>
+      </c>
+      <c r="J320">
+        <v>3.59</v>
+      </c>
+      <c r="K320" t="s">
+        <v>806</v>
+      </c>
+      <c r="L320" s="1">
+        <v>390921.66</v>
+      </c>
+      <c r="M320" s="1">
+        <v>404904.34</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>808</v>
+      </c>
+      <c r="B321" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>100.292</v>
+      </c>
+      <c r="D321" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>1930.12</v>
+      </c>
+      <c r="I321" s="1">
+        <v>0.292</v>
+      </c>
+      <c r="J321">
+        <v>2.78</v>
+      </c>
+      <c r="K321" t="s">
+        <v>809</v>
+      </c>
+      <c r="L321" s="1">
+        <v>662930.12</v>
+      </c>
+      <c r="M321" s="1">
+        <v>681316.79</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>811</v>
+      </c>
+      <c r="B322" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>99.479</v>
+      </c>
+      <c r="D322" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>495350.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>2045.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>0.41283940648027</v>
+      </c>
+      <c r="J322">
+        <v>1.2</v>
+      </c>
+      <c r="K322" t="s">
+        <v>812</v>
+      </c>
+      <c r="L322" s="1">
+        <v>497395.0</v>
+      </c>
+      <c r="M322" s="1">
+        <v>503413.0</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>814</v>
+      </c>
+      <c r="B323" s="1">
+        <v>536003.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>98.108</v>
+      </c>
+      <c r="D323" s="1">
+        <v>97.84408856</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>524447.25</v>
+      </c>
+      <c r="H323" s="1">
+        <v>1414.57</v>
+      </c>
+      <c r="I323" s="1">
+        <v>0.26972588758927</v>
+      </c>
+      <c r="J323">
+        <v>0.7</v>
+      </c>
+      <c r="K323" t="s">
+        <v>815</v>
+      </c>
+      <c r="L323" s="1">
+        <v>525861.82</v>
+      </c>
+      <c r="M323" s="1">
+        <v>529639.54</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>817</v>
+      </c>
+      <c r="B324" s="1">
+        <v>2344997.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>97.754</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.99992495</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>2368445.21</v>
+      </c>
+      <c r="H324" s="1">
+        <v>-76116.84</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-3.2137893533961</v>
+      </c>
+      <c r="J324">
+        <v>1.09</v>
+      </c>
+      <c r="K324" t="s">
+        <v>818</v>
+      </c>
+      <c r="L324" s="1">
+        <v>2292328.37</v>
+      </c>
+      <c r="M324" s="1">
+        <v>2317866.35</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>820</v>
+      </c>
+      <c r="B325" s="1">
+        <v>1637863.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>104.205</v>
+      </c>
+      <c r="D325" s="1">
+        <v>117.35435015</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>1922103.48</v>
+      </c>
+      <c r="H325" s="1">
+        <v>-215368.34</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-11.204825455079</v>
+      </c>
+      <c r="J325">
+        <v>1.63</v>
+      </c>
+      <c r="K325" t="s">
+        <v>821</v>
+      </c>
+      <c r="L325" s="1">
+        <v>1706735.14</v>
+      </c>
+      <c r="M325" s="1">
+        <v>1733490.64</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>823</v>
+      </c>
+      <c r="B326" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>98.343</v>
+      </c>
+      <c r="D326" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>199588.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>-2902.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-1.4539952301742</v>
+      </c>
+      <c r="J326">
+        <v>1.05</v>
+      </c>
+      <c r="K326" t="s">
+        <v>824</v>
+      </c>
+      <c r="L326" s="1">
+        <v>196686.0</v>
+      </c>
+      <c r="M326" s="1">
+        <v>198795.59</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>826</v>
+      </c>
+      <c r="B327" s="1">
+        <v>442000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="D327" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>441504.96</v>
+      </c>
+      <c r="H327" s="1">
+        <v>1613.3</v>
+      </c>
+      <c r="I327" s="1">
+        <v>0.36540925836937</v>
+      </c>
+      <c r="J327">
+        <v>0.07</v>
+      </c>
+      <c r="K327">
+        <v>328.47</v>
+      </c>
+      <c r="L327" s="1">
+        <v>443118.26</v>
+      </c>
+      <c r="M327" s="1">
+        <v>443446.73</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>828</v>
+      </c>
+      <c r="B328" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>98.159</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>496120.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-5325.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-1.0733290332984</v>
+      </c>
+      <c r="J328">
+        <v>1.92</v>
+      </c>
+      <c r="K328" t="s">
+        <v>829</v>
+      </c>
+      <c r="L328" s="1">
+        <v>490795.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>500411.44</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>831</v>
+      </c>
+      <c r="B329" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>99.726</v>
+      </c>
+      <c r="D329" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>-789.12</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-0.274</v>
+      </c>
+      <c r="J329">
+        <v>3.45</v>
+      </c>
+      <c r="K329" t="s">
+        <v>832</v>
+      </c>
+      <c r="L329" s="1">
+        <v>287210.88</v>
+      </c>
+      <c r="M329" s="1">
+        <v>297136.04</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>834</v>
+      </c>
+      <c r="B330" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>99.588</v>
+      </c>
+      <c r="D330" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>404800.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>-6448.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-1.5928853754941</v>
+      </c>
+      <c r="J330">
+        <v>1.1</v>
+      </c>
+      <c r="K330" t="s">
+        <v>835</v>
+      </c>
+      <c r="L330" s="1">
+        <v>398352.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>402771.73</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>837</v>
+      </c>
+      <c r="B331" s="1">
+        <v>956000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>98.499</v>
+      </c>
+      <c r="D331" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>953399.68</v>
+      </c>
+      <c r="H331" s="1">
+        <v>-11749.24</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-1.232351997433</v>
+      </c>
+      <c r="J331">
+        <v>1.28</v>
+      </c>
+      <c r="K331" t="s">
+        <v>838</v>
+      </c>
+      <c r="L331" s="1">
+        <v>941650.44</v>
+      </c>
+      <c r="M331" s="1">
+        <v>953908.19</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>840</v>
+      </c>
+      <c r="B332" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>101.14</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.651</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>402604.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>1956.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>0.48583719982911</v>
+      </c>
+      <c r="J332">
+        <v>2.18</v>
+      </c>
+      <c r="K332" t="s">
+        <v>841</v>
+      </c>
+      <c r="L332" s="1">
+        <v>404560.0</v>
+      </c>
+      <c r="M332" s="1">
+        <v>413260.0</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>843</v>
+      </c>
+      <c r="B333" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>104.915</v>
+      </c>
+      <c r="D333" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>198580.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>11250.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>5.6652230838957</v>
+      </c>
+      <c r="J333">
+        <v>0.97</v>
+      </c>
+      <c r="K333" t="s">
+        <v>844</v>
+      </c>
+      <c r="L333" s="1">
+        <v>209830.0</v>
+      </c>
+      <c r="M333" s="1">
+        <v>211773.84</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>846</v>
+      </c>
+      <c r="B334" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>97.505</v>
+      </c>
+      <c r="D334" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>194520.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>490.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>0.25190211803414</v>
+      </c>
+      <c r="J334">
+        <v>0.84</v>
+      </c>
+      <c r="K334" t="s">
+        <v>847</v>
+      </c>
+      <c r="L334" s="1">
+        <v>195010.0</v>
+      </c>
+      <c r="M334" s="1">
+        <v>196694.93</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>849</v>
+      </c>
+      <c r="B335" s="1">
+        <v>169000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>100.169</v>
+      </c>
+      <c r="D335" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>173174.3</v>
+      </c>
+      <c r="H335" s="1">
+        <v>-3888.69</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-2.2455352786181</v>
+      </c>
+      <c r="J335">
+        <v>0.71</v>
+      </c>
+      <c r="K335" t="s">
+        <v>850</v>
+      </c>
+      <c r="L335" s="1">
+        <v>169285.61</v>
+      </c>
+      <c r="M335" s="1">
+        <v>170489.45</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>852</v>
+      </c>
+      <c r="B336" s="1">
+        <v>846578.75</v>
+      </c>
+      <c r="C336" s="1">
+        <v>97.608</v>
+      </c>
+      <c r="D336" s="1">
+        <v>95.46332577</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>808172.23</v>
+      </c>
+      <c r="H336" s="1">
+        <v>18156.36</v>
+      </c>
+      <c r="I336" s="1">
+        <v>2.2465953822739</v>
+      </c>
+      <c r="J336">
+        <v>0.48</v>
+      </c>
+      <c r="K336" t="s">
+        <v>853</v>
+      </c>
+      <c r="L336" s="1">
+        <v>826328.59</v>
+      </c>
+      <c r="M336" s="1">
+        <v>830403.76</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>855</v>
+      </c>
+      <c r="B337" s="1">
+        <v>518623.13</v>
+      </c>
+      <c r="C337" s="1">
+        <v>81.224</v>
+      </c>
+      <c r="D337" s="1">
+        <v>82.79115125</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>429374.06</v>
+      </c>
+      <c r="H337" s="1">
+        <v>-8127.61</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-1.8928973026456</v>
+      </c>
+      <c r="J337">
+        <v>0.63</v>
+      </c>
+      <c r="K337" t="s">
+        <v>856</v>
+      </c>
+      <c r="L337" s="1">
+        <v>421246.45</v>
+      </c>
+      <c r="M337" s="1">
+        <v>424494.59</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>858</v>
+      </c>
+      <c r="B338" s="1">
+        <v>643688.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>92.923</v>
+      </c>
+      <c r="D338" s="1">
+        <v>92.60064348</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>596059.23</v>
+      </c>
+      <c r="H338" s="1">
+        <v>2074.97</v>
+      </c>
+      <c r="I338" s="1">
+        <v>0.34811473349721</v>
+      </c>
+      <c r="J338">
+        <v>1.55</v>
+      </c>
+      <c r="K338" t="s">
+        <v>859</v>
+      </c>
+      <c r="L338" s="1">
+        <v>598134.2</v>
+      </c>
+      <c r="M338" s="1">
+        <v>608085.79</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>861</v>
+      </c>
+      <c r="B339" s="1">
+        <v>1206870.39</v>
+      </c>
+      <c r="C339" s="1">
+        <v>103.57</v>
+      </c>
+      <c r="D339" s="1">
+        <v>106.33752975</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>1283356.16</v>
+      </c>
+      <c r="H339" s="1">
+        <v>-33400.5</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-2.602590071333</v>
+      </c>
+      <c r="J339">
+        <v>1.44</v>
+      </c>
+      <c r="K339" t="s">
+        <v>862</v>
+      </c>
+      <c r="L339" s="1">
+        <v>1249955.66</v>
+      </c>
+      <c r="M339" s="1">
+        <v>1267308.14</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>864</v>
+      </c>
+      <c r="B340" s="1">
+        <v>308000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="D340" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>307870.64</v>
+      </c>
+      <c r="H340" s="1">
+        <v>1595.44</v>
+      </c>
+      <c r="I340" s="1">
+        <v>0.51821765141359</v>
+      </c>
+      <c r="J340">
+        <v>0.49</v>
+      </c>
+      <c r="K340" t="s">
+        <v>865</v>
+      </c>
+      <c r="L340" s="1">
+        <v>309466.08</v>
+      </c>
+      <c r="M340" s="1">
+        <v>310984.98</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>867</v>
+      </c>
+      <c r="B341" s="1">
+        <v>394000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>98.127</v>
+      </c>
+      <c r="D341" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>391722.68</v>
+      </c>
+      <c r="H341" s="1">
+        <v>-5102.3</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-1.302528615397</v>
+      </c>
+      <c r="J341">
+        <v>0.99</v>
+      </c>
+      <c r="K341" t="s">
+        <v>868</v>
+      </c>
+      <c r="L341" s="1">
+        <v>386620.38</v>
+      </c>
+      <c r="M341" s="1">
+        <v>390514.5</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>870</v>
+      </c>
+      <c r="B342" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>101.063</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>5261.85</v>
+      </c>
+      <c r="I342" s="1">
+        <v>1.063</v>
+      </c>
+      <c r="J342">
+        <v>0.54</v>
+      </c>
+      <c r="K342" t="s">
+        <v>871</v>
+      </c>
+      <c r="L342" s="1">
+        <v>500261.85</v>
+      </c>
+      <c r="M342" s="1">
+        <v>502919.93</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>873</v>
+      </c>
+      <c r="B343" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>89.279</v>
+      </c>
+      <c r="D343" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>398794.5</v>
+      </c>
+      <c r="H343" s="1">
+        <v>2961.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>0.74248767222216</v>
+      </c>
+      <c r="J343">
+        <v>0.03</v>
+      </c>
+      <c r="K343">
+        <v>120.21</v>
+      </c>
+      <c r="L343" s="1">
+        <v>401755.5</v>
+      </c>
+      <c r="M343" s="1">
+        <v>401875.71</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>875</v>
+      </c>
+      <c r="B344" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>75.371</v>
+      </c>
+      <c r="D344" s="1">
+        <v>74.174</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>370870.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>5985.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>1.6137730201958</v>
+      </c>
+      <c r="J344">
+        <v>0.45</v>
+      </c>
+      <c r="K344" t="s">
+        <v>876</v>
+      </c>
+      <c r="L344" s="1">
+        <v>376855.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>379094.73</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>878</v>
+      </c>
+      <c r="B345" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>98.706</v>
+      </c>
+      <c r="D345" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>399940.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>-5116.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-1.2791918787818</v>
+      </c>
+      <c r="J345">
+        <v>0.1</v>
+      </c>
+      <c r="K345">
+        <v>406.85</v>
+      </c>
+      <c r="L345" s="1">
+        <v>394824.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>395230.85</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>880</v>
+      </c>
+      <c r="B346" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>101.237</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>4948.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>1.237</v>
+      </c>
+      <c r="J346">
+        <v>3.09</v>
+      </c>
+      <c r="K346" t="s">
+        <v>881</v>
+      </c>
+      <c r="L346" s="1">
+        <v>404948.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>417316.61</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>883</v>
+      </c>
+      <c r="B347" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>100.403</v>
+      </c>
+      <c r="D347" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>399660.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>1952.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>0.48841515287995</v>
+      </c>
+      <c r="J347">
+        <v>0.04</v>
+      </c>
+      <c r="K347">
+        <v>175.34</v>
+      </c>
+      <c r="L347" s="1">
+        <v>401612.0</v>
+      </c>
+      <c r="M347" s="1">
+        <v>401787.34</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>885</v>
+      </c>
+      <c r="B348" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>98.688</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>201320.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>-3944.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-1.9590701370952</v>
+      </c>
+      <c r="J348">
+        <v>3.23</v>
+      </c>
+      <c r="K348" t="s">
+        <v>886</v>
+      </c>
+      <c r="L348" s="1">
+        <v>197376.0</v>
+      </c>
+      <c r="M348" s="1">
+        <v>203830.11</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>888</v>
+      </c>
+      <c r="B349" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100.227</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>681.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>0.227</v>
+      </c>
+      <c r="J349">
+        <v>0.68</v>
+      </c>
+      <c r="K349" t="s">
+        <v>889</v>
+      </c>
+      <c r="L349" s="1">
+        <v>300681.0</v>
+      </c>
+      <c r="M349" s="1">
+        <v>302730.66</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>891</v>
+      </c>
+      <c r="B350" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>98.205</v>
+      </c>
+      <c r="D350" s="1">
+        <v>99.81825532</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>469145.8</v>
+      </c>
+      <c r="H350" s="1">
+        <v>-7582.3</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-1.6161926633469</v>
+      </c>
+      <c r="J350">
+        <v>0.88</v>
+      </c>
+      <c r="K350" t="s">
+        <v>892</v>
+      </c>
+      <c r="L350" s="1">
+        <v>461563.5</v>
+      </c>
+      <c r="M350" s="1">
+        <v>465692.1</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>894</v>
+      </c>
+      <c r="B351" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>99.349</v>
+      </c>
+      <c r="D351" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>-2604.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-0.651</v>
+      </c>
+      <c r="J351">
+        <v>2.17</v>
+      </c>
+      <c r="K351" t="s">
+        <v>895</v>
+      </c>
+      <c r="L351" s="1">
+        <v>397396.0</v>
+      </c>
+      <c r="M351" s="1">
+        <v>406081.37</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>897</v>
+      </c>
+      <c r="B352" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>98.917</v>
+      </c>
+      <c r="D352" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>297978.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>-1227.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-0.41177536596662</v>
+      </c>
+      <c r="J352">
+        <v>0.94</v>
+      </c>
+      <c r="K352" t="s">
+        <v>898</v>
+      </c>
+      <c r="L352" s="1">
+        <v>296751.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>299581.48</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>900</v>
+      </c>
+      <c r="B353" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>98.553</v>
+      </c>
+      <c r="D353" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>-5252.61</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-1.447</v>
+      </c>
+      <c r="J353">
+        <v>1.24</v>
+      </c>
+      <c r="K353" t="s">
+        <v>901</v>
+      </c>
+      <c r="L353" s="1">
+        <v>357747.39</v>
+      </c>
+      <c r="M353" s="1">
+        <v>362231.46</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>903</v>
+      </c>
+      <c r="B354" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>99.863</v>
+      </c>
+      <c r="D354" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>498500.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>815.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>0.16349047141424</v>
+      </c>
+      <c r="J354">
+        <v>0.18</v>
+      </c>
+      <c r="K354">
+        <v>890.41</v>
+      </c>
+      <c r="L354" s="1">
+        <v>499315.0</v>
+      </c>
+      <c r="M354" s="1">
+        <v>500205.41</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>905</v>
+      </c>
+      <c r="B355" s="1">
+        <v>276000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>98.794</v>
+      </c>
+      <c r="D355" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>273874.8</v>
+      </c>
+      <c r="H355" s="1">
+        <v>-1203.36</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-0.43938325103295</v>
+      </c>
+      <c r="J355">
+        <v>2.7</v>
+      </c>
+      <c r="K355" t="s">
+        <v>906</v>
+      </c>
+      <c r="L355" s="1">
+        <v>272671.44</v>
+      </c>
+      <c r="M355" s="1">
+        <v>280123.44</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>908</v>
+      </c>
+      <c r="B356" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>99.748</v>
+      </c>
+      <c r="D356" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>170143.29</v>
+      </c>
+      <c r="H356" s="1">
+        <v>425.79</v>
+      </c>
+      <c r="I356" s="1">
+        <v>0.25025377139469</v>
+      </c>
+      <c r="J356">
+        <v>1.62</v>
+      </c>
+      <c r="K356" t="s">
+        <v>909</v>
+      </c>
+      <c r="L356" s="1">
+        <v>170569.08</v>
+      </c>
+      <c r="M356" s="1">
+        <v>173344.9</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>911</v>
+      </c>
+      <c r="B357" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>100.351</v>
+      </c>
+      <c r="D357" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>199794.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>908.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>0.45446810214521</v>
+      </c>
+      <c r="J357">
+        <v>0.67</v>
+      </c>
+      <c r="K357" t="s">
+        <v>912</v>
+      </c>
+      <c r="L357" s="1">
+        <v>200702.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>202039.67</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>914</v>
+      </c>
+      <c r="B358" s="1">
+        <v>1364696.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>68.83</v>
+      </c>
+      <c r="D358" s="1">
+        <v>70.33399013</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>959845.15</v>
+      </c>
+      <c r="H358" s="1">
+        <v>-20524.9</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-2.1383553378376</v>
+      </c>
+      <c r="J358">
+        <v>1.36</v>
+      </c>
+      <c r="K358" t="s">
+        <v>915</v>
+      </c>
+      <c r="L358" s="1">
+        <v>939320.25</v>
+      </c>
+      <c r="M358" s="1">
+        <v>957939.94</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>917</v>
+      </c>
+      <c r="B359" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>99.199</v>
+      </c>
+      <c r="D359" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>-1393.74</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-0.801</v>
+      </c>
+      <c r="J359">
+        <v>2.02</v>
+      </c>
+      <c r="K359" t="s">
+        <v>918</v>
+      </c>
+      <c r="L359" s="1">
+        <v>172606.26</v>
+      </c>
+      <c r="M359" s="1">
+        <v>176115.72</v>
+      </c>
+      <c r="N359" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>920</v>
+      </c>
+      <c r="B360" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>99.119</v>
+      </c>
+      <c r="D360" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>601380.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>-6666.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-1.1084505637035</v>
+      </c>
+      <c r="J360">
+        <v>2.99</v>
+      </c>
+      <c r="K360" t="s">
+        <v>921</v>
+      </c>
+      <c r="L360" s="1">
+        <v>594714.0</v>
+      </c>
+      <c r="M360" s="1">
+        <v>612652.36</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>923</v>
+      </c>
+      <c r="B361" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>99.123</v>
+      </c>
+      <c r="D361" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>499355.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>-3740.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-0.7489661663546</v>
+      </c>
+      <c r="J361">
+        <v>2.28</v>
+      </c>
+      <c r="K361" t="s">
+        <v>924</v>
+      </c>
+      <c r="L361" s="1">
+        <v>495615.0</v>
+      </c>
+      <c r="M361" s="1">
+        <v>507027.67</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>926</v>
+      </c>
+      <c r="B362" s="1">
+        <v>257000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>100.525</v>
+      </c>
+      <c r="D362" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>257000.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>1349.25</v>
+      </c>
+      <c r="I362" s="1">
+        <v>0.525</v>
+      </c>
+      <c r="J362">
+        <v>0.72</v>
+      </c>
+      <c r="K362" t="s">
+        <v>927</v>
+      </c>
+      <c r="L362" s="1">
+        <v>258349.25</v>
+      </c>
+      <c r="M362" s="1">
+        <v>260206.07</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>929</v>
+      </c>
+      <c r="B363" s="1">
+        <v>10169000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>87.826</v>
+      </c>
+      <c r="D363" s="1">
+        <v>87.43399725</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>8891163.18</v>
+      </c>
+      <c r="H363" s="1">
+        <v>39862.76</v>
+      </c>
+      <c r="I363" s="1">
+        <v>0.44834133839393</v>
+      </c>
+      <c r="J363">
+        <v>0.1</v>
+      </c>
+      <c r="K363" t="s">
+        <v>930</v>
+      </c>
+      <c r="L363" s="1">
+        <v>8931025.94</v>
+      </c>
+      <c r="M363" s="1">
+        <v>8941557.12</v>
+      </c>
+      <c r="N363" s="1">
+        <v>2.45</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>932</v>
+      </c>
+      <c r="B364" s="1">
+        <v>1997000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>75.58</v>
+      </c>
+      <c r="D364" s="1">
+        <v>74.52464797</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>1488257.22</v>
+      </c>
+      <c r="H364" s="1">
+        <v>21075.38</v>
+      </c>
+      <c r="I364" s="1">
+        <v>1.4161113896696</v>
+      </c>
+      <c r="J364">
+        <v>0.76</v>
+      </c>
+      <c r="K364" t="s">
+        <v>933</v>
+      </c>
+      <c r="L364" s="1">
+        <v>1509332.6</v>
+      </c>
+      <c r="M364" s="1">
+        <v>1524586.4</v>
+      </c>
+      <c r="N364" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>935</v>
+      </c>
+      <c r="B365" s="1">
+        <v>7423000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>66.283</v>
+      </c>
+      <c r="D365" s="1">
+        <v>65.65815479</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>4873804.83</v>
+      </c>
+      <c r="H365" s="1">
+        <v>46382.26</v>
+      </c>
+      <c r="I365" s="1">
+        <v>0.95166428730385</v>
+      </c>
+      <c r="J365">
+        <v>0.9</v>
+      </c>
+      <c r="K365" t="s">
+        <v>936</v>
+      </c>
+      <c r="L365" s="1">
+        <v>4920187.09</v>
+      </c>
+      <c r="M365" s="1">
+        <v>4986892.41</v>
+      </c>
+      <c r="N365" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>938</v>
+      </c>
+      <c r="B366" s="1">
+        <v>966000.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>85.467</v>
+      </c>
+      <c r="D366" s="1">
+        <v>84.84893478</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>819640.71</v>
+      </c>
+      <c r="H366" s="1">
+        <v>5970.51</v>
+      </c>
+      <c r="I366" s="1">
+        <v>0.72843014349543</v>
+      </c>
+      <c r="J366">
         <v>1.87</v>
       </c>
-      <c r="L167" t="s">
-[...8 lines deleted...]
-      <c r="O167" s="1">
+      <c r="K366" t="s">
+        <v>939</v>
+      </c>
+      <c r="L366" s="1">
+        <v>825611.22</v>
+      </c>
+      <c r="M366" s="1">
+        <v>843647.63</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>941</v>
+      </c>
+      <c r="B367" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>98.219</v>
+      </c>
+      <c r="D367" s="1">
+        <v>101.41113245</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>306261.62</v>
+      </c>
+      <c r="H367" s="1">
+        <v>-9640.24</v>
+      </c>
+      <c r="I367" s="1">
+        <v>-3.1477140361238</v>
+      </c>
+      <c r="J367">
+        <v>2.58</v>
+      </c>
+      <c r="K367" t="s">
+        <v>942</v>
+      </c>
+      <c r="L367" s="1">
+        <v>296621.38</v>
+      </c>
+      <c r="M367" s="1">
+        <v>304398.91</v>
+      </c>
+      <c r="N367" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>944</v>
+      </c>
+      <c r="B368" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>99.91</v>
+      </c>
+      <c r="D368" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>524137.96</v>
+      </c>
+      <c r="H368" s="1">
+        <v>1388.64</v>
+      </c>
+      <c r="I368" s="1">
+        <v>0.26493788009554</v>
+      </c>
+      <c r="J368">
+        <v>0.93</v>
+      </c>
+      <c r="K368" t="s">
+        <v>945</v>
+      </c>
+      <c r="L368" s="1">
+        <v>525526.6</v>
+      </c>
+      <c r="M368" s="1">
+        <v>530419.12</v>
+      </c>
+      <c r="N368" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>947</v>
+      </c>
+      <c r="B369" s="1">
+        <v>165000.0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>100.554</v>
+      </c>
+      <c r="D369" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>164462.1</v>
+      </c>
+      <c r="H369" s="1">
+        <v>1452.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>0.88287818287618</v>
+      </c>
+      <c r="J369">
+        <v>0.18</v>
+      </c>
+      <c r="K369">
+        <v>304.79</v>
+      </c>
+      <c r="L369" s="1">
+        <v>165914.1</v>
+      </c>
+      <c r="M369" s="1">
+        <v>166218.89</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>947</v>
+      </c>
+      <c r="B370" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>100.453</v>
+      </c>
+      <c r="D370" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>389640.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>12172.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>3.1239092495637</v>
+      </c>
+      <c r="J370">
+        <v>0.69</v>
+      </c>
+      <c r="K370" t="s">
+        <v>949</v>
+      </c>
+      <c r="L370" s="1">
+        <v>401812.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>404573.64</v>
+      </c>
+      <c r="N370" s="1">
         <v>0.11</v>
       </c>
-      <c r="P167">
-[...10 lines deleted...]
-      <c r="C168" s="1">
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>951</v>
+      </c>
+      <c r="B371" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>100.8</v>
+      </c>
+      <c r="D371" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>2952.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="J371">
+        <v>0.75</v>
+      </c>
+      <c r="K371" t="s">
+        <v>952</v>
+      </c>
+      <c r="L371" s="1">
+        <v>371952.0</v>
+      </c>
+      <c r="M371" s="1">
+        <v>374709.27</v>
+      </c>
+      <c r="N371" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>954</v>
+      </c>
+      <c r="B372" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>100.217</v>
+      </c>
+      <c r="D372" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>800.73</v>
+      </c>
+      <c r="I372" s="1">
+        <v>0.217</v>
+      </c>
+      <c r="J372">
+        <v>0.61</v>
+      </c>
+      <c r="K372" t="s">
+        <v>955</v>
+      </c>
+      <c r="L372" s="1">
+        <v>369800.73</v>
+      </c>
+      <c r="M372" s="1">
+        <v>372045.46</v>
+      </c>
+      <c r="N372" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>957</v>
+      </c>
+      <c r="B373" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C373" s="1">
+        <v>88.816</v>
+      </c>
+      <c r="D373" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E373" t="s">
+        <v>8</v>
+      </c>
+      <c r="F373">
+        <v>1.0</v>
+      </c>
+      <c r="G373" s="1">
+        <v>511500.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>21396.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>4.182991202346</v>
+      </c>
+      <c r="J373">
+        <v>0.19</v>
+      </c>
+      <c r="K373" t="s">
+        <v>958</v>
+      </c>
+      <c r="L373" s="1">
+        <v>532896.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>534030.25</v>
+      </c>
+      <c r="N373" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O373">
+        <v>1</v>
+      </c>
+      <c r="Z373" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>960</v>
+      </c>
+      <c r="B374" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="C374" s="1">
+        <v>101.494</v>
+      </c>
+      <c r="D374" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E374" t="s">
+        <v>8</v>
+      </c>
+      <c r="F374">
+        <v>1.0</v>
+      </c>
+      <c r="G374" s="1">
+        <v>350224.29</v>
+      </c>
+      <c r="H374" s="1">
+        <v>6019.65</v>
+      </c>
+      <c r="I374" s="1">
+        <v>1.718798544784</v>
+      </c>
+      <c r="J374">
+        <v>2.19</v>
+      </c>
+      <c r="K374" t="s">
+        <v>961</v>
+      </c>
+      <c r="L374" s="1">
+        <v>356243.94</v>
+      </c>
+      <c r="M374" s="1">
+        <v>363925.07</v>
+      </c>
+      <c r="N374" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O374">
+        <v>1</v>
+      </c>
+      <c r="Z374" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>963</v>
+      </c>
+      <c r="B375" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D168" s="1">
-[...32 lines deleted...]
-      <c r="O168" s="1">
+      <c r="C375" s="1">
+        <v>100.846</v>
+      </c>
+      <c r="D375" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E375" t="s">
+        <v>8</v>
+      </c>
+      <c r="F375">
+        <v>1.0</v>
+      </c>
+      <c r="G375" s="1">
+        <v>411756.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>-8372.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-2.033242988566</v>
+      </c>
+      <c r="J375">
+        <v>1.2</v>
+      </c>
+      <c r="K375" t="s">
+        <v>964</v>
+      </c>
+      <c r="L375" s="1">
+        <v>403384.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>408190.85</v>
+      </c>
+      <c r="N375" s="1">
         <v>0.11</v>
       </c>
-      <c r="P168">
-[...34 lines deleted...]
-      <c r="K169">
+      <c r="O375">
+        <v>1</v>
+      </c>
+      <c r="Z375" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>966</v>
+      </c>
+      <c r="B376" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C376" s="1">
+        <v>97.931</v>
+      </c>
+      <c r="D376" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E376" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376">
+        <v>1.0</v>
+      </c>
+      <c r="G376" s="1">
+        <v>705327.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>-19810.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-2.8086263534502</v>
+      </c>
+      <c r="J376">
+        <v>1.04</v>
+      </c>
+      <c r="K376" t="s">
+        <v>967</v>
+      </c>
+      <c r="L376" s="1">
+        <v>685517.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>692831.04</v>
+      </c>
+      <c r="N376" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O376">
+        <v>1</v>
+      </c>
+      <c r="Z376" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>969</v>
+      </c>
+      <c r="B377" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C377" s="1">
+        <v>101.934</v>
+      </c>
+      <c r="D377" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E377" t="s">
+        <v>8</v>
+      </c>
+      <c r="F377">
+        <v>1.0</v>
+      </c>
+      <c r="G377" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>4126.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>2.0656647074726</v>
+      </c>
+      <c r="J377">
+        <v>0.51</v>
+      </c>
+      <c r="K377" t="s">
+        <v>970</v>
+      </c>
+      <c r="L377" s="1">
+        <v>203868.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>204895.4</v>
+      </c>
+      <c r="N377" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O377">
+        <v>1</v>
+      </c>
+      <c r="Z377" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>972</v>
+      </c>
+      <c r="B378" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C378" s="1">
+        <v>98.235</v>
+      </c>
+      <c r="D378" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E378" t="s">
+        <v>8</v>
+      </c>
+      <c r="F378">
+        <v>1.0</v>
+      </c>
+      <c r="G378" s="1">
+        <v>497945.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>-6770.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>-1.3595879062949</v>
+      </c>
+      <c r="J378">
+        <v>2.76</v>
+      </c>
+      <c r="K378" t="s">
+        <v>973</v>
+      </c>
+      <c r="L378" s="1">
+        <v>491175.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>504983.22</v>
+      </c>
+      <c r="N378" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O378">
+        <v>1</v>
+      </c>
+      <c r="Z378" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>975</v>
+      </c>
+      <c r="B379" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C379" s="1">
+        <v>102.536</v>
+      </c>
+      <c r="D379" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E379" t="s">
+        <v>8</v>
+      </c>
+      <c r="F379">
+        <v>1.0</v>
+      </c>
+      <c r="G379" s="1">
+        <v>206300.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>-1228.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-0.59524963645177</v>
+      </c>
+      <c r="J379">
+        <v>0.95</v>
+      </c>
+      <c r="K379" t="s">
+        <v>976</v>
+      </c>
+      <c r="L379" s="1">
+        <v>205072.0</v>
+      </c>
+      <c r="M379" s="1">
+        <v>206972.0</v>
+      </c>
+      <c r="N379" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O379">
+        <v>1</v>
+      </c>
+      <c r="Z379" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>975</v>
+      </c>
+      <c r="B380" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C380" s="1">
+        <v>98.124</v>
+      </c>
+      <c r="D380" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E380" t="s">
+        <v>8</v>
+      </c>
+      <c r="F380">
+        <v>1.0</v>
+      </c>
+      <c r="G380" s="1">
+        <v>199816.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>-3568.0</v>
+      </c>
+      <c r="I380" s="1">
+        <v>-1.7856427913681</v>
+      </c>
+      <c r="J380">
+        <v>1.52</v>
+      </c>
+      <c r="K380" t="s">
+        <v>978</v>
+      </c>
+      <c r="L380" s="1">
+        <v>196248.0</v>
+      </c>
+      <c r="M380" s="1">
+        <v>199283.42</v>
+      </c>
+      <c r="N380" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O380">
+        <v>1</v>
+      </c>
+      <c r="Z380" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="A381" t="s">
+        <v>980</v>
+      </c>
+      <c r="B381" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C381" s="1">
+        <v>104.204</v>
+      </c>
+      <c r="D381" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E381" t="s">
+        <v>8</v>
+      </c>
+      <c r="F381">
+        <v>1.0</v>
+      </c>
+      <c r="G381" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>-9584.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-2.2476547842402</v>
+      </c>
+      <c r="J381">
+        <v>2.89</v>
+      </c>
+      <c r="K381" t="s">
+        <v>981</v>
+      </c>
+      <c r="L381" s="1">
+        <v>416816.0</v>
+      </c>
+      <c r="M381" s="1">
+        <v>428366.68</v>
+      </c>
+      <c r="N381" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O381">
+        <v>1</v>
+      </c>
+      <c r="Z381" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="A382" t="s">
+        <v>983</v>
+      </c>
+      <c r="B382" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="C382" s="1">
+        <v>98.626</v>
+      </c>
+      <c r="D382" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E382" t="s">
+        <v>8</v>
+      </c>
+      <c r="F382">
+        <v>1.0</v>
+      </c>
+      <c r="G382" s="1">
+        <v>682330.66</v>
+      </c>
+      <c r="H382" s="1">
+        <v>-8715.08</v>
+      </c>
+      <c r="I382" s="1">
+        <v>-1.2772517066725</v>
+      </c>
+      <c r="J382">
+        <v>1.23</v>
+      </c>
+      <c r="K382" t="s">
+        <v>984</v>
+      </c>
+      <c r="L382" s="1">
+        <v>673615.58</v>
+      </c>
+      <c r="M382" s="1">
+        <v>682026.77</v>
+      </c>
+      <c r="N382" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O382">
+        <v>1</v>
+      </c>
+      <c r="Z382" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="383" spans="1:26">
+      <c r="A383" t="s">
+        <v>986</v>
+      </c>
+      <c r="B383" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="C383" s="1">
+        <v>100.266</v>
+      </c>
+      <c r="D383" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E383" t="s">
+        <v>8</v>
+      </c>
+      <c r="F383">
+        <v>1.0</v>
+      </c>
+      <c r="G383" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>1021.44</v>
+      </c>
+      <c r="I383" s="1">
+        <v>0.266</v>
+      </c>
+      <c r="J383">
+        <v>1.67</v>
+      </c>
+      <c r="K383" t="s">
+        <v>987</v>
+      </c>
+      <c r="L383" s="1">
+        <v>385021.44</v>
+      </c>
+      <c r="M383" s="1">
+        <v>391423.51</v>
+      </c>
+      <c r="N383" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O383">
+        <v>1</v>
+      </c>
+      <c r="Z383" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="384" spans="1:26">
+      <c r="A384" t="s">
+        <v>989</v>
+      </c>
+      <c r="B384" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="C384" s="1">
+        <v>101.626</v>
+      </c>
+      <c r="D384" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E384" t="s">
+        <v>8</v>
+      </c>
+      <c r="F384">
+        <v>1.0</v>
+      </c>
+      <c r="G384" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>2243.88</v>
+      </c>
+      <c r="I384" s="1">
+        <v>1.626</v>
+      </c>
+      <c r="J384">
+        <v>0.76</v>
+      </c>
+      <c r="K384" t="s">
+        <v>990</v>
+      </c>
+      <c r="L384" s="1">
+        <v>140243.88</v>
+      </c>
+      <c r="M384" s="1">
+        <v>141293.36</v>
+      </c>
+      <c r="N384" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O384">
+        <v>1</v>
+      </c>
+      <c r="Z384" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="385" spans="1:26">
+      <c r="A385" t="s">
+        <v>992</v>
+      </c>
+      <c r="B385" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C385" s="1">
+        <v>102.355</v>
+      </c>
+      <c r="D385" s="1">
+        <v>99.65790667</v>
+      </c>
+      <c r="E385" t="s">
+        <v>8</v>
+      </c>
+      <c r="F385">
+        <v>1.0</v>
+      </c>
+      <c r="G385" s="1">
+        <v>298973.72</v>
+      </c>
+      <c r="H385" s="1">
+        <v>8091.28</v>
+      </c>
+      <c r="I385" s="1">
+        <v>2.7063515816708</v>
+      </c>
+      <c r="J385">
+        <v>0.16</v>
+      </c>
+      <c r="K385">
+        <v>474.66</v>
+      </c>
+      <c r="L385" s="1">
+        <v>307065.0</v>
+      </c>
+      <c r="M385" s="1">
+        <v>307539.66</v>
+      </c>
+      <c r="N385" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O385">
+        <v>1</v>
+      </c>
+      <c r="Z385" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="A386" t="s">
+        <v>994</v>
+      </c>
+      <c r="B386" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C386" s="1">
+        <v>102.021</v>
+      </c>
+      <c r="D386" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="E386" t="s">
+        <v>8</v>
+      </c>
+      <c r="F386">
+        <v>1.0</v>
+      </c>
+      <c r="G386" s="1">
+        <v>310416.75</v>
+      </c>
+      <c r="H386" s="1">
+        <v>-4353.75</v>
+      </c>
+      <c r="I386" s="1">
+        <v>-1.402549959047</v>
+      </c>
+      <c r="J386">
+        <v>1.11</v>
+      </c>
+      <c r="K386" t="s">
+        <v>995</v>
+      </c>
+      <c r="L386" s="1">
+        <v>306063.0</v>
+      </c>
+      <c r="M386" s="1">
+        <v>309381.49</v>
+      </c>
+      <c r="N386" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O386">
+        <v>1</v>
+      </c>
+      <c r="Z386" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="A387" t="s">
+        <v>997</v>
+      </c>
+      <c r="B387" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C387" s="1">
+        <v>99.393</v>
+      </c>
+      <c r="D387" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="E387" t="s">
+        <v>8</v>
+      </c>
+      <c r="F387">
+        <v>1.0</v>
+      </c>
+      <c r="G387" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>1255.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>0.25317221762724</v>
+      </c>
+      <c r="J387">
+        <v>3.03</v>
+      </c>
+      <c r="K387" t="s">
+        <v>998</v>
+      </c>
+      <c r="L387" s="1">
+        <v>496965.0</v>
+      </c>
+      <c r="M387" s="1">
+        <v>512093.42</v>
+      </c>
+      <c r="N387" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O387">
+        <v>1</v>
+      </c>
+      <c r="Z387" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="A388" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B388" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C388" s="1">
+        <v>100.565</v>
+      </c>
+      <c r="D388" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E388" t="s">
+        <v>8</v>
+      </c>
+      <c r="F388">
+        <v>1.0</v>
+      </c>
+      <c r="G388" s="1">
+        <v>602478.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>912.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>0.1513748219852</v>
+      </c>
+      <c r="J388">
+        <v>0.41</v>
+      </c>
+      <c r="K388" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L388" s="1">
+        <v>603390.0</v>
+      </c>
+      <c r="M388" s="1">
+        <v>605824.27</v>
+      </c>
+      <c r="N388" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O388">
+        <v>1</v>
+      </c>
+      <c r="Z388" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="A389" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B389" s="1">
+        <v>392000.0</v>
+      </c>
+      <c r="C389" s="1">
+        <v>100.711</v>
+      </c>
+      <c r="D389" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="E389" t="s">
+        <v>8</v>
+      </c>
+      <c r="F389">
+        <v>1.0</v>
+      </c>
+      <c r="G389" s="1">
+        <v>403093.6</v>
+      </c>
+      <c r="H389" s="1">
+        <v>-8306.48</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-2.0606826801517</v>
+      </c>
+      <c r="J389">
+        <v>3.68</v>
+      </c>
+      <c r="K389" t="s">
+        <v>1004</v>
+      </c>
+      <c r="L389" s="1">
+        <v>394787.12</v>
+      </c>
+      <c r="M389" s="1">
+        <v>409205.2</v>
+      </c>
+      <c r="N389" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O389">
+        <v>1</v>
+      </c>
+      <c r="Z389" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="A390" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B390" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C390" s="1">
+        <v>98.243</v>
+      </c>
+      <c r="D390" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E390" t="s">
+        <v>8</v>
+      </c>
+      <c r="F390">
+        <v>1.0</v>
+      </c>
+      <c r="G390" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>-8785.0</v>
+      </c>
+      <c r="I390" s="1">
+        <v>-1.757</v>
+      </c>
+      <c r="J390">
+        <v>1.34</v>
+      </c>
+      <c r="K390" t="s">
+        <v>1007</v>
+      </c>
+      <c r="L390" s="1">
+        <v>491215.0</v>
+      </c>
+      <c r="M390" s="1">
+        <v>497896.32</v>
+      </c>
+      <c r="N390" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O390">
+        <v>1</v>
+      </c>
+      <c r="Z390" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="A391" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B391" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C391" s="1">
+        <v>100.885</v>
+      </c>
+      <c r="D391" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E391" t="s">
+        <v>8</v>
+      </c>
+      <c r="F391">
+        <v>1.0</v>
+      </c>
+      <c r="G391" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>1770.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>0.885</v>
+      </c>
+      <c r="J391">
+        <v>0.75</v>
+      </c>
+      <c r="K391" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L391" s="1">
+        <v>201770.0</v>
+      </c>
+      <c r="M391" s="1">
+        <v>203266.22</v>
+      </c>
+      <c r="N391" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O391">
+        <v>1</v>
+      </c>
+      <c r="Z391" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="392" spans="1:26">
+      <c r="A392" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B392" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C392" s="1">
+        <v>96.45</v>
+      </c>
+      <c r="D392" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E392" t="s">
+        <v>8</v>
+      </c>
+      <c r="F392">
+        <v>1.0</v>
+      </c>
+      <c r="G392" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>-3200.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>-0.82262210796915</v>
+      </c>
+      <c r="J392">
         <v>0.44</v>
       </c>
-      <c r="L169" t="s">
-[...8 lines deleted...]
-      <c r="O169" s="1">
+      <c r="K392" t="s">
+        <v>1013</v>
+      </c>
+      <c r="L392" s="1">
+        <v>385800.0</v>
+      </c>
+      <c r="M392" s="1">
+        <v>387553.42</v>
+      </c>
+      <c r="N392" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O392">
+        <v>1</v>
+      </c>
+      <c r="Z392" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26">
+      <c r="A393" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B393" s="1">
+        <v>265000.0</v>
+      </c>
+      <c r="C393" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="D393" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E393" t="s">
+        <v>8</v>
+      </c>
+      <c r="F393">
+        <v>1.0</v>
+      </c>
+      <c r="G393" s="1">
+        <v>264191.75</v>
+      </c>
+      <c r="H393" s="1">
+        <v>-421.35</v>
+      </c>
+      <c r="I393" s="1">
+        <v>-0.15948643362255</v>
+      </c>
+      <c r="J393">
+        <v>0.08</v>
+      </c>
+      <c r="K393">
+        <v>217.81</v>
+      </c>
+      <c r="L393" s="1">
+        <v>263770.4</v>
+      </c>
+      <c r="M393" s="1">
+        <v>263988.21</v>
+      </c>
+      <c r="N393" s="1">
         <v>0.07</v>
       </c>
-      <c r="P169">
-[...146 lines deleted...]
-      <c r="O172" s="1">
+      <c r="O393">
+        <v>1</v>
+      </c>
+      <c r="Z393" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26">
+      <c r="A394" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B394" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C394" s="1">
+        <v>83.341</v>
+      </c>
+      <c r="D394" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="E394" t="s">
+        <v>8</v>
+      </c>
+      <c r="F394">
+        <v>1.0</v>
+      </c>
+      <c r="G394" s="1">
+        <v>327216.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>6148.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>1.8788812283018</v>
+      </c>
+      <c r="J394">
+        <v>0.61</v>
+      </c>
+      <c r="K394" t="s">
+        <v>1018</v>
+      </c>
+      <c r="L394" s="1">
+        <v>333364.0</v>
+      </c>
+      <c r="M394" s="1">
+        <v>335788.66</v>
+      </c>
+      <c r="N394" s="1">
         <v>0.09</v>
       </c>
-      <c r="P172">
-[...46 lines deleted...]
-      <c r="O173" s="1">
+      <c r="O394">
+        <v>1</v>
+      </c>
+      <c r="Z394" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26">
+      <c r="A395" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B395" s="1">
+        <v>377000.0</v>
+      </c>
+      <c r="C395" s="1">
+        <v>101.499</v>
+      </c>
+      <c r="D395" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E395" t="s">
+        <v>8</v>
+      </c>
+      <c r="F395">
+        <v>1.0</v>
+      </c>
+      <c r="G395" s="1">
+        <v>374802.09</v>
+      </c>
+      <c r="H395" s="1">
+        <v>7849.14</v>
+      </c>
+      <c r="I395" s="1">
+        <v>2.0942092398684</v>
+      </c>
+      <c r="J395">
+        <v>0.83</v>
+      </c>
+      <c r="K395" t="s">
+        <v>1021</v>
+      </c>
+      <c r="L395" s="1">
+        <v>382651.23</v>
+      </c>
+      <c r="M395" s="1">
+        <v>385788.59</v>
+      </c>
+      <c r="N395" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O395">
+        <v>1</v>
+      </c>
+      <c r="Z395" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26">
+      <c r="A396" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B396" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C396" s="1">
+        <v>100.343</v>
+      </c>
+      <c r="D396" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E396" t="s">
+        <v>8</v>
+      </c>
+      <c r="F396">
+        <v>1.0</v>
+      </c>
+      <c r="G396" s="1">
+        <v>403440.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>-2068.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>-0.51259171128297</v>
+      </c>
+      <c r="J396">
+        <v>0.09</v>
+      </c>
+      <c r="K396">
+        <v>357.04</v>
+      </c>
+      <c r="L396" s="1">
+        <v>401372.0</v>
+      </c>
+      <c r="M396" s="1">
+        <v>401729.04</v>
+      </c>
+      <c r="N396" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O396">
+        <v>1</v>
+      </c>
+      <c r="Z396" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26">
+      <c r="A397" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B397" s="1">
+        <v>1832.0</v>
+      </c>
+      <c r="C397" s="1">
         <v>0.16</v>
       </c>
-      <c r="P173">
-[...534 lines deleted...]
-      <c r="K184">
+      <c r="D397" s="1">
+        <v>0.201456059</v>
+      </c>
+      <c r="E397" t="s">
+        <v>8</v>
+      </c>
+      <c r="F397">
+        <v>1.0</v>
+      </c>
+      <c r="G397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>-189868.75</v>
+      </c>
+      <c r="I397" s="1">
+        <v>0</v>
+      </c>
+      <c r="J397">
+        <v>0.0</v>
+      </c>
+      <c r="K397">
+        <v>0.0</v>
+      </c>
+      <c r="L397" s="1">
+        <v>-189868.75</v>
+      </c>
+      <c r="M397" s="1">
+        <v>-189868.75</v>
+      </c>
+      <c r="N397" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="O397">
+        <v>1</v>
+      </c>
+      <c r="Z397" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="398" spans="1:26">
+      <c r="A398" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B398" s="1">
+        <v>1832.0</v>
+      </c>
+      <c r="C398" s="1">
+        <v>0.0275</v>
+      </c>
+      <c r="D398" s="1">
+        <v>0.1083870087</v>
+      </c>
+      <c r="E398" t="s">
+        <v>8</v>
+      </c>
+      <c r="F398">
+        <v>1.0</v>
+      </c>
+      <c r="G398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>-370462.5</v>
+      </c>
+      <c r="I398" s="1">
+        <v>0</v>
+      </c>
+      <c r="J398">
+        <v>0.0</v>
+      </c>
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398" s="1">
+        <v>-370462.5</v>
+      </c>
+      <c r="M398" s="1">
+        <v>-370462.5</v>
+      </c>
+      <c r="N398" s="1">
+        <v>-0.1</v>
+      </c>
+      <c r="O398">
+        <v>1</v>
+      </c>
+      <c r="Z398" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="399" spans="1:26">
+      <c r="A399" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B399" s="1">
+        <v>1459.0</v>
+      </c>
+      <c r="C399" s="1">
+        <v>10.3</v>
+      </c>
+      <c r="D399" s="1">
+        <v>60.3524331734</v>
+      </c>
+      <c r="E399" t="s">
+        <v>8</v>
+      </c>
+      <c r="F399">
+        <v>1.0</v>
+      </c>
+      <c r="G399" s="1">
+        <v>880542.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>-730265.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>-82.933579545326</v>
+      </c>
+      <c r="J399">
+        <v>0.0</v>
+      </c>
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399" s="1">
+        <v>150277.0</v>
+      </c>
+      <c r="M399" s="1">
+        <v>150277.0</v>
+      </c>
+      <c r="N399" s="1">
         <v>0.04</v>
       </c>
-      <c r="L184">
-[...346 lines deleted...]
-      <c r="K191">
+      <c r="O399">
+        <v>1</v>
+      </c>
+      <c r="Z399" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="400" spans="1:26">
+      <c r="A400" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B400" s="1">
+        <v>-1832.0</v>
+      </c>
+      <c r="C400" s="1">
+        <v>0.105</v>
+      </c>
+      <c r="D400" s="1">
+        <v>0.1421779476</v>
+      </c>
+      <c r="E400" t="s">
+        <v>8</v>
+      </c>
+      <c r="F400">
+        <v>1.0</v>
+      </c>
+      <c r="G400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>170275.0</v>
+      </c>
+      <c r="I400" s="1">
+        <v>0</v>
+      </c>
+      <c r="J400">
+        <v>0.0</v>
+      </c>
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400" s="1">
+        <v>170275.0</v>
+      </c>
+      <c r="M400" s="1">
+        <v>170275.0</v>
+      </c>
+      <c r="N400" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O400">
+        <v>1</v>
+      </c>
+      <c r="Z400" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="401" spans="1:26">
+      <c r="A401" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B401" s="1">
+        <v>-1832.0</v>
+      </c>
+      <c r="C401" s="1">
+        <v>0.0425</v>
+      </c>
+      <c r="D401" s="1">
+        <v>0.0661612991</v>
+      </c>
+      <c r="E401" t="s">
+        <v>8</v>
+      </c>
+      <c r="F401">
+        <v>1.0</v>
+      </c>
+      <c r="G401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>108368.75</v>
+      </c>
+      <c r="I401" s="1">
+        <v>0</v>
+      </c>
+      <c r="J401">
+        <v>0.0</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401" s="1">
+        <v>108368.75</v>
+      </c>
+      <c r="M401" s="1">
+        <v>108368.75</v>
+      </c>
+      <c r="N401" s="1">
         <v>0.03</v>
       </c>
-      <c r="L191">
-[...10512 lines deleted...]
-        <v>1</v>
+      <c r="O401">
+        <v>1</v>
+      </c>
+      <c r="Z401" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="402" spans="1:26">
+      <c r="A402" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B402" s="1">
+        <v>-1459.0</v>
+      </c>
+      <c r="C402" s="1">
+        <v>8.7</v>
+      </c>
+      <c r="D402" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="E402" t="s">
+        <v>8</v>
+      </c>
+      <c r="F402">
+        <v>1.0</v>
+      </c>
+      <c r="G402" s="1">
+        <v>-738254.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>611321.0</v>
+      </c>
+      <c r="I402" s="1">
+        <v>-82.806324110672</v>
+      </c>
+      <c r="J402">
+        <v>0.0</v>
+      </c>
+      <c r="K402">
+        <v>0.0</v>
+      </c>
+      <c r="L402" s="1">
+        <v>-126933.0</v>
+      </c>
+      <c r="M402" s="1">
+        <v>-126933.0</v>
+      </c>
+      <c r="N402" s="1">
+        <v>-0.03</v>
+      </c>
+      <c r="O402">
+        <v>1</v>
+      </c>
+      <c r="Z402" t="s">
+        <v>1034</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">