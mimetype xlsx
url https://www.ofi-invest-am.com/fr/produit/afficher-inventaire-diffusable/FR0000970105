--- v5 (2026-09-21)
+++ v6 (2026-11-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1036">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1016">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -118,296 +118,266 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
-    <t>ACCIONA SA</t>
+    <t>ACCIONA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
-    <t>AMADEUS IT GROUP SA</t>
+    <t>AMADEUS IT GROUP</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
-    <t>ASML HOLDING NV</t>
+    <t>ASML HOLDING</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
-    <t>ASR NEDERLAND NV</t>
+    <t>ASR NEDERLAND</t>
+  </si>
+  <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
-    <t>BMW AG</t>
+    <t>BMW</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
@@ -433,279 +403,237 @@
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
-    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+    <t>EDP ENERGIAS DE PORTUGAL</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>FI0009007884</t>
   </si>
   <si>
     <t>ELISA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>FI0009000459</t>
   </si>
   <si>
     <t>HUHTAMAKI</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
-    <t>IBERDROLA SA</t>
+    <t>IBERDROLA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
-    <t>ING GROEP NV</t>
-[...5 lines deleted...]
-    <t>INTERPUMP GROUP</t>
+    <t>ING GROEP</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CORP CLASS B</t>
+    <t>KONE CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
-    <t>KONINKLIJKE PHILIPS NV</t>
+    <t>KONINKLIJKE PHILIPS</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
@@ -730,2442 +658,2454 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
-    <t>NN GROUP NV</t>
+    <t>NN GROUP</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
-    <t>QIAGEN NV</t>
+    <t>QIAGEN</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
-    <t>RANDSTAD NV</t>
-[...5 lines deleted...]
-    <t>REPLY</t>
+    <t>RANDSTAD</t>
   </si>
   <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>NL0000360618</t>
   </si>
   <si>
-    <t>SBM OFFSHORE NV</t>
+    <t>SBM OFFSHORE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
-    <t>SIGNIFY NV</t>
+    <t>SIGNIFY</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>FR0000050809</t>
   </si>
   <si>
     <t>SOPRA STERIA GROUP SA</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
-    <t>STMICROELECTRONICS NV</t>
+    <t>STMICROELECTRONICS</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
-    <t>UNIVERSAL MUSIC GROUP NV</t>
+    <t>UNIVERSAL MUSIC GROUP</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
-    <t>ES0183746314</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
-    <t>WOLTERS KLUWER NV</t>
+    <t>WOLTERS KLUWER</t>
   </si>
   <si>
     <t>XSS180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>VG180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 SEP 26</t>
   </si>
   <si>
     <t>IK1100926</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) SEP 26</t>
   </si>
   <si>
     <t>RX100926</t>
   </si>
   <si>
     <t>EURO-BUND SEP 26</t>
   </si>
   <si>
     <t>OAT100926</t>
   </si>
   <si>
     <t>EURO-OAT SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>8 480.71</t>
+    <t>11 130.93</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
+    <t>1 787.67</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>12 297.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>8 440.07</t>
+    <t>10 828.77</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>5 350.22</t>
+    <t>6 383.53</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>1 342.47</t>
+    <t>3 500.00</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>2 635.62</t>
+    <t>4 916.44</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>8 509.32</t>
+    <t>10 395.62</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 610.96</t>
+    <t>3 090.41</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 321.30</t>
+    <t>1 686.08</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 038.58</t>
+    <t>1 904.05</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>13 352.05</t>
+    <t>1 516.44</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>26 567.01</t>
+    <t>1 037.15</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>2 638.36</t>
-[...26 lines deleted...]
-    <t>3 145.21</t>
+    <t>5 111.82</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>15 457.53</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>7 547.66</t>
-[...7 lines deleted...]
-  <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>4 675.30</t>
+    <t>6 385.77</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>1 137.50</t>
+    <t>3 222.92</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>2 564.38</t>
+    <t>3 304.11</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>7 212.33</t>
+    <t>9 616.44</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>5 602.32</t>
+    <t>7 250.05</t>
+  </si>
+  <si>
+    <t>PTBCPOOM0034</t>
+  </si>
+  <si>
+    <t>BANCO COMERCIAL PORTUGUES SA 22/06/2038</t>
+  </si>
+  <si>
+    <t>2 079.45</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
+    <t>1 582.19</t>
+  </si>
+  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>4 331.51</t>
+    <t>7 475.34</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 520.71</t>
-[...8 lines deleted...]
-    <t>1 125.85</t>
+    <t>1 735.23</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>4 335.33</t>
+    <t>6 714.47</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>9 138.29</t>
+    <t>11 630.55</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>8 802.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
+    <t>1 852.95</t>
+  </si>
+  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>9 098.63</t>
+    <t>12 427.40</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
+    <t>1 969.52</t>
+  </si>
+  <si>
+    <t>BE0000331406</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 3.75 22/06/2045</t>
+  </si>
+  <si>
+    <t>11 230.25</t>
+  </si>
+  <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
+    <t>8 462.55</t>
+  </si>
+  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>4 983.66</t>
-[...8 lines deleted...]
-    <t>26 470.58</t>
+    <t>11 912.06</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>8 395.98</t>
+    <t>10 075.18</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>2 612.12</t>
+  </si>
+  <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>5 778.08</t>
+    <t>6 949.32</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>8 025.18</t>
+    <t>10 355.07</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>5 726.03</t>
+    <t>6 897.26</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 945.89</t>
+    <t>3 469.86</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>6 750.68</t>
+    <t>8 723.29</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>8 244.43</t>
+    <t>9 946.26</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>9 801.37</t>
+    <t>11 465.75</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 273.97</t>
+    <t>2 707.19</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>10 394.52</t>
+    <t>12 120.55</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>10 158.90</t>
+    <t>12 378.08</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>5 073.26</t>
+    <t>7 667.54</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
+    <t>1 436.63</t>
+  </si>
+  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>3 329.10</t>
-[...8 lines deleted...]
-    <t>9 135.62</t>
+    <t>5 134.03</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>11 243.84</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
+    <t>4 263.70</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>5 153.42</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>3 193.15</t>
+  </si>
+  <si>
+    <t>FR001400PGC0</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 15/04/2036</t>
+  </si>
+  <si>
+    <t>13 664.38</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>4 427.84</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>11 276.71</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>4 339.73</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>2 377.40</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>2 654.68</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>3 236.30</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>6 645.89</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>23 473.97</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>1 352.74</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>2 497.28</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>4 708.67</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>9 016.24</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>10 901.35</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>19 972.94</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>3 575.34</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>7 575.34</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>4 451.71</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>4 653.17</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>11 871.68</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>13 567.81</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>1 053.88</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>6 657.53</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>4 257.53</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 964.04</t>
+  </si>
+  <si>
+    <t>EU000A2SCAH1</t>
+  </si>
+  <si>
+    <t>EUROPEAN FINANCIAL STABILITY FACIL 3 15/12/2028</t>
+  </si>
+  <si>
+    <t>34 960.27</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>58 358.44</t>
+  </si>
+  <si>
+    <t>EU000A4EJF17</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.625 12/12/2040</t>
+  </si>
+  <si>
+    <t>59 583.08</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>2 060.96</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>3 322.00</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>3 704.11</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>6 171.90</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>3 274.51</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>1 042.75</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>3 885.21</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>10 856.71</t>
+  </si>
+  <si>
+    <t>XS2606264005</t>
+  </si>
+  <si>
+    <t>FORTUM OYJ 4 26/05/2028</t>
+  </si>
+  <si>
+    <t>3 200.00</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>17 189.23</t>
+  </si>
+  <si>
+    <t>FR001400H7V7</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3 25/05/2033</t>
+  </si>
+  <si>
+    <t>2 980.27</t>
+  </si>
+  <si>
+    <t>FR001400L834</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2033</t>
+  </si>
+  <si>
+    <t>146 467.81</t>
+  </si>
+  <si>
+    <t>FR0014018YR0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
+  </si>
+  <si>
+    <t>215 660.84</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>17 321.73</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>14 251.39</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>20 346.90</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>20 460.33</t>
+  </si>
+  <si>
+    <t>DE000BU3F007</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/05/2041</t>
+  </si>
+  <si>
+    <t>85 427.31</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>3 314.83</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>4 068.49</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 094.79</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>10 169.18</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>6 306.51</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 226.03</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>3 344.18</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>22 602.74</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>3 691.78</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>9 798.97</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>8 515.07</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>5 164.38</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>33 632.88</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>16 115.07</t>
+  </si>
+  <si>
+    <t>XS3289742408</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 3.45 03/02/2034</t>
+  </si>
+  <si>
+    <t>6 994.52</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>2 913.87</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>25 621.63</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>3 748.07</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>1 186.37</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>2 911.07</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>1 202.90</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>19 161.01</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>79 065.36</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>23 320.96</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>7 891.67</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>12 864.14</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>133 096.39</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>6 384.25</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>11 173.61</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>7 287.67</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>2 654.79</t>
+  </si>
+  <si>
+    <t>DE000A351MT2</t>
+  </si>
+  <si>
+    <t>KFW 3.125 10/10/2028</t>
+  </si>
+  <si>
+    <t>112 617.29</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>13 504.11</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>2 828.77</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>6 410.96</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>1 558.22</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>3 018.08</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>2 310.14</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>13 851.71</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>10 060.27</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>4 523.29</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>9 446.71</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>7 064.54</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>18 534.25</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>5 248.31</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>2 296.85</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>6 024.60</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>2 480.91</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>2 243.84</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>14 424.72</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>1 549.11</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>1 315.07</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>21 300.05</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>8 313.00</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>33 045.16</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>34 746.99</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>2 972.60</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>2 440.08</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>11 619.86</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>6 244.38</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>16 088.30</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>10 487.67</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>3 269.18</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>2 609.59</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>2 037.26</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>4 862.55</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>3 897.33</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>23 647.29</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>2 942.88</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>5 472.82</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>5 099.18</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>1 021.75</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>2 702.05</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>2 071.23</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>14 268.23</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>2 147.95</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>3 667.81</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>6 084.25</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>4 171.23</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>6 194.10</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>8 600.42</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>3 566.40</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>2 293.15</t>
+  </si>
+  <si>
+    <t>SK4120013400</t>
+  </si>
+  <si>
+    <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
+  </si>
+  <si>
+    <t>22 145.79</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>4 257.92</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>20 712.33</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>13 801.37</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>1 053.12</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>19 497.03</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>21 712.66</t>
+  </si>
+  <si>
+    <t>ES0000012L60</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.9 30/07/2039</t>
+  </si>
+  <si>
+    <t>1 478.79</t>
+  </si>
+  <si>
+    <t>ES0000012M93</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
+  </si>
+  <si>
+    <t>9 266.85</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>8 523.89</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>4 734.25</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>1 262.71</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>4 758.51</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>4 048.54</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>1 689.04</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>9 303.90</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>13 189.04</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>10 226.71</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
     <t>1 952.05</t>
   </si>
   <si>
-    <t>FR001400Q7X2</t>
-[...1372 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>13 808.22</t>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>3 982.64</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...17 lines deleted...]
-    <t>11 550.68</t>
+    <t>3 071.23</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>5 926.58</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>8 411.19</t>
+    <t>11 463.64</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>6 402.07</t>
+    <t>8 309.97</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>1 049.48</t>
+    <t>1 754.36</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
+    <t>2 000.34</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>3 318.49</t>
+    <t>4 890.41</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>15 128.42</t>
+    <t>17 517.12</t>
+  </si>
+  <si>
+    <t>ES0280907066</t>
+  </si>
+  <si>
+    <t>UNICAJA BANCO SA 26/06/2033</t>
+  </si>
+  <si>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>2 434.27</t>
+    <t>5 564.05</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>2 191.78</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>2 350.68</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>14 418.08</t>
+    <t>1 530.41</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 681.32</t>
+    <t>8 514.60</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 496.22</t>
+    <t>2 406.08</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 753.42</t>
+    <t>2 986.30</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 442.98</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 424.66</t>
+    <t>2 794.52</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 137.36</t>
+    <t>4 880.34</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
+    <t>2 221.59</t>
+  </si>
+  <si>
     <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2607PQ14</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5800.000000</t>
+    <t>SX5E2609PR21</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
-    <t>SX5E2607PQ21</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5750.000000</t>
+    <t>SX5E2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3526,244 +3466,244 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>76123.6032</v>
+        <v>9623.6032</v>
       </c>
       <c r="C2">
-        <v>213.46</v>
+        <v>213.93</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>16249704.12</v>
+        <v>2058841.67</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>16249704.12</v>
+        <v>2058841.67</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>2477713.4244</v>
+        <v>2472116.6052</v>
       </c>
       <c r="C3">
-        <v>125.32</v>
+        <v>125.46</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>310526453.3</v>
+        <v>310174112.17</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>310526453.3</v>
+        <v>310174112.17</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>310430.5</v>
+        <v>307325.44</v>
       </c>
       <c r="C4">
-        <v>113.62</v>
+        <v>113.81</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>35271361.52</v>
+        <v>34979083.5</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>35271361.52</v>
+        <v>34979083.5</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>8922.5183</v>
+        <v>9094.3057</v>
       </c>
       <c r="C5">
-        <v>114.65</v>
+        <v>114.73</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>1022996.23</v>
+        <v>1043462.72</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>1022996.23</v>
+        <v>1043462.72</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>118.88</v>
+        <v>119.12</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>118.88</v>
+        <v>119.12</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>118.88</v>
+        <v>119.12</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
-        <v>13754.0</v>
+        <v>24242.523</v>
       </c>
       <c r="C7">
-        <v>104.28</v>
+        <v>104.4</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>1434353.59</v>
+        <v>2530940.88</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>1434353.59</v>
+        <v>2530940.88</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z402"/>
+  <dimension ref="A1:Z384"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N402" sqref="N402"/>
+      <selection activeCell="N384" sqref="N384"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>20</v>
       </c>
       <c r="B1" t="s">
         <v>21</v>
       </c>
       <c r="C1" t="s">
         <v>22</v>
       </c>
       <c r="D1" t="s">
         <v>23</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>24</v>
       </c>
       <c r="G1" t="s">
         <v>25</v>
@@ -3779,20093 +3719,19193 @@
       </c>
       <c r="K1" t="s">
         <v>29</v>
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
-        <v>3003.0</v>
+        <v>8393.0</v>
       </c>
       <c r="C2" s="1">
-        <v>39.96</v>
+        <v>39.95</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>28.3024305969</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>105765.66</v>
+        <v>237542.3</v>
       </c>
       <c r="H2" s="1">
-        <v>14234.22</v>
+        <v>97758.05</v>
       </c>
       <c r="I2" s="1">
-        <v>13.458262350937</v>
+        <v>41.153954474635</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>119999.88</v>
+        <v>335300.35</v>
       </c>
       <c r="M2" s="1">
-        <v>119999.88</v>
+        <v>335300.35</v>
       </c>
       <c r="N2" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="1">
-        <v>8772.0</v>
+        <v>2180.0</v>
       </c>
       <c r="C3" s="1">
-        <v>37.78</v>
+        <v>209.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.3024304606</v>
+        <v>245.6999174312</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>248268.92</v>
+        <v>535625.82</v>
       </c>
       <c r="H3" s="1">
-        <v>83137.24</v>
+        <v>-80005.82</v>
       </c>
       <c r="I3" s="1">
-        <v>33.486769105049</v>
+        <v>-14.936886350998</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>331406.16</v>
+        <v>455620.0</v>
       </c>
       <c r="M3" s="1">
-        <v>331406.16</v>
+        <v>455620.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="1">
-        <v>2279.0</v>
+        <v>3552.0</v>
       </c>
       <c r="C4" s="1">
-        <v>281.2</v>
+        <v>163.0</v>
       </c>
       <c r="D4" s="1">
-        <v>245.6999166301</v>
+        <v>200.8764977477</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>559950.11</v>
+        <v>713513.32</v>
       </c>
       <c r="H4" s="1">
-        <v>80904.69</v>
+        <v>-134537.32</v>
       </c>
       <c r="I4" s="1">
-        <v>14.44855328272</v>
+        <v>-18.855614356295</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>640854.8</v>
+        <v>578976.0</v>
       </c>
       <c r="M4" s="1">
-        <v>640854.8</v>
+        <v>578976.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="1">
-        <v>3713.0</v>
+        <v>1324.0</v>
       </c>
       <c r="C5" s="1">
-        <v>174.9</v>
+        <v>69.75</v>
       </c>
       <c r="D5" s="1">
-        <v>200.876498788</v>
+        <v>78.696978852</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>745854.44</v>
+        <v>104194.8</v>
       </c>
       <c r="H5" s="1">
-        <v>-96450.74</v>
+        <v>-11845.8</v>
       </c>
       <c r="I5" s="1">
-        <v>-12.931576836896</v>
+        <v>-11.368897488166</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>649403.7</v>
+        <v>92349.0</v>
       </c>
       <c r="M5" s="1">
-        <v>649403.7</v>
+        <v>92349.0</v>
       </c>
       <c r="N5" s="1">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="1">
-        <v>353.0</v>
+        <v>43045.0</v>
       </c>
       <c r="C6" s="1">
-        <v>875.8</v>
+        <v>26.9</v>
       </c>
       <c r="D6" s="1">
-        <v>1227.4488668555</v>
+        <v>27.0867517714</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>433289.45</v>
+        <v>1165949.23</v>
       </c>
       <c r="H6" s="1">
-        <v>-124132.05</v>
+        <v>-8038.73</v>
       </c>
       <c r="I6" s="1">
-        <v>-28.648758930087</v>
+        <v>-0.68945797922951</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>309157.4</v>
+        <v>1157910.5</v>
       </c>
       <c r="M6" s="1">
-        <v>309157.4</v>
+        <v>1157910.5</v>
       </c>
       <c r="N6" s="1">
-        <v>0.08</v>
+        <v>0.33</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="1">
-        <v>45683.0</v>
+        <v>2420.0</v>
       </c>
       <c r="C7" s="1">
-        <v>26.7</v>
+        <v>74.2</v>
       </c>
       <c r="D7" s="1">
-        <v>27.0867517457</v>
+        <v>62.9</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>1237404.08</v>
+        <v>152218.0</v>
       </c>
       <c r="H7" s="1">
-        <v>-17667.98</v>
+        <v>27346.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-1.427826227953</v>
+        <v>17.965023847377</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1219736.1</v>
+        <v>179564.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1219736.1</v>
+        <v>179564.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.33</v>
+        <v>0.05</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="1">
-        <v>823.0</v>
+        <v>58509.0</v>
       </c>
       <c r="C8" s="1">
-        <v>110.2</v>
+        <v>10.78</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>9.3128720368</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>97443.2</v>
+        <v>544886.83</v>
       </c>
       <c r="H8" s="1">
-        <v>-6748.6</v>
+        <v>85840.19</v>
       </c>
       <c r="I8" s="1">
-        <v>-6.9256756756757</v>
+        <v>15.753764868936</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>90694.6</v>
+        <v>630727.02</v>
       </c>
       <c r="M8" s="1">
-        <v>90694.6</v>
+        <v>630727.02</v>
       </c>
       <c r="N8" s="1">
-        <v>0.02</v>
+        <v>0.18</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="1">
-        <v>2420.0</v>
+        <v>7969.0</v>
       </c>
       <c r="C9" s="1">
-        <v>67.45</v>
+        <v>214.95</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9</v>
+        <v>162.5000414105</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>152218.0</v>
+        <v>1294962.83</v>
       </c>
       <c r="H9" s="1">
-        <v>11011.0</v>
+        <v>417973.72</v>
       </c>
       <c r="I9" s="1">
-        <v>7.2337042925278</v>
+        <v>32.276889368323</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>163229.0</v>
+        <v>1712936.55</v>
       </c>
       <c r="M9" s="1">
-        <v>163229.0</v>
+        <v>1712936.55</v>
       </c>
       <c r="N9" s="1">
-        <v>0.04</v>
+        <v>0.49</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="1">
-        <v>41784.0</v>
+        <v>5138.0</v>
       </c>
       <c r="C10" s="1">
-        <v>10.665</v>
+        <v>436.6</v>
       </c>
       <c r="D10" s="1">
-        <v>8.8575904652</v>
+        <v>235.4840541067</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>370105.56</v>
+        <v>1209917.07</v>
       </c>
       <c r="H10" s="1">
-        <v>75520.8</v>
+        <v>1033333.73</v>
       </c>
       <c r="I10" s="1">
-        <v>20.405205477054</v>
+        <v>85.405335259879</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>445626.36</v>
+        <v>2243250.8</v>
       </c>
       <c r="M10" s="1">
-        <v>445626.36</v>
+        <v>2243250.8</v>
       </c>
       <c r="N10" s="1">
-        <v>0.12</v>
+        <v>0.64</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="1">
-        <v>8458.0</v>
+        <v>13940.0</v>
       </c>
       <c r="C11" s="1">
-        <v>189.42</v>
+        <v>16.555</v>
       </c>
       <c r="D11" s="1">
-        <v>162.5000425633</v>
+        <v>23.8502467719</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>1374425.36</v>
+        <v>332472.44</v>
       </c>
       <c r="H11" s="1">
-        <v>227689.0</v>
+        <v>-101695.74</v>
       </c>
       <c r="I11" s="1">
-        <v>16.566123314255</v>
+        <v>-30.587720293447</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>1602114.36</v>
+        <v>230776.7</v>
       </c>
       <c r="M11" s="1">
-        <v>1602114.36</v>
+        <v>230776.7</v>
       </c>
       <c r="N11" s="1">
-        <v>0.44</v>
+        <v>0.07</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="1">
-        <v>5453.0</v>
+        <v>21375.0</v>
       </c>
       <c r="C12" s="1">
-        <v>400.4</v>
+        <v>57.56</v>
       </c>
       <c r="D12" s="1">
-        <v>235.4840546488</v>
+        <v>57.9638353216</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>1284094.55</v>
+        <v>1238976.98</v>
       </c>
       <c r="H12" s="1">
-        <v>899286.65</v>
+        <v>-8631.98</v>
       </c>
       <c r="I12" s="1">
-        <v>70.032744084149</v>
+        <v>-0.69670220991515</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>2183381.2</v>
+        <v>1230345.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2183381.2</v>
+        <v>1230345.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.6</v>
+        <v>0.35</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="1">
-        <v>13940.0</v>
+        <v>7644.0</v>
       </c>
       <c r="C13" s="1">
-        <v>16.235</v>
+        <v>12.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.8502467719</v>
+        <v>13.175</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>332472.44</v>
+        <v>100709.7</v>
       </c>
       <c r="H13" s="1">
-        <v>-106156.54</v>
+        <v>-8981.7</v>
       </c>
       <c r="I13" s="1">
-        <v>-31.929425488621</v>
+        <v>-8.9184060721063</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>226315.9</v>
+        <v>91728.0</v>
       </c>
       <c r="M13" s="1">
-        <v>226315.9</v>
+        <v>91728.0</v>
       </c>
       <c r="N13" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="1">
-        <v>1721.0</v>
+        <v>2267.0</v>
       </c>
       <c r="C14" s="1">
-        <v>57.6</v>
+        <v>96.8</v>
       </c>
       <c r="D14" s="1">
-        <v>63.55</v>
+        <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>109369.55</v>
+        <v>202783.15</v>
       </c>
       <c r="H14" s="1">
-        <v>-10239.95</v>
+        <v>16662.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-9.3627065302911</v>
+        <v>8.2168809390721</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>99129.6</v>
+        <v>219445.6</v>
       </c>
       <c r="M14" s="1">
-        <v>99129.6</v>
+        <v>219445.6</v>
       </c>
       <c r="N14" s="1">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="1">
-        <v>15629.0</v>
+        <v>17312.0</v>
       </c>
       <c r="C15" s="1">
-        <v>51.58</v>
+        <v>73.94</v>
       </c>
       <c r="D15" s="1">
-        <v>60.6626105317</v>
+        <v>55.3367144177</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>948095.94</v>
+        <v>957989.2</v>
       </c>
       <c r="H15" s="1">
-        <v>-141952.12</v>
+        <v>322060.08</v>
       </c>
       <c r="I15" s="1">
-        <v>-14.972337082258</v>
+        <v>33.618341417628</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>806143.82</v>
+        <v>1280049.28</v>
       </c>
       <c r="M15" s="1">
-        <v>806143.82</v>
+        <v>1280049.28</v>
       </c>
       <c r="N15" s="1">
-        <v>0.22</v>
+        <v>0.36</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="1">
-        <v>7644.0</v>
+        <v>11452.0</v>
       </c>
       <c r="C16" s="1">
-        <v>10.22</v>
+        <v>42.06</v>
       </c>
       <c r="D16" s="1">
-        <v>13.175</v>
+        <v>30.760690709</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>100709.7</v>
+        <v>352271.43</v>
       </c>
       <c r="H16" s="1">
-        <v>-22588.02</v>
+        <v>129399.69</v>
       </c>
       <c r="I16" s="1">
-        <v>-22.428842504744</v>
+        <v>36.732950497859</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>78121.68</v>
+        <v>481671.12</v>
       </c>
       <c r="M16" s="1">
-        <v>78121.68</v>
+        <v>481671.12</v>
       </c>
       <c r="N16" s="1">
-        <v>0.02</v>
+        <v>0.14</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="1">
-        <v>18374.0</v>
+        <v>444.0</v>
       </c>
       <c r="C17" s="1">
-        <v>69.98</v>
+        <v>820.2</v>
       </c>
       <c r="D17" s="1">
-        <v>55.336714379</v>
+        <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>1016756.79</v>
+        <v>428193.6</v>
       </c>
       <c r="H17" s="1">
-        <v>269055.73</v>
+        <v>-64024.8</v>
       </c>
       <c r="I17" s="1">
-        <v>26.462152271439</v>
+        <v>-14.952301949399</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>1285812.52</v>
+        <v>364168.8</v>
       </c>
       <c r="M17" s="1">
-        <v>1285812.52</v>
+        <v>364168.8</v>
       </c>
       <c r="N17" s="1">
-        <v>0.35</v>
+        <v>0.1</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="1">
-        <v>9002.0</v>
+        <v>5990.0</v>
       </c>
       <c r="C18" s="1">
-        <v>34.1</v>
+        <v>1465.8</v>
       </c>
       <c r="D18" s="1">
-        <v>29.8050255499</v>
+        <v>549.488375626</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>268304.84</v>
+        <v>3291435.37</v>
       </c>
       <c r="H18" s="1">
-        <v>38663.36</v>
+        <v>5488706.63</v>
       </c>
       <c r="I18" s="1">
-        <v>14.41023576019</v>
+        <v>166.75723546107</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>306968.2</v>
+        <v>8780142.0</v>
       </c>
       <c r="M18" s="1">
-        <v>306968.2</v>
+        <v>8780142.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.08</v>
+        <v>2.5</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="1">
-        <v>6342.0</v>
+        <v>2162.0</v>
       </c>
       <c r="C19" s="1">
-        <v>1657.8</v>
+        <v>70.48</v>
       </c>
       <c r="D19" s="1">
-        <v>549.4883743299</v>
+        <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>3484855.27</v>
+        <v>132833.28</v>
       </c>
       <c r="H19" s="1">
-        <v>7028912.33</v>
+        <v>19544.48</v>
       </c>
       <c r="I19" s="1">
-        <v>201.69883066622</v>
+        <v>14.713541666667</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>10513767.6</v>
+        <v>152377.76</v>
       </c>
       <c r="M19" s="1">
-        <v>10513767.6</v>
+        <v>152377.76</v>
       </c>
       <c r="N19" s="1">
-        <v>2.88</v>
+        <v>0.04</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="1">
-        <v>2162.0</v>
+        <v>2237.0</v>
       </c>
       <c r="C20" s="1">
-        <v>66.2</v>
+        <v>191.7</v>
       </c>
       <c r="D20" s="1">
-        <v>61.44</v>
+        <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>132833.28</v>
+        <v>402212.6</v>
       </c>
       <c r="H20" s="1">
-        <v>10291.12</v>
+        <v>26620.3</v>
       </c>
       <c r="I20" s="1">
-        <v>7.7473958333333</v>
+        <v>6.6184649610679</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>143124.4</v>
+        <v>428832.9</v>
       </c>
       <c r="M20" s="1">
-        <v>143124.4</v>
+        <v>428832.9</v>
       </c>
       <c r="N20" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="1">
-        <v>51326.0</v>
+        <v>48364.0</v>
       </c>
       <c r="C21" s="1">
-        <v>42.5</v>
+        <v>44.67</v>
       </c>
       <c r="D21" s="1">
-        <v>27.7271396563</v>
+        <v>27.7271398147</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>1423123.17</v>
+        <v>1340995.39</v>
       </c>
       <c r="H21" s="1">
-        <v>758231.83</v>
+        <v>819424.49</v>
       </c>
       <c r="I21" s="1">
-        <v>53.279424155535</v>
+        <v>61.105690303678</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>2181355.0</v>
+        <v>2160419.88</v>
       </c>
       <c r="M21" s="1">
-        <v>2181355.0</v>
+        <v>2160419.88</v>
       </c>
       <c r="N21" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="1">
         <v>11745.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.88</v>
+        <v>11.59</v>
       </c>
       <c r="D22" s="1">
         <v>8.3950004257</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>98599.28</v>
       </c>
       <c r="H22" s="1">
-        <v>17441.32</v>
+        <v>37525.27</v>
       </c>
       <c r="I22" s="1">
-        <v>17.689094687101</v>
+        <v>38.058361075253</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>116040.6</v>
+        <v>136124.55</v>
       </c>
       <c r="M22" s="1">
-        <v>116040.6</v>
+        <v>136124.55</v>
       </c>
       <c r="N22" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="1">
-        <v>1822.0</v>
+        <v>12225.0</v>
       </c>
       <c r="C23" s="1">
-        <v>65.5</v>
+        <v>11.81</v>
       </c>
       <c r="D23" s="1">
-        <v>54.85</v>
+        <v>12.5344</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>99936.7</v>
+        <v>153233.04</v>
       </c>
       <c r="H23" s="1">
-        <v>19404.3</v>
+        <v>-8855.79</v>
       </c>
       <c r="I23" s="1">
-        <v>19.416590701914</v>
+        <v>-5.7792953791167</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>119341.0</v>
+        <v>144377.25</v>
       </c>
       <c r="M23" s="1">
-        <v>119341.0</v>
+        <v>144377.25</v>
       </c>
       <c r="N23" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="1">
         <v>11719.0</v>
       </c>
       <c r="C24" s="1">
-        <v>22.04</v>
+        <v>24.09</v>
       </c>
       <c r="D24" s="1">
         <v>18.195846062</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>213237.12</v>
       </c>
       <c r="H24" s="1">
-        <v>45049.64</v>
+        <v>69073.59</v>
       </c>
       <c r="I24" s="1">
-        <v>21.126546822617</v>
+        <v>32.392854489875</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>258286.76</v>
+        <v>282310.71</v>
       </c>
       <c r="M24" s="1">
-        <v>258286.76</v>
+        <v>282310.71</v>
       </c>
       <c r="N24" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="1">
-        <v>91625.0</v>
+        <v>90682.0</v>
       </c>
       <c r="C25" s="1">
-        <v>21.34</v>
+        <v>24.29</v>
       </c>
       <c r="D25" s="1">
-        <v>9.1132440928</v>
+        <v>9.5682400035</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>835000.99</v>
+        <v>867667.14</v>
       </c>
       <c r="H25" s="1">
-        <v>1120276.51</v>
+        <v>1334998.64</v>
       </c>
       <c r="I25" s="1">
-        <v>134.16469242749</v>
+        <v>153.86068901952</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1955277.5</v>
+        <v>2202665.78</v>
       </c>
       <c r="M25" s="1">
-        <v>1955277.5</v>
+        <v>2202665.78</v>
       </c>
       <c r="N25" s="1">
-        <v>0.54</v>
+        <v>0.63</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="1">
         <v>78886.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.131</v>
+        <v>3.4</v>
       </c>
       <c r="D26" s="1">
         <v>3.2004050148</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>252467.15</v>
       </c>
       <c r="H26" s="1">
-        <v>-5475.08</v>
+        <v>15745.25</v>
       </c>
       <c r="I26" s="1">
-        <v>-2.1686306515521</v>
+        <v>6.2365539437507</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>246992.07</v>
+        <v>268212.4</v>
       </c>
       <c r="M26" s="1">
-        <v>246992.07</v>
+        <v>268212.4</v>
       </c>
       <c r="N26" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="1">
-        <v>204069.0</v>
+        <v>192289.0</v>
       </c>
       <c r="C27" s="1">
-        <v>11.802</v>
+        <v>12.76</v>
       </c>
       <c r="D27" s="1">
-        <v>7.7891812083</v>
+        <v>7.7891812324</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>1589530.42</v>
+        <v>1497773.87</v>
       </c>
       <c r="H27" s="1">
-        <v>818891.92</v>
+        <v>955833.77</v>
       </c>
       <c r="I27" s="1">
-        <v>51.517851416773</v>
+        <v>63.816961234609</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>2408422.34</v>
+        <v>2453607.64</v>
       </c>
       <c r="M27" s="1">
-        <v>2408422.34</v>
+        <v>2453607.64</v>
       </c>
       <c r="N27" s="1">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="1">
         <v>13713.0</v>
       </c>
       <c r="C28" s="1">
-        <v>18.58</v>
+        <v>18.85</v>
       </c>
       <c r="D28" s="1">
         <v>16.484384161</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>226050.36</v>
       </c>
       <c r="H28" s="1">
-        <v>28737.18</v>
+        <v>32439.69</v>
       </c>
       <c r="I28" s="1">
-        <v>12.712733569635</v>
+        <v>14.350647351325</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>254787.54</v>
+        <v>258490.05</v>
       </c>
       <c r="M28" s="1">
-        <v>254787.54</v>
+        <v>258490.05</v>
       </c>
       <c r="N28" s="1">
         <v>0.07</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="1">
         <v>9219.0</v>
       </c>
       <c r="C29" s="1">
-        <v>15.075</v>
+        <v>16.26</v>
       </c>
       <c r="D29" s="1">
         <v>14.1750005424</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>130679.33</v>
       </c>
       <c r="H29" s="1">
-        <v>8297.1</v>
+        <v>19221.61</v>
       </c>
       <c r="I29" s="1">
-        <v>6.3492061062756</v>
+        <v>14.708990320045</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>138976.43</v>
+        <v>149900.94</v>
       </c>
       <c r="M29" s="1">
-        <v>138976.43</v>
+        <v>149900.94</v>
       </c>
       <c r="N29" s="1">
         <v>0.04</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="1">
-        <v>2004.0</v>
+        <v>1095.0</v>
       </c>
       <c r="C30" s="1">
-        <v>171.2</v>
+        <v>215.5</v>
       </c>
       <c r="D30" s="1">
-        <v>127.8352295409</v>
+        <v>188.9158630137</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>256181.8</v>
+        <v>206862.87</v>
       </c>
       <c r="H30" s="1">
-        <v>86903.0</v>
+        <v>29109.63</v>
       </c>
       <c r="I30" s="1">
-        <v>33.922394174762</v>
+        <v>14.071945342342</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>343084.8</v>
+        <v>235972.5</v>
       </c>
       <c r="M30" s="1">
-        <v>343084.8</v>
+        <v>235972.5</v>
       </c>
       <c r="N30" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="1">
-        <v>1144.0</v>
+        <v>14661.0</v>
       </c>
       <c r="C31" s="1">
-        <v>309.8</v>
+        <v>59.1</v>
       </c>
       <c r="D31" s="1">
-        <v>188.9158653846</v>
+        <v>78.0253666189</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>216119.75</v>
+        <v>1143929.9</v>
       </c>
       <c r="H31" s="1">
-        <v>138291.45</v>
+        <v>-277464.8</v>
       </c>
       <c r="I31" s="1">
-        <v>63.988344424792</v>
+        <v>-24.255402363379</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>354411.2</v>
+        <v>866465.1</v>
       </c>
       <c r="M31" s="1">
-        <v>354411.2</v>
+        <v>866465.1</v>
       </c>
       <c r="N31" s="1">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="1">
-        <v>3150.0</v>
+        <v>17151.0</v>
       </c>
       <c r="C32" s="1">
-        <v>30.5</v>
+        <v>112.12</v>
       </c>
       <c r="D32" s="1">
-        <v>34.2</v>
+        <v>77.1924412571</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>107730.0</v>
+        <v>1323927.56</v>
       </c>
       <c r="H32" s="1">
-        <v>-11655.0</v>
+        <v>599042.56</v>
       </c>
       <c r="I32" s="1">
-        <v>-10.818713450292</v>
+        <v>45.24738196401</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>96075.0</v>
+        <v>1922970.12</v>
       </c>
       <c r="M32" s="1">
-        <v>96075.0</v>
+        <v>1922970.12</v>
       </c>
       <c r="N32" s="1">
-        <v>0.03</v>
+        <v>0.55</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" s="1">
-        <v>15324.0</v>
+        <v>1919324.0</v>
       </c>
       <c r="C33" s="1">
-        <v>59.98</v>
+        <v>11.314</v>
       </c>
       <c r="D33" s="1">
-        <v>78.025366745</v>
+        <v>11.2550340276</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>1195660.72</v>
+        <v>21602056.93</v>
       </c>
       <c r="H33" s="1">
-        <v>-276527.2</v>
+        <v>113174.81</v>
       </c>
       <c r="I33" s="1">
-        <v>-23.127564147127</v>
+        <v>0.52390756290818</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>919133.52</v>
+        <v>21715231.74</v>
       </c>
       <c r="M33" s="1">
-        <v>919133.52</v>
+        <v>21715231.74</v>
       </c>
       <c r="N33" s="1">
-        <v>0.25</v>
+        <v>6.19</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" s="1">
-        <v>17190.0</v>
+        <v>169781.0</v>
       </c>
       <c r="C34" s="1">
-        <v>101.58</v>
+        <v>10.698</v>
       </c>
       <c r="D34" s="1">
-        <v>76.0620878418</v>
+        <v>10.7184435832</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>1307507.29</v>
+        <v>1819788.07</v>
       </c>
       <c r="H34" s="1">
-        <v>438652.91</v>
+        <v>-3470.93</v>
       </c>
       <c r="I34" s="1">
-        <v>33.548792680154</v>
+        <v>-0.19073264943428</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1746160.2</v>
+        <v>1816317.14</v>
       </c>
       <c r="M34" s="1">
-        <v>1746160.2</v>
+        <v>1816317.14</v>
       </c>
       <c r="N34" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" s="1">
-        <v>1919324.0</v>
+        <v>4149.0</v>
       </c>
       <c r="C35" s="1">
-        <v>11.3</v>
+        <v>48.81</v>
       </c>
       <c r="D35" s="1">
-        <v>11.2550340276</v>
+        <v>52.5294649313</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>21602056.93</v>
+        <v>217944.75</v>
       </c>
       <c r="H35" s="1">
-        <v>86304.27</v>
+        <v>-15432.06</v>
       </c>
       <c r="I35" s="1">
-        <v>0.39951876008689</v>
+        <v>-7.0807211460703</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>21688361.2</v>
+        <v>202512.69</v>
       </c>
       <c r="M35" s="1">
-        <v>21688361.2</v>
+        <v>202512.69</v>
       </c>
       <c r="N35" s="1">
-        <v>5.95</v>
+        <v>0.06</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="1">
-        <v>594723.0</v>
+        <v>22356.0</v>
       </c>
       <c r="C36" s="1">
-        <v>10.708</v>
+        <v>28.44</v>
       </c>
       <c r="D36" s="1">
-        <v>10.7184435779</v>
+        <v>25.2344735194</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>6374504.92</v>
+        <v>564141.89</v>
       </c>
       <c r="H36" s="1">
-        <v>-6211.04</v>
+        <v>71662.75</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.097435645245372</v>
+        <v>12.702965560668</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>6368293.88</v>
+        <v>635804.64</v>
       </c>
       <c r="M36" s="1">
-        <v>6368293.88</v>
+        <v>635804.64</v>
       </c>
       <c r="N36" s="1">
-        <v>1.75</v>
+        <v>0.18</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" s="1">
-        <v>4149.0</v>
+        <v>76629.0</v>
       </c>
       <c r="C37" s="1">
-        <v>50.32</v>
+        <v>12.76</v>
       </c>
       <c r="D37" s="1">
-        <v>52.5294649313</v>
+        <v>10.5488103721</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>217944.75</v>
+        <v>808344.79</v>
       </c>
       <c r="H37" s="1">
-        <v>-9167.07</v>
+        <v>169441.25</v>
       </c>
       <c r="I37" s="1">
-        <v>-4.2061439883273</v>
+        <v>20.961507032166</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>208777.68</v>
+        <v>977786.04</v>
       </c>
       <c r="M37" s="1">
-        <v>208777.68</v>
+        <v>977786.04</v>
       </c>
       <c r="N37" s="1">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" s="1">
-        <v>22036.0</v>
+        <v>10986.0</v>
       </c>
       <c r="C38" s="1">
-        <v>13.8</v>
+        <v>39.35</v>
       </c>
       <c r="D38" s="1">
-        <v>11.9697363405</v>
+        <v>35.7348652831</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>263765.11</v>
+        <v>392583.23</v>
       </c>
       <c r="H38" s="1">
-        <v>40331.69</v>
+        <v>39715.87</v>
       </c>
       <c r="I38" s="1">
-        <v>15.290760025084</v>
+        <v>10.11654777001</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>304096.8</v>
+        <v>432299.1</v>
       </c>
       <c r="M38" s="1">
-        <v>304096.8</v>
+        <v>432299.1</v>
       </c>
       <c r="N38" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" s="1">
-        <v>23366.0</v>
+        <v>2966.0</v>
       </c>
       <c r="C39" s="1">
-        <v>26.01</v>
+        <v>85.54</v>
       </c>
       <c r="D39" s="1">
-        <v>25.2344735941</v>
+        <v>67.680155091</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>589628.71</v>
+        <v>200739.34</v>
       </c>
       <c r="H39" s="1">
-        <v>18120.95</v>
+        <v>52972.3</v>
       </c>
       <c r="I39" s="1">
-        <v>3.0732814892952</v>
+        <v>26.388599265097</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>607749.66</v>
+        <v>253711.64</v>
       </c>
       <c r="M39" s="1">
-        <v>607749.66</v>
+        <v>253711.64</v>
       </c>
       <c r="N39" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>111</v>
       </c>
       <c r="B40" s="1">
-        <v>80092.0</v>
+        <v>1670.0</v>
       </c>
       <c r="C40" s="1">
-        <v>12.645</v>
+        <v>52.25</v>
       </c>
       <c r="D40" s="1">
-        <v>10.5488103681</v>
+        <v>59.9485628743</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>844875.32</v>
+        <v>100114.1</v>
       </c>
       <c r="H40" s="1">
-        <v>167888.02</v>
+        <v>-12856.6</v>
       </c>
       <c r="I40" s="1">
-        <v>19.871336755345</v>
+        <v>-12.841947338087</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>1012763.34</v>
+        <v>87257.5</v>
       </c>
       <c r="M40" s="1">
-        <v>1012763.34</v>
+        <v>87257.5</v>
       </c>
       <c r="N40" s="1">
-        <v>0.28</v>
+        <v>0.02</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>113</v>
       </c>
       <c r="B41" s="1">
-        <v>9530.0</v>
+        <v>30264.0</v>
       </c>
       <c r="C41" s="1">
-        <v>15.55</v>
+        <v>19.355</v>
       </c>
       <c r="D41" s="1">
-        <v>16.045</v>
+        <v>18.6536274121</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>152908.85</v>
+        <v>564533.38</v>
       </c>
       <c r="H41" s="1">
-        <v>-4717.35</v>
+        <v>21226.34</v>
       </c>
       <c r="I41" s="1">
-        <v>-3.0850732315363</v>
+        <v>3.7599796136058</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>148191.5</v>
+        <v>585759.72</v>
       </c>
       <c r="M41" s="1">
-        <v>148191.5</v>
+        <v>585759.72</v>
       </c>
       <c r="N41" s="1">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>115</v>
       </c>
       <c r="B42" s="1">
-        <v>1124.0</v>
+        <v>8361.0</v>
       </c>
       <c r="C42" s="1">
-        <v>78.55</v>
+        <v>68.0</v>
       </c>
       <c r="D42" s="1">
-        <v>92.7</v>
+        <v>57.798933142</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>104194.8</v>
+        <v>483256.88</v>
       </c>
       <c r="H42" s="1">
-        <v>-15904.6</v>
+        <v>85291.12</v>
       </c>
       <c r="I42" s="1">
-        <v>-15.264293419633</v>
+        <v>17.649230363777</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>88290.2</v>
+        <v>568548.0</v>
       </c>
       <c r="M42" s="1">
-        <v>88290.2</v>
+        <v>568548.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.02</v>
+        <v>0.16</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>117</v>
       </c>
       <c r="B43" s="1">
-        <v>7562.0</v>
+        <v>23004.0</v>
       </c>
       <c r="C43" s="1">
-        <v>38.37</v>
+        <v>21.39</v>
       </c>
       <c r="D43" s="1">
-        <v>34.4723644538</v>
+        <v>27.1907029212</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>260680.02</v>
+        <v>625494.93</v>
       </c>
       <c r="H43" s="1">
-        <v>29473.92</v>
+        <v>-133439.37</v>
       </c>
       <c r="I43" s="1">
-        <v>11.306551227056</v>
+        <v>-21.33340553216</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>290153.94</v>
+        <v>492055.56</v>
       </c>
       <c r="M43" s="1">
-        <v>290153.94</v>
+        <v>492055.56</v>
       </c>
       <c r="N43" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>119</v>
       </c>
       <c r="B44" s="1">
-        <v>8331.0</v>
+        <v>23658.0</v>
       </c>
       <c r="C44" s="1">
-        <v>78.26</v>
+        <v>32.83</v>
       </c>
       <c r="D44" s="1">
-        <v>67.6801560437</v>
+        <v>30.056726266</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>563843.38</v>
+        <v>711082.03</v>
       </c>
       <c r="H44" s="1">
-        <v>88140.68</v>
+        <v>65610.11</v>
       </c>
       <c r="I44" s="1">
-        <v>15.632121104268</v>
+        <v>9.2267990515806</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>651984.06</v>
+        <v>776692.14</v>
       </c>
       <c r="M44" s="1">
-        <v>651984.06</v>
+        <v>776692.14</v>
       </c>
       <c r="N44" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>121</v>
       </c>
       <c r="B45" s="1">
-        <v>1670.0</v>
+        <v>3680.0</v>
       </c>
       <c r="C45" s="1">
-        <v>53.1</v>
+        <v>269.0</v>
       </c>
       <c r="D45" s="1">
-        <v>62.15</v>
+        <v>223.1869456522</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>103790.5</v>
+        <v>821327.96</v>
       </c>
       <c r="H45" s="1">
-        <v>-15113.5</v>
+        <v>168592.04</v>
       </c>
       <c r="I45" s="1">
-        <v>-14.56154465004</v>
+        <v>20.526762537099</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>88677.0</v>
+        <v>989920.0</v>
       </c>
       <c r="M45" s="1">
-        <v>88677.0</v>
+        <v>989920.0</v>
       </c>
       <c r="N45" s="1">
-        <v>0.02</v>
+        <v>0.28</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>123</v>
       </c>
       <c r="B46" s="1">
-        <v>31632.0</v>
+        <v>12553.0</v>
       </c>
       <c r="C46" s="1">
-        <v>17.695</v>
+        <v>55.58</v>
       </c>
       <c r="D46" s="1">
-        <v>18.6536273394</v>
+        <v>49.8538349399</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>590051.54</v>
+        <v>625815.19</v>
       </c>
       <c r="H46" s="1">
-        <v>-30323.3</v>
+        <v>71880.55</v>
       </c>
       <c r="I46" s="1">
-        <v>-5.139093442583</v>
+        <v>11.485906885705</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>559728.24</v>
+        <v>697695.74</v>
       </c>
       <c r="M46" s="1">
-        <v>559728.24</v>
+        <v>697695.74</v>
       </c>
       <c r="N46" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>125</v>
       </c>
       <c r="B47" s="1">
-        <v>9572.0</v>
+        <v>14500.0</v>
       </c>
       <c r="C47" s="1">
-        <v>65.06</v>
+        <v>27.42</v>
       </c>
       <c r="D47" s="1">
-        <v>57.7989333473</v>
+        <v>30.8070427586</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>553251.39</v>
+        <v>446702.12</v>
       </c>
       <c r="H47" s="1">
-        <v>69502.93</v>
+        <v>-49112.12</v>
       </c>
       <c r="I47" s="1">
-        <v>12.562630886476</v>
+        <v>-10.99437808802</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>622754.32</v>
+        <v>397590.0</v>
       </c>
       <c r="M47" s="1">
-        <v>622754.32</v>
+        <v>397590.0</v>
       </c>
       <c r="N47" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>127</v>
       </c>
       <c r="B48" s="1">
-        <v>18867.0</v>
+        <v>67092.0</v>
       </c>
       <c r="C48" s="1">
-        <v>17.23</v>
+        <v>18.79</v>
       </c>
       <c r="D48" s="1">
-        <v>29.5959172099</v>
+        <v>19.1343198891</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>558386.17</v>
+        <v>1283759.79</v>
       </c>
       <c r="H48" s="1">
-        <v>-233307.76</v>
+        <v>-23101.11</v>
       </c>
       <c r="I48" s="1">
-        <v>-41.782510480157</v>
+        <v>-1.7994885164615</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>325078.41</v>
+        <v>1260658.68</v>
       </c>
       <c r="M48" s="1">
-        <v>325078.41</v>
+        <v>1260658.68</v>
       </c>
       <c r="N48" s="1">
-        <v>0.09</v>
+        <v>0.36</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>129</v>
       </c>
       <c r="B49" s="1">
-        <v>24727.0</v>
+        <v>187813.0</v>
       </c>
       <c r="C49" s="1">
-        <v>31.12</v>
+        <v>4.467</v>
       </c>
       <c r="D49" s="1">
-        <v>30.0567262507</v>
+        <v>4.5297191355</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>743212.67</v>
+        <v>850740.14</v>
       </c>
       <c r="H49" s="1">
-        <v>26291.57</v>
+        <v>-11779.47</v>
       </c>
       <c r="I49" s="1">
-        <v>3.5375567534391</v>
+        <v>-1.3846143429884</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>769504.24</v>
+        <v>838960.67</v>
       </c>
       <c r="M49" s="1">
-        <v>769504.24</v>
+        <v>838960.67</v>
       </c>
       <c r="N49" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>131</v>
       </c>
       <c r="B50" s="1">
-        <v>3846.0</v>
+        <v>2099.0</v>
       </c>
       <c r="C50" s="1">
-        <v>244.0</v>
+        <v>124.6</v>
       </c>
       <c r="D50" s="1">
-        <v>223.1869448778</v>
+        <v>145.5071796093</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>858376.99</v>
+        <v>305419.57</v>
       </c>
       <c r="H50" s="1">
-        <v>80047.01</v>
+        <v>-43884.17</v>
       </c>
       <c r="I50" s="1">
-        <v>9.3253909334173</v>
+        <v>-14.368486603527</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>938424.0</v>
+        <v>261535.4</v>
       </c>
       <c r="M50" s="1">
-        <v>938424.0</v>
+        <v>261535.4</v>
       </c>
       <c r="N50" s="1">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>133</v>
       </c>
       <c r="B51" s="1">
-        <v>13120.0</v>
+        <v>15370.0</v>
       </c>
       <c r="C51" s="1">
-        <v>51.3</v>
+        <v>34.76</v>
       </c>
       <c r="D51" s="1">
-        <v>49.8538346037</v>
+        <v>43.3700969421</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>654082.31</v>
+        <v>666598.39</v>
       </c>
       <c r="H51" s="1">
-        <v>18973.69</v>
+        <v>-132337.19</v>
       </c>
       <c r="I51" s="1">
-        <v>2.9008107557595</v>
+        <v>-19.852611705228</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>673056.0</v>
+        <v>534261.2</v>
       </c>
       <c r="M51" s="1">
-        <v>673056.0</v>
+        <v>534261.2</v>
       </c>
       <c r="N51" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>135</v>
       </c>
       <c r="B52" s="1">
-        <v>15155.0</v>
+        <v>195180.0</v>
       </c>
       <c r="C52" s="1">
-        <v>26.6</v>
+        <v>9.95</v>
       </c>
       <c r="D52" s="1">
-        <v>30.8070425602</v>
+        <v>6.1647191823</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>466880.73</v>
+        <v>1203229.89</v>
       </c>
       <c r="H52" s="1">
-        <v>-63757.73</v>
+        <v>738811.11</v>
       </c>
       <c r="I52" s="1">
-        <v>-13.656106560663</v>
+        <v>61.402323541015</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>403123.0</v>
+        <v>1942041.0</v>
       </c>
       <c r="M52" s="1">
-        <v>403123.0</v>
+        <v>1942041.0</v>
       </c>
       <c r="N52" s="1">
-        <v>0.11</v>
+        <v>0.55</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>137</v>
       </c>
       <c r="B53" s="1">
-        <v>76840.0</v>
+        <v>53211.0</v>
       </c>
       <c r="C53" s="1">
-        <v>18.025</v>
+        <v>26.46</v>
       </c>
       <c r="D53" s="1">
-        <v>19.1343197553</v>
+        <v>16.0116396986</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>1470281.13</v>
+        <v>851995.36</v>
       </c>
       <c r="H53" s="1">
-        <v>-85240.13</v>
+        <v>555967.7</v>
       </c>
       <c r="I53" s="1">
-        <v>-5.7975395494602</v>
+        <v>65.254780260775</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>1385041.0</v>
+        <v>1407963.06</v>
       </c>
       <c r="M53" s="1">
-        <v>1385041.0</v>
+        <v>1407963.06</v>
       </c>
       <c r="N53" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>139</v>
       </c>
       <c r="B54" s="1">
-        <v>154571.0</v>
+        <v>2027.0</v>
       </c>
       <c r="C54" s="1">
-        <v>4.407</v>
+        <v>121.1</v>
       </c>
       <c r="D54" s="1">
-        <v>4.5164144633</v>
+        <v>104.0333596448</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>698106.7</v>
+        <v>210875.62</v>
       </c>
       <c r="H54" s="1">
-        <v>-16912.3</v>
+        <v>34594.08</v>
       </c>
       <c r="I54" s="1">
-        <v>-2.4225952852193</v>
+        <v>16.404968957531</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>681194.4</v>
+        <v>245469.7</v>
       </c>
       <c r="M54" s="1">
-        <v>681194.4</v>
+        <v>245469.7</v>
       </c>
       <c r="N54" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>141</v>
       </c>
       <c r="B55" s="1">
-        <v>2194.0</v>
+        <v>3887.0</v>
       </c>
       <c r="C55" s="1">
-        <v>130.85</v>
+        <v>171.45</v>
       </c>
       <c r="D55" s="1">
-        <v>145.5071786691</v>
+        <v>192.4195857988</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>319242.75</v>
+        <v>747934.93</v>
       </c>
       <c r="H55" s="1">
-        <v>-32157.85</v>
+        <v>-81508.78</v>
       </c>
       <c r="I55" s="1">
-        <v>-10.073165326386</v>
+        <v>-10.897843746915</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>287084.9</v>
+        <v>666426.15</v>
       </c>
       <c r="M55" s="1">
-        <v>287084.9</v>
+        <v>666426.15</v>
       </c>
       <c r="N55" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>143</v>
       </c>
       <c r="B56" s="1">
-        <v>16065.0</v>
+        <v>1674.0</v>
       </c>
       <c r="C56" s="1">
-        <v>38.0</v>
+        <v>69.68</v>
       </c>
       <c r="D56" s="1">
-        <v>43.3700971055</v>
+        <v>68.16</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>696740.61</v>
+        <v>114099.84</v>
       </c>
       <c r="H56" s="1">
-        <v>-86270.61</v>
+        <v>2544.48</v>
       </c>
       <c r="I56" s="1">
-        <v>-12.38202693539</v>
+        <v>2.2300469483568</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>610470.0</v>
+        <v>116644.32</v>
       </c>
       <c r="M56" s="1">
-        <v>610470.0</v>
+        <v>116644.32</v>
       </c>
       <c r="N56" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>145</v>
       </c>
       <c r="B57" s="1">
-        <v>207138.0</v>
+        <v>46754.0</v>
       </c>
       <c r="C57" s="1">
-        <v>9.939</v>
+        <v>17.64</v>
       </c>
       <c r="D57" s="1">
-        <v>6.1647191727</v>
+        <v>15.961600077</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>1276947.6</v>
+        <v>746268.65</v>
       </c>
       <c r="H57" s="1">
-        <v>781796.98</v>
+        <v>78471.91</v>
       </c>
       <c r="I57" s="1">
-        <v>61.223888905073</v>
+        <v>10.515236034637</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>2058744.58</v>
+        <v>824740.56</v>
       </c>
       <c r="M57" s="1">
-        <v>2058744.58</v>
+        <v>824740.56</v>
       </c>
       <c r="N57" s="1">
-        <v>0.56</v>
+        <v>0.24</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>147</v>
       </c>
       <c r="B58" s="1">
-        <v>52662.0</v>
+        <v>4056.0</v>
       </c>
       <c r="C58" s="1">
-        <v>26.83</v>
+        <v>22.22</v>
       </c>
       <c r="D58" s="1">
-        <v>15.3835446812</v>
+        <v>25.66</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>810128.23</v>
+        <v>104076.96</v>
       </c>
       <c r="H58" s="1">
-        <v>602793.23</v>
+        <v>-13952.64</v>
       </c>
       <c r="I58" s="1">
-        <v>74.407137990982</v>
+        <v>-13.406079501169</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>1412921.46</v>
+        <v>90124.32</v>
       </c>
       <c r="M58" s="1">
-        <v>1412921.46</v>
+        <v>90124.32</v>
       </c>
       <c r="N58" s="1">
-        <v>0.39</v>
+        <v>0.03</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>149</v>
       </c>
       <c r="B59" s="1">
-        <v>4331.0</v>
+        <v>5708.0</v>
       </c>
       <c r="C59" s="1">
-        <v>116.9</v>
+        <v>195.0</v>
       </c>
       <c r="D59" s="1">
-        <v>104.0333595013</v>
+        <v>154.1581814996</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>450568.48</v>
+        <v>879934.9</v>
       </c>
       <c r="H59" s="1">
-        <v>55725.42</v>
+        <v>233125.1</v>
       </c>
       <c r="I59" s="1">
-        <v>12.367802559114</v>
+        <v>26.493448549432</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>506293.9</v>
+        <v>1113060.0</v>
       </c>
       <c r="M59" s="1">
-        <v>506293.9</v>
+        <v>1113060.0</v>
       </c>
       <c r="N59" s="1">
-        <v>0.14</v>
+        <v>0.32</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>151</v>
       </c>
       <c r="B60" s="1">
-        <v>4063.0</v>
+        <v>2162.0</v>
       </c>
       <c r="C60" s="1">
-        <v>173.55</v>
+        <v>64.5</v>
       </c>
       <c r="D60" s="1">
-        <v>192.4195865124</v>
+        <v>65.9</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>781800.78</v>
+        <v>142475.8</v>
       </c>
       <c r="H60" s="1">
-        <v>-76667.13</v>
+        <v>-3026.8</v>
       </c>
       <c r="I60" s="1">
-        <v>-9.8064790879334</v>
+        <v>-2.1244309559939</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>705133.65</v>
+        <v>139449.0</v>
       </c>
       <c r="M60" s="1">
-        <v>705133.65</v>
+        <v>139449.0</v>
       </c>
       <c r="N60" s="1">
-        <v>0.19</v>
+        <v>0.04</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>153</v>
       </c>
       <c r="B61" s="1">
-        <v>1674.0</v>
+        <v>28133.0</v>
       </c>
       <c r="C61" s="1">
-        <v>62.52</v>
+        <v>44.63</v>
       </c>
       <c r="D61" s="1">
-        <v>68.16</v>
+        <v>35.2603582981</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>114099.84</v>
+        <v>991979.66</v>
       </c>
       <c r="H61" s="1">
-        <v>-9441.36</v>
+        <v>263596.13</v>
       </c>
       <c r="I61" s="1">
-        <v>-8.2746478873239</v>
+        <v>26.572735372417</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>104658.48</v>
+        <v>1255575.79</v>
       </c>
       <c r="M61" s="1">
-        <v>104658.48</v>
+        <v>1255575.79</v>
       </c>
       <c r="N61" s="1">
-        <v>0.03</v>
+        <v>0.36</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>155</v>
       </c>
       <c r="B62" s="1">
-        <v>4056.0</v>
+        <v>1354.0</v>
       </c>
       <c r="C62" s="1">
-        <v>22.33</v>
+        <v>249.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.66</v>
+        <v>258.2603988183</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>104076.96</v>
+        <v>349684.58</v>
       </c>
       <c r="H62" s="1">
-        <v>-13506.48</v>
+        <v>-12538.58</v>
       </c>
       <c r="I62" s="1">
-        <v>-12.977396726422</v>
+        <v>-3.5856828459522</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>90570.48</v>
+        <v>337146.0</v>
       </c>
       <c r="M62" s="1">
-        <v>90570.48</v>
+        <v>337146.0</v>
       </c>
       <c r="N62" s="1">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>157</v>
       </c>
       <c r="B63" s="1">
-        <v>642.0</v>
+        <v>8282.0</v>
       </c>
       <c r="C63" s="1">
-        <v>307.5</v>
+        <v>79.4</v>
       </c>
       <c r="D63" s="1">
-        <v>321.4</v>
+        <v>77.9953863801</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>206338.8</v>
+        <v>645957.79</v>
       </c>
       <c r="H63" s="1">
-        <v>-8923.8</v>
+        <v>11633.01</v>
       </c>
       <c r="I63" s="1">
-        <v>-4.3248288736777</v>
+        <v>1.8008932131618</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>197415.0</v>
+        <v>657590.8</v>
       </c>
       <c r="M63" s="1">
-        <v>197415.0</v>
+        <v>657590.8</v>
       </c>
       <c r="N63" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>159</v>
       </c>
       <c r="B64" s="1">
-        <v>7063.0</v>
+        <v>2972.0</v>
       </c>
       <c r="C64" s="1">
-        <v>60.32</v>
+        <v>76.54</v>
       </c>
       <c r="D64" s="1">
-        <v>62.8040294492</v>
+        <v>69.0387348587</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>443584.86</v>
+        <v>205183.12</v>
       </c>
       <c r="H64" s="1">
-        <v>-17544.7</v>
+        <v>22293.76</v>
       </c>
       <c r="I64" s="1">
-        <v>-3.9552071276734</v>
+        <v>10.865299250738</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>426040.16</v>
+        <v>227476.88</v>
       </c>
       <c r="M64" s="1">
-        <v>426040.16</v>
+        <v>227476.88</v>
       </c>
       <c r="N64" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>161</v>
       </c>
       <c r="B65" s="1">
-        <v>1195.0</v>
+        <v>483.0</v>
       </c>
       <c r="C65" s="1">
-        <v>71.8</v>
+        <v>1546.0</v>
       </c>
       <c r="D65" s="1">
-        <v>83.25</v>
+        <v>1507.9710351967</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>99483.75</v>
+        <v>728350.01</v>
       </c>
       <c r="H65" s="1">
-        <v>-13682.75</v>
+        <v>18367.99</v>
       </c>
       <c r="I65" s="1">
-        <v>-13.753753753754</v>
+        <v>2.5218630806362</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>85801.0</v>
+        <v>746718.0</v>
       </c>
       <c r="M65" s="1">
-        <v>85801.0</v>
+        <v>746718.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.02</v>
+        <v>0.21</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>163</v>
       </c>
       <c r="B66" s="1">
-        <v>3219.0</v>
+        <v>2071.0</v>
       </c>
       <c r="C66" s="1">
-        <v>40.7</v>
+        <v>61.0</v>
       </c>
       <c r="D66" s="1">
-        <v>39.45</v>
+        <v>48.74</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>126989.55</v>
+        <v>100940.54</v>
       </c>
       <c r="H66" s="1">
-        <v>4023.75</v>
+        <v>25390.46</v>
       </c>
       <c r="I66" s="1">
-        <v>3.1685678073511</v>
+        <v>25.153877718506</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>131013.3</v>
+        <v>126331.0</v>
       </c>
       <c r="M66" s="1">
-        <v>131013.3</v>
+        <v>126331.0</v>
       </c>
       <c r="N66" s="1">
         <v>0.04</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>165</v>
       </c>
       <c r="B67" s="1">
-        <v>2770.0</v>
+        <v>3186.0</v>
       </c>
       <c r="C67" s="1">
-        <v>39.7</v>
+        <v>31.62</v>
       </c>
       <c r="D67" s="1">
-        <v>36.76</v>
+        <v>31.64</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>101825.2</v>
+        <v>100805.04</v>
       </c>
       <c r="H67" s="1">
-        <v>8143.8</v>
+        <v>-63.72</v>
       </c>
       <c r="I67" s="1">
-        <v>7.9978237214363</v>
+        <v>-0.063211125158028</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>109969.0</v>
+        <v>100741.32</v>
       </c>
       <c r="M67" s="1">
-        <v>109969.0</v>
+        <v>100741.32</v>
       </c>
       <c r="N67" s="1">
         <v>0.03</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>167</v>
       </c>
       <c r="B68" s="1">
-        <v>5272.0</v>
+        <v>39500.0</v>
       </c>
       <c r="C68" s="1">
-        <v>194.2</v>
+        <v>20.58</v>
       </c>
       <c r="D68" s="1">
-        <v>149.4925663885</v>
+        <v>13.5946668354</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>788124.81</v>
+        <v>536989.34</v>
       </c>
       <c r="H68" s="1">
-        <v>235697.59</v>
+        <v>275920.66</v>
       </c>
       <c r="I68" s="1">
-        <v>29.906124894101</v>
+        <v>51.382893373638</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>1023822.4</v>
+        <v>812910.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1023822.4</v>
+        <v>812910.0</v>
       </c>
       <c r="N68" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>169</v>
       </c>
       <c r="B69" s="1">
-        <v>2162.0</v>
+        <v>17181.0</v>
       </c>
       <c r="C69" s="1">
-        <v>59.55</v>
+        <v>58.5</v>
       </c>
       <c r="D69" s="1">
-        <v>65.9</v>
+        <v>39.3970473197</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>142475.8</v>
+        <v>676880.67</v>
       </c>
       <c r="H69" s="1">
-        <v>-13728.7</v>
+        <v>328207.83</v>
       </c>
       <c r="I69" s="1">
-        <v>-9.6358118361153</v>
+        <v>48.488285239406</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>128747.1</v>
+        <v>1005088.5</v>
       </c>
       <c r="M69" s="1">
-        <v>128747.1</v>
+        <v>1005088.5</v>
       </c>
       <c r="N69" s="1">
-        <v>0.04</v>
+        <v>0.29</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>171</v>
       </c>
       <c r="B70" s="1">
-        <v>29856.0</v>
+        <v>14671.0</v>
       </c>
       <c r="C70" s="1">
-        <v>42.54</v>
+        <v>60.08</v>
       </c>
       <c r="D70" s="1">
-        <v>35.260358052</v>
+        <v>34.906232704</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>1052733.25</v>
+        <v>512109.34</v>
       </c>
       <c r="H70" s="1">
-        <v>217340.99</v>
+        <v>369324.34</v>
       </c>
       <c r="I70" s="1">
-        <v>20.645399962431</v>
+        <v>72.118258963994</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>1270074.24</v>
+        <v>881433.68</v>
       </c>
       <c r="M70" s="1">
-        <v>1270074.24</v>
+        <v>881433.68</v>
       </c>
       <c r="N70" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>173</v>
       </c>
       <c r="B71" s="1">
-        <v>9296.0</v>
+        <v>40897.0</v>
       </c>
       <c r="C71" s="1">
-        <v>9.102</v>
+        <v>30.77</v>
       </c>
       <c r="D71" s="1">
-        <v>10.63</v>
+        <v>12.5458813605</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>98816.48</v>
+        <v>513088.91</v>
       </c>
       <c r="H71" s="1">
-        <v>-14204.29</v>
+        <v>745311.78</v>
       </c>
       <c r="I71" s="1">
-        <v>-14.374414065346</v>
+        <v>145.25977183954</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>84612.19</v>
+        <v>1258400.69</v>
       </c>
       <c r="M71" s="1">
-        <v>84612.19</v>
+        <v>1258400.69</v>
       </c>
       <c r="N71" s="1">
-        <v>0.02</v>
+        <v>0.36</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>175</v>
       </c>
       <c r="B72" s="1">
-        <v>1415.0</v>
+        <v>318704.0</v>
       </c>
       <c r="C72" s="1">
-        <v>234.2</v>
+        <v>6.765</v>
       </c>
       <c r="D72" s="1">
-        <v>258.2603957597</v>
+        <v>2.9539179615</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>365438.46</v>
+        <v>941425.47</v>
       </c>
       <c r="H72" s="1">
-        <v>-34045.46</v>
+        <v>1214607.09</v>
       </c>
       <c r="I72" s="1">
-        <v>-9.3163319482027</v>
+        <v>129.01787010288</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>331393.0</v>
+        <v>2156032.56</v>
       </c>
       <c r="M72" s="1">
-        <v>331393.0</v>
+        <v>2156032.56</v>
       </c>
       <c r="N72" s="1">
-        <v>0.09</v>
+        <v>0.61</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>177</v>
       </c>
       <c r="B73" s="1">
-        <v>8656.0</v>
+        <v>18562.0</v>
       </c>
       <c r="C73" s="1">
-        <v>69.94</v>
+        <v>13.88</v>
       </c>
       <c r="D73" s="1">
-        <v>77.9953858595</v>
+        <v>19.1495399203</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>675128.06</v>
+        <v>355453.76</v>
       </c>
       <c r="H73" s="1">
-        <v>-69727.42</v>
+        <v>-97813.2</v>
       </c>
       <c r="I73" s="1">
-        <v>-10.328028729838</v>
+        <v>-27.517840857838</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>605400.64</v>
+        <v>257640.56</v>
       </c>
       <c r="M73" s="1">
-        <v>605400.64</v>
+        <v>257640.56</v>
       </c>
       <c r="N73" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>179</v>
       </c>
       <c r="B74" s="1">
-        <v>2972.0</v>
+        <v>5386.0</v>
       </c>
       <c r="C74" s="1">
-        <v>70.28</v>
+        <v>127.7</v>
       </c>
       <c r="D74" s="1">
-        <v>69.0387348587</v>
+        <v>116.2688414408</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>205183.12</v>
+        <v>626223.98</v>
       </c>
       <c r="H74" s="1">
-        <v>3689.04</v>
+        <v>61568.22</v>
       </c>
       <c r="I74" s="1">
-        <v>1.7979256773169</v>
+        <v>9.83166118934</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>208872.16</v>
+        <v>687792.2</v>
       </c>
       <c r="M74" s="1">
-        <v>208872.16</v>
+        <v>687792.2</v>
       </c>
       <c r="N74" s="1">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>181</v>
       </c>
       <c r="B75" s="1">
-        <v>505.0</v>
+        <v>3249.0</v>
       </c>
       <c r="C75" s="1">
-        <v>1721.5</v>
+        <v>39.98</v>
       </c>
       <c r="D75" s="1">
-        <v>1507.971029703</v>
+        <v>35.62</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>761525.37</v>
+        <v>115729.38</v>
       </c>
       <c r="H75" s="1">
-        <v>107832.13</v>
+        <v>14165.64</v>
       </c>
       <c r="I75" s="1">
-        <v>14.160018070048</v>
+        <v>12.240314430095</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>869357.5</v>
+        <v>129895.02</v>
       </c>
       <c r="M75" s="1">
-        <v>869357.5</v>
+        <v>129895.02</v>
       </c>
       <c r="N75" s="1">
-        <v>0.24</v>
+        <v>0.04</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>183</v>
       </c>
       <c r="B76" s="1">
-        <v>2071.0</v>
+        <v>3506.0</v>
       </c>
       <c r="C76" s="1">
-        <v>55.6</v>
+        <v>51.06</v>
       </c>
       <c r="D76" s="1">
-        <v>48.74</v>
+        <v>63.5950313748</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>100940.54</v>
+        <v>222964.18</v>
       </c>
       <c r="H76" s="1">
-        <v>14207.06</v>
+        <v>-43947.82</v>
       </c>
       <c r="I76" s="1">
-        <v>14.074681986048</v>
+        <v>-19.710708688723</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>115147.6</v>
+        <v>179016.36</v>
       </c>
       <c r="M76" s="1">
-        <v>115147.6</v>
+        <v>179016.36</v>
       </c>
       <c r="N76" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>185</v>
       </c>
       <c r="B77" s="1">
-        <v>3186.0</v>
+        <v>3024.0</v>
       </c>
       <c r="C77" s="1">
-        <v>27.14</v>
+        <v>27.44</v>
       </c>
       <c r="D77" s="1">
-        <v>31.64</v>
+        <v>33.4333333333</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>100805.04</v>
+        <v>101102.4</v>
       </c>
       <c r="H77" s="1">
-        <v>-14337.0</v>
+        <v>-18123.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-14.222503160556</v>
+        <v>-17.926221335992</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>86468.04</v>
+        <v>82978.56</v>
       </c>
       <c r="M77" s="1">
-        <v>86468.04</v>
+        <v>82978.56</v>
       </c>
       <c r="N77" s="1">
         <v>0.02</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>187</v>
       </c>
       <c r="B78" s="1">
-        <v>41285.0</v>
+        <v>5126.0</v>
       </c>
       <c r="C78" s="1">
-        <v>20.83</v>
+        <v>34.44</v>
       </c>
       <c r="D78" s="1">
-        <v>13.5946668281</v>
+        <v>35.44</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>561255.82</v>
+        <v>181665.44</v>
       </c>
       <c r="H78" s="1">
-        <v>298710.73</v>
+        <v>-5126.0</v>
       </c>
       <c r="I78" s="1">
-        <v>53.221849886563</v>
+        <v>-2.8216704288939</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>859966.55</v>
+        <v>176539.44</v>
       </c>
       <c r="M78" s="1">
-        <v>859966.55</v>
+        <v>176539.44</v>
       </c>
       <c r="N78" s="1">
-        <v>0.24</v>
+        <v>0.05</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>189</v>
       </c>
       <c r="B79" s="1">
-        <v>18234.0</v>
+        <v>291138.0</v>
       </c>
       <c r="C79" s="1">
-        <v>55.74</v>
+        <v>3.955</v>
       </c>
       <c r="D79" s="1">
-        <v>39.3970472743</v>
+        <v>3.6159442945</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>718365.76</v>
+        <v>1052738.79</v>
       </c>
       <c r="H79" s="1">
-        <v>297997.4</v>
+        <v>98712.0</v>
       </c>
       <c r="I79" s="1">
-        <v>41.482684252657</v>
+        <v>9.3766849799465</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>1016363.16</v>
+        <v>1151450.79</v>
       </c>
       <c r="M79" s="1">
-        <v>1016363.16</v>
+        <v>1151450.79</v>
       </c>
       <c r="N79" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>191</v>
       </c>
       <c r="B80" s="1">
-        <v>18687.0</v>
+        <v>11118.0</v>
       </c>
       <c r="C80" s="1">
-        <v>81.97</v>
+        <v>22.98</v>
       </c>
       <c r="D80" s="1">
-        <v>34.9062332103</v>
+        <v>26.9078206512</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>652292.78</v>
+        <v>299161.15</v>
       </c>
       <c r="H80" s="1">
-        <v>879480.61</v>
+        <v>-43669.51</v>
       </c>
       <c r="I80" s="1">
-        <v>134.82911921852</v>
+        <v>-14.597319872584</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>1531773.39</v>
+        <v>255491.64</v>
       </c>
       <c r="M80" s="1">
-        <v>1531773.39</v>
+        <v>255491.64</v>
       </c>
       <c r="N80" s="1">
-        <v>0.42</v>
+        <v>0.07</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>193</v>
       </c>
       <c r="B81" s="1">
-        <v>43403.0</v>
+        <v>6101.0</v>
       </c>
       <c r="C81" s="1">
-        <v>27.96</v>
+        <v>173.58</v>
       </c>
       <c r="D81" s="1">
-        <v>12.5458813907</v>
+        <v>137.3465317161</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>544528.89</v>
+        <v>837951.19</v>
       </c>
       <c r="H81" s="1">
-        <v>669018.99</v>
+        <v>221060.39</v>
       </c>
       <c r="I81" s="1">
-        <v>122.86198258462</v>
+        <v>26.381058066163</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>1213547.88</v>
+        <v>1059011.58</v>
       </c>
       <c r="M81" s="1">
-        <v>1213547.88</v>
+        <v>1059011.58</v>
       </c>
       <c r="N81" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>195</v>
       </c>
       <c r="B82" s="1">
-        <v>2538.0</v>
+        <v>4837.0</v>
       </c>
       <c r="C82" s="1">
-        <v>35.46</v>
+        <v>137.6</v>
       </c>
       <c r="D82" s="1">
-        <v>39.1</v>
+        <v>74.7566136035</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>99235.8</v>
+        <v>361597.74</v>
       </c>
       <c r="H82" s="1">
-        <v>-9238.32</v>
+        <v>303973.46</v>
       </c>
       <c r="I82" s="1">
-        <v>-9.309462915601</v>
+        <v>84.063982258296</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>89997.48</v>
+        <v>665571.2</v>
       </c>
       <c r="M82" s="1">
-        <v>89997.48</v>
+        <v>665571.2</v>
       </c>
       <c r="N82" s="1">
-        <v>0.02</v>
+        <v>0.19</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>197</v>
       </c>
       <c r="B83" s="1">
-        <v>338230.0</v>
+        <v>3646.0</v>
       </c>
       <c r="C83" s="1">
-        <v>6.178</v>
+        <v>57.4</v>
       </c>
       <c r="D83" s="1">
-        <v>2.9539179552</v>
+        <v>56.8569500823</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>999103.67</v>
+        <v>207300.44</v>
       </c>
       <c r="H83" s="1">
-        <v>1090481.27</v>
+        <v>1979.96</v>
       </c>
       <c r="I83" s="1">
-        <v>109.14595779635</v>
+        <v>0.95511615894303</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>2089584.94</v>
+        <v>209280.4</v>
       </c>
       <c r="M83" s="1">
-        <v>2089584.94</v>
+        <v>209280.4</v>
       </c>
       <c r="N83" s="1">
-        <v>0.57</v>
+        <v>0.06</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>199</v>
       </c>
       <c r="B84" s="1">
-        <v>18562.0</v>
+        <v>3182.0</v>
       </c>
       <c r="C84" s="1">
-        <v>13.925</v>
+        <v>388.6</v>
       </c>
       <c r="D84" s="1">
-        <v>19.1495399203</v>
+        <v>393.8458893777</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>355453.76</v>
+        <v>1253217.62</v>
       </c>
       <c r="H84" s="1">
-        <v>-96977.91</v>
+        <v>-16692.42</v>
       </c>
       <c r="I84" s="1">
-        <v>-27.282848266959</v>
+        <v>-1.3319649942362</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>258475.85</v>
+        <v>1236525.2</v>
       </c>
       <c r="M84" s="1">
-        <v>258475.85</v>
+        <v>1236525.2</v>
       </c>
       <c r="N84" s="1">
-        <v>0.07</v>
+        <v>0.35</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>201</v>
       </c>
       <c r="B85" s="1">
-        <v>6833.0</v>
+        <v>18710.0</v>
       </c>
       <c r="C85" s="1">
-        <v>13.5</v>
+        <v>24.27</v>
       </c>
       <c r="D85" s="1">
-        <v>14.99</v>
+        <v>20.7341678247</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>102426.67</v>
+        <v>387936.28</v>
       </c>
       <c r="H85" s="1">
-        <v>-10181.17</v>
+        <v>66155.42</v>
       </c>
       <c r="I85" s="1">
-        <v>-9.9399599733155</v>
+        <v>17.053166566427</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>92245.5</v>
+        <v>454091.7</v>
       </c>
       <c r="M85" s="1">
-        <v>92245.5</v>
+        <v>454091.7</v>
       </c>
       <c r="N85" s="1">
-        <v>0.03</v>
+        <v>0.13</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>203</v>
       </c>
       <c r="B86" s="1">
-        <v>4015.0</v>
+        <v>2706.0</v>
       </c>
       <c r="C86" s="1">
-        <v>119.65</v>
+        <v>479.7</v>
       </c>
       <c r="D86" s="1">
-        <v>114.3255616438</v>
+        <v>622.3821470806</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>459017.13</v>
+        <v>1684166.09</v>
       </c>
       <c r="H86" s="1">
-        <v>21377.62</v>
+        <v>-386097.89</v>
       </c>
       <c r="I86" s="1">
-        <v>4.6572597410471</v>
+        <v>-22.925167077791</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>480394.75</v>
+        <v>1298068.2</v>
       </c>
       <c r="M86" s="1">
-        <v>480394.75</v>
+        <v>1298068.2</v>
       </c>
       <c r="N86" s="1">
-        <v>0.13</v>
+        <v>0.37</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>205</v>
       </c>
       <c r="B87" s="1">
-        <v>1052.0</v>
+        <v>14674.0</v>
       </c>
       <c r="C87" s="1">
-        <v>271.95</v>
+        <v>47.26</v>
       </c>
       <c r="D87" s="1">
-        <v>518.2834695817</v>
+        <v>54.2974703557</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>545234.21</v>
+        <v>796761.08</v>
       </c>
       <c r="H87" s="1">
-        <v>-259142.81</v>
+        <v>-103267.84</v>
       </c>
       <c r="I87" s="1">
-        <v>-47.528714311598</v>
+        <v>-12.960954367902</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>286091.4</v>
+        <v>693493.24</v>
       </c>
       <c r="M87" s="1">
-        <v>286091.4</v>
+        <v>693493.24</v>
       </c>
       <c r="N87" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>207</v>
       </c>
       <c r="B88" s="1">
-        <v>3249.0</v>
+        <v>5893.0</v>
       </c>
       <c r="C88" s="1">
-        <v>35.68</v>
+        <v>145.0</v>
       </c>
       <c r="D88" s="1">
-        <v>35.62</v>
+        <v>130.88358561</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>115729.38</v>
+        <v>771296.97</v>
       </c>
       <c r="H88" s="1">
-        <v>194.94</v>
+        <v>83188.03</v>
       </c>
       <c r="I88" s="1">
-        <v>0.16844469399214</v>
+        <v>10.785473460372</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>115924.32</v>
+        <v>854485.0</v>
       </c>
       <c r="M88" s="1">
-        <v>115924.32</v>
+        <v>854485.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.03</v>
+        <v>0.24</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>209</v>
       </c>
       <c r="B89" s="1">
-        <v>5750.0</v>
+        <v>15497.0</v>
       </c>
       <c r="C89" s="1">
-        <v>49.03</v>
+        <v>16.77</v>
       </c>
       <c r="D89" s="1">
-        <v>63.5950313043</v>
+        <v>13.3881977157</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>365671.43</v>
+        <v>207476.9</v>
       </c>
       <c r="H89" s="1">
-        <v>-83748.93</v>
+        <v>52407.79</v>
       </c>
       <c r="I89" s="1">
-        <v>-22.902781877162</v>
+        <v>25.259578295222</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>281922.5</v>
+        <v>259884.69</v>
       </c>
       <c r="M89" s="1">
-        <v>281922.5</v>
+        <v>259884.69</v>
       </c>
       <c r="N89" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>211</v>
       </c>
       <c r="B90" s="1">
-        <v>3024.0</v>
+        <v>9007.0</v>
       </c>
       <c r="C90" s="1">
-        <v>27.48</v>
+        <v>50.36</v>
       </c>
       <c r="D90" s="1">
-        <v>33.4333333333</v>
+        <v>52.1668180304</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>101102.4</v>
+        <v>469866.53</v>
       </c>
       <c r="H90" s="1">
-        <v>-18002.88</v>
+        <v>-16274.01</v>
       </c>
       <c r="I90" s="1">
-        <v>-17.806580259222</v>
+        <v>-3.4635388905015</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>83099.52</v>
+        <v>453592.52</v>
       </c>
       <c r="M90" s="1">
-        <v>83099.52</v>
+        <v>453592.52</v>
       </c>
       <c r="N90" s="1">
-        <v>0.02</v>
+        <v>0.13</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>213</v>
       </c>
       <c r="B91" s="1">
-        <v>264807.0</v>
+        <v>879.0</v>
       </c>
       <c r="C91" s="1">
-        <v>4.354</v>
+        <v>515.0</v>
       </c>
       <c r="D91" s="1">
-        <v>3.5322762616</v>
+        <v>231.384960182</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>935371.48</v>
+        <v>203387.38</v>
       </c>
       <c r="H91" s="1">
-        <v>217598.2</v>
+        <v>249297.62</v>
       </c>
       <c r="I91" s="1">
-        <v>23.263292141428</v>
+        <v>122.57280663137</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>1152969.68</v>
+        <v>452685.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1152969.68</v>
+        <v>452685.0</v>
       </c>
       <c r="N91" s="1">
-        <v>0.32</v>
+        <v>0.13</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>215</v>
       </c>
       <c r="B92" s="1">
-        <v>11621.0</v>
+        <v>6140.0</v>
       </c>
       <c r="C92" s="1">
-        <v>23.5</v>
+        <v>81.2</v>
       </c>
       <c r="D92" s="1">
-        <v>26.9078203253</v>
+        <v>69.1969820847</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>312695.78</v>
+        <v>424869.47</v>
       </c>
       <c r="H92" s="1">
-        <v>-39602.28</v>
+        <v>73698.53</v>
       </c>
       <c r="I92" s="1">
-        <v>-12.664795156494</v>
+        <v>17.34615810357</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>273093.5</v>
+        <v>498568.0</v>
       </c>
       <c r="M92" s="1">
-        <v>273093.5</v>
+        <v>498568.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>217</v>
       </c>
       <c r="B93" s="1">
-        <v>6475.0</v>
+        <v>102359.0</v>
       </c>
       <c r="C93" s="1">
-        <v>164.16</v>
+        <v>8.452</v>
       </c>
       <c r="D93" s="1">
-        <v>137.3465312741</v>
+        <v>4.8618921639</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>889318.79</v>
+        <v>497658.42</v>
       </c>
       <c r="H93" s="1">
-        <v>173617.21</v>
+        <v>367479.85</v>
       </c>
       <c r="I93" s="1">
-        <v>19.522494290265</v>
+        <v>73.841782883931</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>1062936.0</v>
+        <v>865138.27</v>
       </c>
       <c r="M93" s="1">
-        <v>1062936.0</v>
+        <v>865138.27</v>
       </c>
       <c r="N93" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>219</v>
       </c>
       <c r="B94" s="1">
-        <v>5056.0</v>
+        <v>44683.0</v>
       </c>
       <c r="C94" s="1">
-        <v>151.5</v>
+        <v>17.32</v>
       </c>
       <c r="D94" s="1">
-        <v>74.7566139241</v>
+        <v>16.3683481414</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>377969.44</v>
+        <v>731386.9</v>
       </c>
       <c r="H94" s="1">
-        <v>388014.56</v>
+        <v>42522.66</v>
       </c>
       <c r="I94" s="1">
-        <v>102.65765401563</v>
+        <v>5.8139761595402</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>765984.0</v>
+        <v>773909.56</v>
       </c>
       <c r="M94" s="1">
-        <v>765984.0</v>
+        <v>773909.56</v>
       </c>
       <c r="N94" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>221</v>
       </c>
       <c r="B95" s="1">
-        <v>5862.0</v>
+        <v>3649.0</v>
       </c>
       <c r="C95" s="1">
-        <v>52.66</v>
+        <v>4825.38</v>
       </c>
       <c r="D95" s="1">
-        <v>56.8569498465</v>
+        <v>4810.4852671965</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>333295.44</v>
+        <v>17553460.74</v>
       </c>
       <c r="H95" s="1">
-        <v>-24602.52</v>
+        <v>54350.88</v>
       </c>
       <c r="I95" s="1">
-        <v>-7.3815951397355</v>
+        <v>0.30963056690096</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>308692.92</v>
+        <v>17607811.62</v>
       </c>
       <c r="M95" s="1">
-        <v>308692.92</v>
+        <v>17607811.62</v>
       </c>
       <c r="N95" s="1">
-        <v>0.08</v>
+        <v>5.02</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>223</v>
       </c>
       <c r="B96" s="1">
-        <v>3377.0</v>
+        <v>25003.0</v>
       </c>
       <c r="C96" s="1">
-        <v>380.1</v>
+        <v>15.9</v>
       </c>
       <c r="D96" s="1">
-        <v>393.8458898431</v>
+        <v>18.1663132424</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>1330017.57</v>
+        <v>454212.33</v>
       </c>
       <c r="H96" s="1">
-        <v>-46419.87</v>
+        <v>-56664.63</v>
       </c>
       <c r="I96" s="1">
-        <v>-3.4901696824952</v>
+        <v>-12.475361468061</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>1283597.7</v>
+        <v>397547.7</v>
       </c>
       <c r="M96" s="1">
-        <v>1283597.7</v>
+        <v>397547.7</v>
       </c>
       <c r="N96" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>225</v>
       </c>
       <c r="B97" s="1">
-        <v>19556.0</v>
+        <v>6443.0</v>
       </c>
       <c r="C97" s="1">
-        <v>26.43</v>
+        <v>81.85</v>
       </c>
       <c r="D97" s="1">
-        <v>20.7341680303</v>
+        <v>68.9046779451</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>405477.39</v>
+        <v>443952.84</v>
       </c>
       <c r="H97" s="1">
-        <v>111387.69</v>
+        <v>83406.71</v>
       </c>
       <c r="I97" s="1">
-        <v>27.470752438256</v>
+        <v>18.787290559961</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>516865.08</v>
+        <v>527359.55</v>
       </c>
       <c r="M97" s="1">
-        <v>516865.08</v>
+        <v>527359.55</v>
       </c>
       <c r="N97" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>227</v>
       </c>
       <c r="B98" s="1">
-        <v>3600.0</v>
+        <v>13103.0</v>
       </c>
       <c r="C98" s="1">
-        <v>499.25</v>
+        <v>27.37</v>
       </c>
       <c r="D98" s="1">
-        <v>622.38215</v>
+        <v>22.6299343662</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>2240575.74</v>
+        <v>296520.03</v>
       </c>
       <c r="H98" s="1">
-        <v>-443275.74</v>
+        <v>62109.08</v>
       </c>
       <c r="I98" s="1">
-        <v>-19.784010515083</v>
+        <v>20.945998150614</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>1797300.0</v>
+        <v>358629.11</v>
       </c>
       <c r="M98" s="1">
-        <v>1797300.0</v>
+        <v>358629.11</v>
       </c>
       <c r="N98" s="1">
-        <v>0.49</v>
+        <v>0.1</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>229</v>
       </c>
       <c r="B99" s="1">
-        <v>10262.0</v>
+        <v>2828.0</v>
       </c>
       <c r="C99" s="1">
-        <v>45.275</v>
+        <v>122.1</v>
       </c>
       <c r="D99" s="1">
-        <v>58.6957016176</v>
+        <v>143.25</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>602335.29</v>
+        <v>405111.0</v>
       </c>
       <c r="H99" s="1">
-        <v>-137723.24</v>
+        <v>-59812.2</v>
       </c>
       <c r="I99" s="1">
-        <v>-22.864879791453</v>
+        <v>-14.764397905759</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>464612.05</v>
+        <v>345298.8</v>
       </c>
       <c r="M99" s="1">
-        <v>464612.05</v>
+        <v>345298.8</v>
       </c>
       <c r="N99" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>231</v>
       </c>
       <c r="B100" s="1">
-        <v>4851.0</v>
+        <v>6325.0</v>
       </c>
       <c r="C100" s="1">
-        <v>132.9</v>
+        <v>17.0</v>
       </c>
       <c r="D100" s="1">
-        <v>127.6689012575</v>
+        <v>16.36</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>619321.84</v>
+        <v>103477.0</v>
       </c>
       <c r="H100" s="1">
-        <v>25376.06</v>
+        <v>4048.0</v>
       </c>
       <c r="I100" s="1">
-        <v>4.0973946599397</v>
+        <v>3.9119804400978</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>644697.9</v>
+        <v>107525.0</v>
       </c>
       <c r="M100" s="1">
-        <v>644697.9</v>
+        <v>107525.0</v>
       </c>
       <c r="N100" s="1">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>233</v>
       </c>
       <c r="B101" s="1">
-        <v>9223.0</v>
+        <v>4377.0</v>
       </c>
       <c r="C101" s="1">
-        <v>15.6</v>
+        <v>26.86</v>
       </c>
       <c r="D101" s="1">
-        <v>11.7747652608</v>
+        <v>23.76</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>108598.66</v>
+        <v>103997.52</v>
       </c>
       <c r="H101" s="1">
-        <v>35280.14</v>
+        <v>13568.7</v>
       </c>
       <c r="I101" s="1">
-        <v>32.486717607749</v>
+        <v>13.047138047138</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>143878.8</v>
+        <v>117566.22</v>
       </c>
       <c r="M101" s="1">
-        <v>143878.8</v>
+        <v>117566.22</v>
       </c>
       <c r="N101" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>235</v>
       </c>
       <c r="B102" s="1">
-        <v>9414.0</v>
+        <v>10689.0</v>
       </c>
       <c r="C102" s="1">
-        <v>52.84</v>
+        <v>36.52</v>
       </c>
       <c r="D102" s="1">
-        <v>52.1668175058</v>
+        <v>41.6283047993</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>491098.42</v>
+        <v>444964.95</v>
       </c>
       <c r="H102" s="1">
-        <v>6337.34</v>
+        <v>-54602.67</v>
       </c>
       <c r="I102" s="1">
-        <v>1.290441944407</v>
+        <v>-12.271229453016</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>497435.76</v>
+        <v>390362.28</v>
       </c>
       <c r="M102" s="1">
-        <v>497435.76</v>
+        <v>390362.28</v>
       </c>
       <c r="N102" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>237</v>
       </c>
       <c r="B103" s="1">
-        <v>919.0</v>
+        <v>8401.0</v>
       </c>
       <c r="C103" s="1">
-        <v>471.0</v>
+        <v>38.39</v>
       </c>
       <c r="D103" s="1">
-        <v>231.3849619151</v>
+        <v>28.0920830853</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>212642.78</v>
+        <v>236001.59</v>
       </c>
       <c r="H103" s="1">
-        <v>220206.22</v>
+        <v>86512.8</v>
       </c>
       <c r="I103" s="1">
-        <v>103.55687599645</v>
+        <v>36.657719128079</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>432849.0</v>
+        <v>322514.39</v>
       </c>
       <c r="M103" s="1">
-        <v>432849.0</v>
+        <v>322514.39</v>
       </c>
       <c r="N103" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>239</v>
       </c>
       <c r="B104" s="1">
-        <v>97791.0</v>
+        <v>5864.0</v>
       </c>
       <c r="C104" s="1">
-        <v>3.48</v>
+        <v>37.49</v>
       </c>
       <c r="D104" s="1">
-        <v>3.4642792281</v>
+        <v>37.6268212824</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>338775.33</v>
+        <v>220643.68</v>
       </c>
       <c r="H104" s="1">
-        <v>1537.35</v>
+        <v>-802.32</v>
       </c>
       <c r="I104" s="1">
-        <v>0.45379632572419</v>
+        <v>-0.36362700259532</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>340312.68</v>
+        <v>219841.36</v>
       </c>
       <c r="M104" s="1">
-        <v>340312.68</v>
+        <v>219841.36</v>
       </c>
       <c r="N104" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>241</v>
       </c>
       <c r="B105" s="1">
-        <v>6417.0</v>
+        <v>4709.0</v>
       </c>
       <c r="C105" s="1">
-        <v>74.88</v>
+        <v>358.5</v>
       </c>
       <c r="D105" s="1">
-        <v>69.1969814555</v>
+        <v>238.751800807</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>444037.03</v>
+        <v>1124282.23</v>
       </c>
       <c r="H105" s="1">
-        <v>36467.93</v>
+        <v>563894.27</v>
       </c>
       <c r="I105" s="1">
-        <v>8.212812791762</v>
+        <v>50.155935489615</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>480504.96</v>
+        <v>1688176.5</v>
       </c>
       <c r="M105" s="1">
-        <v>480504.96</v>
+        <v>1688176.5</v>
       </c>
       <c r="N105" s="1">
-        <v>0.13</v>
+        <v>0.48</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>243</v>
       </c>
       <c r="B106" s="1">
-        <v>108630.0</v>
+        <v>96069.0</v>
       </c>
       <c r="C106" s="1">
-        <v>11.785</v>
+        <v>4.263</v>
       </c>
       <c r="D106" s="1">
-        <v>4.8618922029</v>
+        <v>2.6349516493</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>528147.35</v>
+        <v>253137.17</v>
       </c>
       <c r="H106" s="1">
-        <v>752057.2</v>
+        <v>156404.98</v>
       </c>
       <c r="I106" s="1">
-        <v>142.39533721034</v>
+        <v>61.786651087235</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>1280204.55</v>
+        <v>409542.15</v>
       </c>
       <c r="M106" s="1">
-        <v>1280204.55</v>
+        <v>409542.15</v>
       </c>
       <c r="N106" s="1">
-        <v>0.35</v>
+        <v>0.12</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>245</v>
       </c>
       <c r="B107" s="1">
-        <v>46702.0</v>
+        <v>34236.0</v>
       </c>
       <c r="C107" s="1">
-        <v>16.505</v>
+        <v>9.528</v>
       </c>
       <c r="D107" s="1">
-        <v>16.3683480365</v>
+        <v>9.379442984</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>764434.59</v>
+        <v>321114.61</v>
       </c>
       <c r="H107" s="1">
-        <v>6381.92</v>
+        <v>5086.0</v>
       </c>
       <c r="I107" s="1">
-        <v>0.83485494815194</v>
+        <v>1.5838581745004</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>770816.51</v>
+        <v>326200.61</v>
       </c>
       <c r="M107" s="1">
-        <v>770816.51</v>
+        <v>326200.61</v>
       </c>
       <c r="N107" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>247</v>
       </c>
       <c r="B108" s="1">
-        <v>3951.0</v>
+        <v>15398.0</v>
       </c>
       <c r="C108" s="1">
-        <v>4810.41</v>
+        <v>74.5</v>
       </c>
       <c r="D108" s="1">
-        <v>4798.2064540623</v>
+        <v>92.0147220418</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>18957713.7</v>
+        <v>1416842.69</v>
       </c>
       <c r="H108" s="1">
-        <v>48216.21</v>
+        <v>-269691.69</v>
       </c>
       <c r="I108" s="1">
-        <v>0.25433557423119</v>
+        <v>-19.034695376097</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>19005929.91</v>
+        <v>1147151.0</v>
       </c>
       <c r="M108" s="1">
-        <v>19005929.91</v>
+        <v>1147151.0</v>
       </c>
       <c r="N108" s="1">
-        <v>5.21</v>
+        <v>0.33</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>249</v>
       </c>
       <c r="B109" s="1">
-        <v>39584.0</v>
+        <v>13786.0</v>
       </c>
       <c r="C109" s="1">
-        <v>17.085</v>
+        <v>169.26</v>
       </c>
       <c r="D109" s="1">
-        <v>18.1663131568</v>
+        <v>168.600745684</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>719095.34</v>
+        <v>2324329.88</v>
       </c>
       <c r="H109" s="1">
-        <v>-42802.7</v>
+        <v>9088.48</v>
       </c>
       <c r="I109" s="1">
-        <v>-5.9522983419695</v>
+        <v>0.39101506538306</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>676292.64</v>
+        <v>2333418.36</v>
       </c>
       <c r="M109" s="1">
-        <v>676292.64</v>
+        <v>2333418.36</v>
       </c>
       <c r="N109" s="1">
-        <v>0.19</v>
+        <v>0.67</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>251</v>
       </c>
       <c r="B110" s="1">
-        <v>3968.0</v>
+        <v>34397.0</v>
       </c>
       <c r="C110" s="1">
-        <v>67.35</v>
+        <v>31.36</v>
       </c>
       <c r="D110" s="1">
-        <v>67.7922379032</v>
+        <v>32.5313780272</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>268999.6</v>
+        <v>1118981.81</v>
       </c>
       <c r="H110" s="1">
-        <v>-1754.8</v>
+        <v>-40291.89</v>
       </c>
       <c r="I110" s="1">
-        <v>-0.65234297746168</v>
+        <v>-3.6007636263542</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>267244.8</v>
+        <v>1078689.92</v>
       </c>
       <c r="M110" s="1">
-        <v>267244.8</v>
+        <v>1078689.92</v>
       </c>
       <c r="N110" s="1">
-        <v>0.07</v>
+        <v>0.31</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>253</v>
       </c>
       <c r="B111" s="1">
-        <v>13695.0</v>
+        <v>8286.0</v>
       </c>
       <c r="C111" s="1">
-        <v>28.98</v>
+        <v>300.4</v>
       </c>
       <c r="D111" s="1">
-        <v>22.6299342826</v>
+        <v>149.3060994448</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>309916.95</v>
+        <v>1237150.34</v>
       </c>
       <c r="H111" s="1">
-        <v>86964.15</v>
+        <v>1251964.06</v>
       </c>
       <c r="I111" s="1">
-        <v>28.060469103094</v>
+        <v>101.1974066143</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>396881.1</v>
+        <v>2489114.4</v>
       </c>
       <c r="M111" s="1">
-        <v>396881.1</v>
+        <v>2489114.4</v>
       </c>
       <c r="N111" s="1">
-        <v>0.11</v>
+        <v>0.71</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>255</v>
       </c>
       <c r="B112" s="1">
-        <v>7971.0</v>
+        <v>11155.0</v>
       </c>
       <c r="C112" s="1">
-        <v>38.215</v>
+        <v>150.86</v>
       </c>
       <c r="D112" s="1">
-        <v>30.5060255928</v>
+        <v>127.0068686688</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>243163.53</v>
+        <v>1416761.62</v>
       </c>
       <c r="H112" s="1">
-        <v>61448.24</v>
+        <v>266081.68</v>
       </c>
       <c r="I112" s="1">
-        <v>25.27033556389</v>
+        <v>18.780977423711</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>304611.77</v>
+        <v>1682843.3</v>
       </c>
       <c r="M112" s="1">
-        <v>304611.77</v>
+        <v>1682843.3</v>
       </c>
       <c r="N112" s="1">
-        <v>0.08</v>
+        <v>0.48</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>257</v>
       </c>
       <c r="B113" s="1">
-        <v>6325.0</v>
+        <v>10029.0</v>
       </c>
       <c r="C113" s="1">
-        <v>16.19</v>
+        <v>285.95</v>
       </c>
       <c r="D113" s="1">
-        <v>16.36</v>
+        <v>186.3645866986</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>103477.0</v>
+        <v>1869050.44</v>
       </c>
       <c r="H113" s="1">
-        <v>-1075.25</v>
+        <v>998742.11</v>
       </c>
       <c r="I113" s="1">
-        <v>-1.039119804401</v>
+        <v>53.435802941733</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>102401.75</v>
+        <v>2867792.55</v>
       </c>
       <c r="M113" s="1">
-        <v>102401.75</v>
+        <v>2867792.55</v>
       </c>
       <c r="N113" s="1">
-        <v>0.03</v>
+        <v>0.82</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>259</v>
       </c>
       <c r="B114" s="1">
-        <v>4377.0</v>
+        <v>12576.0</v>
       </c>
       <c r="C114" s="1">
-        <v>28.23</v>
+        <v>15.29</v>
       </c>
       <c r="D114" s="1">
-        <v>23.76</v>
+        <v>19.6435734733</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>103997.52</v>
+        <v>247037.58</v>
       </c>
       <c r="H114" s="1">
-        <v>19565.19</v>
+        <v>-54750.54</v>
       </c>
       <c r="I114" s="1">
-        <v>18.813131313131</v>
+        <v>-22.162838544646</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>123562.71</v>
+        <v>192287.04</v>
       </c>
       <c r="M114" s="1">
-        <v>123562.71</v>
+        <v>192287.04</v>
       </c>
       <c r="N114" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>261</v>
       </c>
       <c r="B115" s="1">
-        <v>11172.0</v>
+        <v>10523.0</v>
       </c>
       <c r="C115" s="1">
-        <v>32.35</v>
+        <v>83.8</v>
       </c>
       <c r="D115" s="1">
-        <v>41.6283046903</v>
+        <v>36.4950917039</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>465071.42</v>
+        <v>384037.85</v>
       </c>
       <c r="H115" s="1">
-        <v>-103657.22</v>
+        <v>497789.55</v>
       </c>
       <c r="I115" s="1">
-        <v>-22.288451954326</v>
+        <v>129.61991897413</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>361414.2</v>
+        <v>881827.4</v>
       </c>
       <c r="M115" s="1">
-        <v>361414.2</v>
+        <v>881827.4</v>
       </c>
       <c r="N115" s="1">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>263</v>
       </c>
       <c r="B116" s="1">
-        <v>3814.0</v>
+        <v>859.0</v>
       </c>
       <c r="C116" s="1">
-        <v>26.99</v>
+        <v>191.1</v>
       </c>
       <c r="D116" s="1">
-        <v>27.83</v>
+        <v>131.2</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>106143.62</v>
+        <v>112700.8</v>
       </c>
       <c r="H116" s="1">
-        <v>-3203.76</v>
+        <v>51454.1</v>
       </c>
       <c r="I116" s="1">
-        <v>-3.0183255479698</v>
+        <v>45.655487804878</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>102939.86</v>
+        <v>164154.9</v>
       </c>
       <c r="M116" s="1">
-        <v>102939.86</v>
+        <v>164154.9</v>
       </c>
       <c r="N116" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>265</v>
       </c>
       <c r="B117" s="1">
-        <v>1154.0</v>
+        <v>2528.0</v>
       </c>
       <c r="C117" s="1">
-        <v>92.4</v>
+        <v>46.78</v>
       </c>
       <c r="D117" s="1">
-        <v>90.699982669</v>
+        <v>52.5</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>104667.78</v>
+        <v>132720.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1961.82</v>
+        <v>-14460.16</v>
       </c>
       <c r="I117" s="1">
-        <v>1.8743303813265</v>
+        <v>-10.895238095238</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>106629.6</v>
+        <v>118259.84</v>
       </c>
       <c r="M117" s="1">
-        <v>106629.6</v>
+        <v>118259.84</v>
       </c>
       <c r="N117" s="1">
         <v>0.03</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>267</v>
       </c>
       <c r="B118" s="1">
-        <v>3328.0</v>
+        <v>7236.0</v>
       </c>
       <c r="C118" s="1">
-        <v>38.01</v>
+        <v>46.175</v>
       </c>
       <c r="D118" s="1">
-        <v>36.87</v>
+        <v>25.1042274737</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>122703.36</v>
+        <v>181654.19</v>
       </c>
       <c r="H118" s="1">
-        <v>3793.92</v>
+        <v>152468.11</v>
       </c>
       <c r="I118" s="1">
-        <v>3.0919446704638</v>
+        <v>83.93316443733</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>126497.28</v>
+        <v>334122.3</v>
       </c>
       <c r="M118" s="1">
-        <v>126497.28</v>
+        <v>334122.3</v>
       </c>
       <c r="N118" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>269</v>
       </c>
       <c r="B119" s="1">
-        <v>4997.0</v>
+        <v>8941.0</v>
       </c>
       <c r="C119" s="1">
-        <v>329.4</v>
+        <v>9.856</v>
       </c>
       <c r="D119" s="1">
-        <v>238.7518010806</v>
+        <v>11.5050005592</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>1193042.75</v>
+        <v>102866.21</v>
       </c>
       <c r="H119" s="1">
-        <v>452969.05</v>
+        <v>-14743.71</v>
       </c>
       <c r="I119" s="1">
-        <v>37.96754558879</v>
+        <v>-14.332899015138</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>1646011.8</v>
+        <v>88122.5</v>
       </c>
       <c r="M119" s="1">
-        <v>1646011.8</v>
+        <v>88122.5</v>
       </c>
       <c r="N119" s="1">
-        <v>0.45</v>
+        <v>0.03</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>271</v>
       </c>
       <c r="B120" s="1">
-        <v>167833.0</v>
+        <v>18994.0</v>
       </c>
       <c r="C120" s="1">
-        <v>4.487</v>
+        <v>30.08</v>
       </c>
       <c r="D120" s="1">
-        <v>2.6349516484</v>
+        <v>30.0269806255</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>442231.84</v>
+        <v>570332.47</v>
       </c>
       <c r="H120" s="1">
-        <v>310834.83</v>
+        <v>1007.05</v>
       </c>
       <c r="I120" s="1">
-        <v>70.28775449547</v>
+        <v>0.17657244729552</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>753066.67</v>
+        <v>571339.52</v>
       </c>
       <c r="M120" s="1">
-        <v>753066.67</v>
+        <v>571339.52</v>
       </c>
       <c r="N120" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>273</v>
       </c>
       <c r="B121" s="1">
-        <v>35783.0</v>
+        <v>1321.0</v>
       </c>
       <c r="C121" s="1">
-        <v>9.012</v>
+        <v>261.7</v>
       </c>
       <c r="D121" s="1">
-        <v>9.3794430316</v>
+        <v>254.7717486752</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>335624.61</v>
+        <v>336553.48</v>
       </c>
       <c r="H121" s="1">
-        <v>-13148.21</v>
+        <v>9152.22</v>
       </c>
       <c r="I121" s="1">
-        <v>-3.9175345335969</v>
+        <v>2.719395443482</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>322476.4</v>
+        <v>345705.7</v>
       </c>
       <c r="M121" s="1">
-        <v>322476.4</v>
+        <v>345705.7</v>
       </c>
       <c r="N121" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>275</v>
       </c>
       <c r="B122" s="1">
-        <v>16342.0</v>
+        <v>1702.0</v>
       </c>
       <c r="C122" s="1">
-        <v>74.14</v>
+        <v>229.2</v>
       </c>
       <c r="D122" s="1">
-        <v>92.0147221882</v>
+        <v>252.5837896592</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1503704.59</v>
+        <v>429897.61</v>
       </c>
       <c r="H122" s="1">
-        <v>-292108.71</v>
+        <v>-39799.21</v>
       </c>
       <c r="I122" s="1">
-        <v>-19.425937244762</v>
+        <v>-9.2578346737029</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>1211595.88</v>
+        <v>390098.4</v>
       </c>
       <c r="M122" s="1">
-        <v>1211595.88</v>
+        <v>390098.4</v>
       </c>
       <c r="N122" s="1">
-        <v>0.33</v>
+        <v>0.11</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>277</v>
       </c>
       <c r="B123" s="1">
-        <v>14632.0</v>
+        <v>5681.0</v>
       </c>
       <c r="C123" s="1">
-        <v>134.14</v>
+        <v>23.36</v>
       </c>
       <c r="D123" s="1">
-        <v>168.600745626</v>
+        <v>18.02</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>2466966.11</v>
+        <v>102371.62</v>
       </c>
       <c r="H123" s="1">
-        <v>-504229.63</v>
+        <v>30336.54</v>
       </c>
       <c r="I123" s="1">
-        <v>-20.439260513392</v>
+        <v>29.633740288568</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>1962736.48</v>
+        <v>132708.16</v>
       </c>
       <c r="M123" s="1">
-        <v>1962736.48</v>
+        <v>132708.16</v>
       </c>
       <c r="N123" s="1">
-        <v>0.54</v>
+        <v>0.04</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>279</v>
       </c>
       <c r="B124" s="1">
-        <v>33049.0</v>
+        <v>6539.0</v>
       </c>
       <c r="C124" s="1">
-        <v>32.8</v>
+        <v>104.4</v>
       </c>
       <c r="D124" s="1">
-        <v>32.6412793125</v>
+        <v>104.2214054137</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>1078761.64</v>
+        <v>681503.77</v>
       </c>
       <c r="H124" s="1">
-        <v>5245.56</v>
+        <v>1167.83</v>
       </c>
       <c r="I124" s="1">
-        <v>0.48625755732286</v>
+        <v>0.17136075417455</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>1084007.2</v>
+        <v>682671.6</v>
       </c>
       <c r="M124" s="1">
-        <v>1084007.2</v>
+        <v>682671.6</v>
       </c>
       <c r="N124" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>281</v>
       </c>
       <c r="B125" s="1">
-        <v>8660.0</v>
+        <v>23753.0</v>
       </c>
       <c r="C125" s="1">
-        <v>289.25</v>
+        <v>84.88</v>
       </c>
       <c r="D125" s="1">
-        <v>149.3060993072</v>
+        <v>66.4214431861</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>1292990.82</v>
+        <v>1577708.54</v>
       </c>
       <c r="H125" s="1">
-        <v>1211914.18</v>
+        <v>438446.1</v>
       </c>
       <c r="I125" s="1">
-        <v>93.729527020153</v>
+        <v>27.790056837748</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>2504905.0</v>
+        <v>2016154.64</v>
       </c>
       <c r="M125" s="1">
-        <v>2504905.0</v>
+        <v>2016154.64</v>
       </c>
       <c r="N125" s="1">
-        <v>0.69</v>
+        <v>0.57</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>283</v>
       </c>
       <c r="B126" s="1">
-        <v>11838.0</v>
+        <v>14985.0</v>
       </c>
       <c r="C126" s="1">
-        <v>168.92</v>
+        <v>14.695</v>
       </c>
       <c r="D126" s="1">
-        <v>127.0068685589</v>
+        <v>18.9961301301</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>1503507.31</v>
+        <v>284657.01</v>
       </c>
       <c r="H126" s="1">
-        <v>496167.65</v>
+        <v>-64452.43</v>
       </c>
       <c r="I126" s="1">
-        <v>33.000680921199</v>
+        <v>-22.642136935254</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>1999674.96</v>
+        <v>220204.58</v>
       </c>
       <c r="M126" s="1">
-        <v>1999674.96</v>
+        <v>220204.58</v>
       </c>
       <c r="N126" s="1">
-        <v>0.55</v>
+        <v>0.06</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>285</v>
       </c>
       <c r="B127" s="1">
-        <v>10644.0</v>
+        <v>8247.0</v>
       </c>
       <c r="C127" s="1">
-        <v>274.5</v>
+        <v>23.4</v>
       </c>
       <c r="D127" s="1">
-        <v>186.3645866216</v>
+        <v>26.9717279011</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>1983664.66</v>
+        <v>222435.84</v>
       </c>
       <c r="H127" s="1">
-        <v>938113.34</v>
+        <v>-29456.04</v>
       </c>
       <c r="I127" s="1">
-        <v>47.291931893367</v>
+        <v>-13.242488260885</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>2921778.0</v>
+        <v>192979.8</v>
       </c>
       <c r="M127" s="1">
-        <v>2921778.0</v>
+        <v>192979.8</v>
       </c>
       <c r="N127" s="1">
-        <v>0.8</v>
+        <v>0.06</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>287</v>
       </c>
       <c r="B128" s="1">
-        <v>12576.0</v>
+        <v>32629.0</v>
       </c>
       <c r="C128" s="1">
-        <v>20.78</v>
+        <v>18.99</v>
       </c>
       <c r="D128" s="1">
-        <v>19.6435734733</v>
+        <v>19.9529617825</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>247037.58</v>
+        <v>651045.19</v>
       </c>
       <c r="H128" s="1">
-        <v>14291.7</v>
+        <v>-31420.48</v>
       </c>
       <c r="I128" s="1">
-        <v>5.7852331616914</v>
+        <v>-4.8261596095964</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>261329.28</v>
+        <v>619624.71</v>
       </c>
       <c r="M128" s="1">
-        <v>261329.28</v>
+        <v>619624.71</v>
       </c>
       <c r="N128" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>289</v>
       </c>
       <c r="B129" s="1">
-        <v>10999.0</v>
+        <v>9356.0</v>
       </c>
       <c r="C129" s="1">
-        <v>77.67</v>
+        <v>35.29</v>
       </c>
       <c r="D129" s="1">
-        <v>36.4950913719</v>
+        <v>37.08</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>401409.51</v>
+        <v>346920.48</v>
       </c>
       <c r="H129" s="1">
-        <v>452882.82</v>
+        <v>-16747.24</v>
       </c>
       <c r="I129" s="1">
-        <v>112.82314163409</v>
+        <v>-4.8274002157497</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>854292.33</v>
+        <v>330173.24</v>
       </c>
       <c r="M129" s="1">
-        <v>854292.33</v>
+        <v>330173.24</v>
       </c>
       <c r="N129" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>291</v>
       </c>
       <c r="B130" s="1">
-        <v>859.0</v>
+        <v>10729.0</v>
       </c>
       <c r="C130" s="1">
-        <v>142.7</v>
+        <v>57.95</v>
       </c>
       <c r="D130" s="1">
-        <v>131.2</v>
+        <v>60.5459455681</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>112700.8</v>
+        <v>649597.45</v>
       </c>
       <c r="H130" s="1">
-        <v>9878.5</v>
+        <v>-27851.9</v>
       </c>
       <c r="I130" s="1">
-        <v>8.765243902439</v>
+        <v>-4.2875630130629</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>122579.3</v>
+        <v>621745.55</v>
       </c>
       <c r="M130" s="1">
-        <v>122579.3</v>
+        <v>621745.55</v>
       </c>
       <c r="N130" s="1">
-        <v>0.03</v>
+        <v>0.18</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>293</v>
       </c>
       <c r="B131" s="1">
-        <v>2528.0</v>
+        <v>4115.0</v>
       </c>
       <c r="C131" s="1">
-        <v>49.64</v>
+        <v>125.8</v>
       </c>
       <c r="D131" s="1">
-        <v>52.5</v>
+        <v>101.6139927096</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>132720.0</v>
+        <v>418141.58</v>
       </c>
       <c r="H131" s="1">
-        <v>-7230.08</v>
+        <v>99525.42</v>
       </c>
       <c r="I131" s="1">
-        <v>-5.447619047619</v>
+        <v>23.801847211655</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>125489.92</v>
+        <v>517667.0</v>
       </c>
       <c r="M131" s="1">
-        <v>125489.92</v>
+        <v>517667.0</v>
       </c>
       <c r="N131" s="1">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>295</v>
       </c>
       <c r="B132" s="1">
-        <v>9354.0</v>
+        <v>3134.0</v>
       </c>
       <c r="C132" s="1">
-        <v>68.03</v>
+        <v>76.08</v>
       </c>
       <c r="D132" s="1">
-        <v>25.1042270686</v>
+        <v>100.5199744735</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>234824.94</v>
+        <v>315029.6</v>
       </c>
       <c r="H132" s="1">
-        <v>401527.68</v>
+        <v>-76594.88</v>
       </c>
       <c r="I132" s="1">
-        <v>170.99021935234</v>
+        <v>-24.313550218773</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>636352.62</v>
+        <v>238434.72</v>
       </c>
       <c r="M132" s="1">
-        <v>636352.62</v>
+        <v>238434.72</v>
       </c>
       <c r="N132" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>297</v>
       </c>
       <c r="B133" s="1">
-        <v>8941.0</v>
+        <v>18490.0</v>
       </c>
       <c r="C133" s="1">
-        <v>9.666</v>
+        <v>21.14</v>
       </c>
       <c r="D133" s="1">
-        <v>11.5050005592</v>
+        <v>37.6989756625</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>102866.21</v>
+        <v>697054.06</v>
       </c>
       <c r="H133" s="1">
-        <v>-16442.5</v>
+        <v>-306175.46</v>
       </c>
       <c r="I133" s="1">
-        <v>-15.98435482361</v>
+        <v>-43.924205821282</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>86423.71</v>
+        <v>390878.6</v>
       </c>
       <c r="M133" s="1">
-        <v>86423.71</v>
+        <v>390878.6</v>
       </c>
       <c r="N133" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>299</v>
       </c>
       <c r="B134" s="1">
-        <v>28840.0</v>
+        <v>24607.0</v>
       </c>
       <c r="C134" s="1">
-        <v>35.66</v>
+        <v>29.25</v>
       </c>
       <c r="D134" s="1">
-        <v>30.0269805825</v>
+        <v>36.1308261877</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>865978.12</v>
+        <v>889071.24</v>
       </c>
       <c r="H134" s="1">
-        <v>162456.28</v>
+        <v>-169316.49</v>
       </c>
       <c r="I134" s="1">
-        <v>18.759859660196</v>
+        <v>-19.044198302939</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>1028434.4</v>
+        <v>719754.75</v>
       </c>
       <c r="M134" s="1">
-        <v>1028434.4</v>
+        <v>719754.75</v>
       </c>
       <c r="N134" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>301</v>
       </c>
       <c r="B135" s="1">
-        <v>1999.0</v>
+        <v>8581.0</v>
       </c>
       <c r="C135" s="1">
-        <v>55.12</v>
+        <v>22.44</v>
       </c>
       <c r="D135" s="1">
-        <v>51.48</v>
+        <v>30.6857056287</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>102908.52</v>
+        <v>263314.04</v>
       </c>
       <c r="H135" s="1">
-        <v>7276.36</v>
+        <v>-70756.4</v>
       </c>
       <c r="I135" s="1">
-        <v>7.0707070707071</v>
+        <v>-26.871487749001</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>110184.88</v>
+        <v>192557.64</v>
       </c>
       <c r="M135" s="1">
-        <v>110184.88</v>
+        <v>192557.64</v>
       </c>
       <c r="N135" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>303</v>
       </c>
       <c r="B136" s="1">
-        <v>21249.0</v>
+        <v>13925.0</v>
       </c>
       <c r="C136" s="1">
-        <v>10.34</v>
+        <v>70.24</v>
       </c>
       <c r="D136" s="1">
-        <v>10.1845352722</v>
+        <v>101.6178815081</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>216411.19</v>
+        <v>1415029.0</v>
       </c>
       <c r="H136" s="1">
-        <v>3303.47</v>
+        <v>-436937.0</v>
       </c>
       <c r="I136" s="1">
-        <v>1.5264783674079</v>
+        <v>-30.878307087699</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>219714.66</v>
+        <v>978092.0</v>
       </c>
       <c r="M136" s="1">
-        <v>219714.66</v>
+        <v>978092.0</v>
       </c>
       <c r="N136" s="1">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>305</v>
       </c>
       <c r="B137" s="1">
-        <v>1381.0</v>
+        <v>785.0</v>
       </c>
       <c r="C137" s="1">
-        <v>232.4</v>
+        <v>282.75</v>
       </c>
       <c r="D137" s="1">
-        <v>254.7717523534</v>
+        <v>276.049936306</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>351839.79</v>
+        <v>0.0</v>
       </c>
       <c r="H137" s="1">
-        <v>-30895.39</v>
+        <v>525955.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-8.7810960778484</v>
+        <v>0</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" s="1">
-        <v>320944.4</v>
+        <v>525955.0</v>
       </c>
       <c r="M137" s="1">
-        <v>320944.4</v>
+        <v>525955.0</v>
       </c>
       <c r="N137" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>307</v>
       </c>
       <c r="B138" s="1">
-        <v>1779.0</v>
+        <v>125.0</v>
       </c>
       <c r="C138" s="1">
-        <v>249.7</v>
+        <v>114.34</v>
       </c>
       <c r="D138" s="1">
-        <v>252.5837886453</v>
+        <v>114.988181818</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>449346.56</v>
+        <v>0.0</v>
       </c>
       <c r="H138" s="1">
-        <v>-5130.26</v>
+        <v>-59820.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-1.141715650388</v>
+        <v>0</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>444216.3</v>
+        <v>-59820.0</v>
       </c>
       <c r="M138" s="1">
-        <v>444216.3</v>
+        <v>-59820.0</v>
       </c>
       <c r="N138" s="1">
-        <v>0.12</v>
+        <v>-0.02</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>309</v>
       </c>
       <c r="B139" s="1">
-        <v>5681.0</v>
+        <v>7.0</v>
       </c>
       <c r="C139" s="1">
-        <v>22.82</v>
+        <v>105.63</v>
       </c>
       <c r="D139" s="1">
-        <v>18.02</v>
+        <v>105.828834951</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>102371.62</v>
+        <v>0.0</v>
       </c>
       <c r="H139" s="1">
-        <v>27268.8</v>
+        <v>30580.0</v>
       </c>
       <c r="I139" s="1">
-        <v>26.637069922309</v>
+        <v>0</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>129640.42</v>
+        <v>30580.0</v>
       </c>
       <c r="M139" s="1">
-        <v>129640.42</v>
+        <v>30580.0</v>
       </c>
       <c r="N139" s="1">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>311</v>
       </c>
       <c r="B140" s="1">
-        <v>6835.0</v>
+        <v>-15.0</v>
       </c>
       <c r="C140" s="1">
-        <v>98.7</v>
+        <v>6499.0</v>
       </c>
       <c r="D140" s="1">
-        <v>104.2214059985</v>
+        <v>6288.0</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>712353.31</v>
+        <v>0.0</v>
       </c>
       <c r="H140" s="1">
-        <v>-37738.81</v>
+        <v>-31650.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-5.297765795459</v>
+        <v>0</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>674614.5</v>
+        <v>-31650.0</v>
       </c>
       <c r="M140" s="1">
-        <v>674614.5</v>
+        <v>-31650.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.19</v>
+        <v>-0.01</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>313</v>
       </c>
       <c r="B141" s="1">
-        <v>25208.0</v>
+        <v>-8.0</v>
       </c>
       <c r="C141" s="1">
-        <v>79.52</v>
+        <v>117.36</v>
       </c>
       <c r="D141" s="1">
-        <v>66.4214431926</v>
+        <v>117.835</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>1674351.74</v>
+        <v>0.0</v>
       </c>
       <c r="H141" s="1">
-        <v>330188.42</v>
+        <v>3800.0</v>
       </c>
       <c r="I141" s="1">
-        <v>19.720373689223</v>
+        <v>0</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>2004540.16</v>
+        <v>3800.0</v>
       </c>
       <c r="M141" s="1">
-        <v>2004540.16</v>
+        <v>3800.0</v>
       </c>
       <c r="N141" s="1">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>315</v>
       </c>
       <c r="B142" s="1">
-        <v>5746.0</v>
+        <v>-8.0</v>
       </c>
       <c r="C142" s="1">
-        <v>24.34</v>
+        <v>125.25</v>
       </c>
       <c r="D142" s="1">
-        <v>21.16</v>
+        <v>125.77</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>121585.36</v>
+        <v>0.0</v>
       </c>
       <c r="H142" s="1">
-        <v>18272.28</v>
+        <v>4160.0</v>
       </c>
       <c r="I142" s="1">
-        <v>15.028355387524</v>
+        <v>0</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>139857.64</v>
+        <v>4160.0</v>
       </c>
       <c r="M142" s="1">
-        <v>139857.64</v>
+        <v>4160.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>317</v>
       </c>
       <c r="B143" s="1">
-        <v>15662.0</v>
+        <v>-44.0</v>
       </c>
       <c r="C143" s="1">
-        <v>18.775</v>
+        <v>117.97</v>
       </c>
       <c r="D143" s="1">
-        <v>18.9961301239</v>
+        <v>118.9</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>297517.39</v>
+        <v>0.0</v>
       </c>
       <c r="H143" s="1">
-        <v>-3463.34</v>
+        <v>40920.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-1.1640798542902</v>
+        <v>0</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>294054.05</v>
+        <v>40920.0</v>
       </c>
       <c r="M143" s="1">
-        <v>294054.05</v>
+        <v>40920.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>319</v>
       </c>
       <c r="B144" s="1">
-        <v>8247.0</v>
+        <v>593000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>24.12</v>
+        <v>97.773</v>
       </c>
       <c r="D144" s="1">
-        <v>26.9717279011</v>
+        <v>99.52772344</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>222435.84</v>
+        <v>590199.4</v>
       </c>
       <c r="H144" s="1">
-        <v>-23518.2</v>
+        <v>-10405.51</v>
       </c>
       <c r="I144" s="1">
-        <v>-10.573026361219</v>
+        <v>-1.7630499116061</v>
       </c>
       <c r="J144">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.88</v>
+      </c>
+      <c r="K144" t="s">
+        <v>320</v>
       </c>
       <c r="L144" s="1">
-        <v>198917.64</v>
+        <v>579793.89</v>
       </c>
       <c r="M144" s="1">
-        <v>198917.64</v>
+        <v>590924.82</v>
       </c>
       <c r="N144" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
+        <v>322</v>
+      </c>
+      <c r="B145" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>99.025</v>
+      </c>
+      <c r="D145" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>297993.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-918.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-0.30806092760568</v>
+      </c>
+      <c r="J145">
+        <v>0.6</v>
+      </c>
+      <c r="K145" t="s">
+        <v>323</v>
+      </c>
+      <c r="L145" s="1">
+        <v>297075.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>298862.67</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
         <v>321</v>
-      </c>
-[...43 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B146" s="1">
-        <v>11214.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>55.6</v>
+        <v>101.807</v>
       </c>
       <c r="D146" s="1">
-        <v>60.545945247</v>
+        <v>99.634</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>678962.23</v>
+        <v>298902.0</v>
       </c>
       <c r="H146" s="1">
-        <v>-55463.83</v>
+        <v>6519.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-8.1689124297827</v>
+        <v>2.1809823955678</v>
       </c>
       <c r="J146">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="K146">
-        <v>0.0</v>
+        <v>791.1</v>
       </c>
       <c r="L146" s="1">
-        <v>623498.4</v>
+        <v>305421.0</v>
       </c>
       <c r="M146" s="1">
-        <v>623498.4</v>
+        <v>306212.1</v>
       </c>
       <c r="N146" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B147" s="1">
-        <v>1282.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>79.7</v>
+        <v>101.172</v>
       </c>
       <c r="D147" s="1">
-        <v>82.0</v>
+        <v>99.179</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>105124.0</v>
+        <v>495895.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-2948.6</v>
+        <v>9965.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2.8048780487805</v>
+        <v>2.0094979784027</v>
       </c>
       <c r="J147">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.17</v>
+      </c>
+      <c r="K147" t="s">
+        <v>328</v>
       </c>
       <c r="L147" s="1">
-        <v>102175.4</v>
+        <v>505860.0</v>
       </c>
       <c r="M147" s="1">
-        <v>102175.4</v>
+        <v>516688.77</v>
       </c>
       <c r="N147" s="1">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B148" s="1">
-        <v>4301.0</v>
+        <v>149000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>129.65</v>
+        <v>108.319</v>
       </c>
       <c r="D148" s="1">
-        <v>101.6139920949</v>
+        <v>99.188</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>437041.78</v>
+        <v>147790.12</v>
       </c>
       <c r="H148" s="1">
-        <v>120582.87</v>
+        <v>13605.19</v>
       </c>
       <c r="I148" s="1">
-        <v>27.590696248766</v>
+        <v>9.2057506956487</v>
       </c>
       <c r="J148">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.28</v>
+      </c>
+      <c r="K148" t="s">
+        <v>331</v>
       </c>
       <c r="L148" s="1">
-        <v>557624.65</v>
+        <v>161395.31</v>
       </c>
       <c r="M148" s="1">
-        <v>557624.65</v>
+        <v>167778.84</v>
       </c>
       <c r="N148" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B149" s="1">
-        <v>3134.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>80.44</v>
+        <v>100.279</v>
       </c>
       <c r="D149" s="1">
-        <v>100.5199744735</v>
+        <v>99.847</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>315029.6</v>
+        <v>499235.0</v>
       </c>
       <c r="H149" s="1">
-        <v>-62930.64</v>
+        <v>2160.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-19.976103832783</v>
+        <v>0.43266197281841</v>
       </c>
       <c r="J149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.7</v>
+      </c>
+      <c r="K149" t="s">
+        <v>334</v>
       </c>
       <c r="L149" s="1">
-        <v>252098.96</v>
+        <v>501395.0</v>
       </c>
       <c r="M149" s="1">
-        <v>252098.96</v>
+        <v>504895.0</v>
       </c>
       <c r="N149" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B150" s="1">
-        <v>19326.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>20.6</v>
+        <v>100.911</v>
       </c>
       <c r="D150" s="1">
-        <v>37.6989754735</v>
+        <v>99.89</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>728570.4</v>
+        <v>399560.0</v>
       </c>
       <c r="H150" s="1">
-        <v>-330454.8</v>
+        <v>4084.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-45.356605209325</v>
+        <v>1.0221243367704</v>
       </c>
       <c r="J150">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.23</v>
+      </c>
+      <c r="K150" t="s">
+        <v>337</v>
       </c>
       <c r="L150" s="1">
-        <v>398115.6</v>
+        <v>403644.0</v>
       </c>
       <c r="M150" s="1">
-        <v>398115.6</v>
+        <v>408560.44</v>
       </c>
       <c r="N150" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="B151" s="1">
-        <v>22859.0</v>
+        <v>408000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>33.68</v>
+        <v>98.264</v>
       </c>
       <c r="D151" s="1">
-        <v>36.6613417035</v>
+        <v>99.33</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>838041.61</v>
+        <v>405266.4</v>
       </c>
       <c r="H151" s="1">
-        <v>-68150.49</v>
+        <v>-4349.28</v>
       </c>
       <c r="I151" s="1">
-        <v>-8.1321129150139</v>
+        <v>-1.073190375516</v>
       </c>
       <c r="J151">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.55</v>
+      </c>
+      <c r="K151" t="s">
+        <v>340</v>
       </c>
       <c r="L151" s="1">
-        <v>769891.12</v>
+        <v>400917.12</v>
       </c>
       <c r="M151" s="1">
-        <v>769891.12</v>
+        <v>411312.74</v>
       </c>
       <c r="N151" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="B152" s="1">
-        <v>16874.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>23.82</v>
+        <v>96.769</v>
       </c>
       <c r="D152" s="1">
-        <v>30.6857058196</v>
+        <v>99.253</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>517790.6</v>
+        <v>397012.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-115851.92</v>
+        <v>-9936.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-22.37428025924</v>
+        <v>-2.5026951326408</v>
       </c>
       <c r="J152">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.77</v>
+      </c>
+      <c r="K152" t="s">
+        <v>343</v>
       </c>
       <c r="L152" s="1">
-        <v>401938.68</v>
+        <v>387076.0</v>
       </c>
       <c r="M152" s="1">
-        <v>401938.68</v>
+        <v>390166.41</v>
       </c>
       <c r="N152" s="1">
         <v>0.11</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="B153" s="1">
-        <v>11183.0</v>
+        <v>263000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>58.86</v>
+        <v>94.201</v>
       </c>
       <c r="D153" s="1">
-        <v>114.8058812483</v>
+        <v>93.76040684</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>1283874.17</v>
+        <v>246589.87</v>
       </c>
       <c r="H153" s="1">
-        <v>-625642.79</v>
+        <v>1158.76</v>
       </c>
       <c r="I153" s="1">
-        <v>-48.730849534889</v>
+        <v>0.46991386953568</v>
       </c>
       <c r="J153">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.64</v>
+      </c>
+      <c r="K153" t="s">
+        <v>346</v>
       </c>
       <c r="L153" s="1">
-        <v>658231.38</v>
+        <v>247748.63</v>
       </c>
       <c r="M153" s="1">
-        <v>658231.38</v>
+        <v>249434.71</v>
       </c>
       <c r="N153" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="B154" s="1">
-        <v>785.0</v>
+        <v>216000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>278.2</v>
+        <v>99.283</v>
       </c>
       <c r="D154" s="1">
-        <v>276.049936306</v>
+        <v>99.646</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>0.0</v>
+        <v>215235.36</v>
       </c>
       <c r="H154" s="1">
-        <v>168780.0</v>
+        <v>-784.08</v>
       </c>
       <c r="I154" s="1">
-        <v>0</v>
+        <v>-0.36428958513137</v>
       </c>
       <c r="J154">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.88</v>
+      </c>
+      <c r="K154" t="s">
+        <v>349</v>
       </c>
       <c r="L154" s="1">
-        <v>168780.0</v>
+        <v>214451.28</v>
       </c>
       <c r="M154" s="1">
-        <v>168780.0</v>
+        <v>216355.33</v>
       </c>
       <c r="N154" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="B155" s="1">
-        <v>146.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>114.75</v>
+        <v>101.424</v>
       </c>
       <c r="D155" s="1">
-        <v>114.62</v>
+        <v>100.69583</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>0.0</v>
+        <v>302087.49</v>
       </c>
       <c r="H155" s="1">
-        <v>-18740.0</v>
+        <v>2184.51</v>
       </c>
       <c r="I155" s="1">
-        <v>0</v>
+        <v>0.72313818754957</v>
       </c>
       <c r="J155">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.51</v>
+      </c>
+      <c r="K155" t="s">
+        <v>352</v>
       </c>
       <c r="L155" s="1">
-        <v>-18740.0</v>
+        <v>304272.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-18740.0</v>
+        <v>305788.44</v>
       </c>
       <c r="N155" s="1">
-        <v>-0.01</v>
+        <v>0.09</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>343</v>
+        <v>354</v>
       </c>
       <c r="B156" s="1">
-        <v>17.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>105.735</v>
+        <v>109.465</v>
       </c>
       <c r="D156" s="1">
-        <v>105.69</v>
+        <v>100.019</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>0.0</v>
+        <v>500095.0</v>
       </c>
       <c r="H156" s="1">
-        <v>765.0</v>
+        <v>47230.0</v>
       </c>
       <c r="I156" s="1">
-        <v>0</v>
+        <v>9.4442056009358</v>
       </c>
       <c r="J156">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.21</v>
+      </c>
+      <c r="K156" t="s">
+        <v>355</v>
       </c>
       <c r="L156" s="1">
-        <v>765.0</v>
+        <v>547325.0</v>
       </c>
       <c r="M156" s="1">
-        <v>765.0</v>
+        <v>548362.15</v>
       </c>
       <c r="N156" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>342</v>
+        <v>353</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="B157" s="1">
-        <v>-15.0</v>
+        <v>535000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>6337.0</v>
+        <v>99.862</v>
       </c>
       <c r="D157" s="1">
-        <v>6288.0</v>
+        <v>99.58</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>0.0</v>
+        <v>532753.0</v>
       </c>
       <c r="H157" s="1">
-        <v>-7350.0</v>
+        <v>1508.7</v>
       </c>
       <c r="I157" s="1">
-        <v>0</v>
+        <v>0.28318939546094</v>
       </c>
       <c r="J157">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.96</v>
+      </c>
+      <c r="K157" t="s">
+        <v>358</v>
       </c>
       <c r="L157" s="1">
-        <v>-7350.0</v>
+        <v>534261.7</v>
       </c>
       <c r="M157" s="1">
-        <v>-7350.0</v>
+        <v>539373.52</v>
       </c>
       <c r="N157" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="B158" s="1">
-        <v>-8.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>118.38</v>
+        <v>96.189</v>
       </c>
       <c r="D158" s="1">
-        <v>117.835</v>
+        <v>96.86</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>0.0</v>
+        <v>774880.0</v>
       </c>
       <c r="H158" s="1">
-        <v>-4360.0</v>
+        <v>-5368.0</v>
       </c>
       <c r="I158" s="1">
-        <v>0</v>
+        <v>-0.69275242618212</v>
       </c>
       <c r="J158">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.93</v>
+      </c>
+      <c r="K158" t="s">
+        <v>361</v>
       </c>
       <c r="L158" s="1">
-        <v>-4360.0</v>
+        <v>769512.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-4360.0</v>
+        <v>784969.53</v>
       </c>
       <c r="N158" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>349</v>
+        <v>363</v>
       </c>
       <c r="B159" s="1">
-        <v>-48.0</v>
+        <v>261000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>126.09</v>
+        <v>98.531</v>
       </c>
       <c r="D159" s="1">
-        <v>125.77</v>
+        <v>100.99096552</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>0.0</v>
+        <v>263586.42</v>
       </c>
       <c r="H159" s="1">
-        <v>-15360.0</v>
+        <v>-6420.51</v>
       </c>
       <c r="I159" s="1">
-        <v>0</v>
+        <v>-2.4358273085541</v>
       </c>
       <c r="J159">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="K159">
-        <v>0.0</v>
+        <v>46.88</v>
       </c>
       <c r="L159" s="1">
-        <v>-15360.0</v>
+        <v>257165.91</v>
       </c>
       <c r="M159" s="1">
-        <v>-15360.0</v>
+        <v>257212.79</v>
       </c>
       <c r="N159" s="1">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>348</v>
+        <v>362</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>351</v>
+        <v>365</v>
       </c>
       <c r="B160" s="1">
-        <v>-44.0</v>
+        <v>3139000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>119.17</v>
+        <v>60.345</v>
       </c>
       <c r="D160" s="1">
-        <v>118.9</v>
+        <v>68.37004938</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>0.0</v>
+        <v>2146135.85</v>
       </c>
       <c r="H160" s="1">
-        <v>-11880.0</v>
+        <v>-251906.3</v>
       </c>
       <c r="I160" s="1">
-        <v>0</v>
+        <v>-11.737667957972</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" s="1">
-        <v>-11880.0</v>
+        <v>1894229.55</v>
       </c>
       <c r="M160" s="1">
-        <v>-11880.0</v>
+        <v>1894229.55</v>
       </c>
       <c r="N160" s="1">
-        <v>0.0</v>
+        <v>0.54</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="B161" s="1">
-        <v>593000.0</v>
+        <v>470300.0</v>
       </c>
       <c r="C161" s="1">
-        <v>98.469</v>
+        <v>97.75</v>
       </c>
       <c r="D161" s="1">
-        <v>99.52772344</v>
+        <v>99.57695088</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>590199.4</v>
+        <v>468310.4</v>
       </c>
       <c r="H161" s="1">
-        <v>-6278.23</v>
+        <v>-8592.15</v>
       </c>
       <c r="I161" s="1">
-        <v>-1.0637472691433</v>
+        <v>-1.834712617956</v>
       </c>
       <c r="J161">
-        <v>1.43</v>
+        <v>1.36</v>
       </c>
       <c r="K161" t="s">
-        <v>354</v>
+        <v>368</v>
       </c>
       <c r="L161" s="1">
-        <v>583921.17</v>
+        <v>459718.25</v>
       </c>
       <c r="M161" s="1">
-        <v>592401.88</v>
+        <v>466104.02</v>
       </c>
       <c r="N161" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>352</v>
+        <v>366</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="B162" s="1">
-        <v>300000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>99.567</v>
+        <v>99.337</v>
       </c>
       <c r="D162" s="1">
-        <v>99.331</v>
+        <v>99.658</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>297993.0</v>
+        <v>388666.2</v>
       </c>
       <c r="H162" s="1">
-        <v>708.0</v>
+        <v>-1251.9</v>
       </c>
       <c r="I162" s="1">
-        <v>0.23758947357824</v>
+        <v>-0.32210158742901</v>
       </c>
       <c r="J162">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>446.92</v>
+        <v>0.83</v>
+      </c>
+      <c r="K162" t="s">
+        <v>371</v>
       </c>
       <c r="L162" s="1">
-        <v>298701.0</v>
+        <v>387414.3</v>
       </c>
       <c r="M162" s="1">
-        <v>299147.92</v>
+        <v>390637.22</v>
       </c>
       <c r="N162" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>358</v>
+        <v>373</v>
       </c>
       <c r="B163" s="1">
         <v>300000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>101.774</v>
+        <v>92.039</v>
       </c>
       <c r="D163" s="1">
-        <v>99.634</v>
+        <v>91.61</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>298902.0</v>
+        <v>274830.0</v>
       </c>
       <c r="H163" s="1">
-        <v>6420.0</v>
+        <v>1287.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2.1478611718891</v>
+        <v>0.46828948804716</v>
       </c>
       <c r="J163">
-        <v>4.1</v>
+        <v>1.1</v>
       </c>
       <c r="K163" t="s">
-        <v>359</v>
+        <v>374</v>
       </c>
       <c r="L163" s="1">
-        <v>305322.0</v>
+        <v>276117.0</v>
       </c>
       <c r="M163" s="1">
-        <v>317619.95</v>
+        <v>279421.11</v>
       </c>
       <c r="N163" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>357</v>
+        <v>372</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>361</v>
+        <v>376</v>
       </c>
       <c r="B164" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>101.412</v>
+        <v>103.696</v>
       </c>
       <c r="D164" s="1">
-        <v>99.179</v>
+        <v>105.76</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>495895.0</v>
+        <v>423040.0</v>
       </c>
       <c r="H164" s="1">
-        <v>11165.0</v>
+        <v>-8256.0</v>
       </c>
       <c r="I164" s="1">
-        <v>2.2514846892991</v>
+        <v>-1.9515885022693</v>
       </c>
       <c r="J164">
-        <v>1.69</v>
+        <v>2.4</v>
       </c>
       <c r="K164" t="s">
-        <v>362</v>
+        <v>377</v>
       </c>
       <c r="L164" s="1">
-        <v>507060.0</v>
+        <v>414784.0</v>
       </c>
       <c r="M164" s="1">
-        <v>515500.07</v>
+        <v>424400.44</v>
       </c>
       <c r="N164" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>360</v>
+        <v>375</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>364</v>
+        <v>379</v>
       </c>
       <c r="B165" s="1">
-        <v>149000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>108.876</v>
+        <v>100.006</v>
       </c>
       <c r="D165" s="1">
-        <v>99.188</v>
+        <v>99.607</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>147790.12</v>
+        <v>394443.72</v>
       </c>
       <c r="H165" s="1">
-        <v>14435.12</v>
+        <v>1580.04</v>
       </c>
       <c r="I165" s="1">
-        <v>9.7673105617615</v>
+        <v>0.40057425682934</v>
       </c>
       <c r="J165">
-        <v>3.59</v>
+        <v>1.83</v>
       </c>
       <c r="K165" t="s">
-        <v>365</v>
+        <v>380</v>
       </c>
       <c r="L165" s="1">
-        <v>162225.24</v>
+        <v>396023.76</v>
       </c>
       <c r="M165" s="1">
-        <v>167575.46</v>
+        <v>403273.81</v>
       </c>
       <c r="N165" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>363</v>
+        <v>378</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>367</v>
+        <v>382</v>
       </c>
       <c r="B166" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.705</v>
+        <v>98.417</v>
       </c>
       <c r="D166" s="1">
-        <v>99.847</v>
+        <v>97.95</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>499235.0</v>
+        <v>391800.0</v>
       </c>
       <c r="H166" s="1">
-        <v>4290.0</v>
+        <v>1868.0</v>
       </c>
       <c r="I166" s="1">
-        <v>0.8593147515699</v>
+        <v>0.47677386421644</v>
       </c>
       <c r="J166">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="K166" t="s">
-        <v>368</v>
+        <v>383</v>
       </c>
       <c r="L166" s="1">
-        <v>503525.0</v>
+        <v>393668.0</v>
       </c>
       <c r="M166" s="1">
-        <v>504867.47</v>
+        <v>395747.45</v>
       </c>
       <c r="N166" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>366</v>
+        <v>381</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>370</v>
+        <v>385</v>
       </c>
       <c r="B167" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>101.486</v>
+        <v>99.358</v>
       </c>
       <c r="D167" s="1">
-        <v>99.89</v>
+        <v>99.991</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>399560.0</v>
+        <v>299973.0</v>
       </c>
       <c r="H167" s="1">
-        <v>6384.0</v>
+        <v>-1899.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1.5977575332866</v>
+        <v>-0.63305697512776</v>
       </c>
       <c r="J167">
-        <v>0.66</v>
+        <v>0.53</v>
       </c>
       <c r="K167" t="s">
-        <v>371</v>
+        <v>386</v>
       </c>
       <c r="L167" s="1">
-        <v>405944.0</v>
+        <v>298074.0</v>
       </c>
       <c r="M167" s="1">
-        <v>408579.62</v>
+        <v>299656.19</v>
       </c>
       <c r="N167" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>369</v>
+        <v>384</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>373</v>
+        <v>388</v>
       </c>
       <c r="B168" s="1">
-        <v>408000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>98.388</v>
+        <v>100.557</v>
       </c>
       <c r="D168" s="1">
-        <v>99.33</v>
+        <v>99.834</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>405266.4</v>
+        <v>599004.0</v>
       </c>
       <c r="H168" s="1">
-        <v>-3843.36</v>
+        <v>4338.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-0.94835397160979</v>
+        <v>0.72420217561152</v>
       </c>
       <c r="J168">
-        <v>2.09</v>
+        <v>1.25</v>
       </c>
       <c r="K168" t="s">
-        <v>374</v>
+        <v>389</v>
       </c>
       <c r="L168" s="1">
-        <v>401423.04</v>
+        <v>603342.0</v>
       </c>
       <c r="M168" s="1">
-        <v>409932.36</v>
+        <v>610817.34</v>
       </c>
       <c r="N168" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>372</v>
+        <v>387</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>376</v>
+        <v>391</v>
       </c>
       <c r="B169" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>96.999</v>
+        <v>95.007</v>
       </c>
       <c r="D169" s="1">
-        <v>99.253</v>
+        <v>91.473</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>397012.0</v>
+        <v>274419.0</v>
       </c>
       <c r="H169" s="1">
-        <v>-9016.0</v>
+        <v>10602.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-2.2709641018408</v>
+        <v>3.8634351120003</v>
       </c>
       <c r="J169">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="K169" t="s">
-        <v>377</v>
+        <v>392</v>
       </c>
       <c r="L169" s="1">
-        <v>387996.0</v>
+        <v>285021.0</v>
       </c>
       <c r="M169" s="1">
-        <v>389606.96</v>
+        <v>286756.23</v>
       </c>
       <c r="N169" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>375</v>
+        <v>390</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="B170" s="1">
-        <v>263000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>94.06</v>
+        <v>100.33</v>
       </c>
       <c r="D170" s="1">
-        <v>93.76040684</v>
+        <v>99.298</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>246589.87</v>
+        <v>494504.04</v>
       </c>
       <c r="H170" s="1">
-        <v>787.93</v>
+        <v>5139.36</v>
       </c>
       <c r="I170" s="1">
-        <v>0.3195305630357</v>
+        <v>1.0392958569155</v>
       </c>
       <c r="J170">
-        <v>0.5</v>
+        <v>1.35</v>
       </c>
       <c r="K170" t="s">
-        <v>380</v>
+        <v>395</v>
       </c>
       <c r="L170" s="1">
-        <v>247377.8</v>
+        <v>499643.4</v>
       </c>
       <c r="M170" s="1">
-        <v>248699.1</v>
+        <v>506357.87</v>
       </c>
       <c r="N170" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>378</v>
+        <v>393</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>382</v>
+        <v>397</v>
       </c>
       <c r="B171" s="1">
-        <v>216000.0</v>
+        <v>622000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>99.792</v>
+        <v>98.651</v>
       </c>
       <c r="D171" s="1">
-        <v>99.646</v>
+        <v>99.459</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>215235.36</v>
+        <v>618634.98</v>
       </c>
       <c r="H171" s="1">
-        <v>315.36</v>
+        <v>-5025.76</v>
       </c>
       <c r="I171" s="1">
-        <v>0.14651867611344</v>
+        <v>-0.81239505725978</v>
       </c>
       <c r="J171">
-        <v>0.48</v>
+        <v>1.87</v>
       </c>
       <c r="K171" t="s">
-        <v>383</v>
+        <v>398</v>
       </c>
       <c r="L171" s="1">
-        <v>215550.72</v>
+        <v>613609.22</v>
       </c>
       <c r="M171" s="1">
-        <v>216589.3</v>
+        <v>625239.77</v>
       </c>
       <c r="N171" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>381</v>
+        <v>396</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>385</v>
+        <v>400</v>
       </c>
       <c r="B172" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>101.725</v>
+        <v>97.941</v>
       </c>
       <c r="D172" s="1">
-        <v>100.69583</v>
+        <v>99.292</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>302087.49</v>
+        <v>595752.0</v>
       </c>
       <c r="H172" s="1">
-        <v>3087.51</v>
+        <v>-8106.0</v>
       </c>
       <c r="I172" s="1">
-        <v>1.0220582123411</v>
+        <v>-1.3606332836482</v>
       </c>
       <c r="J172">
-        <v>4.45</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>0.16</v>
+      </c>
+      <c r="K172">
+        <v>978.08</v>
       </c>
       <c r="L172" s="1">
-        <v>305175.0</v>
+        <v>587646.0</v>
       </c>
       <c r="M172" s="1">
-        <v>318527.05</v>
+        <v>588624.08</v>
       </c>
       <c r="N172" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>384</v>
+        <v>399</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>388</v>
+        <v>402</v>
       </c>
       <c r="B173" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>110.209</v>
+        <v>103.428</v>
       </c>
       <c r="D173" s="1">
-        <v>100.019</v>
+        <v>105.478</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>500095.0</v>
+        <v>210956.0</v>
       </c>
       <c r="H173" s="1">
-        <v>50950.0</v>
+        <v>-4100.0</v>
       </c>
       <c r="I173" s="1">
-        <v>10.188064267789</v>
+        <v>-1.9435332486395</v>
       </c>
       <c r="J173">
-        <v>5.31</v>
+        <v>0.93</v>
       </c>
       <c r="K173" t="s">
-        <v>389</v>
+        <v>403</v>
       </c>
       <c r="L173" s="1">
-        <v>551045.0</v>
+        <v>206856.0</v>
       </c>
       <c r="M173" s="1">
-        <v>577612.01</v>
+        <v>208708.95</v>
       </c>
       <c r="N173" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>391</v>
+        <v>405</v>
       </c>
       <c r="B174" s="1">
-        <v>535000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.102</v>
+        <v>99.011</v>
       </c>
       <c r="D174" s="1">
-        <v>99.58</v>
+        <v>99.933</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>532753.0</v>
+        <v>799464.0</v>
       </c>
       <c r="H174" s="1">
-        <v>2792.7</v>
+        <v>-7376.0</v>
       </c>
       <c r="I174" s="1">
-        <v>0.52420164691705</v>
+        <v>-0.92261815416329</v>
       </c>
       <c r="J174">
-        <v>0.49</v>
+        <v>1.55</v>
       </c>
       <c r="K174" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
       <c r="L174" s="1">
-        <v>535545.7</v>
+        <v>792088.0</v>
       </c>
       <c r="M174" s="1">
-        <v>538184.06</v>
+        <v>804515.4</v>
       </c>
       <c r="N174" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="B175" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>104.338</v>
+        <v>99.479</v>
       </c>
       <c r="D175" s="1">
-        <v>106.65</v>
+        <v>100.91</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>213300.0</v>
+        <v>302730.0</v>
       </c>
       <c r="H175" s="1">
-        <v>-4624.0</v>
+        <v>-4293.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-2.1678387248008</v>
+        <v>-1.4180953324745</v>
       </c>
       <c r="J175">
-        <v>0.58</v>
+        <v>0.66</v>
       </c>
       <c r="K175" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="L175" s="1">
-        <v>208676.0</v>
+        <v>298437.0</v>
       </c>
       <c r="M175" s="1">
-        <v>209826.68</v>
+        <v>300406.52</v>
       </c>
       <c r="N175" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>393</v>
+        <v>407</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="B176" s="1">
-        <v>300000.0</v>
+        <v>2376255.0</v>
       </c>
       <c r="C176" s="1">
-        <v>100.373</v>
+        <v>94.136</v>
       </c>
       <c r="D176" s="1">
-        <v>100.61</v>
+        <v>95.45999987</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>301830.0</v>
+        <v>2268373.02</v>
       </c>
       <c r="H176" s="1">
-        <v>-711.0</v>
+        <v>-31461.62</v>
       </c>
       <c r="I176" s="1">
-        <v>-0.23556306530166</v>
+        <v>-1.3869685330678</v>
       </c>
       <c r="J176">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="K176" t="s">
-        <v>398</v>
+        <v>412</v>
       </c>
       <c r="L176" s="1">
-        <v>301119.0</v>
+        <v>2236911.4</v>
       </c>
       <c r="M176" s="1">
-        <v>302338.32</v>
+        <v>2248141.65</v>
       </c>
       <c r="N176" s="1">
-        <v>0.08</v>
+        <v>0.64</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>400</v>
+        <v>414</v>
       </c>
       <c r="B177" s="1">
-        <v>800000.0</v>
+        <v>334759.16</v>
       </c>
       <c r="C177" s="1">
-        <v>98.108</v>
+        <v>96.464</v>
       </c>
       <c r="D177" s="1">
-        <v>97.673</v>
+        <v>96.6906447</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>781384.0</v>
+        <v>323680.79</v>
       </c>
       <c r="H177" s="1">
-        <v>3480.0</v>
+        <v>-758.71</v>
       </c>
       <c r="I177" s="1">
-        <v>0.4453636112334</v>
+        <v>-0.23440068840662</v>
       </c>
       <c r="J177">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>0.1</v>
+      </c>
+      <c r="K177">
+        <v>337.51</v>
       </c>
       <c r="L177" s="1">
-        <v>784864.0</v>
+        <v>322922.08</v>
       </c>
       <c r="M177" s="1">
-        <v>788009.21</v>
+        <v>323259.59</v>
       </c>
       <c r="N177" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>399</v>
+        <v>413</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
       <c r="B178" s="1">
-        <v>261000.0</v>
+        <v>2238282.52</v>
       </c>
       <c r="C178" s="1">
-        <v>99.016</v>
+        <v>97.249</v>
       </c>
       <c r="D178" s="1">
-        <v>100.99096552</v>
+        <v>103.89455036</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>263586.42</v>
+        <v>2325453.56</v>
       </c>
       <c r="H178" s="1">
-        <v>-5154.66</v>
+        <v>-148746.19</v>
       </c>
       <c r="I178" s="1">
-        <v>-1.9555863310409</v>
+        <v>-6.3964377770675</v>
       </c>
       <c r="J178">
-        <v>2.89</v>
+        <v>0.38</v>
       </c>
       <c r="K178" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="L178" s="1">
-        <v>258431.76</v>
+        <v>2176707.37</v>
       </c>
       <c r="M178" s="1">
-        <v>265979.42</v>
+        <v>2185169.92</v>
       </c>
       <c r="N178" s="1">
-        <v>0.07</v>
+        <v>0.62</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="B179" s="1">
-        <v>613000.0</v>
+        <v>1798139.0</v>
       </c>
       <c r="C179" s="1">
-        <v>90.474</v>
+        <v>99.937</v>
       </c>
       <c r="D179" s="1">
-        <v>87.79130179</v>
+        <v>99.93912651</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>538160.68</v>
+        <v>1797044.41</v>
       </c>
       <c r="H179" s="1">
-        <v>16444.94</v>
+        <v>-38.24</v>
       </c>
       <c r="I179" s="1">
-        <v>3.055767656604</v>
+        <v>-0.0021279385076521</v>
       </c>
       <c r="J179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.66</v>
+      </c>
+      <c r="K179" t="s">
+        <v>420</v>
       </c>
       <c r="L179" s="1">
-        <v>554605.62</v>
+        <v>1797006.17</v>
       </c>
       <c r="M179" s="1">
-        <v>554605.62</v>
+        <v>1808918.23</v>
       </c>
       <c r="N179" s="1">
-        <v>0.15</v>
+        <v>0.52</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>408</v>
+        <v>422</v>
       </c>
       <c r="B180" s="1">
-        <v>3109000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>60.689</v>
+        <v>97.905</v>
       </c>
       <c r="D180" s="1">
-        <v>68.43469122</v>
+        <v>100.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>2127634.55</v>
+        <v>405000.0</v>
       </c>
       <c r="H180" s="1">
-        <v>-240813.54</v>
+        <v>-8484.75</v>
       </c>
       <c r="I180" s="1">
-        <v>-11.318369501003</v>
+        <v>-2.095</v>
       </c>
       <c r="J180">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.49</v>
+      </c>
+      <c r="K180" t="s">
+        <v>423</v>
       </c>
       <c r="L180" s="1">
-        <v>1886821.01</v>
+        <v>396515.25</v>
       </c>
       <c r="M180" s="1">
-        <v>1886821.01</v>
+        <v>406590.43</v>
       </c>
       <c r="N180" s="1">
-        <v>0.52</v>
+        <v>0.12</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>407</v>
+        <v>421</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
       <c r="B181" s="1">
-        <v>470300.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>98.465</v>
+        <v>100.65</v>
       </c>
       <c r="D181" s="1">
-        <v>99.57695088</v>
+        <v>100.0</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>468310.4</v>
+        <v>300000.0</v>
       </c>
       <c r="H181" s="1">
-        <v>-5229.51</v>
+        <v>1950.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-1.1166760336734</v>
+        <v>0.65</v>
       </c>
       <c r="J181">
-        <v>0.99</v>
+        <v>0.87</v>
       </c>
       <c r="K181" t="s">
-        <v>411</v>
+        <v>426</v>
       </c>
       <c r="L181" s="1">
-        <v>463080.89</v>
+        <v>301950.0</v>
       </c>
       <c r="M181" s="1">
-        <v>467756.19</v>
+        <v>304562.12</v>
       </c>
       <c r="N181" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>409</v>
+        <v>424</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>413</v>
+        <v>428</v>
       </c>
       <c r="B182" s="1">
-        <v>390000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>99.942</v>
+        <v>104.673</v>
       </c>
       <c r="D182" s="1">
-        <v>99.658</v>
+        <v>99.922</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>388666.2</v>
+        <v>199844.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1107.6</v>
+        <v>9502.0</v>
       </c>
       <c r="I182" s="1">
-        <v>0.28497461317707</v>
+        <v>4.7547086727648</v>
       </c>
       <c r="J182">
-        <v>0.29</v>
+        <v>3.47</v>
       </c>
       <c r="K182" t="s">
-        <v>414</v>
+        <v>429</v>
       </c>
       <c r="L182" s="1">
-        <v>389773.8</v>
+        <v>209346.0</v>
       </c>
       <c r="M182" s="1">
-        <v>390911.3</v>
+        <v>216295.32</v>
       </c>
       <c r="N182" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
       <c r="B183" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>92.064</v>
+        <v>98.756</v>
       </c>
       <c r="D183" s="1">
-        <v>91.61</v>
+        <v>100.028</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>274830.0</v>
+        <v>500140.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1362.0</v>
+        <v>-6360.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.4955790852527</v>
+        <v>-1.2716439396969</v>
       </c>
       <c r="J183">
-        <v>0.85</v>
+        <v>2.07</v>
       </c>
       <c r="K183" t="s">
-        <v>417</v>
+        <v>432</v>
       </c>
       <c r="L183" s="1">
-        <v>276192.0</v>
+        <v>493780.0</v>
       </c>
       <c r="M183" s="1">
-        <v>278756.38</v>
+        <v>504135.07</v>
       </c>
       <c r="N183" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>415</v>
+        <v>430</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>419</v>
+        <v>434</v>
       </c>
       <c r="B184" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>104.019</v>
+        <v>105.183</v>
       </c>
       <c r="D184" s="1">
-        <v>105.76</v>
+        <v>107.84</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>423040.0</v>
+        <v>215680.0</v>
       </c>
       <c r="H184" s="1">
-        <v>-6964.0</v>
+        <v>-5314.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-1.6461800302572</v>
+        <v>-2.4638353115727</v>
       </c>
       <c r="J184">
-        <v>1.8</v>
+        <v>3.45</v>
       </c>
       <c r="K184" t="s">
-        <v>420</v>
+        <v>435</v>
       </c>
       <c r="L184" s="1">
-        <v>416076.0</v>
+        <v>210366.0</v>
       </c>
       <c r="M184" s="1">
-        <v>423288.33</v>
+        <v>217263.26</v>
       </c>
       <c r="N184" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>418</v>
+        <v>433</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>422</v>
+        <v>437</v>
       </c>
       <c r="B185" s="1">
-        <v>396000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>100.106</v>
+        <v>89.6</v>
       </c>
       <c r="D185" s="1">
-        <v>99.607</v>
+        <v>87.708</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>394443.72</v>
+        <v>175416.0</v>
       </c>
       <c r="H185" s="1">
-        <v>1976.04</v>
+        <v>3784.0</v>
       </c>
       <c r="I185" s="1">
-        <v>0.50096880741313</v>
+        <v>2.15715784193</v>
       </c>
       <c r="J185">
-        <v>1.41</v>
+        <v>1.73</v>
       </c>
       <c r="K185" t="s">
-        <v>423</v>
+        <v>438</v>
       </c>
       <c r="L185" s="1">
-        <v>396419.76</v>
+        <v>179200.0</v>
       </c>
       <c r="M185" s="1">
-        <v>402022.08</v>
+        <v>182669.86</v>
       </c>
       <c r="N185" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>425</v>
+        <v>440</v>
       </c>
       <c r="B186" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>99.449</v>
+        <v>99.801</v>
       </c>
       <c r="D186" s="1">
-        <v>99.991</v>
+        <v>100.34</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>299973.0</v>
+        <v>401360.0</v>
       </c>
       <c r="H186" s="1">
-        <v>-1626.0</v>
+        <v>-2156.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-0.5420487843906</v>
+        <v>-0.53717360972693</v>
       </c>
       <c r="J186">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>287.67</v>
+        <v>2.18</v>
+      </c>
+      <c r="K186" t="s">
+        <v>441</v>
       </c>
       <c r="L186" s="1">
-        <v>298347.0</v>
+        <v>399204.0</v>
       </c>
       <c r="M186" s="1">
-        <v>298634.67</v>
+        <v>407927.29</v>
       </c>
       <c r="N186" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>424</v>
+        <v>439</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="B187" s="1">
-        <v>600000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>100.614</v>
+        <v>97.672</v>
       </c>
       <c r="D187" s="1">
-        <v>99.834</v>
+        <v>99.528</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>599004.0</v>
+        <v>407069.52</v>
       </c>
       <c r="H187" s="1">
-        <v>4680.0</v>
+        <v>-7591.04</v>
       </c>
       <c r="I187" s="1">
-        <v>0.78129695294188</v>
+        <v>-1.8648018648019</v>
       </c>
       <c r="J187">
-        <v>0.72</v>
+        <v>2.43</v>
       </c>
       <c r="K187" t="s">
-        <v>428</v>
+        <v>444</v>
       </c>
       <c r="L187" s="1">
-        <v>603684.0</v>
+        <v>399478.48</v>
       </c>
       <c r="M187" s="1">
-        <v>608015.51</v>
+        <v>409424.74</v>
       </c>
       <c r="N187" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>430</v>
+        <v>446</v>
       </c>
       <c r="B188" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>94.801</v>
+        <v>97.505</v>
       </c>
       <c r="D188" s="1">
-        <v>91.473</v>
+        <v>99.46</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>274419.0</v>
+        <v>397840.0</v>
       </c>
       <c r="H188" s="1">
-        <v>9984.0</v>
+        <v>-7820.0</v>
       </c>
       <c r="I188" s="1">
-        <v>3.6382320466148</v>
+        <v>-1.9656143173135</v>
       </c>
       <c r="J188">
-        <v>0.51</v>
+        <v>2.87</v>
       </c>
       <c r="K188" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="L188" s="1">
-        <v>284403.0</v>
+        <v>390020.0</v>
       </c>
       <c r="M188" s="1">
-        <v>285923.71</v>
+        <v>401485.75</v>
       </c>
       <c r="N188" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
       <c r="B189" s="1">
-        <v>1243000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>89.294</v>
+        <v>98.521</v>
       </c>
       <c r="D189" s="1">
-        <v>87.9490531</v>
+        <v>100.45</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>1093206.73</v>
+        <v>301350.0</v>
       </c>
       <c r="H189" s="1">
-        <v>16717.69</v>
+        <v>-5787.0</v>
       </c>
       <c r="I189" s="1">
-        <v>1.5292340909756</v>
+        <v>-1.9203583872573</v>
       </c>
       <c r="J189">
+        <v>0.9</v>
+      </c>
+      <c r="K189" t="s">
+        <v>450</v>
+      </c>
+      <c r="L189" s="1">
+        <v>295563.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>298270.19</v>
+      </c>
+      <c r="N189" s="1">
         <v>0.09</v>
       </c>
-      <c r="K189" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>436</v>
+        <v>452</v>
       </c>
       <c r="B190" s="1">
-        <v>498000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>100.639</v>
+        <v>95.374</v>
       </c>
       <c r="D190" s="1">
-        <v>99.298</v>
+        <v>99.077</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>494504.04</v>
+        <v>396308.0</v>
       </c>
       <c r="H190" s="1">
-        <v>6678.18</v>
+        <v>-14812.0</v>
       </c>
       <c r="I190" s="1">
-        <v>1.3504803722129</v>
+        <v>-3.7374970982165</v>
       </c>
       <c r="J190">
-        <v>0.87</v>
+        <v>3.03</v>
       </c>
       <c r="K190" t="s">
-        <v>437</v>
+        <v>453</v>
       </c>
       <c r="L190" s="1">
-        <v>501182.22</v>
+        <v>381496.0</v>
       </c>
       <c r="M190" s="1">
-        <v>505517.55</v>
+        <v>393616.55</v>
       </c>
       <c r="N190" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>435</v>
+        <v>451</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>439</v>
+        <v>455</v>
       </c>
       <c r="B191" s="1">
-        <v>622000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>98.94</v>
+        <v>104.648</v>
       </c>
       <c r="D191" s="1">
-        <v>99.459</v>
+        <v>104.92</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>618634.98</v>
+        <v>419680.0</v>
       </c>
       <c r="H191" s="1">
-        <v>-3228.18</v>
+        <v>-1088.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-0.52182306276958</v>
+        <v>-0.25924513915364</v>
       </c>
       <c r="J191">
-        <v>1.47</v>
+        <v>3.09</v>
       </c>
       <c r="K191" t="s">
-        <v>440</v>
+        <v>456</v>
       </c>
       <c r="L191" s="1">
-        <v>615406.8</v>
+        <v>418592.0</v>
       </c>
       <c r="M191" s="1">
-        <v>624545.09</v>
+        <v>430970.08</v>
       </c>
       <c r="N191" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>438</v>
+        <v>454</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>442</v>
+        <v>458</v>
       </c>
       <c r="B192" s="1">
-        <v>600000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>98.246</v>
+        <v>102.941</v>
       </c>
       <c r="D192" s="1">
-        <v>99.292</v>
+        <v>99.953</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>595752.0</v>
+        <v>442791.79</v>
       </c>
       <c r="H192" s="1">
-        <v>-6276.0</v>
+        <v>13236.84</v>
       </c>
       <c r="I192" s="1">
-        <v>-1.0534584860815</v>
+        <v>2.9894050203596</v>
       </c>
       <c r="J192">
-        <v>1.47</v>
+        <v>1.73</v>
       </c>
       <c r="K192" t="s">
-        <v>443</v>
+        <v>459</v>
       </c>
       <c r="L192" s="1">
-        <v>589476.0</v>
+        <v>456028.63</v>
       </c>
       <c r="M192" s="1">
-        <v>598278.74</v>
+        <v>463696.17</v>
       </c>
       <c r="N192" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>441</v>
+        <v>457</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>445</v>
+        <v>461</v>
       </c>
       <c r="B193" s="1">
-        <v>200000.0</v>
+        <v>227000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>103.649</v>
+        <v>99.697</v>
       </c>
       <c r="D193" s="1">
-        <v>105.478</v>
+        <v>99.254</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>210956.0</v>
+        <v>225306.58</v>
       </c>
       <c r="H193" s="1">
-        <v>-3658.0</v>
+        <v>1005.61</v>
       </c>
       <c r="I193" s="1">
-        <v>-1.7340108837862</v>
+        <v>0.44632961895742</v>
       </c>
       <c r="J193">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>626.73</v>
+        <v>0.63</v>
+      </c>
+      <c r="K193" t="s">
+        <v>462</v>
       </c>
       <c r="L193" s="1">
-        <v>207298.0</v>
+        <v>226312.19</v>
       </c>
       <c r="M193" s="1">
-        <v>207924.73</v>
+        <v>227748.82</v>
       </c>
       <c r="N193" s="1">
         <v>0.06</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>444</v>
+        <v>460</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>447</v>
+        <v>464</v>
       </c>
       <c r="B194" s="1">
-        <v>800000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>99.141</v>
+        <v>101.098</v>
       </c>
       <c r="D194" s="1">
-        <v>99.933</v>
+        <v>99.943</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>799464.0</v>
+        <v>365791.38</v>
       </c>
       <c r="H194" s="1">
-        <v>-6336.0</v>
+        <v>4227.3</v>
       </c>
       <c r="I194" s="1">
-        <v>-0.79253099576716</v>
+        <v>1.1556587254735</v>
       </c>
       <c r="J194">
-        <v>1.14</v>
+        <v>1.4</v>
       </c>
       <c r="K194" t="s">
-        <v>448</v>
+        <v>465</v>
       </c>
       <c r="L194" s="1">
-        <v>793128.0</v>
+        <v>370018.68</v>
       </c>
       <c r="M194" s="1">
-        <v>802226.63</v>
+        <v>375152.71</v>
       </c>
       <c r="N194" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>446</v>
+        <v>463</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>450</v>
+        <v>467</v>
       </c>
       <c r="B195" s="1">
         <v>300000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>99.724</v>
+        <v>101.441</v>
       </c>
       <c r="D195" s="1">
-        <v>100.91</v>
+        <v>99.611</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>302730.0</v>
+        <v>298833.0</v>
       </c>
       <c r="H195" s="1">
-        <v>-3558.0</v>
+        <v>5490.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-1.1753047269844</v>
+        <v>1.8371464998846</v>
       </c>
       <c r="J195">
         <v>0.24</v>
       </c>
       <c r="K195">
-        <v>721.23</v>
+        <v>723.29</v>
       </c>
       <c r="L195" s="1">
-        <v>299172.0</v>
+        <v>304323.0</v>
       </c>
       <c r="M195" s="1">
-        <v>299893.23</v>
+        <v>305046.29</v>
       </c>
       <c r="N195" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>452</v>
+        <v>469</v>
       </c>
       <c r="B196" s="1">
-        <v>334759.16</v>
+        <v>600000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>96.363</v>
+        <v>98.632</v>
       </c>
       <c r="D196" s="1">
-        <v>96.6906447</v>
+        <v>99.438</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>323680.79</v>
+        <v>596628.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-1096.82</v>
+        <v>-4836.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-0.33885854023033</v>
+        <v>-0.81055532090348</v>
       </c>
       <c r="J196">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>7.34</v>
+        <v>0.71</v>
+      </c>
+      <c r="K196" t="s">
+        <v>470</v>
       </c>
       <c r="L196" s="1">
-        <v>322583.97</v>
+        <v>591792.0</v>
       </c>
       <c r="M196" s="1">
-        <v>322591.31</v>
+        <v>596055.7</v>
       </c>
       <c r="N196" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>454</v>
+        <v>472</v>
       </c>
       <c r="B197" s="1">
-        <v>2218282.52</v>
+        <v>600000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>97.978</v>
+        <v>99.56</v>
       </c>
       <c r="D197" s="1">
-        <v>103.94137533</v>
+        <v>101.24842833</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>2305713.36</v>
+        <v>607490.57</v>
       </c>
       <c r="H197" s="1">
-        <v>-132284.51</v>
+        <v>-10130.57</v>
       </c>
       <c r="I197" s="1">
-        <v>-5.7372487098743</v>
+        <v>-1.667609424785</v>
       </c>
       <c r="J197">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>182.32</v>
+        <v>0.86</v>
+      </c>
+      <c r="K197" t="s">
+        <v>473</v>
       </c>
       <c r="L197" s="1">
-        <v>2173428.85</v>
+        <v>597360.0</v>
       </c>
       <c r="M197" s="1">
-        <v>2173611.17</v>
+        <v>602513.42</v>
       </c>
       <c r="N197" s="1">
-        <v>0.6</v>
+        <v>0.17</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>453</v>
+        <v>471</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
       <c r="B198" s="1">
-        <v>1778139.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>100.387</v>
+        <v>103.649</v>
       </c>
       <c r="D198" s="1">
-        <v>99.92819515</v>
+        <v>99.661</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>1776862.21</v>
+        <v>398644.0</v>
       </c>
       <c r="H198" s="1">
-        <v>8158.19</v>
+        <v>15952.0</v>
       </c>
       <c r="I198" s="1">
-        <v>0.45913464499873</v>
+        <v>4.0015653063887</v>
       </c>
       <c r="J198">
-        <v>0.28</v>
+        <v>0.8</v>
       </c>
       <c r="K198" t="s">
-        <v>457</v>
+        <v>476</v>
       </c>
       <c r="L198" s="1">
-        <v>1785020.4</v>
+        <v>414596.0</v>
       </c>
       <c r="M198" s="1">
-        <v>1790004.06</v>
+        <v>417789.15</v>
       </c>
       <c r="N198" s="1">
-        <v>0.49</v>
+        <v>0.12</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>459</v>
+        <v>478</v>
       </c>
       <c r="B199" s="1">
-        <v>2613052.11</v>
+        <v>1000000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>103.965</v>
+        <v>101.232</v>
       </c>
       <c r="D199" s="1">
-        <v>122.00077212</v>
+        <v>98.6</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>3187943.75</v>
+        <v>986000.0</v>
       </c>
       <c r="H199" s="1">
-        <v>-471284.13</v>
+        <v>26320.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-14.783326399658</v>
+        <v>2.6693711967546</v>
       </c>
       <c r="J199">
-        <v>1.01</v>
+        <v>1.37</v>
       </c>
       <c r="K199" t="s">
-        <v>460</v>
+        <v>479</v>
       </c>
       <c r="L199" s="1">
-        <v>2716659.62</v>
+        <v>1012320.0</v>
       </c>
       <c r="M199" s="1">
-        <v>2743130.2</v>
+        <v>1025984.38</v>
       </c>
       <c r="N199" s="1">
-        <v>0.75</v>
+        <v>0.29</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>458</v>
+        <v>477</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="B200" s="1">
-        <v>405000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>98.587</v>
+        <v>102.847</v>
       </c>
       <c r="D200" s="1">
         <v>100.0</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>405000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="H200" s="1">
-        <v>-5722.65</v>
+        <v>11388.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-1.413</v>
+        <v>2.847</v>
       </c>
       <c r="J200">
-        <v>2.07</v>
+        <v>1.11</v>
       </c>
       <c r="K200" t="s">
-        <v>463</v>
+        <v>482</v>
       </c>
       <c r="L200" s="1">
-        <v>399277.35</v>
+        <v>411388.0</v>
       </c>
       <c r="M200" s="1">
-        <v>407673.33</v>
+        <v>415815.84</v>
       </c>
       <c r="N200" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>461</v>
+        <v>480</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>465</v>
+        <v>484</v>
       </c>
       <c r="B201" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>101.032</v>
+        <v>106.34</v>
       </c>
       <c r="D201" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>300000.0</v>
+        <v>437200.0</v>
       </c>
       <c r="H201" s="1">
-        <v>3096.0</v>
+        <v>-11840.0</v>
       </c>
       <c r="I201" s="1">
-        <v>1.032</v>
+        <v>-2.708142726441</v>
       </c>
       <c r="J201">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>979.55</v>
+        <v>2.82</v>
+      </c>
+      <c r="K201" t="s">
+        <v>485</v>
       </c>
       <c r="L201" s="1">
-        <v>303096.0</v>
+        <v>425360.0</v>
       </c>
       <c r="M201" s="1">
-        <v>304075.55</v>
+        <v>436636.71</v>
       </c>
       <c r="N201" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>464</v>
+        <v>483</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>467</v>
+        <v>487</v>
       </c>
       <c r="B202" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>104.968</v>
+        <v>98.684</v>
       </c>
       <c r="D202" s="1">
-        <v>99.922</v>
+        <v>99.852</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>199844.0</v>
+        <v>399408.0</v>
       </c>
       <c r="H202" s="1">
-        <v>10092.0</v>
+        <v>-4672.0</v>
       </c>
       <c r="I202" s="1">
-        <v>5.0499389523829</v>
+        <v>-1.1697312021792</v>
       </c>
       <c r="J202">
-        <v>2.89</v>
+        <v>1.08</v>
       </c>
       <c r="K202" t="s">
-        <v>468</v>
+        <v>488</v>
       </c>
       <c r="L202" s="1">
-        <v>209936.0</v>
+        <v>394736.0</v>
       </c>
       <c r="M202" s="1">
-        <v>215714.08</v>
+        <v>399075.73</v>
       </c>
       <c r="N202" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>466</v>
+        <v>486</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>470</v>
+        <v>490</v>
       </c>
       <c r="B203" s="1">
-        <v>500000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>98.927</v>
+        <v>99.616</v>
       </c>
       <c r="D203" s="1">
-        <v>100.028</v>
+        <v>99.934</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>500140.0</v>
+        <v>266823.78</v>
       </c>
       <c r="H203" s="1">
-        <v>-5505.0</v>
+        <v>-849.06</v>
       </c>
       <c r="I203" s="1">
-        <v>-1.1006918062942</v>
+        <v>-0.31821001861228</v>
       </c>
       <c r="J203">
-        <v>1.61</v>
+        <v>0.89</v>
       </c>
       <c r="K203" t="s">
-        <v>471</v>
+        <v>491</v>
       </c>
       <c r="L203" s="1">
-        <v>494635.0</v>
+        <v>265974.72</v>
       </c>
       <c r="M203" s="1">
-        <v>502660.18</v>
+        <v>268352.12</v>
       </c>
       <c r="N203" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>469</v>
+        <v>489</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>473</v>
+        <v>493</v>
       </c>
       <c r="B204" s="1">
         <v>200000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>105.886</v>
+        <v>100.28</v>
       </c>
       <c r="D204" s="1">
-        <v>107.84</v>
+        <v>100.0</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>215680.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-3908.0</v>
+        <v>560.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-1.811943620178</v>
+        <v>0.28</v>
       </c>
       <c r="J204">
-        <v>2.86</v>
+        <v>1.33</v>
       </c>
       <c r="K204" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="L204" s="1">
-        <v>211772.0</v>
+        <v>200560.0</v>
       </c>
       <c r="M204" s="1">
-        <v>217498.03</v>
+        <v>203214.68</v>
       </c>
       <c r="N204" s="1">
         <v>0.06</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>472</v>
+        <v>492</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="B205" s="1">
         <v>200000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>89.602</v>
+        <v>99.374</v>
       </c>
       <c r="D205" s="1">
-        <v>87.708</v>
+        <v>99.589</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>175416.0</v>
+        <v>199178.0</v>
       </c>
       <c r="H205" s="1">
-        <v>3788.0</v>
+        <v>-430.0</v>
       </c>
       <c r="I205" s="1">
-        <v>2.1594381356319</v>
+        <v>-0.21588729678981</v>
       </c>
       <c r="J205">
-        <v>1.47</v>
+        <v>1.62</v>
       </c>
       <c r="K205" t="s">
-        <v>477</v>
+        <v>497</v>
       </c>
       <c r="L205" s="1">
-        <v>179204.0</v>
+        <v>198748.0</v>
       </c>
       <c r="M205" s="1">
-        <v>182149.89</v>
+        <v>201984.3</v>
       </c>
       <c r="N205" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="B206" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>100.303</v>
+        <v>101.925</v>
       </c>
       <c r="D206" s="1">
-        <v>100.34</v>
+        <v>98.769</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>401360.0</v>
+        <v>197538.0</v>
       </c>
       <c r="H206" s="1">
-        <v>-148.0</v>
+        <v>6312.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-0.03687462627068</v>
+        <v>3.1953345685387</v>
       </c>
       <c r="J206">
-        <v>1.69</v>
+        <v>3.32</v>
       </c>
       <c r="K206" t="s">
-        <v>480</v>
+        <v>500</v>
       </c>
       <c r="L206" s="1">
-        <v>401212.0</v>
+        <v>203850.0</v>
       </c>
       <c r="M206" s="1">
-        <v>407962.68</v>
+        <v>210495.89</v>
       </c>
       <c r="N206" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>482</v>
+        <v>502</v>
       </c>
       <c r="B207" s="1">
-        <v>409000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>98.231</v>
+        <v>85.563</v>
       </c>
       <c r="D207" s="1">
-        <v>99.528</v>
+        <v>85.96</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>407069.52</v>
+        <v>687680.0</v>
       </c>
       <c r="H207" s="1">
-        <v>-5304.73</v>
+        <v>-3176.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1.3031508721164</v>
+        <v>-0.46184271754304</v>
       </c>
       <c r="J207">
-        <v>2.02</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>0.04</v>
+      </c>
+      <c r="K207">
+        <v>315.07</v>
       </c>
       <c r="L207" s="1">
-        <v>401764.79</v>
+        <v>684504.0</v>
       </c>
       <c r="M207" s="1">
-        <v>410009.22</v>
+        <v>684819.07</v>
       </c>
       <c r="N207" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>481</v>
+        <v>501</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>485</v>
+        <v>504</v>
       </c>
       <c r="B208" s="1">
-        <v>400000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>97.995</v>
+        <v>99.122</v>
       </c>
       <c r="D208" s="1">
-        <v>99.46</v>
+        <v>99.86192857</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>397840.0</v>
+        <v>1398067.0</v>
       </c>
       <c r="H208" s="1">
-        <v>-5860.0</v>
+        <v>-10359.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-1.4729539513372</v>
+        <v>-0.74095161390692</v>
       </c>
       <c r="J208">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="K208" t="s">
-        <v>486</v>
+        <v>505</v>
       </c>
       <c r="L208" s="1">
-        <v>391980.0</v>
+        <v>1387708.0</v>
       </c>
       <c r="M208" s="1">
-        <v>401781.37</v>
+        <v>1411181.97</v>
       </c>
       <c r="N208" s="1">
-        <v>0.11</v>
+        <v>0.4</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>484</v>
+        <v>503</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>488</v>
+        <v>507</v>
       </c>
       <c r="B209" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>98.529</v>
+        <v>98.833</v>
       </c>
       <c r="D209" s="1">
-        <v>100.45</v>
+        <v>100.62</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>301350.0</v>
+        <v>201240.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-5763.0</v>
+        <v>-3574.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-1.9123942259831</v>
+        <v>-1.7759888690121</v>
       </c>
       <c r="J209">
-        <v>0.42</v>
+        <v>0.68</v>
       </c>
       <c r="K209" t="s">
-        <v>489</v>
+        <v>508</v>
       </c>
       <c r="L209" s="1">
-        <v>295587.0</v>
+        <v>197666.0</v>
       </c>
       <c r="M209" s="1">
-        <v>296860.97</v>
+        <v>199018.74</v>
       </c>
       <c r="N209" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>487</v>
+        <v>506</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>491</v>
+        <v>510</v>
       </c>
       <c r="B210" s="1">
-        <v>400000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>96.012</v>
+        <v>99.647</v>
       </c>
       <c r="D210" s="1">
-        <v>99.077</v>
+        <v>99.662</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>396308.0</v>
+        <v>234205.7</v>
       </c>
       <c r="H210" s="1">
-        <v>-12260.0</v>
+        <v>-35.25</v>
       </c>
       <c r="I210" s="1">
-        <v>-3.0935534987939</v>
+        <v>-0.015050871947181</v>
       </c>
       <c r="J210">
-        <v>2.6</v>
+        <v>1.06</v>
       </c>
       <c r="K210" t="s">
-        <v>492</v>
+        <v>511</v>
       </c>
       <c r="L210" s="1">
-        <v>384048.0</v>
+        <v>234170.45</v>
       </c>
       <c r="M210" s="1">
-        <v>394442.52</v>
+        <v>236667.73</v>
       </c>
       <c r="N210" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>490</v>
+        <v>509</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>494</v>
+        <v>513</v>
       </c>
       <c r="B211" s="1">
-        <v>400000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>104.944</v>
+        <v>99.231</v>
       </c>
       <c r="D211" s="1">
-        <v>104.92</v>
+        <v>99.571</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>419680.0</v>
+        <v>192172.03</v>
       </c>
       <c r="H211" s="1">
-        <v>96.0</v>
+        <v>-656.2</v>
       </c>
       <c r="I211" s="1">
-        <v>0.022874571101792</v>
+        <v>-0.34146488435388</v>
       </c>
       <c r="J211">
-        <v>2.54</v>
+        <v>2.44</v>
       </c>
       <c r="K211" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="L211" s="1">
-        <v>419776.0</v>
+        <v>191515.83</v>
       </c>
       <c r="M211" s="1">
-        <v>429934.9</v>
+        <v>196224.5</v>
       </c>
       <c r="N211" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>493</v>
+        <v>512</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>497</v>
+        <v>516</v>
       </c>
       <c r="B212" s="1">
-        <v>443000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>103.465</v>
+        <v>98.977</v>
       </c>
       <c r="D212" s="1">
-        <v>99.953</v>
+        <v>100.0</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>442791.79</v>
+        <v>300000.0</v>
       </c>
       <c r="H212" s="1">
-        <v>15558.16</v>
+        <v>-3069.0</v>
       </c>
       <c r="I212" s="1">
-        <v>3.5136514161656</v>
+        <v>-1.023</v>
       </c>
       <c r="J212">
-        <v>1.15</v>
+        <v>3.01</v>
       </c>
       <c r="K212" t="s">
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="L212" s="1">
-        <v>458349.95</v>
+        <v>296931.0</v>
       </c>
       <c r="M212" s="1">
-        <v>463423.21</v>
+        <v>305947.24</v>
       </c>
       <c r="N212" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>496</v>
+        <v>515</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>500</v>
+        <v>519</v>
       </c>
       <c r="B213" s="1">
-        <v>227000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>99.733</v>
+        <v>97.973</v>
       </c>
       <c r="D213" s="1">
-        <v>99.254</v>
+        <v>100.0</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>225306.58</v>
+        <v>577000.0</v>
       </c>
       <c r="H213" s="1">
-        <v>1087.33</v>
+        <v>-11695.79</v>
       </c>
       <c r="I213" s="1">
-        <v>0.48260019747315</v>
+        <v>-2.027</v>
       </c>
       <c r="J213">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>282.2</v>
+        <v>1.89</v>
+      </c>
+      <c r="K213" t="s">
+        <v>520</v>
       </c>
       <c r="L213" s="1">
-        <v>226393.91</v>
+        <v>565304.21</v>
       </c>
       <c r="M213" s="1">
-        <v>226676.11</v>
+        <v>576205.56</v>
       </c>
       <c r="N213" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>499</v>
+        <v>518</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>502</v>
+        <v>522</v>
       </c>
       <c r="B214" s="1">
-        <v>366000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>101.707</v>
+        <v>97.438</v>
       </c>
       <c r="D214" s="1">
-        <v>99.943</v>
+        <v>100.0</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>365791.38</v>
+        <v>577000.0</v>
       </c>
       <c r="H214" s="1">
-        <v>6456.24</v>
+        <v>-14782.74</v>
       </c>
       <c r="I214" s="1">
-        <v>1.7650060534505</v>
+        <v>-2.562</v>
       </c>
       <c r="J214">
-        <v>0.91</v>
+        <v>3.46</v>
       </c>
       <c r="K214" t="s">
-        <v>503</v>
+        <v>523</v>
       </c>
       <c r="L214" s="1">
-        <v>372247.62</v>
+        <v>562217.26</v>
       </c>
       <c r="M214" s="1">
-        <v>375576.72</v>
+        <v>582190.2</v>
       </c>
       <c r="N214" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>501</v>
+        <v>521</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>505</v>
+        <v>525</v>
       </c>
       <c r="B215" s="1">
-        <v>380000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>98.093</v>
+        <v>98.383</v>
       </c>
       <c r="D215" s="1">
-        <v>99.702</v>
+        <v>100.42</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>378867.6</v>
+        <v>401680.0</v>
       </c>
       <c r="H215" s="1">
-        <v>-6114.2</v>
+        <v>-8148.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-1.6138091512708</v>
+        <v>-2.0284803823939</v>
       </c>
       <c r="J215">
-        <v>2.4</v>
+        <v>0.89</v>
       </c>
       <c r="K215" t="s">
-        <v>506</v>
+        <v>526</v>
       </c>
       <c r="L215" s="1">
-        <v>372753.4</v>
+        <v>393532.0</v>
       </c>
       <c r="M215" s="1">
-        <v>381889.02</v>
+        <v>397107.34</v>
       </c>
       <c r="N215" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>504</v>
+        <v>524</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
       <c r="B216" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>101.667</v>
+        <v>98.112</v>
       </c>
       <c r="D216" s="1">
-        <v>99.611</v>
+        <v>99.259</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>298833.0</v>
+        <v>397036.0</v>
       </c>
       <c r="H216" s="1">
-        <v>6168.0</v>
+        <v>-4588.0</v>
       </c>
       <c r="I216" s="1">
-        <v>2.0640290730943</v>
+        <v>-1.1555627197534</v>
       </c>
       <c r="J216">
-        <v>3.75</v>
+        <v>1.89</v>
       </c>
       <c r="K216" t="s">
-        <v>509</v>
+        <v>529</v>
       </c>
       <c r="L216" s="1">
-        <v>305001.0</v>
+        <v>392448.0</v>
       </c>
       <c r="M216" s="1">
-        <v>316244.84</v>
+        <v>400023.34</v>
       </c>
       <c r="N216" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>507</v>
+        <v>527</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>511</v>
+        <v>531</v>
       </c>
       <c r="B217" s="1">
-        <v>600000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>98.855</v>
+        <v>99.87</v>
       </c>
       <c r="D217" s="1">
-        <v>99.438</v>
+        <v>99.731</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>596628.0</v>
+        <v>617334.89</v>
       </c>
       <c r="H217" s="1">
-        <v>-3498.0</v>
+        <v>860.41</v>
       </c>
       <c r="I217" s="1">
-        <v>-0.5862949777751</v>
+        <v>0.13937491853085</v>
       </c>
       <c r="J217">
-        <v>0.33</v>
+        <v>0.72</v>
       </c>
       <c r="K217" t="s">
-        <v>512</v>
+        <v>532</v>
       </c>
       <c r="L217" s="1">
-        <v>593130.0</v>
+        <v>618195.3</v>
       </c>
       <c r="M217" s="1">
-        <v>595082.05</v>
+        <v>622647.01</v>
       </c>
       <c r="N217" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>510</v>
+        <v>530</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>514</v>
+        <v>534</v>
       </c>
       <c r="B218" s="1">
-        <v>600000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>100.029</v>
+        <v>97.988</v>
       </c>
       <c r="D218" s="1">
-        <v>101.24842833</v>
+        <v>99.228</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>607490.57</v>
+        <v>689634.6</v>
       </c>
       <c r="H218" s="1">
-        <v>-7316.57</v>
+        <v>-8618.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1.2043923578929</v>
+        <v>-1.2496472769783</v>
       </c>
       <c r="J218">
-        <v>0.35</v>
+        <v>0.67</v>
       </c>
       <c r="K218" t="s">
-        <v>515</v>
+        <v>535</v>
       </c>
       <c r="L218" s="1">
-        <v>600174.0</v>
+        <v>681016.6</v>
       </c>
       <c r="M218" s="1">
-        <v>602276.05</v>
+        <v>685669.77</v>
       </c>
       <c r="N218" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>513</v>
+        <v>533</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>517</v>
+        <v>537</v>
       </c>
       <c r="B219" s="1">
-        <v>400000.0</v>
+        <v>694000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>104.233</v>
+        <v>91.108</v>
       </c>
       <c r="D219" s="1">
-        <v>99.661</v>
+        <v>83.26116715</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>398644.0</v>
+        <v>577832.5</v>
       </c>
       <c r="H219" s="1">
-        <v>18288.0</v>
+        <v>54457.02</v>
       </c>
       <c r="I219" s="1">
-        <v>4.587551800604</v>
+        <v>9.4243608658218</v>
       </c>
       <c r="J219">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>912.33</v>
+        <v>1.71</v>
+      </c>
+      <c r="K219" t="s">
+        <v>538</v>
       </c>
       <c r="L219" s="1">
-        <v>416932.0</v>
+        <v>632289.52</v>
       </c>
       <c r="M219" s="1">
-        <v>417844.33</v>
+        <v>644161.2</v>
       </c>
       <c r="N219" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>516</v>
+        <v>536</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>519</v>
+        <v>540</v>
       </c>
       <c r="B220" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>101.465</v>
+        <v>101.518</v>
       </c>
       <c r="D220" s="1">
-        <v>98.6</v>
+        <v>99.329</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>986000.0</v>
+        <v>595974.0</v>
       </c>
       <c r="H220" s="1">
-        <v>28650.0</v>
+        <v>13134.0</v>
       </c>
       <c r="I220" s="1">
-        <v>2.9056795131846</v>
+        <v>2.2037874135449</v>
       </c>
       <c r="J220">
-        <v>0.83</v>
+        <v>2.26</v>
       </c>
       <c r="K220" t="s">
-        <v>520</v>
+        <v>541</v>
       </c>
       <c r="L220" s="1">
-        <v>1014650.0</v>
+        <v>609108.0</v>
       </c>
       <c r="M220" s="1">
-        <v>1022920.55</v>
+        <v>622675.81</v>
       </c>
       <c r="N220" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>518</v>
+        <v>539</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>522</v>
+        <v>543</v>
       </c>
       <c r="B221" s="1">
         <v>400000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>103.019</v>
+        <v>100.137</v>
       </c>
       <c r="D221" s="1">
-        <v>100.0</v>
+        <v>100.2875</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>400000.0</v>
+        <v>401150.0</v>
       </c>
       <c r="H221" s="1">
-        <v>12076.0</v>
+        <v>-602.0</v>
       </c>
       <c r="I221" s="1">
-        <v>3.019</v>
+        <v>-0.15006855291038</v>
       </c>
       <c r="J221">
-        <v>0.51</v>
+        <v>0.26</v>
       </c>
       <c r="K221" t="s">
-        <v>523</v>
+        <v>544</v>
       </c>
       <c r="L221" s="1">
-        <v>412076.0</v>
+        <v>400548.0</v>
       </c>
       <c r="M221" s="1">
-        <v>414131.78</v>
+        <v>401601.88</v>
       </c>
       <c r="N221" s="1">
         <v>0.11</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>521</v>
+        <v>542</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>525</v>
+        <v>546</v>
       </c>
       <c r="B222" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>106.58</v>
+        <v>98.781</v>
       </c>
       <c r="D222" s="1">
-        <v>109.3</v>
+        <v>99.808</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>437200.0</v>
+        <v>598848.0</v>
       </c>
       <c r="H222" s="1">
-        <v>-10880.0</v>
+        <v>-6162.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-2.4885635864593</v>
+        <v>-1.0289756332158</v>
       </c>
       <c r="J222">
-        <v>2.17</v>
+        <v>1.11</v>
       </c>
       <c r="K222" t="s">
-        <v>526</v>
+        <v>547</v>
       </c>
       <c r="L222" s="1">
-        <v>426320.0</v>
+        <v>592686.0</v>
       </c>
       <c r="M222" s="1">
-        <v>435007.67</v>
+        <v>599343.53</v>
       </c>
       <c r="N222" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>524</v>
+        <v>545</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>528</v>
+        <v>549</v>
       </c>
       <c r="B223" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>98.989</v>
+        <v>101.036</v>
       </c>
       <c r="D223" s="1">
-        <v>99.852</v>
+        <v>99.651</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>399408.0</v>
+        <v>298953.0</v>
       </c>
       <c r="H223" s="1">
-        <v>-3452.0</v>
+        <v>4155.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-0.86427913311701</v>
+        <v>1.389850578519</v>
       </c>
       <c r="J223">
-        <v>0.59</v>
+        <v>1.42</v>
       </c>
       <c r="K223" t="s">
-        <v>529</v>
+        <v>550</v>
       </c>
       <c r="L223" s="1">
-        <v>395956.0</v>
+        <v>303108.0</v>
       </c>
       <c r="M223" s="1">
-        <v>398323.12</v>
+        <v>307365.53</v>
       </c>
       <c r="N223" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>527</v>
+        <v>548</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>531</v>
+        <v>552</v>
       </c>
       <c r="B224" s="1">
-        <v>267000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>100.035</v>
+        <v>100.398</v>
       </c>
       <c r="D224" s="1">
-        <v>99.934</v>
+        <v>99.768</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>266823.78</v>
+        <v>249420.0</v>
       </c>
       <c r="H224" s="1">
-        <v>269.67</v>
+        <v>1575.0</v>
       </c>
       <c r="I224" s="1">
-        <v>0.10106670402466</v>
+        <v>0.63146499879721</v>
       </c>
       <c r="J224">
-        <v>0.49</v>
+        <v>0.79</v>
       </c>
       <c r="K224" t="s">
-        <v>532</v>
+        <v>553</v>
       </c>
       <c r="L224" s="1">
-        <v>267093.45</v>
+        <v>250995.0</v>
       </c>
       <c r="M224" s="1">
-        <v>268401.02</v>
+        <v>252959.04</v>
       </c>
       <c r="N224" s="1">
         <v>0.07</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>530</v>
+        <v>551</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>534</v>
+        <v>555</v>
       </c>
       <c r="B225" s="1">
-        <v>200000.0</v>
+        <v>1810000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>100.938</v>
+        <v>100.224</v>
       </c>
       <c r="D225" s="1">
-        <v>100.0</v>
+        <v>100.094</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>200000.0</v>
+        <v>1811701.4</v>
       </c>
       <c r="H225" s="1">
-        <v>1876.0</v>
+        <v>2353.0</v>
       </c>
       <c r="I225" s="1">
-        <v>0.938</v>
+        <v>0.12987791476013</v>
       </c>
       <c r="J225">
-        <v>0.86</v>
+        <v>1.93</v>
       </c>
       <c r="K225" t="s">
-        <v>535</v>
+        <v>556</v>
       </c>
       <c r="L225" s="1">
-        <v>201876.0</v>
+        <v>1814054.4</v>
       </c>
       <c r="M225" s="1">
-        <v>203597.4</v>
+        <v>1849014.67</v>
       </c>
       <c r="N225" s="1">
-        <v>0.06</v>
+        <v>0.53</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>533</v>
+        <v>554</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>537</v>
+        <v>558</v>
       </c>
       <c r="B226" s="1">
-        <v>200000.0</v>
+        <v>2062535.0</v>
       </c>
       <c r="C226" s="1">
-        <v>99.318</v>
+        <v>86.586</v>
       </c>
       <c r="D226" s="1">
-        <v>99.589</v>
+        <v>90.84302327</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>199178.0</v>
+        <v>1873669.15</v>
       </c>
       <c r="H226" s="1">
-        <v>-542.0</v>
+        <v>-87802.6</v>
       </c>
       <c r="I226" s="1">
-        <v>-0.27211840665134</v>
+        <v>-4.686131486981</v>
       </c>
       <c r="J226">
-        <v>1.2</v>
+        <v>2.83</v>
       </c>
       <c r="K226" t="s">
-        <v>538</v>
+        <v>559</v>
       </c>
       <c r="L226" s="1">
-        <v>198636.0</v>
+        <v>1785866.55</v>
       </c>
       <c r="M226" s="1">
-        <v>201040.11</v>
+        <v>1844224.99</v>
       </c>
       <c r="N226" s="1">
-        <v>0.06</v>
+        <v>0.53</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>536</v>
+        <v>557</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>540</v>
+        <v>561</v>
       </c>
       <c r="B227" s="1">
-        <v>200000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>102.64</v>
+        <v>97.719</v>
       </c>
       <c r="D227" s="1">
-        <v>98.769</v>
+        <v>97.89</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>197538.0</v>
+        <v>1977378.0</v>
       </c>
       <c r="H227" s="1">
-        <v>7742.0</v>
+        <v>-3454.2</v>
       </c>
       <c r="I227" s="1">
-        <v>3.9192459172412</v>
+        <v>-0.17468587189703</v>
       </c>
       <c r="J227">
-        <v>2.85</v>
+        <v>2.95</v>
       </c>
       <c r="K227" t="s">
-        <v>541</v>
+        <v>562</v>
       </c>
       <c r="L227" s="1">
-        <v>205280.0</v>
+        <v>1973923.8</v>
       </c>
       <c r="M227" s="1">
-        <v>210970.41</v>
+        <v>2033506.88</v>
       </c>
       <c r="N227" s="1">
-        <v>0.06</v>
+        <v>0.58</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>539</v>
+        <v>560</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>543</v>
+        <v>564</v>
       </c>
       <c r="B228" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>85.733</v>
+        <v>99.31</v>
       </c>
       <c r="D228" s="1">
-        <v>85.96</v>
+        <v>99.766</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>687680.0</v>
+        <v>299298.0</v>
       </c>
       <c r="H228" s="1">
-        <v>-1816.0</v>
+        <v>-1368.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-0.26407631456491</v>
+        <v>-0.45706954272999</v>
       </c>
       <c r="J228">
-        <v>0.59</v>
+        <v>0.69</v>
       </c>
       <c r="K228" t="s">
-        <v>544</v>
+        <v>565</v>
       </c>
       <c r="L228" s="1">
-        <v>685864.0</v>
+        <v>297930.0</v>
       </c>
       <c r="M228" s="1">
-        <v>690562.63</v>
+        <v>299990.96</v>
       </c>
       <c r="N228" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>542</v>
+        <v>563</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>546</v>
+        <v>567</v>
       </c>
       <c r="B229" s="1">
-        <v>300000.0</v>
+        <v>147000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>99.263</v>
+        <v>97.869</v>
       </c>
       <c r="D229" s="1">
-        <v>100.65</v>
+        <v>99.945</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>301950.0</v>
+        <v>146919.15</v>
       </c>
       <c r="H229" s="1">
-        <v>-4161.0</v>
+        <v>-3051.72</v>
       </c>
       <c r="I229" s="1">
-        <v>-1.378042722305</v>
+        <v>-2.0771424283356</v>
       </c>
       <c r="J229">
-        <v>1.31</v>
+        <v>2.26</v>
       </c>
       <c r="K229" t="s">
-        <v>547</v>
+        <v>568</v>
       </c>
       <c r="L229" s="1">
-        <v>297789.0</v>
+        <v>143867.43</v>
       </c>
       <c r="M229" s="1">
-        <v>301709.55</v>
+        <v>147189.43</v>
       </c>
       <c r="N229" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>545</v>
+        <v>566</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>549</v>
+        <v>570</v>
       </c>
       <c r="B230" s="1">
         <v>200000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>99.075</v>
+        <v>98.662</v>
       </c>
       <c r="D230" s="1">
-        <v>100.62</v>
+        <v>98.71</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>201240.0</v>
+        <v>197420.0</v>
       </c>
       <c r="H230" s="1">
-        <v>-3090.0</v>
+        <v>-96.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-1.5354800238521</v>
+        <v>-0.048627292067673</v>
       </c>
       <c r="J230">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>582.19</v>
+        <v>1.85</v>
+      </c>
+      <c r="K230" t="s">
+        <v>571</v>
       </c>
       <c r="L230" s="1">
-        <v>198150.0</v>
+        <v>197324.0</v>
       </c>
       <c r="M230" s="1">
-        <v>198732.19</v>
+        <v>201028.11</v>
       </c>
       <c r="N230" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>548</v>
+        <v>569</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>551</v>
+        <v>573</v>
       </c>
       <c r="B231" s="1">
-        <v>235000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>100.553</v>
+        <v>98.446</v>
       </c>
       <c r="D231" s="1">
-        <v>99.662</v>
+        <v>99.682</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>234205.7</v>
+        <v>331941.06</v>
       </c>
       <c r="H231" s="1">
-        <v>2093.85</v>
+        <v>-4115.88</v>
       </c>
       <c r="I231" s="1">
-        <v>0.89402179366258</v>
+        <v>-1.2399430187998</v>
       </c>
       <c r="J231">
-        <v>0.62</v>
+        <v>1.85</v>
       </c>
       <c r="K231" t="s">
-        <v>552</v>
+        <v>574</v>
       </c>
       <c r="L231" s="1">
-        <v>236299.55</v>
+        <v>327825.18</v>
       </c>
       <c r="M231" s="1">
-        <v>237746.57</v>
+        <v>333997.08</v>
       </c>
       <c r="N231" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>554</v>
+        <v>576</v>
       </c>
       <c r="B232" s="1">
-        <v>193000.0</v>
+        <v>434000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>99.584</v>
+        <v>73.313</v>
       </c>
       <c r="D232" s="1">
-        <v>99.571</v>
+        <v>72.73189862</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>192172.03</v>
+        <v>315656.44</v>
       </c>
       <c r="H232" s="1">
-        <v>25.09</v>
+        <v>2521.98</v>
       </c>
       <c r="I232" s="1">
-        <v>0.013056010284119</v>
+        <v>0.79896358205142</v>
       </c>
       <c r="J232">
-        <v>2.04</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>0.04</v>
+      </c>
+      <c r="K232">
+        <v>169.44</v>
       </c>
       <c r="L232" s="1">
-        <v>192197.12</v>
+        <v>318178.42</v>
       </c>
       <c r="M232" s="1">
-        <v>196132.47</v>
+        <v>318347.86</v>
       </c>
       <c r="N232" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>553</v>
+        <v>575</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>557</v>
+        <v>578</v>
       </c>
       <c r="B233" s="1">
-        <v>300000.0</v>
+        <v>2933000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>98.987</v>
+        <v>86.517</v>
       </c>
       <c r="D233" s="1">
-        <v>100.0</v>
+        <v>86.38641902</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>300000.0</v>
+        <v>2533713.67</v>
       </c>
       <c r="H233" s="1">
-        <v>-3039.0</v>
+        <v>3829.94</v>
       </c>
       <c r="I233" s="1">
-        <v>-1.013</v>
+        <v>0.15115914814479</v>
       </c>
       <c r="J233">
-        <v>2.55</v>
+        <v>0.11</v>
       </c>
       <c r="K233" t="s">
-        <v>558</v>
+        <v>579</v>
       </c>
       <c r="L233" s="1">
-        <v>296961.0</v>
+        <v>2537543.61</v>
       </c>
       <c r="M233" s="1">
-        <v>304606.53</v>
+        <v>2540818.12</v>
       </c>
       <c r="N233" s="1">
-        <v>0.08</v>
+        <v>0.72</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>556</v>
+        <v>577</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>560</v>
+        <v>581</v>
       </c>
       <c r="B234" s="1">
-        <v>877000.0</v>
+        <v>467000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>98.607</v>
+        <v>62.277</v>
       </c>
       <c r="D234" s="1">
-        <v>100.0</v>
+        <v>73.47787152</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>877000.0</v>
+        <v>343141.66</v>
       </c>
       <c r="H234" s="1">
-        <v>-12216.61</v>
+        <v>-52308.07</v>
       </c>
       <c r="I234" s="1">
-        <v>-1.393</v>
+        <v>-15.243870417833</v>
       </c>
       <c r="J234">
-        <v>1.46</v>
+        <v>0.22</v>
       </c>
       <c r="K234" t="s">
-        <v>561</v>
+        <v>582</v>
       </c>
       <c r="L234" s="1">
-        <v>864783.39</v>
+        <v>290833.59</v>
       </c>
       <c r="M234" s="1">
-        <v>877624.59</v>
+        <v>291876.34</v>
       </c>
       <c r="N234" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>559</v>
+        <v>580</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="B235" s="1">
-        <v>577000.0</v>
+        <v>870000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>98.183</v>
+        <v>95.489</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0</v>
+        <v>94.03527126</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>577000.0</v>
+        <v>818106.86</v>
       </c>
       <c r="H235" s="1">
-        <v>-10484.09</v>
+        <v>12647.44</v>
       </c>
       <c r="I235" s="1">
-        <v>-1.817</v>
+        <v>1.5459398543608</v>
       </c>
       <c r="J235">
-        <v>3.0</v>
+        <v>0.45</v>
       </c>
       <c r="K235" t="s">
-        <v>564</v>
+        <v>585</v>
       </c>
       <c r="L235" s="1">
-        <v>566515.91</v>
+        <v>830754.3</v>
       </c>
       <c r="M235" s="1">
-        <v>583837.58</v>
+        <v>834639.51</v>
       </c>
       <c r="N235" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>562</v>
+        <v>583</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>566</v>
+        <v>587</v>
       </c>
       <c r="B236" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>99.231</v>
+        <v>100.916</v>
       </c>
       <c r="D236" s="1">
-        <v>100.42</v>
+        <v>101.62</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>401680.0</v>
+        <v>203240.0</v>
       </c>
       <c r="H236" s="1">
-        <v>-4756.0</v>
+        <v>-1408.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-1.1840270862378</v>
+        <v>-0.69277701239913</v>
       </c>
       <c r="J236">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>0.37</v>
+      </c>
+      <c r="K236">
+        <v>736.44</v>
       </c>
       <c r="L236" s="1">
-        <v>396924.0</v>
+        <v>201832.0</v>
       </c>
       <c r="M236" s="1">
-        <v>398711.67</v>
+        <v>202568.44</v>
       </c>
       <c r="N236" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>565</v>
+        <v>586</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>569</v>
+        <v>589</v>
       </c>
       <c r="B237" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>98.631</v>
+        <v>100.734</v>
       </c>
       <c r="D237" s="1">
-        <v>99.259</v>
+        <v>100.09619333</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>397036.0</v>
+        <v>300288.58</v>
       </c>
       <c r="H237" s="1">
-        <v>-2512.0</v>
+        <v>1913.42</v>
       </c>
       <c r="I237" s="1">
-        <v>-0.63268821970804</v>
+        <v>0.63719372877916</v>
       </c>
       <c r="J237">
-        <v>1.35</v>
+        <v>3.62</v>
       </c>
       <c r="K237" t="s">
-        <v>570</v>
+        <v>590</v>
       </c>
       <c r="L237" s="1">
-        <v>394524.0</v>
+        <v>302202.0</v>
       </c>
       <c r="M237" s="1">
-        <v>399941.81</v>
+        <v>313058.71</v>
       </c>
       <c r="N237" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>568</v>
+        <v>588</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>572</v>
+        <v>592</v>
       </c>
       <c r="B238" s="1">
-        <v>619000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>100.313</v>
+        <v>101.239</v>
       </c>
       <c r="D238" s="1">
-        <v>99.731</v>
+        <v>103.1</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>617334.89</v>
+        <v>412400.0</v>
       </c>
       <c r="H238" s="1">
-        <v>3602.58</v>
+        <v>-7444.0</v>
       </c>
       <c r="I238" s="1">
-        <v>0.58356980276945</v>
+        <v>-1.8050436469447</v>
       </c>
       <c r="J238">
-        <v>0.26</v>
+        <v>0.8</v>
       </c>
       <c r="K238" t="s">
-        <v>573</v>
+        <v>593</v>
       </c>
       <c r="L238" s="1">
-        <v>620937.47</v>
+        <v>404956.0</v>
       </c>
       <c r="M238" s="1">
-        <v>622527.37</v>
+        <v>408156.0</v>
       </c>
       <c r="N238" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>571</v>
+        <v>591</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>575</v>
+        <v>595</v>
       </c>
       <c r="B239" s="1">
-        <v>600000.0</v>
+        <v>16956941.0</v>
       </c>
       <c r="C239" s="1">
-        <v>100.372</v>
+        <v>61.79</v>
       </c>
       <c r="D239" s="1">
-        <v>99.451</v>
+        <v>69.50596868</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>596706.0</v>
+        <v>11786086.1</v>
       </c>
       <c r="H239" s="1">
-        <v>5526.0</v>
+        <v>-1308392.26</v>
       </c>
       <c r="I239" s="1">
-        <v>0.92608420227046</v>
+        <v>-11.101159866803</v>
       </c>
       <c r="J239">
-        <v>0.62</v>
+        <v>0.1</v>
       </c>
       <c r="K239" t="s">
-        <v>576</v>
+        <v>596</v>
       </c>
       <c r="L239" s="1">
-        <v>602232.0</v>
+        <v>10477693.84</v>
       </c>
       <c r="M239" s="1">
-        <v>605957.34</v>
+        <v>10494883.07</v>
       </c>
       <c r="N239" s="1">
-        <v>0.17</v>
+        <v>2.99</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>578</v>
+        <v>598</v>
       </c>
       <c r="B240" s="1">
-        <v>695000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="C240" s="1">
-        <v>98.268</v>
+        <v>97.114</v>
       </c>
       <c r="D240" s="1">
-        <v>99.228</v>
+        <v>96.734</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>689634.6</v>
+        <v>473996.6</v>
       </c>
       <c r="H240" s="1">
-        <v>-6672.0</v>
+        <v>1862.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-0.96746885959608</v>
+        <v>0.39282982198606</v>
       </c>
       <c r="J240">
-        <v>0.32</v>
+        <v>0.61</v>
       </c>
       <c r="K240" t="s">
-        <v>579</v>
+        <v>599</v>
       </c>
       <c r="L240" s="1">
-        <v>682962.6</v>
+        <v>475858.6</v>
       </c>
       <c r="M240" s="1">
-        <v>685152.33</v>
+        <v>478838.87</v>
       </c>
       <c r="N240" s="1">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>577</v>
+        <v>597</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>581</v>
+        <v>601</v>
       </c>
       <c r="B241" s="1">
-        <v>694000.0</v>
+        <v>5990000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>91.316</v>
+        <v>99.695</v>
       </c>
       <c r="D241" s="1">
-        <v>83.26116715</v>
+        <v>99.514</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>577832.5</v>
+        <v>5960888.6</v>
       </c>
       <c r="H241" s="1">
-        <v>55900.54</v>
+        <v>10841.9</v>
       </c>
       <c r="I241" s="1">
-        <v>9.674177205332</v>
+        <v>0.18188395602629</v>
       </c>
       <c r="J241">
-        <v>1.48</v>
+        <v>2.45</v>
       </c>
       <c r="K241" t="s">
-        <v>582</v>
+        <v>602</v>
       </c>
       <c r="L241" s="1">
-        <v>633733.04</v>
+        <v>5971730.5</v>
       </c>
       <c r="M241" s="1">
-        <v>644000.44</v>
+        <v>6118198.31</v>
       </c>
       <c r="N241" s="1">
-        <v>0.18</v>
+        <v>1.74</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>584</v>
+        <v>604</v>
       </c>
       <c r="B242" s="1">
-        <v>600000.0</v>
+        <v>8343000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>102.057</v>
+        <v>98.319</v>
       </c>
       <c r="D242" s="1">
-        <v>99.329</v>
+        <v>99.4742378</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>595974.0</v>
+        <v>8299135.66</v>
       </c>
       <c r="H242" s="1">
-        <v>16368.0</v>
+        <v>-96381.49</v>
       </c>
       <c r="I242" s="1">
-        <v>2.746428535473</v>
+        <v>-1.1613437103401</v>
       </c>
       <c r="J242">
-        <v>1.78</v>
+        <v>2.58</v>
       </c>
       <c r="K242" t="s">
-        <v>585</v>
+        <v>605</v>
       </c>
       <c r="L242" s="1">
-        <v>612342.0</v>
+        <v>8202754.17</v>
       </c>
       <c r="M242" s="1">
-        <v>623043.37</v>
+        <v>8418415.01</v>
       </c>
       <c r="N242" s="1">
-        <v>0.17</v>
+        <v>2.4</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>583</v>
+        <v>603</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>587</v>
+        <v>607</v>
       </c>
       <c r="B243" s="1">
-        <v>400000.0</v>
+        <v>2083860.0</v>
       </c>
       <c r="C243" s="1">
-        <v>100.376</v>
+        <v>95.649</v>
       </c>
       <c r="D243" s="1">
-        <v>100.2875</v>
+        <v>98.20954479</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>401150.0</v>
+        <v>2046549.42</v>
       </c>
       <c r="H243" s="1">
-        <v>354.0</v>
+        <v>-53358.17</v>
       </c>
       <c r="I243" s="1">
-        <v>0.088246291910757</v>
+        <v>-2.6072260693319</v>
       </c>
       <c r="J243">
-        <v>0.81</v>
+        <v>0.83</v>
       </c>
       <c r="K243" t="s">
-        <v>588</v>
+        <v>608</v>
       </c>
       <c r="L243" s="1">
-        <v>401504.0</v>
+        <v>1993191.25</v>
       </c>
       <c r="M243" s="1">
-        <v>404761.44</v>
+        <v>2010512.98</v>
       </c>
       <c r="N243" s="1">
-        <v>0.11</v>
+        <v>0.57</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>586</v>
+        <v>606</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="B244" s="1">
-        <v>600000.0</v>
+        <v>1597591.0</v>
       </c>
       <c r="C244" s="1">
-        <v>98.83</v>
+        <v>95.314</v>
       </c>
       <c r="D244" s="1">
-        <v>99.808</v>
+        <v>98.49697889</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>598848.0</v>
+        <v>1573578.87</v>
       </c>
       <c r="H244" s="1">
-        <v>-5868.0</v>
+        <v>-50850.99</v>
       </c>
       <c r="I244" s="1">
-        <v>-0.97988137223469</v>
+        <v>-3.2315501287838</v>
       </c>
       <c r="J244">
-        <v>0.65</v>
+        <v>0.89</v>
       </c>
       <c r="K244" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="L244" s="1">
-        <v>592980.0</v>
+        <v>1522727.88</v>
       </c>
       <c r="M244" s="1">
-        <v>596863.56</v>
+        <v>1536979.27</v>
       </c>
       <c r="N244" s="1">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>589</v>
+        <v>609</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
       <c r="B245" s="1">
-        <v>300000.0</v>
+        <v>7532068.0</v>
       </c>
       <c r="C245" s="1">
-        <v>101.424</v>
+        <v>99.267</v>
       </c>
       <c r="D245" s="1">
-        <v>99.651</v>
+        <v>99.18323387</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
-        <v>298953.0</v>
+        <v>7470548.62</v>
       </c>
       <c r="H245" s="1">
-        <v>5319.0</v>
+        <v>6309.32</v>
       </c>
       <c r="I245" s="1">
-        <v>1.7792094409489</v>
+        <v>0.084455912422668</v>
       </c>
       <c r="J245">
-        <v>0.85</v>
+        <v>0.27</v>
       </c>
       <c r="K245" t="s">
-        <v>594</v>
+        <v>614</v>
       </c>
       <c r="L245" s="1">
-        <v>304272.0</v>
+        <v>7476857.94</v>
       </c>
       <c r="M245" s="1">
-        <v>306818.92</v>
+        <v>7497204.84</v>
       </c>
       <c r="N245" s="1">
-        <v>0.08</v>
+        <v>2.14</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>596</v>
+        <v>616</v>
       </c>
       <c r="B246" s="1">
-        <v>499000.0</v>
+        <v>8785907.2</v>
       </c>
       <c r="C246" s="1">
-        <v>100.578</v>
+        <v>86.86</v>
       </c>
       <c r="D246" s="1">
-        <v>99.768</v>
+        <v>102.68109046</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
-        <v>497842.32</v>
+        <v>9021465.32</v>
       </c>
       <c r="H246" s="1">
-        <v>4041.9</v>
+        <v>-1390026.32</v>
       </c>
       <c r="I246" s="1">
-        <v>0.81188356988213</v>
+        <v>-15.40798828898</v>
       </c>
       <c r="J246">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
       <c r="K246" t="s">
-        <v>597</v>
+        <v>617</v>
       </c>
       <c r="L246" s="1">
-        <v>501884.22</v>
+        <v>7631439.0</v>
       </c>
       <c r="M246" s="1">
-        <v>503420.52</v>
+        <v>7651899.33</v>
       </c>
       <c r="N246" s="1">
-        <v>0.14</v>
+        <v>2.18</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>595</v>
+        <v>615</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>599</v>
+        <v>619</v>
       </c>
       <c r="B247" s="1">
-        <v>2525551.0</v>
+        <v>14277000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>98.577</v>
+        <v>90.856</v>
       </c>
       <c r="D247" s="1">
-        <v>98.08058756</v>
+        <v>90.34590103</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>2477075.26</v>
+        <v>12898684.29</v>
       </c>
       <c r="H247" s="1">
-        <v>12537.15</v>
+        <v>72826.83</v>
       </c>
       <c r="I247" s="1">
-        <v>0.50612713317398</v>
+        <v>0.56460665570721</v>
       </c>
       <c r="J247">
-        <v>0.87</v>
+        <v>0.6</v>
       </c>
       <c r="K247" t="s">
-        <v>600</v>
+        <v>620</v>
       </c>
       <c r="L247" s="1">
-        <v>2489612.41</v>
+        <v>12971511.12</v>
       </c>
       <c r="M247" s="1">
-        <v>2511650.44</v>
+        <v>13056938.43</v>
       </c>
       <c r="N247" s="1">
-        <v>0.69</v>
+        <v>3.72</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>598</v>
+        <v>618</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>602</v>
+        <v>622</v>
       </c>
       <c r="B248" s="1">
-        <v>2042535.0</v>
+        <v>270000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>88.093</v>
+        <v>100.1</v>
       </c>
       <c r="D248" s="1">
-        <v>90.85761321</v>
+        <v>100.0</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>1855798.55</v>
+        <v>270000.0</v>
       </c>
       <c r="H248" s="1">
-        <v>-56468.19</v>
+        <v>270.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-3.0427973984569</v>
+        <v>0.1</v>
       </c>
       <c r="J248">
-        <v>2.41</v>
+        <v>1.23</v>
       </c>
       <c r="K248" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
       <c r="L248" s="1">
-        <v>1799330.36</v>
+        <v>270270.0</v>
       </c>
       <c r="M248" s="1">
-        <v>1848624.0</v>
+        <v>273584.83</v>
       </c>
       <c r="N248" s="1">
-        <v>0.51</v>
+        <v>0.08</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>601</v>
+        <v>621</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>605</v>
+        <v>625</v>
       </c>
       <c r="B249" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>99.38</v>
+        <v>98.249</v>
       </c>
       <c r="D249" s="1">
-        <v>99.766</v>
+        <v>99.24</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
-        <v>299298.0</v>
+        <v>198480.0</v>
       </c>
       <c r="H249" s="1">
-        <v>-1158.0</v>
+        <v>-1982.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-0.38690535853898</v>
+        <v>-0.99858927851673</v>
       </c>
       <c r="J249">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>489.04</v>
+        <v>2.03</v>
+      </c>
+      <c r="K249" t="s">
+        <v>626</v>
       </c>
       <c r="L249" s="1">
-        <v>298140.0</v>
+        <v>196498.0</v>
       </c>
       <c r="M249" s="1">
-        <v>298629.04</v>
+        <v>200566.49</v>
       </c>
       <c r="N249" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>607</v>
+        <v>628</v>
       </c>
       <c r="B250" s="1">
-        <v>147000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>98.689</v>
+        <v>89.328</v>
       </c>
       <c r="D250" s="1">
-        <v>99.945</v>
+        <v>85.48</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
-        <v>146919.15</v>
+        <v>170960.0</v>
       </c>
       <c r="H250" s="1">
-        <v>-1846.32</v>
+        <v>7696.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-1.2566911801491</v>
+        <v>4.501637810014</v>
       </c>
       <c r="J250">
-        <v>1.83</v>
+        <v>0.55</v>
       </c>
       <c r="K250" t="s">
-        <v>608</v>
+        <v>629</v>
       </c>
       <c r="L250" s="1">
-        <v>145072.83</v>
+        <v>178656.0</v>
       </c>
       <c r="M250" s="1">
-        <v>147758.7</v>
+        <v>179750.79</v>
       </c>
       <c r="N250" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>606</v>
+        <v>627</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>610</v>
+        <v>631</v>
       </c>
       <c r="B251" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>98.716</v>
+        <v>92.551</v>
       </c>
       <c r="D251" s="1">
-        <v>98.71</v>
+        <v>94.01785714</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
-        <v>197420.0</v>
+        <v>658125.0</v>
       </c>
       <c r="H251" s="1">
-        <v>12.0</v>
+        <v>-10268.0</v>
       </c>
       <c r="I251" s="1">
-        <v>0.0060784115084591</v>
+        <v>-1.5601899335233</v>
       </c>
       <c r="J251">
-        <v>1.36</v>
+        <v>1.45</v>
       </c>
       <c r="K251" t="s">
-        <v>611</v>
+        <v>632</v>
       </c>
       <c r="L251" s="1">
-        <v>197432.0</v>
+        <v>647857.0</v>
       </c>
       <c r="M251" s="1">
-        <v>200149.81</v>
+        <v>658026.18</v>
       </c>
       <c r="N251" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>609</v>
+        <v>630</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>613</v>
+        <v>634</v>
       </c>
       <c r="B252" s="1">
-        <v>333000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>98.725</v>
+        <v>100.793</v>
       </c>
       <c r="D252" s="1">
-        <v>99.682</v>
+        <v>99.942</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
-        <v>331941.06</v>
+        <v>499710.0</v>
       </c>
       <c r="H252" s="1">
-        <v>-3186.81</v>
+        <v>4255.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-0.96005296843964</v>
+        <v>0.85149386644254</v>
       </c>
       <c r="J252">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="K252" t="s">
-        <v>614</v>
+        <v>635</v>
       </c>
       <c r="L252" s="1">
-        <v>328754.25</v>
+        <v>503965.0</v>
       </c>
       <c r="M252" s="1">
-        <v>333797.15</v>
+        <v>510271.51</v>
       </c>
       <c r="N252" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>612</v>
+        <v>633</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>616</v>
+        <v>637</v>
       </c>
       <c r="B253" s="1">
-        <v>434000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>73.549</v>
+        <v>95.561</v>
       </c>
       <c r="D253" s="1">
-        <v>72.73189862</v>
+        <v>94.5700925</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
-        <v>315656.44</v>
+        <v>378280.37</v>
       </c>
       <c r="H253" s="1">
-        <v>3546.22</v>
+        <v>3963.63</v>
       </c>
       <c r="I253" s="1">
-        <v>1.1234429432202</v>
+        <v>1.0478021896827</v>
       </c>
       <c r="J253">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>102.55</v>
+        <v>0.56</v>
+      </c>
+      <c r="K253" t="s">
+        <v>638</v>
       </c>
       <c r="L253" s="1">
-        <v>319202.66</v>
+        <v>382244.0</v>
       </c>
       <c r="M253" s="1">
-        <v>319305.21</v>
+        <v>384470.03</v>
       </c>
       <c r="N253" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>615</v>
+        <v>636</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>618</v>
+        <v>640</v>
       </c>
       <c r="B254" s="1">
-        <v>2293000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>86.554</v>
+        <v>101.131</v>
       </c>
       <c r="D254" s="1">
-        <v>86.19194374</v>
+        <v>99.858</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
-        <v>1976381.27</v>
+        <v>499290.0</v>
       </c>
       <c r="H254" s="1">
-        <v>8301.95</v>
+        <v>6365.0</v>
       </c>
       <c r="I254" s="1">
-        <v>0.42005811965623</v>
+        <v>1.2748102305273</v>
       </c>
       <c r="J254">
-        <v>0.1</v>
+        <v>0.67</v>
       </c>
       <c r="K254" t="s">
-        <v>619</v>
+        <v>641</v>
       </c>
       <c r="L254" s="1">
-        <v>1984683.22</v>
+        <v>505655.0</v>
       </c>
       <c r="M254" s="1">
-        <v>1986889.84</v>
+        <v>508999.18</v>
       </c>
       <c r="N254" s="1">
-        <v>0.55</v>
+        <v>0.15</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>617</v>
+        <v>639</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
-        <v>621</v>
+        <v>643</v>
       </c>
       <c r="B255" s="1">
-        <v>467000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>62.788</v>
+        <v>97.718</v>
       </c>
       <c r="D255" s="1">
-        <v>73.47787152</v>
+        <v>98.625</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
-        <v>343141.66</v>
+        <v>789000.0</v>
       </c>
       <c r="H255" s="1">
-        <v>-49921.7</v>
+        <v>-7256.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-14.548422945789</v>
+        <v>-0.91964512040558</v>
       </c>
       <c r="J255">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>898.82</v>
+        <v>2.83</v>
+      </c>
+      <c r="K255" t="s">
+        <v>644</v>
       </c>
       <c r="L255" s="1">
-        <v>293219.96</v>
+        <v>781744.0</v>
       </c>
       <c r="M255" s="1">
-        <v>294118.78</v>
+        <v>804346.74</v>
       </c>
       <c r="N255" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>620</v>
+        <v>642</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
-        <v>623</v>
+        <v>646</v>
       </c>
       <c r="B256" s="1">
-        <v>860000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>95.338</v>
+        <v>96.881</v>
       </c>
       <c r="D256" s="1">
-        <v>94.01677442</v>
+        <v>97.019</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
-        <v>808544.26</v>
+        <v>388076.0</v>
       </c>
       <c r="H256" s="1">
-        <v>11362.54</v>
+        <v>-552.0</v>
       </c>
       <c r="I256" s="1">
-        <v>1.4053083500958</v>
+        <v>-0.1422401797586</v>
       </c>
       <c r="J256">
-        <v>0.38</v>
+        <v>0.92</v>
       </c>
       <c r="K256" t="s">
-        <v>624</v>
+        <v>647</v>
       </c>
       <c r="L256" s="1">
-        <v>819906.8</v>
+        <v>387524.0</v>
       </c>
       <c r="M256" s="1">
-        <v>823217.21</v>
+        <v>391215.78</v>
       </c>
       <c r="N256" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>622</v>
+        <v>645</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
       <c r="B257" s="1">
-        <v>540000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>98.831</v>
+        <v>98.229</v>
       </c>
       <c r="D257" s="1">
-        <v>99.998</v>
+        <v>99.628</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
-        <v>539989.2</v>
+        <v>353679.4</v>
       </c>
       <c r="H257" s="1">
-        <v>-6301.8</v>
+        <v>-4966.45</v>
       </c>
       <c r="I257" s="1">
-        <v>-1.1670233404668</v>
+        <v>-1.4042237122094</v>
       </c>
       <c r="J257">
-        <v>0.34</v>
+        <v>2.76</v>
       </c>
       <c r="K257" t="s">
-        <v>627</v>
+        <v>650</v>
       </c>
       <c r="L257" s="1">
-        <v>533687.4</v>
+        <v>348712.95</v>
       </c>
       <c r="M257" s="1">
-        <v>535496.55</v>
+        <v>358511.92</v>
       </c>
       <c r="N257" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>625</v>
+        <v>648</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
-        <v>629</v>
+        <v>652</v>
       </c>
       <c r="B258" s="1">
         <v>300000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>101.063</v>
+        <v>98.656</v>
       </c>
       <c r="D258" s="1">
-        <v>100.09619333</v>
+        <v>99.736</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
-        <v>300288.58</v>
+        <v>299208.0</v>
       </c>
       <c r="H258" s="1">
-        <v>2900.42</v>
+        <v>-3240.0</v>
       </c>
       <c r="I258" s="1">
-        <v>0.96587755684882</v>
+        <v>-1.0828587470923</v>
       </c>
       <c r="J258">
-        <v>3.16</v>
+        <v>2.84</v>
       </c>
       <c r="K258" t="s">
-        <v>630</v>
+        <v>653</v>
       </c>
       <c r="L258" s="1">
-        <v>303189.0</v>
+        <v>295968.0</v>
       </c>
       <c r="M258" s="1">
-        <v>312677.22</v>
+        <v>304483.07</v>
       </c>
       <c r="N258" s="1">
         <v>0.09</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>628</v>
+        <v>651</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
-        <v>632</v>
+        <v>655</v>
       </c>
       <c r="B259" s="1">
-        <v>400000.0</v>
+        <v>348000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>101.354</v>
+        <v>99.286</v>
       </c>
       <c r="D259" s="1">
-        <v>103.1</v>
+        <v>99.394</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
-        <v>412400.0</v>
+        <v>345891.12</v>
       </c>
       <c r="H259" s="1">
-        <v>-6984.0</v>
+        <v>-375.84</v>
       </c>
       <c r="I259" s="1">
-        <v>-1.6935014548982</v>
+        <v>-0.1086584703302</v>
       </c>
       <c r="J259">
-        <v>0.31</v>
+        <v>1.03</v>
       </c>
       <c r="K259" t="s">
-        <v>633</v>
+        <v>526</v>
       </c>
       <c r="L259" s="1">
-        <v>405416.0</v>
+        <v>345515.28</v>
       </c>
       <c r="M259" s="1">
-        <v>406643.4</v>
+        <v>349090.62</v>
       </c>
       <c r="N259" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>631</v>
+        <v>654</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
-        <v>635</v>
+        <v>657</v>
       </c>
       <c r="B260" s="1">
-        <v>3627153.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>87.708</v>
+        <v>95.806</v>
       </c>
       <c r="D260" s="1">
-        <v>88.69559624</v>
+        <v>93.6</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
-        <v>3217124.98</v>
+        <v>374400.0</v>
       </c>
       <c r="H260" s="1">
-        <v>-35821.63</v>
+        <v>8824.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-1.1134671553854</v>
+        <v>2.3568376068376</v>
       </c>
       <c r="J260">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.29</v>
+      </c>
+      <c r="K260" t="s">
+        <v>658</v>
       </c>
       <c r="L260" s="1">
-        <v>3181303.35</v>
+        <v>383224.0</v>
       </c>
       <c r="M260" s="1">
-        <v>3181303.35</v>
+        <v>388388.38</v>
       </c>
       <c r="N260" s="1">
-        <v>0.87</v>
+        <v>0.11</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>634</v>
+        <v>656</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
-        <v>637</v>
+        <v>660</v>
       </c>
       <c r="B261" s="1">
-        <v>5809877.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>84.583</v>
+        <v>98.626</v>
       </c>
       <c r="D261" s="1">
-        <v>84.13636812</v>
+        <v>100.0</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
-        <v>4888219.5</v>
+        <v>900000.0</v>
       </c>
       <c r="H261" s="1">
-        <v>25948.76</v>
+        <v>-12366.0</v>
       </c>
       <c r="I261" s="1">
-        <v>0.53084277414302</v>
+        <v>-1.374</v>
       </c>
       <c r="J261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.74</v>
+      </c>
+      <c r="K261" t="s">
+        <v>661</v>
       </c>
       <c r="L261" s="1">
-        <v>4914168.26</v>
+        <v>887634.0</v>
       </c>
       <c r="M261" s="1">
-        <v>4914168.26</v>
+        <v>921266.88</v>
       </c>
       <c r="N261" s="1">
-        <v>1.35</v>
+        <v>0.26</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>636</v>
+        <v>659</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>639</v>
+        <v>663</v>
       </c>
       <c r="B262" s="1">
-        <v>16796941.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>62.806</v>
+        <v>101.101</v>
       </c>
       <c r="D262" s="1">
-        <v>69.56286445</v>
+        <v>103.012</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
-        <v>11684433.3</v>
+        <v>412048.0</v>
       </c>
       <c r="H262" s="1">
-        <v>-1134946.54</v>
+        <v>-7644.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-9.7133212271407</v>
+        <v>-1.8551236749117</v>
       </c>
       <c r="J262">
-        <v>0.04</v>
+        <v>4.03</v>
       </c>
       <c r="K262" t="s">
-        <v>640</v>
+        <v>664</v>
       </c>
       <c r="L262" s="1">
-        <v>10549486.76</v>
+        <v>404404.0</v>
       </c>
       <c r="M262" s="1">
-        <v>10556159.52</v>
+        <v>420519.07</v>
       </c>
       <c r="N262" s="1">
-        <v>2.9</v>
+        <v>0.12</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>638</v>
+        <v>662</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>642</v>
+        <v>666</v>
       </c>
       <c r="B263" s="1">
-        <v>7838201.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>98.951</v>
+        <v>97.009</v>
       </c>
       <c r="D263" s="1">
-        <v>99.19278186</v>
+        <v>96.41</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
-        <v>7774929.62</v>
+        <v>385640.0</v>
       </c>
       <c r="H263" s="1">
-        <v>-18951.35</v>
+        <v>2396.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-0.24374947332321</v>
+        <v>0.62130484389586</v>
       </c>
       <c r="J263">
-        <v>2.01</v>
+        <v>1.75</v>
       </c>
       <c r="K263" t="s">
-        <v>643</v>
+        <v>667</v>
       </c>
       <c r="L263" s="1">
-        <v>7755978.27</v>
+        <v>388036.0</v>
       </c>
       <c r="M263" s="1">
-        <v>7913816.02</v>
+        <v>395030.52</v>
       </c>
       <c r="N263" s="1">
-        <v>2.17</v>
+        <v>0.11</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>641</v>
+        <v>665</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>645</v>
+        <v>669</v>
       </c>
       <c r="B264" s="1">
-        <v>2063860.0</v>
+        <v>85000.0</v>
       </c>
       <c r="C264" s="1">
-        <v>97.866</v>
+        <v>100.777</v>
       </c>
       <c r="D264" s="1">
-        <v>98.20526683</v>
+        <v>99.849</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
-        <v>2026819.22</v>
+        <v>84871.65</v>
       </c>
       <c r="H264" s="1">
-        <v>-7001.99</v>
+        <v>788.8</v>
       </c>
       <c r="I264" s="1">
-        <v>-0.34546692329077</v>
+        <v>0.92940339913269</v>
       </c>
       <c r="J264">
-        <v>0.33</v>
+        <v>3.43</v>
       </c>
       <c r="K264" t="s">
-        <v>646</v>
+        <v>670</v>
       </c>
       <c r="L264" s="1">
-        <v>2019817.23</v>
+        <v>85660.45</v>
       </c>
       <c r="M264" s="1">
-        <v>2026540.32</v>
+        <v>88574.32</v>
       </c>
       <c r="N264" s="1">
-        <v>0.56</v>
+        <v>0.03</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>644</v>
+        <v>668</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>648</v>
+        <v>672</v>
       </c>
       <c r="B265" s="1">
-        <v>1577591.0</v>
+        <v>532000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>97.969</v>
+        <v>107.366</v>
       </c>
       <c r="D265" s="1">
-        <v>98.49161601</v>
+        <v>99.283</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
-        <v>1553794.87</v>
+        <v>528185.56</v>
       </c>
       <c r="H265" s="1">
-        <v>-8244.75</v>
+        <v>43001.56</v>
       </c>
       <c r="I265" s="1">
-        <v>-0.5306202356042</v>
+        <v>8.1413736490638</v>
       </c>
       <c r="J265">
-        <v>0.35</v>
+        <v>4.82</v>
       </c>
       <c r="K265" t="s">
-        <v>649</v>
+        <v>673</v>
       </c>
       <c r="L265" s="1">
-        <v>1545550.12</v>
+        <v>571187.12</v>
       </c>
       <c r="M265" s="1">
-        <v>1551065.21</v>
+        <v>596808.75</v>
       </c>
       <c r="N265" s="1">
-        <v>0.43</v>
+        <v>0.17</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>647</v>
+        <v>671</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
-        <v>651</v>
+        <v>675</v>
       </c>
       <c r="B266" s="1">
-        <v>7462068.0</v>
+        <v>303000.0</v>
       </c>
       <c r="C266" s="1">
-        <v>99.188</v>
+        <v>99.316</v>
       </c>
       <c r="D266" s="1">
-        <v>99.18220418</v>
+        <v>99.115</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
-        <v>7401043.52</v>
+        <v>300318.45</v>
       </c>
       <c r="H266" s="1">
-        <v>432.49</v>
+        <v>609.03</v>
       </c>
       <c r="I266" s="1">
-        <v>0.0058436354121047</v>
+        <v>0.20279473339051</v>
       </c>
       <c r="J266">
-        <v>0.06</v>
+        <v>1.24</v>
       </c>
       <c r="K266" t="s">
-        <v>652</v>
+        <v>676</v>
       </c>
       <c r="L266" s="1">
-        <v>7401476.01</v>
+        <v>300927.48</v>
       </c>
       <c r="M266" s="1">
-        <v>7405994.14</v>
+        <v>304675.55</v>
       </c>
       <c r="N266" s="1">
-        <v>2.03</v>
+        <v>0.09</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>650</v>
+        <v>674</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>654</v>
+        <v>678</v>
       </c>
       <c r="B267" s="1">
-        <v>8705907.2</v>
+        <v>396543.39</v>
       </c>
       <c r="C267" s="1">
-        <v>87.783</v>
+        <v>89.592</v>
       </c>
       <c r="D267" s="1">
-        <v>102.80397797</v>
+        <v>93.61489546</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
-        <v>8950018.92</v>
+        <v>371223.68</v>
       </c>
       <c r="H267" s="1">
-        <v>-1307712.4</v>
+        <v>-15952.53</v>
       </c>
       <c r="I267" s="1">
-        <v>-14.611280844086</v>
+        <v>-4.2972824362929</v>
       </c>
       <c r="J267">
-        <v>2.42</v>
+        <v>0.3</v>
       </c>
       <c r="K267" t="s">
-        <v>655</v>
+        <v>679</v>
       </c>
       <c r="L267" s="1">
-        <v>7642306.52</v>
+        <v>355271.15</v>
       </c>
       <c r="M267" s="1">
-        <v>7853394.95</v>
+        <v>356457.52</v>
       </c>
       <c r="N267" s="1">
-        <v>2.15</v>
+        <v>0.1</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>653</v>
+        <v>677</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>657</v>
+        <v>681</v>
       </c>
       <c r="B268" s="1">
-        <v>15376515.0</v>
+        <v>554273.0</v>
       </c>
       <c r="C268" s="1">
-        <v>96.757</v>
+        <v>93.626</v>
       </c>
       <c r="D268" s="1">
-        <v>96.91088663</v>
+        <v>93.83597613</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
-        <v>14901517.02</v>
+        <v>520107.48</v>
       </c>
       <c r="H268" s="1">
-        <v>-23662.4</v>
+        <v>-1163.84</v>
       </c>
       <c r="I268" s="1">
-        <v>-0.15879188654579</v>
+        <v>-0.22376913325684</v>
       </c>
       <c r="J268">
-        <v>0.88</v>
+        <v>0.53</v>
       </c>
       <c r="K268" t="s">
-        <v>658</v>
+        <v>682</v>
       </c>
       <c r="L268" s="1">
-        <v>14877854.62</v>
+        <v>518943.64</v>
       </c>
       <c r="M268" s="1">
-        <v>15012662.42</v>
+        <v>521854.71</v>
       </c>
       <c r="N268" s="1">
-        <v>4.12</v>
+        <v>0.15</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>656</v>
+        <v>680</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>660</v>
+        <v>684</v>
       </c>
       <c r="B269" s="1">
-        <v>270000.0</v>
+        <v>348458.0</v>
       </c>
       <c r="C269" s="1">
-        <v>100.247</v>
+        <v>65.623</v>
       </c>
       <c r="D269" s="1">
-        <v>100.0</v>
+        <v>65.20059806</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
-        <v>270000.0</v>
+        <v>227196.7</v>
       </c>
       <c r="H269" s="1">
-        <v>666.9</v>
+        <v>1471.89</v>
       </c>
       <c r="I269" s="1">
-        <v>0.247</v>
+        <v>0.64784831821941</v>
       </c>
       <c r="J269">
-        <v>0.71</v>
+        <v>0.35</v>
       </c>
       <c r="K269" t="s">
-        <v>661</v>
+        <v>685</v>
       </c>
       <c r="L269" s="1">
-        <v>270666.9</v>
+        <v>228668.59</v>
       </c>
       <c r="M269" s="1">
-        <v>272587.64</v>
+        <v>229871.49</v>
       </c>
       <c r="N269" s="1">
         <v>0.07</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>659</v>
+        <v>683</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>663</v>
+        <v>687</v>
       </c>
       <c r="B270" s="1">
-        <v>200000.0</v>
+        <v>2955000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>99.239</v>
+        <v>100.038</v>
       </c>
       <c r="D270" s="1">
-        <v>99.24</v>
+        <v>120.42992081</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
-        <v>198480.0</v>
+        <v>3558704.16</v>
       </c>
       <c r="H270" s="1">
-        <v>-2.0</v>
+        <v>333120.32</v>
       </c>
       <c r="I270" s="1">
-        <v>-0.0010076582023378</v>
+        <v>9.3607196615074</v>
       </c>
       <c r="J270">
-        <v>1.57</v>
+        <v>0.65</v>
       </c>
       <c r="K270" t="s">
-        <v>664</v>
+        <v>688</v>
       </c>
       <c r="L270" s="1">
-        <v>198478.0</v>
+        <v>3891824.48</v>
       </c>
       <c r="M270" s="1">
-        <v>201621.84</v>
+        <v>3910985.49</v>
       </c>
       <c r="N270" s="1">
-        <v>0.06</v>
+        <v>1.11</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>662</v>
+        <v>686</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>666</v>
+        <v>690</v>
       </c>
       <c r="B271" s="1">
-        <v>200000.0</v>
+        <v>6886000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>89.59</v>
+        <v>99.954</v>
       </c>
       <c r="D271" s="1">
-        <v>85.48</v>
+        <v>100.81183125</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
-        <v>170960.0</v>
+        <v>6941902.7</v>
       </c>
       <c r="H271" s="1">
-        <v>8220.0</v>
+        <v>-59070.26</v>
       </c>
       <c r="I271" s="1">
-        <v>4.8081422554984</v>
+        <v>-0.8509231914184</v>
       </c>
       <c r="J271">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>638.63</v>
+        <v>1.15</v>
+      </c>
+      <c r="K271" t="s">
+        <v>691</v>
       </c>
       <c r="L271" s="1">
-        <v>179180.0</v>
+        <v>6882832.44</v>
       </c>
       <c r="M271" s="1">
-        <v>179818.63</v>
+        <v>6961897.8</v>
       </c>
       <c r="N271" s="1">
-        <v>0.05</v>
+        <v>1.98</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>665</v>
+        <v>689</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
-        <v>668</v>
+        <v>693</v>
       </c>
       <c r="B272" s="1">
-        <v>700000.0</v>
+        <v>1892000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>92.638</v>
+        <v>98.078</v>
       </c>
       <c r="D272" s="1">
-        <v>94.01785714</v>
+        <v>97.9468166</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
-        <v>658125.0</v>
+        <v>1853153.77</v>
       </c>
       <c r="H272" s="1">
-        <v>-9659.0</v>
+        <v>2481.99</v>
       </c>
       <c r="I272" s="1">
-        <v>-1.4676543209877</v>
+        <v>0.13393330009522</v>
       </c>
       <c r="J272">
-        <v>1.24</v>
+        <v>1.23</v>
       </c>
       <c r="K272" t="s">
-        <v>669</v>
+        <v>694</v>
       </c>
       <c r="L272" s="1">
-        <v>648466.0</v>
+        <v>1855635.76</v>
       </c>
       <c r="M272" s="1">
-        <v>657124.9</v>
+        <v>1878956.72</v>
       </c>
       <c r="N272" s="1">
-        <v>0.18</v>
+        <v>0.54</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>667</v>
+        <v>692</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
-        <v>671</v>
+        <v>696</v>
       </c>
       <c r="B273" s="1">
-        <v>500000.0</v>
+        <v>562000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>101.206</v>
+        <v>84.727</v>
       </c>
       <c r="D273" s="1">
-        <v>99.942</v>
+        <v>94.81596975</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
-        <v>499710.0</v>
+        <v>532865.75</v>
       </c>
       <c r="H273" s="1">
-        <v>6320.0</v>
+        <v>-56700.01</v>
       </c>
       <c r="I273" s="1">
-        <v>1.2647335454564</v>
+        <v>-10.640580671586</v>
       </c>
       <c r="J273">
-        <v>0.81</v>
+        <v>1.4</v>
       </c>
       <c r="K273" t="s">
-        <v>672</v>
+        <v>697</v>
       </c>
       <c r="L273" s="1">
-        <v>506030.0</v>
+        <v>476165.74</v>
       </c>
       <c r="M273" s="1">
-        <v>510101.92</v>
+        <v>484057.41</v>
       </c>
       <c r="N273" s="1">
         <v>0.14</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>670</v>
+        <v>695</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
-        <v>674</v>
+        <v>699</v>
       </c>
       <c r="B274" s="1">
-        <v>400000.0</v>
+        <v>3367000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>95.286</v>
+        <v>99.634</v>
       </c>
       <c r="D274" s="1">
-        <v>94.5700925</v>
+        <v>99.89530027</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
-        <v>378280.37</v>
+        <v>3363474.76</v>
       </c>
       <c r="H274" s="1">
-        <v>2863.63</v>
+        <v>-8797.98</v>
       </c>
       <c r="I274" s="1">
-        <v>0.75701258302142</v>
+        <v>-0.26157413472013</v>
       </c>
       <c r="J274">
-        <v>0.48</v>
+        <v>0.38</v>
       </c>
       <c r="K274" t="s">
-        <v>675</v>
+        <v>700</v>
       </c>
       <c r="L274" s="1">
-        <v>381144.0</v>
+        <v>3354676.78</v>
       </c>
       <c r="M274" s="1">
-        <v>383061.81</v>
+        <v>3367540.92</v>
       </c>
       <c r="N274" s="1">
-        <v>0.11</v>
+        <v>0.96</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>673</v>
+        <v>698</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
-        <v>677</v>
+        <v>702</v>
       </c>
       <c r="B275" s="1">
-        <v>500000.0</v>
+        <v>9885000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>101.414</v>
+        <v>96.68</v>
       </c>
       <c r="D275" s="1">
-        <v>99.858</v>
+        <v>97.7178259</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
-        <v>499290.0</v>
+        <v>9659407.09</v>
       </c>
       <c r="H275" s="1">
-        <v>7780.0</v>
+        <v>-102589.09</v>
       </c>
       <c r="I275" s="1">
-        <v>1.55821266198</v>
+        <v>-1.0620640484881</v>
       </c>
       <c r="J275">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>955.48</v>
+        <v>1.35</v>
+      </c>
+      <c r="K275" t="s">
+        <v>703</v>
       </c>
       <c r="L275" s="1">
-        <v>507070.0</v>
+        <v>9556818.0</v>
       </c>
       <c r="M275" s="1">
-        <v>508025.48</v>
+        <v>9689914.39</v>
       </c>
       <c r="N275" s="1">
-        <v>0.14</v>
+        <v>2.76</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>676</v>
+        <v>701</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
-        <v>679</v>
+        <v>705</v>
       </c>
       <c r="B276" s="1">
-        <v>800000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>98.102</v>
+        <v>96.313</v>
       </c>
       <c r="D276" s="1">
-        <v>98.625</v>
+        <v>99.406</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
-        <v>789000.0</v>
+        <v>310146.72</v>
       </c>
       <c r="H276" s="1">
-        <v>-4184.0</v>
+        <v>-9650.16</v>
       </c>
       <c r="I276" s="1">
-        <v>-0.53029150823828</v>
+        <v>-3.1114822042935</v>
       </c>
       <c r="J276">
-        <v>2.36</v>
+        <v>2.05</v>
       </c>
       <c r="K276" t="s">
-        <v>680</v>
+        <v>706</v>
       </c>
       <c r="L276" s="1">
-        <v>784816.0</v>
+        <v>300496.56</v>
       </c>
       <c r="M276" s="1">
-        <v>803720.11</v>
+        <v>306880.81</v>
       </c>
       <c r="N276" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>678</v>
+        <v>704</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
-        <v>682</v>
+        <v>708</v>
       </c>
       <c r="B277" s="1">
-        <v>400000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>97.838</v>
+        <v>98.224</v>
       </c>
       <c r="D277" s="1">
-        <v>95.396</v>
+        <v>100.0</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
-        <v>381584.0</v>
+        <v>765000.0</v>
       </c>
       <c r="H277" s="1">
-        <v>9768.0</v>
+        <v>-13586.4</v>
       </c>
       <c r="I277" s="1">
-        <v>2.5598557591513</v>
+        <v>-1.776</v>
       </c>
       <c r="J277">
-        <v>0.38</v>
+        <v>1.46</v>
       </c>
       <c r="K277" t="s">
-        <v>683</v>
+        <v>709</v>
       </c>
       <c r="L277" s="1">
-        <v>391352.0</v>
+        <v>751413.6</v>
       </c>
       <c r="M277" s="1">
-        <v>392886.25</v>
+        <v>762587.21</v>
       </c>
       <c r="N277" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>681</v>
+        <v>707</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
-        <v>682</v>
+        <v>711</v>
       </c>
       <c r="B278" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>97.886</v>
+        <v>103.048</v>
       </c>
       <c r="D278" s="1">
-        <v>98.642</v>
+        <v>100.77</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
-        <v>394568.0</v>
+        <v>503850.0</v>
       </c>
       <c r="H278" s="1">
-        <v>-3024.0</v>
+        <v>11390.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-0.76640781817076</v>
+        <v>2.2605934305845</v>
       </c>
       <c r="J278">
-        <v>0.38</v>
+        <v>1.46</v>
       </c>
       <c r="K278" t="s">
-        <v>683</v>
+        <v>712</v>
       </c>
       <c r="L278" s="1">
-        <v>391544.0</v>
+        <v>515240.0</v>
       </c>
       <c r="M278" s="1">
-        <v>393078.25</v>
+        <v>522527.67</v>
       </c>
       <c r="N278" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>684</v>
+        <v>710</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
-        <v>686</v>
+        <v>714</v>
       </c>
       <c r="B279" s="1">
-        <v>355000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>98.573</v>
+        <v>99.485</v>
       </c>
       <c r="D279" s="1">
-        <v>99.628</v>
+        <v>99.076</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
-        <v>353679.4</v>
+        <v>396304.0</v>
       </c>
       <c r="H279" s="1">
-        <v>-3745.25</v>
+        <v>1636.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-1.058939254025</v>
+        <v>0.41281440510315</v>
       </c>
       <c r="J279">
-        <v>2.36</v>
+        <v>0.66</v>
       </c>
       <c r="K279" t="s">
-        <v>687</v>
+        <v>715</v>
       </c>
       <c r="L279" s="1">
-        <v>349934.15</v>
+        <v>397940.0</v>
       </c>
       <c r="M279" s="1">
-        <v>358310.69</v>
+        <v>400594.79</v>
       </c>
       <c r="N279" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>685</v>
+        <v>713</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
-        <v>689</v>
+        <v>717</v>
       </c>
       <c r="B280" s="1">
-        <v>300000.0</v>
+        <v>4370000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>98.967</v>
+        <v>100.593</v>
       </c>
       <c r="D280" s="1">
-        <v>99.736</v>
+        <v>100.282</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
-        <v>299208.0</v>
+        <v>4382323.4</v>
       </c>
       <c r="H280" s="1">
-        <v>-2307.0</v>
+        <v>13590.7</v>
       </c>
       <c r="I280" s="1">
-        <v>-0.77103553380926</v>
+        <v>0.3101254462416</v>
       </c>
       <c r="J280">
-        <v>2.35</v>
+        <v>2.58</v>
       </c>
       <c r="K280" t="s">
-        <v>690</v>
+        <v>718</v>
       </c>
       <c r="L280" s="1">
-        <v>296901.0</v>
+        <v>4395914.1</v>
       </c>
       <c r="M280" s="1">
-        <v>303936.62</v>
+        <v>4508531.39</v>
       </c>
       <c r="N280" s="1">
-        <v>0.08</v>
+        <v>1.29</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>688</v>
+        <v>716</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
-        <v>692</v>
+        <v>720</v>
       </c>
       <c r="B281" s="1">
-        <v>348000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>99.519</v>
+        <v>100.262</v>
       </c>
       <c r="D281" s="1">
-        <v>99.394</v>
+        <v>98.69</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
-        <v>345891.12</v>
+        <v>394760.0</v>
       </c>
       <c r="H281" s="1">
-        <v>435.0</v>
+        <v>6288.0</v>
       </c>
       <c r="I281" s="1">
-        <v>0.12576211843773</v>
+        <v>1.592866551829</v>
       </c>
       <c r="J281">
-        <v>0.57</v>
+        <v>3.38</v>
       </c>
       <c r="K281" t="s">
-        <v>693</v>
+        <v>721</v>
       </c>
       <c r="L281" s="1">
-        <v>346326.12</v>
+        <v>401048.0</v>
       </c>
       <c r="M281" s="1">
-        <v>348292.56</v>
+        <v>414552.11</v>
       </c>
       <c r="N281" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>691</v>
+        <v>719</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
-        <v>695</v>
+        <v>723</v>
       </c>
       <c r="B282" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>95.633</v>
+        <v>84.378</v>
       </c>
       <c r="D282" s="1">
-        <v>93.6</v>
+        <v>85.4016</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
-        <v>374400.0</v>
+        <v>427008.0</v>
       </c>
       <c r="H282" s="1">
-        <v>8132.0</v>
+        <v>-5118.0</v>
       </c>
       <c r="I282" s="1">
-        <v>2.1720085470085</v>
+        <v>-1.1985723920863</v>
       </c>
       <c r="J282">
-        <v>1.09</v>
+        <v>0.57</v>
       </c>
       <c r="K282" t="s">
-        <v>696</v>
+        <v>724</v>
       </c>
       <c r="L282" s="1">
-        <v>382532.0</v>
+        <v>421890.0</v>
       </c>
       <c r="M282" s="1">
-        <v>386895.01</v>
+        <v>424718.77</v>
       </c>
       <c r="N282" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>694</v>
+        <v>722</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
-        <v>698</v>
+        <v>726</v>
       </c>
       <c r="B283" s="1">
         <v>900000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>98.774</v>
+        <v>99.301</v>
       </c>
       <c r="D283" s="1">
-        <v>100.0</v>
+        <v>99.898</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
-        <v>900000.0</v>
+        <v>899082.0</v>
       </c>
       <c r="H283" s="1">
-        <v>-11034.0</v>
+        <v>-5373.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-1.226</v>
+        <v>-0.59760956175299</v>
       </c>
       <c r="J283">
-        <v>3.26</v>
+        <v>0.71</v>
       </c>
       <c r="K283" t="s">
-        <v>699</v>
+        <v>727</v>
       </c>
       <c r="L283" s="1">
-        <v>888966.0</v>
+        <v>893709.0</v>
       </c>
       <c r="M283" s="1">
-        <v>918299.22</v>
+        <v>900119.96</v>
       </c>
       <c r="N283" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>697</v>
+        <v>725</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
-        <v>701</v>
+        <v>729</v>
       </c>
       <c r="B284" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>101.381</v>
+        <v>81.418</v>
       </c>
       <c r="D284" s="1">
-        <v>103.012</v>
+        <v>82.0</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
-        <v>412048.0</v>
+        <v>410000.0</v>
       </c>
       <c r="H284" s="1">
-        <v>-6524.0</v>
+        <v>-2910.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-1.5833106822506</v>
+        <v>-0.70975609756098</v>
       </c>
       <c r="J284">
-        <v>3.5</v>
+        <v>0.31</v>
       </c>
       <c r="K284" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="L284" s="1">
-        <v>405524.0</v>
+        <v>407090.0</v>
       </c>
       <c r="M284" s="1">
-        <v>419543.18</v>
+        <v>408648.22</v>
       </c>
       <c r="N284" s="1">
         <v>0.12</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>700</v>
+        <v>728</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
-        <v>704</v>
+        <v>732</v>
       </c>
       <c r="B285" s="1">
-        <v>85000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>100.917</v>
+        <v>100.446</v>
       </c>
       <c r="D285" s="1">
-        <v>99.849</v>
+        <v>99.609</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
-        <v>84871.65</v>
+        <v>304803.54</v>
       </c>
       <c r="H285" s="1">
-        <v>907.8</v>
+        <v>2561.22</v>
       </c>
       <c r="I285" s="1">
-        <v>1.0696151188294</v>
+        <v>0.840285516369</v>
       </c>
       <c r="J285">
-        <v>2.95</v>
+        <v>0.99</v>
       </c>
       <c r="K285" t="s">
-        <v>705</v>
+        <v>733</v>
       </c>
       <c r="L285" s="1">
-        <v>85779.45</v>
+        <v>307364.76</v>
       </c>
       <c r="M285" s="1">
-        <v>88289.86</v>
+        <v>310382.84</v>
       </c>
       <c r="N285" s="1">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>703</v>
+        <v>731</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
-        <v>707</v>
+        <v>735</v>
       </c>
       <c r="B286" s="1">
-        <v>532000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>107.673</v>
+        <v>101.179</v>
       </c>
       <c r="D286" s="1">
-        <v>99.283</v>
+        <v>99.813</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
-        <v>528185.56</v>
+        <v>255521.28</v>
       </c>
       <c r="H286" s="1">
-        <v>44634.8</v>
+        <v>3496.96</v>
       </c>
       <c r="I286" s="1">
-        <v>8.4505907355741</v>
+        <v>1.3685592057147</v>
       </c>
       <c r="J286">
-        <v>4.18</v>
+        <v>0.9</v>
       </c>
       <c r="K286" t="s">
-        <v>708</v>
+        <v>736</v>
       </c>
       <c r="L286" s="1">
-        <v>572820.36</v>
+        <v>259018.24</v>
       </c>
       <c r="M286" s="1">
-        <v>595080.55</v>
+        <v>261328.38</v>
       </c>
       <c r="N286" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>706</v>
+        <v>734</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="B287" s="1">
-        <v>303000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>99.623</v>
+        <v>102.916</v>
       </c>
       <c r="D287" s="1">
-        <v>99.115</v>
+        <v>100.0</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
-        <v>300318.45</v>
+        <v>383000.0</v>
       </c>
       <c r="H287" s="1">
-        <v>1539.24</v>
+        <v>11168.28</v>
       </c>
       <c r="I287" s="1">
-        <v>0.5125359430964</v>
+        <v>2.916</v>
       </c>
       <c r="J287">
-        <v>0.81</v>
+        <v>3.62</v>
       </c>
       <c r="K287" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="L287" s="1">
-        <v>301857.69</v>
+        <v>394168.28</v>
       </c>
       <c r="M287" s="1">
-        <v>304298.29</v>
+        <v>408019.99</v>
       </c>
       <c r="N287" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>709</v>
+        <v>737</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
-        <v>713</v>
+        <v>741</v>
       </c>
       <c r="B288" s="1">
-        <v>396543.39</v>
+        <v>800000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>90.055</v>
+        <v>97.929</v>
       </c>
       <c r="D288" s="1">
-        <v>93.61489546</v>
+        <v>99.423</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
-        <v>371223.68</v>
+        <v>795384.0</v>
       </c>
       <c r="H288" s="1">
-        <v>-14116.54</v>
+        <v>-11952.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-3.8027046119472</v>
+        <v>-1.5026704082556</v>
       </c>
       <c r="J288">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>550.82</v>
+        <v>1.26</v>
+      </c>
+      <c r="K288" t="s">
+        <v>742</v>
       </c>
       <c r="L288" s="1">
-        <v>357107.14</v>
+        <v>783432.0</v>
       </c>
       <c r="M288" s="1">
-        <v>357657.96</v>
+        <v>793492.27</v>
       </c>
       <c r="N288" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>712</v>
+        <v>740</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
-        <v>715</v>
+        <v>744</v>
       </c>
       <c r="B289" s="1">
-        <v>544273.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>93.866</v>
+        <v>98.016</v>
       </c>
       <c r="D289" s="1">
-        <v>93.82524579</v>
+        <v>97.59</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
-        <v>510665.48</v>
+        <v>195180.0</v>
       </c>
       <c r="H289" s="1">
-        <v>221.82</v>
+        <v>852.0</v>
       </c>
       <c r="I289" s="1">
-        <v>0.043437437752793</v>
+        <v>0.43652013525976</v>
       </c>
       <c r="J289">
-        <v>0.36</v>
+        <v>2.26</v>
       </c>
       <c r="K289" t="s">
-        <v>716</v>
+        <v>745</v>
       </c>
       <c r="L289" s="1">
-        <v>510887.3</v>
+        <v>196032.0</v>
       </c>
       <c r="M289" s="1">
-        <v>512839.97</v>
+        <v>200555.29</v>
       </c>
       <c r="N289" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>714</v>
+        <v>743</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
-        <v>718</v>
+        <v>747</v>
       </c>
       <c r="B290" s="1">
-        <v>348458.0</v>
+        <v>362000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>66.423</v>
+        <v>97.919</v>
       </c>
       <c r="D290" s="1">
-        <v>65.20059806</v>
+        <v>99.947</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
-        <v>227196.7</v>
+        <v>361808.14</v>
       </c>
       <c r="H290" s="1">
-        <v>4259.55</v>
+        <v>-7341.36</v>
       </c>
       <c r="I290" s="1">
-        <v>1.8748291678532</v>
+        <v>-2.0290754099673</v>
       </c>
       <c r="J290">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>558.49</v>
+        <v>2.61</v>
+      </c>
+      <c r="K290" t="s">
+        <v>748</v>
       </c>
       <c r="L290" s="1">
-        <v>231456.25</v>
+        <v>354466.78</v>
       </c>
       <c r="M290" s="1">
-        <v>232014.74</v>
+        <v>363913.49</v>
       </c>
       <c r="N290" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>717</v>
+        <v>746</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
-        <v>720</v>
+        <v>750</v>
       </c>
       <c r="B291" s="1">
-        <v>2925000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>100.364</v>
+        <v>101.475</v>
       </c>
       <c r="D291" s="1">
-        <v>120.30693675</v>
+        <v>100.0</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
-        <v>3518977.9</v>
+        <v>407000.0</v>
       </c>
       <c r="H291" s="1">
-        <v>333148.74</v>
+        <v>6003.25</v>
       </c>
       <c r="I291" s="1">
-        <v>9.4672018258484</v>
+        <v>1.475</v>
       </c>
       <c r="J291">
-        <v>0.45</v>
+        <v>1.74</v>
       </c>
       <c r="K291" t="s">
-        <v>721</v>
+        <v>751</v>
       </c>
       <c r="L291" s="1">
-        <v>3852126.64</v>
+        <v>413003.25</v>
       </c>
       <c r="M291" s="1">
-        <v>3865163.85</v>
+        <v>420067.79</v>
       </c>
       <c r="N291" s="1">
-        <v>1.06</v>
+        <v>0.12</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>719</v>
+        <v>749</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
-        <v>723</v>
+        <v>753</v>
       </c>
       <c r="B292" s="1">
-        <v>6826000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C292" s="1">
-        <v>99.965</v>
+        <v>98.307</v>
       </c>
       <c r="D292" s="1">
-        <v>100.81901113</v>
+        <v>99.779</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
-        <v>6881905.7</v>
+        <v>1097569.0</v>
       </c>
       <c r="H292" s="1">
-        <v>-58294.8</v>
+        <v>-16192.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-0.84707350756056</v>
+        <v>-1.475260325319</v>
       </c>
       <c r="J292">
-        <v>0.83</v>
+        <v>1.68</v>
       </c>
       <c r="K292" t="s">
-        <v>724</v>
+        <v>754</v>
       </c>
       <c r="L292" s="1">
-        <v>6823610.9</v>
+        <v>1081377.0</v>
       </c>
       <c r="M292" s="1">
-        <v>6880349.67</v>
+        <v>1099911.25</v>
       </c>
       <c r="N292" s="1">
-        <v>1.89</v>
+        <v>0.31</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>722</v>
+        <v>752</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
-        <v>726</v>
+        <v>756</v>
       </c>
       <c r="B293" s="1">
-        <v>3049000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>98.822</v>
+        <v>98.196</v>
       </c>
       <c r="D293" s="1">
-        <v>97.93011578</v>
+        <v>100.0</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
-        <v>2985889.23</v>
+        <v>719000.0</v>
       </c>
       <c r="H293" s="1">
-        <v>27193.55</v>
+        <v>-12970.76</v>
       </c>
       <c r="I293" s="1">
-        <v>0.91073539255172</v>
+        <v>-1.804</v>
       </c>
       <c r="J293">
-        <v>0.85</v>
+        <v>0.73</v>
       </c>
       <c r="K293" t="s">
-        <v>727</v>
+        <v>757</v>
       </c>
       <c r="L293" s="1">
-        <v>3013082.78</v>
+        <v>706029.24</v>
       </c>
       <c r="M293" s="1">
-        <v>3038920.57</v>
+        <v>711277.55</v>
       </c>
       <c r="N293" s="1">
-        <v>0.83</v>
+        <v>0.2</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>725</v>
+        <v>755</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
-        <v>729</v>
+        <v>759</v>
       </c>
       <c r="B294" s="1">
-        <v>5893000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="C294" s="1">
-        <v>94.475</v>
+        <v>97.929</v>
       </c>
       <c r="D294" s="1">
-        <v>93.72839471</v>
+        <v>99.215</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
-        <v>5523414.3</v>
+        <v>273833.4</v>
       </c>
       <c r="H294" s="1">
-        <v>43997.45</v>
+        <v>-3549.36</v>
       </c>
       <c r="I294" s="1">
-        <v>0.79656255370885</v>
+        <v>-1.2961749735423</v>
       </c>
       <c r="J294">
-        <v>1.01</v>
+        <v>0.83</v>
       </c>
       <c r="K294" t="s">
-        <v>730</v>
+        <v>760</v>
       </c>
       <c r="L294" s="1">
-        <v>5567411.75</v>
+        <v>270284.04</v>
       </c>
       <c r="M294" s="1">
-        <v>5626742.09</v>
+        <v>272580.89</v>
       </c>
       <c r="N294" s="1">
-        <v>1.54</v>
+        <v>0.08</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>728</v>
+        <v>758</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
-        <v>732</v>
+        <v>762</v>
       </c>
       <c r="B295" s="1">
-        <v>2264000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>86.212</v>
+        <v>100.15</v>
       </c>
       <c r="D295" s="1">
-        <v>94.94942977</v>
+        <v>101.669</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
-        <v>2149655.09</v>
+        <v>406676.0</v>
       </c>
       <c r="H295" s="1">
-        <v>-197815.41</v>
+        <v>-6076.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-9.2021929899461</v>
+        <v>-1.4940640706607</v>
       </c>
       <c r="J295">
-        <v>1.01</v>
+        <v>1.51</v>
       </c>
       <c r="K295" t="s">
-        <v>733</v>
+        <v>763</v>
       </c>
       <c r="L295" s="1">
-        <v>1951839.68</v>
+        <v>400600.0</v>
       </c>
       <c r="M295" s="1">
-        <v>1974633.48</v>
+        <v>406624.6</v>
       </c>
       <c r="N295" s="1">
-        <v>0.54</v>
+        <v>0.12</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>731</v>
+        <v>761</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
-        <v>735</v>
+        <v>765</v>
       </c>
       <c r="B296" s="1">
-        <v>3337000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>100.773</v>
+        <v>99.932</v>
       </c>
       <c r="D296" s="1">
-        <v>99.8790938</v>
+        <v>100.0</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
-        <v>3332965.36</v>
+        <v>334000.0</v>
       </c>
       <c r="H296" s="1">
-        <v>29829.65</v>
+        <v>-227.12</v>
       </c>
       <c r="I296" s="1">
-        <v>0.89498829954836</v>
+        <v>-0.068</v>
       </c>
       <c r="J296">
-        <v>0.65</v>
+        <v>0.74</v>
       </c>
       <c r="K296" t="s">
-        <v>736</v>
+        <v>766</v>
       </c>
       <c r="L296" s="1">
-        <v>3362795.01</v>
+        <v>333772.88</v>
       </c>
       <c r="M296" s="1">
-        <v>3384513.16</v>
+        <v>336253.79</v>
       </c>
       <c r="N296" s="1">
-        <v>0.93</v>
+        <v>0.1</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>734</v>
+        <v>764</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
-        <v>738</v>
+        <v>768</v>
       </c>
       <c r="B297" s="1">
-        <v>4655000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>97.997</v>
+        <v>98.791</v>
       </c>
       <c r="D297" s="1">
-        <v>96.82826831</v>
+        <v>100.78</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
-        <v>4507355.89</v>
+        <v>403120.0</v>
       </c>
       <c r="H297" s="1">
-        <v>54404.46</v>
+        <v>-7956.0</v>
       </c>
       <c r="I297" s="1">
-        <v>1.2070149623796</v>
+        <v>-1.9736058741814</v>
       </c>
       <c r="J297">
-        <v>0.87</v>
+        <v>0.56</v>
       </c>
       <c r="K297" t="s">
-        <v>739</v>
+        <v>769</v>
       </c>
       <c r="L297" s="1">
-        <v>4561760.35</v>
+        <v>395164.0</v>
       </c>
       <c r="M297" s="1">
-        <v>4602402.57</v>
+        <v>397407.84</v>
       </c>
       <c r="N297" s="1">
-        <v>1.26</v>
+        <v>0.11</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>737</v>
+        <v>767</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
-        <v>741</v>
+        <v>771</v>
       </c>
       <c r="B298" s="1">
-        <v>312000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>96.718</v>
+        <v>99.988</v>
       </c>
       <c r="D298" s="1">
-        <v>99.406</v>
+        <v>100.0</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
-        <v>310146.72</v>
+        <v>429000.0</v>
       </c>
       <c r="H298" s="1">
-        <v>-8386.56</v>
+        <v>-51.48</v>
       </c>
       <c r="I298" s="1">
-        <v>-2.7040621290465</v>
+        <v>-0.012</v>
       </c>
       <c r="J298">
-        <v>1.66</v>
+        <v>3.36</v>
       </c>
       <c r="K298" t="s">
-        <v>742</v>
+        <v>772</v>
       </c>
       <c r="L298" s="1">
-        <v>301760.16</v>
+        <v>428948.52</v>
       </c>
       <c r="M298" s="1">
-        <v>306942.35</v>
+        <v>443373.24</v>
       </c>
       <c r="N298" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>740</v>
+        <v>770</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
-        <v>744</v>
+        <v>774</v>
       </c>
       <c r="B299" s="1">
-        <v>765000.0</v>
+        <v>576000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>98.417</v>
+        <v>100.351</v>
       </c>
       <c r="D299" s="1">
-        <v>100.0</v>
+        <v>99.999</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
-        <v>765000.0</v>
+        <v>575994.24</v>
       </c>
       <c r="H299" s="1">
-        <v>-12109.95</v>
+        <v>2027.52</v>
       </c>
       <c r="I299" s="1">
-        <v>-1.583</v>
+        <v>0.3520035200352</v>
       </c>
       <c r="J299">
-        <v>1.07</v>
+        <v>0.27</v>
       </c>
       <c r="K299" t="s">
-        <v>745</v>
+        <v>775</v>
       </c>
       <c r="L299" s="1">
-        <v>752890.05</v>
+        <v>578021.76</v>
       </c>
       <c r="M299" s="1">
-        <v>761105.94</v>
+        <v>579570.87</v>
       </c>
       <c r="N299" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>743</v>
+        <v>773</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
-        <v>747</v>
+        <v>777</v>
       </c>
       <c r="B300" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C300" s="1">
-        <v>103.223</v>
+        <v>94.617</v>
       </c>
       <c r="D300" s="1">
-        <v>100.77</v>
+        <v>93.323</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
-        <v>503850.0</v>
+        <v>279969.0</v>
       </c>
       <c r="H300" s="1">
-        <v>12265.0</v>
+        <v>3882.0</v>
       </c>
       <c r="I300" s="1">
-        <v>2.4342562270517</v>
+        <v>1.3865820858738</v>
       </c>
       <c r="J300">
-        <v>0.87</v>
+        <v>0.44</v>
       </c>
       <c r="K300" t="s">
-        <v>748</v>
+        <v>778</v>
       </c>
       <c r="L300" s="1">
-        <v>516115.0</v>
+        <v>283851.0</v>
       </c>
       <c r="M300" s="1">
-        <v>520474.59</v>
+        <v>285166.07</v>
       </c>
       <c r="N300" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>746</v>
+        <v>776</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
-        <v>750</v>
+        <v>780</v>
       </c>
       <c r="B301" s="1">
-        <v>400000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="C301" s="1">
-        <v>99.807</v>
+        <v>100.353</v>
       </c>
       <c r="D301" s="1">
-        <v>99.076</v>
+        <v>100.15896401</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
-        <v>396304.0</v>
+        <v>389618.37</v>
       </c>
       <c r="H301" s="1">
-        <v>2924.0</v>
+        <v>754.8</v>
       </c>
       <c r="I301" s="1">
-        <v>0.73781743308167</v>
+        <v>0.19372803186872</v>
       </c>
       <c r="J301">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="K301">
-        <v>558.9</v>
+        <v>341.04</v>
       </c>
       <c r="L301" s="1">
-        <v>399228.0</v>
+        <v>390373.17</v>
       </c>
       <c r="M301" s="1">
-        <v>399786.9</v>
+        <v>390714.21</v>
       </c>
       <c r="N301" s="1">
         <v>0.11</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>749</v>
+        <v>779</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
-        <v>752</v>
+        <v>782</v>
       </c>
       <c r="B302" s="1">
-        <v>400000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="C302" s="1">
-        <v>100.983</v>
+        <v>99.936</v>
       </c>
       <c r="D302" s="1">
-        <v>98.69</v>
+        <v>100.0</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
-        <v>394760.0</v>
+        <v>661000.0</v>
       </c>
       <c r="H302" s="1">
-        <v>9172.0</v>
+        <v>-423.04</v>
       </c>
       <c r="I302" s="1">
-        <v>2.3234370250279</v>
+        <v>-0.064</v>
       </c>
       <c r="J302">
-        <v>2.9</v>
+        <v>3.22</v>
       </c>
       <c r="K302" t="s">
-        <v>753</v>
+        <v>783</v>
       </c>
       <c r="L302" s="1">
-        <v>403932.0</v>
+        <v>660576.96</v>
       </c>
       <c r="M302" s="1">
-        <v>415525.15</v>
+        <v>681877.01</v>
       </c>
       <c r="N302" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>751</v>
+        <v>781</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
-        <v>755</v>
+        <v>785</v>
       </c>
       <c r="B303" s="1">
         <v>500000.0</v>
       </c>
       <c r="C303" s="1">
-        <v>84.708</v>
+        <v>99.423</v>
       </c>
       <c r="D303" s="1">
-        <v>85.4016</v>
+        <v>99.07</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
-        <v>427008.0</v>
+        <v>495350.0</v>
       </c>
       <c r="H303" s="1">
-        <v>-3468.0</v>
+        <v>1765.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-0.81216276978417</v>
+        <v>0.35631371757343</v>
       </c>
       <c r="J303">
-        <v>0.46</v>
+        <v>1.66</v>
       </c>
       <c r="K303" t="s">
-        <v>756</v>
+        <v>786</v>
       </c>
       <c r="L303" s="1">
-        <v>423540.0</v>
+        <v>497115.0</v>
       </c>
       <c r="M303" s="1">
-        <v>425829.38</v>
+        <v>505428.0</v>
       </c>
       <c r="N303" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>754</v>
+        <v>784</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304" t="s">
-        <v>758</v>
+        <v>788</v>
       </c>
       <c r="B304" s="1">
-        <v>900000.0</v>
+        <v>546003.0</v>
       </c>
       <c r="C304" s="1">
-        <v>99.643</v>
+        <v>98.306</v>
       </c>
       <c r="D304" s="1">
-        <v>99.898</v>
+        <v>97.85161437</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
-        <v>899082.0</v>
+        <v>534272.75</v>
       </c>
       <c r="H304" s="1">
-        <v>-2295.0</v>
+        <v>2480.96</v>
       </c>
       <c r="I304" s="1">
-        <v>-0.25526036557288</v>
+        <v>0.46436206974808</v>
       </c>
       <c r="J304">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>759</v>
+        <v>0.05</v>
+      </c>
+      <c r="K304">
+        <v>258.04</v>
       </c>
       <c r="L304" s="1">
-        <v>896787.0</v>
+        <v>536753.71</v>
       </c>
       <c r="M304" s="1">
-        <v>898759.6</v>
+        <v>537011.75</v>
       </c>
       <c r="N304" s="1">
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>757</v>
+        <v>787</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305" t="s">
-        <v>761</v>
+        <v>790</v>
       </c>
       <c r="B305" s="1">
-        <v>306000.0</v>
+        <v>2364997.0</v>
       </c>
       <c r="C305" s="1">
-        <v>100.644</v>
+        <v>97.22</v>
       </c>
       <c r="D305" s="1">
-        <v>99.609</v>
+        <v>100.97851329</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
-        <v>304803.54</v>
+        <v>2388138.81</v>
       </c>
       <c r="H305" s="1">
-        <v>3167.1</v>
+        <v>-88888.72</v>
       </c>
       <c r="I305" s="1">
-        <v>1.039062735295</v>
+        <v>-3.7220918494265</v>
       </c>
       <c r="J305">
-        <v>0.49</v>
+        <v>1.4</v>
       </c>
       <c r="K305" t="s">
-        <v>762</v>
+        <v>791</v>
       </c>
       <c r="L305" s="1">
-        <v>307970.64</v>
+        <v>2299250.09</v>
       </c>
       <c r="M305" s="1">
-        <v>309479.68</v>
+        <v>2332295.25</v>
       </c>
       <c r="N305" s="1">
-        <v>0.08</v>
+        <v>0.66</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>760</v>
+        <v>789</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306" t="s">
-        <v>764</v>
+        <v>793</v>
       </c>
       <c r="B306" s="1">
-        <v>256000.0</v>
+        <v>1657863.0</v>
       </c>
       <c r="C306" s="1">
-        <v>101.667</v>
+        <v>102.911</v>
       </c>
       <c r="D306" s="1">
-        <v>99.813</v>
+        <v>117.21263337</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
-        <v>255521.28</v>
+        <v>1943224.88</v>
       </c>
       <c r="H306" s="1">
-        <v>4746.24</v>
+        <v>-237101.49</v>
       </c>
       <c r="I306" s="1">
-        <v>1.857473475399</v>
+        <v>-12.201443715562</v>
       </c>
       <c r="J306">
-        <v>0.42</v>
+        <v>2.1</v>
       </c>
       <c r="K306" t="s">
-        <v>765</v>
+        <v>794</v>
       </c>
       <c r="L306" s="1">
-        <v>260267.52</v>
+        <v>1706123.39</v>
       </c>
       <c r="M306" s="1">
-        <v>261354.64</v>
+        <v>1740870.38</v>
       </c>
       <c r="N306" s="1">
-        <v>0.07</v>
+        <v>0.5</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>763</v>
+        <v>792</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307" t="s">
-        <v>767</v>
+        <v>796</v>
       </c>
       <c r="B307" s="1">
-        <v>383000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>103.486</v>
+        <v>97.823</v>
       </c>
       <c r="D307" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
-        <v>383000.0</v>
+        <v>199588.0</v>
       </c>
       <c r="H307" s="1">
-        <v>13351.38</v>
+        <v>-3942.0</v>
       </c>
       <c r="I307" s="1">
-        <v>3.486</v>
+        <v>-1.9750686414013</v>
       </c>
       <c r="J307">
-        <v>3.1</v>
+        <v>1.49</v>
       </c>
       <c r="K307" t="s">
-        <v>768</v>
+        <v>797</v>
       </c>
       <c r="L307" s="1">
-        <v>396351.38</v>
+        <v>195646.0</v>
       </c>
       <c r="M307" s="1">
-        <v>408205.25</v>
+        <v>198618.6</v>
       </c>
       <c r="N307" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>766</v>
+        <v>795</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308" t="s">
-        <v>770</v>
+        <v>799</v>
       </c>
       <c r="B308" s="1">
-        <v>800000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>98.23</v>
+        <v>99.947</v>
       </c>
       <c r="D308" s="1">
-        <v>99.423</v>
+        <v>99.888</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
-        <v>795384.0</v>
+        <v>441504.96</v>
       </c>
       <c r="H308" s="1">
-        <v>-9544.0</v>
+        <v>260.78</v>
       </c>
       <c r="I308" s="1">
-        <v>-1.1999235589351</v>
+        <v>0.059066154092584</v>
       </c>
       <c r="J308">
-        <v>0.89</v>
+        <v>0.55</v>
       </c>
       <c r="K308" t="s">
-        <v>771</v>
+        <v>800</v>
       </c>
       <c r="L308" s="1">
-        <v>785840.0</v>
+        <v>441765.74</v>
       </c>
       <c r="M308" s="1">
-        <v>792941.37</v>
+        <v>444205.82</v>
       </c>
       <c r="N308" s="1">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>769</v>
+        <v>798</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309" t="s">
-        <v>773</v>
+        <v>802</v>
       </c>
       <c r="B309" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>98.219</v>
+        <v>98.048</v>
       </c>
       <c r="D309" s="1">
-        <v>97.59</v>
+        <v>99.224</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
-        <v>195180.0</v>
+        <v>496120.0</v>
       </c>
       <c r="H309" s="1">
-        <v>1258.0</v>
+        <v>-5880.0</v>
       </c>
       <c r="I309" s="1">
-        <v>0.64453325135772</v>
+        <v>-1.1851971297267</v>
       </c>
       <c r="J309">
-        <v>1.86</v>
+        <v>2.32</v>
       </c>
       <c r="K309" t="s">
-        <v>774</v>
+        <v>803</v>
       </c>
       <c r="L309" s="1">
-        <v>196438.0</v>
+        <v>490240.0</v>
       </c>
       <c r="M309" s="1">
-        <v>200159.92</v>
+        <v>501859.86</v>
       </c>
       <c r="N309" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>772</v>
+        <v>801</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" t="s">
-        <v>776</v>
+        <v>805</v>
       </c>
       <c r="B310" s="1">
-        <v>362000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>98.412</v>
+        <v>98.694</v>
       </c>
       <c r="D310" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
-        <v>361808.14</v>
+        <v>288000.0</v>
       </c>
       <c r="H310" s="1">
-        <v>-5556.7</v>
+        <v>-3761.28</v>
       </c>
       <c r="I310" s="1">
-        <v>-1.5358139814101</v>
+        <v>-1.306</v>
       </c>
       <c r="J310">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>0.22</v>
+      </c>
+      <c r="K310">
+        <v>638.46</v>
       </c>
       <c r="L310" s="1">
-        <v>356251.44</v>
+        <v>284238.72</v>
       </c>
       <c r="M310" s="1">
-        <v>364024.52</v>
+        <v>284877.18</v>
       </c>
       <c r="N310" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>775</v>
+        <v>804</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>779</v>
+        <v>807</v>
       </c>
       <c r="B311" s="1">
-        <v>407000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>101.578</v>
+        <v>99.111</v>
       </c>
       <c r="D311" s="1">
-        <v>100.0</v>
+        <v>101.2</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
-        <v>407000.0</v>
+        <v>404800.0</v>
       </c>
       <c r="H311" s="1">
-        <v>6422.46</v>
+        <v>-8356.0</v>
       </c>
       <c r="I311" s="1">
-        <v>1.578</v>
+        <v>-2.0642292490119</v>
       </c>
       <c r="J311">
-        <v>1.15</v>
+        <v>1.56</v>
       </c>
       <c r="K311" t="s">
-        <v>780</v>
+        <v>808</v>
       </c>
       <c r="L311" s="1">
-        <v>413422.46</v>
+        <v>396444.0</v>
       </c>
       <c r="M311" s="1">
-        <v>418114.58</v>
+        <v>402688.38</v>
       </c>
       <c r="N311" s="1">
         <v>0.11</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>778</v>
+        <v>806</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>782</v>
+        <v>810</v>
       </c>
       <c r="B312" s="1">
-        <v>1100000.0</v>
+        <v>956000.0</v>
       </c>
       <c r="C312" s="1">
-        <v>98.81</v>
+        <v>98.344</v>
       </c>
       <c r="D312" s="1">
-        <v>99.779</v>
+        <v>99.728</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
-        <v>1097569.0</v>
+        <v>953399.68</v>
       </c>
       <c r="H312" s="1">
-        <v>-10659.0</v>
+        <v>-13231.04</v>
       </c>
       <c r="I312" s="1">
-        <v>-0.97114623317532</v>
+        <v>-1.3877747473127</v>
       </c>
       <c r="J312">
-        <v>1.22</v>
+        <v>1.68</v>
       </c>
       <c r="K312" t="s">
-        <v>783</v>
+        <v>811</v>
       </c>
       <c r="L312" s="1">
-        <v>1086910.0</v>
+        <v>940168.64</v>
       </c>
       <c r="M312" s="1">
-        <v>1100358.63</v>
+        <v>956256.94</v>
       </c>
       <c r="N312" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>785</v>
+        <v>813</v>
       </c>
       <c r="B313" s="1">
-        <v>719000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C313" s="1">
-        <v>98.451</v>
+        <v>100.545</v>
       </c>
       <c r="D313" s="1">
-        <v>100.0</v>
+        <v>100.651</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
-        <v>719000.0</v>
+        <v>402604.0</v>
       </c>
       <c r="H313" s="1">
-        <v>-11137.31</v>
+        <v>-424.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-1.549</v>
+        <v>-0.10531440323494</v>
       </c>
       <c r="J313">
-        <v>0.33</v>
+        <v>2.62</v>
       </c>
       <c r="K313" t="s">
-        <v>786</v>
+        <v>814</v>
       </c>
       <c r="L313" s="1">
-        <v>707862.69</v>
+        <v>402180.0</v>
       </c>
       <c r="M313" s="1">
-        <v>710265.53</v>
+        <v>412667.67</v>
       </c>
       <c r="N313" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>784</v>
+        <v>812</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>788</v>
+        <v>816</v>
       </c>
       <c r="B314" s="1">
-        <v>276000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>98.238</v>
+        <v>104.213</v>
       </c>
       <c r="D314" s="1">
-        <v>99.215</v>
+        <v>99.29</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
-        <v>273833.4</v>
+        <v>198580.0</v>
       </c>
       <c r="H314" s="1">
-        <v>-2696.52</v>
+        <v>9846.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-0.98473013153253</v>
+        <v>4.9582032430255</v>
       </c>
       <c r="J314">
-        <v>0.37</v>
+        <v>1.63</v>
       </c>
       <c r="K314" t="s">
-        <v>789</v>
+        <v>817</v>
       </c>
       <c r="L314" s="1">
-        <v>271136.88</v>
+        <v>208426.0</v>
       </c>
       <c r="M314" s="1">
-        <v>272157.7</v>
+        <v>211695.18</v>
       </c>
       <c r="N314" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>787</v>
+        <v>815</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>791</v>
+        <v>819</v>
       </c>
       <c r="B315" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C315" s="1">
-        <v>100.582</v>
+        <v>97.152</v>
       </c>
       <c r="D315" s="1">
-        <v>101.669</v>
+        <v>97.26</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
-        <v>406676.0</v>
+        <v>194520.0</v>
       </c>
       <c r="H315" s="1">
-        <v>-4348.0</v>
+        <v>-216.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-1.0691557898671</v>
+        <v>-0.11104256631709</v>
       </c>
       <c r="J315">
-        <v>1.02</v>
+        <v>1.3</v>
       </c>
       <c r="K315" t="s">
-        <v>792</v>
+        <v>820</v>
       </c>
       <c r="L315" s="1">
-        <v>402328.0</v>
+        <v>194304.0</v>
       </c>
       <c r="M315" s="1">
-        <v>406402.19</v>
+        <v>196913.59</v>
       </c>
       <c r="N315" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>790</v>
+        <v>818</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>794</v>
+        <v>822</v>
       </c>
       <c r="B316" s="1">
-        <v>334000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>100.066</v>
+        <v>99.458</v>
       </c>
       <c r="D316" s="1">
-        <v>100.0</v>
+        <v>102.47</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
-        <v>334000.0</v>
+        <v>173174.3</v>
       </c>
       <c r="H316" s="1">
-        <v>220.44</v>
+        <v>-5090.28</v>
       </c>
       <c r="I316" s="1">
-        <v>0.066</v>
+        <v>-2.9393968966527</v>
       </c>
       <c r="J316">
-        <v>0.31</v>
+        <v>1.21</v>
       </c>
       <c r="K316" t="s">
-        <v>795</v>
+        <v>823</v>
       </c>
       <c r="L316" s="1">
-        <v>334220.44</v>
+        <v>168084.02</v>
       </c>
       <c r="M316" s="1">
-        <v>335251.47</v>
+        <v>170121.28</v>
       </c>
       <c r="N316" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>793</v>
+        <v>821</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>797</v>
+        <v>825</v>
       </c>
       <c r="B317" s="1">
-        <v>400000.0</v>
+        <v>856578.75</v>
       </c>
       <c r="C317" s="1">
-        <v>99.113</v>
+        <v>97.766</v>
       </c>
       <c r="D317" s="1">
-        <v>100.78</v>
+        <v>95.48985776</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
-        <v>403120.0</v>
+        <v>817945.83</v>
       </c>
       <c r="H317" s="1">
-        <v>-6668.0</v>
+        <v>19496.95</v>
       </c>
       <c r="I317" s="1">
-        <v>-1.6540980353245</v>
+        <v>2.3836480711687</v>
       </c>
       <c r="J317">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>690.41</v>
+        <v>0.57</v>
+      </c>
+      <c r="K317" t="s">
+        <v>826</v>
       </c>
       <c r="L317" s="1">
-        <v>396452.0</v>
+        <v>837442.78</v>
       </c>
       <c r="M317" s="1">
-        <v>397142.41</v>
+        <v>842305.33</v>
       </c>
       <c r="N317" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>796</v>
+        <v>824</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>799</v>
+        <v>828</v>
       </c>
       <c r="B318" s="1">
-        <v>429000.0</v>
+        <v>528623.13</v>
       </c>
       <c r="C318" s="1">
-        <v>100.508</v>
+        <v>80.71</v>
       </c>
       <c r="D318" s="1">
-        <v>100.0</v>
+        <v>82.77671467</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
-        <v>429000.0</v>
+        <v>437576.86</v>
       </c>
       <c r="H318" s="1">
-        <v>2179.32</v>
+        <v>-10925.13</v>
       </c>
       <c r="I318" s="1">
-        <v>0.508</v>
+        <v>-2.4967339452091</v>
       </c>
       <c r="J318">
-        <v>2.91</v>
+        <v>0.74</v>
       </c>
       <c r="K318" t="s">
-        <v>800</v>
+        <v>829</v>
       </c>
       <c r="L318" s="1">
-        <v>431179.32</v>
+        <v>426651.73</v>
       </c>
       <c r="M318" s="1">
-        <v>443683.59</v>
+        <v>430549.06</v>
       </c>
       <c r="N318" s="1">
         <v>0.12</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>798</v>
+        <v>827</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>802</v>
+        <v>831</v>
       </c>
       <c r="B319" s="1">
-        <v>300000.0</v>
+        <v>653688.0</v>
       </c>
       <c r="C319" s="1">
-        <v>94.426</v>
+        <v>92.531</v>
       </c>
       <c r="D319" s="1">
-        <v>93.323</v>
+        <v>92.61400393</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
-        <v>279969.0</v>
+        <v>605406.63</v>
       </c>
       <c r="H319" s="1">
-        <v>3309.0</v>
+        <v>-542.59</v>
       </c>
       <c r="I319" s="1">
-        <v>1.1819165693345</v>
+        <v>-0.089624059782761</v>
       </c>
       <c r="J319">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>0.1</v>
+      </c>
+      <c r="K319">
+        <v>650.11</v>
       </c>
       <c r="L319" s="1">
-        <v>283278.0</v>
+        <v>604864.04</v>
       </c>
       <c r="M319" s="1">
-        <v>284408.14</v>
+        <v>605514.15</v>
       </c>
       <c r="N319" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>801</v>
+        <v>830</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>805</v>
+        <v>833</v>
       </c>
       <c r="B320" s="1">
-        <v>389000.0</v>
+        <v>1216870.39</v>
       </c>
       <c r="C320" s="1">
-        <v>100.494</v>
+        <v>102.274</v>
       </c>
       <c r="D320" s="1">
-        <v>100.15896401</v>
+        <v>106.32680116</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
-        <v>389618.37</v>
+        <v>1293859.36</v>
       </c>
       <c r="H320" s="1">
-        <v>1303.29</v>
+        <v>-49317.34</v>
       </c>
       <c r="I320" s="1">
-        <v>0.33450424834948</v>
+        <v>-3.8116461127583</v>
       </c>
       <c r="J320">
-        <v>3.59</v>
+        <v>1.94</v>
       </c>
       <c r="K320" t="s">
-        <v>806</v>
+        <v>834</v>
       </c>
       <c r="L320" s="1">
-        <v>390921.66</v>
+        <v>1244542.02</v>
       </c>
       <c r="M320" s="1">
-        <v>404904.34</v>
+        <v>1268189.31</v>
       </c>
       <c r="N320" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>804</v>
+        <v>832</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>808</v>
+        <v>836</v>
       </c>
       <c r="B321" s="1">
-        <v>661000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="C321" s="1">
-        <v>100.292</v>
+        <v>100.277</v>
       </c>
       <c r="D321" s="1">
-        <v>100.0</v>
+        <v>99.958</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
-        <v>661000.0</v>
+        <v>307870.64</v>
       </c>
       <c r="H321" s="1">
-        <v>1930.12</v>
+        <v>982.52</v>
       </c>
       <c r="I321" s="1">
-        <v>0.292</v>
+        <v>0.31913403629524</v>
       </c>
       <c r="J321">
-        <v>2.78</v>
+        <v>0.96</v>
       </c>
       <c r="K321" t="s">
-        <v>809</v>
+        <v>837</v>
       </c>
       <c r="L321" s="1">
-        <v>662930.12</v>
+        <v>308853.16</v>
       </c>
       <c r="M321" s="1">
-        <v>681316.79</v>
+        <v>311796.04</v>
       </c>
       <c r="N321" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>807</v>
+        <v>835</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="B322" s="1">
-        <v>500000.0</v>
+        <v>394000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>99.479</v>
+        <v>97.546</v>
       </c>
       <c r="D322" s="1">
-        <v>99.07</v>
+        <v>99.422</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
-        <v>495350.0</v>
+        <v>391722.68</v>
       </c>
       <c r="H322" s="1">
-        <v>2045.0</v>
+        <v>-7391.44</v>
       </c>
       <c r="I322" s="1">
-        <v>0.41283940648027</v>
+        <v>-1.8869063185211</v>
       </c>
       <c r="J322">
-        <v>1.2</v>
+        <v>1.39</v>
       </c>
       <c r="K322" t="s">
-        <v>812</v>
+        <v>840</v>
       </c>
       <c r="L322" s="1">
-        <v>497395.0</v>
+        <v>384331.24</v>
       </c>
       <c r="M322" s="1">
-        <v>503413.0</v>
+        <v>389804.06</v>
       </c>
       <c r="N322" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>810</v>
+        <v>838</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>814</v>
+        <v>842</v>
       </c>
       <c r="B323" s="1">
-        <v>536003.0</v>
+        <v>495000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>98.108</v>
+        <v>100.128</v>
       </c>
       <c r="D323" s="1">
-        <v>97.84408856</v>
+        <v>100.0</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
-        <v>524447.25</v>
+        <v>495000.0</v>
       </c>
       <c r="H323" s="1">
-        <v>1414.57</v>
+        <v>633.6</v>
       </c>
       <c r="I323" s="1">
-        <v>0.26972588758927</v>
+        <v>0.128</v>
       </c>
       <c r="J323">
-        <v>0.7</v>
+        <v>1.03</v>
       </c>
       <c r="K323" t="s">
-        <v>815</v>
+        <v>843</v>
       </c>
       <c r="L323" s="1">
-        <v>525861.82</v>
+        <v>495633.6</v>
       </c>
       <c r="M323" s="1">
-        <v>529639.54</v>
+        <v>500732.78</v>
       </c>
       <c r="N323" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>813</v>
+        <v>841</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>817</v>
+        <v>845</v>
       </c>
       <c r="B324" s="1">
-        <v>2344997.0</v>
+        <v>450000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>97.754</v>
+        <v>88.913</v>
       </c>
       <c r="D324" s="1">
-        <v>100.99992495</v>
+        <v>88.621</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
-        <v>2368445.21</v>
+        <v>398794.5</v>
       </c>
       <c r="H324" s="1">
-        <v>-76116.84</v>
+        <v>1314.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-3.2137893533961</v>
+        <v>0.32949300955755</v>
       </c>
       <c r="J324">
-        <v>1.09</v>
+        <v>0.23</v>
       </c>
       <c r="K324" t="s">
-        <v>818</v>
+        <v>846</v>
       </c>
       <c r="L324" s="1">
-        <v>2292328.37</v>
+        <v>400108.5</v>
       </c>
       <c r="M324" s="1">
-        <v>2317866.35</v>
+        <v>401130.25</v>
       </c>
       <c r="N324" s="1">
-        <v>0.64</v>
+        <v>0.11</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>816</v>
+        <v>844</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>820</v>
+        <v>848</v>
       </c>
       <c r="B325" s="1">
-        <v>1637863.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>104.205</v>
+        <v>74.696</v>
       </c>
       <c r="D325" s="1">
-        <v>117.35435015</v>
+        <v>74.174</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
-        <v>1922103.48</v>
+        <v>370870.0</v>
       </c>
       <c r="H325" s="1">
-        <v>-215368.34</v>
+        <v>2610.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-11.204825455079</v>
+        <v>0.70375064038612</v>
       </c>
       <c r="J325">
-        <v>1.63</v>
+        <v>0.54</v>
       </c>
       <c r="K325" t="s">
-        <v>821</v>
+        <v>849</v>
       </c>
       <c r="L325" s="1">
-        <v>1706735.14</v>
+        <v>373480.0</v>
       </c>
       <c r="M325" s="1">
-        <v>1733490.64</v>
+        <v>376182.05</v>
       </c>
       <c r="N325" s="1">
-        <v>0.48</v>
+        <v>0.11</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>819</v>
+        <v>847</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>823</v>
+        <v>851</v>
       </c>
       <c r="B326" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>98.343</v>
+        <v>98.32</v>
       </c>
       <c r="D326" s="1">
-        <v>99.794</v>
+        <v>99.985</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
-        <v>199588.0</v>
+        <v>399940.0</v>
       </c>
       <c r="H326" s="1">
-        <v>-2902.0</v>
+        <v>-6660.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-1.4539952301742</v>
+        <v>-1.6652497874681</v>
       </c>
       <c r="J326">
-        <v>1.05</v>
+        <v>0.52</v>
       </c>
       <c r="K326" t="s">
-        <v>824</v>
+        <v>852</v>
       </c>
       <c r="L326" s="1">
-        <v>196686.0</v>
+        <v>393280.0</v>
       </c>
       <c r="M326" s="1">
-        <v>198795.59</v>
+        <v>395351.23</v>
       </c>
       <c r="N326" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>822</v>
+        <v>850</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>826</v>
+        <v>854</v>
       </c>
       <c r="B327" s="1">
-        <v>442000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>100.253</v>
+        <v>101.28</v>
       </c>
       <c r="D327" s="1">
-        <v>99.888</v>
+        <v>100.0</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
-        <v>441504.96</v>
+        <v>400000.0</v>
       </c>
       <c r="H327" s="1">
-        <v>1613.3</v>
+        <v>5120.0</v>
       </c>
       <c r="I327" s="1">
-        <v>0.36540925836937</v>
+        <v>1.28</v>
       </c>
       <c r="J327">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>328.47</v>
+        <v>3.57</v>
+      </c>
+      <c r="K327" t="s">
+        <v>855</v>
       </c>
       <c r="L327" s="1">
-        <v>443118.26</v>
+        <v>405120.0</v>
       </c>
       <c r="M327" s="1">
-        <v>443446.73</v>
+        <v>419388.23</v>
       </c>
       <c r="N327" s="1">
         <v>0.12</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>825</v>
+        <v>853</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>828</v>
+        <v>857</v>
       </c>
       <c r="B328" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>98.159</v>
+        <v>99.925</v>
       </c>
       <c r="D328" s="1">
-        <v>99.224</v>
+        <v>99.915</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
-        <v>496120.0</v>
+        <v>399660.0</v>
       </c>
       <c r="H328" s="1">
-        <v>-5325.0</v>
+        <v>40.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-1.0733290332984</v>
+        <v>0.010008507231146</v>
       </c>
       <c r="J328">
-        <v>1.92</v>
+        <v>0.54</v>
       </c>
       <c r="K328" t="s">
-        <v>829</v>
+        <v>858</v>
       </c>
       <c r="L328" s="1">
-        <v>490795.0</v>
+        <v>399700.0</v>
       </c>
       <c r="M328" s="1">
-        <v>500411.44</v>
+        <v>401847.95</v>
       </c>
       <c r="N328" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>827</v>
+        <v>856</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>831</v>
+        <v>860</v>
       </c>
       <c r="B329" s="1">
-        <v>288000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>99.726</v>
+        <v>98.477</v>
       </c>
       <c r="D329" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
-        <v>288000.0</v>
+        <v>201320.0</v>
       </c>
       <c r="H329" s="1">
-        <v>-789.12</v>
+        <v>-4366.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-0.274</v>
+        <v>-2.1686866679913</v>
       </c>
       <c r="J329">
-        <v>3.45</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>0.27</v>
+      </c>
+      <c r="K329">
+        <v>536.3</v>
       </c>
       <c r="L329" s="1">
-        <v>287210.88</v>
+        <v>196954.0</v>
       </c>
       <c r="M329" s="1">
-        <v>297136.04</v>
+        <v>197490.3</v>
       </c>
       <c r="N329" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>830</v>
+        <v>859</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>834</v>
+        <v>862</v>
       </c>
       <c r="B330" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>99.588</v>
+        <v>99.613</v>
       </c>
       <c r="D330" s="1">
-        <v>101.2</v>
+        <v>100.0</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
-        <v>404800.0</v>
+        <v>300000.0</v>
       </c>
       <c r="H330" s="1">
-        <v>-6448.0</v>
+        <v>-1161.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-1.5928853754941</v>
+        <v>-0.387</v>
       </c>
       <c r="J330">
-        <v>1.1</v>
+        <v>1.22</v>
       </c>
       <c r="K330" t="s">
-        <v>835</v>
+        <v>863</v>
       </c>
       <c r="L330" s="1">
-        <v>398352.0</v>
+        <v>298839.0</v>
       </c>
       <c r="M330" s="1">
-        <v>402771.73</v>
+        <v>302506.81</v>
       </c>
       <c r="N330" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>833</v>
+        <v>861</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>837</v>
+        <v>865</v>
       </c>
       <c r="B331" s="1">
-        <v>956000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>98.499</v>
+        <v>97.732</v>
       </c>
       <c r="D331" s="1">
-        <v>99.728</v>
+        <v>99.81825532</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
-        <v>953399.68</v>
+        <v>469145.8</v>
       </c>
       <c r="H331" s="1">
-        <v>-11749.24</v>
+        <v>-9805.4</v>
       </c>
       <c r="I331" s="1">
-        <v>-1.232351997433</v>
+        <v>-2.0900538809044</v>
       </c>
       <c r="J331">
-        <v>1.28</v>
+        <v>1.29</v>
       </c>
       <c r="K331" t="s">
-        <v>838</v>
+        <v>866</v>
       </c>
       <c r="L331" s="1">
-        <v>941650.44</v>
+        <v>459340.4</v>
       </c>
       <c r="M331" s="1">
-        <v>953908.19</v>
+        <v>465424.65</v>
       </c>
       <c r="N331" s="1">
-        <v>0.26</v>
+        <v>0.13</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>836</v>
+        <v>864</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>840</v>
+        <v>868</v>
       </c>
       <c r="B332" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>101.14</v>
+        <v>98.279</v>
       </c>
       <c r="D332" s="1">
-        <v>100.651</v>
+        <v>99.326</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
-        <v>402604.0</v>
+        <v>297978.0</v>
       </c>
       <c r="H332" s="1">
-        <v>1956.0</v>
+        <v>-3141.0</v>
       </c>
       <c r="I332" s="1">
-        <v>0.48583719982911</v>
+        <v>-1.0541046654451</v>
       </c>
       <c r="J332">
-        <v>2.18</v>
+        <v>1.39</v>
       </c>
       <c r="K332" t="s">
-        <v>841</v>
+        <v>869</v>
       </c>
       <c r="L332" s="1">
-        <v>404560.0</v>
+        <v>294837.0</v>
       </c>
       <c r="M332" s="1">
-        <v>413260.0</v>
+        <v>299008.23</v>
       </c>
       <c r="N332" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>839</v>
+        <v>867</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>843</v>
+        <v>871</v>
       </c>
       <c r="B333" s="1">
-        <v>200000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="C333" s="1">
-        <v>104.915</v>
+        <v>98.384</v>
       </c>
       <c r="D333" s="1">
-        <v>99.29</v>
+        <v>100.0</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
-        <v>198580.0</v>
+        <v>363000.0</v>
       </c>
       <c r="H333" s="1">
-        <v>11250.0</v>
+        <v>-5866.08</v>
       </c>
       <c r="I333" s="1">
-        <v>5.6652230838957</v>
+        <v>-1.616</v>
       </c>
       <c r="J333">
-        <v>0.97</v>
+        <v>1.71</v>
       </c>
       <c r="K333" t="s">
-        <v>844</v>
+        <v>872</v>
       </c>
       <c r="L333" s="1">
-        <v>209830.0</v>
+        <v>357133.92</v>
       </c>
       <c r="M333" s="1">
-        <v>211773.84</v>
+        <v>363328.02</v>
       </c>
       <c r="N333" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>842</v>
+        <v>870</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>846</v>
+        <v>874</v>
       </c>
       <c r="B334" s="1">
-        <v>200000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>97.505</v>
+        <v>98.177</v>
       </c>
       <c r="D334" s="1">
-        <v>97.26</v>
+        <v>99.23</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
-        <v>194520.0</v>
+        <v>273874.8</v>
       </c>
       <c r="H334" s="1">
-        <v>490.0</v>
+        <v>-2906.28</v>
       </c>
       <c r="I334" s="1">
-        <v>0.25190211803414</v>
+        <v>-1.0611710168296</v>
       </c>
       <c r="J334">
-        <v>0.84</v>
+        <v>3.12</v>
       </c>
       <c r="K334" t="s">
-        <v>847</v>
+        <v>875</v>
       </c>
       <c r="L334" s="1">
-        <v>195010.0</v>
+        <v>270968.52</v>
       </c>
       <c r="M334" s="1">
-        <v>196694.93</v>
+        <v>279568.94</v>
       </c>
       <c r="N334" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>845</v>
+        <v>873</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>849</v>
+        <v>877</v>
       </c>
       <c r="B335" s="1">
-        <v>169000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>100.169</v>
+        <v>99.312</v>
       </c>
       <c r="D335" s="1">
-        <v>102.47</v>
+        <v>99.499</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
-        <v>173174.3</v>
+        <v>170143.29</v>
       </c>
       <c r="H335" s="1">
-        <v>-3888.69</v>
+        <v>-319.77</v>
       </c>
       <c r="I335" s="1">
-        <v>-2.2455352786181</v>
+        <v>-0.18794158735264</v>
       </c>
       <c r="J335">
-        <v>0.71</v>
+        <v>2.09</v>
       </c>
       <c r="K335" t="s">
-        <v>850</v>
+        <v>878</v>
       </c>
       <c r="L335" s="1">
-        <v>169285.61</v>
+        <v>169823.52</v>
       </c>
       <c r="M335" s="1">
-        <v>170489.45</v>
+        <v>173389.92</v>
       </c>
       <c r="N335" s="1">
         <v>0.05</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>848</v>
+        <v>876</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>852</v>
+        <v>880</v>
       </c>
       <c r="B336" s="1">
-        <v>846578.75</v>
+        <v>200000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>97.608</v>
+        <v>100.461</v>
       </c>
       <c r="D336" s="1">
-        <v>95.46332577</v>
+        <v>99.897</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
-        <v>808172.23</v>
+        <v>199794.0</v>
       </c>
       <c r="H336" s="1">
-        <v>18156.36</v>
+        <v>1128.0</v>
       </c>
       <c r="I336" s="1">
-        <v>2.2465953822739</v>
+        <v>0.56458151896453</v>
       </c>
       <c r="J336">
-        <v>0.48</v>
+        <v>1.15</v>
       </c>
       <c r="K336" t="s">
-        <v>853</v>
+        <v>881</v>
       </c>
       <c r="L336" s="1">
-        <v>826328.59</v>
+        <v>200922.0</v>
       </c>
       <c r="M336" s="1">
-        <v>830403.76</v>
+        <v>203215.15</v>
       </c>
       <c r="N336" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>851</v>
+        <v>879</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>855</v>
+        <v>883</v>
       </c>
       <c r="B337" s="1">
-        <v>518623.13</v>
+        <v>1374696.0</v>
       </c>
       <c r="C337" s="1">
-        <v>81.224</v>
+        <v>67.989</v>
       </c>
       <c r="D337" s="1">
-        <v>82.79115125</v>
+        <v>70.33236075</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
-        <v>429374.06</v>
+        <v>966856.15</v>
       </c>
       <c r="H337" s="1">
-        <v>-8127.61</v>
+        <v>-32214.09</v>
       </c>
       <c r="I337" s="1">
-        <v>-1.8928973026456</v>
+        <v>-3.3318389710817</v>
       </c>
       <c r="J337">
-        <v>0.63</v>
+        <v>1.61</v>
       </c>
       <c r="K337" t="s">
-        <v>856</v>
+        <v>884</v>
       </c>
       <c r="L337" s="1">
-        <v>421246.45</v>
+        <v>934642.06</v>
       </c>
       <c r="M337" s="1">
-        <v>424494.59</v>
+        <v>956787.85</v>
       </c>
       <c r="N337" s="1">
-        <v>0.12</v>
+        <v>0.27</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>854</v>
+        <v>882</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>858</v>
+        <v>886</v>
       </c>
       <c r="B338" s="1">
-        <v>643688.0</v>
+        <v>174000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>92.923</v>
+        <v>98.88</v>
       </c>
       <c r="D338" s="1">
-        <v>92.60064348</v>
+        <v>100.0</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
-        <v>596059.23</v>
+        <v>174000.0</v>
       </c>
       <c r="H338" s="1">
-        <v>2074.97</v>
+        <v>-1948.8</v>
       </c>
       <c r="I338" s="1">
-        <v>0.34811473349721</v>
+        <v>-1.12</v>
       </c>
       <c r="J338">
-        <v>1.55</v>
+        <v>2.45</v>
       </c>
       <c r="K338" t="s">
-        <v>859</v>
+        <v>887</v>
       </c>
       <c r="L338" s="1">
-        <v>598134.2</v>
+        <v>172051.2</v>
       </c>
       <c r="M338" s="1">
-        <v>608085.79</v>
+        <v>176309.12</v>
       </c>
       <c r="N338" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>857</v>
+        <v>885</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>861</v>
+        <v>889</v>
       </c>
       <c r="B339" s="1">
-        <v>1206870.39</v>
+        <v>600000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>103.57</v>
+        <v>98.81</v>
       </c>
       <c r="D339" s="1">
-        <v>106.33752975</v>
+        <v>100.23</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
-        <v>1283356.16</v>
+        <v>601380.0</v>
       </c>
       <c r="H339" s="1">
-        <v>-33400.5</v>
+        <v>-8520.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-2.602590071333</v>
+        <v>-1.4167414945625</v>
       </c>
       <c r="J339">
-        <v>1.44</v>
+        <v>3.45</v>
       </c>
       <c r="K339" t="s">
-        <v>862</v>
+        <v>890</v>
       </c>
       <c r="L339" s="1">
-        <v>1249955.66</v>
+        <v>592860.0</v>
       </c>
       <c r="M339" s="1">
-        <v>1267308.14</v>
+        <v>613572.33</v>
       </c>
       <c r="N339" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>860</v>
+        <v>888</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>864</v>
+        <v>892</v>
       </c>
       <c r="B340" s="1">
-        <v>308000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>100.476</v>
+        <v>98.787</v>
       </c>
       <c r="D340" s="1">
-        <v>99.958</v>
+        <v>99.871</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
-        <v>307870.64</v>
+        <v>499355.0</v>
       </c>
       <c r="H340" s="1">
-        <v>1595.44</v>
+        <v>-5420.0</v>
       </c>
       <c r="I340" s="1">
-        <v>0.51821765141359</v>
+        <v>-1.0854001662144</v>
       </c>
       <c r="J340">
-        <v>0.49</v>
+        <v>2.76</v>
       </c>
       <c r="K340" t="s">
-        <v>865</v>
+        <v>893</v>
       </c>
       <c r="L340" s="1">
-        <v>309466.08</v>
+        <v>493935.0</v>
       </c>
       <c r="M340" s="1">
-        <v>310984.98</v>
+        <v>507736.37</v>
       </c>
       <c r="N340" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>863</v>
+        <v>891</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>867</v>
+        <v>895</v>
       </c>
       <c r="B341" s="1">
-        <v>394000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>98.127</v>
+        <v>99.945</v>
       </c>
       <c r="D341" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
-        <v>391722.68</v>
+        <v>257000.0</v>
       </c>
       <c r="H341" s="1">
-        <v>-5102.3</v>
+        <v>-141.35</v>
       </c>
       <c r="I341" s="1">
-        <v>-1.302528615397</v>
+        <v>-0.055</v>
       </c>
       <c r="J341">
-        <v>0.99</v>
+        <v>0.41</v>
       </c>
       <c r="K341" t="s">
-        <v>868</v>
+        <v>896</v>
       </c>
       <c r="L341" s="1">
-        <v>386620.38</v>
+        <v>256858.65</v>
       </c>
       <c r="M341" s="1">
-        <v>390514.5</v>
+        <v>257911.77</v>
       </c>
       <c r="N341" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>866</v>
+        <v>894</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>870</v>
+        <v>898</v>
       </c>
       <c r="B342" s="1">
-        <v>495000.0</v>
+        <v>10269000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>101.063</v>
+        <v>87.616</v>
       </c>
       <c r="D342" s="1">
-        <v>100.0</v>
+        <v>87.44392034</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
-        <v>495000.0</v>
+        <v>8979616.18</v>
       </c>
       <c r="H342" s="1">
-        <v>5261.85</v>
+        <v>17670.86</v>
       </c>
       <c r="I342" s="1">
-        <v>1.063</v>
+        <v>0.19678858924235</v>
       </c>
       <c r="J342">
-        <v>0.54</v>
+        <v>0.19</v>
       </c>
       <c r="K342" t="s">
-        <v>871</v>
+        <v>899</v>
       </c>
       <c r="L342" s="1">
-        <v>500261.85</v>
+        <v>8997287.04</v>
       </c>
       <c r="M342" s="1">
-        <v>502919.93</v>
+        <v>9016784.07</v>
       </c>
       <c r="N342" s="1">
-        <v>0.14</v>
+        <v>2.57</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>869</v>
+        <v>897</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>873</v>
+        <v>901</v>
       </c>
       <c r="B343" s="1">
-        <v>450000.0</v>
+        <v>4548000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>89.279</v>
+        <v>65.794</v>
       </c>
       <c r="D343" s="1">
-        <v>88.621</v>
+        <v>65.67700748</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
-        <v>398794.5</v>
+        <v>2986990.3</v>
       </c>
       <c r="H343" s="1">
-        <v>2961.0</v>
+        <v>5320.82</v>
       </c>
       <c r="I343" s="1">
-        <v>0.74248767222216</v>
+        <v>0.17813315296002</v>
       </c>
       <c r="J343">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="K343">
-        <v>120.21</v>
+        <v>996.82</v>
       </c>
       <c r="L343" s="1">
-        <v>401755.5</v>
+        <v>2992311.12</v>
       </c>
       <c r="M343" s="1">
-        <v>401875.71</v>
+        <v>2993307.94</v>
       </c>
       <c r="N343" s="1">
-        <v>0.11</v>
+        <v>0.85</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>872</v>
+        <v>900</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>875</v>
+        <v>903</v>
       </c>
       <c r="B344" s="1">
-        <v>500000.0</v>
+        <v>976000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>75.371</v>
+        <v>84.439</v>
       </c>
       <c r="D344" s="1">
-        <v>74.174</v>
+        <v>84.86924283</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
-        <v>370870.0</v>
+        <v>828323.81</v>
       </c>
       <c r="H344" s="1">
-        <v>5985.0</v>
+        <v>-4199.17</v>
       </c>
       <c r="I344" s="1">
-        <v>1.6137730201958</v>
+        <v>-0.50694788068449</v>
       </c>
       <c r="J344">
-        <v>0.45</v>
+        <v>2.22</v>
       </c>
       <c r="K344" t="s">
-        <v>876</v>
+        <v>904</v>
       </c>
       <c r="L344" s="1">
-        <v>376855.0</v>
+        <v>824124.64</v>
       </c>
       <c r="M344" s="1">
-        <v>379094.73</v>
+        <v>845837.3</v>
       </c>
       <c r="N344" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>874</v>
+        <v>902</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>878</v>
+        <v>906</v>
       </c>
       <c r="B345" s="1">
-        <v>400000.0</v>
+        <v>1730000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>98.706</v>
+        <v>101.433</v>
       </c>
       <c r="D345" s="1">
-        <v>99.985</v>
+        <v>103.54869942</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
-        <v>399940.0</v>
+        <v>1791392.5</v>
       </c>
       <c r="H345" s="1">
-        <v>-5116.0</v>
+        <v>-36601.6</v>
       </c>
       <c r="I345" s="1">
-        <v>-1.2791918787818</v>
+        <v>-2.0431926559925</v>
       </c>
       <c r="J345">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>406.85</v>
+        <v>0.09</v>
+      </c>
+      <c r="K345" t="s">
+        <v>907</v>
       </c>
       <c r="L345" s="1">
-        <v>394824.0</v>
+        <v>1754790.9</v>
       </c>
       <c r="M345" s="1">
-        <v>395230.85</v>
+        <v>1756269.69</v>
       </c>
       <c r="N345" s="1">
-        <v>0.11</v>
+        <v>0.5</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>877</v>
+        <v>905</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>880</v>
+        <v>909</v>
       </c>
       <c r="B346" s="1">
-        <v>400000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>101.237</v>
+        <v>96.712</v>
       </c>
       <c r="D346" s="1">
-        <v>100.0</v>
+        <v>101.41113245</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
-        <v>400000.0</v>
+        <v>306261.62</v>
       </c>
       <c r="H346" s="1">
-        <v>4948.0</v>
+        <v>-14191.38</v>
       </c>
       <c r="I346" s="1">
-        <v>1.237</v>
+        <v>-4.6337441825064</v>
       </c>
       <c r="J346">
-        <v>3.09</v>
+        <v>3.07</v>
       </c>
       <c r="K346" t="s">
-        <v>881</v>
+        <v>910</v>
       </c>
       <c r="L346" s="1">
-        <v>404948.0</v>
+        <v>292070.24</v>
       </c>
       <c r="M346" s="1">
-        <v>417316.61</v>
+        <v>301337.09</v>
       </c>
       <c r="N346" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>879</v>
+        <v>908</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>883</v>
+        <v>912</v>
       </c>
       <c r="B347" s="1">
-        <v>400000.0</v>
+        <v>626000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>100.403</v>
+        <v>99.214</v>
       </c>
       <c r="D347" s="1">
-        <v>99.915</v>
+        <v>99.71197444</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
-        <v>399660.0</v>
+        <v>624196.96</v>
       </c>
       <c r="H347" s="1">
-        <v>1952.0</v>
+        <v>-3117.32</v>
       </c>
       <c r="I347" s="1">
-        <v>0.48841515287995</v>
+        <v>-0.4994128776276</v>
       </c>
       <c r="J347">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>175.34</v>
+        <v>1.36</v>
+      </c>
+      <c r="K347" t="s">
+        <v>913</v>
       </c>
       <c r="L347" s="1">
-        <v>401612.0</v>
+        <v>621079.64</v>
       </c>
       <c r="M347" s="1">
-        <v>401787.34</v>
+        <v>629603.53</v>
       </c>
       <c r="N347" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>882</v>
+        <v>911</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>885</v>
+        <v>915</v>
       </c>
       <c r="B348" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>98.688</v>
+        <v>100.294</v>
       </c>
       <c r="D348" s="1">
-        <v>100.66</v>
+        <v>97.41</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
-        <v>201320.0</v>
+        <v>389640.0</v>
       </c>
       <c r="H348" s="1">
-        <v>-3944.0</v>
+        <v>11536.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-1.9590701370952</v>
+        <v>2.9606816548609</v>
       </c>
       <c r="J348">
-        <v>3.23</v>
+        <v>1.18</v>
       </c>
       <c r="K348" t="s">
-        <v>886</v>
+        <v>916</v>
       </c>
       <c r="L348" s="1">
-        <v>197376.0</v>
+        <v>401176.0</v>
       </c>
       <c r="M348" s="1">
-        <v>203830.11</v>
+        <v>405910.25</v>
       </c>
       <c r="N348" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>884</v>
+        <v>914</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>888</v>
+        <v>915</v>
       </c>
       <c r="B349" s="1">
-        <v>300000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>100.227</v>
+        <v>100.064</v>
       </c>
       <c r="D349" s="1">
-        <v>100.0</v>
+        <v>99.674</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
-        <v>300000.0</v>
+        <v>164462.1</v>
       </c>
       <c r="H349" s="1">
-        <v>681.0</v>
+        <v>643.5</v>
       </c>
       <c r="I349" s="1">
-        <v>0.227</v>
+        <v>0.39127555832012</v>
       </c>
       <c r="J349">
-        <v>0.68</v>
+        <v>0.77</v>
       </c>
       <c r="K349" t="s">
-        <v>889</v>
+        <v>918</v>
       </c>
       <c r="L349" s="1">
-        <v>300681.0</v>
+        <v>165105.6</v>
       </c>
       <c r="M349" s="1">
-        <v>302730.66</v>
+        <v>166368.31</v>
       </c>
       <c r="N349" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>887</v>
+        <v>917</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>891</v>
+        <v>920</v>
       </c>
       <c r="B350" s="1">
-        <v>470000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>98.205</v>
+        <v>100.404</v>
       </c>
       <c r="D350" s="1">
-        <v>99.81825532</v>
+        <v>100.0</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
-        <v>469145.8</v>
+        <v>369000.0</v>
       </c>
       <c r="H350" s="1">
-        <v>-7582.3</v>
+        <v>1490.76</v>
       </c>
       <c r="I350" s="1">
-        <v>-1.6161926633469</v>
+        <v>0.404</v>
       </c>
       <c r="J350">
-        <v>0.88</v>
+        <v>1.29</v>
       </c>
       <c r="K350" t="s">
-        <v>892</v>
+        <v>921</v>
       </c>
       <c r="L350" s="1">
-        <v>461563.5</v>
+        <v>370490.76</v>
       </c>
       <c r="M350" s="1">
-        <v>465692.1</v>
+        <v>375249.27</v>
       </c>
       <c r="N350" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>890</v>
+        <v>919</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>894</v>
+        <v>923</v>
       </c>
       <c r="B351" s="1">
-        <v>400000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>99.349</v>
+        <v>99.553</v>
       </c>
       <c r="D351" s="1">
         <v>100.0</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
-        <v>400000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="H351" s="1">
-        <v>-2604.0</v>
+        <v>-1649.43</v>
       </c>
       <c r="I351" s="1">
-        <v>-0.651</v>
+        <v>-0.447</v>
       </c>
       <c r="J351">
-        <v>2.17</v>
+        <v>1.1</v>
       </c>
       <c r="K351" t="s">
-        <v>895</v>
+        <v>924</v>
       </c>
       <c r="L351" s="1">
-        <v>397396.0</v>
+        <v>367350.57</v>
       </c>
       <c r="M351" s="1">
-        <v>406081.37</v>
+        <v>371399.11</v>
       </c>
       <c r="N351" s="1">
         <v>0.11</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>893</v>
+        <v>922</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>897</v>
+        <v>926</v>
       </c>
       <c r="B352" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>98.917</v>
+        <v>88.75</v>
       </c>
       <c r="D352" s="1">
-        <v>99.326</v>
+        <v>85.25</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
-        <v>297978.0</v>
+        <v>511500.0</v>
       </c>
       <c r="H352" s="1">
-        <v>-1227.0</v>
+        <v>21000.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-0.41177536596662</v>
+        <v>4.1055718475073</v>
       </c>
       <c r="J352">
-        <v>0.94</v>
+        <v>0.28</v>
       </c>
       <c r="K352" t="s">
-        <v>898</v>
+        <v>927</v>
       </c>
       <c r="L352" s="1">
-        <v>296751.0</v>
+        <v>532500.0</v>
       </c>
       <c r="M352" s="1">
-        <v>299581.48</v>
+        <v>534189.04</v>
       </c>
       <c r="N352" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>896</v>
+        <v>925</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>900</v>
+        <v>929</v>
       </c>
       <c r="B353" s="1">
-        <v>363000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>98.553</v>
+        <v>101.153</v>
       </c>
       <c r="D353" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
-        <v>363000.0</v>
+        <v>350224.29</v>
       </c>
       <c r="H353" s="1">
-        <v>-5252.61</v>
+        <v>4822.74</v>
       </c>
       <c r="I353" s="1">
-        <v>-1.447</v>
+        <v>1.377043265617</v>
       </c>
       <c r="J353">
-        <v>1.24</v>
+        <v>2.65</v>
       </c>
       <c r="K353" t="s">
-        <v>901</v>
+        <v>930</v>
       </c>
       <c r="L353" s="1">
-        <v>357747.39</v>
+        <v>355047.03</v>
       </c>
       <c r="M353" s="1">
-        <v>362231.46</v>
+        <v>364350.93</v>
       </c>
       <c r="N353" s="1">
         <v>0.1</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>899</v>
+        <v>928</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>903</v>
+        <v>932</v>
       </c>
       <c r="B354" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C354" s="1">
-        <v>99.863</v>
+        <v>100.389</v>
       </c>
       <c r="D354" s="1">
-        <v>99.7</v>
+        <v>102.1775</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
-        <v>498500.0</v>
+        <v>817420.0</v>
       </c>
       <c r="H354" s="1">
-        <v>815.0</v>
+        <v>-14308.0</v>
       </c>
       <c r="I354" s="1">
-        <v>0.16349047141424</v>
+        <v>-1.7503853588119</v>
       </c>
       <c r="J354">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>890.41</v>
+        <v>1.65</v>
+      </c>
+      <c r="K354" t="s">
+        <v>933</v>
       </c>
       <c r="L354" s="1">
-        <v>499315.0</v>
+        <v>803112.0</v>
       </c>
       <c r="M354" s="1">
-        <v>500205.41</v>
+        <v>816301.04</v>
       </c>
       <c r="N354" s="1">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>902</v>
+        <v>931</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>905</v>
+        <v>935</v>
       </c>
       <c r="B355" s="1">
-        <v>276000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C355" s="1">
-        <v>98.794</v>
+        <v>96.91</v>
       </c>
       <c r="D355" s="1">
-        <v>99.23</v>
+        <v>100.761</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
-        <v>273874.8</v>
+        <v>705327.0</v>
       </c>
       <c r="H355" s="1">
-        <v>-1203.36</v>
+        <v>-26957.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-0.43938325103295</v>
+        <v>-3.8219152251367</v>
       </c>
       <c r="J355">
-        <v>2.7</v>
+        <v>1.46</v>
       </c>
       <c r="K355" t="s">
-        <v>906</v>
+        <v>936</v>
       </c>
       <c r="L355" s="1">
-        <v>272671.44</v>
+        <v>678370.0</v>
       </c>
       <c r="M355" s="1">
-        <v>280123.44</v>
+        <v>688596.71</v>
       </c>
       <c r="N355" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>904</v>
+        <v>934</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>908</v>
+        <v>938</v>
       </c>
       <c r="B356" s="1">
-        <v>171000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C356" s="1">
-        <v>99.748</v>
+        <v>101.378</v>
       </c>
       <c r="D356" s="1">
-        <v>99.499</v>
+        <v>99.871</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
-        <v>170143.29</v>
+        <v>199742.0</v>
       </c>
       <c r="H356" s="1">
-        <v>425.79</v>
+        <v>3014.0</v>
       </c>
       <c r="I356" s="1">
-        <v>0.25025377139469</v>
+        <v>1.5089465410379</v>
       </c>
       <c r="J356">
-        <v>1.62</v>
+        <v>0.98</v>
       </c>
       <c r="K356" t="s">
-        <v>909</v>
+        <v>939</v>
       </c>
       <c r="L356" s="1">
-        <v>170569.08</v>
+        <v>202756.0</v>
       </c>
       <c r="M356" s="1">
-        <v>173344.9</v>
+        <v>204708.05</v>
       </c>
       <c r="N356" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>907</v>
+        <v>937</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>911</v>
+        <v>941</v>
       </c>
       <c r="B357" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C357" s="1">
-        <v>100.351</v>
+        <v>97.873</v>
       </c>
       <c r="D357" s="1">
-        <v>99.897</v>
+        <v>99.589</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
-        <v>199794.0</v>
+        <v>497945.0</v>
       </c>
       <c r="H357" s="1">
-        <v>908.0</v>
+        <v>-8580.0</v>
       </c>
       <c r="I357" s="1">
-        <v>0.45446810214521</v>
+        <v>-1.7230818664712</v>
       </c>
       <c r="J357">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>0.13</v>
+      </c>
+      <c r="K357">
+        <v>657.53</v>
       </c>
       <c r="L357" s="1">
-        <v>200702.0</v>
+        <v>489365.0</v>
       </c>
       <c r="M357" s="1">
-        <v>202039.67</v>
+        <v>490022.53</v>
       </c>
       <c r="N357" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>910</v>
+        <v>940</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>914</v>
+        <v>943</v>
       </c>
       <c r="B358" s="1">
-        <v>1364696.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C358" s="1">
-        <v>68.83</v>
+        <v>97.565</v>
       </c>
       <c r="D358" s="1">
-        <v>70.33399013</v>
+        <v>99.908</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
-        <v>959845.15</v>
+        <v>199816.0</v>
       </c>
       <c r="H358" s="1">
-        <v>-20524.9</v>
+        <v>-4686.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-2.1383553378376</v>
+        <v>-2.3451575449413</v>
       </c>
       <c r="J358">
-        <v>1.36</v>
+        <v>1.99</v>
       </c>
       <c r="K358" t="s">
-        <v>915</v>
+        <v>944</v>
       </c>
       <c r="L358" s="1">
-        <v>939320.25</v>
+        <v>195130.0</v>
       </c>
       <c r="M358" s="1">
-        <v>957939.94</v>
+        <v>199112.64</v>
       </c>
       <c r="N358" s="1">
-        <v>0.26</v>
+        <v>0.06</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>913</v>
+        <v>942</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>917</v>
+        <v>943</v>
       </c>
       <c r="B359" s="1">
-        <v>174000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C359" s="1">
-        <v>99.199</v>
+        <v>101.852</v>
       </c>
       <c r="D359" s="1">
-        <v>100.0</v>
+        <v>103.15</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
-        <v>174000.0</v>
+        <v>206300.0</v>
       </c>
       <c r="H359" s="1">
-        <v>-1393.74</v>
+        <v>-2596.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-0.801</v>
+        <v>-1.2583616093068</v>
       </c>
       <c r="J359">
-        <v>2.02</v>
+        <v>1.54</v>
       </c>
       <c r="K359" t="s">
-        <v>918</v>
+        <v>946</v>
       </c>
       <c r="L359" s="1">
-        <v>172606.26</v>
+        <v>203704.0</v>
       </c>
       <c r="M359" s="1">
-        <v>176115.72</v>
+        <v>206775.23</v>
       </c>
       <c r="N359" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>916</v>
+        <v>945</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>920</v>
+        <v>948</v>
       </c>
       <c r="B360" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C360" s="1">
-        <v>99.119</v>
+        <v>97.657</v>
       </c>
       <c r="D360" s="1">
-        <v>100.23</v>
+        <v>97.93</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
-        <v>601380.0</v>
+        <v>391720.0</v>
       </c>
       <c r="H360" s="1">
-        <v>-6666.0</v>
+        <v>-1092.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-1.1084505637035</v>
+        <v>-0.27877055039314</v>
       </c>
       <c r="J360">
-        <v>2.99</v>
+        <v>1.48</v>
       </c>
       <c r="K360" t="s">
-        <v>921</v>
+        <v>949</v>
       </c>
       <c r="L360" s="1">
-        <v>594714.0</v>
+        <v>390628.0</v>
       </c>
       <c r="M360" s="1">
-        <v>612652.36</v>
+        <v>396554.58</v>
       </c>
       <c r="N360" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>919</v>
+        <v>947</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>923</v>
+        <v>951</v>
       </c>
       <c r="B361" s="1">
-        <v>500000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="C361" s="1">
-        <v>99.123</v>
+        <v>97.246</v>
       </c>
       <c r="D361" s="1">
-        <v>99.871</v>
+        <v>99.902</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
-        <v>499355.0</v>
+        <v>682330.66</v>
       </c>
       <c r="H361" s="1">
-        <v>-3740.0</v>
+        <v>-18140.48</v>
       </c>
       <c r="I361" s="1">
-        <v>-0.7489661663546</v>
+        <v>-2.6586054333247</v>
       </c>
       <c r="J361">
-        <v>2.28</v>
+        <v>1.68</v>
       </c>
       <c r="K361" t="s">
-        <v>924</v>
+        <v>952</v>
       </c>
       <c r="L361" s="1">
-        <v>495615.0</v>
+        <v>664190.18</v>
       </c>
       <c r="M361" s="1">
-        <v>507027.67</v>
+        <v>675653.82</v>
       </c>
       <c r="N361" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>922</v>
+        <v>950</v>
       </c>
     </row>
     <row r="362" spans="1:26">
       <c r="A362" t="s">
-        <v>926</v>
+        <v>954</v>
       </c>
       <c r="B362" s="1">
-        <v>257000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="C362" s="1">
-        <v>100.525</v>
+        <v>100.251</v>
       </c>
       <c r="D362" s="1">
         <v>100.0</v>
       </c>
       <c r="E362" t="s">
         <v>8</v>
       </c>
       <c r="F362">
         <v>1.0</v>
       </c>
       <c r="G362" s="1">
-        <v>257000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="H362" s="1">
-        <v>1349.25</v>
+        <v>963.84</v>
       </c>
       <c r="I362" s="1">
-        <v>0.525</v>
+        <v>0.251</v>
       </c>
       <c r="J362">
-        <v>0.72</v>
+        <v>2.16</v>
       </c>
       <c r="K362" t="s">
-        <v>927</v>
+        <v>955</v>
       </c>
       <c r="L362" s="1">
-        <v>258349.25</v>
+        <v>384963.84</v>
       </c>
       <c r="M362" s="1">
-        <v>260206.07</v>
+        <v>393273.81</v>
       </c>
       <c r="N362" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="O362">
         <v>1</v>
       </c>
       <c r="Z362" t="s">
-        <v>925</v>
+        <v>953</v>
       </c>
     </row>
     <row r="363" spans="1:26">
       <c r="A363" t="s">
-        <v>929</v>
+        <v>957</v>
       </c>
       <c r="B363" s="1">
-        <v>10169000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="C363" s="1">
-        <v>87.826</v>
+        <v>100.995</v>
       </c>
       <c r="D363" s="1">
-        <v>87.43399725</v>
+        <v>100.0</v>
       </c>
       <c r="E363" t="s">
         <v>8</v>
       </c>
       <c r="F363">
         <v>1.0</v>
       </c>
       <c r="G363" s="1">
-        <v>8891163.18</v>
+        <v>138000.0</v>
       </c>
       <c r="H363" s="1">
-        <v>39862.76</v>
+        <v>1373.1</v>
       </c>
       <c r="I363" s="1">
-        <v>0.44834133839393</v>
+        <v>0.995</v>
       </c>
       <c r="J363">
-        <v>0.1</v>
+        <v>1.27</v>
       </c>
       <c r="K363" t="s">
-        <v>930</v>
+        <v>958</v>
       </c>
       <c r="L363" s="1">
-        <v>8931025.94</v>
+        <v>139373.1</v>
       </c>
       <c r="M363" s="1">
-        <v>8941557.12</v>
+        <v>141127.46</v>
       </c>
       <c r="N363" s="1">
-        <v>2.45</v>
+        <v>0.04</v>
       </c>
       <c r="O363">
         <v>1</v>
       </c>
       <c r="Z363" t="s">
-        <v>928</v>
+        <v>956</v>
       </c>
     </row>
     <row r="364" spans="1:26">
       <c r="A364" t="s">
-        <v>932</v>
+        <v>960</v>
       </c>
       <c r="B364" s="1">
-        <v>1997000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C364" s="1">
-        <v>75.58</v>
+        <v>102.08</v>
       </c>
       <c r="D364" s="1">
-        <v>74.52464797</v>
+        <v>99.65790667</v>
       </c>
       <c r="E364" t="s">
         <v>8</v>
       </c>
       <c r="F364">
         <v>1.0</v>
       </c>
       <c r="G364" s="1">
-        <v>1488257.22</v>
+        <v>298973.72</v>
       </c>
       <c r="H364" s="1">
-        <v>21075.38</v>
+        <v>7266.28</v>
       </c>
       <c r="I364" s="1">
-        <v>1.4161113896696</v>
+        <v>2.430407595691</v>
       </c>
       <c r="J364">
-        <v>0.76</v>
+        <v>0.67</v>
       </c>
       <c r="K364" t="s">
-        <v>933</v>
+        <v>961</v>
       </c>
       <c r="L364" s="1">
-        <v>1509332.6</v>
+        <v>306240.0</v>
       </c>
       <c r="M364" s="1">
-        <v>1524586.4</v>
+        <v>308240.34</v>
       </c>
       <c r="N364" s="1">
-        <v>0.42</v>
+        <v>0.09</v>
       </c>
       <c r="O364">
         <v>1</v>
       </c>
       <c r="Z364" t="s">
-        <v>931</v>
+        <v>959</v>
       </c>
     </row>
     <row r="365" spans="1:26">
       <c r="A365" t="s">
-        <v>935</v>
+        <v>963</v>
       </c>
       <c r="B365" s="1">
-        <v>7423000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C365" s="1">
-        <v>66.283</v>
+        <v>101.745</v>
       </c>
       <c r="D365" s="1">
-        <v>65.65815479</v>
+        <v>103.47225</v>
       </c>
       <c r="E365" t="s">
         <v>8</v>
       </c>
       <c r="F365">
         <v>1.0</v>
       </c>
       <c r="G365" s="1">
-        <v>4873804.83</v>
+        <v>310416.75</v>
       </c>
       <c r="H365" s="1">
-        <v>46382.26</v>
+        <v>-5181.75</v>
       </c>
       <c r="I365" s="1">
-        <v>0.95166428730385</v>
+        <v>-1.669288142473</v>
       </c>
       <c r="J365">
-        <v>0.9</v>
+        <v>1.63</v>
       </c>
       <c r="K365" t="s">
-        <v>936</v>
+        <v>964</v>
       </c>
       <c r="L365" s="1">
-        <v>4920187.09</v>
+        <v>305235.0</v>
       </c>
       <c r="M365" s="1">
-        <v>4986892.41</v>
+        <v>310125.41</v>
       </c>
       <c r="N365" s="1">
-        <v>1.37</v>
+        <v>0.09</v>
       </c>
       <c r="O365">
         <v>1</v>
       </c>
       <c r="Z365" t="s">
-        <v>934</v>
+        <v>962</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="A366" t="s">
-        <v>938</v>
+        <v>966</v>
       </c>
       <c r="B366" s="1">
-        <v>966000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C366" s="1">
-        <v>85.467</v>
+        <v>98.19</v>
       </c>
       <c r="D366" s="1">
-        <v>84.84893478</v>
+        <v>99.142</v>
       </c>
       <c r="E366" t="s">
         <v>8</v>
       </c>
       <c r="F366">
         <v>1.0</v>
       </c>
       <c r="G366" s="1">
-        <v>819640.71</v>
+        <v>495710.0</v>
       </c>
       <c r="H366" s="1">
-        <v>5970.51</v>
+        <v>-4760.0</v>
       </c>
       <c r="I366" s="1">
-        <v>0.72843014349543</v>
+        <v>-0.96023884932723</v>
       </c>
       <c r="J366">
-        <v>1.87</v>
+        <v>3.5</v>
       </c>
       <c r="K366" t="s">
-        <v>939</v>
+        <v>967</v>
       </c>
       <c r="L366" s="1">
-        <v>825611.22</v>
+        <v>490950.0</v>
       </c>
       <c r="M366" s="1">
-        <v>843647.63</v>
+        <v>508467.12</v>
       </c>
       <c r="N366" s="1">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="O366">
         <v>1</v>
       </c>
       <c r="Z366" t="s">
-        <v>937</v>
+        <v>965</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="A367" t="s">
-        <v>941</v>
+        <v>969</v>
       </c>
       <c r="B367" s="1">
-        <v>302000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C367" s="1">
-        <v>98.219</v>
+        <v>99.181</v>
       </c>
       <c r="D367" s="1">
-        <v>101.41113245</v>
+        <v>98.32</v>
       </c>
       <c r="E367" t="s">
         <v>8</v>
       </c>
       <c r="F367">
         <v>1.0</v>
       </c>
       <c r="G367" s="1">
-        <v>306261.62</v>
+        <v>393280.0</v>
       </c>
       <c r="H367" s="1">
-        <v>-9640.24</v>
+        <v>3444.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-3.1477140361238</v>
+        <v>0.87571196094386</v>
       </c>
       <c r="J367">
-        <v>2.58</v>
+        <v>0.43</v>
       </c>
       <c r="K367" t="s">
-        <v>942</v>
+        <v>970</v>
       </c>
       <c r="L367" s="1">
-        <v>296621.38</v>
+        <v>396724.0</v>
       </c>
       <c r="M367" s="1">
-        <v>304398.91</v>
+        <v>398450.03</v>
       </c>
       <c r="N367" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="O367">
         <v>1</v>
       </c>
       <c r="Z367" t="s">
-        <v>940</v>
+        <v>968</v>
       </c>
     </row>
     <row r="368" spans="1:26">
       <c r="A368" t="s">
-        <v>944</v>
+        <v>972</v>
       </c>
       <c r="B368" s="1">
-        <v>526000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C368" s="1">
-        <v>99.91</v>
+        <v>100.388</v>
       </c>
       <c r="D368" s="1">
-        <v>99.646</v>
+        <v>100.413</v>
       </c>
       <c r="E368" t="s">
         <v>8</v>
       </c>
       <c r="F368">
         <v>1.0</v>
       </c>
       <c r="G368" s="1">
-        <v>524137.96</v>
+        <v>602478.0</v>
       </c>
       <c r="H368" s="1">
-        <v>1388.64</v>
+        <v>-150.0</v>
       </c>
       <c r="I368" s="1">
-        <v>0.26493788009554</v>
+        <v>-0.024897174668619</v>
       </c>
       <c r="J368">
         <v>0.93</v>
       </c>
       <c r="K368" t="s">
-        <v>945</v>
+        <v>973</v>
       </c>
       <c r="L368" s="1">
-        <v>525526.6</v>
+        <v>602328.0</v>
       </c>
       <c r="M368" s="1">
-        <v>530419.12</v>
+        <v>607892.05</v>
       </c>
       <c r="N368" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="O368">
         <v>1</v>
       </c>
       <c r="Z368" t="s">
-        <v>943</v>
+        <v>971</v>
       </c>
     </row>
     <row r="369" spans="1:26">
       <c r="A369" t="s">
-        <v>947</v>
+        <v>975</v>
       </c>
       <c r="B369" s="1">
-        <v>165000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C369" s="1">
-        <v>100.554</v>
+        <v>91.536</v>
       </c>
       <c r="D369" s="1">
-        <v>99.674</v>
+        <v>92.35</v>
       </c>
       <c r="E369" t="s">
         <v>8</v>
       </c>
       <c r="F369">
         <v>1.0</v>
       </c>
       <c r="G369" s="1">
-        <v>164462.1</v>
+        <v>369400.0</v>
       </c>
       <c r="H369" s="1">
-        <v>1452.0</v>
+        <v>-3256.0</v>
       </c>
       <c r="I369" s="1">
-        <v>0.88287818287618</v>
+        <v>-0.8814293448836</v>
       </c>
       <c r="J369">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>304.79</v>
+        <v>0.55</v>
+      </c>
+      <c r="K369" t="s">
+        <v>976</v>
       </c>
       <c r="L369" s="1">
-        <v>165914.1</v>
+        <v>366144.0</v>
       </c>
       <c r="M369" s="1">
-        <v>166218.89</v>
+        <v>368335.78</v>
       </c>
       <c r="N369" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="O369">
         <v>1</v>
       </c>
       <c r="Z369" t="s">
-        <v>946</v>
+        <v>974</v>
       </c>
     </row>
     <row r="370" spans="1:26">
       <c r="A370" t="s">
-        <v>947</v>
+        <v>978</v>
       </c>
       <c r="B370" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C370" s="1">
-        <v>100.453</v>
+        <v>89.473</v>
       </c>
       <c r="D370" s="1">
-        <v>97.41</v>
+        <v>90.199</v>
       </c>
       <c r="E370" t="s">
         <v>8</v>
       </c>
       <c r="F370">
         <v>1.0</v>
       </c>
       <c r="G370" s="1">
-        <v>389640.0</v>
+        <v>270597.0</v>
       </c>
       <c r="H370" s="1">
-        <v>12172.0</v>
+        <v>-2178.0</v>
       </c>
       <c r="I370" s="1">
-        <v>3.1239092495637</v>
+        <v>-0.80488697213938</v>
       </c>
       <c r="J370">
-        <v>0.69</v>
+        <v>0.78</v>
       </c>
       <c r="K370" t="s">
-        <v>949</v>
+        <v>979</v>
       </c>
       <c r="L370" s="1">
-        <v>401812.0</v>
+        <v>268419.0</v>
       </c>
       <c r="M370" s="1">
-        <v>404573.64</v>
+        <v>270769.68</v>
       </c>
       <c r="N370" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="O370">
         <v>1</v>
       </c>
       <c r="Z370" t="s">
-        <v>948</v>
+        <v>977</v>
       </c>
     </row>
     <row r="371" spans="1:26">
       <c r="A371" t="s">
-        <v>951</v>
+        <v>981</v>
       </c>
       <c r="B371" s="1">
-        <v>369000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="C371" s="1">
-        <v>100.8</v>
+        <v>99.902</v>
       </c>
       <c r="D371" s="1">
-        <v>100.0</v>
+        <v>102.83</v>
       </c>
       <c r="E371" t="s">
         <v>8</v>
       </c>
       <c r="F371">
         <v>1.0</v>
       </c>
       <c r="G371" s="1">
-        <v>369000.0</v>
+        <v>403093.6</v>
       </c>
       <c r="H371" s="1">
-        <v>2952.0</v>
+        <v>-11477.76</v>
       </c>
       <c r="I371" s="1">
-        <v>0.8</v>
+        <v>-2.847418068657</v>
       </c>
       <c r="J371">
-        <v>0.75</v>
+        <v>0.39</v>
       </c>
       <c r="K371" t="s">
-        <v>952</v>
+        <v>982</v>
       </c>
       <c r="L371" s="1">
-        <v>371952.0</v>
+        <v>391615.84</v>
       </c>
       <c r="M371" s="1">
-        <v>374709.27</v>
+        <v>393146.25</v>
       </c>
       <c r="N371" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O371">
         <v>1</v>
       </c>
       <c r="Z371" t="s">
-        <v>950</v>
+        <v>980</v>
       </c>
     </row>
     <row r="372" spans="1:26">
       <c r="A372" t="s">
-        <v>954</v>
+        <v>984</v>
       </c>
       <c r="B372" s="1">
-        <v>369000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C372" s="1">
-        <v>100.217</v>
+        <v>97.816</v>
       </c>
       <c r="D372" s="1">
         <v>100.0</v>
       </c>
       <c r="E372" t="s">
         <v>8</v>
       </c>
       <c r="F372">
         <v>1.0</v>
       </c>
       <c r="G372" s="1">
-        <v>369000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="H372" s="1">
-        <v>800.73</v>
+        <v>-10920.0</v>
       </c>
       <c r="I372" s="1">
-        <v>0.217</v>
+        <v>-2.184</v>
       </c>
       <c r="J372">
-        <v>0.61</v>
+        <v>1.7</v>
       </c>
       <c r="K372" t="s">
-        <v>955</v>
+        <v>985</v>
       </c>
       <c r="L372" s="1">
-        <v>369800.73</v>
+        <v>489080.0</v>
       </c>
       <c r="M372" s="1">
-        <v>372045.46</v>
+        <v>497594.6</v>
       </c>
       <c r="N372" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="O372">
         <v>1</v>
       </c>
       <c r="Z372" t="s">
-        <v>953</v>
+        <v>983</v>
       </c>
     </row>
     <row r="373" spans="1:26">
       <c r="A373" t="s">
-        <v>957</v>
+        <v>987</v>
       </c>
       <c r="B373" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C373" s="1">
-        <v>88.816</v>
+        <v>100.524</v>
       </c>
       <c r="D373" s="1">
-        <v>85.25</v>
+        <v>100.0</v>
       </c>
       <c r="E373" t="s">
         <v>8</v>
       </c>
       <c r="F373">
         <v>1.0</v>
       </c>
       <c r="G373" s="1">
-        <v>511500.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H373" s="1">
-        <v>21396.0</v>
+        <v>1048.0</v>
       </c>
       <c r="I373" s="1">
-        <v>4.182991202346</v>
+        <v>0.524</v>
       </c>
       <c r="J373">
-        <v>0.19</v>
+        <v>1.2</v>
       </c>
       <c r="K373" t="s">
-        <v>958</v>
+        <v>988</v>
       </c>
       <c r="L373" s="1">
-        <v>532896.0</v>
+        <v>201048.0</v>
       </c>
       <c r="M373" s="1">
-        <v>534030.25</v>
+        <v>203454.08</v>
       </c>
       <c r="N373" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="O373">
         <v>1</v>
       </c>
       <c r="Z373" t="s">
-        <v>956</v>
+        <v>986</v>
       </c>
     </row>
     <row r="374" spans="1:26">
       <c r="A374" t="s">
-        <v>960</v>
+        <v>990</v>
       </c>
       <c r="B374" s="1">
-        <v>351000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C374" s="1">
-        <v>101.494</v>
+        <v>96.37</v>
       </c>
       <c r="D374" s="1">
-        <v>99.779</v>
+        <v>97.25</v>
       </c>
       <c r="E374" t="s">
         <v>8</v>
       </c>
       <c r="F374">
         <v>1.0</v>
       </c>
       <c r="G374" s="1">
-        <v>350224.29</v>
+        <v>389000.0</v>
       </c>
       <c r="H374" s="1">
-        <v>6019.65</v>
+        <v>-3520.0</v>
       </c>
       <c r="I374" s="1">
-        <v>1.718798544784</v>
+        <v>-0.90488431876607</v>
       </c>
       <c r="J374">
-        <v>2.19</v>
+        <v>0.75</v>
       </c>
       <c r="K374" t="s">
-        <v>961</v>
+        <v>991</v>
       </c>
       <c r="L374" s="1">
-        <v>356243.94</v>
+        <v>385480.0</v>
       </c>
       <c r="M374" s="1">
-        <v>363925.07</v>
+        <v>388466.3</v>
       </c>
       <c r="N374" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O374">
         <v>1</v>
       </c>
       <c r="Z374" t="s">
-        <v>959</v>
+        <v>989</v>
       </c>
     </row>
     <row r="375" spans="1:26">
       <c r="A375" t="s">
-        <v>963</v>
+        <v>993</v>
       </c>
       <c r="B375" s="1">
-        <v>400000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="C375" s="1">
-        <v>100.846</v>
+        <v>98.952</v>
       </c>
       <c r="D375" s="1">
-        <v>102.939</v>
+        <v>99.695</v>
       </c>
       <c r="E375" t="s">
         <v>8</v>
       </c>
       <c r="F375">
         <v>1.0</v>
       </c>
       <c r="G375" s="1">
-        <v>411756.0</v>
+        <v>264191.75</v>
       </c>
       <c r="H375" s="1">
-        <v>-8372.0</v>
+        <v>-1968.95</v>
       </c>
       <c r="I375" s="1">
-        <v>-2.033242988566</v>
+        <v>-0.74527308290285</v>
       </c>
       <c r="J375">
-        <v>1.2</v>
+        <v>0.54</v>
       </c>
       <c r="K375" t="s">
-        <v>964</v>
+        <v>994</v>
       </c>
       <c r="L375" s="1">
-        <v>403384.0</v>
+        <v>262222.8</v>
       </c>
       <c r="M375" s="1">
-        <v>408190.85</v>
+        <v>263665.78</v>
       </c>
       <c r="N375" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="O375">
         <v>1</v>
       </c>
       <c r="Z375" t="s">
-        <v>962</v>
+        <v>992</v>
       </c>
     </row>
     <row r="376" spans="1:26">
       <c r="A376" t="s">
-        <v>966</v>
+        <v>996</v>
       </c>
       <c r="B376" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C376" s="1">
-        <v>97.931</v>
+        <v>83.12</v>
       </c>
       <c r="D376" s="1">
-        <v>100.761</v>
+        <v>81.804</v>
       </c>
       <c r="E376" t="s">
         <v>8</v>
       </c>
       <c r="F376">
         <v>1.0</v>
       </c>
       <c r="G376" s="1">
-        <v>705327.0</v>
+        <v>327216.0</v>
       </c>
       <c r="H376" s="1">
-        <v>-19810.0</v>
+        <v>5264.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-2.8086263534502</v>
+        <v>1.6087232898147</v>
       </c>
       <c r="J376">
-        <v>1.04</v>
+        <v>0.7</v>
       </c>
       <c r="K376" t="s">
-        <v>967</v>
+        <v>997</v>
       </c>
       <c r="L376" s="1">
-        <v>685517.0</v>
+        <v>332480.0</v>
       </c>
       <c r="M376" s="1">
-        <v>692831.04</v>
+        <v>335274.52</v>
       </c>
       <c r="N376" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="O376">
         <v>1</v>
       </c>
       <c r="Z376" t="s">
-        <v>965</v>
+        <v>995</v>
       </c>
     </row>
     <row r="377" spans="1:26">
       <c r="A377" t="s">
-        <v>969</v>
+        <v>999</v>
       </c>
       <c r="B377" s="1">
-        <v>200000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="C377" s="1">
-        <v>101.934</v>
+        <v>100.957</v>
       </c>
       <c r="D377" s="1">
-        <v>99.871</v>
+        <v>99.417</v>
       </c>
       <c r="E377" t="s">
         <v>8</v>
       </c>
       <c r="F377">
         <v>1.0</v>
       </c>
       <c r="G377" s="1">
-        <v>199742.0</v>
+        <v>374802.09</v>
       </c>
       <c r="H377" s="1">
-        <v>4126.0</v>
+        <v>5805.8</v>
       </c>
       <c r="I377" s="1">
-        <v>2.0656647074726</v>
+        <v>1.5490308498547</v>
       </c>
       <c r="J377">
-        <v>0.51</v>
+        <v>1.29</v>
       </c>
       <c r="K377" t="s">
-        <v>970</v>
+        <v>1000</v>
       </c>
       <c r="L377" s="1">
-        <v>203868.0</v>
+        <v>380607.89</v>
       </c>
       <c r="M377" s="1">
-        <v>204895.4</v>
+        <v>385488.23</v>
       </c>
       <c r="N377" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="O377">
         <v>1</v>
       </c>
       <c r="Z377" t="s">
-        <v>968</v>
+        <v>998</v>
       </c>
     </row>
     <row r="378" spans="1:26">
       <c r="A378" t="s">
-        <v>972</v>
+        <v>1002</v>
       </c>
       <c r="B378" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C378" s="1">
-        <v>98.235</v>
+        <v>99.968</v>
       </c>
       <c r="D378" s="1">
-        <v>99.589</v>
+        <v>100.86</v>
       </c>
       <c r="E378" t="s">
         <v>8</v>
       </c>
       <c r="F378">
         <v>1.0</v>
       </c>
       <c r="G378" s="1">
-        <v>497945.0</v>
+        <v>403440.0</v>
       </c>
       <c r="H378" s="1">
-        <v>-6770.0</v>
+        <v>-3568.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-1.3595879062949</v>
+        <v>-0.88439420979576</v>
       </c>
       <c r="J378">
-        <v>2.76</v>
+        <v>0.56</v>
       </c>
       <c r="K378" t="s">
-        <v>973</v>
+        <v>1003</v>
       </c>
       <c r="L378" s="1">
-        <v>491175.0</v>
+        <v>399872.0</v>
       </c>
       <c r="M378" s="1">
-        <v>504983.22</v>
+        <v>402093.59</v>
       </c>
       <c r="N378" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="O378">
         <v>1</v>
       </c>
       <c r="Z378" t="s">
-        <v>971</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="379" spans="1:26">
       <c r="A379" t="s">
-        <v>975</v>
+        <v>1005</v>
       </c>
       <c r="B379" s="1">
-        <v>200000.0</v>
+        <v>2442.0</v>
       </c>
       <c r="C379" s="1">
-        <v>102.536</v>
+        <v>0.1075</v>
       </c>
       <c r="D379" s="1">
-        <v>103.15</v>
+        <v>0.2090151515</v>
       </c>
       <c r="E379" t="s">
         <v>8</v>
       </c>
       <c r="F379">
         <v>1.0</v>
       </c>
       <c r="G379" s="1">
-        <v>206300.0</v>
+        <v>0.0</v>
       </c>
       <c r="H379" s="1">
-        <v>-1228.0</v>
+        <v>-619750.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-0.59524963645177</v>
+        <v>0</v>
       </c>
       <c r="J379">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>976</v>
+        <v>0.0</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
       </c>
       <c r="L379" s="1">
-        <v>205072.0</v>
+        <v>-619750.0</v>
       </c>
       <c r="M379" s="1">
-        <v>206972.0</v>
+        <v>-619750.0</v>
       </c>
       <c r="N379" s="1">
-        <v>0.06</v>
+        <v>-0.18</v>
       </c>
       <c r="O379">
         <v>1</v>
       </c>
       <c r="Z379" t="s">
-        <v>974</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="A380" t="s">
-        <v>975</v>
+        <v>1007</v>
       </c>
       <c r="B380" s="1">
-        <v>200000.0</v>
+        <v>2442.0</v>
       </c>
       <c r="C380" s="1">
-        <v>98.124</v>
+        <v>0.0175</v>
       </c>
       <c r="D380" s="1">
-        <v>99.908</v>
+        <v>0.0910309173</v>
       </c>
       <c r="E380" t="s">
         <v>8</v>
       </c>
       <c r="F380">
         <v>1.0</v>
       </c>
       <c r="G380" s="1">
-        <v>199816.0</v>
+        <v>0.0</v>
       </c>
       <c r="H380" s="1">
-        <v>-3568.0</v>
+        <v>-448906.25</v>
       </c>
       <c r="I380" s="1">
-        <v>-1.7856427913681</v>
+        <v>0</v>
       </c>
       <c r="J380">
-        <v>1.52</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>0.0</v>
+      </c>
+      <c r="K380">
+        <v>0.0</v>
       </c>
       <c r="L380" s="1">
-        <v>196248.0</v>
+        <v>-448906.25</v>
       </c>
       <c r="M380" s="1">
-        <v>199283.42</v>
+        <v>-448906.25</v>
       </c>
       <c r="N380" s="1">
-        <v>0.05</v>
+        <v>-0.13</v>
       </c>
       <c r="O380">
         <v>1</v>
       </c>
       <c r="Z380" t="s">
-        <v>977</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="381" spans="1:26">
       <c r="A381" t="s">
-        <v>980</v>
+        <v>1009</v>
       </c>
       <c r="B381" s="1">
-        <v>400000.0</v>
+        <v>3750.0</v>
       </c>
       <c r="C381" s="1">
-        <v>104.204</v>
+        <v>32.0</v>
       </c>
       <c r="D381" s="1">
-        <v>106.6</v>
+        <v>85.218</v>
       </c>
       <c r="E381" t="s">
         <v>8</v>
       </c>
       <c r="F381">
         <v>1.0</v>
       </c>
       <c r="G381" s="1">
-        <v>426400.0</v>
+        <v>3195675.0</v>
       </c>
       <c r="H381" s="1">
-        <v>-9584.0</v>
+        <v>-1995675.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-2.2476547842402</v>
+        <v>-62.449247811495</v>
       </c>
       <c r="J381">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>981</v>
+        <v>0.0</v>
+      </c>
+      <c r="K381">
+        <v>0.0</v>
       </c>
       <c r="L381" s="1">
-        <v>416816.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="M381" s="1">
-        <v>428366.68</v>
+        <v>1200000.0</v>
       </c>
       <c r="N381" s="1">
-        <v>0.12</v>
+        <v>0.34</v>
       </c>
       <c r="O381">
         <v>1</v>
       </c>
       <c r="Z381" t="s">
-        <v>979</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="382" spans="1:26">
       <c r="A382" t="s">
-        <v>983</v>
+        <v>1011</v>
       </c>
       <c r="B382" s="1">
-        <v>683000.0</v>
+        <v>-2442.0</v>
       </c>
       <c r="C382" s="1">
-        <v>98.626</v>
+        <v>0.0675</v>
       </c>
       <c r="D382" s="1">
-        <v>99.902</v>
+        <v>0.1458097871</v>
       </c>
       <c r="E382" t="s">
         <v>8</v>
       </c>
       <c r="F382">
         <v>1.0</v>
       </c>
       <c r="G382" s="1">
-        <v>682330.66</v>
+        <v>0.0</v>
       </c>
       <c r="H382" s="1">
-        <v>-8715.08</v>
+        <v>478081.25</v>
       </c>
       <c r="I382" s="1">
-        <v>-1.2772517066725</v>
+        <v>0</v>
       </c>
       <c r="J382">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>984</v>
+        <v>0.0</v>
+      </c>
+      <c r="K382">
+        <v>0.0</v>
       </c>
       <c r="L382" s="1">
-        <v>673615.58</v>
+        <v>478081.25</v>
       </c>
       <c r="M382" s="1">
-        <v>682026.77</v>
+        <v>478081.25</v>
       </c>
       <c r="N382" s="1">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="O382">
         <v>1</v>
       </c>
       <c r="Z382" t="s">
-        <v>982</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="383" spans="1:26">
       <c r="A383" t="s">
-        <v>986</v>
+        <v>1013</v>
       </c>
       <c r="B383" s="1">
-        <v>384000.0</v>
+        <v>-2442.0</v>
       </c>
       <c r="C383" s="1">
-        <v>100.266</v>
+        <v>0.0275</v>
       </c>
       <c r="D383" s="1">
-        <v>100.0</v>
+        <v>0.0649733825</v>
       </c>
       <c r="E383" t="s">
         <v>8</v>
       </c>
       <c r="F383">
         <v>1.0</v>
       </c>
       <c r="G383" s="1">
-        <v>384000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H383" s="1">
-        <v>1021.44</v>
+        <v>228775.0</v>
       </c>
       <c r="I383" s="1">
-        <v>0.266</v>
+        <v>0</v>
       </c>
       <c r="J383">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>987</v>
+        <v>0.0</v>
+      </c>
+      <c r="K383">
+        <v>0.0</v>
       </c>
       <c r="L383" s="1">
-        <v>385021.44</v>
+        <v>228775.0</v>
       </c>
       <c r="M383" s="1">
-        <v>391423.51</v>
+        <v>228775.0</v>
       </c>
       <c r="N383" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O383">
         <v>1</v>
       </c>
       <c r="Z383" t="s">
-        <v>985</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="384" spans="1:26">
       <c r="A384" t="s">
-        <v>989</v>
+        <v>1015</v>
       </c>
       <c r="B384" s="1">
-        <v>138000.0</v>
+        <v>-3750.0</v>
       </c>
       <c r="C384" s="1">
-        <v>101.626</v>
+        <v>29.6</v>
       </c>
       <c r="D384" s="1">
-        <v>100.0</v>
+        <v>80.024</v>
       </c>
       <c r="E384" t="s">
         <v>8</v>
       </c>
       <c r="F384">
         <v>1.0</v>
       </c>
       <c r="G384" s="1">
-        <v>138000.0</v>
+        <v>-3000900.0</v>
       </c>
       <c r="H384" s="1">
-        <v>2243.88</v>
+        <v>1890900.0</v>
       </c>
       <c r="I384" s="1">
-        <v>1.626</v>
+        <v>-63.011096670999</v>
       </c>
       <c r="J384">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>990</v>
+        <v>0.0</v>
+      </c>
+      <c r="K384">
+        <v>0.0</v>
       </c>
       <c r="L384" s="1">
-        <v>140243.88</v>
+        <v>-1110000.0</v>
       </c>
       <c r="M384" s="1">
-        <v>141293.36</v>
+        <v>-1110000.0</v>
       </c>
       <c r="N384" s="1">
-        <v>0.04</v>
+        <v>-0.32</v>
       </c>
       <c r="O384">
         <v>1</v>
       </c>
       <c r="Z384" t="s">
-        <v>988</v>
-[...448 lines deleted...]
-      <c r="Z393" t="s">
         <v>1014</v>
-      </c>
-[...448 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">